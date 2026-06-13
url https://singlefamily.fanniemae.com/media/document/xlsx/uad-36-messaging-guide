--- v1 (2025-12-30)
+++ v2 (2026-06-13)
@@ -1,122 +1,120 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/s5ulga_fanniemae_com/Documents/Documents/UCDP/Document Updates/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/p3ucbl_fanniemae_com/Documents/Messaging guide updates/3.6 Message Guide/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D3E10E49-F3AC-447D-A521-0B7A72AF17D4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="62" documentId="8_{C916D812-4D9B-45C8-A6FE-6923281A88F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DD352E67-B618-4997-B99C-D26F8CEBA7AD}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{DC925999-A594-0949-8329-792A579F4B79}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="868" xr2:uid="{DC925999-A594-0949-8329-792A579F4B79}"/>
   </bookViews>
   <sheets>
     <sheet name="Front Cover - 1" sheetId="3" r:id="rId1"/>
     <sheet name="Revision History - 2" sheetId="7" r:id="rId2"/>
     <sheet name="Tab Description - 3" sheetId="5" r:id="rId3"/>
     <sheet name="&gt;&gt;" sheetId="6" r:id="rId4"/>
     <sheet name="Severity Definitions" sheetId="10" r:id="rId5"/>
     <sheet name="System Findings {UCDP}" sheetId="1" r:id="rId6"/>
     <sheet name="UAD Compliance Rules {Links}" sheetId="2" r:id="rId7"/>
     <sheet name="FNM Findings Description" sheetId="11" r:id="rId8"/>
     <sheet name="FNM Findings - ALL" sheetId="4" r:id="rId9"/>
     <sheet name="FNM Findings - Update" sheetId="9" r:id="rId10"/>
     <sheet name="FNM Findings - Completion" sheetId="8" r:id="rId11"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'FNM Findings - ALL'!$A$3:$J$250</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'FNM Findings - Update'!$A$3:$J$29</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'FNM Findings - ALL'!$A$3:$J$244</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'FNM Findings - Completion'!$A$3:$J$17</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'FNM Findings - Update'!$A$3:$J$23</definedName>
     <definedName name="_Hlk138756699" localSheetId="5">'System Findings {UCDP}'!$C$11</definedName>
     <definedName name="_Toc80858054" localSheetId="10">'FNM Findings - Completion'!$A$1</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="10">'FNM Findings - Completion'!$A$1:$J$26</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="9">'FNM Findings - Update'!$A$1:$J$30</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="10">'FNM Findings - Completion'!$A$1:$J$18</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'FNM Findings - Update'!$A$1:$J$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Front Cover - 1'!$A$1:$B$14</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'System Findings {UCDP}'!$A$1:$C$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'FNM Findings - ALL'!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">'FNM Findings - Completion'!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="9">'FNM Findings - Update'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2928" uniqueCount="735">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2817" uniqueCount="732">
   <si>
     <t>Document Version and Revision History</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Version #</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t xml:space="preserve">First publication </t>
   </si>
   <si>
     <t xml:space="preserve">Tab Name </t>
   </si>
   <si>
     <t>Tab Description</t>
   </si>
   <si>
     <t>Front Cover</t>
   </si>
   <si>
@@ -653,95 +651,71 @@
   <si>
     <t>The appraiser has reported materially different basement area(s) in one or more appraisal reports. Verify that the basement area is accurate.</t>
   </si>
   <si>
     <t>FNM0414</t>
   </si>
   <si>
     <t>The reported total basement area is materially different than what has been reported by other appraisers. Verify that the basement area is accurate.</t>
   </si>
   <si>
     <t>FNM0415</t>
   </si>
   <si>
     <t>The appraiser has reported materially different finished basement area(s) in one or more appraisal reports. Verify that the finished basement area is accurate.</t>
   </si>
   <si>
     <t>FNM0416</t>
   </si>
   <si>
     <t>The reported finished basement area is materially different than what has been reported by other appraisers. Verify that the finished basement area is accurate.</t>
   </si>
   <si>
     <t>FNM0417</t>
   </si>
   <si>
-    <t>The appraiser has reported a materially different location rating in one or more appraisal reports.  Verify that the location rating is accurate and consistent with the UAD definition.</t>
-[...1 lines deleted...]
-  <si>
     <t>FNM0418</t>
   </si>
   <si>
-    <t>The location rating is materially different than what has been reported by other appraisers. Verify that the location rating is accurate and consistent with the UAD definition.</t>
-[...1 lines deleted...]
-  <si>
     <t>FNM0419</t>
   </si>
   <si>
-    <t>The appraiser has reported materially different view(s) rating in one or more appraisal reports. Verify that the view rating is accurate and consistent with the UAD definition.</t>
-[...1 lines deleted...]
-  <si>
     <t>FNM0420</t>
   </si>
   <si>
-    <t>The view rating is materially different than what has been reported by other appraisers. Verify that the view rating is accurate and consistent with the UAD definition.</t>
-[...1 lines deleted...]
-  <si>
     <t>FNM0421</t>
   </si>
   <si>
-    <t>The appraiser has reported a materially different quality in one or more appraisal reports. Verify that the quality rating is accurate and consistent with the UAD definition.</t>
-[...1 lines deleted...]
-  <si>
     <t>FNM0422</t>
   </si>
   <si>
-    <t>The quality rating is materially different than what has been reported by other appraisers. Verify that the quality rating is accurate and consistent with the UAD definition.</t>
-[...1 lines deleted...]
-  <si>
     <t>FNM0423</t>
   </si>
   <si>
-    <t>The appraiser has reported a materially different condition in one or more appraisal reports. Verify that the condition rating is accurate and consistent with the UAD definition.</t>
-[...1 lines deleted...]
-  <si>
     <t>FNM0424</t>
   </si>
   <si>
-    <t>The condition rating is materially different than what has been reported by other appraisers. Verify that the condition rating is accurate and consistent with the UAD definition.</t>
-[...1 lines deleted...]
-  <si>
     <t>FNM0437</t>
   </si>
   <si>
     <t>FNM0440</t>
   </si>
   <si>
     <t>The reported a lot size is materially different than what has been reported in another appraisal of the same subject. Verify that the lot size is accurate.</t>
   </si>
   <si>
     <t>FNM0441</t>
   </si>
   <si>
     <t xml:space="preserve">The reported year built is materially different than what has been reported in another appraisal of the same subject. Verify that the age is accurate. </t>
   </si>
   <si>
     <t>FNM0444</t>
   </si>
   <si>
     <t>The quality rating is materially different than what has been reported in another appraisal of the same subject. Verify that the quality rating is accurate and consistent with the description.</t>
   </si>
   <si>
     <t>FNM0452</t>
   </si>
   <si>
     <t>The reported attachment type is materially different than what has been reported in another appraisal of the same subject. Verify that the attachment type is accurate.</t>
@@ -1346,53 +1320,50 @@
   <si>
     <t>FNM1088</t>
   </si>
   <si>
     <t xml:space="preserve">Collateral Underwriter (CU) analysis could not be performed for this unsupported document type. </t>
   </si>
   <si>
     <t>FNM2100</t>
   </si>
   <si>
     <t>The Appraiser has indicated they have not reviewed the sales contract. Ensure that the Appraiser has analyzed the contract and reported the research results correctly.</t>
   </si>
   <si>
     <t>Sales Contract</t>
   </si>
   <si>
     <t>{No Subsection}</t>
   </si>
   <si>
     <t>Was sales contract information analyzed?</t>
   </si>
   <si>
     <t>FNM2101</t>
   </si>
   <si>
-    <t>The Appraiser has reported fewer than the three closed sales required per the Selling Guide, Comparable Sales. Ensure that the appraisal report contains at least three closed sales.</t>
-[...1 lines deleted...]
-  <si>
     <t>General Information</t>
   </si>
   <si>
     <t>Listing Status</t>
   </si>
   <si>
     <t>FNM2102</t>
   </si>
   <si>
     <t>The sales concession adjustment for a comparable property is greater than zero. Fannie Mae policy does not permit positive sales or financing concession adjustments per the Selling Guide. This usually occurs when the Appraiser incorrectly reports a sales or financing concession as a positive rather than a negative number; ensure that the concession is adjusted correctly.</t>
   </si>
   <si>
     <t>(Sales Concessions)</t>
   </si>
   <si>
     <t>(Adjustment column) (%PV%)</t>
   </si>
   <si>
     <t>FNM2103</t>
   </si>
   <si>
     <t>The 'Opinion of Market Value' is greater than all approaches used by the Appraiser. Verify that the 'Opinion of Market Value' has been reported correctly.</t>
   </si>
   <si>
     <t>Reconciliation</t>
@@ -1550,137 +1521,125 @@
   <si>
     <t>The Appraiser reported a year built for the subject, which appears to support a condition rating of 'C1' (new construction), but the appraiser indicated that the property has a condition rating other than 'C1'. Verify that the reported condition rating and year built of the property are accurate.</t>
   </si>
   <si>
     <t>FNM2121</t>
   </si>
   <si>
     <t>The Appraiser indicated a condition rating for the subject of 'C3', 'C4', 'C5' or 'C6'. However, the year built and update status of the subject appear to support a different condition rating. Verify that the reported condition rating and year built are accurate.</t>
   </si>
   <si>
     <t xml:space="preserve">{No Subsection} </t>
   </si>
   <si>
     <t>FNM2122</t>
   </si>
   <si>
     <t>The Appraiser reported the year built for the sales comparable, which appears to support a condition rating of 'C1' (new construction), but the appraiser indicated that the comparable has a condition rating other than 'C1'. Verify that the reported condition rating, year built, and date of sale are accurate.</t>
   </si>
   <si>
     <t xml:space="preserve">Sales Comparable #n </t>
   </si>
   <si>
     <t>FNM2123</t>
   </si>
   <si>
-    <t>The Appraiser indicated a condition rating for the sales comparable of 'C3', 'C4', 'C5' or 'C6'. However, the year built of the comparable appear to support a different condition rating. Verify that the reported condition rating, year built, and date of sale are accurate.</t>
-[...1 lines deleted...]
-  <si>
     <t>FNM2124</t>
   </si>
   <si>
     <t>Based on the overall quality of prior appraisals submitted by this Appraiser, Fannie Mae will review 100% of the appraisals prepared by this Appraiser for any loans delivered to Fannie Mae.</t>
   </si>
   <si>
     <t>Contact Information</t>
   </si>
   <si>
     <t>Appraiser - ID</t>
   </si>
   <si>
     <t>FNM2320 (U)</t>
   </si>
   <si>
-    <t>FNM2419 (C )</t>
-[...1 lines deleted...]
-  <si>
     <t>FNM2125</t>
   </si>
   <si>
     <t>Based on the overall quality of prior appraisals submitted by this Supervisory Appraiser, Fannie Mae will review 100% of the appraisals prepared by this Supervisory Appraiser for any loans delivered to Fannie Mae.</t>
   </si>
   <si>
     <t>Supervisory Appraiser - ID</t>
   </si>
   <si>
     <t>FNM2321 (U)</t>
   </si>
   <si>
     <t>FNM2420 (C)</t>
   </si>
   <si>
     <t>FNM2126</t>
   </si>
   <si>
     <t>Fannie Mae does not accept appraisals from this Appraiser.</t>
   </si>
   <si>
     <t>FNM2323 (U)</t>
   </si>
   <si>
     <t>FNM2422 (C)</t>
   </si>
   <si>
     <t>FNM2127</t>
   </si>
   <si>
     <t>Fannie Mae does not accept appraisals from this Supervisory Appraiser.</t>
   </si>
   <si>
     <t>FNM2324 (U)</t>
   </si>
   <si>
     <t>FNM2423 (C)</t>
   </si>
   <si>
     <t>FNM2128</t>
   </si>
   <si>
-    <t>The subject property may be in Lava Zone 1 or 2. Properties within Lava Zone 1 and 2 are ineligible for delivery to Fannie Mae per the Selling Guide. Confirm the lava zone of the subject property.</t>
-[...1 lines deleted...]
-  <si>
     <t>Physical Address (Postal Code - %PV%)</t>
   </si>
   <si>
     <t>FNM2302 (U)</t>
   </si>
   <si>
     <t>FNM2401 (C)</t>
   </si>
   <si>
     <t>FNM2129</t>
   </si>
   <si>
     <t>A loan associated with this 'Document File ID' has already been delivered to Fannie Mae. If you are submitting this appraisal for a new and different loan, please create a new appraisal submission for a separate 'Document File ID'.</t>
   </si>
   <si>
     <t>FNM2130</t>
   </si>
   <si>
-    <t>The 'Inspection Date' must be within a year of the 'Effective Date of Appraisal'.</t>
-[...1 lines deleted...]
-  <si>
     <t>Inspection Date (%PV%)</t>
   </si>
   <si>
     <t>FNM2132</t>
   </si>
   <si>
     <t>The 'Inspection Date' for the Property Data Collection for a hybrid appraisal has to be within a year of the 'Effective Date of Appraisal'.</t>
   </si>
   <si>
     <t>Contact Information - Property Data Report</t>
   </si>
   <si>
     <t>FNM2133</t>
   </si>
   <si>
     <t xml:space="preserve">Provide at least one primary view for subject property. </t>
   </si>
   <si>
     <t>View and Impact to Value / Marketability</t>
   </si>
   <si>
     <t xml:space="preserve">(Primary)  </t>
   </si>
   <si>
     <t>FNM2134</t>
@@ -1694,152 +1653,92 @@
   <si>
     <t>FNM2135</t>
   </si>
   <si>
     <t>Ensure the appropriate level of sketch or floorplan was provided based on the property valuation method per the Fannie Mae Selling Guide.</t>
   </si>
   <si>
     <t>Sketch</t>
   </si>
   <si>
     <t>{No Label}</t>
   </si>
   <si>
     <t>FNM2136</t>
   </si>
   <si>
     <t>Provide an image for each deficiency observed in the project.</t>
   </si>
   <si>
     <t>Project Information</t>
   </si>
   <si>
     <t>Project Information Exhibits</t>
   </si>
   <si>
-    <t>FNM2138</t>
-[...4 lines deleted...]
-  <si>
     <t>Appraiser ID (%PV%)</t>
   </si>
   <si>
-    <t>FNM2308 (U)</t>
-[...4 lines deleted...]
-  <si>
     <t>FNM2139</t>
   </si>
   <si>
-    <t>Appraiser license number could not be verified in the ASC database.</t>
-[...1 lines deleted...]
-  <si>
     <t>FNM2309 (U)</t>
   </si>
   <si>
     <t>FNM2408 (C)</t>
   </si>
   <si>
     <t>FNM2140</t>
   </si>
   <si>
-    <t>Appraiser validation returned an exact match and that license number is marked as either suspension, revocation or voluntary surrender in the ASC database.</t>
-[...1 lines deleted...]
-  <si>
     <t>FNM2310 (U)</t>
   </si>
   <si>
     <t>FNM2409 (C)</t>
   </si>
   <si>
-    <t>FNM2141</t>
-[...16 lines deleted...]
-  <si>
     <t>Supervisory Appraiser - ID (%PV%)</t>
   </si>
   <si>
-    <t>FNM2312 (U)</t>
-[...4 lines deleted...]
-  <si>
     <t>FNM2143</t>
   </si>
   <si>
-    <t>Supervisory Appraiser could not be verified in the ASC database.</t>
-[...1 lines deleted...]
-  <si>
     <t>FNM2313 (U)</t>
   </si>
   <si>
     <t>FNM2412 (C)</t>
   </si>
   <si>
     <t>FNM2144</t>
   </si>
   <si>
-    <t>Supervisory Appraiser validation returned an exact match and that license number is marked as either suspension, revocation or voluntary surrender in the ASC database.</t>
-[...1 lines deleted...]
-  <si>
     <t>FNM2314 (U)</t>
   </si>
   <si>
     <t>FNM2413 (C)</t>
   </si>
   <si>
-    <t>FNM2145</t>
-[...10 lines deleted...]
-  <si>
     <t>FNM2146</t>
   </si>
   <si>
     <t>The subject property physical address could not be verified. The subject property is new construction.</t>
   </si>
   <si>
     <t>Physical Address (%PV%)</t>
   </si>
   <si>
     <t>FNM2147</t>
   </si>
   <si>
     <t>The subject property physical address could not be verified.</t>
   </si>
   <si>
     <t>FNM2304 (U)</t>
   </si>
   <si>
     <t>FNM2403 C)</t>
   </si>
   <si>
     <t>FNM2148</t>
   </si>
   <si>
     <t>The subject property physical address could not be verified. The subject property is in a US Territory.</t>
@@ -1877,272 +1776,182 @@
   <si>
     <t>FNM2406 (C)</t>
   </si>
   <si>
     <t>FNM2151</t>
   </si>
   <si>
     <t>Based on the overall quality of prior appraisals submitted by the person that has provided significant real property appraisal assistance, Fannie Mae will review 100% of the appraisals prepared by this person for any loans delivered to Fannie Mae.</t>
   </si>
   <si>
     <t>Significant Real Property Appraisal Assistance - ID</t>
   </si>
   <si>
     <t>FNM2322 (U)</t>
   </si>
   <si>
     <t>FNM2152</t>
   </si>
   <si>
     <t>Fannie Mae does not accept appraisals from this person that has provided significant real property appraisal assistance.</t>
   </si>
   <si>
     <t>FNM2325 (U)</t>
   </si>
   <si>
-    <t>FNM2153</t>
-[...4 lines deleted...]
-  <si>
     <t>Significant Real Property Appraisal Assistance - ID (%PV%)</t>
   </si>
   <si>
-    <t>FNM2316 (U)</t>
-[...4 lines deleted...]
-  <si>
     <t>FNM2154</t>
   </si>
   <si>
-    <t>Significant Real Property Appraisal Assistant could not be verified in the ASC database.</t>
-[...1 lines deleted...]
-  <si>
     <t>FNM2317 (U)</t>
   </si>
   <si>
     <t>FNM2416 (C)</t>
   </si>
   <si>
     <t>FNM2155</t>
   </si>
   <si>
-    <t>Significant Real Property Appraisal Assistant license number is marked as either suspension, revocation or voluntary surrender in the ASC database.</t>
-[...1 lines deleted...]
-  <si>
     <t>FNM2318 (U)</t>
   </si>
   <si>
     <t>FNM2417 (C)</t>
   </si>
   <si>
-    <t>FNM2156</t>
-[...28 lines deleted...]
-  <si>
     <t>FNM2159</t>
   </si>
   <si>
-    <t>The same ASC License Identifier has been matched to more than one party.</t>
-[...1 lines deleted...]
-  <si>
     <t>FNM2328 (U)</t>
   </si>
   <si>
     <t xml:space="preserve">FNM2424  (C) </t>
   </si>
   <si>
     <t>FNM8001</t>
   </si>
   <si>
     <t>Potential references to protected class and/or other prohibited language found. Phrase: &lt;Phrase&gt; Location: &lt;Location&gt;. Ensure any prohibited language is excluded and resubmit the appraisal report to comply with the Fannie Mae Selling Guide policy for Unacceptable Appraisal Practices. Compliance failure will result in reporting to an enforcement agency.</t>
   </si>
   <si>
     <t>FNM8002</t>
   </si>
   <si>
     <t>Potential subjective phrases and/or terminology found. Phrase: &lt;Phrase&gt; Location: &lt;Location&gt;. Ensure any subjective language is excluded and verify the appraisal report complies with the Fannie Mae Selling Guide policy for Unacceptable Appraisal Practices.</t>
   </si>
   <si>
     <t>FNM8003</t>
   </si>
   <si>
     <t>Potential use of terminology from which protected class or other demographic data may be inferred. Phrase: &lt;Phrase&gt; Location: &lt;Location&gt;. Ensure any prohibited language is excluded and verify the appraisal report complies with the Fannie Mae Selling Guide policy for Unacceptable Appraisal Practices.</t>
   </si>
   <si>
     <t>Appraisal Report</t>
   </si>
   <si>
     <t>FNM2301</t>
   </si>
   <si>
-    <t xml:space="preserve">Ownership Rights </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Property Rights Appraised  </t>
   </si>
   <si>
     <t>FNM2111 (A)</t>
   </si>
   <si>
     <t>FNM2302</t>
   </si>
   <si>
     <t>FNM2128 (A)</t>
   </si>
   <si>
     <t>FNM2303</t>
   </si>
   <si>
     <t>FNM2148 (A)</t>
   </si>
   <si>
     <t>FNM2402 (C)</t>
   </si>
   <si>
     <t>FNM2304</t>
   </si>
   <si>
     <t>FNM2147 (A)</t>
   </si>
   <si>
     <t>FNM2403 (C)</t>
   </si>
   <si>
     <t>FNM2306</t>
   </si>
   <si>
     <t>FNM2149 (A)</t>
   </si>
   <si>
     <t>FNM2307</t>
   </si>
   <si>
     <t>FNM2150 (A)</t>
   </si>
   <si>
-    <t>FNM2308</t>
-[...4 lines deleted...]
-  <si>
     <t>FNM2309</t>
   </si>
   <si>
     <t>FNM2139 (A)</t>
   </si>
   <si>
     <t>FNM2310</t>
   </si>
   <si>
     <t>FNM2140 (A)</t>
   </si>
   <si>
-    <t>FNM2311</t>
-[...10 lines deleted...]
-  <si>
     <t>FNM2313</t>
   </si>
   <si>
     <t>FNM2143 (A)</t>
   </si>
   <si>
     <t>FNM2314</t>
   </si>
   <si>
     <t>FNM2144 (A)</t>
   </si>
   <si>
-    <t>FNM2315</t>
-[...10 lines deleted...]
-  <si>
     <t>FNM2317</t>
   </si>
   <si>
     <t>FNM2154 (A)</t>
   </si>
   <si>
     <t>FNM2318</t>
   </si>
   <si>
     <t>FNM2155 (A)</t>
   </si>
   <si>
-    <t>FNM2319</t>
-[...4 lines deleted...]
-  <si>
     <t>FNM2320</t>
   </si>
   <si>
     <t>FNM2124 (A)</t>
   </si>
   <si>
     <t>FNM2419 (C)</t>
   </si>
   <si>
     <t>FNM2321</t>
   </si>
   <si>
     <t>FNM2125 (A)</t>
   </si>
   <si>
     <t>FNM2322</t>
   </si>
   <si>
     <t>FNM2151 (A)</t>
   </si>
   <si>
     <t>FNM2323</t>
   </si>
   <si>
     <t>FNM2126 (A)</t>
@@ -2186,84 +1995,60 @@
   <si>
     <t>FNM2424 (C)</t>
   </si>
   <si>
     <t>FNM2400</t>
   </si>
   <si>
     <t>The Appraiser's 'Inspection Date' must be after and within a year of the effective date of the original appraisal.</t>
   </si>
   <si>
     <t>FNM2401</t>
   </si>
   <si>
     <t>FNM2402</t>
   </si>
   <si>
     <t>FNM2403</t>
   </si>
   <si>
     <t>FNM2405</t>
   </si>
   <si>
     <t>FNM2406</t>
   </si>
   <si>
-    <t>FNM2407</t>
-[...1 lines deleted...]
-  <si>
     <t>FNM2408</t>
   </si>
   <si>
     <t>FNM2409</t>
   </si>
   <si>
-    <t>FNM2410</t>
-[...4 lines deleted...]
-  <si>
     <t>FNM2412</t>
   </si>
   <si>
     <t>FNM2413</t>
-  </si>
-[...13 lines deleted...]
-    <t>FNM2418</t>
   </si>
   <si>
     <t>FNM2419</t>
   </si>
   <si>
     <t>FNM2420</t>
   </si>
   <si>
     <t>FNM2422</t>
   </si>
   <si>
     <t>FNM2423</t>
   </si>
   <si>
     <t>FNM2424</t>
   </si>
   <si>
     <t>Fannie Mae Severity Definitions</t>
   </si>
   <si>
     <t>UCDP System Findings
 UAD 3.6 Compliance Rules
 Fannie Mae Proprietary Findings</t>
   </si>
   <si>
@@ -2372,155 +2157,411 @@
   <si>
     <t>The condition rating of "C1" conflicts with the reported age of the subject. Verify that the condition rating is accurate per the UAD Appendix definition of C1.</t>
   </si>
   <si>
     <t>The condition rating of "C1" conflicts with the reported age of the comparable. Verify that the condition rating is accurate per the UAD Appendix definition of C1.</t>
   </si>
   <si>
     <t>The reported age of the subject indicates that the condition should likely be a "C1". Verify that the condition rating and age are accurate per the UAD Appendix definition of "C1".</t>
   </si>
   <si>
     <t>The reported age of the subject indicates that the condition should likely be a "C1 or C2". Verify that the condition rating and age are accurate per the UAD Appendix definition of "C1 or C2".</t>
   </si>
   <si>
     <t>The reported age of the comparable indicates that the condition should likely be a "C1" or "C2".   Verify that the condition rating and age are accurate per the UAD Appendix definition of "C1" and "C2".</t>
   </si>
   <si>
     <t>The reported quality rating is outside of the model range (1-5). Verify that the quality rating is accurate per the UAD Appendix quality definitions.</t>
   </si>
   <si>
     <t>List of Fannie Mae findings that can be generated as part of an appraisal report submission for all appraisal report submissions.</t>
   </si>
   <si>
     <t>Fannie Mae Proprietary Findings {All}</t>
   </si>
   <si>
-    <t>Uniform Collateral Data Portal® (UCDP®)
-[...2 lines deleted...]
-  <si>
     <t>FNM Findings Description</t>
   </si>
   <si>
     <t>The tab lists the Data Fields specific to the Fannie Mae Proprietary Findings listed in the SSR.</t>
+  </si>
+  <si>
+    <t>- Updated message text for FNM0437, FNM0804</t>
+  </si>
+  <si>
+    <t>The reported total living area is materially different than what has been reported in another appraisal of the same subject. Verify the above and below-grade finished square footages are accurate.</t>
+  </si>
+  <si>
+    <t>The reported property value or sales price is outside the typical range ($10,000-$10,000,000). Verify the value for the subject property or the sales price for the comparable is accurate.</t>
+  </si>
+  <si>
+    <t>According to Fannie Mae’s Selling Guide, properties located in Lava Zones 1 or 2 are ineligible for delivery. If the subject property falls within either of these zones, it cannot be delivered to Fannie Mae. Confirm the accuracy of the lava zone designation or the postal code to ensure eligibility.</t>
+  </si>
+  <si>
+    <t>FNM2160</t>
+  </si>
+  <si>
+    <t>This appraiser may not hold the appropriate credentials to serve as a Supervisory Appraiser. Please verify compliance with state law to ensure accuracy.</t>
+  </si>
+  <si>
+    <t>Supervisory Appraiser - Level</t>
+  </si>
+  <si>
+    <t>FNM2329 (U)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FNM2425 (C) </t>
+  </si>
+  <si>
+    <t>FNM2161</t>
+  </si>
+  <si>
+    <t>Fannie Mae cannot validate an Appraiser that is not licensed. Please ensure the Appraiser is qualified to complete this assignment and does not appear on the Appraiser Quality Monitoring (AQM) list.</t>
+  </si>
+  <si>
+    <t>Appraiser - Level</t>
+  </si>
+  <si>
+    <t>FNM2330 (U)</t>
+  </si>
+  <si>
+    <t>FNM2426 (C)</t>
+  </si>
+  <si>
+    <t>FNM2162</t>
+  </si>
+  <si>
+    <t>Fannie Mae cannot validate a Supervisory Appraiser that is not licensed. Please ensure the Supervisory Appraiser is qualified to complete this assignment and does not appear on the Appraiser Quality Monitoring (AQM) list.</t>
+  </si>
+  <si>
+    <t>FNM2331 (U)</t>
+  </si>
+  <si>
+    <t>FNM2427 (C)</t>
+  </si>
+  <si>
+    <t>FNM2163</t>
+  </si>
+  <si>
+    <t>Fannie Mae cannot validate a Significant Real Property Appraisal Assistant that is not licensed. Please ensure the Significant Real Property Appraisal Assistant is qualified to complete this assignment and does not appear on the Appraiser Quality Monitoring (AQM) list.</t>
+  </si>
+  <si>
+    <t>Significant Real Property Appraisal Assistance - Level</t>
+  </si>
+  <si>
+    <t>FNM2332 (U)</t>
+  </si>
+  <si>
+    <t>FNM2329</t>
+  </si>
+  <si>
+    <t>FNM2330</t>
+  </si>
+  <si>
+    <t>FNM2331</t>
+  </si>
+  <si>
+    <t>FNM2332</t>
+  </si>
+  <si>
+    <t>FNM2160 (A)</t>
+  </si>
+  <si>
+    <t>FNM2161 (A)</t>
+  </si>
+  <si>
+    <t>FNM2162 (A)</t>
+  </si>
+  <si>
+    <t>FNM2425</t>
+  </si>
+  <si>
+    <t>FNM2426</t>
+  </si>
+  <si>
+    <t>FNM2427</t>
+  </si>
+  <si>
+    <t>FNM2163 (A)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FNM2329 (U) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FNM2330 (U) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FNM2331 (U) </t>
+  </si>
+  <si>
+    <t>The Appraiser has reported fewer than the three closed sales required per the Selling Guide, Comparable Sales. Ensure that the appraisal contains at least three closed sales.</t>
+  </si>
+  <si>
+    <t>The Appraiser's license could not be found in the Appraisal Subcommittee (ASC) database. Please review and verify accuracy of their name, license identifier, license state, and license type.</t>
+  </si>
+  <si>
+    <t>The Appraiser's license was found in the Appraisal Subcommittee (ASC) database, but it is marked inactive.</t>
+  </si>
+  <si>
+    <t>The Supervisory Appraiser's license could not be found in the Appraisal Subcommittee (ASC) database. Please review and verify accuracy of their name, license identifier, license state, and license type.</t>
+  </si>
+  <si>
+    <t>The Supervisory Appraiser's license was found in the Appraisal Subcommittee (ASC) database, but it is marked inactive.</t>
+  </si>
+  <si>
+    <t>The Significant Real Property Appraisal Assistant's license was found in the Appraisal Subcommittee (ASC) database, but it is marked inactive.</t>
+  </si>
+  <si>
+    <t>The Appraiser indicated a condition rating for the sales comparable of 'C3', 'C4', 'C5' or 'C6'. However, the year built of the comparable appears to support a different condition rating based on the definitions. Verify that the reported condition rating, year built, and date of sale are accurate.</t>
+  </si>
+  <si>
+    <t>The Appraiser's 'Inspection Date' and 'Effective Date of Appraisal' must be the same.</t>
+  </si>
+  <si>
+    <t>The Significant Real Property Appraisal Assistant's license could not be found in the Appraisal Subcommittee (ASC) database. Please review and verify accuracy of their name, license identifier, license state, and license type.</t>
+  </si>
+  <si>
+    <t>Does Not Display</t>
+  </si>
+  <si>
+    <t>The same License Identifier has been associated with more than one party.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">- Updated message text for the following rules: FNM2302 (U), FNM2401 (C), FNM2139, FNM2309 (U), FNM2408 (C), FNM2143, FNM2313 (U), FNM2412 (C), FNM2154, FNM2317 (U), FNM2140, FNM2310 (U), FNM2409 (C), FNM2144, FNM2314 (U), FNM2413 (C), FNM2155, FNM2318 (U), FNM2123, FNM2128, FNM2130, FNM2154, FNM2157, FNM2159, FNM2317 (U), FNM2328 (U), FNM2424 (C).
+- Added the following new rules to verify the Supervisory Appraiser credentials: FNM2160, FNM2329 (U), FNM2425 (C).
+- Added the following new rules to check if the Appraiser, Supervisory Appraiser, and SRPAA have the license type needed to verify their details in the ASC DB: FNM2161, FNM2330 (U), FNM2426 (C), FNM2162, FNM2331 (U), FNM2427 (C), FNM2163, FNM2332 (U).
+- FNM2101: Changed "appraisal report" to "appraisal" (removed "report") in message text.
+- Deleted the following rules: FNM2138, FNM2308 (U), FNM2407(C), FNM2141, FNM2311 (U), FNM2410 (C), FNM2142, FNM2312 (U), FNM2411 (C), FNM2145, FNM2315 (U), FNM2414 (C), FNM2153, FNM2316 (U), FNM2156, FNM2319 (U), FNM2415 (C), FNM2416 (C), FNM2417 (C), FNM2418 (C).
+- Changed Property Affected from Subject to N/A for the following rules: FNM2103, FNM2108, FNM2109, FNM2110, FNM2124, FNM2125, FNM2126, FNM2127, FNM2139, FNM2140, FNM2143, FNM2144, FNM2151, FNM2152, FNM2154, FNM2155, FNM2159, FNM2309 (U), FNM2310 (U), FNM2313 (U), FNM2314 (U), FNM2317 (U), FNM2318 (U), FNM2320 (U), FNM2321 (U), FNM2322 (U), FNM2323 (U), FNM2324 (U), FNM2325 (U), FNM2328 (U), FNM2408 (C), FNM2409 (C), FNM2412 (C), FNM2413 (C), FNM2419 (C), FNM2420 (C), FNM2422 (C), FNM2423 (C), FNM2424 (C).
+- FNM2132: Changed Severity from Severe to Warning 
+- FNM2157: Changed Report Section from Sales Comparison Approach to Does Not Display
+- FNM2158: Changed Report Section from Assignment Information to Certifications; Report Subsection from Contact Information to Signature, Report Label/Value from Supervisory Appraiser to No Label.
+- FNM2301: Changed Report Subsection from Ownership Rights to No Subsection.
+- Changed "ASC" to "Appraisal Subcommittee (ASC)" for the following rules: FNM2139, FNM2140, FNM2143, FNM2144, FNM2154, FNM2155, FNM2159, FNM2309 (U), FNM2310 (U), FNM2313 (U), FNM2314 (U), FNM2317 (U), FNM2318 (U), FNM2328 (U), FNM2408 (C), FNM2409 (C), FNM2412 (C), FNM2413 (C), FNM2424 (C). </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">- Updated Document Name from </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="14"/>
         <rFont val="Source Sans Pro Regular"/>
       </rPr>
       <t>Fannie Mae Uniform Appraisal Dataset 3.6 Messaging Guide</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Source Sans Pro Regular"/>
       </rPr>
       <t xml:space="preserve"> to </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="14"/>
         <rFont val="Source Sans Pro Regular"/>
       </rPr>
       <t>UCDP Fannie Mae Messaging Guide for UAD 3.6</t>
     </r>
     <r>
       <rPr>
         <sz val="14"/>
         <rFont val="Source Sans Pro Regular"/>
       </rPr>
       <t xml:space="preserve">
 - Updated Severity definitions ("Severity Definitions"). 
 - Added Fannie Mae Findings Description tab to separate out column descriptions from list of findings ("FNM Findings Description").
 - Consolidated all Fannie Mae proprietary findings into one tab ("FNM Findings - ALL")
 - Edits to formatting
 - Added FNM2500, 2501, 2502
 - Edits to the following findings: FNM0483, FNM0484, FNM0488, FNM0488, FNM0491, FNM0817  to remove references to Appendix D.
-'- Updated severity for Message ID FNM2424 for the Completion Report from ‘Fatal’ to ‘Severe’ to align with the Appraisal and Update Reports severity for Message ID (FNM2159, FNM2328).</t>
+- Updated severity for Message ID FNM2424 for the Completion Report from ‘Fatal’ to ‘Severe’ to align with the Appraisal and Update Reports severity for Message ID (FNM2159, FNM2328 (C).</t>
     </r>
   </si>
   <si>
-    <t>- Updated message text for FNM0437, FNM0804</t>
-[...8 lines deleted...]
-    <t>Document Version 1.2</t>
+    <t>- Updated message text for FNM0417-FNM0424</t>
+  </si>
+  <si>
+    <t>The appraiser has reported a materially different location rating in one or more appraisal reports.  Verify that the location rating is accurate.</t>
+  </si>
+  <si>
+    <t>The location rating is materially different than what has been reported by other appraisers. Verify that the location rating is accurate.</t>
+  </si>
+  <si>
+    <t>The appraiser has reported materially different view(s) rating in one or more appraisal reports. Verify that the view rating is accurate.</t>
+  </si>
+  <si>
+    <t>The view rating is materially different than what has been reported by other appraisers. Verify that the view rating is accurate.</t>
+  </si>
+  <si>
+    <t>The appraiser has reported a materially different quality in one or more appraisal reports. Verify that the quality rating is accurate.</t>
+  </si>
+  <si>
+    <t>The quality rating is materially different than what has been reported by other appraisers. Verify that the quality rating is accurate.</t>
+  </si>
+  <si>
+    <t>The appraiser has reported a materially different condition in one or more appraisal reports. Verify that the condition rating is accurate.</t>
+  </si>
+  <si>
+    <t>The condition rating is materially different than what has been reported by other appraisers. Verify that the condition rating is accurate.</t>
+  </si>
+  <si>
+    <r>
+      <t>Uniform Collateral Data Portal</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="18"/>
+        <color rgb="FF002060"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t>®</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <color rgb="FF002060"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t xml:space="preserve"> (UCDP</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="18"/>
+        <color rgb="FF002060"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t>®</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="18"/>
+        <color rgb="FF002060"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t>)
+Fannie Mae Messaging Guide for UAD 3.6</t>
+    </r>
+  </si>
+  <si>
+    <t>© 2026 Fannie Mae. Trademarks of respective owners.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">- Removed FNM2157 and FNM2158 from FNM proprietary rules and moved to joint UAD Compliance rules. The new Message IDs are UAD1758 and UAD1759.
+- Added the following new rules: FNM2164, FNM2165, FNM2166, FNM2167, and FNM2168.
+</t>
+  </si>
+  <si>
+    <t>FNM2164</t>
+  </si>
+  <si>
+    <t>FNM2165</t>
+  </si>
+  <si>
+    <t>FNM2166</t>
+  </si>
+  <si>
+    <t>FNM2167</t>
+  </si>
+  <si>
+    <t>FNM2168</t>
+  </si>
+  <si>
+    <t>When any defect 'Recommended Action' is 'Repair' or 'Inspection', the appraisal 'Market Value Condition' cannot be 'As Is'.</t>
+  </si>
+  <si>
+    <t>The appraisal indicates a 'Market Value Condition' of 'As Is' with one or more defects requiring either repair or inspection which would normally require the appraisal to be 'subject to'. Please ensure that the information is correct and accurate.</t>
+  </si>
+  <si>
+    <t>The appraiser selected 'Yes' for the Client Requested Condition indicator, yet there is no information provided. Either provide the alternative opinion of value or select 'No' for the Client Requested Condition indicator.</t>
+  </si>
+  <si>
+    <t>The appraiser has identified a mix of properties that are individually owned sites with sites owned in common (undivided interest). Please ensure the appraiser identified this correctly. Review the site section of the sales grid, as an adjustment to the site size may be required.</t>
+  </si>
+  <si>
+    <t>Provide the body of water type (e.g., river, lake, ocean).</t>
+  </si>
+  <si>
+    <t>Market Value Condition</t>
+  </si>
+  <si>
+    <t>Site Owned in Common</t>
+  </si>
+  <si>
+    <t>Site Influence (Location)</t>
+  </si>
+  <si>
+    <t>Document Version 1.5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="mm/dd/yy;@"/>
   </numFmts>
-  <fonts count="42">
+  <fonts count="45">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
+      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color rgb="FF002060"/>
       <name val="Source Sans Pro Regular"/>
     </font>
     <font>
       <sz val="20"/>
       <color theme="1"/>
       <name val="Source Sans Pro Regular"/>
     </font>
@@ -2681,50 +2722,67 @@
       <sz val="12"/>
       <name val="Source Sans Pro Regular"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF002060"/>
       <name val="Source Sans Pro Regular"/>
     </font>
     <font>
       <i/>
       <sz val="14"/>
       <name val="Source Sans Pro Regular"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Source Sans Pro Regular"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Source Sans Pro Regular"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Source Sans Pro Regular"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="18"/>
+      <color rgb="FF002060"/>
+      <name val="Source Sans Pro Regular"/>
+    </font>
   </fonts>
   <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -2881,51 +2939,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="49" fontId="5" fillId="6" borderId="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="132">
+  <cellXfs count="149">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="15" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3075,56 +3133,50 @@
     </xf>
     <xf numFmtId="0" fontId="30" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="28" fillId="9" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="3" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="3" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
@@ -3195,142 +3247,199 @@
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="28" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="16" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="16" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="5" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 11" xfId="1" xr:uid="{21F6C3D2-766C-0E45-8198-7917B19EB641}"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{34DC921D-2214-F24D-AB32-0B4C3BE5A446}"/>
     <cellStyle name="Standard 3 2 2" xfId="4" xr:uid="{8E1B9E63-0D5C-7045-A66E-304F0F372C9E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFD62111"/>
       <color rgb="FF0432FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>74236</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>59841</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
@@ -3346,50 +3455,54 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="7514319" cy="697865"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3678,11437 +3791,11066 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://singlefamily.fanniemae.com/media/document/xlsx/appendix-h-3-uad-compliance-rules-completion-report" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://singlefamily.fanniemae.com/media/document/xlsx/appendix-h-2-uad-compliance-rules-restricted-appraisal-update-report" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://singlefamily.fanniemae.com/media/document/xlsx/appendix-h1-uad-compliance-rules-urar" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://singlefamily.fanniemae.com/delivering/uniform-mortgage-data-program/uniform-appraisal-dataset" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC0449A1-BC3B-3E46-9C56-D4FF85A2900A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A6:B15"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="25.5"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="25"/>
   <cols>
-    <col min="1" max="1" width="97.625" style="9" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="10.875" style="4"/>
+    <col min="1" max="1" width="97.58203125" style="9" customWidth="1"/>
+    <col min="2" max="2" width="4.08203125" style="3" customWidth="1"/>
+    <col min="3" max="16384" width="10.83203125" style="4"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:1" ht="46.5">
-[...1 lines deleted...]
-        <v>727</v>
+    <row r="6" spans="1:1" ht="48">
+      <c r="A6" s="83" t="s">
+        <v>715</v>
       </c>
     </row>
     <row r="7" spans="1:1" ht="54" customHeight="1">
-      <c r="A7" s="86" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="86"/>
+      <c r="A7" s="84" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" ht="130" customHeight="1">
+      <c r="A8" s="84"/>
     </row>
     <row r="9" spans="1:1">
-      <c r="A9" s="81" t="s">
-        <v>734</v>
+      <c r="A9" s="79" t="s">
+        <v>731</v>
       </c>
     </row>
     <row r="10" spans="1:1">
-      <c r="A10" s="83">
-        <v>45978</v>
+      <c r="A10" s="81">
+        <v>46156</v>
       </c>
     </row>
     <row r="11" spans="1:1">
       <c r="A11" s="5"/>
     </row>
     <row r="12" spans="1:1">
       <c r="A12" s="5"/>
     </row>
     <row r="13" spans="1:1">
       <c r="A13" s="6"/>
     </row>
     <row r="14" spans="1:1">
       <c r="A14" s="7" t="s">
-        <v>0</v>
+        <v>716</v>
       </c>
     </row>
     <row r="15" spans="1:1">
       <c r="A15" s="8"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"Aptos Narrow,Regular"&amp;K000000
 &amp;1#&amp;"Calibri,Regular"&amp;10 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E84369D8-3045-C644-8E59-F87727F71AA0}">
   <sheetPr>
     <tabColor theme="7" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J197"/>
+  <dimension ref="A1:J191"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15.5"/>
   <cols>
-    <col min="1" max="2" width="25.875" style="16" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="10.875" style="16"/>
+    <col min="1" max="2" width="25.83203125" style="16" customWidth="1"/>
+    <col min="3" max="3" width="60.83203125" style="16" customWidth="1"/>
+    <col min="4" max="6" width="25.83203125" style="16" customWidth="1"/>
+    <col min="7" max="7" width="25.83203125" style="44" customWidth="1"/>
+    <col min="8" max="8" width="3.83203125" style="42" customWidth="1"/>
+    <col min="9" max="10" width="27.83203125" style="55" customWidth="1"/>
+    <col min="11" max="16384" width="10.83203125" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="66" customFormat="1" ht="24.95" customHeight="1">
+    <row r="1" spans="1:10" s="66" customFormat="1" ht="25" customHeight="1">
       <c r="A1" s="41" t="s">
-        <v>707</v>
+        <v>635</v>
       </c>
       <c r="G1" s="67"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
     </row>
-    <row r="2" spans="1:10" s="45" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:10" s="45" customFormat="1" ht="20.149999999999999" customHeight="1">
       <c r="A2" s="34"/>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="42"/>
-      <c r="I2" s="131" t="s">
-[...4 lines deleted...]
-    <row r="3" spans="1:10" s="64" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="I2" s="143" t="s">
+        <v>130</v>
+      </c>
+      <c r="J2" s="143"/>
+    </row>
+    <row r="3" spans="1:10" s="64" customFormat="1" ht="20.149999999999999" customHeight="1">
       <c r="A3" s="58" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B3" s="58" t="s">
+        <v>69</v>
+      </c>
+      <c r="C3" s="58" t="s">
         <v>70</v>
       </c>
-      <c r="C3" s="58" t="s">
+      <c r="D3" s="58" t="s">
         <v>71</v>
       </c>
-      <c r="D3" s="58" t="s">
+      <c r="E3" s="58" t="s">
         <v>72</v>
       </c>
-      <c r="E3" s="58" t="s">
+      <c r="F3" s="58" t="s">
         <v>73</v>
       </c>
-      <c r="F3" s="58" t="s">
+      <c r="G3" s="58" t="s">
         <v>74</v>
       </c>
-      <c r="G3" s="58" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="91"/>
+      <c r="H3" s="89"/>
       <c r="I3" s="63" t="s">
-        <v>606</v>
+        <v>555</v>
       </c>
       <c r="J3" s="63" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:10" ht="60">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" ht="62">
       <c r="A4" s="46" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B4" s="46" t="s">
-        <v>607</v>
-[...16 lines deleted...]
-      <c r="H4" s="92"/>
+        <v>556</v>
+      </c>
+      <c r="C4" s="54" t="s">
+        <v>418</v>
+      </c>
+      <c r="D4" s="123" t="s">
+        <v>77</v>
+      </c>
+      <c r="E4" s="123" t="s">
+        <v>419</v>
+      </c>
+      <c r="F4" s="123" t="s">
+        <v>384</v>
+      </c>
+      <c r="G4" s="124" t="s">
+        <v>557</v>
+      </c>
+      <c r="H4" s="90"/>
       <c r="I4" s="70" t="s">
-        <v>610</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:10" ht="45">
+        <v>558</v>
+      </c>
+      <c r="J4" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" ht="77.5">
       <c r="A5" s="46" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B5" s="46" t="s">
-        <v>611</v>
+        <v>559</v>
       </c>
       <c r="C5" s="54" t="s">
-        <v>485</v>
-[...13 lines deleted...]
-      <c r="H5" s="92"/>
+        <v>660</v>
+      </c>
+      <c r="D5" s="123" t="s">
+        <v>77</v>
+      </c>
+      <c r="E5" s="123" t="s">
+        <v>419</v>
+      </c>
+      <c r="F5" s="123" t="s">
+        <v>384</v>
+      </c>
+      <c r="G5" s="124" t="s">
+        <v>473</v>
+      </c>
+      <c r="H5" s="90"/>
       <c r="I5" s="70" t="s">
-        <v>612</v>
+        <v>560</v>
       </c>
       <c r="J5" s="70" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:10" ht="30">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" ht="31">
       <c r="A6" s="46" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B6" s="46" t="s">
-        <v>613</v>
+        <v>561</v>
       </c>
       <c r="C6" s="54" t="s">
-        <v>554</v>
-[...13 lines deleted...]
-      <c r="H6" s="92"/>
+        <v>520</v>
+      </c>
+      <c r="D6" s="125" t="s">
+        <v>77</v>
+      </c>
+      <c r="E6" s="125" t="s">
+        <v>419</v>
+      </c>
+      <c r="F6" s="125" t="s">
+        <v>384</v>
+      </c>
+      <c r="G6" s="126" t="s">
+        <v>514</v>
+      </c>
+      <c r="H6" s="90"/>
       <c r="I6" s="70" t="s">
-        <v>614</v>
+        <v>562</v>
       </c>
       <c r="J6" s="70" t="s">
-        <v>615</v>
+        <v>563</v>
       </c>
     </row>
     <row r="7" spans="1:10">
       <c r="A7" s="46" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B7" s="46" t="s">
-        <v>616</v>
+        <v>564</v>
       </c>
       <c r="C7" s="54" t="s">
-        <v>550</v>
-[...13 lines deleted...]
-      <c r="H7" s="92"/>
+        <v>516</v>
+      </c>
+      <c r="D7" s="125" t="s">
+        <v>77</v>
+      </c>
+      <c r="E7" s="125" t="s">
+        <v>419</v>
+      </c>
+      <c r="F7" s="125" t="s">
+        <v>384</v>
+      </c>
+      <c r="G7" s="126" t="s">
+        <v>514</v>
+      </c>
+      <c r="H7" s="90"/>
       <c r="I7" s="70" t="s">
-        <v>617</v>
+        <v>565</v>
       </c>
       <c r="J7" s="70" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" ht="30">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="31">
       <c r="A8" s="46" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B8" s="46" t="s">
-        <v>619</v>
+        <v>567</v>
       </c>
       <c r="C8" s="54" t="s">
-        <v>558</v>
-[...13 lines deleted...]
-      <c r="H8" s="92"/>
+        <v>524</v>
+      </c>
+      <c r="D8" s="123" t="s">
+        <v>77</v>
+      </c>
+      <c r="E8" s="123" t="s">
+        <v>419</v>
+      </c>
+      <c r="F8" s="123" t="s">
+        <v>384</v>
+      </c>
+      <c r="G8" s="124" t="s">
+        <v>525</v>
+      </c>
+      <c r="H8" s="90"/>
       <c r="I8" s="70" t="s">
-        <v>620</v>
+        <v>568</v>
       </c>
       <c r="J8" s="70" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" ht="45">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" ht="46.5">
       <c r="A9" s="46" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B9" s="46" t="s">
-        <v>621</v>
+        <v>569</v>
       </c>
       <c r="C9" s="54" t="s">
-        <v>563</v>
-[...13 lines deleted...]
-      <c r="H9" s="92"/>
+        <v>529</v>
+      </c>
+      <c r="D9" s="123" t="s">
+        <v>77</v>
+      </c>
+      <c r="E9" s="123" t="s">
+        <v>419</v>
+      </c>
+      <c r="F9" s="123" t="s">
+        <v>384</v>
+      </c>
+      <c r="G9" s="124" t="s">
+        <v>525</v>
+      </c>
+      <c r="H9" s="90"/>
       <c r="I9" s="70" t="s">
-        <v>622</v>
+        <v>570</v>
       </c>
       <c r="J9" s="70" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:10" ht="30">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" ht="51" customHeight="1">
       <c r="A10" s="46" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B10" s="46" t="s">
-        <v>623</v>
+        <v>571</v>
       </c>
       <c r="C10" s="54" t="s">
-        <v>513</v>
-[...7 lines deleted...]
-      <c r="F10" s="71" t="s">
+        <v>694</v>
+      </c>
+      <c r="D10" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E10" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F10" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G10" s="124" t="s">
+        <v>498</v>
+      </c>
+      <c r="H10" s="90"/>
+      <c r="I10" s="70" t="s">
+        <v>572</v>
+      </c>
+      <c r="J10" s="70" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" ht="31">
+      <c r="A11" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="46" t="s">
+        <v>573</v>
+      </c>
+      <c r="C11" s="54" t="s">
+        <v>695</v>
+      </c>
+      <c r="D11" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E11" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F11" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G11" s="124" t="s">
+        <v>498</v>
+      </c>
+      <c r="H11" s="90"/>
+      <c r="I11" s="70" t="s">
+        <v>574</v>
+      </c>
+      <c r="J11" s="70" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" ht="65.150000000000006" customHeight="1">
+      <c r="A12" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="46" t="s">
+        <v>575</v>
+      </c>
+      <c r="C12" s="54" t="s">
+        <v>696</v>
+      </c>
+      <c r="D12" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E12" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F12" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G12" s="124" t="s">
+        <v>505</v>
+      </c>
+      <c r="H12" s="90"/>
+      <c r="I12" s="70" t="s">
+        <v>576</v>
+      </c>
+      <c r="J12" s="70" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" ht="31">
+      <c r="A13" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="46" t="s">
+        <v>577</v>
+      </c>
+      <c r="C13" s="54" t="s">
+        <v>697</v>
+      </c>
+      <c r="D13" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E13" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F13" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G13" s="124" t="s">
+        <v>505</v>
+      </c>
+      <c r="H13" s="90"/>
+      <c r="I13" s="70" t="s">
+        <v>578</v>
+      </c>
+      <c r="J13" s="70" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="62">
+      <c r="A14" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="46" t="s">
+        <v>579</v>
+      </c>
+      <c r="C14" s="54" t="s">
+        <v>701</v>
+      </c>
+      <c r="D14" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E14" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F14" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G14" s="124" t="s">
+        <v>539</v>
+      </c>
+      <c r="H14" s="90"/>
+      <c r="I14" s="70" t="s">
+        <v>580</v>
+      </c>
+      <c r="J14" s="70" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="46.5">
+      <c r="A15" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="46" t="s">
+        <v>581</v>
+      </c>
+      <c r="C15" s="54" t="s">
+        <v>698</v>
+      </c>
+      <c r="D15" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E15" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F15" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G15" s="124" t="s">
+        <v>539</v>
+      </c>
+      <c r="H15" s="90"/>
+      <c r="I15" s="70" t="s">
+        <v>582</v>
+      </c>
+      <c r="J15" s="70" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" ht="46.5">
+      <c r="A16" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="46" t="s">
+        <v>583</v>
+      </c>
+      <c r="C16" s="54" t="s">
+        <v>455</v>
+      </c>
+      <c r="D16" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E16" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F16" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G16" s="124" t="s">
+        <v>457</v>
+      </c>
+      <c r="H16" s="90"/>
+      <c r="I16" s="70" t="s">
+        <v>584</v>
+      </c>
+      <c r="J16" s="70" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="62">
+      <c r="A17" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="46" t="s">
+        <v>586</v>
+      </c>
+      <c r="C17" s="54" t="s">
+        <v>460</v>
+      </c>
+      <c r="D17" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E17" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F17" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G17" s="124" t="s">
+        <v>461</v>
+      </c>
+      <c r="H17" s="90"/>
+      <c r="I17" s="70" t="s">
+        <v>587</v>
+      </c>
+      <c r="J17" s="70" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="64" customHeight="1">
+      <c r="A18" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="46" t="s">
+        <v>588</v>
+      </c>
+      <c r="C18" s="54" t="s">
+        <v>533</v>
+      </c>
+      <c r="D18" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E18" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F18" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G18" s="124" t="s">
+        <v>534</v>
+      </c>
+      <c r="H18" s="90"/>
+      <c r="I18" s="70" t="s">
+        <v>589</v>
+      </c>
+      <c r="J18" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="20.149999999999999" customHeight="1">
+      <c r="A19" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="46" t="s">
+        <v>590</v>
+      </c>
+      <c r="C19" s="54" t="s">
+        <v>465</v>
+      </c>
+      <c r="D19" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E19" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F19" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G19" s="124" t="s">
+        <v>457</v>
+      </c>
+      <c r="H19" s="90"/>
+      <c r="I19" s="70" t="s">
+        <v>591</v>
+      </c>
+      <c r="J19" s="70" t="s">
         <v>467</v>
       </c>
-      <c r="G10" s="72" t="s">
-[...156 lines deleted...]
-      <c r="J15" s="70" t="s">
+    </row>
+    <row r="20" spans="1:10" ht="31">
+      <c r="A20" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="46" t="s">
+        <v>592</v>
+      </c>
+      <c r="C20" s="54" t="s">
+        <v>469</v>
+      </c>
+      <c r="D20" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E20" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F20" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G20" s="124" t="s">
+        <v>461</v>
+      </c>
+      <c r="H20" s="90"/>
+      <c r="I20" s="70" t="s">
+        <v>593</v>
+      </c>
+      <c r="J20" s="70" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="31">
+      <c r="A21" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="46" t="s">
+        <v>594</v>
+      </c>
+      <c r="C21" s="54" t="s">
         <v>537</v>
       </c>
-    </row>
-[...172 lines deleted...]
-      <c r="H21" s="92"/>
+      <c r="D21" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E21" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F21" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G21" s="124" t="s">
+        <v>534</v>
+      </c>
+      <c r="H21" s="90"/>
       <c r="I21" s="70" t="s">
-        <v>646</v>
-[...5 lines deleted...]
-    <row r="22" spans="1:10" ht="45">
+        <v>595</v>
+      </c>
+      <c r="J21" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="46.5">
       <c r="A22" s="46" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B22" s="46" t="s">
-        <v>647</v>
+        <v>596</v>
       </c>
       <c r="C22" s="54" t="s">
-        <v>466</v>
-[...21 lines deleted...]
-    <row r="23" spans="1:10" ht="60">
+        <v>597</v>
+      </c>
+      <c r="D22" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E22" s="123" t="s">
+        <v>598</v>
+      </c>
+      <c r="F22" s="123" t="s">
+        <v>384</v>
+      </c>
+      <c r="G22" s="124" t="s">
+        <v>599</v>
+      </c>
+      <c r="H22" s="90"/>
+      <c r="I22" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="J22" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="31">
       <c r="A23" s="46" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B23" s="46" t="s">
-        <v>650</v>
+        <v>600</v>
       </c>
       <c r="C23" s="54" t="s">
-        <v>472</v>
-[...21 lines deleted...]
-    <row r="24" spans="1:10" ht="63.95" customHeight="1">
+        <v>601</v>
+      </c>
+      <c r="D23" s="123" t="s">
+        <v>77</v>
+      </c>
+      <c r="E23" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F23" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G23" s="124" t="s">
+        <v>479</v>
+      </c>
+      <c r="H23" s="90"/>
+      <c r="I23" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="J23" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="31">
       <c r="A24" s="46" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B24" s="46" t="s">
-        <v>652</v>
+        <v>602</v>
       </c>
       <c r="C24" s="54" t="s">
-        <v>567</v>
-[...13 lines deleted...]
-      <c r="H24" s="92"/>
+        <v>703</v>
+      </c>
+      <c r="D24" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E24" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F24" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G24" s="124" t="s">
+        <v>78</v>
+      </c>
+      <c r="H24" s="90"/>
       <c r="I24" s="70" t="s">
-        <v>653</v>
-[...5 lines deleted...]
-    <row r="25" spans="1:10" ht="20.100000000000001" customHeight="1">
+        <v>603</v>
+      </c>
+      <c r="J24" s="70" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="46.5">
       <c r="A25" s="46" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>654</v>
+        <v>31</v>
+      </c>
+      <c r="B25" s="122" t="s">
+        <v>679</v>
       </c>
       <c r="C25" s="54" t="s">
-        <v>477</v>
-[...21 lines deleted...]
-    <row r="26" spans="1:10" ht="30">
+        <v>662</v>
+      </c>
+      <c r="D25" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E25" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F25" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G25" s="124" t="s">
+        <v>663</v>
+      </c>
+      <c r="H25" s="90"/>
+      <c r="I25" s="104" t="s">
+        <v>683</v>
+      </c>
+      <c r="J25" s="104" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" ht="62">
       <c r="A26" s="46" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>656</v>
+        <v>31</v>
+      </c>
+      <c r="B26" s="122" t="s">
+        <v>680</v>
       </c>
       <c r="C26" s="54" t="s">
-        <v>481</v>
-[...21 lines deleted...]
-    <row r="27" spans="1:10" ht="30">
+        <v>667</v>
+      </c>
+      <c r="D26" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E26" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F26" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G26" s="124" t="s">
+        <v>668</v>
+      </c>
+      <c r="H26" s="90"/>
+      <c r="I26" s="104" t="s">
+        <v>684</v>
+      </c>
+      <c r="J26" s="104" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" ht="62">
       <c r="A27" s="46" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>658</v>
+        <v>31</v>
+      </c>
+      <c r="B27" s="122" t="s">
+        <v>681</v>
       </c>
       <c r="C27" s="54" t="s">
-        <v>571</v>
-[...21 lines deleted...]
-    <row r="28" spans="1:10" ht="30">
+        <v>672</v>
+      </c>
+      <c r="D27" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E27" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F27" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G27" s="124" t="s">
+        <v>663</v>
+      </c>
+      <c r="H27" s="90"/>
+      <c r="I27" s="104" t="s">
+        <v>685</v>
+      </c>
+      <c r="J27" s="104" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" ht="77.5">
       <c r="A28" s="46" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>660</v>
+        <v>31</v>
+      </c>
+      <c r="B28" s="122" t="s">
+        <v>682</v>
       </c>
       <c r="C28" s="54" t="s">
-        <v>661</v>
-[...79 lines deleted...]
-      </c>
+        <v>676</v>
+      </c>
+      <c r="D28" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E28" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F28" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G28" s="124" t="s">
+        <v>677</v>
+      </c>
+      <c r="H28" s="90"/>
+      <c r="I28" s="104" t="s">
+        <v>689</v>
+      </c>
+      <c r="J28" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10">
+      <c r="H29" s="90"/>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="H30" s="90"/>
     </row>
     <row r="31" spans="1:10">
-      <c r="H31" s="92"/>
+      <c r="H31" s="90"/>
     </row>
     <row r="32" spans="1:10">
-      <c r="H32" s="92"/>
+      <c r="H32" s="90"/>
     </row>
     <row r="33" spans="8:8">
-      <c r="H33" s="92"/>
+      <c r="H33" s="90"/>
     </row>
     <row r="34" spans="8:8">
-      <c r="H34" s="92"/>
+      <c r="H34" s="90"/>
     </row>
     <row r="35" spans="8:8">
-      <c r="H35" s="92"/>
+      <c r="H35" s="90"/>
     </row>
     <row r="36" spans="8:8">
-      <c r="H36" s="92"/>
+      <c r="H36" s="90"/>
     </row>
     <row r="37" spans="8:8">
-      <c r="H37" s="92"/>
+      <c r="H37" s="90"/>
     </row>
     <row r="38" spans="8:8">
-      <c r="H38" s="92"/>
+      <c r="H38" s="90"/>
     </row>
     <row r="39" spans="8:8">
-      <c r="H39" s="92"/>
+      <c r="H39" s="90"/>
     </row>
     <row r="40" spans="8:8">
-      <c r="H40" s="92"/>
+      <c r="H40" s="90"/>
     </row>
     <row r="41" spans="8:8">
-      <c r="H41" s="92"/>
+      <c r="H41" s="90"/>
     </row>
     <row r="42" spans="8:8">
-      <c r="H42" s="92"/>
+      <c r="H42" s="90"/>
     </row>
     <row r="43" spans="8:8">
-      <c r="H43" s="92"/>
+      <c r="H43" s="90"/>
     </row>
     <row r="44" spans="8:8">
-      <c r="H44" s="92"/>
+      <c r="H44" s="90"/>
     </row>
     <row r="45" spans="8:8">
-      <c r="H45" s="92"/>
+      <c r="H45" s="90"/>
     </row>
     <row r="46" spans="8:8">
-      <c r="H46" s="92"/>
+      <c r="H46" s="90"/>
     </row>
     <row r="47" spans="8:8">
-      <c r="H47" s="92"/>
+      <c r="H47" s="90"/>
     </row>
     <row r="48" spans="8:8">
-      <c r="H48" s="92"/>
+      <c r="H48" s="90"/>
     </row>
     <row r="49" spans="8:8">
-      <c r="H49" s="92"/>
+      <c r="H49" s="90"/>
     </row>
     <row r="50" spans="8:8">
-      <c r="H50" s="92"/>
+      <c r="H50" s="90"/>
     </row>
     <row r="51" spans="8:8">
-      <c r="H51" s="92"/>
+      <c r="H51" s="90"/>
     </row>
     <row r="52" spans="8:8">
-      <c r="H52" s="92"/>
+      <c r="H52" s="90"/>
     </row>
     <row r="53" spans="8:8">
-      <c r="H53" s="92"/>
+      <c r="H53" s="90"/>
     </row>
     <row r="54" spans="8:8">
-      <c r="H54" s="92"/>
+      <c r="H54" s="90"/>
     </row>
     <row r="55" spans="8:8">
-      <c r="H55" s="92"/>
+      <c r="H55" s="90"/>
     </row>
     <row r="56" spans="8:8">
-      <c r="H56" s="92"/>
+      <c r="H56" s="90"/>
     </row>
     <row r="57" spans="8:8">
-      <c r="H57" s="92"/>
+      <c r="H57" s="90"/>
     </row>
     <row r="58" spans="8:8">
-      <c r="H58" s="92"/>
+      <c r="H58" s="90"/>
     </row>
     <row r="59" spans="8:8">
-      <c r="H59" s="92"/>
+      <c r="H59" s="90"/>
     </row>
     <row r="60" spans="8:8">
-      <c r="H60" s="92"/>
+      <c r="H60" s="90"/>
     </row>
     <row r="61" spans="8:8">
-      <c r="H61" s="92"/>
+      <c r="H61" s="90"/>
     </row>
     <row r="62" spans="8:8">
-      <c r="H62" s="92"/>
+      <c r="H62" s="90"/>
     </row>
     <row r="63" spans="8:8">
-      <c r="H63" s="92"/>
+      <c r="H63" s="90"/>
     </row>
     <row r="64" spans="8:8">
-      <c r="H64" s="92"/>
+      <c r="H64" s="90"/>
     </row>
     <row r="65" spans="8:8">
-      <c r="H65" s="92"/>
+      <c r="H65" s="90"/>
     </row>
     <row r="66" spans="8:8">
-      <c r="H66" s="92"/>
+      <c r="H66" s="90"/>
     </row>
     <row r="67" spans="8:8">
-      <c r="H67" s="92"/>
+      <c r="H67" s="90"/>
     </row>
     <row r="68" spans="8:8">
-      <c r="H68" s="92"/>
+      <c r="H68" s="90"/>
     </row>
     <row r="69" spans="8:8">
-      <c r="H69" s="92"/>
+      <c r="H69" s="90"/>
     </row>
     <row r="70" spans="8:8">
-      <c r="H70" s="92"/>
+      <c r="H70" s="90"/>
     </row>
     <row r="71" spans="8:8">
-      <c r="H71" s="92"/>
+      <c r="H71" s="90"/>
     </row>
     <row r="72" spans="8:8">
-      <c r="H72" s="92"/>
+      <c r="H72" s="90"/>
     </row>
     <row r="73" spans="8:8">
-      <c r="H73" s="92"/>
+      <c r="H73" s="90"/>
     </row>
     <row r="74" spans="8:8">
-      <c r="H74" s="92"/>
+      <c r="H74" s="90"/>
     </row>
     <row r="75" spans="8:8">
-      <c r="H75" s="92"/>
+      <c r="H75" s="90"/>
     </row>
     <row r="76" spans="8:8">
-      <c r="H76" s="92"/>
+      <c r="H76" s="90"/>
     </row>
     <row r="77" spans="8:8">
-      <c r="H77" s="92"/>
+      <c r="H77" s="90"/>
     </row>
     <row r="78" spans="8:8">
-      <c r="H78" s="92"/>
+      <c r="H78" s="90"/>
     </row>
     <row r="79" spans="8:8">
-      <c r="H79" s="92"/>
+      <c r="H79" s="90"/>
     </row>
     <row r="80" spans="8:8">
-      <c r="H80" s="92"/>
+      <c r="H80" s="90"/>
     </row>
     <row r="81" spans="8:8">
-      <c r="H81" s="92"/>
+      <c r="H81" s="90"/>
     </row>
     <row r="82" spans="8:8">
-      <c r="H82" s="92"/>
+      <c r="H82" s="90"/>
     </row>
     <row r="83" spans="8:8">
-      <c r="H83" s="92"/>
+      <c r="H83" s="90"/>
     </row>
     <row r="84" spans="8:8">
-      <c r="H84" s="92"/>
+      <c r="H84" s="90"/>
     </row>
     <row r="85" spans="8:8">
-      <c r="H85" s="92"/>
+      <c r="H85" s="90"/>
     </row>
     <row r="86" spans="8:8">
-      <c r="H86" s="92"/>
+      <c r="H86" s="90"/>
     </row>
     <row r="87" spans="8:8">
-      <c r="H87" s="92"/>
+      <c r="H87" s="90"/>
     </row>
     <row r="88" spans="8:8">
-      <c r="H88" s="92"/>
+      <c r="H88" s="90"/>
     </row>
     <row r="89" spans="8:8">
-      <c r="H89" s="92"/>
+      <c r="H89" s="90"/>
     </row>
     <row r="90" spans="8:8">
-      <c r="H90" s="92"/>
+      <c r="H90" s="90"/>
     </row>
     <row r="91" spans="8:8">
-      <c r="H91" s="92"/>
+      <c r="H91" s="90"/>
     </row>
     <row r="92" spans="8:8">
-      <c r="H92" s="92"/>
+      <c r="H92" s="90"/>
     </row>
     <row r="93" spans="8:8">
-      <c r="H93" s="92"/>
+      <c r="H93" s="90"/>
     </row>
     <row r="94" spans="8:8">
-      <c r="H94" s="92"/>
+      <c r="H94" s="90"/>
     </row>
     <row r="95" spans="8:8">
-      <c r="H95" s="92"/>
+      <c r="H95" s="90"/>
     </row>
     <row r="96" spans="8:8">
-      <c r="H96" s="92"/>
+      <c r="H96" s="90"/>
     </row>
     <row r="97" spans="8:8">
-      <c r="H97" s="92"/>
+      <c r="H97" s="90"/>
     </row>
     <row r="98" spans="8:8">
-      <c r="H98" s="92"/>
+      <c r="H98" s="90"/>
     </row>
     <row r="99" spans="8:8">
-      <c r="H99" s="92"/>
+      <c r="H99" s="90"/>
     </row>
     <row r="100" spans="8:8">
-      <c r="H100" s="92"/>
+      <c r="H100" s="90"/>
     </row>
     <row r="101" spans="8:8">
-      <c r="H101" s="92"/>
+      <c r="H101" s="90"/>
     </row>
     <row r="102" spans="8:8">
-      <c r="H102" s="92"/>
+      <c r="H102" s="90"/>
     </row>
     <row r="103" spans="8:8">
-      <c r="H103" s="92"/>
+      <c r="H103" s="90"/>
     </row>
     <row r="104" spans="8:8">
-      <c r="H104" s="92"/>
+      <c r="H104" s="90"/>
     </row>
     <row r="105" spans="8:8">
-      <c r="H105" s="92"/>
+      <c r="H105" s="90"/>
     </row>
     <row r="106" spans="8:8">
-      <c r="H106" s="92"/>
+      <c r="H106" s="90"/>
     </row>
     <row r="107" spans="8:8">
-      <c r="H107" s="92"/>
+      <c r="H107" s="90"/>
     </row>
     <row r="108" spans="8:8">
-      <c r="H108" s="92"/>
+      <c r="H108" s="90"/>
     </row>
     <row r="109" spans="8:8">
-      <c r="H109" s="92"/>
+      <c r="H109" s="90"/>
     </row>
     <row r="110" spans="8:8">
-      <c r="H110" s="92"/>
+      <c r="H110" s="90"/>
     </row>
     <row r="111" spans="8:8">
-      <c r="H111" s="92"/>
+      <c r="H111" s="90"/>
     </row>
     <row r="112" spans="8:8">
-      <c r="H112" s="92"/>
+      <c r="H112" s="90"/>
     </row>
     <row r="113" spans="8:8">
-      <c r="H113" s="92"/>
+      <c r="H113" s="90"/>
     </row>
     <row r="114" spans="8:8">
-      <c r="H114" s="92"/>
+      <c r="H114" s="90"/>
     </row>
     <row r="115" spans="8:8">
-      <c r="H115" s="92"/>
+      <c r="H115" s="90"/>
     </row>
     <row r="116" spans="8:8">
-      <c r="H116" s="92"/>
+      <c r="H116" s="90"/>
     </row>
     <row r="117" spans="8:8">
-      <c r="H117" s="92"/>
+      <c r="H117" s="90"/>
     </row>
     <row r="118" spans="8:8">
-      <c r="H118" s="92"/>
+      <c r="H118" s="90"/>
     </row>
     <row r="119" spans="8:8">
-      <c r="H119" s="92"/>
+      <c r="H119" s="90"/>
     </row>
     <row r="120" spans="8:8">
-      <c r="H120" s="92"/>
+      <c r="H120" s="90"/>
     </row>
     <row r="121" spans="8:8">
-      <c r="H121" s="92"/>
+      <c r="H121" s="90"/>
     </row>
     <row r="122" spans="8:8">
-      <c r="H122" s="92"/>
+      <c r="H122" s="90"/>
     </row>
     <row r="123" spans="8:8">
-      <c r="H123" s="92"/>
+      <c r="H123" s="90"/>
     </row>
     <row r="124" spans="8:8">
-      <c r="H124" s="92"/>
+      <c r="H124" s="90"/>
     </row>
     <row r="125" spans="8:8">
-      <c r="H125" s="92"/>
+      <c r="H125" s="90"/>
     </row>
     <row r="126" spans="8:8">
-      <c r="H126" s="92"/>
+      <c r="H126" s="91"/>
     </row>
     <row r="127" spans="8:8">
-      <c r="H127" s="92"/>
+      <c r="H127" s="91"/>
     </row>
     <row r="128" spans="8:8">
-      <c r="H128" s="92"/>
+      <c r="H128" s="91"/>
     </row>
     <row r="129" spans="8:8">
-      <c r="H129" s="92"/>
+      <c r="H129" s="91"/>
     </row>
     <row r="130" spans="8:8">
-      <c r="H130" s="92"/>
+      <c r="H130" s="91"/>
     </row>
     <row r="131" spans="8:8">
-      <c r="H131" s="92"/>
+      <c r="H131" s="91"/>
     </row>
     <row r="132" spans="8:8">
-      <c r="H132" s="93"/>
+      <c r="H132" s="91"/>
     </row>
     <row r="133" spans="8:8">
-      <c r="H133" s="93"/>
+      <c r="H133" s="90"/>
     </row>
     <row r="134" spans="8:8">
-      <c r="H134" s="93"/>
+      <c r="H134" s="90"/>
     </row>
     <row r="135" spans="8:8">
-      <c r="H135" s="93"/>
+      <c r="H135" s="90"/>
     </row>
     <row r="136" spans="8:8">
-      <c r="H136" s="93"/>
+      <c r="H136" s="90"/>
     </row>
     <row r="137" spans="8:8">
-      <c r="H137" s="93"/>
+      <c r="H137" s="90"/>
     </row>
     <row r="138" spans="8:8">
-      <c r="H138" s="93"/>
+      <c r="H138" s="90"/>
     </row>
     <row r="139" spans="8:8">
-      <c r="H139" s="92"/>
+      <c r="H139" s="90"/>
     </row>
     <row r="140" spans="8:8">
-      <c r="H140" s="92"/>
+      <c r="H140" s="90"/>
     </row>
     <row r="141" spans="8:8">
-      <c r="H141" s="92"/>
+      <c r="H141" s="90"/>
     </row>
     <row r="142" spans="8:8">
-      <c r="H142" s="92"/>
+      <c r="H142" s="90"/>
     </row>
     <row r="143" spans="8:8">
-      <c r="H143" s="92"/>
+      <c r="H143" s="90"/>
     </row>
     <row r="144" spans="8:8">
-      <c r="H144" s="92"/>
+      <c r="H144" s="90"/>
     </row>
     <row r="145" spans="8:8">
-      <c r="H145" s="92"/>
+      <c r="H145" s="90"/>
     </row>
     <row r="146" spans="8:8">
-      <c r="H146" s="92"/>
+      <c r="H146" s="90"/>
     </row>
     <row r="147" spans="8:8">
-      <c r="H147" s="92"/>
+      <c r="H147" s="90"/>
     </row>
     <row r="148" spans="8:8">
-      <c r="H148" s="92"/>
+      <c r="H148" s="90"/>
     </row>
     <row r="149" spans="8:8">
-      <c r="H149" s="92"/>
+      <c r="H149" s="90"/>
     </row>
     <row r="150" spans="8:8">
-      <c r="H150" s="92"/>
+      <c r="H150" s="90"/>
     </row>
     <row r="151" spans="8:8">
-      <c r="H151" s="92"/>
+      <c r="H151" s="90"/>
     </row>
     <row r="152" spans="8:8">
-      <c r="H152" s="92"/>
+      <c r="H152" s="90"/>
     </row>
     <row r="153" spans="8:8">
-      <c r="H153" s="92"/>
+      <c r="H153" s="90"/>
     </row>
     <row r="154" spans="8:8">
-      <c r="H154" s="92"/>
+      <c r="H154" s="90"/>
     </row>
     <row r="155" spans="8:8">
-      <c r="H155" s="92"/>
+      <c r="H155" s="90"/>
     </row>
     <row r="156" spans="8:8">
-      <c r="H156" s="92"/>
+      <c r="H156" s="90"/>
     </row>
     <row r="157" spans="8:8">
-      <c r="H157" s="92"/>
+      <c r="H157" s="90"/>
     </row>
     <row r="158" spans="8:8">
-      <c r="H158" s="92"/>
+      <c r="H158" s="90"/>
     </row>
     <row r="159" spans="8:8">
-      <c r="H159" s="92"/>
+      <c r="H159" s="90"/>
     </row>
     <row r="160" spans="8:8">
-      <c r="H160" s="92"/>
+      <c r="H160" s="90"/>
     </row>
     <row r="161" spans="8:8">
-      <c r="H161" s="92"/>
+      <c r="H161" s="90"/>
     </row>
     <row r="162" spans="8:8">
-      <c r="H162" s="92"/>
+      <c r="H162" s="90"/>
     </row>
     <row r="163" spans="8:8">
-      <c r="H163" s="92"/>
+      <c r="H163" s="90"/>
     </row>
     <row r="164" spans="8:8">
-      <c r="H164" s="92"/>
+      <c r="H164" s="90"/>
     </row>
     <row r="165" spans="8:8">
-      <c r="H165" s="92"/>
+      <c r="H165" s="90"/>
     </row>
     <row r="166" spans="8:8">
-      <c r="H166" s="92"/>
+      <c r="H166" s="90"/>
     </row>
     <row r="167" spans="8:8">
-      <c r="H167" s="92"/>
+      <c r="H167" s="90"/>
     </row>
     <row r="168" spans="8:8">
-      <c r="H168" s="92"/>
+      <c r="H168" s="90"/>
     </row>
     <row r="169" spans="8:8">
-      <c r="H169" s="92"/>
+      <c r="H169" s="90"/>
     </row>
     <row r="170" spans="8:8">
-      <c r="H170" s="92"/>
+      <c r="H170" s="90"/>
     </row>
     <row r="171" spans="8:8">
-      <c r="H171" s="92"/>
+      <c r="H171" s="90"/>
     </row>
     <row r="172" spans="8:8">
-      <c r="H172" s="92"/>
+      <c r="H172" s="90"/>
     </row>
     <row r="173" spans="8:8">
-      <c r="H173" s="92"/>
+      <c r="H173" s="90"/>
     </row>
     <row r="174" spans="8:8">
-      <c r="H174" s="92"/>
+      <c r="H174" s="90"/>
     </row>
     <row r="175" spans="8:8">
-      <c r="H175" s="92"/>
+      <c r="H175" s="90"/>
     </row>
     <row r="176" spans="8:8">
-      <c r="H176" s="92"/>
+      <c r="H176" s="90"/>
     </row>
     <row r="177" spans="8:8">
-      <c r="H177" s="92"/>
+      <c r="H177" s="90"/>
     </row>
     <row r="178" spans="8:8">
-      <c r="H178" s="92"/>
+      <c r="H178" s="90"/>
     </row>
     <row r="179" spans="8:8">
-      <c r="H179" s="92"/>
+      <c r="H179" s="90"/>
     </row>
     <row r="180" spans="8:8">
-      <c r="H180" s="92"/>
+      <c r="H180" s="90"/>
     </row>
     <row r="181" spans="8:8">
-      <c r="H181" s="92"/>
+      <c r="H181" s="90"/>
     </row>
     <row r="182" spans="8:8">
-      <c r="H182" s="92"/>
+      <c r="H182" s="90"/>
     </row>
     <row r="183" spans="8:8">
-      <c r="H183" s="92"/>
+      <c r="H183" s="90"/>
     </row>
     <row r="184" spans="8:8">
-      <c r="H184" s="92"/>
+      <c r="H184" s="90"/>
     </row>
     <row r="185" spans="8:8">
-      <c r="H185" s="92"/>
+      <c r="H185" s="90"/>
     </row>
     <row r="186" spans="8:8">
-      <c r="H186" s="92"/>
+      <c r="H186" s="90"/>
     </row>
     <row r="187" spans="8:8">
-      <c r="H187" s="92"/>
+      <c r="H187" s="90"/>
     </row>
     <row r="188" spans="8:8">
-      <c r="H188" s="92"/>
+      <c r="H188" s="90"/>
     </row>
     <row r="189" spans="8:8">
-      <c r="H189" s="92"/>
+      <c r="H189" s="90"/>
     </row>
     <row r="190" spans="8:8">
-      <c r="H190" s="92"/>
+      <c r="H190" s="90"/>
     </row>
     <row r="191" spans="8:8">
-      <c r="H191" s="92"/>
-[...17 lines deleted...]
-      <c r="H197" s="92"/>
+      <c r="H191" s="90"/>
     </row>
   </sheetData>
-  <autoFilter ref="A3:J29" xr:uid="{4266E0E7-9477-5343-94BE-DDB2F99F2B65}"/>
+  <autoFilter ref="A3:J23" xr:uid="{4266E0E7-9477-5343-94BE-DDB2F99F2B65}"/>
   <mergeCells count="1">
     <mergeCell ref="I2:J2"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.2" right="0.2" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="46" fitToHeight="2" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;C&amp;"Aptos Narrow,Regular"&amp;K000000Fannie Mae Proprietary Findings for the Restricted Appraisal Update Report </oddHeader>
     <oddFooter>&amp;L&amp;"Aptos Narrow,Regular"&amp;K000000
 &amp;1#&amp;"Calibri,Regular"&amp;10 Fannie Mae Confidential&amp;C&amp;"Aptos Narrow,Regular"&amp;K000000
 &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3D454EF-D9E7-B64E-B863-242B445349F5}">
   <sheetPr>
     <tabColor theme="7" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J197"/>
+  <dimension ref="A1:J189"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView topLeftCell="D1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15.5"/>
   <cols>
-    <col min="1" max="2" width="25.875" style="42" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="10.875" style="16"/>
+    <col min="1" max="2" width="25.83203125" style="42" customWidth="1"/>
+    <col min="3" max="3" width="60.83203125" style="43" customWidth="1"/>
+    <col min="4" max="6" width="25.83203125" style="16" customWidth="1"/>
+    <col min="7" max="7" width="25.83203125" style="44" customWidth="1"/>
+    <col min="8" max="8" width="3.83203125" style="42" customWidth="1"/>
+    <col min="9" max="10" width="27.83203125" style="55" customWidth="1"/>
+    <col min="11" max="16384" width="10.83203125" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="66" customFormat="1" ht="24.95" customHeight="1">
+    <row r="1" spans="1:10" s="66" customFormat="1" ht="25" customHeight="1">
       <c r="A1" s="41" t="s">
-        <v>708</v>
+        <v>636</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="50"/>
       <c r="G1" s="67"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
     </row>
-    <row r="2" spans="1:10" ht="20.100000000000001" customHeight="1">
+    <row r="2" spans="1:10" ht="20.149999999999999" customHeight="1">
       <c r="A2" s="65"/>
-      <c r="I2" s="131" t="s">
-[...4 lines deleted...]
-    <row r="3" spans="1:10" s="64" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="I2" s="143" t="s">
+        <v>130</v>
+      </c>
+      <c r="J2" s="143"/>
+    </row>
+    <row r="3" spans="1:10" s="64" customFormat="1" ht="20.149999999999999" customHeight="1">
       <c r="A3" s="58" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B3" s="58" t="s">
+        <v>69</v>
+      </c>
+      <c r="C3" s="58" t="s">
         <v>70</v>
       </c>
-      <c r="C3" s="58" t="s">
+      <c r="D3" s="58" t="s">
         <v>71</v>
       </c>
-      <c r="D3" s="58" t="s">
+      <c r="E3" s="58" t="s">
         <v>72</v>
       </c>
-      <c r="E3" s="58" t="s">
+      <c r="F3" s="58" t="s">
         <v>73</v>
       </c>
-      <c r="F3" s="58" t="s">
+      <c r="G3" s="58" t="s">
         <v>74</v>
       </c>
-      <c r="G3" s="58" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="91"/>
+      <c r="H3" s="89"/>
       <c r="I3" s="63" t="s">
+        <v>555</v>
+      </c>
+      <c r="J3" s="63" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="42" customFormat="1" ht="31">
+      <c r="A4" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="46" t="s">
+        <v>605</v>
+      </c>
+      <c r="C4" s="54" t="s">
         <v>606</v>
       </c>
-      <c r="J3" s="63" t="s">
-[...12 lines deleted...]
-      </c>
       <c r="D4" s="68" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="E4" s="68" t="s">
-        <v>410</v>
+        <v>400</v>
       </c>
       <c r="F4" s="68" t="s">
-        <v>467</v>
+        <v>456</v>
       </c>
       <c r="G4" s="69" t="s">
-        <v>493</v>
-[...1 lines deleted...]
-      <c r="H4" s="92"/>
+        <v>479</v>
+      </c>
+      <c r="H4" s="90"/>
       <c r="I4" s="70" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="J4" s="70" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:10" s="42" customFormat="1" ht="45">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="42" customFormat="1" ht="77.5">
       <c r="A5" s="46" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B5" s="46" t="s">
-        <v>671</v>
+        <v>607</v>
       </c>
       <c r="C5" s="54" t="s">
-        <v>485</v>
-[...13 lines deleted...]
-      <c r="H5" s="92"/>
+        <v>660</v>
+      </c>
+      <c r="D5" s="125" t="s">
+        <v>77</v>
+      </c>
+      <c r="E5" s="125" t="s">
+        <v>419</v>
+      </c>
+      <c r="F5" s="125" t="s">
+        <v>384</v>
+      </c>
+      <c r="G5" s="126" t="s">
+        <v>473</v>
+      </c>
+      <c r="H5" s="90"/>
       <c r="I5" s="70" t="s">
+        <v>560</v>
+      </c>
+      <c r="J5" s="70" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="42" customFormat="1" ht="35.15" customHeight="1">
+      <c r="A6" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="46" t="s">
+        <v>608</v>
+      </c>
+      <c r="C6" s="54" t="s">
+        <v>520</v>
+      </c>
+      <c r="D6" s="125" t="s">
+        <v>77</v>
+      </c>
+      <c r="E6" s="125" t="s">
+        <v>419</v>
+      </c>
+      <c r="F6" s="125" t="s">
+        <v>384</v>
+      </c>
+      <c r="G6" s="126" t="s">
+        <v>514</v>
+      </c>
+      <c r="H6" s="90"/>
+      <c r="I6" s="70" t="s">
+        <v>562</v>
+      </c>
+      <c r="J6" s="70" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="42" customFormat="1" ht="35.15" customHeight="1">
+      <c r="A7" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="46" t="s">
+        <v>609</v>
+      </c>
+      <c r="C7" s="54" t="s">
+        <v>516</v>
+      </c>
+      <c r="D7" s="125" t="s">
+        <v>77</v>
+      </c>
+      <c r="E7" s="125" t="s">
+        <v>419</v>
+      </c>
+      <c r="F7" s="125" t="s">
+        <v>384</v>
+      </c>
+      <c r="G7" s="126" t="s">
+        <v>514</v>
+      </c>
+      <c r="H7" s="90"/>
+      <c r="I7" s="70" t="s">
+        <v>565</v>
+      </c>
+      <c r="J7" s="70" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="42" customFormat="1" ht="35.15" customHeight="1">
+      <c r="A8" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="46" t="s">
+        <v>610</v>
+      </c>
+      <c r="C8" s="54" t="s">
+        <v>524</v>
+      </c>
+      <c r="D8" s="125" t="s">
+        <v>77</v>
+      </c>
+      <c r="E8" s="125" t="s">
+        <v>419</v>
+      </c>
+      <c r="F8" s="125" t="s">
+        <v>384</v>
+      </c>
+      <c r="G8" s="126" t="s">
+        <v>525</v>
+      </c>
+      <c r="H8" s="90"/>
+      <c r="I8" s="70" t="s">
+        <v>568</v>
+      </c>
+      <c r="J8" s="70" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="42" customFormat="1" ht="46.5">
+      <c r="A9" s="46" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="46" t="s">
+        <v>611</v>
+      </c>
+      <c r="C9" s="54" t="s">
+        <v>529</v>
+      </c>
+      <c r="D9" s="125" t="s">
+        <v>77</v>
+      </c>
+      <c r="E9" s="125" t="s">
+        <v>419</v>
+      </c>
+      <c r="F9" s="125" t="s">
+        <v>384</v>
+      </c>
+      <c r="G9" s="126" t="s">
+        <v>525</v>
+      </c>
+      <c r="H9" s="90"/>
+      <c r="I9" s="70" t="s">
+        <v>570</v>
+      </c>
+      <c r="J9" s="70" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="42" customFormat="1" ht="52.5" customHeight="1">
+      <c r="A10" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B10" s="46" t="s">
         <v>612</v>
       </c>
-      <c r="J5" s="70" t="s">
-[...7 lines deleted...]
-      <c r="B6" s="46" t="s">
+      <c r="C10" s="54" t="s">
+        <v>694</v>
+      </c>
+      <c r="D10" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E10" s="125" t="s">
+        <v>400</v>
+      </c>
+      <c r="F10" s="125" t="s">
+        <v>456</v>
+      </c>
+      <c r="G10" s="126" t="s">
+        <v>498</v>
+      </c>
+      <c r="H10" s="90"/>
+      <c r="I10" s="70" t="s">
+        <v>572</v>
+      </c>
+      <c r="J10" s="70" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="42" customFormat="1" ht="56.15" customHeight="1">
+      <c r="A11" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="46" t="s">
+        <v>613</v>
+      </c>
+      <c r="C11" s="54" t="s">
+        <v>695</v>
+      </c>
+      <c r="D11" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E11" s="125" t="s">
+        <v>400</v>
+      </c>
+      <c r="F11" s="125" t="s">
+        <v>456</v>
+      </c>
+      <c r="G11" s="126" t="s">
+        <v>498</v>
+      </c>
+      <c r="H11" s="90"/>
+      <c r="I11" s="70" t="s">
+        <v>574</v>
+      </c>
+      <c r="J11" s="70" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="42" customFormat="1" ht="68.5" customHeight="1">
+      <c r="A12" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="46" t="s">
+        <v>614</v>
+      </c>
+      <c r="C12" s="54" t="s">
+        <v>696</v>
+      </c>
+      <c r="D12" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E12" s="125" t="s">
+        <v>400</v>
+      </c>
+      <c r="F12" s="125" t="s">
+        <v>456</v>
+      </c>
+      <c r="G12" s="126" t="s">
+        <v>505</v>
+      </c>
+      <c r="H12" s="90"/>
+      <c r="I12" s="70" t="s">
+        <v>576</v>
+      </c>
+      <c r="J12" s="70" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="42" customFormat="1" ht="57" customHeight="1">
+      <c r="A13" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B13" s="46" t="s">
+        <v>615</v>
+      </c>
+      <c r="C13" s="54" t="s">
+        <v>697</v>
+      </c>
+      <c r="D13" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E13" s="125" t="s">
+        <v>400</v>
+      </c>
+      <c r="F13" s="125" t="s">
+        <v>456</v>
+      </c>
+      <c r="G13" s="126" t="s">
+        <v>505</v>
+      </c>
+      <c r="H13" s="90"/>
+      <c r="I13" s="70" t="s">
+        <v>578</v>
+      </c>
+      <c r="J13" s="70" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="42" customFormat="1" ht="46.5">
+      <c r="A14" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="46" t="s">
+        <v>616</v>
+      </c>
+      <c r="C14" s="54" t="s">
+        <v>455</v>
+      </c>
+      <c r="D14" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E14" s="125" t="s">
+        <v>400</v>
+      </c>
+      <c r="F14" s="125" t="s">
+        <v>456</v>
+      </c>
+      <c r="G14" s="126" t="s">
+        <v>457</v>
+      </c>
+      <c r="H14" s="90"/>
+      <c r="I14" s="70" t="s">
+        <v>584</v>
+      </c>
+      <c r="J14" s="70" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="42" customFormat="1" ht="62">
+      <c r="A15" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B15" s="46" t="s">
+        <v>617</v>
+      </c>
+      <c r="C15" s="54" t="s">
+        <v>460</v>
+      </c>
+      <c r="D15" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E15" s="125" t="s">
+        <v>400</v>
+      </c>
+      <c r="F15" s="125" t="s">
+        <v>456</v>
+      </c>
+      <c r="G15" s="126" t="s">
+        <v>461</v>
+      </c>
+      <c r="H15" s="90"/>
+      <c r="I15" s="70" t="s">
+        <v>587</v>
+      </c>
+      <c r="J15" s="70" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="42" customFormat="1" ht="35.15" customHeight="1">
+      <c r="A16" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="46" t="s">
+        <v>618</v>
+      </c>
+      <c r="C16" s="54" t="s">
+        <v>465</v>
+      </c>
+      <c r="D16" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E16" s="125" t="s">
+        <v>400</v>
+      </c>
+      <c r="F16" s="125" t="s">
+        <v>456</v>
+      </c>
+      <c r="G16" s="126" t="s">
+        <v>457</v>
+      </c>
+      <c r="H16" s="90"/>
+      <c r="I16" s="70" t="s">
+        <v>591</v>
+      </c>
+      <c r="J16" s="70" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="42" customFormat="1" ht="35.15" customHeight="1">
+      <c r="A17" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="46" t="s">
+        <v>619</v>
+      </c>
+      <c r="C17" s="54" t="s">
+        <v>469</v>
+      </c>
+      <c r="D17" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E17" s="125" t="s">
+        <v>400</v>
+      </c>
+      <c r="F17" s="125" t="s">
+        <v>456</v>
+      </c>
+      <c r="G17" s="126" t="s">
+        <v>461</v>
+      </c>
+      <c r="H17" s="90"/>
+      <c r="I17" s="70" t="s">
+        <v>593</v>
+      </c>
+      <c r="J17" s="70" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="42" customFormat="1" ht="35.15" customHeight="1">
+      <c r="A18" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B18" s="46" t="s">
+        <v>620</v>
+      </c>
+      <c r="C18" s="54" t="s">
+        <v>703</v>
+      </c>
+      <c r="D18" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E18" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F18" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G18" s="124" t="s">
+        <v>78</v>
+      </c>
+      <c r="H18" s="90"/>
+      <c r="I18" s="70" t="s">
+        <v>603</v>
+      </c>
+      <c r="J18" s="70" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="46.5">
+      <c r="A19" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B19" s="46" t="s">
+        <v>686</v>
+      </c>
+      <c r="C19" s="54" t="s">
+        <v>662</v>
+      </c>
+      <c r="D19" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E19" s="125" t="s">
+        <v>400</v>
+      </c>
+      <c r="F19" s="125" t="s">
+        <v>456</v>
+      </c>
+      <c r="G19" s="126" t="s">
+        <v>663</v>
+      </c>
+      <c r="H19" s="90"/>
+      <c r="I19" s="104" t="s">
+        <v>683</v>
+      </c>
+      <c r="J19" s="104" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="62">
+      <c r="A20" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B20" s="46" t="s">
+        <v>687</v>
+      </c>
+      <c r="C20" s="54" t="s">
+        <v>667</v>
+      </c>
+      <c r="D20" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E20" s="125" t="s">
+        <v>400</v>
+      </c>
+      <c r="F20" s="125" t="s">
+        <v>456</v>
+      </c>
+      <c r="G20" s="126" t="s">
+        <v>668</v>
+      </c>
+      <c r="H20" s="90"/>
+      <c r="I20" s="104" t="s">
+        <v>684</v>
+      </c>
+      <c r="J20" s="104" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="62">
+      <c r="A21" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B21" s="46" t="s">
+        <v>688</v>
+      </c>
+      <c r="C21" s="54" t="s">
         <v>672</v>
       </c>
-      <c r="C6" s="54" t="s">
-[...386 lines deleted...]
-      <c r="B19" s="46" t="s">
+      <c r="D21" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E21" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F21" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G21" s="124" t="s">
+        <v>663</v>
+      </c>
+      <c r="H21" s="90"/>
+      <c r="I21" s="104" t="s">
         <v>685</v>
       </c>
-      <c r="C19" s="54" t="s">
-[...206 lines deleted...]
-      <c r="B26" s="46" t="s">
+      <c r="J21" s="104" t="s">
         <v>692</v>
       </c>
-      <c r="C26" s="54" t="s">
-[...20 lines deleted...]
-      </c>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="H22" s="90"/>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="H23" s="90"/>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="H24" s="90"/>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="H25" s="90"/>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="H26" s="90"/>
     </row>
     <row r="27" spans="1:10">
-      <c r="H27" s="92"/>
+      <c r="H27" s="90"/>
     </row>
     <row r="28" spans="1:10">
-      <c r="H28" s="92"/>
+      <c r="H28" s="90"/>
     </row>
     <row r="29" spans="1:10">
-      <c r="H29" s="92"/>
+      <c r="H29" s="90"/>
     </row>
     <row r="30" spans="1:10">
-      <c r="H30" s="92"/>
+      <c r="H30" s="90"/>
     </row>
     <row r="31" spans="1:10">
-      <c r="H31" s="92"/>
+      <c r="H31" s="90"/>
     </row>
     <row r="32" spans="1:10">
-      <c r="H32" s="92"/>
+      <c r="H32" s="90"/>
     </row>
     <row r="33" spans="8:8">
-      <c r="H33" s="92"/>
+      <c r="H33" s="90"/>
     </row>
     <row r="34" spans="8:8">
-      <c r="H34" s="92"/>
+      <c r="H34" s="90"/>
     </row>
     <row r="35" spans="8:8">
-      <c r="H35" s="92"/>
+      <c r="H35" s="90"/>
     </row>
     <row r="36" spans="8:8">
-      <c r="H36" s="92"/>
+      <c r="H36" s="90"/>
     </row>
     <row r="37" spans="8:8">
-      <c r="H37" s="92"/>
+      <c r="H37" s="90"/>
     </row>
     <row r="38" spans="8:8">
-      <c r="H38" s="92"/>
+      <c r="H38" s="90"/>
     </row>
     <row r="39" spans="8:8">
-      <c r="H39" s="92"/>
+      <c r="H39" s="90"/>
     </row>
     <row r="40" spans="8:8">
-      <c r="H40" s="92"/>
+      <c r="H40" s="90"/>
     </row>
     <row r="41" spans="8:8">
-      <c r="H41" s="92"/>
+      <c r="H41" s="90"/>
     </row>
     <row r="42" spans="8:8">
-      <c r="H42" s="92"/>
+      <c r="H42" s="90"/>
     </row>
     <row r="43" spans="8:8">
-      <c r="H43" s="92"/>
+      <c r="H43" s="90"/>
     </row>
     <row r="44" spans="8:8">
-      <c r="H44" s="92"/>
+      <c r="H44" s="90"/>
     </row>
     <row r="45" spans="8:8">
-      <c r="H45" s="92"/>
+      <c r="H45" s="90"/>
     </row>
     <row r="46" spans="8:8">
-      <c r="H46" s="92"/>
+      <c r="H46" s="90"/>
     </row>
     <row r="47" spans="8:8">
-      <c r="H47" s="92"/>
+      <c r="H47" s="90"/>
     </row>
     <row r="48" spans="8:8">
-      <c r="H48" s="92"/>
+      <c r="H48" s="90"/>
     </row>
     <row r="49" spans="8:8">
-      <c r="H49" s="92"/>
+      <c r="H49" s="90"/>
     </row>
     <row r="50" spans="8:8">
-      <c r="H50" s="92"/>
+      <c r="H50" s="90"/>
     </row>
     <row r="51" spans="8:8">
-      <c r="H51" s="92"/>
+      <c r="H51" s="90"/>
     </row>
     <row r="52" spans="8:8">
-      <c r="H52" s="92"/>
+      <c r="H52" s="90"/>
     </row>
     <row r="53" spans="8:8">
-      <c r="H53" s="92"/>
+      <c r="H53" s="90"/>
     </row>
     <row r="54" spans="8:8">
-      <c r="H54" s="92"/>
+      <c r="H54" s="90"/>
     </row>
     <row r="55" spans="8:8">
-      <c r="H55" s="92"/>
+      <c r="H55" s="90"/>
     </row>
     <row r="56" spans="8:8">
-      <c r="H56" s="92"/>
+      <c r="H56" s="90"/>
     </row>
     <row r="57" spans="8:8">
-      <c r="H57" s="92"/>
+      <c r="H57" s="90"/>
     </row>
     <row r="58" spans="8:8">
-      <c r="H58" s="92"/>
+      <c r="H58" s="90"/>
     </row>
     <row r="59" spans="8:8">
-      <c r="H59" s="92"/>
+      <c r="H59" s="90"/>
     </row>
     <row r="60" spans="8:8">
-      <c r="H60" s="92"/>
+      <c r="H60" s="90"/>
     </row>
     <row r="61" spans="8:8">
-      <c r="H61" s="92"/>
+      <c r="H61" s="90"/>
     </row>
     <row r="62" spans="8:8">
-      <c r="H62" s="92"/>
+      <c r="H62" s="90"/>
     </row>
     <row r="63" spans="8:8">
-      <c r="H63" s="92"/>
+      <c r="H63" s="90"/>
     </row>
     <row r="64" spans="8:8">
-      <c r="H64" s="92"/>
+      <c r="H64" s="90"/>
     </row>
     <row r="65" spans="8:8">
-      <c r="H65" s="92"/>
+      <c r="H65" s="90"/>
     </row>
     <row r="66" spans="8:8">
-      <c r="H66" s="92"/>
+      <c r="H66" s="90"/>
     </row>
     <row r="67" spans="8:8">
-      <c r="H67" s="92"/>
+      <c r="H67" s="90"/>
     </row>
     <row r="68" spans="8:8">
-      <c r="H68" s="92"/>
+      <c r="H68" s="90"/>
     </row>
     <row r="69" spans="8:8">
-      <c r="H69" s="92"/>
+      <c r="H69" s="90"/>
     </row>
     <row r="70" spans="8:8">
-      <c r="H70" s="92"/>
+      <c r="H70" s="90"/>
     </row>
     <row r="71" spans="8:8">
-      <c r="H71" s="92"/>
+      <c r="H71" s="90"/>
     </row>
     <row r="72" spans="8:8">
-      <c r="H72" s="92"/>
+      <c r="H72" s="90"/>
     </row>
     <row r="73" spans="8:8">
-      <c r="H73" s="92"/>
+      <c r="H73" s="90"/>
     </row>
     <row r="74" spans="8:8">
-      <c r="H74" s="92"/>
+      <c r="H74" s="90"/>
     </row>
     <row r="75" spans="8:8">
-      <c r="H75" s="92"/>
+      <c r="H75" s="90"/>
     </row>
     <row r="76" spans="8:8">
-      <c r="H76" s="92"/>
+      <c r="H76" s="90"/>
     </row>
     <row r="77" spans="8:8">
-      <c r="H77" s="92"/>
+      <c r="H77" s="90"/>
     </row>
     <row r="78" spans="8:8">
-      <c r="H78" s="92"/>
+      <c r="H78" s="90"/>
     </row>
     <row r="79" spans="8:8">
-      <c r="H79" s="92"/>
+      <c r="H79" s="90"/>
     </row>
     <row r="80" spans="8:8">
-      <c r="H80" s="92"/>
+      <c r="H80" s="90"/>
     </row>
     <row r="81" spans="8:8">
-      <c r="H81" s="92"/>
+      <c r="H81" s="90"/>
     </row>
     <row r="82" spans="8:8">
-      <c r="H82" s="92"/>
+      <c r="H82" s="90"/>
     </row>
     <row r="83" spans="8:8">
-      <c r="H83" s="92"/>
+      <c r="H83" s="90"/>
     </row>
     <row r="84" spans="8:8">
-      <c r="H84" s="92"/>
+      <c r="H84" s="90"/>
     </row>
     <row r="85" spans="8:8">
-      <c r="H85" s="92"/>
+      <c r="H85" s="90"/>
     </row>
     <row r="86" spans="8:8">
-      <c r="H86" s="92"/>
+      <c r="H86" s="90"/>
     </row>
     <row r="87" spans="8:8">
-      <c r="H87" s="92"/>
+      <c r="H87" s="90"/>
     </row>
     <row r="88" spans="8:8">
-      <c r="H88" s="92"/>
+      <c r="H88" s="90"/>
     </row>
     <row r="89" spans="8:8">
-      <c r="H89" s="92"/>
+      <c r="H89" s="90"/>
     </row>
     <row r="90" spans="8:8">
-      <c r="H90" s="92"/>
+      <c r="H90" s="90"/>
     </row>
     <row r="91" spans="8:8">
-      <c r="H91" s="92"/>
+      <c r="H91" s="90"/>
     </row>
     <row r="92" spans="8:8">
-      <c r="H92" s="92"/>
+      <c r="H92" s="90"/>
     </row>
     <row r="93" spans="8:8">
-      <c r="H93" s="92"/>
+      <c r="H93" s="90"/>
     </row>
     <row r="94" spans="8:8">
-      <c r="H94" s="92"/>
+      <c r="H94" s="90"/>
     </row>
     <row r="95" spans="8:8">
-      <c r="H95" s="92"/>
+      <c r="H95" s="90"/>
     </row>
     <row r="96" spans="8:8">
-      <c r="H96" s="92"/>
+      <c r="H96" s="90"/>
     </row>
     <row r="97" spans="8:8">
-      <c r="H97" s="92"/>
+      <c r="H97" s="90"/>
     </row>
     <row r="98" spans="8:8">
-      <c r="H98" s="92"/>
+      <c r="H98" s="90"/>
     </row>
     <row r="99" spans="8:8">
-      <c r="H99" s="92"/>
+      <c r="H99" s="90"/>
     </row>
     <row r="100" spans="8:8">
-      <c r="H100" s="92"/>
+      <c r="H100" s="90"/>
     </row>
     <row r="101" spans="8:8">
-      <c r="H101" s="92"/>
+      <c r="H101" s="90"/>
     </row>
     <row r="102" spans="8:8">
-      <c r="H102" s="92"/>
+      <c r="H102" s="90"/>
     </row>
     <row r="103" spans="8:8">
-      <c r="H103" s="92"/>
+      <c r="H103" s="90"/>
     </row>
     <row r="104" spans="8:8">
-      <c r="H104" s="92"/>
+      <c r="H104" s="90"/>
     </row>
     <row r="105" spans="8:8">
-      <c r="H105" s="92"/>
+      <c r="H105" s="90"/>
     </row>
     <row r="106" spans="8:8">
-      <c r="H106" s="92"/>
+      <c r="H106" s="90"/>
     </row>
     <row r="107" spans="8:8">
-      <c r="H107" s="92"/>
+      <c r="H107" s="90"/>
     </row>
     <row r="108" spans="8:8">
-      <c r="H108" s="92"/>
+      <c r="H108" s="90"/>
     </row>
     <row r="109" spans="8:8">
-      <c r="H109" s="92"/>
+      <c r="H109" s="90"/>
     </row>
     <row r="110" spans="8:8">
-      <c r="H110" s="92"/>
+      <c r="H110" s="90"/>
     </row>
     <row r="111" spans="8:8">
-      <c r="H111" s="92"/>
+      <c r="H111" s="90"/>
     </row>
     <row r="112" spans="8:8">
-      <c r="H112" s="92"/>
+      <c r="H112" s="90"/>
     </row>
     <row r="113" spans="8:8">
-      <c r="H113" s="92"/>
+      <c r="H113" s="90"/>
     </row>
     <row r="114" spans="8:8">
-      <c r="H114" s="92"/>
+      <c r="H114" s="90"/>
     </row>
     <row r="115" spans="8:8">
-      <c r="H115" s="92"/>
+      <c r="H115" s="90"/>
     </row>
     <row r="116" spans="8:8">
-      <c r="H116" s="92"/>
+      <c r="H116" s="90"/>
     </row>
     <row r="117" spans="8:8">
-      <c r="H117" s="92"/>
+      <c r="H117" s="90"/>
     </row>
     <row r="118" spans="8:8">
-      <c r="H118" s="92"/>
+      <c r="H118" s="90"/>
     </row>
     <row r="119" spans="8:8">
-      <c r="H119" s="92"/>
+      <c r="H119" s="90"/>
     </row>
     <row r="120" spans="8:8">
-      <c r="H120" s="92"/>
+      <c r="H120" s="90"/>
     </row>
     <row r="121" spans="8:8">
-      <c r="H121" s="92"/>
+      <c r="H121" s="90"/>
     </row>
     <row r="122" spans="8:8">
-      <c r="H122" s="92"/>
+      <c r="H122" s="90"/>
     </row>
     <row r="123" spans="8:8">
-      <c r="H123" s="92"/>
+      <c r="H123" s="90"/>
     </row>
     <row r="124" spans="8:8">
-      <c r="H124" s="92"/>
+      <c r="H124" s="91"/>
     </row>
     <row r="125" spans="8:8">
-      <c r="H125" s="92"/>
+      <c r="H125" s="91"/>
     </row>
     <row r="126" spans="8:8">
-      <c r="H126" s="92"/>
+      <c r="H126" s="91"/>
     </row>
     <row r="127" spans="8:8">
-      <c r="H127" s="92"/>
+      <c r="H127" s="91"/>
     </row>
     <row r="128" spans="8:8">
-      <c r="H128" s="92"/>
+      <c r="H128" s="91"/>
     </row>
     <row r="129" spans="8:8">
-      <c r="H129" s="92"/>
+      <c r="H129" s="91"/>
     </row>
     <row r="130" spans="8:8">
-      <c r="H130" s="92"/>
+      <c r="H130" s="91"/>
     </row>
     <row r="131" spans="8:8">
-      <c r="H131" s="92"/>
+      <c r="H131" s="90"/>
     </row>
     <row r="132" spans="8:8">
-      <c r="H132" s="93"/>
+      <c r="H132" s="90"/>
     </row>
     <row r="133" spans="8:8">
-      <c r="H133" s="93"/>
+      <c r="H133" s="90"/>
     </row>
     <row r="134" spans="8:8">
-      <c r="H134" s="93"/>
+      <c r="H134" s="90"/>
     </row>
     <row r="135" spans="8:8">
-      <c r="H135" s="93"/>
+      <c r="H135" s="90"/>
     </row>
     <row r="136" spans="8:8">
-      <c r="H136" s="93"/>
+      <c r="H136" s="90"/>
     </row>
     <row r="137" spans="8:8">
-      <c r="H137" s="93"/>
+      <c r="H137" s="90"/>
     </row>
     <row r="138" spans="8:8">
-      <c r="H138" s="93"/>
+      <c r="H138" s="90"/>
     </row>
     <row r="139" spans="8:8">
-      <c r="H139" s="92"/>
+      <c r="H139" s="90"/>
     </row>
     <row r="140" spans="8:8">
-      <c r="H140" s="92"/>
+      <c r="H140" s="90"/>
     </row>
     <row r="141" spans="8:8">
-      <c r="H141" s="92"/>
+      <c r="H141" s="90"/>
     </row>
     <row r="142" spans="8:8">
-      <c r="H142" s="92"/>
+      <c r="H142" s="90"/>
     </row>
     <row r="143" spans="8:8">
-      <c r="H143" s="92"/>
+      <c r="H143" s="90"/>
     </row>
     <row r="144" spans="8:8">
-      <c r="H144" s="92"/>
+      <c r="H144" s="90"/>
     </row>
     <row r="145" spans="8:8">
-      <c r="H145" s="92"/>
+      <c r="H145" s="90"/>
     </row>
     <row r="146" spans="8:8">
-      <c r="H146" s="92"/>
+      <c r="H146" s="90"/>
     </row>
     <row r="147" spans="8:8">
-      <c r="H147" s="92"/>
+      <c r="H147" s="90"/>
     </row>
     <row r="148" spans="8:8">
-      <c r="H148" s="92"/>
+      <c r="H148" s="90"/>
     </row>
     <row r="149" spans="8:8">
-      <c r="H149" s="92"/>
+      <c r="H149" s="90"/>
     </row>
     <row r="150" spans="8:8">
-      <c r="H150" s="92"/>
+      <c r="H150" s="90"/>
     </row>
     <row r="151" spans="8:8">
-      <c r="H151" s="92"/>
+      <c r="H151" s="90"/>
     </row>
     <row r="152" spans="8:8">
-      <c r="H152" s="92"/>
+      <c r="H152" s="90"/>
     </row>
     <row r="153" spans="8:8">
-      <c r="H153" s="92"/>
+      <c r="H153" s="90"/>
     </row>
     <row r="154" spans="8:8">
-      <c r="H154" s="92"/>
+      <c r="H154" s="90"/>
     </row>
     <row r="155" spans="8:8">
-      <c r="H155" s="92"/>
+      <c r="H155" s="90"/>
     </row>
     <row r="156" spans="8:8">
-      <c r="H156" s="92"/>
+      <c r="H156" s="90"/>
     </row>
     <row r="157" spans="8:8">
-      <c r="H157" s="92"/>
+      <c r="H157" s="90"/>
     </row>
     <row r="158" spans="8:8">
-      <c r="H158" s="92"/>
+      <c r="H158" s="90"/>
     </row>
     <row r="159" spans="8:8">
-      <c r="H159" s="92"/>
+      <c r="H159" s="90"/>
     </row>
     <row r="160" spans="8:8">
-      <c r="H160" s="92"/>
+      <c r="H160" s="90"/>
     </row>
     <row r="161" spans="8:8">
-      <c r="H161" s="92"/>
+      <c r="H161" s="90"/>
     </row>
     <row r="162" spans="8:8">
-      <c r="H162" s="92"/>
+      <c r="H162" s="90"/>
     </row>
     <row r="163" spans="8:8">
-      <c r="H163" s="92"/>
+      <c r="H163" s="90"/>
     </row>
     <row r="164" spans="8:8">
-      <c r="H164" s="92"/>
+      <c r="H164" s="90"/>
     </row>
     <row r="165" spans="8:8">
-      <c r="H165" s="92"/>
+      <c r="H165" s="90"/>
     </row>
     <row r="166" spans="8:8">
-      <c r="H166" s="92"/>
+      <c r="H166" s="90"/>
     </row>
     <row r="167" spans="8:8">
-      <c r="H167" s="92"/>
+      <c r="H167" s="90"/>
     </row>
     <row r="168" spans="8:8">
-      <c r="H168" s="92"/>
+      <c r="H168" s="90"/>
     </row>
     <row r="169" spans="8:8">
-      <c r="H169" s="92"/>
+      <c r="H169" s="90"/>
     </row>
     <row r="170" spans="8:8">
-      <c r="H170" s="92"/>
+      <c r="H170" s="90"/>
     </row>
     <row r="171" spans="8:8">
-      <c r="H171" s="92"/>
+      <c r="H171" s="90"/>
     </row>
     <row r="172" spans="8:8">
-      <c r="H172" s="92"/>
+      <c r="H172" s="90"/>
     </row>
     <row r="173" spans="8:8">
-      <c r="H173" s="92"/>
+      <c r="H173" s="90"/>
     </row>
     <row r="174" spans="8:8">
-      <c r="H174" s="92"/>
+      <c r="H174" s="90"/>
     </row>
     <row r="175" spans="8:8">
-      <c r="H175" s="92"/>
+      <c r="H175" s="90"/>
     </row>
     <row r="176" spans="8:8">
-      <c r="H176" s="92"/>
+      <c r="H176" s="90"/>
     </row>
     <row r="177" spans="8:8">
-      <c r="H177" s="92"/>
+      <c r="H177" s="90"/>
     </row>
     <row r="178" spans="8:8">
-      <c r="H178" s="92"/>
+      <c r="H178" s="90"/>
     </row>
     <row r="179" spans="8:8">
-      <c r="H179" s="92"/>
+      <c r="H179" s="90"/>
     </row>
     <row r="180" spans="8:8">
-      <c r="H180" s="92"/>
+      <c r="H180" s="90"/>
     </row>
     <row r="181" spans="8:8">
-      <c r="H181" s="92"/>
+      <c r="H181" s="90"/>
     </row>
     <row r="182" spans="8:8">
-      <c r="H182" s="92"/>
+      <c r="H182" s="90"/>
     </row>
     <row r="183" spans="8:8">
-      <c r="H183" s="92"/>
+      <c r="H183" s="90"/>
     </row>
     <row r="184" spans="8:8">
-      <c r="H184" s="92"/>
+      <c r="H184" s="90"/>
     </row>
     <row r="185" spans="8:8">
-      <c r="H185" s="92"/>
+      <c r="H185" s="90"/>
     </row>
     <row r="186" spans="8:8">
-      <c r="H186" s="92"/>
+      <c r="H186" s="90"/>
     </row>
     <row r="187" spans="8:8">
-      <c r="H187" s="92"/>
+      <c r="H187" s="90"/>
     </row>
     <row r="188" spans="8:8">
-      <c r="H188" s="92"/>
+      <c r="H188" s="90"/>
     </row>
     <row r="189" spans="8:8">
-      <c r="H189" s="92"/>
-[...23 lines deleted...]
-      <c r="H197" s="92"/>
+      <c r="H189" s="90"/>
     </row>
   </sheetData>
-  <autoFilter ref="A3:J25" xr:uid="{4266E0E7-9477-5343-94BE-DDB2F99F2B65}"/>
+  <autoFilter ref="A3:J17" xr:uid="{4266E0E7-9477-5343-94BE-DDB2F99F2B65}"/>
   <mergeCells count="1">
     <mergeCell ref="I2:J2"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.2" right="0.2" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="46" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Aptos Narrow,Regular"&amp;K000000Fannie Mae Proprietary Findings for the Completion Report</oddHeader>
     <oddFooter xml:space="preserve">&amp;L&amp;"Aptos Narrow,Regular"&amp;K000000
 &amp;1#&amp;"Calibri,Regular"&amp;10 Fannie Mae Confidential&amp;C&amp;"Aptos Narrow,Regular"&amp;K000000
 &amp;P of &amp;N
 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9076E2E5-F37C-6B4F-A48B-8CB776893A66}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:C21"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15.5"/>
   <cols>
-    <col min="1" max="1" width="18.125" style="16" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="10.875" style="16"/>
+    <col min="1" max="1" width="18.08203125" style="16" customWidth="1"/>
+    <col min="2" max="2" width="20.08203125" style="16" customWidth="1"/>
+    <col min="3" max="3" width="160.83203125" style="16" customWidth="1"/>
+    <col min="4" max="16384" width="10.83203125" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="10" customFormat="1" ht="27" customHeight="1">
-      <c r="A1" s="118" t="s">
+      <c r="A1" s="130" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="131"/>
+      <c r="C1" s="132"/>
+    </row>
+    <row r="2" spans="1:3" s="14" customFormat="1" ht="23.15" customHeight="1">
+      <c r="A2" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="B1" s="119"/>
-[...3 lines deleted...]
-      <c r="A2" s="11" t="s">
+      <c r="B2" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="12" t="s">
+      <c r="C2" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="13" t="s">
+    </row>
+    <row r="3" spans="1:3" s="26" customFormat="1" ht="25" customHeight="1">
+      <c r="A3" s="80">
+        <v>45811</v>
+      </c>
+      <c r="B3" s="74">
+        <v>1</v>
+      </c>
+      <c r="C3" s="15" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" spans="1:3" s="26" customFormat="1" ht="24.95" customHeight="1">
-[...11 lines deleted...]
-      <c r="A4" s="82">
+    <row r="4" spans="1:3" s="26" customFormat="1" ht="172" customHeight="1">
+      <c r="A4" s="80">
         <v>45904</v>
       </c>
-      <c r="B4" s="76">
+      <c r="B4" s="74">
         <v>1.1000000000000001</v>
       </c>
-      <c r="C4" s="84" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="117">
+      <c r="C4" s="82" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" s="14" customFormat="1" ht="17.5">
+      <c r="A5" s="114">
         <v>45978</v>
       </c>
-      <c r="B5" s="76">
+      <c r="B5" s="74">
         <v>1.2</v>
       </c>
-      <c r="C5" s="84" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:3" s="14" customFormat="1" ht="18"/>
+      <c r="C5" s="82" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" s="14" customFormat="1" ht="385">
+      <c r="A6" s="129">
+        <v>46048</v>
+      </c>
+      <c r="B6" s="127">
+        <v>1.3</v>
+      </c>
+      <c r="C6" s="128" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" s="14" customFormat="1" ht="17.5">
+      <c r="A7" s="129">
+        <v>46080</v>
+      </c>
+      <c r="B7" s="74">
+        <v>1.4</v>
+      </c>
+      <c r="C7" s="82" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="70">
+      <c r="A8" s="129">
+        <v>46156</v>
+      </c>
+      <c r="B8" s="74">
+        <v>1.5</v>
+      </c>
+      <c r="C8" s="82" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="C10" s="44"/>
+    </row>
     <row r="15" spans="1:3">
-      <c r="B15" s="115"/>
+      <c r="B15" s="112"/>
     </row>
     <row r="16" spans="1:3">
-      <c r="B16" s="115"/>
+      <c r="B16" s="112"/>
     </row>
     <row r="17" spans="2:3">
-      <c r="B17" s="115"/>
-[...2 lines deleted...]
-      <c r="C21" s="116"/>
+      <c r="B17" s="112"/>
+    </row>
+    <row r="21" spans="2:3" ht="17.5">
+      <c r="C21" s="113"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="83" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B3430A0-2C34-D648-81B1-BDF31A7F5BE3}">
   <dimension ref="A1:B12"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A9" sqref="A9:B9"/>
+      <selection pane="bottomLeft" activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15.5"/>
   <cols>
-    <col min="1" max="1" width="45.875" style="16" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="10.875" style="16"/>
+    <col min="1" max="1" width="45.83203125" style="16" customWidth="1"/>
+    <col min="2" max="2" width="75.83203125" style="16" customWidth="1"/>
+    <col min="3" max="16384" width="10.83203125" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" s="18" customFormat="1" ht="20.25">
+    <row r="1" spans="1:2" s="18" customFormat="1" ht="20">
       <c r="A1" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B1" s="17" t="s">
+    </row>
+    <row r="2" spans="1:2" ht="35.15" customHeight="1">
+      <c r="A2" s="28" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="28" t="s">
+      <c r="B2" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="B2" s="19" t="s">
+    </row>
+    <row r="3" spans="1:2" ht="35.15" customHeight="1">
+      <c r="A3" s="28" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="28" t="s">
+      <c r="B3" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B3" s="19" t="s">
+    </row>
+    <row r="4" spans="1:2" ht="35.15" customHeight="1">
+      <c r="A4" s="29" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" s="20" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="35.1" customHeight="1">
-[...7 lines deleted...]
-    <row r="5" spans="1:2" s="23" customFormat="1" ht="15.75">
+    <row r="5" spans="1:2" s="23" customFormat="1">
       <c r="A5" s="21"/>
       <c r="B5" s="22"/>
     </row>
     <row r="6" spans="1:2" ht="60" customHeight="1">
       <c r="A6" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="B6" s="24" t="s">
+    </row>
+    <row r="7" spans="1:2" ht="70" customHeight="1">
+      <c r="A7" s="30" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="30" t="s">
+      <c r="B7" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="B7" s="25" t="s">
+    </row>
+    <row r="8" spans="1:2" ht="50.15" customHeight="1">
+      <c r="A8" s="31" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="31" t="s">
+      <c r="B8" s="24" t="s">
         <v>17</v>
       </c>
-      <c r="B8" s="24" t="s">
+    </row>
+    <row r="9" spans="1:2" ht="50.15" customHeight="1">
+      <c r="A9" s="31" t="s">
+        <v>655</v>
+      </c>
+      <c r="B9" s="24" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="50.15" customHeight="1">
+      <c r="A10" s="32" t="s">
+        <v>654</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="50.15" customHeight="1">
+      <c r="A11" s="32" t="s">
         <v>18</v>
       </c>
-    </row>
-[...17 lines deleted...]
-      <c r="A11" s="32" t="s">
+      <c r="B11" s="24" t="s">
         <v>19</v>
       </c>
-      <c r="B11" s="24" t="s">
+    </row>
+    <row r="12" spans="1:2" ht="50.15" customHeight="1">
+      <c r="A12" s="32" t="s">
         <v>20</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="32" t="s">
+      <c r="B12" s="24" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="80" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"Aptos Narrow,Regular"&amp;K000000
 &amp;1#&amp;"Calibri,Regular"&amp;10 Fannie Mae Confidential</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63373168-9BAF-CB4F-882B-928820E31258}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="16"/>
   <cols>
-    <col min="1" max="16384" width="10.875" style="1"/>
+    <col min="1" max="16384" width="10.83203125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1">
       <c r="A1" s="2" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{537BABEA-ACE8-054F-A21C-0739F329B297}">
   <dimension ref="A1:D10"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15.5"/>
   <cols>
-    <col min="1" max="1" width="20.875" style="16" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="10.875" style="16"/>
+    <col min="1" max="1" width="20.83203125" style="16" customWidth="1"/>
+    <col min="2" max="2" width="70.83203125" style="16" customWidth="1"/>
+    <col min="3" max="3" width="50.83203125" style="16" customWidth="1"/>
+    <col min="4" max="4" width="4.58203125" style="16" customWidth="1"/>
+    <col min="5" max="16384" width="10.83203125" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="24.95" customHeight="1">
+    <row r="1" spans="1:4" ht="25" customHeight="1">
       <c r="A1" s="33" t="s">
-        <v>693</v>
-[...3 lines deleted...]
-      <c r="A2" s="123" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="52" customHeight="1">
+      <c r="A2" s="135" t="s">
+        <v>23</v>
+      </c>
+      <c r="B2" s="135"/>
+      <c r="C2" s="135"/>
+    </row>
+    <row r="3" spans="1:4" ht="20.149999999999999" customHeight="1">
+      <c r="A3" s="35"/>
+    </row>
+    <row r="4" spans="1:4" s="14" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A4" s="58" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="123"/>
-[...6 lines deleted...]
-      <c r="A4" s="58" t="s">
+      <c r="B4" s="58" t="s">
         <v>25</v>
       </c>
-      <c r="B4" s="58" t="s">
+      <c r="C4" s="58" t="s">
         <v>26</v>
       </c>
-      <c r="C4" s="58" t="s">
+    </row>
+    <row r="5" spans="1:4" ht="40" customHeight="1">
+      <c r="A5" s="133" t="s">
         <v>27</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="121" t="s">
+      <c r="B5" s="20" t="s">
+        <v>623</v>
+      </c>
+      <c r="C5" s="20" t="s">
         <v>28</v>
       </c>
-      <c r="B5" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="20" t="s">
+    </row>
+    <row r="6" spans="1:4" ht="160" customHeight="1">
+      <c r="A6" s="134"/>
+      <c r="B6" s="75" t="s">
         <v>29</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B6" s="77" t="s">
+      <c r="C6" s="36" t="s">
         <v>30</v>
       </c>
-      <c r="C6" s="36" t="s">
+    </row>
+    <row r="7" spans="1:4" ht="80.150000000000006" customHeight="1">
+      <c r="A7" s="37" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="B7" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="B7" s="38" t="s">
+      <c r="C7" s="39" t="s">
         <v>33</v>
       </c>
-      <c r="C7" s="39" t="s">
-[...4 lines deleted...]
-    <row r="8" spans="1:4" ht="80.099999999999994" customHeight="1">
+      <c r="D7" s="85"/>
+    </row>
+    <row r="8" spans="1:4" ht="80.150000000000006" customHeight="1">
       <c r="A8" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="39" t="s">
         <v>35</v>
       </c>
-      <c r="B8" s="39" t="s">
+      <c r="C8" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" s="85"/>
+    </row>
+    <row r="9" spans="1:4" ht="80.150000000000006" customHeight="1">
+      <c r="A9" s="40" t="s">
         <v>36</v>
       </c>
-      <c r="C8" s="39" t="s">
-[...5 lines deleted...]
-      <c r="A9" s="40" t="s">
+      <c r="B9" s="39" t="s">
+        <v>624</v>
+      </c>
+      <c r="C9" s="39" t="s">
         <v>37</v>
       </c>
-      <c r="B9" s="39" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="39" t="s">
+      <c r="D9" s="85"/>
+    </row>
+    <row r="10" spans="1:4" ht="80.150000000000006" customHeight="1">
+      <c r="A10" s="37" t="s">
         <v>38</v>
       </c>
-      <c r="D9" s="87"/>
-[...2 lines deleted...]
-      <c r="A10" s="37" t="s">
+      <c r="B10" s="38" t="s">
         <v>39</v>
       </c>
-      <c r="B10" s="38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" s="38"/>
-      <c r="D10" s="87"/>
+      <c r="D10" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="65" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddHeader>&amp;CFannie Mae Severity Definitions</oddHeader>
     <oddFooter>&amp;L&amp;"Aptos Narrow,Regular"&amp;1&amp;K000000#&amp;"Calibri,Regular"&amp;10 Fannie Mae Confidential&amp;C&amp;"Aptos Narrow,Regular"&amp;K000000&amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7CF1E29F-4A2D-4C4C-864C-C32AA4C1CF54}">
   <sheetPr>
     <tabColor rgb="FF002060"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:C2"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15.5"/>
   <cols>
-    <col min="1" max="2" width="25.875" style="16" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="16384" width="10.875" style="16"/>
+    <col min="1" max="2" width="25.83203125" style="16" customWidth="1"/>
+    <col min="3" max="3" width="60.83203125" style="16" customWidth="1"/>
+    <col min="4" max="4" width="7.83203125" style="16" customWidth="1"/>
+    <col min="5" max="16384" width="10.83203125" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="66" customFormat="1" ht="24.95" customHeight="1">
+    <row r="1" spans="1:7" s="66" customFormat="1" ht="25" customHeight="1">
       <c r="A1" s="33" t="s">
-        <v>709</v>
-[...14 lines deleted...]
-      <c r="C3" s="75"/>
+        <v>637</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" ht="55" customHeight="1">
+      <c r="A2" s="136" t="s">
+        <v>638</v>
+      </c>
+      <c r="B2" s="136"/>
+      <c r="C2" s="136"/>
+    </row>
+    <row r="3" spans="1:7" s="27" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A3" s="76" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" s="73"/>
+      <c r="C3" s="73"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
     </row>
-    <row r="4" spans="1:7" ht="20.100000000000001" customHeight="1">
-[...4 lines deleted...]
-    <row r="5" spans="1:7" ht="20.100000000000001" customHeight="1">
+    <row r="4" spans="1:7" ht="20.149999999999999" customHeight="1">
+      <c r="B4" s="135"/>
+      <c r="C4" s="135"/>
+      <c r="D4" s="135"/>
+    </row>
+    <row r="5" spans="1:7" ht="20.149999999999999" customHeight="1">
       <c r="A5" s="58" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B5" s="58" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="59" t="s">
         <v>42</v>
       </c>
-      <c r="C5" s="59" t="s">
+    </row>
+    <row r="6" spans="1:7" ht="35.15" customHeight="1">
+      <c r="A6" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="56" t="s">
         <v>43</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B6" s="56" t="s">
+      <c r="C6" s="57" t="s">
         <v>44</v>
       </c>
-      <c r="C6" s="57" t="s">
+    </row>
+    <row r="7" spans="1:7" ht="35.15" customHeight="1">
+      <c r="A7" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" s="56" t="s">
         <v>45</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B7" s="56" t="s">
+      <c r="C7" s="57" t="s">
         <v>46</v>
       </c>
-      <c r="C7" s="57" t="s">
+    </row>
+    <row r="8" spans="1:7" ht="35.15" customHeight="1">
+      <c r="A8" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" s="56" t="s">
         <v>47</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B8" s="56" t="s">
+      <c r="C8" s="57" t="s">
         <v>48</v>
       </c>
-      <c r="C8" s="57" t="s">
+    </row>
+    <row r="9" spans="1:7" ht="35.15" customHeight="1">
+      <c r="A9" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="56" t="s">
         <v>49</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B9" s="56" t="s">
+      <c r="C9" s="57" t="s">
         <v>50</v>
       </c>
-      <c r="C9" s="57" t="s">
+    </row>
+    <row r="10" spans="1:7" ht="35.15" customHeight="1">
+      <c r="A10" s="56" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="56" t="s">
         <v>51</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B10" s="56" t="s">
+      <c r="C10" s="57" t="s">
         <v>52</v>
       </c>
-      <c r="C10" s="57" t="s">
+    </row>
+    <row r="11" spans="1:7" ht="35.15" customHeight="1">
+      <c r="A11" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="56" t="s">
         <v>53</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B11" s="56" t="s">
+      <c r="C11" s="57" t="s">
         <v>54</v>
       </c>
-      <c r="C11" s="57" t="s">
+    </row>
+    <row r="12" spans="1:7" ht="35.15" customHeight="1">
+      <c r="A12" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="56" t="s">
         <v>55</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B12" s="56" t="s">
+      <c r="C12" s="57" t="s">
         <v>56</v>
       </c>
-      <c r="C12" s="57" t="s">
+    </row>
+    <row r="13" spans="1:7" ht="35.15" customHeight="1">
+      <c r="A13" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="56" t="s">
         <v>57</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B13" s="56" t="s">
+      <c r="C13" s="57" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="B4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Aptos Narrow,Regular"&amp;K000000UCDP System Findings</oddHeader>
     <oddFooter>&amp;L&amp;"Aptos Narrow,Regular"&amp;K000000
 &amp;1#&amp;"Calibri,Regular"&amp;10 Fannie Mae Confidential&amp;C&amp;"Aptos Narrow,Regular"&amp;K000000&amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55C1F387-CEB2-8C4F-9E8E-8FBBF0CBBDE8}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
   </sheetPr>
   <dimension ref="A1:G29"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:C2"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15.5"/>
   <cols>
-    <col min="1" max="2" width="25.875" style="16" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="16384" width="10.875" style="16"/>
+    <col min="1" max="2" width="25.83203125" style="16" customWidth="1"/>
+    <col min="3" max="3" width="60.83203125" style="16" customWidth="1"/>
+    <col min="4" max="7" width="25.83203125" style="16" customWidth="1"/>
+    <col min="8" max="16384" width="10.83203125" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="27" customFormat="1" ht="24.95" customHeight="1">
+    <row r="1" spans="1:7" s="27" customFormat="1" ht="25" customHeight="1">
       <c r="A1" s="41" t="s">
-        <v>60</v>
-[...8 lines deleted...]
-      <c r="D2" s="79"/>
+        <v>59</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" s="27" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A2" s="136" t="s">
+        <v>639</v>
+      </c>
+      <c r="B2" s="136"/>
+      <c r="C2" s="136"/>
+      <c r="D2" s="77"/>
       <c r="E2" s="67"/>
       <c r="F2" s="67"/>
       <c r="G2" s="67"/>
     </row>
-    <row r="3" spans="1:7" s="27" customFormat="1" ht="20.100000000000001" customHeight="1">
-[...4 lines deleted...]
-      <c r="C3" s="75"/>
+    <row r="3" spans="1:7" s="27" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A3" s="76" t="s">
+        <v>60</v>
+      </c>
+      <c r="B3" s="73"/>
+      <c r="C3" s="73"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
     </row>
-    <row r="4" spans="1:7" ht="20.100000000000001" customHeight="1"/>
-[...6 lines deleted...]
-      <c r="D5" s="79"/>
+    <row r="4" spans="1:7" ht="20.149999999999999" customHeight="1"/>
+    <row r="5" spans="1:7" s="27" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A5" s="78" t="s">
+        <v>633</v>
+      </c>
+      <c r="B5" s="73"/>
+      <c r="C5" s="73"/>
+      <c r="D5" s="77"/>
       <c r="E5" s="67"/>
       <c r="F5" s="67"/>
       <c r="G5" s="67"/>
     </row>
-    <row r="6" spans="1:7" s="42" customFormat="1" ht="20.100000000000001" customHeight="1">
+    <row r="6" spans="1:7" s="42" customFormat="1" ht="20.149999999999999" customHeight="1">
       <c r="A6" s="60" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" s="138" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="138"/>
+    </row>
+    <row r="7" spans="1:7" ht="65.150000000000006" customHeight="1">
+      <c r="A7" s="49" t="s">
         <v>62</v>
       </c>
-      <c r="B6" s="126" t="s">
-[...5 lines deleted...]
-      <c r="A7" s="49" t="s">
+      <c r="B7" s="139" t="s">
         <v>63</v>
       </c>
-      <c r="B7" s="127" t="s">
+      <c r="C7" s="139"/>
+    </row>
+    <row r="8" spans="1:7" ht="65.150000000000006" customHeight="1">
+      <c r="A8" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="C7" s="127"/>
-[...2 lines deleted...]
-      <c r="A8" s="49" t="s">
+      <c r="B8" s="139" t="s">
         <v>65</v>
       </c>
-      <c r="B8" s="127" t="s">
+      <c r="C8" s="139"/>
+    </row>
+    <row r="9" spans="1:7" ht="65.150000000000006" customHeight="1">
+      <c r="A9" s="49" t="s">
         <v>66</v>
       </c>
-      <c r="C8" s="127"/>
-[...2 lines deleted...]
-      <c r="A9" s="49" t="s">
+      <c r="B9" s="139" t="s">
         <v>67</v>
       </c>
-      <c r="B9" s="127" t="s">
-[...5 lines deleted...]
-    <row r="11" spans="1:7" ht="24.95" customHeight="1">
+      <c r="C9" s="139"/>
+    </row>
+    <row r="10" spans="1:7" ht="20.149999999999999" customHeight="1"/>
+    <row r="11" spans="1:7" ht="25" customHeight="1">
       <c r="A11" s="61" t="s">
-        <v>704</v>
+        <v>632</v>
       </c>
       <c r="B11" s="42"/>
       <c r="C11" s="43"/>
       <c r="G11" s="44"/>
     </row>
-    <row r="12" spans="1:7" s="45" customFormat="1" ht="68.099999999999994" customHeight="1">
-      <c r="A12" s="125" t="s">
+    <row r="12" spans="1:7" s="45" customFormat="1" ht="68.150000000000006" customHeight="1">
+      <c r="A12" s="137" t="s">
+        <v>68</v>
+      </c>
+      <c r="B12" s="137"/>
+      <c r="C12" s="137"/>
+      <c r="D12" s="72"/>
+      <c r="E12" s="72"/>
+      <c r="F12" s="72"/>
+      <c r="G12" s="72"/>
+    </row>
+    <row r="13" spans="1:7" ht="20.149999999999999" customHeight="1"/>
+    <row r="14" spans="1:7" s="14" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A14" s="16" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" s="64" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A15" s="62" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="62" t="s">
         <v>69</v>
       </c>
-      <c r="B12" s="125"/>
-[...16 lines deleted...]
-      <c r="B15" s="62" t="s">
+      <c r="C15" s="63" t="s">
         <v>70</v>
       </c>
-      <c r="C15" s="63" t="s">
+      <c r="D15" s="62" t="s">
         <v>71</v>
       </c>
-      <c r="D15" s="62" t="s">
+      <c r="E15" s="62" t="s">
         <v>72</v>
       </c>
-      <c r="E15" s="62" t="s">
+      <c r="F15" s="62" t="s">
         <v>73</v>
       </c>
-      <c r="F15" s="62" t="s">
+      <c r="G15" s="62" t="s">
         <v>74</v>
       </c>
-      <c r="G15" s="62" t="s">
+    </row>
+    <row r="16" spans="1:7" s="42" customFormat="1" ht="46.5">
+      <c r="A16" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="46" t="s">
         <v>75</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B16" s="46" t="s">
+      <c r="C16" s="47" t="s">
         <v>76</v>
       </c>
-      <c r="C16" s="47" t="s">
+      <c r="D16" s="46" t="s">
         <v>77</v>
       </c>
-      <c r="D16" s="46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="48" t="s">
+        <v>78</v>
+      </c>
+      <c r="F16" s="48" t="s">
+        <v>78</v>
+      </c>
+      <c r="G16" s="48" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" s="42" customFormat="1" ht="46.5">
+      <c r="A17" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B17" s="46" t="s">
         <v>79</v>
       </c>
-      <c r="F16" s="48" t="s">
-[...10 lines deleted...]
-      <c r="B17" s="46" t="s">
+      <c r="C17" s="47" t="s">
         <v>80</v>
       </c>
-      <c r="C17" s="47" t="s">
+      <c r="D17" s="46" t="s">
+        <v>77</v>
+      </c>
+      <c r="E17" s="48" t="s">
+        <v>78</v>
+      </c>
+      <c r="F17" s="48" t="s">
+        <v>78</v>
+      </c>
+      <c r="G17" s="48" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="42" customFormat="1" ht="46.5">
+      <c r="A18" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="D17" s="46" t="s">
-[...16 lines deleted...]
-      <c r="B18" s="46" t="s">
+      <c r="C18" s="47" t="s">
         <v>82</v>
       </c>
-      <c r="C18" s="47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="E18" s="48" t="s">
+        <v>78</v>
+      </c>
+      <c r="F18" s="48" t="s">
+        <v>78</v>
+      </c>
+      <c r="G18" s="48" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" s="42" customFormat="1" ht="46.5">
+      <c r="A19" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B19" s="46" t="s">
         <v>84</v>
       </c>
-      <c r="E18" s="48" t="s">
-[...13 lines deleted...]
-      <c r="B19" s="46" t="s">
+      <c r="C19" s="47" t="s">
         <v>85</v>
       </c>
-      <c r="C19" s="47" t="s">
+      <c r="D19" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="E19" s="48" t="s">
+        <v>78</v>
+      </c>
+      <c r="F19" s="48" t="s">
+        <v>78</v>
+      </c>
+      <c r="G19" s="48" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="42" customFormat="1" ht="46.5">
+      <c r="A20" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" s="46" t="s">
         <v>86</v>
       </c>
-      <c r="D19" s="46" t="s">
-[...16 lines deleted...]
-      <c r="B20" s="46" t="s">
+      <c r="C20" s="47" t="s">
         <v>87</v>
       </c>
-      <c r="C20" s="47" t="s">
+      <c r="D20" s="46" t="s">
+        <v>83</v>
+      </c>
+      <c r="E20" s="48" t="s">
+        <v>78</v>
+      </c>
+      <c r="F20" s="48" t="s">
+        <v>78</v>
+      </c>
+      <c r="G20" s="48" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="42" customFormat="1" ht="46.5">
+      <c r="A21" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="46" t="s">
         <v>88</v>
       </c>
-      <c r="D20" s="46" t="s">
-[...16 lines deleted...]
-      <c r="B21" s="46" t="s">
+      <c r="C21" s="47" t="s">
         <v>89</v>
       </c>
-      <c r="C21" s="47" t="s">
+      <c r="D21" s="46" t="s">
         <v>90</v>
       </c>
-      <c r="D21" s="46" t="s">
+      <c r="E21" s="48" t="s">
+        <v>78</v>
+      </c>
+      <c r="F21" s="46" t="s">
         <v>91</v>
       </c>
-      <c r="E21" s="48" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="46" t="s">
+      <c r="G21" s="46" t="s">
         <v>92</v>
       </c>
-      <c r="G21" s="46" t="s">
+    </row>
+    <row r="22" spans="1:7" s="42" customFormat="1" ht="31">
+      <c r="A22" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B22" s="46" t="s">
         <v>93</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B22" s="46" t="s">
+      <c r="C22" s="47" t="s">
         <v>94</v>
       </c>
-      <c r="C22" s="47" t="s">
+      <c r="D22" s="46" t="s">
+        <v>90</v>
+      </c>
+      <c r="E22" s="48" t="s">
+        <v>78</v>
+      </c>
+      <c r="F22" s="46" t="s">
+        <v>91</v>
+      </c>
+      <c r="G22" s="46" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="42" customFormat="1" ht="46.5">
+      <c r="A23" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="46" t="s">
         <v>95</v>
       </c>
-      <c r="D22" s="46" t="s">
+      <c r="C23" s="47" t="s">
+        <v>96</v>
+      </c>
+      <c r="D23" s="46" t="s">
+        <v>97</v>
+      </c>
+      <c r="E23" s="46" t="s">
+        <v>98</v>
+      </c>
+      <c r="F23" s="46" t="s">
+        <v>99</v>
+      </c>
+      <c r="G23" s="46" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" s="42" customFormat="1" ht="31">
+      <c r="A24" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B24" s="46" t="s">
+        <v>101</v>
+      </c>
+      <c r="C24" s="47" t="s">
+        <v>94</v>
+      </c>
+      <c r="D24" s="46" t="s">
+        <v>97</v>
+      </c>
+      <c r="E24" s="46" t="s">
+        <v>98</v>
+      </c>
+      <c r="F24" s="46" t="s">
+        <v>99</v>
+      </c>
+      <c r="G24" s="46" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" s="42" customFormat="1" ht="46.5">
+      <c r="A25" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B25" s="46" t="s">
+        <v>102</v>
+      </c>
+      <c r="C25" s="47" t="s">
+        <v>103</v>
+      </c>
+      <c r="D25" s="46" t="s">
+        <v>104</v>
+      </c>
+      <c r="E25" s="46" t="s">
+        <v>105</v>
+      </c>
+      <c r="F25" s="46" t="s">
+        <v>106</v>
+      </c>
+      <c r="G25" s="46" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" s="42" customFormat="1" ht="46.5">
+      <c r="A26" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B26" s="46" t="s">
+        <v>108</v>
+      </c>
+      <c r="C26" s="47" t="s">
+        <v>94</v>
+      </c>
+      <c r="D26" s="46" t="s">
+        <v>104</v>
+      </c>
+      <c r="E26" s="46" t="s">
+        <v>105</v>
+      </c>
+      <c r="F26" s="46" t="s">
+        <v>106</v>
+      </c>
+      <c r="G26" s="46" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" s="42" customFormat="1" ht="31">
+      <c r="A27" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B27" s="46" t="s">
+        <v>109</v>
+      </c>
+      <c r="C27" s="47" t="s">
+        <v>94</v>
+      </c>
+      <c r="D27" s="46" t="s">
+        <v>110</v>
+      </c>
+      <c r="E27" s="46" t="s">
+        <v>111</v>
+      </c>
+      <c r="F27" s="46" t="s">
+        <v>112</v>
+      </c>
+      <c r="G27" s="46" t="s">
         <v>91</v>
       </c>
-      <c r="E22" s="48" t="s">
-[...25 lines deleted...]
-      <c r="F23" s="46" t="s">
+    </row>
+    <row r="28" spans="1:7" s="42" customFormat="1" ht="46.5">
+      <c r="A28" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="46" t="s">
+        <v>113</v>
+      </c>
+      <c r="C28" s="47" t="s">
+        <v>114</v>
+      </c>
+      <c r="D28" s="46" t="s">
+        <v>115</v>
+      </c>
+      <c r="E28" s="46" t="s">
+        <v>116</v>
+      </c>
+      <c r="F28" s="46" t="s">
+        <v>117</v>
+      </c>
+      <c r="G28" s="46" t="s">
         <v>100</v>
       </c>
-      <c r="G23" s="46" t="s">
-[...19 lines deleted...]
-      <c r="F24" s="46" t="s">
+    </row>
+    <row r="29" spans="1:7" s="42" customFormat="1" ht="31">
+      <c r="A29" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B29" s="46" t="s">
+        <v>118</v>
+      </c>
+      <c r="C29" s="47" t="s">
+        <v>94</v>
+      </c>
+      <c r="D29" s="46" t="s">
+        <v>115</v>
+      </c>
+      <c r="E29" s="46" t="s">
+        <v>116</v>
+      </c>
+      <c r="F29" s="46" t="s">
+        <v>117</v>
+      </c>
+      <c r="G29" s="46" t="s">
         <v>100</v>
-      </c>
-[...116 lines deleted...]
-        <v>101</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A12:C12"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="B9:C9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A7" r:id="rId1" xr:uid="{1FCBAB40-3D82-FE43-AE09-DBF1B533C2F0}"/>
     <hyperlink ref="A8" r:id="rId2" xr:uid="{C320A031-2DFB-E24B-928F-62C2958EF1ED}"/>
     <hyperlink ref="A9" r:id="rId3" xr:uid="{4365F98B-D4F2-324B-A325-64F46DC63124}"/>
     <hyperlink ref="A5" r:id="rId4" display="Visit the UAD 3.6 Resource site." xr:uid="{8F315773-3496-8748-89B7-F1AFD757DC67}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="53" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Aptos Narrow,Regular"&amp;K000000UAD 3.6 Compliance Rules</oddHeader>
     <oddFooter>&amp;L&amp;"Aptos Narrow,Regular"&amp;K000000
 &amp;1#&amp;"Calibri,Regular"&amp;10 Fannie Mae Confidential&amp;C&amp;"Aptos Narrow,Regular"&amp;K000000
 &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="10" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7084B726-226D-C848-B7D9-6677011AC123}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+    <sheetView topLeftCell="A5" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="15.75"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="16"/>
   <cols>
-    <col min="1" max="1" width="32.625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="10.875" style="1"/>
+    <col min="1" max="1" width="32.58203125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="87.33203125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="9.08203125" style="1" customWidth="1"/>
+    <col min="4" max="16384" width="10.83203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="23.1" customHeight="1">
+    <row r="1" spans="1:2" ht="23.15" customHeight="1">
       <c r="A1" s="33" t="s">
-        <v>698</v>
+        <v>626</v>
       </c>
       <c r="B1" s="33"/>
     </row>
-    <row r="2" spans="1:2" ht="50.1" customHeight="1">
-[...3 lines deleted...]
-      <c r="B2" s="124"/>
+    <row r="2" spans="1:2" ht="50.15" customHeight="1">
+      <c r="A2" s="136" t="s">
+        <v>627</v>
+      </c>
+      <c r="B2" s="136"/>
     </row>
     <row r="3" spans="1:2" ht="18" customHeight="1">
       <c r="A3" s="50" t="s">
-        <v>703</v>
-[...7 lines deleted...]
-    <row r="5" spans="1:2" ht="35.1" customHeight="1">
+        <v>631</v>
+      </c>
+      <c r="B3" s="73"/>
+    </row>
+    <row r="4" spans="1:2" ht="20.149999999999999" customHeight="1">
+      <c r="A4" s="73"/>
+      <c r="B4" s="73"/>
+    </row>
+    <row r="5" spans="1:2" ht="35.15" customHeight="1">
       <c r="A5" s="51" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B5" s="88" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" s="86" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="35.15" customHeight="1">
+      <c r="A6" s="51" t="s">
+        <v>69</v>
+      </c>
+      <c r="B6" s="86" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="35.1" customHeight="1">
-      <c r="A6" s="51" t="s">
+    <row r="7" spans="1:2" ht="35.15" customHeight="1">
+      <c r="A7" s="51" t="s">
         <v>70</v>
       </c>
-      <c r="B6" s="88" t="s">
+      <c r="B7" s="86" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="35.1" customHeight="1">
-      <c r="A7" s="51" t="s">
+    <row r="8" spans="1:2" ht="35.15" customHeight="1">
+      <c r="A8" s="51" t="s">
         <v>71</v>
       </c>
-      <c r="B7" s="88" t="s">
+      <c r="B8" s="86" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="35.1" customHeight="1">
-      <c r="A8" s="51" t="s">
+    <row r="9" spans="1:2" ht="35.15" customHeight="1">
+      <c r="A9" s="51" t="s">
         <v>72</v>
       </c>
-      <c r="B8" s="88" t="s">
+      <c r="B9" s="86" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="35.1" customHeight="1">
-      <c r="A9" s="51" t="s">
+    <row r="10" spans="1:2" ht="35.15" customHeight="1">
+      <c r="A10" s="51" t="s">
         <v>73</v>
       </c>
-      <c r="B9" s="88" t="s">
+      <c r="B10" s="86" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="35.1" customHeight="1">
-      <c r="A10" s="51" t="s">
+    <row r="11" spans="1:2" ht="35.15" customHeight="1">
+      <c r="A11" s="51" t="s">
         <v>74</v>
       </c>
-      <c r="B10" s="88" t="s">
+      <c r="B11" s="86" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="35.1" customHeight="1">
-[...15 lines deleted...]
-    <row r="13" spans="1:2" ht="35.1" customHeight="1">
+    <row r="12" spans="1:2" ht="35.15" customHeight="1">
+      <c r="A12" s="88" t="s">
+        <v>628</v>
+      </c>
+      <c r="B12" s="87" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="35.15" customHeight="1">
       <c r="A13" s="52" t="s">
-        <v>701</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:2" ht="35.1" customHeight="1">
+        <v>629</v>
+      </c>
+      <c r="B13" s="86" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="35.15" customHeight="1">
       <c r="A14" s="52" t="s">
-        <v>702</v>
-[...2 lines deleted...]
-        <v>130</v>
+        <v>630</v>
+      </c>
+      <c r="B14" s="86" t="s">
+        <v>129</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="95" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;CFannie Mae Proprietary Findings </oddHeader>
     <oddFooter>&amp;C&amp;"Aptos Narrow,Regular"&amp;K000000
 &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4266E0E7-9477-5343-94BE-DDB2F99F2B65}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
-  <dimension ref="A1:J250"/>
+  <dimension ref="A1:J244"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="95" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B28" sqref="B28"/>
+    <sheetView zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="95" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.875" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15.5"/>
   <cols>
-    <col min="1" max="2" width="25.875" style="42" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="10.875" style="16"/>
+    <col min="1" max="2" width="25.83203125" style="42" customWidth="1"/>
+    <col min="3" max="3" width="60.83203125" style="44" customWidth="1"/>
+    <col min="4" max="6" width="25.83203125" style="42" customWidth="1"/>
+    <col min="7" max="7" width="25.83203125" style="111" customWidth="1"/>
+    <col min="8" max="8" width="3.83203125" style="42" customWidth="1"/>
+    <col min="9" max="10" width="27.83203125" style="23" customWidth="1"/>
+    <col min="11" max="16384" width="10.83203125" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="66" customFormat="1" ht="24.95" customHeight="1">
+    <row r="1" spans="1:10" s="66" customFormat="1" ht="25" customHeight="1">
       <c r="A1" s="33" t="s">
-        <v>706</v>
+        <v>634</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="67"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
-      <c r="G1" s="113"/>
+      <c r="G1" s="110"/>
       <c r="H1" s="23"/>
-      <c r="I1" s="128" t="s">
+      <c r="I1" s="140" t="s">
+        <v>640</v>
+      </c>
+      <c r="J1" s="141"/>
+    </row>
+    <row r="2" spans="1:10" ht="32.15" customHeight="1">
+      <c r="A2" s="53"/>
+      <c r="I2" s="142"/>
+      <c r="J2" s="142"/>
+    </row>
+    <row r="3" spans="1:10" s="64" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="A3" s="98" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="98" t="s">
+        <v>69</v>
+      </c>
+      <c r="C3" s="58" t="s">
+        <v>70</v>
+      </c>
+      <c r="D3" s="98" t="s">
+        <v>71</v>
+      </c>
+      <c r="E3" s="98" t="s">
+        <v>72</v>
+      </c>
+      <c r="F3" s="98" t="s">
+        <v>73</v>
+      </c>
+      <c r="G3" s="58" t="s">
+        <v>74</v>
+      </c>
+      <c r="H3" s="99"/>
+      <c r="I3" s="100"/>
+      <c r="J3" s="100"/>
+    </row>
+    <row r="4" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A4" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="101" t="s">
+        <v>131</v>
+      </c>
+      <c r="C4" s="93" t="s">
+        <v>132</v>
+      </c>
+      <c r="D4" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E4" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F4" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G4" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H4" s="103"/>
+      <c r="I4" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J4" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A5" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="101" t="s">
+        <v>134</v>
+      </c>
+      <c r="C5" s="93" t="s">
+        <v>135</v>
+      </c>
+      <c r="D5" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E5" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F5" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G5" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H5" s="103"/>
+      <c r="I5" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J5" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A6" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B6" s="101" t="s">
+        <v>136</v>
+      </c>
+      <c r="C6" s="93" t="s">
+        <v>137</v>
+      </c>
+      <c r="D6" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E6" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F6" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G6" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H6" s="103"/>
+      <c r="I6" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J6" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A7" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="101" t="s">
+        <v>138</v>
+      </c>
+      <c r="C7" s="93" t="s">
+        <v>139</v>
+      </c>
+      <c r="D7" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E7" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F7" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G7" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H7" s="103"/>
+      <c r="I7" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J7" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A8" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B8" s="101" t="s">
+        <v>140</v>
+      </c>
+      <c r="C8" s="93" t="s">
+        <v>141</v>
+      </c>
+      <c r="D8" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E8" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F8" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G8" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H8" s="103"/>
+      <c r="I8" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J8" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A9" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" s="101" t="s">
+        <v>142</v>
+      </c>
+      <c r="C9" s="93" t="s">
+        <v>143</v>
+      </c>
+      <c r="D9" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E9" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F9" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G9" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H9" s="103"/>
+      <c r="I9" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J9" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A10" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B10" s="101" t="s">
+        <v>144</v>
+      </c>
+      <c r="C10" s="93" t="s">
+        <v>145</v>
+      </c>
+      <c r="D10" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E10" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F10" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G10" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H10" s="103"/>
+      <c r="I10" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J10" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A11" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="101" t="s">
+        <v>146</v>
+      </c>
+      <c r="C11" s="93" t="s">
+        <v>145</v>
+      </c>
+      <c r="D11" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E11" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F11" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G11" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H11" s="103"/>
+      <c r="I11" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J11" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A12" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B12" s="101" t="s">
+        <v>147</v>
+      </c>
+      <c r="C12" s="93" t="s">
+        <v>148</v>
+      </c>
+      <c r="D12" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E12" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F12" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G12" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H12" s="103"/>
+      <c r="I12" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J12" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A13" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="101" t="s">
+        <v>149</v>
+      </c>
+      <c r="C13" s="93" t="s">
+        <v>150</v>
+      </c>
+      <c r="D13" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E13" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F13" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G13" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H13" s="103"/>
+      <c r="I13" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J13" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A14" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="101" t="s">
+        <v>151</v>
+      </c>
+      <c r="C14" s="93" t="s">
+        <v>152</v>
+      </c>
+      <c r="D14" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E14" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F14" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G14" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H14" s="103"/>
+      <c r="I14" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J14" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A15" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B15" s="101" t="s">
+        <v>153</v>
+      </c>
+      <c r="C15" s="93" t="s">
+        <v>154</v>
+      </c>
+      <c r="D15" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E15" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F15" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G15" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H15" s="103"/>
+      <c r="I15" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J15" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A16" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B16" s="101" t="s">
+        <v>155</v>
+      </c>
+      <c r="C16" s="93" t="s">
+        <v>156</v>
+      </c>
+      <c r="D16" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E16" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F16" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G16" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H16" s="103"/>
+      <c r="I16" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J16" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A17" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B17" s="101" t="s">
+        <v>157</v>
+      </c>
+      <c r="C17" s="93" t="s">
+        <v>158</v>
+      </c>
+      <c r="D17" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E17" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F17" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G17" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H17" s="103"/>
+      <c r="I17" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J17" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A18" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B18" s="101" t="s">
+        <v>159</v>
+      </c>
+      <c r="C18" s="93" t="s">
+        <v>160</v>
+      </c>
+      <c r="D18" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E18" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F18" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G18" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H18" s="103"/>
+      <c r="I18" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J18" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A19" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" s="101" t="s">
+        <v>161</v>
+      </c>
+      <c r="C19" s="93" t="s">
+        <v>162</v>
+      </c>
+      <c r="D19" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E19" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F19" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G19" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H19" s="103"/>
+      <c r="I19" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J19" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A20" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="101" t="s">
+        <v>163</v>
+      </c>
+      <c r="C20" s="93" t="s">
+        <v>707</v>
+      </c>
+      <c r="D20" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E20" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F20" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G20" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H20" s="103"/>
+      <c r="I20" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J20" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A21" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" s="101" t="s">
+        <v>164</v>
+      </c>
+      <c r="C21" s="93" t="s">
+        <v>708</v>
+      </c>
+      <c r="D21" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E21" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F21" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G21" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H21" s="103"/>
+      <c r="I21" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J21" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A22" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B22" s="101" t="s">
+        <v>165</v>
+      </c>
+      <c r="C22" s="93" t="s">
+        <v>709</v>
+      </c>
+      <c r="D22" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E22" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F22" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G22" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H22" s="103"/>
+      <c r="I22" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J22" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A23" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B23" s="101" t="s">
+        <v>166</v>
+      </c>
+      <c r="C23" s="93" t="s">
+        <v>710</v>
+      </c>
+      <c r="D23" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E23" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F23" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G23" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H23" s="103"/>
+      <c r="I23" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J23" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A24" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="101" t="s">
+        <v>167</v>
+      </c>
+      <c r="C24" s="93" t="s">
+        <v>711</v>
+      </c>
+      <c r="D24" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E24" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F24" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G24" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H24" s="103"/>
+      <c r="I24" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J24" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A25" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B25" s="101" t="s">
+        <v>168</v>
+      </c>
+      <c r="C25" s="93" t="s">
         <v>712</v>
       </c>
-      <c r="J1" s="129"/>
-[...39 lines deleted...]
-      <c r="C4" s="95" t="s">
+      <c r="D25" s="102" t="s">
         <v>133</v>
       </c>
-      <c r="D4" s="104" t="s">
-[...536 lines deleted...]
-      <c r="C22" s="95" t="s">
+      <c r="E25" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F25" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G25" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H25" s="103"/>
+      <c r="I25" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J25" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A26" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="101" t="s">
         <v>169</v>
       </c>
-      <c r="D22" s="104" t="s">
-[...23 lines deleted...]
-      <c r="B23" s="103" t="s">
+      <c r="C26" s="93" t="s">
+        <v>713</v>
+      </c>
+      <c r="D26" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E26" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F26" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G26" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H26" s="103"/>
+      <c r="I26" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J26" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A27" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B27" s="101" t="s">
         <v>170</v>
       </c>
-      <c r="C23" s="95" t="s">
+      <c r="C27" s="93" t="s">
+        <v>714</v>
+      </c>
+      <c r="D27" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E27" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F27" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G27" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H27" s="103"/>
+      <c r="I27" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J27" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A28" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B28" s="101" t="s">
         <v>171</v>
       </c>
-      <c r="D23" s="104" t="s">
-[...23 lines deleted...]
-      <c r="B24" s="103" t="s">
+      <c r="C28" s="93" t="s">
+        <v>658</v>
+      </c>
+      <c r="D28" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E28" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F28" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G28" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H28" s="103"/>
+      <c r="I28" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J28" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A29" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="101" t="s">
         <v>172</v>
       </c>
-      <c r="C24" s="95" t="s">
+      <c r="C29" s="93" t="s">
         <v>173</v>
       </c>
-      <c r="D24" s="104" t="s">
-[...23 lines deleted...]
-      <c r="B25" s="103" t="s">
+      <c r="D29" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E29" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F29" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G29" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H29" s="103"/>
+      <c r="I29" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J29" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A30" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B30" s="101" t="s">
         <v>174</v>
       </c>
-      <c r="C25" s="95" t="s">
+      <c r="C30" s="93" t="s">
         <v>175</v>
       </c>
-      <c r="D25" s="104" t="s">
-[...23 lines deleted...]
-      <c r="B26" s="103" t="s">
+      <c r="D30" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E30" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F30" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G30" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H30" s="103"/>
+      <c r="I30" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J30" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A31" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B31" s="101" t="s">
         <v>176</v>
       </c>
-      <c r="C26" s="95" t="s">
+      <c r="C31" s="93" t="s">
         <v>177</v>
       </c>
-      <c r="D26" s="104" t="s">
-[...23 lines deleted...]
-      <c r="B27" s="103" t="s">
+      <c r="D31" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E31" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F31" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G31" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H31" s="103"/>
+      <c r="I31" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J31" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A32" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B32" s="101" t="s">
         <v>178</v>
       </c>
-      <c r="C27" s="95" t="s">
+      <c r="C32" s="93" t="s">
         <v>179</v>
       </c>
-      <c r="D27" s="104" t="s">
-[...23 lines deleted...]
-      <c r="B28" s="103" t="s">
+      <c r="D32" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E32" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F32" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G32" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H32" s="103"/>
+      <c r="I32" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J32" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A33" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B33" s="101" t="s">
         <v>180</v>
       </c>
-      <c r="C28" s="95" t="s">
-[...26 lines deleted...]
-      <c r="B29" s="103" t="s">
+      <c r="C33" s="93" t="s">
         <v>181</v>
       </c>
-      <c r="C29" s="95" t="s">
+      <c r="D33" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E33" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F33" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G33" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H33" s="103"/>
+      <c r="I33" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J33" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A34" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B34" s="101" t="s">
         <v>182</v>
       </c>
-      <c r="D29" s="104" t="s">
-[...23 lines deleted...]
-      <c r="B30" s="103" t="s">
+      <c r="C34" s="93" t="s">
         <v>183</v>
       </c>
-      <c r="C30" s="95" t="s">
+      <c r="D34" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E34" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F34" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G34" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H34" s="103"/>
+      <c r="I34" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J34" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A35" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B35" s="101" t="s">
         <v>184</v>
       </c>
-      <c r="D30" s="104" t="s">
-[...23 lines deleted...]
-      <c r="B31" s="103" t="s">
+      <c r="C35" s="93" t="s">
         <v>185</v>
       </c>
-      <c r="C31" s="95" t="s">
+      <c r="D35" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E35" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F35" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G35" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H35" s="103"/>
+      <c r="I35" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J35" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A36" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B36" s="101" t="s">
         <v>186</v>
       </c>
-      <c r="D31" s="104" t="s">
-[...23 lines deleted...]
-      <c r="B32" s="103" t="s">
+      <c r="C36" s="93" t="s">
         <v>187</v>
       </c>
-      <c r="C32" s="95" t="s">
+      <c r="D36" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E36" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F36" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G36" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H36" s="103"/>
+      <c r="I36" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J36" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A37" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B37" s="101" t="s">
         <v>188</v>
       </c>
-      <c r="D32" s="104" t="s">
-[...23 lines deleted...]
-      <c r="B33" s="103" t="s">
+      <c r="C37" s="93" t="s">
         <v>189</v>
       </c>
-      <c r="C33" s="95" t="s">
+      <c r="D37" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E37" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F37" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G37" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H37" s="103"/>
+      <c r="I37" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J37" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A38" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B38" s="101" t="s">
         <v>190</v>
       </c>
-      <c r="D33" s="104" t="s">
-[...23 lines deleted...]
-      <c r="B34" s="103" t="s">
+      <c r="C38" s="93" t="s">
+        <v>647</v>
+      </c>
+      <c r="D38" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E38" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F38" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G38" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H38" s="103"/>
+      <c r="I38" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J38" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A39" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B39" s="101" t="s">
         <v>191</v>
       </c>
-      <c r="C34" s="95" t="s">
+      <c r="C39" s="93" t="s">
+        <v>648</v>
+      </c>
+      <c r="D39" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E39" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F39" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G39" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H39" s="103"/>
+      <c r="I39" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J39" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A40" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B40" s="101" t="s">
         <v>192</v>
       </c>
-      <c r="D34" s="104" t="s">
-[...23 lines deleted...]
-      <c r="B35" s="103" t="s">
+      <c r="C40" s="93" t="s">
         <v>193</v>
       </c>
-      <c r="C35" s="95" t="s">
+      <c r="D40" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E40" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F40" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G40" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H40" s="103"/>
+      <c r="I40" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J40" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A41" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B41" s="101" t="s">
         <v>194</v>
       </c>
-      <c r="D35" s="104" t="s">
-[...23 lines deleted...]
-      <c r="B36" s="103" t="s">
+      <c r="C41" s="93" t="s">
         <v>195</v>
       </c>
-      <c r="C36" s="95" t="s">
+      <c r="D41" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E41" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F41" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G41" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H41" s="103"/>
+      <c r="I41" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J41" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A42" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B42" s="101" t="s">
         <v>196</v>
       </c>
-      <c r="D36" s="104" t="s">
-[...23 lines deleted...]
-      <c r="B37" s="103" t="s">
+      <c r="C42" s="93" t="s">
         <v>197</v>
       </c>
-      <c r="C37" s="95" t="s">
+      <c r="D42" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E42" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F42" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G42" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H42" s="103"/>
+      <c r="I42" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J42" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A43" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B43" s="101" t="s">
         <v>198</v>
       </c>
-      <c r="D37" s="104" t="s">
-[...23 lines deleted...]
-      <c r="B38" s="103" t="s">
+      <c r="C43" s="93" t="s">
+        <v>649</v>
+      </c>
+      <c r="D43" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E43" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F43" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G43" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H43" s="103"/>
+      <c r="I43" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J43" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A44" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B44" s="101" t="s">
         <v>199</v>
       </c>
-      <c r="C38" s="95" t="s">
+      <c r="C44" s="93" t="s">
+        <v>650</v>
+      </c>
+      <c r="D44" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E44" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F44" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G44" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H44" s="103"/>
+      <c r="I44" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J44" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A45" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B45" s="101" t="s">
+        <v>200</v>
+      </c>
+      <c r="C45" s="93" t="s">
+        <v>651</v>
+      </c>
+      <c r="D45" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E45" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F45" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G45" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H45" s="103"/>
+      <c r="I45" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J45" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A46" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B46" s="101" t="s">
+        <v>201</v>
+      </c>
+      <c r="C46" s="93" t="s">
+        <v>202</v>
+      </c>
+      <c r="D46" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E46" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F46" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G46" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H46" s="103"/>
+      <c r="I46" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J46" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A47" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B47" s="101" t="s">
+        <v>203</v>
+      </c>
+      <c r="C47" s="93" t="s">
+        <v>204</v>
+      </c>
+      <c r="D47" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E47" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F47" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G47" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H47" s="103"/>
+      <c r="I47" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J47" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A48" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B48" s="101" t="s">
+        <v>205</v>
+      </c>
+      <c r="C48" s="93" t="s">
+        <v>206</v>
+      </c>
+      <c r="D48" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E48" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F48" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G48" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H48" s="103"/>
+      <c r="I48" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J48" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A49" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B49" s="101" t="s">
+        <v>207</v>
+      </c>
+      <c r="C49" s="93" t="s">
+        <v>208</v>
+      </c>
+      <c r="D49" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E49" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F49" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G49" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H49" s="103"/>
+      <c r="I49" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J49" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A50" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B50" s="101" t="s">
+        <v>209</v>
+      </c>
+      <c r="C50" s="93" t="s">
+        <v>210</v>
+      </c>
+      <c r="D50" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E50" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F50" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G50" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H50" s="103"/>
+      <c r="I50" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J50" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A51" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B51" s="101" t="s">
+        <v>211</v>
+      </c>
+      <c r="C51" s="93" t="s">
+        <v>212</v>
+      </c>
+      <c r="D51" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E51" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F51" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G51" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H51" s="103"/>
+      <c r="I51" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J51" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A52" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B52" s="101" t="s">
+        <v>213</v>
+      </c>
+      <c r="C52" s="93" t="s">
+        <v>214</v>
+      </c>
+      <c r="D52" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E52" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F52" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G52" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H52" s="103"/>
+      <c r="I52" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J52" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A53" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B53" s="101" t="s">
+        <v>215</v>
+      </c>
+      <c r="C53" s="93" t="s">
+        <v>216</v>
+      </c>
+      <c r="D53" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E53" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F53" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G53" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H53" s="103"/>
+      <c r="I53" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J53" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A54" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B54" s="101" t="s">
+        <v>217</v>
+      </c>
+      <c r="C54" s="93" t="s">
+        <v>218</v>
+      </c>
+      <c r="D54" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E54" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F54" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G54" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H54" s="103"/>
+      <c r="I54" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J54" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A55" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B55" s="101" t="s">
+        <v>219</v>
+      </c>
+      <c r="C55" s="93" t="s">
+        <v>220</v>
+      </c>
+      <c r="D55" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E55" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F55" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G55" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H55" s="103"/>
+      <c r="I55" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J55" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A56" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B56" s="101" t="s">
+        <v>221</v>
+      </c>
+      <c r="C56" s="93" t="s">
+        <v>222</v>
+      </c>
+      <c r="D56" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E56" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F56" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G56" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H56" s="103"/>
+      <c r="I56" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J56" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A57" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B57" s="101" t="s">
+        <v>223</v>
+      </c>
+      <c r="C57" s="93" t="s">
+        <v>224</v>
+      </c>
+      <c r="D57" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E57" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F57" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G57" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H57" s="103"/>
+      <c r="I57" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J57" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A58" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B58" s="101" t="s">
+        <v>225</v>
+      </c>
+      <c r="C58" s="93" t="s">
+        <v>226</v>
+      </c>
+      <c r="D58" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E58" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F58" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G58" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H58" s="103"/>
+      <c r="I58" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J58" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A59" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B59" s="101" t="s">
+        <v>227</v>
+      </c>
+      <c r="C59" s="93" t="s">
+        <v>228</v>
+      </c>
+      <c r="D59" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E59" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F59" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G59" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H59" s="103"/>
+      <c r="I59" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J59" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A60" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B60" s="101" t="s">
+        <v>229</v>
+      </c>
+      <c r="C60" s="93" t="s">
+        <v>230</v>
+      </c>
+      <c r="D60" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E60" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F60" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G60" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H60" s="103"/>
+      <c r="I60" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J60" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A61" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B61" s="101" t="s">
+        <v>231</v>
+      </c>
+      <c r="C61" s="93" t="s">
+        <v>232</v>
+      </c>
+      <c r="D61" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E61" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F61" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G61" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H61" s="103"/>
+      <c r="I61" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J61" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A62" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B62" s="101" t="s">
+        <v>233</v>
+      </c>
+      <c r="C62" s="93" t="s">
+        <v>234</v>
+      </c>
+      <c r="D62" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E62" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F62" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G62" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H62" s="103"/>
+      <c r="I62" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J62" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A63" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B63" s="101" t="s">
+        <v>235</v>
+      </c>
+      <c r="C63" s="93" t="s">
+        <v>236</v>
+      </c>
+      <c r="D63" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E63" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F63" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G63" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H63" s="103"/>
+      <c r="I63" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J63" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A64" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B64" s="101" t="s">
+        <v>237</v>
+      </c>
+      <c r="C64" s="93" t="s">
+        <v>238</v>
+      </c>
+      <c r="D64" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E64" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F64" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G64" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H64" s="103"/>
+      <c r="I64" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J64" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A65" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B65" s="101" t="s">
+        <v>239</v>
+      </c>
+      <c r="C65" s="93" t="s">
+        <v>240</v>
+      </c>
+      <c r="D65" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E65" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F65" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G65" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H65" s="103"/>
+      <c r="I65" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J65" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A66" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B66" s="101" t="s">
+        <v>241</v>
+      </c>
+      <c r="C66" s="93" t="s">
+        <v>242</v>
+      </c>
+      <c r="D66" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E66" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F66" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G66" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H66" s="103"/>
+      <c r="I66" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J66" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A67" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B67" s="101" t="s">
+        <v>243</v>
+      </c>
+      <c r="C67" s="93" t="s">
+        <v>244</v>
+      </c>
+      <c r="D67" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E67" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F67" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G67" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H67" s="103"/>
+      <c r="I67" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J67" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A68" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B68" s="101" t="s">
+        <v>245</v>
+      </c>
+      <c r="C68" s="93" t="s">
+        <v>246</v>
+      </c>
+      <c r="D68" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E68" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F68" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G68" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H68" s="103"/>
+      <c r="I68" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J68" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A69" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B69" s="101" t="s">
+        <v>247</v>
+      </c>
+      <c r="C69" s="93" t="s">
+        <v>248</v>
+      </c>
+      <c r="D69" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E69" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F69" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G69" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H69" s="103"/>
+      <c r="I69" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J69" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A70" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B70" s="101" t="s">
+        <v>249</v>
+      </c>
+      <c r="C70" s="93" t="s">
+        <v>250</v>
+      </c>
+      <c r="D70" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E70" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F70" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G70" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H70" s="103"/>
+      <c r="I70" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J70" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A71" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B71" s="101" t="s">
+        <v>251</v>
+      </c>
+      <c r="C71" s="93" t="s">
+        <v>252</v>
+      </c>
+      <c r="D71" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E71" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F71" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G71" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H71" s="103"/>
+      <c r="I71" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J71" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A72" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B72" s="101" t="s">
+        <v>253</v>
+      </c>
+      <c r="C72" s="93" t="s">
+        <v>254</v>
+      </c>
+      <c r="D72" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E72" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F72" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G72" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H72" s="103"/>
+      <c r="I72" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J72" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A73" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B73" s="101" t="s">
+        <v>255</v>
+      </c>
+      <c r="C73" s="93" t="s">
+        <v>256</v>
+      </c>
+      <c r="D73" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E73" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F73" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G73" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H73" s="103"/>
+      <c r="I73" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J73" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A74" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B74" s="101" t="s">
+        <v>257</v>
+      </c>
+      <c r="C74" s="93" t="s">
+        <v>258</v>
+      </c>
+      <c r="D74" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E74" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F74" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G74" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H74" s="103"/>
+      <c r="I74" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J74" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A75" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B75" s="101" t="s">
+        <v>259</v>
+      </c>
+      <c r="C75" s="93" t="s">
+        <v>659</v>
+      </c>
+      <c r="D75" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E75" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F75" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G75" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H75" s="103"/>
+      <c r="I75" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J75" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A76" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B76" s="101" t="s">
+        <v>260</v>
+      </c>
+      <c r="C76" s="93" t="s">
+        <v>261</v>
+      </c>
+      <c r="D76" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E76" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F76" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G76" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H76" s="103"/>
+      <c r="I76" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J76" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A77" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B77" s="101" t="s">
+        <v>262</v>
+      </c>
+      <c r="C77" s="93" t="s">
+        <v>263</v>
+      </c>
+      <c r="D77" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E77" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F77" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G77" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H77" s="103"/>
+      <c r="I77" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J77" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A78" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B78" s="101" t="s">
+        <v>264</v>
+      </c>
+      <c r="C78" s="93" t="s">
+        <v>265</v>
+      </c>
+      <c r="D78" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E78" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F78" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G78" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H78" s="103"/>
+      <c r="I78" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J78" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A79" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B79" s="101" t="s">
+        <v>266</v>
+      </c>
+      <c r="C79" s="93" t="s">
+        <v>267</v>
+      </c>
+      <c r="D79" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E79" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F79" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G79" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H79" s="103"/>
+      <c r="I79" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J79" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A80" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B80" s="101" t="s">
+        <v>268</v>
+      </c>
+      <c r="C80" s="93" t="s">
+        <v>269</v>
+      </c>
+      <c r="D80" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E80" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F80" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G80" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H80" s="103"/>
+      <c r="I80" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J80" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A81" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B81" s="101" t="s">
+        <v>270</v>
+      </c>
+      <c r="C81" s="93" t="s">
+        <v>271</v>
+      </c>
+      <c r="D81" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E81" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F81" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G81" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H81" s="103"/>
+      <c r="I81" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J81" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A82" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B82" s="101" t="s">
+        <v>272</v>
+      </c>
+      <c r="C82" s="93" t="s">
+        <v>273</v>
+      </c>
+      <c r="D82" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E82" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F82" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G82" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H82" s="103"/>
+      <c r="I82" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J82" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A83" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B83" s="101" t="s">
+        <v>274</v>
+      </c>
+      <c r="C83" s="93" t="s">
+        <v>275</v>
+      </c>
+      <c r="D83" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E83" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F83" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G83" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H83" s="103"/>
+      <c r="I83" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J83" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A84" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B84" s="101" t="s">
+        <v>276</v>
+      </c>
+      <c r="C84" s="93" t="s">
+        <v>277</v>
+      </c>
+      <c r="D84" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E84" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F84" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G84" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H84" s="103"/>
+      <c r="I84" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J84" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A85" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B85" s="101" t="s">
+        <v>278</v>
+      </c>
+      <c r="C85" s="93" t="s">
+        <v>652</v>
+      </c>
+      <c r="D85" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E85" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F85" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G85" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H85" s="103"/>
+      <c r="I85" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J85" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A86" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B86" s="101" t="s">
+        <v>279</v>
+      </c>
+      <c r="C86" s="93" t="s">
+        <v>280</v>
+      </c>
+      <c r="D86" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E86" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F86" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G86" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H86" s="103"/>
+      <c r="I86" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J86" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A87" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B87" s="101" t="s">
+        <v>281</v>
+      </c>
+      <c r="C87" s="93" t="s">
+        <v>282</v>
+      </c>
+      <c r="D87" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E87" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F87" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G87" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H87" s="103"/>
+      <c r="I87" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J87" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A88" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B88" s="101" t="s">
+        <v>283</v>
+      </c>
+      <c r="C88" s="93" t="s">
+        <v>284</v>
+      </c>
+      <c r="D88" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E88" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F88" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G88" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H88" s="103"/>
+      <c r="I88" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J88" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A89" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B89" s="101" t="s">
+        <v>285</v>
+      </c>
+      <c r="C89" s="93" t="s">
+        <v>286</v>
+      </c>
+      <c r="D89" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E89" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F89" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G89" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H89" s="103"/>
+      <c r="I89" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J89" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A90" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B90" s="101" t="s">
+        <v>287</v>
+      </c>
+      <c r="C90" s="93" t="s">
+        <v>288</v>
+      </c>
+      <c r="D90" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E90" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F90" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G90" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H90" s="103"/>
+      <c r="I90" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J90" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A91" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B91" s="101" t="s">
+        <v>289</v>
+      </c>
+      <c r="C91" s="93" t="s">
+        <v>290</v>
+      </c>
+      <c r="D91" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E91" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F91" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G91" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H91" s="103"/>
+      <c r="I91" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J91" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A92" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B92" s="101" t="s">
+        <v>291</v>
+      </c>
+      <c r="C92" s="93" t="s">
+        <v>292</v>
+      </c>
+      <c r="D92" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E92" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F92" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G92" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H92" s="103"/>
+      <c r="I92" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J92" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A93" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B93" s="101" t="s">
+        <v>293</v>
+      </c>
+      <c r="C93" s="93" t="s">
+        <v>294</v>
+      </c>
+      <c r="D93" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E93" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F93" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G93" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H93" s="103"/>
+      <c r="I93" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J93" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A94" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B94" s="101" t="s">
+        <v>295</v>
+      </c>
+      <c r="C94" s="93" t="s">
+        <v>296</v>
+      </c>
+      <c r="D94" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E94" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F94" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G94" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H94" s="103"/>
+      <c r="I94" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J94" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A95" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B95" s="101" t="s">
+        <v>297</v>
+      </c>
+      <c r="C95" s="93" t="s">
+        <v>298</v>
+      </c>
+      <c r="D95" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E95" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F95" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G95" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H95" s="103"/>
+      <c r="I95" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J95" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1">
+      <c r="A96" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B96" s="101" t="s">
+        <v>299</v>
+      </c>
+      <c r="C96" s="93" t="s">
+        <v>300</v>
+      </c>
+      <c r="D96" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E96" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F96" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G96" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H96" s="103"/>
+      <c r="I96" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J96" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1">
+      <c r="A97" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B97" s="101" t="s">
+        <v>301</v>
+      </c>
+      <c r="C97" s="93" t="s">
+        <v>302</v>
+      </c>
+      <c r="D97" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E97" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F97" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G97" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H97" s="103"/>
+      <c r="I97" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J97" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1">
+      <c r="A98" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B98" s="101" t="s">
+        <v>303</v>
+      </c>
+      <c r="C98" s="93" t="s">
+        <v>304</v>
+      </c>
+      <c r="D98" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E98" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F98" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G98" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H98" s="103"/>
+      <c r="I98" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J98" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1">
+      <c r="A99" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B99" s="101" t="s">
+        <v>305</v>
+      </c>
+      <c r="C99" s="93" t="s">
+        <v>306</v>
+      </c>
+      <c r="D99" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E99" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F99" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G99" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H99" s="103"/>
+      <c r="I99" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J99" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A100" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B100" s="101" t="s">
+        <v>307</v>
+      </c>
+      <c r="C100" s="93" t="s">
+        <v>308</v>
+      </c>
+      <c r="D100" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E100" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F100" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G100" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H100" s="103"/>
+      <c r="I100" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J100" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A101" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B101" s="101" t="s">
+        <v>309</v>
+      </c>
+      <c r="C101" s="93" t="s">
+        <v>310</v>
+      </c>
+      <c r="D101" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E101" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F101" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G101" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H101" s="103"/>
+      <c r="I101" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J101" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A102" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B102" s="101" t="s">
+        <v>311</v>
+      </c>
+      <c r="C102" s="95" t="s">
+        <v>312</v>
+      </c>
+      <c r="D102" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E102" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F102" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G102" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H102" s="103"/>
+      <c r="I102" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J102" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A103" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B103" s="101" t="s">
+        <v>313</v>
+      </c>
+      <c r="C103" s="93" t="s">
+        <v>314</v>
+      </c>
+      <c r="D103" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E103" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F103" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G103" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H103" s="103"/>
+      <c r="I103" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J103" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A104" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B104" s="101" t="s">
+        <v>315</v>
+      </c>
+      <c r="C104" s="93" t="s">
+        <v>316</v>
+      </c>
+      <c r="D104" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E104" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F104" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G104" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H104" s="103"/>
+      <c r="I104" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J104" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A105" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B105" s="101" t="s">
+        <v>317</v>
+      </c>
+      <c r="C105" s="95" t="s">
+        <v>318</v>
+      </c>
+      <c r="D105" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E105" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F105" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G105" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H105" s="103"/>
+      <c r="I105" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J105" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A106" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B106" s="101" t="s">
+        <v>319</v>
+      </c>
+      <c r="C106" s="95" t="s">
+        <v>320</v>
+      </c>
+      <c r="D106" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E106" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F106" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G106" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H106" s="103"/>
+      <c r="I106" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J106" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A107" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B107" s="101" t="s">
+        <v>321</v>
+      </c>
+      <c r="C107" s="95" t="s">
+        <v>322</v>
+      </c>
+      <c r="D107" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E107" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F107" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G107" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H107" s="103"/>
+      <c r="I107" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J107" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A108" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B108" s="101" t="s">
+        <v>323</v>
+      </c>
+      <c r="C108" s="93" t="s">
+        <v>324</v>
+      </c>
+      <c r="D108" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E108" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F108" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G108" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H108" s="103"/>
+      <c r="I108" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J108" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A109" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B109" s="101" t="s">
+        <v>325</v>
+      </c>
+      <c r="C109" s="93" t="s">
+        <v>326</v>
+      </c>
+      <c r="D109" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E109" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F109" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G109" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H109" s="103"/>
+      <c r="I109" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J109" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A110" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B110" s="101" t="s">
+        <v>327</v>
+      </c>
+      <c r="C110" s="93" t="s">
+        <v>328</v>
+      </c>
+      <c r="D110" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E110" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F110" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G110" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H110" s="103"/>
+      <c r="I110" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J110" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A111" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B111" s="101" t="s">
+        <v>329</v>
+      </c>
+      <c r="C111" s="93" t="s">
+        <v>330</v>
+      </c>
+      <c r="D111" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E111" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F111" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G111" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H111" s="103"/>
+      <c r="I111" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J111" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A112" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B112" s="101" t="s">
+        <v>331</v>
+      </c>
+      <c r="C112" s="93" t="s">
+        <v>332</v>
+      </c>
+      <c r="D112" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E112" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F112" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G112" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H112" s="103"/>
+      <c r="I112" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J112" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A113" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B113" s="101" t="s">
+        <v>333</v>
+      </c>
+      <c r="C113" s="93" t="s">
+        <v>334</v>
+      </c>
+      <c r="D113" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E113" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F113" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G113" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H113" s="103"/>
+      <c r="I113" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J113" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A114" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B114" s="101" t="s">
+        <v>335</v>
+      </c>
+      <c r="C114" s="93" t="s">
+        <v>336</v>
+      </c>
+      <c r="D114" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E114" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F114" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G114" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H114" s="103"/>
+      <c r="I114" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J114" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A115" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B115" s="101" t="s">
+        <v>337</v>
+      </c>
+      <c r="C115" s="93" t="s">
+        <v>338</v>
+      </c>
+      <c r="D115" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E115" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F115" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G115" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H115" s="103"/>
+      <c r="I115" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J115" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A116" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B116" s="101" t="s">
+        <v>339</v>
+      </c>
+      <c r="C116" s="93" t="s">
+        <v>340</v>
+      </c>
+      <c r="D116" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E116" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F116" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G116" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H116" s="103"/>
+      <c r="I116" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J116" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A117" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B117" s="101" t="s">
+        <v>341</v>
+      </c>
+      <c r="C117" s="93" t="s">
+        <v>342</v>
+      </c>
+      <c r="D117" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E117" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F117" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G117" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H117" s="103"/>
+      <c r="I117" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J117" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A118" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B118" s="101" t="s">
+        <v>343</v>
+      </c>
+      <c r="C118" s="93" t="s">
+        <v>344</v>
+      </c>
+      <c r="D118" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E118" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F118" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G118" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H118" s="103"/>
+      <c r="I118" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J118" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A119" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B119" s="101" t="s">
+        <v>345</v>
+      </c>
+      <c r="C119" s="93" t="s">
+        <v>346</v>
+      </c>
+      <c r="D119" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E119" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F119" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G119" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H119" s="103"/>
+      <c r="I119" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J119" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A120" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B120" s="101" t="s">
+        <v>347</v>
+      </c>
+      <c r="C120" s="93" t="s">
+        <v>348</v>
+      </c>
+      <c r="D120" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E120" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F120" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G120" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H120" s="103"/>
+      <c r="I120" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J120" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A121" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B121" s="101" t="s">
+        <v>349</v>
+      </c>
+      <c r="C121" s="93" t="s">
+        <v>350</v>
+      </c>
+      <c r="D121" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E121" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F121" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G121" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H121" s="103"/>
+      <c r="I121" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J121" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="122" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A122" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B122" s="101" t="s">
+        <v>351</v>
+      </c>
+      <c r="C122" s="93" t="s">
+        <v>352</v>
+      </c>
+      <c r="D122" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E122" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F122" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G122" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H122" s="103"/>
+      <c r="I122" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J122" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A123" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B123" s="101" t="s">
+        <v>353</v>
+      </c>
+      <c r="C123" s="93" t="s">
+        <v>354</v>
+      </c>
+      <c r="D123" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E123" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F123" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G123" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H123" s="103"/>
+      <c r="I123" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J123" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A124" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B124" s="101" t="s">
+        <v>355</v>
+      </c>
+      <c r="C124" s="93" t="s">
+        <v>356</v>
+      </c>
+      <c r="D124" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E124" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F124" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G124" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H124" s="103"/>
+      <c r="I124" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J124" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A125" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B125" s="101" t="s">
+        <v>357</v>
+      </c>
+      <c r="C125" s="93" t="s">
+        <v>358</v>
+      </c>
+      <c r="D125" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E125" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F125" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G125" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H125" s="103"/>
+      <c r="I125" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J125" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A126" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B126" s="101" t="s">
+        <v>359</v>
+      </c>
+      <c r="C126" s="93" t="s">
+        <v>360</v>
+      </c>
+      <c r="D126" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E126" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F126" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G126" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H126" s="103"/>
+      <c r="I126" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J126" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A127" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B127" s="101" t="s">
+        <v>361</v>
+      </c>
+      <c r="C127" s="93" t="s">
+        <v>330</v>
+      </c>
+      <c r="D127" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E127" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F127" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G127" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H127" s="103"/>
+      <c r="I127" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J127" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A128" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B128" s="101" t="s">
+        <v>362</v>
+      </c>
+      <c r="C128" s="93" t="s">
+        <v>332</v>
+      </c>
+      <c r="D128" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E128" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F128" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G128" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H128" s="103"/>
+      <c r="I128" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J128" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A129" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B129" s="101" t="s">
+        <v>363</v>
+      </c>
+      <c r="C129" s="93" t="s">
+        <v>364</v>
+      </c>
+      <c r="D129" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E129" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F129" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G129" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H129" s="103"/>
+      <c r="I129" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J129" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A130" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B130" s="101" t="s">
+        <v>365</v>
+      </c>
+      <c r="C130" s="93" t="s">
+        <v>366</v>
+      </c>
+      <c r="D130" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E130" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F130" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G130" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H130" s="103"/>
+      <c r="I130" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J130" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="131" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A131" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B131" s="101" t="s">
+        <v>367</v>
+      </c>
+      <c r="C131" s="93" t="s">
+        <v>368</v>
+      </c>
+      <c r="D131" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E131" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F131" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G131" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H131" s="103"/>
+      <c r="I131" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J131" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" s="55" customFormat="1" ht="32.15" customHeight="1">
+      <c r="A132" s="105" t="s">
+        <v>34</v>
+      </c>
+      <c r="B132" s="105" t="s">
+        <v>369</v>
+      </c>
+      <c r="C132" s="96" t="s">
+        <v>370</v>
+      </c>
+      <c r="D132" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E132" s="106" t="s">
+        <v>78</v>
+      </c>
+      <c r="F132" s="106" t="s">
+        <v>78</v>
+      </c>
+      <c r="G132" s="97" t="s">
+        <v>78</v>
+      </c>
+      <c r="H132" s="107"/>
+      <c r="I132" s="108" t="s">
+        <v>78</v>
+      </c>
+      <c r="J132" s="108" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" s="55" customFormat="1" ht="32.15" customHeight="1">
+      <c r="A133" s="105" t="s">
+        <v>34</v>
+      </c>
+      <c r="B133" s="105" t="s">
+        <v>371</v>
+      </c>
+      <c r="C133" s="96" t="s">
+        <v>370</v>
+      </c>
+      <c r="D133" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E133" s="106" t="s">
+        <v>78</v>
+      </c>
+      <c r="F133" s="106" t="s">
+        <v>78</v>
+      </c>
+      <c r="G133" s="97" t="s">
+        <v>78</v>
+      </c>
+      <c r="H133" s="107"/>
+      <c r="I133" s="108" t="s">
+        <v>78</v>
+      </c>
+      <c r="J133" s="108" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" s="55" customFormat="1" ht="31">
+      <c r="A134" s="105" t="s">
+        <v>34</v>
+      </c>
+      <c r="B134" s="105" t="s">
+        <v>372</v>
+      </c>
+      <c r="C134" s="96" t="s">
+        <v>373</v>
+      </c>
+      <c r="D134" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E134" s="106" t="s">
+        <v>78</v>
+      </c>
+      <c r="F134" s="106" t="s">
+        <v>78</v>
+      </c>
+      <c r="G134" s="97" t="s">
+        <v>78</v>
+      </c>
+      <c r="H134" s="107"/>
+      <c r="I134" s="108" t="s">
+        <v>78</v>
+      </c>
+      <c r="J134" s="108" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" s="55" customFormat="1" ht="31">
+      <c r="A135" s="105" t="s">
+        <v>34</v>
+      </c>
+      <c r="B135" s="105" t="s">
+        <v>374</v>
+      </c>
+      <c r="C135" s="96" t="s">
+        <v>375</v>
+      </c>
+      <c r="D135" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E135" s="106" t="s">
+        <v>78</v>
+      </c>
+      <c r="F135" s="106" t="s">
+        <v>78</v>
+      </c>
+      <c r="G135" s="97" t="s">
+        <v>78</v>
+      </c>
+      <c r="H135" s="107"/>
+      <c r="I135" s="108" t="s">
+        <v>78</v>
+      </c>
+      <c r="J135" s="108" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" s="55" customFormat="1" ht="32.15" customHeight="1">
+      <c r="A136" s="105" t="s">
+        <v>34</v>
+      </c>
+      <c r="B136" s="105" t="s">
+        <v>376</v>
+      </c>
+      <c r="C136" s="96" t="s">
+        <v>370</v>
+      </c>
+      <c r="D136" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E136" s="106" t="s">
+        <v>78</v>
+      </c>
+      <c r="F136" s="106" t="s">
+        <v>78</v>
+      </c>
+      <c r="G136" s="97" t="s">
+        <v>78</v>
+      </c>
+      <c r="H136" s="107"/>
+      <c r="I136" s="108" t="s">
+        <v>78</v>
+      </c>
+      <c r="J136" s="108" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" s="55" customFormat="1" ht="31">
+      <c r="A137" s="105" t="s">
+        <v>34</v>
+      </c>
+      <c r="B137" s="105" t="s">
+        <v>377</v>
+      </c>
+      <c r="C137" s="96" t="s">
+        <v>378</v>
+      </c>
+      <c r="D137" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E137" s="106" t="s">
+        <v>78</v>
+      </c>
+      <c r="F137" s="106" t="s">
+        <v>78</v>
+      </c>
+      <c r="G137" s="97" t="s">
+        <v>78</v>
+      </c>
+      <c r="H137" s="107"/>
+      <c r="I137" s="108" t="s">
+        <v>78</v>
+      </c>
+      <c r="J137" s="108" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" s="55" customFormat="1" ht="31">
+      <c r="A138" s="105" t="s">
+        <v>34</v>
+      </c>
+      <c r="B138" s="105" t="s">
+        <v>379</v>
+      </c>
+      <c r="C138" s="96" t="s">
+        <v>380</v>
+      </c>
+      <c r="D138" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E138" s="106" t="s">
+        <v>78</v>
+      </c>
+      <c r="F138" s="106" t="s">
+        <v>78</v>
+      </c>
+      <c r="G138" s="97" t="s">
+        <v>78</v>
+      </c>
+      <c r="H138" s="107"/>
+      <c r="I138" s="108" t="s">
+        <v>78</v>
+      </c>
+      <c r="J138" s="108" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A139" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B139" s="101" t="s">
+        <v>381</v>
+      </c>
+      <c r="C139" s="93" t="s">
+        <v>382</v>
+      </c>
+      <c r="D139" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E139" s="102" t="s">
+        <v>383</v>
+      </c>
+      <c r="F139" s="102" t="s">
+        <v>384</v>
+      </c>
+      <c r="G139" s="94" t="s">
+        <v>385</v>
+      </c>
+      <c r="H139" s="103"/>
+      <c r="I139" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J139" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A140" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B140" s="101" t="s">
+        <v>386</v>
+      </c>
+      <c r="C140" s="93" t="s">
+        <v>693</v>
+      </c>
+      <c r="D140" s="102" t="s">
+        <v>104</v>
+      </c>
+      <c r="E140" s="102" t="s">
+        <v>111</v>
+      </c>
+      <c r="F140" s="102" t="s">
+        <v>387</v>
+      </c>
+      <c r="G140" s="94" t="s">
+        <v>388</v>
+      </c>
+      <c r="H140" s="103"/>
+      <c r="I140" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J140" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" s="45" customFormat="1" ht="93">
+      <c r="A141" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B141" s="101" t="s">
+        <v>389</v>
+      </c>
+      <c r="C141" s="93" t="s">
+        <v>390</v>
+      </c>
+      <c r="D141" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E141" s="102" t="s">
+        <v>111</v>
+      </c>
+      <c r="F141" s="102" t="s">
+        <v>391</v>
+      </c>
+      <c r="G141" s="94" t="s">
+        <v>392</v>
+      </c>
+      <c r="H141" s="103"/>
+      <c r="I141" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J141" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A142" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B142" s="101" t="s">
+        <v>393</v>
+      </c>
+      <c r="C142" s="93" t="s">
+        <v>394</v>
+      </c>
+      <c r="D142" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E142" s="102" t="s">
+        <v>395</v>
+      </c>
+      <c r="F142" s="102" t="s">
+        <v>396</v>
+      </c>
+      <c r="G142" s="94" t="s">
+        <v>397</v>
+      </c>
+      <c r="H142" s="103"/>
+      <c r="I142" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J142" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A143" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B143" s="101" t="s">
+        <v>398</v>
+      </c>
+      <c r="C143" s="93" t="s">
+        <v>399</v>
+      </c>
+      <c r="D143" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E143" s="102" t="s">
+        <v>400</v>
+      </c>
+      <c r="F143" s="102" t="s">
+        <v>384</v>
+      </c>
+      <c r="G143" s="94" t="s">
+        <v>401</v>
+      </c>
+      <c r="H143" s="103"/>
+      <c r="I143" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J143" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A144" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B144" s="101" t="s">
+        <v>402</v>
+      </c>
+      <c r="C144" s="93" t="s">
+        <v>403</v>
+      </c>
+      <c r="D144" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E144" s="102" t="s">
+        <v>404</v>
+      </c>
+      <c r="F144" s="102" t="s">
+        <v>384</v>
+      </c>
+      <c r="G144" s="94" t="s">
+        <v>405</v>
+      </c>
+      <c r="H144" s="103"/>
+      <c r="I144" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J144" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" s="45" customFormat="1" ht="93">
+      <c r="A145" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B145" s="101" t="s">
+        <v>406</v>
+      </c>
+      <c r="C145" s="93" t="s">
+        <v>407</v>
+      </c>
+      <c r="D145" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E145" s="102" t="s">
+        <v>408</v>
+      </c>
+      <c r="F145" s="102" t="s">
+        <v>384</v>
+      </c>
+      <c r="G145" s="94" t="s">
+        <v>409</v>
+      </c>
+      <c r="H145" s="103"/>
+      <c r="I145" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J145" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A146" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B146" s="101" t="s">
+        <v>410</v>
+      </c>
+      <c r="C146" s="93" t="s">
+        <v>411</v>
+      </c>
+      <c r="D146" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E146" s="102" t="s">
+        <v>395</v>
+      </c>
+      <c r="F146" s="102" t="s">
+        <v>396</v>
+      </c>
+      <c r="G146" s="94" t="s">
+        <v>412</v>
+      </c>
+      <c r="H146" s="103"/>
+      <c r="I146" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J146" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A147" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B147" s="101" t="s">
+        <v>413</v>
+      </c>
+      <c r="C147" s="93" t="s">
+        <v>414</v>
+      </c>
+      <c r="D147" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E147" s="102" t="s">
+        <v>395</v>
+      </c>
+      <c r="F147" s="102" t="s">
+        <v>396</v>
+      </c>
+      <c r="G147" s="94" t="s">
+        <v>412</v>
+      </c>
+      <c r="H147" s="103"/>
+      <c r="I147" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J147" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A148" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B148" s="101" t="s">
+        <v>415</v>
+      </c>
+      <c r="C148" s="93" t="s">
+        <v>416</v>
+      </c>
+      <c r="D148" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E148" s="102" t="s">
+        <v>395</v>
+      </c>
+      <c r="F148" s="102" t="s">
+        <v>396</v>
+      </c>
+      <c r="G148" s="94" t="s">
+        <v>412</v>
+      </c>
+      <c r="H148" s="103"/>
+      <c r="I148" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J148" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A149" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B149" s="101" t="s">
+        <v>417</v>
+      </c>
+      <c r="C149" s="95" t="s">
+        <v>418</v>
+      </c>
+      <c r="D149" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E149" s="102" t="s">
+        <v>419</v>
+      </c>
+      <c r="F149" s="102" t="s">
+        <v>420</v>
+      </c>
+      <c r="G149" s="94" t="s">
+        <v>421</v>
+      </c>
+      <c r="H149" s="103"/>
+      <c r="I149" s="104" t="s">
+        <v>422</v>
+      </c>
+      <c r="J149" s="92" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A150" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B150" s="101" t="s">
+        <v>423</v>
+      </c>
+      <c r="C150" s="93" t="s">
+        <v>424</v>
+      </c>
+      <c r="D150" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E150" s="102" t="s">
+        <v>425</v>
+      </c>
+      <c r="F150" s="102" t="s">
+        <v>384</v>
+      </c>
+      <c r="G150" s="94" t="s">
+        <v>426</v>
+      </c>
+      <c r="H150" s="103"/>
+      <c r="I150" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J150" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A151" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B151" s="101" t="s">
+        <v>427</v>
+      </c>
+      <c r="C151" s="93" t="s">
+        <v>428</v>
+      </c>
+      <c r="D151" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E151" s="102" t="s">
+        <v>429</v>
+      </c>
+      <c r="F151" s="102" t="s">
+        <v>430</v>
+      </c>
+      <c r="G151" s="94" t="s">
+        <v>431</v>
+      </c>
+      <c r="H151" s="103"/>
+      <c r="I151" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J151" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A152" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B152" s="101" t="s">
+        <v>432</v>
+      </c>
+      <c r="C152" s="93" t="s">
+        <v>433</v>
+      </c>
+      <c r="D152" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E152" s="102" t="s">
+        <v>434</v>
+      </c>
+      <c r="F152" s="102" t="s">
+        <v>430</v>
+      </c>
+      <c r="G152" s="94" t="s">
+        <v>435</v>
+      </c>
+      <c r="H152" s="103"/>
+      <c r="I152" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J152" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A153" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B153" s="101" t="s">
+        <v>436</v>
+      </c>
+      <c r="C153" s="93" t="s">
+        <v>437</v>
+      </c>
+      <c r="D153" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E153" s="102" t="s">
+        <v>425</v>
+      </c>
+      <c r="F153" s="102" t="s">
+        <v>384</v>
+      </c>
+      <c r="G153" s="94" t="s">
+        <v>426</v>
+      </c>
+      <c r="H153" s="103"/>
+      <c r="I153" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J153" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A154" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B154" s="101" t="s">
+        <v>438</v>
+      </c>
+      <c r="C154" s="93" t="s">
+        <v>439</v>
+      </c>
+      <c r="D154" s="102" t="s">
+        <v>133</v>
+      </c>
+      <c r="E154" s="102" t="s">
+        <v>111</v>
+      </c>
+      <c r="F154" s="102" t="s">
+        <v>425</v>
+      </c>
+      <c r="G154" s="94" t="s">
+        <v>440</v>
+      </c>
+      <c r="H154" s="103"/>
+      <c r="I154" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J154" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A155" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B155" s="101" t="s">
+        <v>441</v>
+      </c>
+      <c r="C155" s="93" t="s">
+        <v>442</v>
+      </c>
+      <c r="D155" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E155" s="102" t="s">
+        <v>425</v>
+      </c>
+      <c r="F155" s="102" t="s">
+        <v>384</v>
+      </c>
+      <c r="G155" s="94" t="s">
+        <v>426</v>
+      </c>
+      <c r="H155" s="103"/>
+      <c r="I155" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J155" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A156" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B156" s="101" t="s">
+        <v>443</v>
+      </c>
+      <c r="C156" s="93" t="s">
+        <v>444</v>
+      </c>
+      <c r="D156" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E156" s="102" t="s">
+        <v>425</v>
+      </c>
+      <c r="F156" s="102" t="s">
+        <v>384</v>
+      </c>
+      <c r="G156" s="94" t="s">
+        <v>426</v>
+      </c>
+      <c r="H156" s="103"/>
+      <c r="I156" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J156" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A157" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B157" s="101" t="s">
+        <v>445</v>
+      </c>
+      <c r="C157" s="93" t="s">
+        <v>446</v>
+      </c>
+      <c r="D157" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E157" s="102" t="s">
+        <v>425</v>
+      </c>
+      <c r="F157" s="102" t="s">
+        <v>384</v>
+      </c>
+      <c r="G157" s="94" t="s">
+        <v>426</v>
+      </c>
+      <c r="H157" s="103"/>
+      <c r="I157" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J157" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A158" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B158" s="101" t="s">
+        <v>447</v>
+      </c>
+      <c r="C158" s="93" t="s">
+        <v>448</v>
+      </c>
+      <c r="D158" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E158" s="102" t="s">
+        <v>425</v>
+      </c>
+      <c r="F158" s="102" t="s">
+        <v>449</v>
+      </c>
+      <c r="G158" s="94" t="s">
+        <v>426</v>
+      </c>
+      <c r="H158" s="103"/>
+      <c r="I158" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J158" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A159" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B159" s="101" t="s">
+        <v>450</v>
+      </c>
+      <c r="C159" s="93" t="s">
+        <v>451</v>
+      </c>
+      <c r="D159" s="102" t="s">
+        <v>452</v>
+      </c>
+      <c r="E159" s="102" t="s">
+        <v>111</v>
+      </c>
+      <c r="F159" s="102" t="s">
+        <v>425</v>
+      </c>
+      <c r="G159" s="94" t="s">
+        <v>440</v>
+      </c>
+      <c r="H159" s="103"/>
+      <c r="I159" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J159" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A160" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B160" s="101" t="s">
+        <v>453</v>
+      </c>
+      <c r="C160" s="93" t="s">
+        <v>699</v>
+      </c>
+      <c r="D160" s="102" t="s">
+        <v>452</v>
+      </c>
+      <c r="E160" s="102" t="s">
+        <v>111</v>
+      </c>
+      <c r="F160" s="102" t="s">
+        <v>425</v>
+      </c>
+      <c r="G160" s="94" t="s">
+        <v>440</v>
+      </c>
+      <c r="H160" s="103"/>
+      <c r="I160" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J160" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A161" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B161" s="101" t="s">
+        <v>454</v>
+      </c>
+      <c r="C161" s="95" t="s">
+        <v>455</v>
+      </c>
+      <c r="D161" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E161" s="102" t="s">
+        <v>400</v>
+      </c>
+      <c r="F161" s="102" t="s">
+        <v>456</v>
+      </c>
+      <c r="G161" s="94" t="s">
+        <v>457</v>
+      </c>
+      <c r="H161" s="103"/>
+      <c r="I161" s="92" t="s">
+        <v>458</v>
+      </c>
+      <c r="J161" s="92" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A162" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B162" s="101" t="s">
+        <v>459</v>
+      </c>
+      <c r="C162" s="95" t="s">
+        <v>460</v>
+      </c>
+      <c r="D162" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E162" s="102" t="s">
+        <v>400</v>
+      </c>
+      <c r="F162" s="102" t="s">
+        <v>456</v>
+      </c>
+      <c r="G162" s="94" t="s">
+        <v>461</v>
+      </c>
+      <c r="H162" s="103"/>
+      <c r="I162" s="104" t="s">
+        <v>462</v>
+      </c>
+      <c r="J162" s="104" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1">
+      <c r="A163" s="101" t="s">
+        <v>27</v>
+      </c>
+      <c r="B163" s="101" t="s">
+        <v>464</v>
+      </c>
+      <c r="C163" s="95" t="s">
+        <v>465</v>
+      </c>
+      <c r="D163" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E163" s="102" t="s">
+        <v>400</v>
+      </c>
+      <c r="F163" s="102" t="s">
+        <v>456</v>
+      </c>
+      <c r="G163" s="94" t="s">
+        <v>457</v>
+      </c>
+      <c r="H163" s="103"/>
+      <c r="I163" s="104" t="s">
+        <v>466</v>
+      </c>
+      <c r="J163" s="104" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A164" s="101" t="s">
+        <v>27</v>
+      </c>
+      <c r="B164" s="101" t="s">
+        <v>468</v>
+      </c>
+      <c r="C164" s="95" t="s">
+        <v>469</v>
+      </c>
+      <c r="D164" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E164" s="102" t="s">
+        <v>400</v>
+      </c>
+      <c r="F164" s="102" t="s">
+        <v>456</v>
+      </c>
+      <c r="G164" s="94" t="s">
+        <v>461</v>
+      </c>
+      <c r="H164" s="103"/>
+      <c r="I164" s="104" t="s">
+        <v>470</v>
+      </c>
+      <c r="J164" s="104" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A165" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B165" s="101" t="s">
+        <v>472</v>
+      </c>
+      <c r="C165" s="95" t="s">
+        <v>660</v>
+      </c>
+      <c r="D165" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E165" s="102" t="s">
+        <v>419</v>
+      </c>
+      <c r="F165" s="102" t="s">
+        <v>384</v>
+      </c>
+      <c r="G165" s="94" t="s">
+        <v>473</v>
+      </c>
+      <c r="H165" s="103"/>
+      <c r="I165" s="104" t="s">
+        <v>474</v>
+      </c>
+      <c r="J165" s="104" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A166" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B166" s="101" t="s">
+        <v>476</v>
+      </c>
+      <c r="C166" s="93" t="s">
+        <v>477</v>
+      </c>
+      <c r="D166" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E166" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="F166" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="G166" s="94" t="s">
+        <v>83</v>
+      </c>
+      <c r="H166" s="103"/>
+      <c r="I166" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J166" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A167" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B167" s="101" t="s">
+        <v>478</v>
+      </c>
+      <c r="C167" s="93" t="s">
+        <v>700</v>
+      </c>
+      <c r="D167" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E167" s="102" t="s">
+        <v>400</v>
+      </c>
+      <c r="F167" s="102" t="s">
+        <v>456</v>
+      </c>
+      <c r="G167" s="94" t="s">
+        <v>479</v>
+      </c>
+      <c r="H167" s="103"/>
+      <c r="I167" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J167" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A168" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B168" s="101" t="s">
+        <v>480</v>
+      </c>
+      <c r="C168" s="93" t="s">
+        <v>481</v>
+      </c>
+      <c r="D168" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E168" s="102" t="s">
+        <v>400</v>
+      </c>
+      <c r="F168" s="102" t="s">
+        <v>482</v>
+      </c>
+      <c r="G168" s="94" t="s">
+        <v>479</v>
+      </c>
+      <c r="H168" s="103"/>
+      <c r="I168" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J168" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1">
+      <c r="A169" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B169" s="101" t="s">
+        <v>483</v>
+      </c>
+      <c r="C169" s="93" t="s">
+        <v>484</v>
+      </c>
+      <c r="D169" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E169" s="102" t="s">
+        <v>404</v>
+      </c>
+      <c r="F169" s="102" t="s">
+        <v>485</v>
+      </c>
+      <c r="G169" s="94" t="s">
+        <v>486</v>
+      </c>
+      <c r="H169" s="103"/>
+      <c r="I169" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J169" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A170" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B170" s="101" t="s">
+        <v>487</v>
+      </c>
+      <c r="C170" s="93" t="s">
+        <v>488</v>
+      </c>
+      <c r="D170" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E170" s="102" t="s">
+        <v>400</v>
+      </c>
+      <c r="F170" s="102" t="s">
+        <v>384</v>
+      </c>
+      <c r="G170" s="94" t="s">
+        <v>489</v>
+      </c>
+      <c r="H170" s="103"/>
+      <c r="I170" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J170" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A171" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B171" s="101" t="s">
+        <v>490</v>
+      </c>
+      <c r="C171" s="93" t="s">
+        <v>491</v>
+      </c>
+      <c r="D171" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E171" s="102" t="s">
+        <v>492</v>
+      </c>
+      <c r="F171" s="102" t="s">
+        <v>384</v>
+      </c>
+      <c r="G171" s="94" t="s">
+        <v>493</v>
+      </c>
+      <c r="H171" s="103"/>
+      <c r="I171" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J171" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1">
+      <c r="A172" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B172" s="101" t="s">
+        <v>494</v>
+      </c>
+      <c r="C172" s="93" t="s">
+        <v>495</v>
+      </c>
+      <c r="D172" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E172" s="102" t="s">
+        <v>496</v>
+      </c>
+      <c r="F172" s="102" t="s">
+        <v>497</v>
+      </c>
+      <c r="G172" s="94" t="s">
+        <v>493</v>
+      </c>
+      <c r="H172" s="103"/>
+      <c r="I172" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J172" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10" s="45" customFormat="1" ht="53.15" customHeight="1">
+      <c r="A173" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B173" s="101" t="s">
+        <v>499</v>
+      </c>
+      <c r="C173" s="95" t="s">
+        <v>694</v>
+      </c>
+      <c r="D173" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E173" s="102" t="s">
+        <v>400</v>
+      </c>
+      <c r="F173" s="102" t="s">
+        <v>456</v>
+      </c>
+      <c r="G173" s="94" t="s">
+        <v>498</v>
+      </c>
+      <c r="H173" s="103"/>
+      <c r="I173" s="104" t="s">
+        <v>500</v>
+      </c>
+      <c r="J173" s="104" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A174" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B174" s="101" t="s">
+        <v>502</v>
+      </c>
+      <c r="C174" s="95" t="s">
+        <v>695</v>
+      </c>
+      <c r="D174" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E174" s="102" t="s">
+        <v>400</v>
+      </c>
+      <c r="F174" s="102" t="s">
+        <v>456</v>
+      </c>
+      <c r="G174" s="94" t="s">
+        <v>498</v>
+      </c>
+      <c r="H174" s="103"/>
+      <c r="I174" s="104" t="s">
+        <v>503</v>
+      </c>
+      <c r="J174" s="104" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10" s="45" customFormat="1" ht="67" customHeight="1">
+      <c r="A175" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B175" s="101" t="s">
+        <v>506</v>
+      </c>
+      <c r="C175" s="95" t="s">
+        <v>696</v>
+      </c>
+      <c r="D175" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E175" s="102" t="s">
+        <v>400</v>
+      </c>
+      <c r="F175" s="102" t="s">
+        <v>456</v>
+      </c>
+      <c r="G175" s="94" t="s">
+        <v>505</v>
+      </c>
+      <c r="H175" s="103"/>
+      <c r="I175" s="104" t="s">
+        <v>507</v>
+      </c>
+      <c r="J175" s="104" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A176" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B176" s="101" t="s">
+        <v>509</v>
+      </c>
+      <c r="C176" s="95" t="s">
+        <v>697</v>
+      </c>
+      <c r="D176" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E176" s="102" t="s">
+        <v>400</v>
+      </c>
+      <c r="F176" s="102" t="s">
+        <v>456</v>
+      </c>
+      <c r="G176" s="94" t="s">
+        <v>505</v>
+      </c>
+      <c r="H176" s="103"/>
+      <c r="I176" s="104" t="s">
+        <v>510</v>
+      </c>
+      <c r="J176" s="104" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A177" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B177" s="101" t="s">
+        <v>512</v>
+      </c>
+      <c r="C177" s="93" t="s">
+        <v>513</v>
+      </c>
+      <c r="D177" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E177" s="102" t="s">
+        <v>419</v>
+      </c>
+      <c r="F177" s="102" t="s">
+        <v>384</v>
+      </c>
+      <c r="G177" s="94" t="s">
+        <v>514</v>
+      </c>
+      <c r="H177" s="103"/>
+      <c r="I177" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J177" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1">
+      <c r="A178" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B178" s="101" t="s">
+        <v>515</v>
+      </c>
+      <c r="C178" s="93" t="s">
+        <v>516</v>
+      </c>
+      <c r="D178" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E178" s="102" t="s">
+        <v>419</v>
+      </c>
+      <c r="F178" s="102" t="s">
+        <v>384</v>
+      </c>
+      <c r="G178" s="94" t="s">
+        <v>514</v>
+      </c>
+      <c r="H178" s="103"/>
+      <c r="I178" s="104" t="s">
+        <v>517</v>
+      </c>
+      <c r="J178" s="104" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A179" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B179" s="101" t="s">
+        <v>519</v>
+      </c>
+      <c r="C179" s="93" t="s">
+        <v>520</v>
+      </c>
+      <c r="D179" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E179" s="102" t="s">
+        <v>419</v>
+      </c>
+      <c r="F179" s="102" t="s">
+        <v>384</v>
+      </c>
+      <c r="G179" s="94" t="s">
+        <v>514</v>
+      </c>
+      <c r="H179" s="103"/>
+      <c r="I179" s="104" t="s">
+        <v>521</v>
+      </c>
+      <c r="J179" s="104" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A180" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B180" s="101" t="s">
+        <v>523</v>
+      </c>
+      <c r="C180" s="95" t="s">
+        <v>524</v>
+      </c>
+      <c r="D180" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E180" s="102" t="s">
+        <v>419</v>
+      </c>
+      <c r="F180" s="102" t="s">
+        <v>384</v>
+      </c>
+      <c r="G180" s="94" t="s">
+        <v>525</v>
+      </c>
+      <c r="H180" s="103"/>
+      <c r="I180" s="104" t="s">
+        <v>526</v>
+      </c>
+      <c r="J180" s="104" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A181" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B181" s="101" t="s">
+        <v>528</v>
+      </c>
+      <c r="C181" s="95" t="s">
+        <v>529</v>
+      </c>
+      <c r="D181" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E181" s="102" t="s">
+        <v>419</v>
+      </c>
+      <c r="F181" s="102" t="s">
+        <v>384</v>
+      </c>
+      <c r="G181" s="94" t="s">
+        <v>525</v>
+      </c>
+      <c r="H181" s="103"/>
+      <c r="I181" s="104" t="s">
+        <v>530</v>
+      </c>
+      <c r="J181" s="104" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A182" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B182" s="101" t="s">
+        <v>532</v>
+      </c>
+      <c r="C182" s="95" t="s">
+        <v>533</v>
+      </c>
+      <c r="D182" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E182" s="102" t="s">
+        <v>400</v>
+      </c>
+      <c r="F182" s="102" t="s">
+        <v>456</v>
+      </c>
+      <c r="G182" s="94" t="s">
+        <v>534</v>
+      </c>
+      <c r="H182" s="103"/>
+      <c r="I182" s="104" t="s">
+        <v>535</v>
+      </c>
+      <c r="J182" s="92" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A183" s="101" t="s">
+        <v>27</v>
+      </c>
+      <c r="B183" s="101" t="s">
+        <v>536</v>
+      </c>
+      <c r="C183" s="95" t="s">
+        <v>537</v>
+      </c>
+      <c r="D183" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E183" s="102" t="s">
+        <v>400</v>
+      </c>
+      <c r="F183" s="102" t="s">
+        <v>456</v>
+      </c>
+      <c r="G183" s="94" t="s">
+        <v>534</v>
+      </c>
+      <c r="H183" s="103"/>
+      <c r="I183" s="104" t="s">
+        <v>538</v>
+      </c>
+      <c r="J183" s="92" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10" s="45" customFormat="1" ht="68.150000000000006" customHeight="1">
+      <c r="A184" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B184" s="101" t="s">
+        <v>540</v>
+      </c>
+      <c r="C184" s="95" t="s">
+        <v>701</v>
+      </c>
+      <c r="D184" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E184" s="102" t="s">
+        <v>400</v>
+      </c>
+      <c r="F184" s="102" t="s">
+        <v>456</v>
+      </c>
+      <c r="G184" s="94" t="s">
+        <v>539</v>
+      </c>
+      <c r="H184" s="103"/>
+      <c r="I184" s="104" t="s">
+        <v>541</v>
+      </c>
+      <c r="J184" s="104" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A185" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B185" s="101" t="s">
+        <v>543</v>
+      </c>
+      <c r="C185" s="95" t="s">
+        <v>698</v>
+      </c>
+      <c r="D185" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E185" s="102" t="s">
+        <v>400</v>
+      </c>
+      <c r="F185" s="102" t="s">
+        <v>456</v>
+      </c>
+      <c r="G185" s="94" t="s">
+        <v>539</v>
+      </c>
+      <c r="H185" s="103"/>
+      <c r="I185" s="104" t="s">
+        <v>544</v>
+      </c>
+      <c r="J185" s="104" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A186" s="117" t="s">
+        <v>31</v>
+      </c>
+      <c r="B186" s="117" t="s">
+        <v>546</v>
+      </c>
+      <c r="C186" s="118" t="s">
+        <v>703</v>
+      </c>
+      <c r="D186" s="119" t="s">
+        <v>83</v>
+      </c>
+      <c r="E186" s="119" t="s">
+        <v>400</v>
+      </c>
+      <c r="F186" s="119" t="s">
+        <v>456</v>
+      </c>
+      <c r="G186" s="120"/>
+      <c r="H186" s="115"/>
+      <c r="I186" s="116" t="s">
+        <v>547</v>
+      </c>
+      <c r="J186" s="116" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10" s="45" customFormat="1" ht="50.15" customHeight="1">
+      <c r="A187" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B187" s="101" t="s">
+        <v>661</v>
+      </c>
+      <c r="C187" s="95" t="s">
+        <v>662</v>
+      </c>
+      <c r="D187" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E187" s="102" t="s">
+        <v>400</v>
+      </c>
+      <c r="F187" s="102" t="s">
+        <v>456</v>
+      </c>
+      <c r="G187" s="94" t="s">
+        <v>663</v>
+      </c>
+      <c r="H187" s="103"/>
+      <c r="I187" s="104" t="s">
+        <v>664</v>
+      </c>
+      <c r="J187" s="104" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A188" s="121" t="s">
+        <v>31</v>
+      </c>
+      <c r="B188" s="101" t="s">
+        <v>666</v>
+      </c>
+      <c r="C188" s="95" t="s">
+        <v>667</v>
+      </c>
+      <c r="D188" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E188" s="102" t="s">
+        <v>400</v>
+      </c>
+      <c r="F188" s="102" t="s">
+        <v>456</v>
+      </c>
+      <c r="G188" s="94" t="s">
+        <v>668</v>
+      </c>
+      <c r="H188" s="103"/>
+      <c r="I188" s="104" t="s">
+        <v>669</v>
+      </c>
+      <c r="J188" s="104" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" s="45" customFormat="1" ht="68.150000000000006" customHeight="1">
+      <c r="A189" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B189" s="101" t="s">
+        <v>671</v>
+      </c>
+      <c r="C189" s="95" t="s">
+        <v>672</v>
+      </c>
+      <c r="D189" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E189" s="102" t="s">
+        <v>400</v>
+      </c>
+      <c r="F189" s="102" t="s">
+        <v>456</v>
+      </c>
+      <c r="G189" s="94" t="s">
+        <v>663</v>
+      </c>
+      <c r="H189" s="103"/>
+      <c r="I189" s="104" t="s">
+        <v>673</v>
+      </c>
+      <c r="J189" s="104" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A190" s="101" t="s">
+        <v>31</v>
+      </c>
+      <c r="B190" s="101" t="s">
+        <v>675</v>
+      </c>
+      <c r="C190" s="95" t="s">
+        <v>676</v>
+      </c>
+      <c r="D190" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E190" s="102" t="s">
+        <v>400</v>
+      </c>
+      <c r="F190" s="102" t="s">
+        <v>456</v>
+      </c>
+      <c r="G190" s="94" t="s">
+        <v>677</v>
+      </c>
+      <c r="H190" s="103"/>
+      <c r="I190" s="104" t="s">
+        <v>678</v>
+      </c>
+      <c r="J190" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10" s="45" customFormat="1" ht="46.5">
+      <c r="A191" s="144" t="s">
+        <v>27</v>
+      </c>
+      <c r="B191" s="145" t="s">
+        <v>718</v>
+      </c>
+      <c r="C191" s="146" t="s">
+        <v>723</v>
+      </c>
+      <c r="D191" s="147" t="s">
+        <v>83</v>
+      </c>
+      <c r="E191" s="147" t="s">
+        <v>395</v>
+      </c>
+      <c r="F191" s="147" t="s">
+        <v>396</v>
+      </c>
+      <c r="G191" s="147" t="s">
+        <v>728</v>
+      </c>
+      <c r="H191" s="103"/>
+      <c r="I191" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="J191" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10" ht="62">
+      <c r="A192" s="144" t="s">
+        <v>34</v>
+      </c>
+      <c r="B192" s="148" t="s">
         <v>719</v>
       </c>
-      <c r="D38" s="104" t="s">
-[...26 lines deleted...]
-      <c r="C39" s="95" t="s">
+      <c r="C192" s="146" t="s">
+        <v>724</v>
+      </c>
+      <c r="D192" s="147" t="s">
+        <v>83</v>
+      </c>
+      <c r="E192" s="147" t="s">
+        <v>395</v>
+      </c>
+      <c r="F192" s="147" t="s">
+        <v>396</v>
+      </c>
+      <c r="G192" s="147" t="s">
+        <v>728</v>
+      </c>
+      <c r="I192" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="J192" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10" s="45" customFormat="1" ht="62">
+      <c r="A193" s="144" t="s">
+        <v>34</v>
+      </c>
+      <c r="B193" s="145" t="s">
         <v>720</v>
       </c>
-      <c r="D39" s="104" t="s">
-[...116 lines deleted...]
-      <c r="C43" s="95" t="s">
+      <c r="C193" s="146" t="s">
+        <v>725</v>
+      </c>
+      <c r="D193" s="147" t="s">
+        <v>83</v>
+      </c>
+      <c r="E193" s="147" t="s">
+        <v>702</v>
+      </c>
+      <c r="F193" s="147" t="s">
+        <v>702</v>
+      </c>
+      <c r="G193" s="147" t="s">
+        <v>702</v>
+      </c>
+      <c r="H193" s="103"/>
+      <c r="I193" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="J193" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" s="45" customFormat="1" ht="77.5">
+      <c r="A194" s="144" t="s">
+        <v>31</v>
+      </c>
+      <c r="B194" s="145" t="s">
         <v>721</v>
       </c>
-      <c r="D43" s="104" t="s">
-[...26 lines deleted...]
-      <c r="C44" s="95" t="s">
+      <c r="C194" s="146" t="s">
+        <v>726</v>
+      </c>
+      <c r="D194" s="147" t="s">
+        <v>133</v>
+      </c>
+      <c r="E194" s="147" t="s">
+        <v>111</v>
+      </c>
+      <c r="F194" s="147" t="s">
+        <v>384</v>
+      </c>
+      <c r="G194" s="147" t="s">
+        <v>729</v>
+      </c>
+      <c r="H194" s="103"/>
+      <c r="I194" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="J194" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A195" s="144" t="s">
+        <v>31</v>
+      </c>
+      <c r="B195" s="145" t="s">
         <v>722</v>
       </c>
-      <c r="D44" s="104" t="s">
-[...2726 lines deleted...]
-      <c r="C135" s="98" t="s">
+      <c r="C195" s="146" t="s">
+        <v>727</v>
+      </c>
+      <c r="D195" s="147" t="s">
+        <v>133</v>
+      </c>
+      <c r="E195" s="147" t="s">
+        <v>111</v>
+      </c>
+      <c r="F195" s="147" t="s">
+        <v>404</v>
+      </c>
+      <c r="G195" s="147" t="s">
+        <v>730</v>
+      </c>
+      <c r="H195" s="103"/>
+      <c r="I195" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="J195" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" s="45" customFormat="1" ht="65.5" customHeight="1">
+      <c r="A196" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B196" s="122" t="s">
+        <v>556</v>
+      </c>
+      <c r="C196" s="54" t="s">
+        <v>418</v>
+      </c>
+      <c r="D196" s="123" t="s">
+        <v>77</v>
+      </c>
+      <c r="E196" s="123" t="s">
+        <v>419</v>
+      </c>
+      <c r="F196" s="123" t="s">
         <v>384</v>
       </c>
-      <c r="D135" s="104" t="s">
-[...176 lines deleted...]
-      <c r="C141" s="95" t="s">
+      <c r="G196" s="124" t="s">
+        <v>557</v>
+      </c>
+      <c r="H196" s="103"/>
+      <c r="I196" s="109" t="s">
+        <v>558</v>
+      </c>
+      <c r="J196" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10" s="45" customFormat="1" ht="89.15" customHeight="1">
+      <c r="A197" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B197" s="122" t="s">
+        <v>559</v>
+      </c>
+      <c r="C197" s="54" t="s">
+        <v>660</v>
+      </c>
+      <c r="D197" s="123" t="s">
+        <v>77</v>
+      </c>
+      <c r="E197" s="123" t="s">
+        <v>419</v>
+      </c>
+      <c r="F197" s="123" t="s">
+        <v>384</v>
+      </c>
+      <c r="G197" s="124" t="s">
+        <v>473</v>
+      </c>
+      <c r="H197" s="103"/>
+      <c r="I197" s="109" t="s">
+        <v>560</v>
+      </c>
+      <c r="J197" s="109" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10" s="45" customFormat="1" ht="31">
+      <c r="A198" s="122" t="s">
+        <v>34</v>
+      </c>
+      <c r="B198" s="122" t="s">
+        <v>561</v>
+      </c>
+      <c r="C198" s="54" t="s">
+        <v>520</v>
+      </c>
+      <c r="D198" s="125" t="s">
+        <v>77</v>
+      </c>
+      <c r="E198" s="125" t="s">
+        <v>419</v>
+      </c>
+      <c r="F198" s="125" t="s">
+        <v>384</v>
+      </c>
+      <c r="G198" s="126" t="s">
+        <v>514</v>
+      </c>
+      <c r="H198" s="103"/>
+      <c r="I198" s="109" t="s">
+        <v>562</v>
+      </c>
+      <c r="J198" s="109" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" ht="32.15" customHeight="1">
+      <c r="A199" s="122" t="s">
+        <v>34</v>
+      </c>
+      <c r="B199" s="122" t="s">
+        <v>564</v>
+      </c>
+      <c r="C199" s="54" t="s">
+        <v>516</v>
+      </c>
+      <c r="D199" s="125" t="s">
+        <v>77</v>
+      </c>
+      <c r="E199" s="125" t="s">
+        <v>419</v>
+      </c>
+      <c r="F199" s="125" t="s">
+        <v>384</v>
+      </c>
+      <c r="G199" s="126" t="s">
+        <v>514</v>
+      </c>
+      <c r="H199" s="103"/>
+      <c r="I199" s="109" t="s">
+        <v>565</v>
+      </c>
+      <c r="J199" s="109" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" ht="31">
+      <c r="A200" s="122" t="s">
+        <v>34</v>
+      </c>
+      <c r="B200" s="122" t="s">
+        <v>567</v>
+      </c>
+      <c r="C200" s="54" t="s">
+        <v>524</v>
+      </c>
+      <c r="D200" s="123" t="s">
+        <v>77</v>
+      </c>
+      <c r="E200" s="123" t="s">
+        <v>419</v>
+      </c>
+      <c r="F200" s="123" t="s">
+        <v>384</v>
+      </c>
+      <c r="G200" s="124" t="s">
+        <v>525</v>
+      </c>
+      <c r="H200" s="103"/>
+      <c r="I200" s="109" t="s">
+        <v>568</v>
+      </c>
+      <c r="J200" s="109" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10" ht="46.5">
+      <c r="A201" s="122" t="s">
+        <v>34</v>
+      </c>
+      <c r="B201" s="122" t="s">
+        <v>569</v>
+      </c>
+      <c r="C201" s="54" t="s">
+        <v>529</v>
+      </c>
+      <c r="D201" s="123" t="s">
+        <v>77</v>
+      </c>
+      <c r="E201" s="123" t="s">
+        <v>419</v>
+      </c>
+      <c r="F201" s="123" t="s">
+        <v>384</v>
+      </c>
+      <c r="G201" s="124" t="s">
+        <v>525</v>
+      </c>
+      <c r="H201" s="103"/>
+      <c r="I201" s="109" t="s">
+        <v>570</v>
+      </c>
+      <c r="J201" s="109" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" ht="50.5" customHeight="1">
+      <c r="A202" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B202" s="122" t="s">
+        <v>571</v>
+      </c>
+      <c r="C202" s="54" t="s">
+        <v>694</v>
+      </c>
+      <c r="D202" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E202" s="123" t="s">
         <v>400</v>
       </c>
-      <c r="D141" s="104" t="s">
-[...128 lines deleted...]
-      <c r="G145" s="96" t="s">
+      <c r="F202" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G202" s="124" t="s">
+        <v>498</v>
+      </c>
+      <c r="H202" s="103"/>
+      <c r="I202" s="109" t="s">
+        <v>572</v>
+      </c>
+      <c r="J202" s="109" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10" ht="31">
+      <c r="A203" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B203" s="122" t="s">
+        <v>573</v>
+      </c>
+      <c r="C203" s="54" t="s">
+        <v>695</v>
+      </c>
+      <c r="D203" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E203" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F203" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G203" s="124" t="s">
+        <v>498</v>
+      </c>
+      <c r="H203" s="103"/>
+      <c r="I203" s="109" t="s">
+        <v>574</v>
+      </c>
+      <c r="J203" s="109" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10" ht="69.650000000000006" customHeight="1">
+      <c r="A204" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B204" s="122" t="s">
+        <v>575</v>
+      </c>
+      <c r="C204" s="54" t="s">
+        <v>696</v>
+      </c>
+      <c r="D204" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E204" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F204" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G204" s="124" t="s">
+        <v>505</v>
+      </c>
+      <c r="H204" s="103"/>
+      <c r="I204" s="109" t="s">
+        <v>576</v>
+      </c>
+      <c r="J204" s="109" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10" ht="31">
+      <c r="A205" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B205" s="122" t="s">
+        <v>577</v>
+      </c>
+      <c r="C205" s="54" t="s">
+        <v>697</v>
+      </c>
+      <c r="D205" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E205" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F205" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G205" s="124" t="s">
+        <v>505</v>
+      </c>
+      <c r="H205" s="103"/>
+      <c r="I205" s="109" t="s">
+        <v>578</v>
+      </c>
+      <c r="J205" s="109" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10" ht="68.150000000000006" customHeight="1">
+      <c r="A206" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B206" s="122" t="s">
+        <v>579</v>
+      </c>
+      <c r="C206" s="54" t="s">
+        <v>701</v>
+      </c>
+      <c r="D206" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E206" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F206" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G206" s="124" t="s">
+        <v>539</v>
+      </c>
+      <c r="H206" s="103"/>
+      <c r="I206" s="109" t="s">
+        <v>580</v>
+      </c>
+      <c r="J206" s="109" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10" ht="46.5">
+      <c r="A207" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B207" s="122" t="s">
+        <v>581</v>
+      </c>
+      <c r="C207" s="54" t="s">
+        <v>698</v>
+      </c>
+      <c r="D207" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E207" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F207" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G207" s="124" t="s">
+        <v>539</v>
+      </c>
+      <c r="H207" s="103"/>
+      <c r="I207" s="109" t="s">
+        <v>582</v>
+      </c>
+      <c r="J207" s="109" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10" ht="46.5">
+      <c r="A208" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B208" s="122" t="s">
+        <v>583</v>
+      </c>
+      <c r="C208" s="54" t="s">
+        <v>455</v>
+      </c>
+      <c r="D208" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E208" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F208" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G208" s="124" t="s">
+        <v>457</v>
+      </c>
+      <c r="H208" s="103"/>
+      <c r="I208" s="109" t="s">
+        <v>584</v>
+      </c>
+      <c r="J208" s="109" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10" ht="62">
+      <c r="A209" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B209" s="122" t="s">
+        <v>586</v>
+      </c>
+      <c r="C209" s="54" t="s">
+        <v>460</v>
+      </c>
+      <c r="D209" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E209" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F209" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G209" s="124" t="s">
+        <v>461</v>
+      </c>
+      <c r="H209" s="103"/>
+      <c r="I209" s="109" t="s">
+        <v>587</v>
+      </c>
+      <c r="J209" s="109" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10" ht="62">
+      <c r="A210" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B210" s="122" t="s">
+        <v>588</v>
+      </c>
+      <c r="C210" s="54" t="s">
+        <v>533</v>
+      </c>
+      <c r="D210" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E210" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F210" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G210" s="124" t="s">
+        <v>534</v>
+      </c>
+      <c r="H210" s="103"/>
+      <c r="I210" s="109" t="s">
+        <v>589</v>
+      </c>
+      <c r="J210" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10" ht="32.15" customHeight="1">
+      <c r="A211" s="122" t="s">
+        <v>27</v>
+      </c>
+      <c r="B211" s="122" t="s">
+        <v>590</v>
+      </c>
+      <c r="C211" s="54" t="s">
+        <v>465</v>
+      </c>
+      <c r="D211" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E211" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F211" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G211" s="124" t="s">
+        <v>457</v>
+      </c>
+      <c r="H211" s="103"/>
+      <c r="I211" s="109" t="s">
+        <v>591</v>
+      </c>
+      <c r="J211" s="109" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10" ht="32.15" customHeight="1">
+      <c r="A212" s="122" t="s">
+        <v>27</v>
+      </c>
+      <c r="B212" s="122" t="s">
+        <v>592</v>
+      </c>
+      <c r="C212" s="54" t="s">
+        <v>469</v>
+      </c>
+      <c r="D212" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E212" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F212" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G212" s="124" t="s">
+        <v>461</v>
+      </c>
+      <c r="H212" s="103"/>
+      <c r="I212" s="109" t="s">
+        <v>593</v>
+      </c>
+      <c r="J212" s="109" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10" ht="31">
+      <c r="A213" s="122" t="s">
+        <v>27</v>
+      </c>
+      <c r="B213" s="122" t="s">
+        <v>594</v>
+      </c>
+      <c r="C213" s="54" t="s">
+        <v>537</v>
+      </c>
+      <c r="D213" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E213" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F213" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G213" s="124" t="s">
+        <v>534</v>
+      </c>
+      <c r="H213" s="103"/>
+      <c r="I213" s="109" t="s">
+        <v>595</v>
+      </c>
+      <c r="J213" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10" ht="46.5">
+      <c r="A214" s="122" t="s">
+        <v>34</v>
+      </c>
+      <c r="B214" s="122" t="s">
+        <v>596</v>
+      </c>
+      <c r="C214" s="54" t="s">
+        <v>597</v>
+      </c>
+      <c r="D214" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E214" s="123" t="s">
+        <v>598</v>
+      </c>
+      <c r="F214" s="123" t="s">
+        <v>384</v>
+      </c>
+      <c r="G214" s="124" t="s">
+        <v>599</v>
+      </c>
+      <c r="H214" s="103"/>
+      <c r="I214" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="J214" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" ht="31">
+      <c r="A215" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B215" s="122" t="s">
+        <v>600</v>
+      </c>
+      <c r="C215" s="54" t="s">
+        <v>601</v>
+      </c>
+      <c r="D215" s="123" t="s">
+        <v>77</v>
+      </c>
+      <c r="E215" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F215" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G215" s="124" t="s">
+        <v>479</v>
+      </c>
+      <c r="H215" s="103"/>
+      <c r="I215" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="J215" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10" ht="31">
+      <c r="A216" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B216" s="122" t="s">
+        <v>602</v>
+      </c>
+      <c r="C216" s="54" t="s">
+        <v>703</v>
+      </c>
+      <c r="D216" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E216" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F216" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G216" s="124" t="s">
+        <v>78</v>
+      </c>
+      <c r="H216" s="103"/>
+      <c r="I216" s="109" t="s">
+        <v>603</v>
+      </c>
+      <c r="J216" s="109" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10" ht="46.5">
+      <c r="A217" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B217" s="122" t="s">
+        <v>679</v>
+      </c>
+      <c r="C217" s="54" t="s">
+        <v>662</v>
+      </c>
+      <c r="D217" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E217" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F217" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G217" s="124" t="s">
+        <v>663</v>
+      </c>
+      <c r="H217" s="103"/>
+      <c r="I217" s="104" t="s">
+        <v>683</v>
+      </c>
+      <c r="J217" s="104" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10" ht="62">
+      <c r="A218" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B218" s="122" t="s">
+        <v>680</v>
+      </c>
+      <c r="C218" s="54" t="s">
+        <v>667</v>
+      </c>
+      <c r="D218" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E218" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F218" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G218" s="124" t="s">
+        <v>668</v>
+      </c>
+      <c r="H218" s="103"/>
+      <c r="I218" s="104" t="s">
+        <v>684</v>
+      </c>
+      <c r="J218" s="104" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10" ht="71.150000000000006" customHeight="1">
+      <c r="A219" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B219" s="122" t="s">
+        <v>681</v>
+      </c>
+      <c r="C219" s="54" t="s">
+        <v>672</v>
+      </c>
+      <c r="D219" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E219" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F219" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G219" s="124" t="s">
+        <v>663</v>
+      </c>
+      <c r="H219" s="103"/>
+      <c r="I219" s="104" t="s">
+        <v>685</v>
+      </c>
+      <c r="J219" s="104" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10" ht="77.5">
+      <c r="A220" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B220" s="122" t="s">
+        <v>682</v>
+      </c>
+      <c r="C220" s="54" t="s">
+        <v>676</v>
+      </c>
+      <c r="D220" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E220" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F220" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G220" s="124" t="s">
+        <v>677</v>
+      </c>
+      <c r="H220" s="103"/>
+      <c r="I220" s="104" t="s">
+        <v>689</v>
+      </c>
+      <c r="J220" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10" ht="31">
+      <c r="A221" s="122" t="s">
+        <v>34</v>
+      </c>
+      <c r="B221" s="122" t="s">
+        <v>605</v>
+      </c>
+      <c r="C221" s="54" t="s">
+        <v>606</v>
+      </c>
+      <c r="D221" s="125" t="s">
+        <v>77</v>
+      </c>
+      <c r="E221" s="125" t="s">
+        <v>400</v>
+      </c>
+      <c r="F221" s="125" t="s">
+        <v>456</v>
+      </c>
+      <c r="G221" s="126" t="s">
+        <v>479</v>
+      </c>
+      <c r="H221" s="103"/>
+      <c r="I221" s="109" t="s">
+        <v>78</v>
+      </c>
+      <c r="J221" s="109" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10" ht="82.5" customHeight="1">
+      <c r="A222" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B222" s="122" t="s">
+        <v>607</v>
+      </c>
+      <c r="C222" s="54" t="s">
+        <v>660</v>
+      </c>
+      <c r="D222" s="125" t="s">
+        <v>77</v>
+      </c>
+      <c r="E222" s="125" t="s">
         <v>419</v>
       </c>
-      <c r="H145" s="105"/>
-[...341 lines deleted...]
-      <c r="B157" s="103" t="s">
+      <c r="F222" s="125" t="s">
+        <v>384</v>
+      </c>
+      <c r="G222" s="126" t="s">
+        <v>473</v>
+      </c>
+      <c r="H222" s="103"/>
+      <c r="I222" s="109" t="s">
+        <v>560</v>
+      </c>
+      <c r="J222" s="109" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10" ht="31">
+      <c r="A223" s="122" t="s">
+        <v>34</v>
+      </c>
+      <c r="B223" s="122" t="s">
+        <v>608</v>
+      </c>
+      <c r="C223" s="54" t="s">
+        <v>520</v>
+      </c>
+      <c r="D223" s="125" t="s">
+        <v>77</v>
+      </c>
+      <c r="E223" s="125" t="s">
+        <v>419</v>
+      </c>
+      <c r="F223" s="125" t="s">
+        <v>384</v>
+      </c>
+      <c r="G223" s="126" t="s">
+        <v>514</v>
+      </c>
+      <c r="H223" s="103"/>
+      <c r="I223" s="109" t="s">
+        <v>562</v>
+      </c>
+      <c r="J223" s="109" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10" ht="32.15" customHeight="1">
+      <c r="A224" s="122" t="s">
+        <v>34</v>
+      </c>
+      <c r="B224" s="122" t="s">
+        <v>609</v>
+      </c>
+      <c r="C224" s="54" t="s">
+        <v>516</v>
+      </c>
+      <c r="D224" s="125" t="s">
+        <v>77</v>
+      </c>
+      <c r="E224" s="125" t="s">
+        <v>419</v>
+      </c>
+      <c r="F224" s="125" t="s">
+        <v>384</v>
+      </c>
+      <c r="G224" s="126" t="s">
+        <v>514</v>
+      </c>
+      <c r="H224" s="103"/>
+      <c r="I224" s="109" t="s">
+        <v>565</v>
+      </c>
+      <c r="J224" s="109" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10" ht="31">
+      <c r="A225" s="122" t="s">
+        <v>34</v>
+      </c>
+      <c r="B225" s="122" t="s">
+        <v>610</v>
+      </c>
+      <c r="C225" s="54" t="s">
+        <v>524</v>
+      </c>
+      <c r="D225" s="125" t="s">
+        <v>77</v>
+      </c>
+      <c r="E225" s="125" t="s">
+        <v>419</v>
+      </c>
+      <c r="F225" s="125" t="s">
+        <v>384</v>
+      </c>
+      <c r="G225" s="126" t="s">
+        <v>525</v>
+      </c>
+      <c r="H225" s="103"/>
+      <c r="I225" s="109" t="s">
+        <v>568</v>
+      </c>
+      <c r="J225" s="109" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10" ht="46.5">
+      <c r="A226" s="122" t="s">
+        <v>34</v>
+      </c>
+      <c r="B226" s="122" t="s">
+        <v>611</v>
+      </c>
+      <c r="C226" s="54" t="s">
+        <v>529</v>
+      </c>
+      <c r="D226" s="125" t="s">
+        <v>77</v>
+      </c>
+      <c r="E226" s="125" t="s">
+        <v>419</v>
+      </c>
+      <c r="F226" s="125" t="s">
+        <v>384</v>
+      </c>
+      <c r="G226" s="126" t="s">
+        <v>525</v>
+      </c>
+      <c r="H226" s="103"/>
+      <c r="I226" s="109" t="s">
+        <v>570</v>
+      </c>
+      <c r="J226" s="109" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10" ht="50.15" customHeight="1">
+      <c r="A227" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B227" s="122" t="s">
+        <v>612</v>
+      </c>
+      <c r="C227" s="54" t="s">
+        <v>694</v>
+      </c>
+      <c r="D227" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E227" s="125" t="s">
+        <v>400</v>
+      </c>
+      <c r="F227" s="125" t="s">
+        <v>456</v>
+      </c>
+      <c r="G227" s="126" t="s">
+        <v>498</v>
+      </c>
+      <c r="H227" s="103"/>
+      <c r="I227" s="109" t="s">
+        <v>572</v>
+      </c>
+      <c r="J227" s="109" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10" ht="31">
+      <c r="A228" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B228" s="122" t="s">
+        <v>613</v>
+      </c>
+      <c r="C228" s="54" t="s">
+        <v>695</v>
+      </c>
+      <c r="D228" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E228" s="125" t="s">
+        <v>400</v>
+      </c>
+      <c r="F228" s="125" t="s">
+        <v>456</v>
+      </c>
+      <c r="G228" s="126" t="s">
+        <v>498</v>
+      </c>
+      <c r="H228" s="103"/>
+      <c r="I228" s="109" t="s">
+        <v>574</v>
+      </c>
+      <c r="J228" s="109" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10" ht="66" customHeight="1">
+      <c r="A229" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B229" s="122" t="s">
+        <v>614</v>
+      </c>
+      <c r="C229" s="54" t="s">
+        <v>696</v>
+      </c>
+      <c r="D229" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E229" s="125" t="s">
+        <v>400</v>
+      </c>
+      <c r="F229" s="125" t="s">
+        <v>456</v>
+      </c>
+      <c r="G229" s="126" t="s">
+        <v>505</v>
+      </c>
+      <c r="H229" s="103"/>
+      <c r="I229" s="109" t="s">
+        <v>576</v>
+      </c>
+      <c r="J229" s="109" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" ht="31">
+      <c r="A230" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B230" s="122" t="s">
+        <v>615</v>
+      </c>
+      <c r="C230" s="54" t="s">
+        <v>697</v>
+      </c>
+      <c r="D230" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E230" s="125" t="s">
+        <v>400</v>
+      </c>
+      <c r="F230" s="125" t="s">
+        <v>456</v>
+      </c>
+      <c r="G230" s="126" t="s">
+        <v>505</v>
+      </c>
+      <c r="H230" s="103"/>
+      <c r="I230" s="109" t="s">
+        <v>578</v>
+      </c>
+      <c r="J230" s="109" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10" ht="46.5">
+      <c r="A231" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B231" s="122" t="s">
+        <v>616</v>
+      </c>
+      <c r="C231" s="54" t="s">
         <v>455</v>
       </c>
-      <c r="C157" s="95" t="s">
+      <c r="D231" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E231" s="125" t="s">
+        <v>400</v>
+      </c>
+      <c r="F231" s="125" t="s">
         <v>456</v>
       </c>
-      <c r="D157" s="104" t="s">
-[...23 lines deleted...]
-      <c r="B158" s="103" t="s">
+      <c r="G231" s="126" t="s">
         <v>457</v>
       </c>
-      <c r="C158" s="95" t="s">
+      <c r="H231" s="103"/>
+      <c r="I231" s="109" t="s">
+        <v>584</v>
+      </c>
+      <c r="J231" s="109" t="s">
         <v>458</v>
       </c>
-      <c r="D158" s="104" t="s">
-[...23 lines deleted...]
-      <c r="B159" s="103" t="s">
+    </row>
+    <row r="232" spans="1:10" ht="62">
+      <c r="A232" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B232" s="122" t="s">
+        <v>617</v>
+      </c>
+      <c r="C232" s="54" t="s">
         <v>460</v>
       </c>
-      <c r="C159" s="95" t="s">
+      <c r="D232" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E232" s="125" t="s">
+        <v>400</v>
+      </c>
+      <c r="F232" s="125" t="s">
+        <v>456</v>
+      </c>
+      <c r="G232" s="126" t="s">
         <v>461</v>
       </c>
-      <c r="D159" s="104" t="s">
+      <c r="H232" s="103"/>
+      <c r="I232" s="109" t="s">
+        <v>587</v>
+      </c>
+      <c r="J232" s="109" t="s">
         <v>462</v>
       </c>
-      <c r="E159" s="104" t="s">
-[...50 lines deleted...]
-      <c r="B161" s="103" t="s">
+    </row>
+    <row r="233" spans="1:10" ht="48" customHeight="1">
+      <c r="A233" s="122" t="s">
+        <v>27</v>
+      </c>
+      <c r="B233" s="122" t="s">
+        <v>618</v>
+      </c>
+      <c r="C233" s="54" t="s">
         <v>465</v>
       </c>
-      <c r="C161" s="97" t="s">
+      <c r="D233" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E233" s="125" t="s">
+        <v>400</v>
+      </c>
+      <c r="F233" s="125" t="s">
+        <v>456</v>
+      </c>
+      <c r="G233" s="126" t="s">
+        <v>457</v>
+      </c>
+      <c r="H233" s="103"/>
+      <c r="I233" s="109" t="s">
+        <v>591</v>
+      </c>
+      <c r="J233" s="109" t="s">
         <v>466</v>
       </c>
-      <c r="D161" s="104" t="s">
-[...12 lines deleted...]
-      <c r="I161" s="94" t="s">
+    </row>
+    <row r="234" spans="1:10" ht="31">
+      <c r="A234" s="122" t="s">
+        <v>27</v>
+      </c>
+      <c r="B234" s="122" t="s">
+        <v>619</v>
+      </c>
+      <c r="C234" s="54" t="s">
         <v>469</v>
       </c>
-      <c r="J161" s="94" t="s">
+      <c r="D234" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E234" s="125" t="s">
+        <v>400</v>
+      </c>
+      <c r="F234" s="125" t="s">
+        <v>456</v>
+      </c>
+      <c r="G234" s="126" t="s">
+        <v>461</v>
+      </c>
+      <c r="H234" s="103"/>
+      <c r="I234" s="109" t="s">
+        <v>593</v>
+      </c>
+      <c r="J234" s="109" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="162" spans="1:10" s="45" customFormat="1" ht="60">
-[...576 lines deleted...]
-      <c r="C181" s="95" t="s">
+    <row r="235" spans="1:10" ht="31">
+      <c r="A235" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B235" s="122" t="s">
+        <v>620</v>
+      </c>
+      <c r="C235" s="54" t="s">
+        <v>703</v>
+      </c>
+      <c r="D235" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E235" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F235" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G235" s="124" t="s">
+        <v>78</v>
+      </c>
+      <c r="H235" s="103"/>
+      <c r="I235" s="109" t="s">
+        <v>603</v>
+      </c>
+      <c r="J235" s="109" t="s">
         <v>547</v>
       </c>
-      <c r="D181" s="104" t="s">
-[...23 lines deleted...]
-      <c r="B182" s="103" t="s">
+    </row>
+    <row r="236" spans="1:10" ht="51.65" customHeight="1">
+      <c r="A236" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B236" s="46" t="s">
+        <v>686</v>
+      </c>
+      <c r="C236" s="54" t="s">
+        <v>662</v>
+      </c>
+      <c r="D236" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E236" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F236" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G236" s="124" t="s">
+        <v>663</v>
+      </c>
+      <c r="H236" s="103"/>
+      <c r="I236" s="104" t="s">
+        <v>683</v>
+      </c>
+      <c r="J236" s="104" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10" ht="62">
+      <c r="A237" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B237" s="46" t="s">
+        <v>687</v>
+      </c>
+      <c r="C237" s="54" t="s">
+        <v>667</v>
+      </c>
+      <c r="D237" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E237" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F237" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G237" s="124" t="s">
+        <v>668</v>
+      </c>
+      <c r="H237" s="103"/>
+      <c r="I237" s="104" t="s">
+        <v>684</v>
+      </c>
+      <c r="J237" s="104" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10" ht="68.150000000000006" customHeight="1">
+      <c r="A238" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B238" s="46" t="s">
+        <v>688</v>
+      </c>
+      <c r="C238" s="54" t="s">
+        <v>672</v>
+      </c>
+      <c r="D238" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E238" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F238" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G238" s="124" t="s">
+        <v>663</v>
+      </c>
+      <c r="H238" s="103"/>
+      <c r="I238" s="104" t="s">
+        <v>685</v>
+      </c>
+      <c r="J238" s="104" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10" ht="48" customHeight="1">
+      <c r="A239" s="101" t="s">
+        <v>27</v>
+      </c>
+      <c r="B239" s="101" t="s">
+        <v>641</v>
+      </c>
+      <c r="C239" s="95" t="s">
+        <v>642</v>
+      </c>
+      <c r="D239" s="102" t="s">
+        <v>643</v>
+      </c>
+      <c r="E239" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F239" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G239" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H239" s="103"/>
+      <c r="I239" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J239" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10" ht="48" customHeight="1">
+      <c r="A240" s="101" t="s">
+        <v>27</v>
+      </c>
+      <c r="B240" s="101" t="s">
+        <v>644</v>
+      </c>
+      <c r="C240" s="95" t="s">
+        <v>646</v>
+      </c>
+      <c r="D240" s="102" t="s">
+        <v>643</v>
+      </c>
+      <c r="E240" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F240" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G240" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H240" s="103"/>
+      <c r="I240" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J240" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10" ht="48" customHeight="1">
+      <c r="A241" s="101" t="s">
+        <v>27</v>
+      </c>
+      <c r="B241" s="101" t="s">
+        <v>645</v>
+      </c>
+      <c r="C241" s="95" t="s">
+        <v>642</v>
+      </c>
+      <c r="D241" s="102" t="s">
+        <v>643</v>
+      </c>
+      <c r="E241" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F241" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G241" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H241" s="103"/>
+      <c r="I241" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J241" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10" ht="93">
+      <c r="A242" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B242" s="101" t="s">
         <v>549</v>
       </c>
-      <c r="C182" s="95" t="s">
+      <c r="C242" s="93" t="s">
         <v>550</v>
       </c>
-      <c r="D182" s="104" t="s">
-[...12 lines deleted...]
-      <c r="I182" s="106" t="s">
+      <c r="D242" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E242" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F242" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G242" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H242" s="103"/>
+      <c r="I242" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J242" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10" ht="77.5">
+      <c r="A243" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B243" s="101" t="s">
         <v>551</v>
       </c>
-      <c r="J182" s="106" t="s">
+      <c r="C243" s="93" t="s">
         <v>552</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B183" s="103" t="s">
+      <c r="D243" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E243" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F243" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G243" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H243" s="103"/>
+      <c r="I243" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J243" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10" ht="77.5">
+      <c r="A244" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B244" s="101" t="s">
         <v>553</v>
       </c>
-      <c r="C183" s="95" t="s">
+      <c r="C244" s="93" t="s">
         <v>554</v>
       </c>
-      <c r="D183" s="104" t="s">
-[...2018 lines deleted...]
-        <v>79</v>
+      <c r="D244" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E244" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F244" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G244" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H244" s="103"/>
+      <c r="I244" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J244" s="104" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A3:J250" xr:uid="{4266E0E7-9477-5343-94BE-DDB2F99F2B65}"/>
+  <autoFilter ref="A3:J244" xr:uid="{4266E0E7-9477-5343-94BE-DDB2F99F2B65}"/>
   <mergeCells count="1">
     <mergeCell ref="I1:J2"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.2" right="0.2" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="46" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Aptos Narrow,Regular"&amp;K000000Fannie Mae Proprietary Findings for the URAR</oddHeader>
     <oddFooter>&amp;L&amp;"Aptos Narrow,Regular"&amp;K000000
 &amp;1#&amp;"Calibri,Regular"&amp;10 Fannie Mae Confidential&amp;C&amp;"System Font,Regular"&amp;10&amp;K000000&amp;P of &amp;N&amp;R&amp;"Aptos Narrow,Regular"&amp;K000000&amp;D</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>