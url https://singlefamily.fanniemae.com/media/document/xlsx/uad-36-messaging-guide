--- v2 (2026-06-13)
+++ v3 (2026-08-21)
@@ -1,120 +1,119 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/p3ucbl_fanniemae_com/Documents/Messaging guide updates/3.6 Message Guide/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/m1ucjs_fanniemae_com/Documents/Work Saved Files/Migration Folder/SF Marketing Production/Web Portal Files for Publication/UAD/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="62" documentId="8_{C916D812-4D9B-45C8-A6FE-6923281A88F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DD352E67-B618-4997-B99C-D26F8CEBA7AD}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{886A864F-797F-46DB-88AD-2F1254A1BE00}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="868" xr2:uid="{DC925999-A594-0949-8329-792A579F4B79}"/>
   </bookViews>
   <sheets>
     <sheet name="Front Cover - 1" sheetId="3" r:id="rId1"/>
     <sheet name="Revision History - 2" sheetId="7" r:id="rId2"/>
     <sheet name="Tab Description - 3" sheetId="5" r:id="rId3"/>
     <sheet name="&gt;&gt;" sheetId="6" r:id="rId4"/>
     <sheet name="Severity Definitions" sheetId="10" r:id="rId5"/>
     <sheet name="System Findings {UCDP}" sheetId="1" r:id="rId6"/>
     <sheet name="UAD Compliance Rules {Links}" sheetId="2" r:id="rId7"/>
     <sheet name="FNM Findings Description" sheetId="11" r:id="rId8"/>
     <sheet name="FNM Findings - ALL" sheetId="4" r:id="rId9"/>
     <sheet name="FNM Findings - Update" sheetId="9" r:id="rId10"/>
     <sheet name="FNM Findings - Completion" sheetId="8" r:id="rId11"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'FNM Findings - ALL'!$A$3:$J$244</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="8" hidden="1">'FNM Findings - ALL'!$A$3:$J$251</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="10" hidden="1">'FNM Findings - Completion'!$A$3:$J$17</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="9" hidden="1">'FNM Findings - Update'!$A$3:$J$23</definedName>
     <definedName name="_Hlk138756699" localSheetId="5">'System Findings {UCDP}'!$C$11</definedName>
     <definedName name="_Toc80858054" localSheetId="10">'FNM Findings - Completion'!$A$1</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'FNM Findings - Completion'!$A$1:$J$18</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'FNM Findings - Update'!$A$1:$J$24</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Front Cover - 1'!$A$1:$B$14</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'System Findings {UCDP}'!$A$1:$C$13</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="8">'FNM Findings - ALL'!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="10">'FNM Findings - Completion'!$3:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="9">'FNM Findings - Update'!$3:$3</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2817" uniqueCount="732">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2881" uniqueCount="750">
   <si>
     <t>Document Version and Revision History</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Version #</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t xml:space="preserve">First publication </t>
   </si>
   <si>
     <t xml:space="preserve">Tab Name </t>
   </si>
   <si>
     <t>Tab Description</t>
   </si>
   <si>
     <t>Front Cover</t>
   </si>
   <si>
@@ -2473,63 +2472,118 @@
   <si>
     <t>When any defect 'Recommended Action' is 'Repair' or 'Inspection', the appraisal 'Market Value Condition' cannot be 'As Is'.</t>
   </si>
   <si>
     <t>The appraisal indicates a 'Market Value Condition' of 'As Is' with one or more defects requiring either repair or inspection which would normally require the appraisal to be 'subject to'. Please ensure that the information is correct and accurate.</t>
   </si>
   <si>
     <t>The appraiser selected 'Yes' for the Client Requested Condition indicator, yet there is no information provided. Either provide the alternative opinion of value or select 'No' for the Client Requested Condition indicator.</t>
   </si>
   <si>
     <t>The appraiser has identified a mix of properties that are individually owned sites with sites owned in common (undivided interest). Please ensure the appraiser identified this correctly. Review the site section of the sales grid, as an adjustment to the site size may be required.</t>
   </si>
   <si>
     <t>Provide the body of water type (e.g., river, lake, ocean).</t>
   </si>
   <si>
     <t>Market Value Condition</t>
   </si>
   <si>
     <t>Site Owned in Common</t>
   </si>
   <si>
     <t>Site Influence (Location)</t>
   </si>
   <si>
-    <t>Document Version 1.5</t>
+    <t>Document Version 1.6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">- Added the following new rules: FNM2169, FNM2170, FNM2173, FNM2174, FNM2175, FNM2176 and FNM2177.
+</t>
+  </si>
+  <si>
+    <t>FNM2169</t>
+  </si>
+  <si>
+    <t>FNM2170</t>
+  </si>
+  <si>
+    <t>FNM2173</t>
+  </si>
+  <si>
+    <t>FNM2174</t>
+  </si>
+  <si>
+    <t>FNM2175</t>
+  </si>
+  <si>
+    <t>FNM2176</t>
+  </si>
+  <si>
+    <t>FNM2177</t>
+  </si>
+  <si>
+    <t>The subject property is identified as a Condominium, Cooperative, or Condop. Unless the unit ownership interest includes a separately owned lot, the 'Subject Site Owned in Common' indicator should be Yes.</t>
+  </si>
+  <si>
+    <t>Subject Site Owned in Common</t>
+  </si>
+  <si>
+    <t>The sales comparable is identified as a Condominium, Cooperative, or Condop. Unless its ownership interest includes a separately owned lot, the 'Site Owned in Common' indicator should be Yes.</t>
+  </si>
+  <si>
+    <t>Total Site Size' cannot be zero for the subject property.</t>
+  </si>
+  <si>
+    <t>Total Site Size</t>
+  </si>
+  <si>
+    <t>Site Size' cannot be zero for the sales comparable.</t>
+  </si>
+  <si>
+    <t>Site Size</t>
+  </si>
+  <si>
+    <t>Total Site Size' and the sum of all parcel sizes is inconsistent. Please ensure ‘Total Site Size’ includes measurements for all parcels.</t>
+  </si>
+  <si>
+    <t>Total Site Size' should not be provided when the subject property land is owned in common.</t>
+  </si>
+  <si>
+    <t>Site Size' should not be provided when the sales comparable land is owned in common.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="mm/dd/yy;@"/>
   </numFmts>
-  <fonts count="45">
+  <fonts count="45" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -2939,51 +2993,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="49" fontId="5" fillId="6" borderId="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="149">
+  <cellXfs count="147">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="15" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="7" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -3310,136 +3364,130 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="2" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="16" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="25" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="30" fillId="5" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 11" xfId="1" xr:uid="{21F6C3D2-766C-0E45-8198-7917B19EB641}"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{34DC921D-2214-F24D-AB32-0B4C3BE5A446}"/>
     <cellStyle name="Standard 3 2 2" xfId="4" xr:uid="{8E1B9E63-0D5C-7045-A66E-304F0F372C9E}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFD62111"/>
       <color rgb="FF0432FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.gif"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>74236</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>59841</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 3">
           <a:extLst>
@@ -3455,54 +3503,50 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="7514319" cy="697865"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...2 lines deleted...]
-<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3792,3580 +3836,3591 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://singlefamily.fanniemae.com/media/document/xlsx/appendix-h-3-uad-compliance-rules-completion-report" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://singlefamily.fanniemae.com/media/document/xlsx/appendix-h-2-uad-compliance-rules-restricted-appraisal-update-report" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://singlefamily.fanniemae.com/media/document/xlsx/appendix-h1-uad-compliance-rules-urar" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://singlefamily.fanniemae.com/delivering/uniform-mortgage-data-program/uniform-appraisal-dataset" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AC0449A1-BC3B-3E46-9C56-D4FF85A2900A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A6:B15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A11" sqref="A11"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="25"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="26" x14ac:dyDescent="0.6"/>
   <cols>
     <col min="1" max="1" width="97.58203125" style="9" customWidth="1"/>
     <col min="2" max="2" width="4.08203125" style="3" customWidth="1"/>
     <col min="3" max="16384" width="10.83203125" style="4"/>
   </cols>
   <sheetData>
-    <row r="6" spans="1:1" ht="48">
+    <row r="6" spans="1:1" ht="50.5" x14ac:dyDescent="0.6">
       <c r="A6" s="83" t="s">
         <v>715</v>
       </c>
     </row>
-    <row r="7" spans="1:1" ht="54" customHeight="1">
+    <row r="7" spans="1:1" ht="54" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A7" s="84" t="s">
         <v>622</v>
       </c>
     </row>
-    <row r="8" spans="1:1" ht="130" customHeight="1">
+    <row r="8" spans="1:1" ht="130" customHeight="1" x14ac:dyDescent="0.6">
       <c r="A8" s="84"/>
     </row>
-    <row r="9" spans="1:1">
+    <row r="9" spans="1:1" x14ac:dyDescent="0.6">
       <c r="A9" s="79" t="s">
         <v>731</v>
       </c>
     </row>
-    <row r="10" spans="1:1">
+    <row r="10" spans="1:1" x14ac:dyDescent="0.6">
       <c r="A10" s="81">
-        <v>46156</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:1">
+        <v>46247</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.6">
       <c r="A11" s="5"/>
     </row>
-    <row r="12" spans="1:1">
+    <row r="12" spans="1:1" x14ac:dyDescent="0.6">
       <c r="A12" s="5"/>
     </row>
-    <row r="13" spans="1:1">
+    <row r="13" spans="1:1" x14ac:dyDescent="0.6">
       <c r="A13" s="6"/>
     </row>
-    <row r="14" spans="1:1">
+    <row r="14" spans="1:1" x14ac:dyDescent="0.6">
       <c r="A14" s="7" t="s">
         <v>716</v>
       </c>
     </row>
-    <row r="15" spans="1:1">
+    <row r="15" spans="1:1" x14ac:dyDescent="0.6">
       <c r="A15" s="8"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"Aptos Narrow,Regular"&amp;K000000
 &amp;1#&amp;"Calibri,Regular"&amp;10 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E84369D8-3045-C644-8E59-F87727F71AA0}">
   <sheetPr>
     <tabColor theme="7" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J191"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15.5"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="16" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="2" width="25.83203125" style="16" customWidth="1"/>
     <col min="3" max="3" width="60.83203125" style="16" customWidth="1"/>
     <col min="4" max="6" width="25.83203125" style="16" customWidth="1"/>
     <col min="7" max="7" width="25.83203125" style="44" customWidth="1"/>
     <col min="8" max="8" width="3.83203125" style="42" customWidth="1"/>
     <col min="9" max="10" width="27.83203125" style="55" customWidth="1"/>
     <col min="11" max="16384" width="10.83203125" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="66" customFormat="1" ht="25" customHeight="1">
+    <row r="1" spans="1:10" s="66" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="41" t="s">
         <v>635</v>
       </c>
       <c r="G1" s="67"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
     </row>
-    <row r="2" spans="1:10" s="45" customFormat="1" ht="20.149999999999999" customHeight="1">
+    <row r="2" spans="1:10" s="45" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="34"/>
       <c r="B2" s="34"/>
       <c r="C2" s="34"/>
       <c r="D2" s="34"/>
       <c r="E2" s="34"/>
       <c r="F2" s="34"/>
       <c r="G2" s="34"/>
       <c r="H2" s="42"/>
-      <c r="I2" s="143" t="s">
+      <c r="I2" s="146" t="s">
         <v>130</v>
       </c>
-      <c r="J2" s="143"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:10" s="64" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="J2" s="146"/>
+    </row>
+    <row r="3" spans="1:10" s="64" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="58" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="58" t="s">
         <v>69</v>
       </c>
       <c r="C3" s="58" t="s">
         <v>70</v>
       </c>
       <c r="D3" s="58" t="s">
         <v>71</v>
       </c>
       <c r="E3" s="58" t="s">
         <v>72</v>
       </c>
       <c r="F3" s="58" t="s">
         <v>73</v>
       </c>
       <c r="G3" s="58" t="s">
         <v>74</v>
       </c>
       <c r="H3" s="89"/>
       <c r="I3" s="63" t="s">
         <v>555</v>
       </c>
       <c r="J3" s="63" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="4" spans="1:10" ht="62">
+    <row r="4" spans="1:10" ht="64" x14ac:dyDescent="0.4">
       <c r="A4" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B4" s="46" t="s">
         <v>556</v>
       </c>
       <c r="C4" s="54" t="s">
         <v>418</v>
       </c>
       <c r="D4" s="123" t="s">
         <v>77</v>
       </c>
       <c r="E4" s="123" t="s">
         <v>419</v>
       </c>
       <c r="F4" s="123" t="s">
         <v>384</v>
       </c>
       <c r="G4" s="124" t="s">
         <v>557</v>
       </c>
       <c r="H4" s="90"/>
       <c r="I4" s="70" t="s">
         <v>558</v>
       </c>
       <c r="J4" s="71" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="5" spans="1:10" ht="77.5">
+    <row r="5" spans="1:10" ht="80" x14ac:dyDescent="0.4">
       <c r="A5" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="46" t="s">
         <v>559</v>
       </c>
       <c r="C5" s="54" t="s">
         <v>660</v>
       </c>
       <c r="D5" s="123" t="s">
         <v>77</v>
       </c>
       <c r="E5" s="123" t="s">
         <v>419</v>
       </c>
       <c r="F5" s="123" t="s">
         <v>384</v>
       </c>
       <c r="G5" s="124" t="s">
         <v>473</v>
       </c>
       <c r="H5" s="90"/>
       <c r="I5" s="70" t="s">
         <v>560</v>
       </c>
       <c r="J5" s="70" t="s">
         <v>475</v>
       </c>
     </row>
-    <row r="6" spans="1:10" ht="31">
+    <row r="6" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A6" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="46" t="s">
         <v>561</v>
       </c>
       <c r="C6" s="54" t="s">
         <v>520</v>
       </c>
       <c r="D6" s="125" t="s">
         <v>77</v>
       </c>
       <c r="E6" s="125" t="s">
         <v>419</v>
       </c>
       <c r="F6" s="125" t="s">
         <v>384</v>
       </c>
       <c r="G6" s="126" t="s">
         <v>514</v>
       </c>
       <c r="H6" s="90"/>
       <c r="I6" s="70" t="s">
         <v>562</v>
       </c>
       <c r="J6" s="70" t="s">
         <v>563</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.4">
       <c r="A7" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="46" t="s">
         <v>564</v>
       </c>
       <c r="C7" s="54" t="s">
         <v>516</v>
       </c>
       <c r="D7" s="125" t="s">
         <v>77</v>
       </c>
       <c r="E7" s="125" t="s">
         <v>419</v>
       </c>
       <c r="F7" s="125" t="s">
         <v>384</v>
       </c>
       <c r="G7" s="126" t="s">
         <v>514</v>
       </c>
       <c r="H7" s="90"/>
       <c r="I7" s="70" t="s">
         <v>565</v>
       </c>
       <c r="J7" s="70" t="s">
         <v>566</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="31">
+    <row r="8" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A8" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="46" t="s">
         <v>567</v>
       </c>
       <c r="C8" s="54" t="s">
         <v>524</v>
       </c>
       <c r="D8" s="123" t="s">
         <v>77</v>
       </c>
       <c r="E8" s="123" t="s">
         <v>419</v>
       </c>
       <c r="F8" s="123" t="s">
         <v>384</v>
       </c>
       <c r="G8" s="124" t="s">
         <v>525</v>
       </c>
       <c r="H8" s="90"/>
       <c r="I8" s="70" t="s">
         <v>568</v>
       </c>
       <c r="J8" s="70" t="s">
         <v>527</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="46.5">
+    <row r="9" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A9" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="46" t="s">
         <v>569</v>
       </c>
       <c r="C9" s="54" t="s">
         <v>529</v>
       </c>
       <c r="D9" s="123" t="s">
         <v>77</v>
       </c>
       <c r="E9" s="123" t="s">
         <v>419</v>
       </c>
       <c r="F9" s="123" t="s">
         <v>384</v>
       </c>
       <c r="G9" s="124" t="s">
         <v>525</v>
       </c>
       <c r="H9" s="90"/>
       <c r="I9" s="70" t="s">
         <v>570</v>
       </c>
       <c r="J9" s="70" t="s">
         <v>531</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="51" customHeight="1">
+    <row r="10" spans="1:10" ht="51" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="46" t="s">
         <v>571</v>
       </c>
       <c r="C10" s="54" t="s">
         <v>694</v>
       </c>
       <c r="D10" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E10" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F10" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G10" s="124" t="s">
         <v>498</v>
       </c>
       <c r="H10" s="90"/>
       <c r="I10" s="70" t="s">
         <v>572</v>
       </c>
       <c r="J10" s="70" t="s">
         <v>501</v>
       </c>
     </row>
-    <row r="11" spans="1:10" ht="31">
+    <row r="11" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A11" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="46" t="s">
         <v>573</v>
       </c>
       <c r="C11" s="54" t="s">
         <v>695</v>
       </c>
       <c r="D11" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E11" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F11" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G11" s="124" t="s">
         <v>498</v>
       </c>
       <c r="H11" s="90"/>
       <c r="I11" s="70" t="s">
         <v>574</v>
       </c>
       <c r="J11" s="70" t="s">
         <v>504</v>
       </c>
     </row>
-    <row r="12" spans="1:10" ht="65.150000000000006" customHeight="1">
+    <row r="12" spans="1:10" ht="65.150000000000006" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="46" t="s">
         <v>575</v>
       </c>
       <c r="C12" s="54" t="s">
         <v>696</v>
       </c>
       <c r="D12" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E12" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F12" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G12" s="124" t="s">
         <v>505</v>
       </c>
       <c r="H12" s="90"/>
       <c r="I12" s="70" t="s">
         <v>576</v>
       </c>
       <c r="J12" s="70" t="s">
         <v>508</v>
       </c>
     </row>
-    <row r="13" spans="1:10" ht="31">
+    <row r="13" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A13" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="46" t="s">
         <v>577</v>
       </c>
       <c r="C13" s="54" t="s">
         <v>697</v>
       </c>
       <c r="D13" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E13" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F13" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G13" s="124" t="s">
         <v>505</v>
       </c>
       <c r="H13" s="90"/>
       <c r="I13" s="70" t="s">
         <v>578</v>
       </c>
       <c r="J13" s="70" t="s">
         <v>511</v>
       </c>
     </row>
-    <row r="14" spans="1:10" ht="62">
+    <row r="14" spans="1:10" ht="64" x14ac:dyDescent="0.4">
       <c r="A14" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="46" t="s">
         <v>579</v>
       </c>
       <c r="C14" s="54" t="s">
         <v>701</v>
       </c>
       <c r="D14" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E14" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F14" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G14" s="124" t="s">
         <v>539</v>
       </c>
       <c r="H14" s="90"/>
       <c r="I14" s="70" t="s">
         <v>580</v>
       </c>
       <c r="J14" s="70" t="s">
         <v>542</v>
       </c>
     </row>
-    <row r="15" spans="1:10" ht="46.5">
+    <row r="15" spans="1:10" ht="48" x14ac:dyDescent="0.4">
       <c r="A15" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="46" t="s">
         <v>581</v>
       </c>
       <c r="C15" s="54" t="s">
         <v>698</v>
       </c>
       <c r="D15" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E15" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F15" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G15" s="124" t="s">
         <v>539</v>
       </c>
       <c r="H15" s="90"/>
       <c r="I15" s="70" t="s">
         <v>582</v>
       </c>
       <c r="J15" s="70" t="s">
         <v>545</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="46.5">
+    <row r="16" spans="1:10" ht="48" x14ac:dyDescent="0.4">
       <c r="A16" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="46" t="s">
         <v>583</v>
       </c>
       <c r="C16" s="54" t="s">
         <v>455</v>
       </c>
       <c r="D16" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E16" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F16" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G16" s="124" t="s">
         <v>457</v>
       </c>
       <c r="H16" s="90"/>
       <c r="I16" s="70" t="s">
         <v>584</v>
       </c>
       <c r="J16" s="70" t="s">
         <v>585</v>
       </c>
     </row>
-    <row r="17" spans="1:10" ht="62">
+    <row r="17" spans="1:10" ht="64" x14ac:dyDescent="0.4">
       <c r="A17" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B17" s="46" t="s">
         <v>586</v>
       </c>
       <c r="C17" s="54" t="s">
         <v>460</v>
       </c>
       <c r="D17" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E17" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F17" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G17" s="124" t="s">
         <v>461</v>
       </c>
       <c r="H17" s="90"/>
       <c r="I17" s="70" t="s">
         <v>587</v>
       </c>
       <c r="J17" s="70" t="s">
         <v>463</v>
       </c>
     </row>
-    <row r="18" spans="1:10" ht="64" customHeight="1">
+    <row r="18" spans="1:10" ht="64" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="46" t="s">
         <v>588</v>
       </c>
       <c r="C18" s="54" t="s">
         <v>533</v>
       </c>
       <c r="D18" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E18" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F18" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G18" s="124" t="s">
         <v>534</v>
       </c>
       <c r="H18" s="90"/>
       <c r="I18" s="70" t="s">
         <v>589</v>
       </c>
       <c r="J18" s="71" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="19" spans="1:10" ht="20.149999999999999" customHeight="1">
+    <row r="19" spans="1:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A19" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="46" t="s">
         <v>590</v>
       </c>
       <c r="C19" s="54" t="s">
         <v>465</v>
       </c>
       <c r="D19" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E19" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F19" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G19" s="124" t="s">
         <v>457</v>
       </c>
       <c r="H19" s="90"/>
       <c r="I19" s="70" t="s">
         <v>591</v>
       </c>
       <c r="J19" s="70" t="s">
         <v>467</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="31">
+    <row r="20" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A20" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="46" t="s">
         <v>592</v>
       </c>
       <c r="C20" s="54" t="s">
         <v>469</v>
       </c>
       <c r="D20" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E20" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F20" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G20" s="124" t="s">
         <v>461</v>
       </c>
       <c r="H20" s="90"/>
       <c r="I20" s="70" t="s">
         <v>593</v>
       </c>
       <c r="J20" s="70" t="s">
         <v>471</v>
       </c>
     </row>
-    <row r="21" spans="1:10" ht="31">
+    <row r="21" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A21" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="46" t="s">
         <v>594</v>
       </c>
       <c r="C21" s="54" t="s">
         <v>537</v>
       </c>
       <c r="D21" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F21" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G21" s="124" t="s">
         <v>534</v>
       </c>
       <c r="H21" s="90"/>
       <c r="I21" s="70" t="s">
         <v>595</v>
       </c>
       <c r="J21" s="71" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="22" spans="1:10" ht="46.5">
+    <row r="22" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A22" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="46" t="s">
         <v>596</v>
       </c>
       <c r="C22" s="54" t="s">
         <v>597</v>
       </c>
       <c r="D22" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E22" s="123" t="s">
         <v>598</v>
       </c>
       <c r="F22" s="123" t="s">
         <v>384</v>
       </c>
       <c r="G22" s="124" t="s">
         <v>599</v>
       </c>
       <c r="H22" s="90"/>
       <c r="I22" s="71" t="s">
         <v>78</v>
       </c>
       <c r="J22" s="71" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="23" spans="1:10" ht="31">
+    <row r="23" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A23" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B23" s="46" t="s">
         <v>600</v>
       </c>
       <c r="C23" s="54" t="s">
         <v>601</v>
       </c>
       <c r="D23" s="123" t="s">
         <v>77</v>
       </c>
       <c r="E23" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F23" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G23" s="124" t="s">
         <v>479</v>
       </c>
       <c r="H23" s="90"/>
       <c r="I23" s="71" t="s">
         <v>78</v>
       </c>
       <c r="J23" s="71" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="24" spans="1:10" ht="31">
+    <row r="24" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A24" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B24" s="46" t="s">
         <v>602</v>
       </c>
       <c r="C24" s="54" t="s">
         <v>703</v>
       </c>
       <c r="D24" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E24" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F24" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G24" s="124" t="s">
         <v>78</v>
       </c>
       <c r="H24" s="90"/>
       <c r="I24" s="70" t="s">
         <v>603</v>
       </c>
       <c r="J24" s="70" t="s">
         <v>604</v>
       </c>
     </row>
-    <row r="25" spans="1:10" ht="46.5">
+    <row r="25" spans="1:10" ht="48" x14ac:dyDescent="0.4">
       <c r="A25" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B25" s="122" t="s">
         <v>679</v>
       </c>
       <c r="C25" s="54" t="s">
         <v>662</v>
       </c>
       <c r="D25" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E25" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F25" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G25" s="124" t="s">
         <v>663</v>
       </c>
       <c r="H25" s="90"/>
       <c r="I25" s="104" t="s">
         <v>683</v>
       </c>
       <c r="J25" s="104" t="s">
         <v>665</v>
       </c>
     </row>
-    <row r="26" spans="1:10" ht="62">
+    <row r="26" spans="1:10" ht="48" x14ac:dyDescent="0.4">
       <c r="A26" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B26" s="122" t="s">
         <v>680</v>
       </c>
       <c r="C26" s="54" t="s">
         <v>667</v>
       </c>
       <c r="D26" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E26" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F26" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G26" s="124" t="s">
         <v>668</v>
       </c>
       <c r="H26" s="90"/>
       <c r="I26" s="104" t="s">
         <v>684</v>
       </c>
       <c r="J26" s="104" t="s">
         <v>670</v>
       </c>
     </row>
-    <row r="27" spans="1:10" ht="62">
+    <row r="27" spans="1:10" ht="64" x14ac:dyDescent="0.4">
       <c r="A27" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B27" s="122" t="s">
         <v>681</v>
       </c>
       <c r="C27" s="54" t="s">
         <v>672</v>
       </c>
       <c r="D27" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E27" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F27" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G27" s="124" t="s">
         <v>663</v>
       </c>
       <c r="H27" s="90"/>
       <c r="I27" s="104" t="s">
         <v>685</v>
       </c>
       <c r="J27" s="104" t="s">
         <v>674</v>
       </c>
     </row>
-    <row r="28" spans="1:10" ht="77.5">
+    <row r="28" spans="1:10" ht="64" x14ac:dyDescent="0.4">
       <c r="A28" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="122" t="s">
         <v>682</v>
       </c>
       <c r="C28" s="54" t="s">
         <v>676</v>
       </c>
       <c r="D28" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F28" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G28" s="124" t="s">
         <v>677</v>
       </c>
       <c r="H28" s="90"/>
       <c r="I28" s="104" t="s">
         <v>689</v>
       </c>
       <c r="J28" s="71" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.4">
       <c r="H29" s="90"/>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.4">
       <c r="H30" s="90"/>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.4">
       <c r="H31" s="90"/>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.4">
       <c r="H32" s="90"/>
     </row>
-    <row r="33" spans="8:8">
+    <row r="33" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H33" s="90"/>
     </row>
-    <row r="34" spans="8:8">
+    <row r="34" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H34" s="90"/>
     </row>
-    <row r="35" spans="8:8">
+    <row r="35" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H35" s="90"/>
     </row>
-    <row r="36" spans="8:8">
+    <row r="36" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H36" s="90"/>
     </row>
-    <row r="37" spans="8:8">
+    <row r="37" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H37" s="90"/>
     </row>
-    <row r="38" spans="8:8">
+    <row r="38" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H38" s="90"/>
     </row>
-    <row r="39" spans="8:8">
+    <row r="39" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H39" s="90"/>
     </row>
-    <row r="40" spans="8:8">
+    <row r="40" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H40" s="90"/>
     </row>
-    <row r="41" spans="8:8">
+    <row r="41" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H41" s="90"/>
     </row>
-    <row r="42" spans="8:8">
+    <row r="42" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H42" s="90"/>
     </row>
-    <row r="43" spans="8:8">
+    <row r="43" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H43" s="90"/>
     </row>
-    <row r="44" spans="8:8">
+    <row r="44" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H44" s="90"/>
     </row>
-    <row r="45" spans="8:8">
+    <row r="45" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H45" s="90"/>
     </row>
-    <row r="46" spans="8:8">
+    <row r="46" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H46" s="90"/>
     </row>
-    <row r="47" spans="8:8">
+    <row r="47" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H47" s="90"/>
     </row>
-    <row r="48" spans="8:8">
+    <row r="48" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H48" s="90"/>
     </row>
-    <row r="49" spans="8:8">
+    <row r="49" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H49" s="90"/>
     </row>
-    <row r="50" spans="8:8">
+    <row r="50" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H50" s="90"/>
     </row>
-    <row r="51" spans="8:8">
+    <row r="51" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H51" s="90"/>
     </row>
-    <row r="52" spans="8:8">
+    <row r="52" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H52" s="90"/>
     </row>
-    <row r="53" spans="8:8">
+    <row r="53" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H53" s="90"/>
     </row>
-    <row r="54" spans="8:8">
+    <row r="54" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H54" s="90"/>
     </row>
-    <row r="55" spans="8:8">
+    <row r="55" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H55" s="90"/>
     </row>
-    <row r="56" spans="8:8">
+    <row r="56" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H56" s="90"/>
     </row>
-    <row r="57" spans="8:8">
+    <row r="57" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H57" s="90"/>
     </row>
-    <row r="58" spans="8:8">
+    <row r="58" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H58" s="90"/>
     </row>
-    <row r="59" spans="8:8">
+    <row r="59" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H59" s="90"/>
     </row>
-    <row r="60" spans="8:8">
+    <row r="60" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H60" s="90"/>
     </row>
-    <row r="61" spans="8:8">
+    <row r="61" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H61" s="90"/>
     </row>
-    <row r="62" spans="8:8">
+    <row r="62" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H62" s="90"/>
     </row>
-    <row r="63" spans="8:8">
+    <row r="63" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H63" s="90"/>
     </row>
-    <row r="64" spans="8:8">
+    <row r="64" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H64" s="90"/>
     </row>
-    <row r="65" spans="8:8">
+    <row r="65" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H65" s="90"/>
     </row>
-    <row r="66" spans="8:8">
+    <row r="66" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H66" s="90"/>
     </row>
-    <row r="67" spans="8:8">
+    <row r="67" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H67" s="90"/>
     </row>
-    <row r="68" spans="8:8">
+    <row r="68" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H68" s="90"/>
     </row>
-    <row r="69" spans="8:8">
+    <row r="69" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H69" s="90"/>
     </row>
-    <row r="70" spans="8:8">
+    <row r="70" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H70" s="90"/>
     </row>
-    <row r="71" spans="8:8">
+    <row r="71" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H71" s="90"/>
     </row>
-    <row r="72" spans="8:8">
+    <row r="72" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H72" s="90"/>
     </row>
-    <row r="73" spans="8:8">
+    <row r="73" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H73" s="90"/>
     </row>
-    <row r="74" spans="8:8">
+    <row r="74" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H74" s="90"/>
     </row>
-    <row r="75" spans="8:8">
+    <row r="75" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H75" s="90"/>
     </row>
-    <row r="76" spans="8:8">
+    <row r="76" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H76" s="90"/>
     </row>
-    <row r="77" spans="8:8">
+    <row r="77" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H77" s="90"/>
     </row>
-    <row r="78" spans="8:8">
+    <row r="78" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H78" s="90"/>
     </row>
-    <row r="79" spans="8:8">
+    <row r="79" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H79" s="90"/>
     </row>
-    <row r="80" spans="8:8">
+    <row r="80" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H80" s="90"/>
     </row>
-    <row r="81" spans="8:8">
+    <row r="81" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H81" s="90"/>
     </row>
-    <row r="82" spans="8:8">
+    <row r="82" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H82" s="90"/>
     </row>
-    <row r="83" spans="8:8">
+    <row r="83" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H83" s="90"/>
     </row>
-    <row r="84" spans="8:8">
+    <row r="84" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H84" s="90"/>
     </row>
-    <row r="85" spans="8:8">
+    <row r="85" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H85" s="90"/>
     </row>
-    <row r="86" spans="8:8">
+    <row r="86" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H86" s="90"/>
     </row>
-    <row r="87" spans="8:8">
+    <row r="87" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H87" s="90"/>
     </row>
-    <row r="88" spans="8:8">
+    <row r="88" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H88" s="90"/>
     </row>
-    <row r="89" spans="8:8">
+    <row r="89" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H89" s="90"/>
     </row>
-    <row r="90" spans="8:8">
+    <row r="90" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H90" s="90"/>
     </row>
-    <row r="91" spans="8:8">
+    <row r="91" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H91" s="90"/>
     </row>
-    <row r="92" spans="8:8">
+    <row r="92" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H92" s="90"/>
     </row>
-    <row r="93" spans="8:8">
+    <row r="93" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H93" s="90"/>
     </row>
-    <row r="94" spans="8:8">
+    <row r="94" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H94" s="90"/>
     </row>
-    <row r="95" spans="8:8">
+    <row r="95" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H95" s="90"/>
     </row>
-    <row r="96" spans="8:8">
+    <row r="96" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H96" s="90"/>
     </row>
-    <row r="97" spans="8:8">
+    <row r="97" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H97" s="90"/>
     </row>
-    <row r="98" spans="8:8">
+    <row r="98" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H98" s="90"/>
     </row>
-    <row r="99" spans="8:8">
+    <row r="99" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H99" s="90"/>
     </row>
-    <row r="100" spans="8:8">
+    <row r="100" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H100" s="90"/>
     </row>
-    <row r="101" spans="8:8">
+    <row r="101" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H101" s="90"/>
     </row>
-    <row r="102" spans="8:8">
+    <row r="102" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H102" s="90"/>
     </row>
-    <row r="103" spans="8:8">
+    <row r="103" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H103" s="90"/>
     </row>
-    <row r="104" spans="8:8">
+    <row r="104" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H104" s="90"/>
     </row>
-    <row r="105" spans="8:8">
+    <row r="105" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H105" s="90"/>
     </row>
-    <row r="106" spans="8:8">
+    <row r="106" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H106" s="90"/>
     </row>
-    <row r="107" spans="8:8">
+    <row r="107" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H107" s="90"/>
     </row>
-    <row r="108" spans="8:8">
+    <row r="108" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H108" s="90"/>
     </row>
-    <row r="109" spans="8:8">
+    <row r="109" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H109" s="90"/>
     </row>
-    <row r="110" spans="8:8">
+    <row r="110" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H110" s="90"/>
     </row>
-    <row r="111" spans="8:8">
+    <row r="111" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H111" s="90"/>
     </row>
-    <row r="112" spans="8:8">
+    <row r="112" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H112" s="90"/>
     </row>
-    <row r="113" spans="8:8">
+    <row r="113" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H113" s="90"/>
     </row>
-    <row r="114" spans="8:8">
+    <row r="114" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H114" s="90"/>
     </row>
-    <row r="115" spans="8:8">
+    <row r="115" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H115" s="90"/>
     </row>
-    <row r="116" spans="8:8">
+    <row r="116" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H116" s="90"/>
     </row>
-    <row r="117" spans="8:8">
+    <row r="117" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H117" s="90"/>
     </row>
-    <row r="118" spans="8:8">
+    <row r="118" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H118" s="90"/>
     </row>
-    <row r="119" spans="8:8">
+    <row r="119" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H119" s="90"/>
     </row>
-    <row r="120" spans="8:8">
+    <row r="120" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H120" s="90"/>
     </row>
-    <row r="121" spans="8:8">
+    <row r="121" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H121" s="90"/>
     </row>
-    <row r="122" spans="8:8">
+    <row r="122" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H122" s="90"/>
     </row>
-    <row r="123" spans="8:8">
+    <row r="123" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H123" s="90"/>
     </row>
-    <row r="124" spans="8:8">
+    <row r="124" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H124" s="90"/>
     </row>
-    <row r="125" spans="8:8">
+    <row r="125" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H125" s="90"/>
     </row>
-    <row r="126" spans="8:8">
+    <row r="126" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H126" s="91"/>
     </row>
-    <row r="127" spans="8:8">
+    <row r="127" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H127" s="91"/>
     </row>
-    <row r="128" spans="8:8">
+    <row r="128" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H128" s="91"/>
     </row>
-    <row r="129" spans="8:8">
+    <row r="129" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H129" s="91"/>
     </row>
-    <row r="130" spans="8:8">
+    <row r="130" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H130" s="91"/>
     </row>
-    <row r="131" spans="8:8">
+    <row r="131" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H131" s="91"/>
     </row>
-    <row r="132" spans="8:8">
+    <row r="132" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H132" s="91"/>
     </row>
-    <row r="133" spans="8:8">
+    <row r="133" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H133" s="90"/>
     </row>
-    <row r="134" spans="8:8">
+    <row r="134" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H134" s="90"/>
     </row>
-    <row r="135" spans="8:8">
+    <row r="135" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H135" s="90"/>
     </row>
-    <row r="136" spans="8:8">
+    <row r="136" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H136" s="90"/>
     </row>
-    <row r="137" spans="8:8">
+    <row r="137" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H137" s="90"/>
     </row>
-    <row r="138" spans="8:8">
+    <row r="138" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H138" s="90"/>
     </row>
-    <row r="139" spans="8:8">
+    <row r="139" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H139" s="90"/>
     </row>
-    <row r="140" spans="8:8">
+    <row r="140" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H140" s="90"/>
     </row>
-    <row r="141" spans="8:8">
+    <row r="141" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H141" s="90"/>
     </row>
-    <row r="142" spans="8:8">
+    <row r="142" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H142" s="90"/>
     </row>
-    <row r="143" spans="8:8">
+    <row r="143" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H143" s="90"/>
     </row>
-    <row r="144" spans="8:8">
+    <row r="144" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H144" s="90"/>
     </row>
-    <row r="145" spans="8:8">
+    <row r="145" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H145" s="90"/>
     </row>
-    <row r="146" spans="8:8">
+    <row r="146" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H146" s="90"/>
     </row>
-    <row r="147" spans="8:8">
+    <row r="147" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H147" s="90"/>
     </row>
-    <row r="148" spans="8:8">
+    <row r="148" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H148" s="90"/>
     </row>
-    <row r="149" spans="8:8">
+    <row r="149" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H149" s="90"/>
     </row>
-    <row r="150" spans="8:8">
+    <row r="150" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H150" s="90"/>
     </row>
-    <row r="151" spans="8:8">
+    <row r="151" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H151" s="90"/>
     </row>
-    <row r="152" spans="8:8">
+    <row r="152" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H152" s="90"/>
     </row>
-    <row r="153" spans="8:8">
+    <row r="153" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H153" s="90"/>
     </row>
-    <row r="154" spans="8:8">
+    <row r="154" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H154" s="90"/>
     </row>
-    <row r="155" spans="8:8">
+    <row r="155" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H155" s="90"/>
     </row>
-    <row r="156" spans="8:8">
+    <row r="156" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H156" s="90"/>
     </row>
-    <row r="157" spans="8:8">
+    <row r="157" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H157" s="90"/>
     </row>
-    <row r="158" spans="8:8">
+    <row r="158" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H158" s="90"/>
     </row>
-    <row r="159" spans="8:8">
+    <row r="159" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H159" s="90"/>
     </row>
-    <row r="160" spans="8:8">
+    <row r="160" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H160" s="90"/>
     </row>
-    <row r="161" spans="8:8">
+    <row r="161" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H161" s="90"/>
     </row>
-    <row r="162" spans="8:8">
+    <row r="162" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H162" s="90"/>
     </row>
-    <row r="163" spans="8:8">
+    <row r="163" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H163" s="90"/>
     </row>
-    <row r="164" spans="8:8">
+    <row r="164" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H164" s="90"/>
     </row>
-    <row r="165" spans="8:8">
+    <row r="165" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H165" s="90"/>
     </row>
-    <row r="166" spans="8:8">
+    <row r="166" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H166" s="90"/>
     </row>
-    <row r="167" spans="8:8">
+    <row r="167" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H167" s="90"/>
     </row>
-    <row r="168" spans="8:8">
+    <row r="168" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H168" s="90"/>
     </row>
-    <row r="169" spans="8:8">
+    <row r="169" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H169" s="90"/>
     </row>
-    <row r="170" spans="8:8">
+    <row r="170" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H170" s="90"/>
     </row>
-    <row r="171" spans="8:8">
+    <row r="171" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H171" s="90"/>
     </row>
-    <row r="172" spans="8:8">
+    <row r="172" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H172" s="90"/>
     </row>
-    <row r="173" spans="8:8">
+    <row r="173" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H173" s="90"/>
     </row>
-    <row r="174" spans="8:8">
+    <row r="174" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H174" s="90"/>
     </row>
-    <row r="175" spans="8:8">
+    <row r="175" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H175" s="90"/>
     </row>
-    <row r="176" spans="8:8">
+    <row r="176" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H176" s="90"/>
     </row>
-    <row r="177" spans="8:8">
+    <row r="177" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H177" s="90"/>
     </row>
-    <row r="178" spans="8:8">
+    <row r="178" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H178" s="90"/>
     </row>
-    <row r="179" spans="8:8">
+    <row r="179" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H179" s="90"/>
     </row>
-    <row r="180" spans="8:8">
+    <row r="180" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H180" s="90"/>
     </row>
-    <row r="181" spans="8:8">
+    <row r="181" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H181" s="90"/>
     </row>
-    <row r="182" spans="8:8">
+    <row r="182" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H182" s="90"/>
     </row>
-    <row r="183" spans="8:8">
+    <row r="183" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H183" s="90"/>
     </row>
-    <row r="184" spans="8:8">
+    <row r="184" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H184" s="90"/>
     </row>
-    <row r="185" spans="8:8">
+    <row r="185" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H185" s="90"/>
     </row>
-    <row r="186" spans="8:8">
+    <row r="186" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H186" s="90"/>
     </row>
-    <row r="187" spans="8:8">
+    <row r="187" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H187" s="90"/>
     </row>
-    <row r="188" spans="8:8">
+    <row r="188" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H188" s="90"/>
     </row>
-    <row r="189" spans="8:8">
+    <row r="189" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H189" s="90"/>
     </row>
-    <row r="190" spans="8:8">
+    <row r="190" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H190" s="90"/>
     </row>
-    <row r="191" spans="8:8">
+    <row r="191" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H191" s="90"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:J23" xr:uid="{4266E0E7-9477-5343-94BE-DDB2F99F2B65}"/>
   <mergeCells count="1">
     <mergeCell ref="I2:J2"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.2" right="0.2" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="46" fitToHeight="2" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;C&amp;"Aptos Narrow,Regular"&amp;K000000Fannie Mae Proprietary Findings for the Restricted Appraisal Update Report </oddHeader>
     <oddFooter>&amp;L&amp;"Aptos Narrow,Regular"&amp;K000000
 &amp;1#&amp;"Calibri,Regular"&amp;10 Fannie Mae Confidential&amp;C&amp;"Aptos Narrow,Regular"&amp;K000000
 &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B3D454EF-D9E7-B64E-B863-242B445349F5}">
   <sheetPr>
     <tabColor theme="7" tint="0.59999389629810485"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J189"/>
   <sheetViews>
     <sheetView topLeftCell="D1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15.5"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="16" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="2" width="25.83203125" style="42" customWidth="1"/>
     <col min="3" max="3" width="60.83203125" style="43" customWidth="1"/>
     <col min="4" max="6" width="25.83203125" style="16" customWidth="1"/>
     <col min="7" max="7" width="25.83203125" style="44" customWidth="1"/>
     <col min="8" max="8" width="3.83203125" style="42" customWidth="1"/>
     <col min="9" max="10" width="27.83203125" style="55" customWidth="1"/>
     <col min="11" max="16384" width="10.83203125" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="66" customFormat="1" ht="25" customHeight="1">
+    <row r="1" spans="1:10" s="66" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="41" t="s">
         <v>636</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="50"/>
       <c r="G1" s="67"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
     </row>
-    <row r="2" spans="1:10" ht="20.149999999999999" customHeight="1">
+    <row r="2" spans="1:10" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="65"/>
-      <c r="I2" s="143" t="s">
+      <c r="I2" s="146" t="s">
         <v>130</v>
       </c>
-      <c r="J2" s="143"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:10" s="64" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="J2" s="146"/>
+    </row>
+    <row r="3" spans="1:10" s="64" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="58" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="58" t="s">
         <v>69</v>
       </c>
       <c r="C3" s="58" t="s">
         <v>70</v>
       </c>
       <c r="D3" s="58" t="s">
         <v>71</v>
       </c>
       <c r="E3" s="58" t="s">
         <v>72</v>
       </c>
       <c r="F3" s="58" t="s">
         <v>73</v>
       </c>
       <c r="G3" s="58" t="s">
         <v>74</v>
       </c>
       <c r="H3" s="89"/>
       <c r="I3" s="63" t="s">
         <v>555</v>
       </c>
       <c r="J3" s="63" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="42" customFormat="1" ht="31">
+    <row r="4" spans="1:10" s="42" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A4" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="46" t="s">
         <v>605</v>
       </c>
       <c r="C4" s="54" t="s">
         <v>606</v>
       </c>
       <c r="D4" s="68" t="s">
         <v>77</v>
       </c>
       <c r="E4" s="68" t="s">
         <v>400</v>
       </c>
       <c r="F4" s="68" t="s">
         <v>456</v>
       </c>
       <c r="G4" s="69" t="s">
         <v>479</v>
       </c>
       <c r="H4" s="90"/>
       <c r="I4" s="70" t="s">
         <v>78</v>
       </c>
       <c r="J4" s="70" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="5" spans="1:10" s="42" customFormat="1" ht="77.5">
+    <row r="5" spans="1:10" s="42" customFormat="1" ht="80" x14ac:dyDescent="0.4">
       <c r="A5" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="46" t="s">
         <v>607</v>
       </c>
       <c r="C5" s="54" t="s">
         <v>660</v>
       </c>
       <c r="D5" s="125" t="s">
         <v>77</v>
       </c>
       <c r="E5" s="125" t="s">
         <v>419</v>
       </c>
       <c r="F5" s="125" t="s">
         <v>384</v>
       </c>
       <c r="G5" s="126" t="s">
         <v>473</v>
       </c>
       <c r="H5" s="90"/>
       <c r="I5" s="70" t="s">
         <v>560</v>
       </c>
       <c r="J5" s="70" t="s">
         <v>474</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="42" customFormat="1" ht="35.15" customHeight="1">
+    <row r="6" spans="1:10" s="42" customFormat="1" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="46" t="s">
         <v>608</v>
       </c>
       <c r="C6" s="54" t="s">
         <v>520</v>
       </c>
       <c r="D6" s="125" t="s">
         <v>77</v>
       </c>
       <c r="E6" s="125" t="s">
         <v>419</v>
       </c>
       <c r="F6" s="125" t="s">
         <v>384</v>
       </c>
       <c r="G6" s="126" t="s">
         <v>514</v>
       </c>
       <c r="H6" s="90"/>
       <c r="I6" s="70" t="s">
         <v>562</v>
       </c>
       <c r="J6" s="70" t="s">
         <v>521</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="42" customFormat="1" ht="35.15" customHeight="1">
+    <row r="7" spans="1:10" s="42" customFormat="1" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="46" t="s">
         <v>609</v>
       </c>
       <c r="C7" s="54" t="s">
         <v>516</v>
       </c>
       <c r="D7" s="125" t="s">
         <v>77</v>
       </c>
       <c r="E7" s="125" t="s">
         <v>419</v>
       </c>
       <c r="F7" s="125" t="s">
         <v>384</v>
       </c>
       <c r="G7" s="126" t="s">
         <v>514</v>
       </c>
       <c r="H7" s="90"/>
       <c r="I7" s="70" t="s">
         <v>565</v>
       </c>
       <c r="J7" s="70" t="s">
         <v>517</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="42" customFormat="1" ht="35.15" customHeight="1">
+    <row r="8" spans="1:10" s="42" customFormat="1" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="46" t="s">
         <v>610</v>
       </c>
       <c r="C8" s="54" t="s">
         <v>524</v>
       </c>
       <c r="D8" s="125" t="s">
         <v>77</v>
       </c>
       <c r="E8" s="125" t="s">
         <v>419</v>
       </c>
       <c r="F8" s="125" t="s">
         <v>384</v>
       </c>
       <c r="G8" s="126" t="s">
         <v>525</v>
       </c>
       <c r="H8" s="90"/>
       <c r="I8" s="70" t="s">
         <v>568</v>
       </c>
       <c r="J8" s="70" t="s">
         <v>526</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="42" customFormat="1" ht="46.5">
+    <row r="9" spans="1:10" s="42" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A9" s="46" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="46" t="s">
         <v>611</v>
       </c>
       <c r="C9" s="54" t="s">
         <v>529</v>
       </c>
       <c r="D9" s="125" t="s">
         <v>77</v>
       </c>
       <c r="E9" s="125" t="s">
         <v>419</v>
       </c>
       <c r="F9" s="125" t="s">
         <v>384</v>
       </c>
       <c r="G9" s="126" t="s">
         <v>525</v>
       </c>
       <c r="H9" s="90"/>
       <c r="I9" s="70" t="s">
         <v>570</v>
       </c>
       <c r="J9" s="70" t="s">
         <v>530</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="42" customFormat="1" ht="52.5" customHeight="1">
+    <row r="10" spans="1:10" s="42" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="46" t="s">
         <v>612</v>
       </c>
       <c r="C10" s="54" t="s">
         <v>694</v>
       </c>
       <c r="D10" s="125" t="s">
         <v>83</v>
       </c>
       <c r="E10" s="125" t="s">
         <v>400</v>
       </c>
       <c r="F10" s="125" t="s">
         <v>456</v>
       </c>
       <c r="G10" s="126" t="s">
         <v>498</v>
       </c>
       <c r="H10" s="90"/>
       <c r="I10" s="70" t="s">
         <v>572</v>
       </c>
       <c r="J10" s="70" t="s">
         <v>500</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="42" customFormat="1" ht="56.15" customHeight="1">
+    <row r="11" spans="1:10" s="42" customFormat="1" ht="56.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="46" t="s">
         <v>613</v>
       </c>
       <c r="C11" s="54" t="s">
         <v>695</v>
       </c>
       <c r="D11" s="125" t="s">
         <v>83</v>
       </c>
       <c r="E11" s="125" t="s">
         <v>400</v>
       </c>
       <c r="F11" s="125" t="s">
         <v>456</v>
       </c>
       <c r="G11" s="126" t="s">
         <v>498</v>
       </c>
       <c r="H11" s="90"/>
       <c r="I11" s="70" t="s">
         <v>574</v>
       </c>
       <c r="J11" s="70" t="s">
         <v>503</v>
       </c>
     </row>
-    <row r="12" spans="1:10" s="42" customFormat="1" ht="68.5" customHeight="1">
+    <row r="12" spans="1:10" s="42" customFormat="1" ht="68.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="46" t="s">
         <v>614</v>
       </c>
       <c r="C12" s="54" t="s">
         <v>696</v>
       </c>
       <c r="D12" s="125" t="s">
         <v>83</v>
       </c>
       <c r="E12" s="125" t="s">
         <v>400</v>
       </c>
       <c r="F12" s="125" t="s">
         <v>456</v>
       </c>
       <c r="G12" s="126" t="s">
         <v>505</v>
       </c>
       <c r="H12" s="90"/>
       <c r="I12" s="70" t="s">
         <v>576</v>
       </c>
       <c r="J12" s="70" t="s">
         <v>507</v>
       </c>
     </row>
-    <row r="13" spans="1:10" s="42" customFormat="1" ht="57" customHeight="1">
+    <row r="13" spans="1:10" s="42" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="46" t="s">
         <v>615</v>
       </c>
       <c r="C13" s="54" t="s">
         <v>697</v>
       </c>
       <c r="D13" s="125" t="s">
         <v>83</v>
       </c>
       <c r="E13" s="125" t="s">
         <v>400</v>
       </c>
       <c r="F13" s="125" t="s">
         <v>456</v>
       </c>
       <c r="G13" s="126" t="s">
         <v>505</v>
       </c>
       <c r="H13" s="90"/>
       <c r="I13" s="70" t="s">
         <v>578</v>
       </c>
       <c r="J13" s="70" t="s">
         <v>510</v>
       </c>
     </row>
-    <row r="14" spans="1:10" s="42" customFormat="1" ht="46.5">
+    <row r="14" spans="1:10" s="42" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A14" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="46" t="s">
         <v>616</v>
       </c>
       <c r="C14" s="54" t="s">
         <v>455</v>
       </c>
       <c r="D14" s="125" t="s">
         <v>83</v>
       </c>
       <c r="E14" s="125" t="s">
         <v>400</v>
       </c>
       <c r="F14" s="125" t="s">
         <v>456</v>
       </c>
       <c r="G14" s="126" t="s">
         <v>457</v>
       </c>
       <c r="H14" s="90"/>
       <c r="I14" s="70" t="s">
         <v>584</v>
       </c>
       <c r="J14" s="70" t="s">
         <v>458</v>
       </c>
     </row>
-    <row r="15" spans="1:10" s="42" customFormat="1" ht="62">
+    <row r="15" spans="1:10" s="42" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A15" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B15" s="46" t="s">
         <v>617</v>
       </c>
       <c r="C15" s="54" t="s">
         <v>460</v>
       </c>
       <c r="D15" s="125" t="s">
         <v>83</v>
       </c>
       <c r="E15" s="125" t="s">
         <v>400</v>
       </c>
       <c r="F15" s="125" t="s">
         <v>456</v>
       </c>
       <c r="G15" s="126" t="s">
         <v>461</v>
       </c>
       <c r="H15" s="90"/>
       <c r="I15" s="70" t="s">
         <v>587</v>
       </c>
       <c r="J15" s="70" t="s">
         <v>462</v>
       </c>
     </row>
-    <row r="16" spans="1:10" s="42" customFormat="1" ht="35.15" customHeight="1">
+    <row r="16" spans="1:10" s="42" customFormat="1" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A16" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="46" t="s">
         <v>618</v>
       </c>
       <c r="C16" s="54" t="s">
         <v>465</v>
       </c>
       <c r="D16" s="125" t="s">
         <v>83</v>
       </c>
       <c r="E16" s="125" t="s">
         <v>400</v>
       </c>
       <c r="F16" s="125" t="s">
         <v>456</v>
       </c>
       <c r="G16" s="126" t="s">
         <v>457</v>
       </c>
       <c r="H16" s="90"/>
       <c r="I16" s="70" t="s">
         <v>591</v>
       </c>
       <c r="J16" s="70" t="s">
         <v>466</v>
       </c>
     </row>
-    <row r="17" spans="1:10" s="42" customFormat="1" ht="35.15" customHeight="1">
+    <row r="17" spans="1:10" s="42" customFormat="1" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A17" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="46" t="s">
         <v>619</v>
       </c>
       <c r="C17" s="54" t="s">
         <v>469</v>
       </c>
       <c r="D17" s="125" t="s">
         <v>83</v>
       </c>
       <c r="E17" s="125" t="s">
         <v>400</v>
       </c>
       <c r="F17" s="125" t="s">
         <v>456</v>
       </c>
       <c r="G17" s="126" t="s">
         <v>461</v>
       </c>
       <c r="H17" s="90"/>
       <c r="I17" s="70" t="s">
         <v>593</v>
       </c>
       <c r="J17" s="70" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="18" spans="1:10" s="42" customFormat="1" ht="35.15" customHeight="1">
+    <row r="18" spans="1:10" s="42" customFormat="1" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A18" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B18" s="46" t="s">
         <v>620</v>
       </c>
       <c r="C18" s="54" t="s">
         <v>703</v>
       </c>
       <c r="D18" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E18" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F18" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G18" s="124" t="s">
         <v>78</v>
       </c>
       <c r="H18" s="90"/>
       <c r="I18" s="70" t="s">
         <v>603</v>
       </c>
       <c r="J18" s="70" t="s">
         <v>547</v>
       </c>
     </row>
-    <row r="19" spans="1:10" ht="46.5">
+    <row r="19" spans="1:10" ht="48" x14ac:dyDescent="0.4">
       <c r="A19" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="46" t="s">
         <v>686</v>
       </c>
       <c r="C19" s="54" t="s">
         <v>662</v>
       </c>
       <c r="D19" s="125" t="s">
         <v>83</v>
       </c>
       <c r="E19" s="125" t="s">
         <v>400</v>
       </c>
       <c r="F19" s="125" t="s">
         <v>456</v>
       </c>
       <c r="G19" s="126" t="s">
         <v>663</v>
       </c>
       <c r="H19" s="90"/>
       <c r="I19" s="104" t="s">
         <v>683</v>
       </c>
       <c r="J19" s="104" t="s">
         <v>690</v>
       </c>
     </row>
-    <row r="20" spans="1:10" ht="62">
+    <row r="20" spans="1:10" ht="48" x14ac:dyDescent="0.4">
       <c r="A20" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="46" t="s">
         <v>687</v>
       </c>
       <c r="C20" s="54" t="s">
         <v>667</v>
       </c>
       <c r="D20" s="125" t="s">
         <v>83</v>
       </c>
       <c r="E20" s="125" t="s">
         <v>400</v>
       </c>
       <c r="F20" s="125" t="s">
         <v>456</v>
       </c>
       <c r="G20" s="126" t="s">
         <v>668</v>
       </c>
       <c r="H20" s="90"/>
       <c r="I20" s="104" t="s">
         <v>684</v>
       </c>
       <c r="J20" s="104" t="s">
         <v>691</v>
       </c>
     </row>
-    <row r="21" spans="1:10" ht="62">
+    <row r="21" spans="1:10" ht="64" x14ac:dyDescent="0.4">
       <c r="A21" s="46" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="46" t="s">
         <v>688</v>
       </c>
       <c r="C21" s="54" t="s">
         <v>672</v>
       </c>
       <c r="D21" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E21" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F21" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G21" s="124" t="s">
         <v>663</v>
       </c>
       <c r="H21" s="90"/>
       <c r="I21" s="104" t="s">
         <v>685</v>
       </c>
       <c r="J21" s="104" t="s">
         <v>692</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.4">
       <c r="H22" s="90"/>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.4">
       <c r="H23" s="90"/>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.4">
       <c r="H24" s="90"/>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.4">
       <c r="H25" s="90"/>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.4">
       <c r="H26" s="90"/>
     </row>
-    <row r="27" spans="1:10">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.4">
       <c r="H27" s="90"/>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.4">
       <c r="H28" s="90"/>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.4">
       <c r="H29" s="90"/>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.4">
       <c r="H30" s="90"/>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.4">
       <c r="H31" s="90"/>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.4">
       <c r="H32" s="90"/>
     </row>
-    <row r="33" spans="8:8">
+    <row r="33" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H33" s="90"/>
     </row>
-    <row r="34" spans="8:8">
+    <row r="34" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H34" s="90"/>
     </row>
-    <row r="35" spans="8:8">
+    <row r="35" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H35" s="90"/>
     </row>
-    <row r="36" spans="8:8">
+    <row r="36" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H36" s="90"/>
     </row>
-    <row r="37" spans="8:8">
+    <row r="37" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H37" s="90"/>
     </row>
-    <row r="38" spans="8:8">
+    <row r="38" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H38" s="90"/>
     </row>
-    <row r="39" spans="8:8">
+    <row r="39" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H39" s="90"/>
     </row>
-    <row r="40" spans="8:8">
+    <row r="40" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H40" s="90"/>
     </row>
-    <row r="41" spans="8:8">
+    <row r="41" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H41" s="90"/>
     </row>
-    <row r="42" spans="8:8">
+    <row r="42" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H42" s="90"/>
     </row>
-    <row r="43" spans="8:8">
+    <row r="43" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H43" s="90"/>
     </row>
-    <row r="44" spans="8:8">
+    <row r="44" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H44" s="90"/>
     </row>
-    <row r="45" spans="8:8">
+    <row r="45" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H45" s="90"/>
     </row>
-    <row r="46" spans="8:8">
+    <row r="46" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H46" s="90"/>
     </row>
-    <row r="47" spans="8:8">
+    <row r="47" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H47" s="90"/>
     </row>
-    <row r="48" spans="8:8">
+    <row r="48" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H48" s="90"/>
     </row>
-    <row r="49" spans="8:8">
+    <row r="49" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H49" s="90"/>
     </row>
-    <row r="50" spans="8:8">
+    <row r="50" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H50" s="90"/>
     </row>
-    <row r="51" spans="8:8">
+    <row r="51" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H51" s="90"/>
     </row>
-    <row r="52" spans="8:8">
+    <row r="52" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H52" s="90"/>
     </row>
-    <row r="53" spans="8:8">
+    <row r="53" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H53" s="90"/>
     </row>
-    <row r="54" spans="8:8">
+    <row r="54" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H54" s="90"/>
     </row>
-    <row r="55" spans="8:8">
+    <row r="55" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H55" s="90"/>
     </row>
-    <row r="56" spans="8:8">
+    <row r="56" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H56" s="90"/>
     </row>
-    <row r="57" spans="8:8">
+    <row r="57" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H57" s="90"/>
     </row>
-    <row r="58" spans="8:8">
+    <row r="58" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H58" s="90"/>
     </row>
-    <row r="59" spans="8:8">
+    <row r="59" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H59" s="90"/>
     </row>
-    <row r="60" spans="8:8">
+    <row r="60" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H60" s="90"/>
     </row>
-    <row r="61" spans="8:8">
+    <row r="61" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H61" s="90"/>
     </row>
-    <row r="62" spans="8:8">
+    <row r="62" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H62" s="90"/>
     </row>
-    <row r="63" spans="8:8">
+    <row r="63" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H63" s="90"/>
     </row>
-    <row r="64" spans="8:8">
+    <row r="64" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H64" s="90"/>
     </row>
-    <row r="65" spans="8:8">
+    <row r="65" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H65" s="90"/>
     </row>
-    <row r="66" spans="8:8">
+    <row r="66" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H66" s="90"/>
     </row>
-    <row r="67" spans="8:8">
+    <row r="67" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H67" s="90"/>
     </row>
-    <row r="68" spans="8:8">
+    <row r="68" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H68" s="90"/>
     </row>
-    <row r="69" spans="8:8">
+    <row r="69" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H69" s="90"/>
     </row>
-    <row r="70" spans="8:8">
+    <row r="70" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H70" s="90"/>
     </row>
-    <row r="71" spans="8:8">
+    <row r="71" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H71" s="90"/>
     </row>
-    <row r="72" spans="8:8">
+    <row r="72" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H72" s="90"/>
     </row>
-    <row r="73" spans="8:8">
+    <row r="73" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H73" s="90"/>
     </row>
-    <row r="74" spans="8:8">
+    <row r="74" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H74" s="90"/>
     </row>
-    <row r="75" spans="8:8">
+    <row r="75" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H75" s="90"/>
     </row>
-    <row r="76" spans="8:8">
+    <row r="76" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H76" s="90"/>
     </row>
-    <row r="77" spans="8:8">
+    <row r="77" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H77" s="90"/>
     </row>
-    <row r="78" spans="8:8">
+    <row r="78" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H78" s="90"/>
     </row>
-    <row r="79" spans="8:8">
+    <row r="79" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H79" s="90"/>
     </row>
-    <row r="80" spans="8:8">
+    <row r="80" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H80" s="90"/>
     </row>
-    <row r="81" spans="8:8">
+    <row r="81" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H81" s="90"/>
     </row>
-    <row r="82" spans="8:8">
+    <row r="82" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H82" s="90"/>
     </row>
-    <row r="83" spans="8:8">
+    <row r="83" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H83" s="90"/>
     </row>
-    <row r="84" spans="8:8">
+    <row r="84" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H84" s="90"/>
     </row>
-    <row r="85" spans="8:8">
+    <row r="85" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H85" s="90"/>
     </row>
-    <row r="86" spans="8:8">
+    <row r="86" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H86" s="90"/>
     </row>
-    <row r="87" spans="8:8">
+    <row r="87" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H87" s="90"/>
     </row>
-    <row r="88" spans="8:8">
+    <row r="88" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H88" s="90"/>
     </row>
-    <row r="89" spans="8:8">
+    <row r="89" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H89" s="90"/>
     </row>
-    <row r="90" spans="8:8">
+    <row r="90" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H90" s="90"/>
     </row>
-    <row r="91" spans="8:8">
+    <row r="91" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H91" s="90"/>
     </row>
-    <row r="92" spans="8:8">
+    <row r="92" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H92" s="90"/>
     </row>
-    <row r="93" spans="8:8">
+    <row r="93" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H93" s="90"/>
     </row>
-    <row r="94" spans="8:8">
+    <row r="94" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H94" s="90"/>
     </row>
-    <row r="95" spans="8:8">
+    <row r="95" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H95" s="90"/>
     </row>
-    <row r="96" spans="8:8">
+    <row r="96" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H96" s="90"/>
     </row>
-    <row r="97" spans="8:8">
+    <row r="97" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H97" s="90"/>
     </row>
-    <row r="98" spans="8:8">
+    <row r="98" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H98" s="90"/>
     </row>
-    <row r="99" spans="8:8">
+    <row r="99" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H99" s="90"/>
     </row>
-    <row r="100" spans="8:8">
+    <row r="100" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H100" s="90"/>
     </row>
-    <row r="101" spans="8:8">
+    <row r="101" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H101" s="90"/>
     </row>
-    <row r="102" spans="8:8">
+    <row r="102" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H102" s="90"/>
     </row>
-    <row r="103" spans="8:8">
+    <row r="103" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H103" s="90"/>
     </row>
-    <row r="104" spans="8:8">
+    <row r="104" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H104" s="90"/>
     </row>
-    <row r="105" spans="8:8">
+    <row r="105" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H105" s="90"/>
     </row>
-    <row r="106" spans="8:8">
+    <row r="106" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H106" s="90"/>
     </row>
-    <row r="107" spans="8:8">
+    <row r="107" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H107" s="90"/>
     </row>
-    <row r="108" spans="8:8">
+    <row r="108" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H108" s="90"/>
     </row>
-    <row r="109" spans="8:8">
+    <row r="109" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H109" s="90"/>
     </row>
-    <row r="110" spans="8:8">
+    <row r="110" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H110" s="90"/>
     </row>
-    <row r="111" spans="8:8">
+    <row r="111" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H111" s="90"/>
     </row>
-    <row r="112" spans="8:8">
+    <row r="112" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H112" s="90"/>
     </row>
-    <row r="113" spans="8:8">
+    <row r="113" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H113" s="90"/>
     </row>
-    <row r="114" spans="8:8">
+    <row r="114" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H114" s="90"/>
     </row>
-    <row r="115" spans="8:8">
+    <row r="115" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H115" s="90"/>
     </row>
-    <row r="116" spans="8:8">
+    <row r="116" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H116" s="90"/>
     </row>
-    <row r="117" spans="8:8">
+    <row r="117" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H117" s="90"/>
     </row>
-    <row r="118" spans="8:8">
+    <row r="118" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H118" s="90"/>
     </row>
-    <row r="119" spans="8:8">
+    <row r="119" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H119" s="90"/>
     </row>
-    <row r="120" spans="8:8">
+    <row r="120" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H120" s="90"/>
     </row>
-    <row r="121" spans="8:8">
+    <row r="121" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H121" s="90"/>
     </row>
-    <row r="122" spans="8:8">
+    <row r="122" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H122" s="90"/>
     </row>
-    <row r="123" spans="8:8">
+    <row r="123" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H123" s="90"/>
     </row>
-    <row r="124" spans="8:8">
+    <row r="124" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H124" s="91"/>
     </row>
-    <row r="125" spans="8:8">
+    <row r="125" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H125" s="91"/>
     </row>
-    <row r="126" spans="8:8">
+    <row r="126" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H126" s="91"/>
     </row>
-    <row r="127" spans="8:8">
+    <row r="127" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H127" s="91"/>
     </row>
-    <row r="128" spans="8:8">
+    <row r="128" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H128" s="91"/>
     </row>
-    <row r="129" spans="8:8">
+    <row r="129" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H129" s="91"/>
     </row>
-    <row r="130" spans="8:8">
+    <row r="130" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H130" s="91"/>
     </row>
-    <row r="131" spans="8:8">
+    <row r="131" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H131" s="90"/>
     </row>
-    <row r="132" spans="8:8">
+    <row r="132" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H132" s="90"/>
     </row>
-    <row r="133" spans="8:8">
+    <row r="133" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H133" s="90"/>
     </row>
-    <row r="134" spans="8:8">
+    <row r="134" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H134" s="90"/>
     </row>
-    <row r="135" spans="8:8">
+    <row r="135" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H135" s="90"/>
     </row>
-    <row r="136" spans="8:8">
+    <row r="136" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H136" s="90"/>
     </row>
-    <row r="137" spans="8:8">
+    <row r="137" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H137" s="90"/>
     </row>
-    <row r="138" spans="8:8">
+    <row r="138" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H138" s="90"/>
     </row>
-    <row r="139" spans="8:8">
+    <row r="139" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H139" s="90"/>
     </row>
-    <row r="140" spans="8:8">
+    <row r="140" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H140" s="90"/>
     </row>
-    <row r="141" spans="8:8">
+    <row r="141" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H141" s="90"/>
     </row>
-    <row r="142" spans="8:8">
+    <row r="142" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H142" s="90"/>
     </row>
-    <row r="143" spans="8:8">
+    <row r="143" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H143" s="90"/>
     </row>
-    <row r="144" spans="8:8">
+    <row r="144" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H144" s="90"/>
     </row>
-    <row r="145" spans="8:8">
+    <row r="145" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H145" s="90"/>
     </row>
-    <row r="146" spans="8:8">
+    <row r="146" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H146" s="90"/>
     </row>
-    <row r="147" spans="8:8">
+    <row r="147" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H147" s="90"/>
     </row>
-    <row r="148" spans="8:8">
+    <row r="148" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H148" s="90"/>
     </row>
-    <row r="149" spans="8:8">
+    <row r="149" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H149" s="90"/>
     </row>
-    <row r="150" spans="8:8">
+    <row r="150" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H150" s="90"/>
     </row>
-    <row r="151" spans="8:8">
+    <row r="151" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H151" s="90"/>
     </row>
-    <row r="152" spans="8:8">
+    <row r="152" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H152" s="90"/>
     </row>
-    <row r="153" spans="8:8">
+    <row r="153" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H153" s="90"/>
     </row>
-    <row r="154" spans="8:8">
+    <row r="154" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H154" s="90"/>
     </row>
-    <row r="155" spans="8:8">
+    <row r="155" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H155" s="90"/>
     </row>
-    <row r="156" spans="8:8">
+    <row r="156" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H156" s="90"/>
     </row>
-    <row r="157" spans="8:8">
+    <row r="157" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H157" s="90"/>
     </row>
-    <row r="158" spans="8:8">
+    <row r="158" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H158" s="90"/>
     </row>
-    <row r="159" spans="8:8">
+    <row r="159" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H159" s="90"/>
     </row>
-    <row r="160" spans="8:8">
+    <row r="160" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H160" s="90"/>
     </row>
-    <row r="161" spans="8:8">
+    <row r="161" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H161" s="90"/>
     </row>
-    <row r="162" spans="8:8">
+    <row r="162" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H162" s="90"/>
     </row>
-    <row r="163" spans="8:8">
+    <row r="163" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H163" s="90"/>
     </row>
-    <row r="164" spans="8:8">
+    <row r="164" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H164" s="90"/>
     </row>
-    <row r="165" spans="8:8">
+    <row r="165" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H165" s="90"/>
     </row>
-    <row r="166" spans="8:8">
+    <row r="166" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H166" s="90"/>
     </row>
-    <row r="167" spans="8:8">
+    <row r="167" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H167" s="90"/>
     </row>
-    <row r="168" spans="8:8">
+    <row r="168" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H168" s="90"/>
     </row>
-    <row r="169" spans="8:8">
+    <row r="169" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H169" s="90"/>
     </row>
-    <row r="170" spans="8:8">
+    <row r="170" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H170" s="90"/>
     </row>
-    <row r="171" spans="8:8">
+    <row r="171" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H171" s="90"/>
     </row>
-    <row r="172" spans="8:8">
+    <row r="172" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H172" s="90"/>
     </row>
-    <row r="173" spans="8:8">
+    <row r="173" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H173" s="90"/>
     </row>
-    <row r="174" spans="8:8">
+    <row r="174" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H174" s="90"/>
     </row>
-    <row r="175" spans="8:8">
+    <row r="175" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H175" s="90"/>
     </row>
-    <row r="176" spans="8:8">
+    <row r="176" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H176" s="90"/>
     </row>
-    <row r="177" spans="8:8">
+    <row r="177" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H177" s="90"/>
     </row>
-    <row r="178" spans="8:8">
+    <row r="178" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H178" s="90"/>
     </row>
-    <row r="179" spans="8:8">
+    <row r="179" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H179" s="90"/>
     </row>
-    <row r="180" spans="8:8">
+    <row r="180" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H180" s="90"/>
     </row>
-    <row r="181" spans="8:8">
+    <row r="181" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H181" s="90"/>
     </row>
-    <row r="182" spans="8:8">
+    <row r="182" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H182" s="90"/>
     </row>
-    <row r="183" spans="8:8">
+    <row r="183" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H183" s="90"/>
     </row>
-    <row r="184" spans="8:8">
+    <row r="184" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H184" s="90"/>
     </row>
-    <row r="185" spans="8:8">
+    <row r="185" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H185" s="90"/>
     </row>
-    <row r="186" spans="8:8">
+    <row r="186" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H186" s="90"/>
     </row>
-    <row r="187" spans="8:8">
+    <row r="187" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H187" s="90"/>
     </row>
-    <row r="188" spans="8:8">
+    <row r="188" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H188" s="90"/>
     </row>
-    <row r="189" spans="8:8">
+    <row r="189" spans="8:8" x14ac:dyDescent="0.4">
       <c r="H189" s="90"/>
     </row>
   </sheetData>
   <autoFilter ref="A3:J17" xr:uid="{4266E0E7-9477-5343-94BE-DDB2F99F2B65}"/>
   <mergeCells count="1">
     <mergeCell ref="I2:J2"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.2" right="0.2" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="46" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Aptos Narrow,Regular"&amp;K000000Fannie Mae Proprietary Findings for the Completion Report</oddHeader>
     <oddFooter xml:space="preserve">&amp;L&amp;"Aptos Narrow,Regular"&amp;K000000
 &amp;1#&amp;"Calibri,Regular"&amp;10 Fannie Mae Confidential&amp;C&amp;"Aptos Narrow,Regular"&amp;K000000
 &amp;P of &amp;N
 </oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9076E2E5-F37C-6B4F-A48B-8CB776893A66}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:C21"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
+      <selection pane="bottomLeft" activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15.5"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="16" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="18.08203125" style="16" customWidth="1"/>
     <col min="2" max="2" width="20.08203125" style="16" customWidth="1"/>
     <col min="3" max="3" width="160.83203125" style="16" customWidth="1"/>
     <col min="4" max="16384" width="10.83203125" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="10" customFormat="1" ht="27" customHeight="1">
-      <c r="A1" s="130" t="s">
+    <row r="1" spans="1:3" s="10" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.5">
+      <c r="A1" s="133" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="131"/>
-[...2 lines deleted...]
-    <row r="2" spans="1:3" s="14" customFormat="1" ht="23.15" customHeight="1">
+      <c r="B1" s="134"/>
+      <c r="C1" s="135"/>
+    </row>
+    <row r="2" spans="1:3" s="14" customFormat="1" ht="23.15" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A2" s="11" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="13" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:3" s="26" customFormat="1" ht="25" customHeight="1">
+    <row r="3" spans="1:3" s="26" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="80">
         <v>45811</v>
       </c>
       <c r="B3" s="74">
         <v>1</v>
       </c>
       <c r="C3" s="15" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:3" s="26" customFormat="1" ht="172" customHeight="1">
+    <row r="4" spans="1:3" s="26" customFormat="1" ht="172" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="80">
         <v>45904</v>
       </c>
       <c r="B4" s="74">
         <v>1.1000000000000001</v>
       </c>
       <c r="C4" s="82" t="s">
         <v>705</v>
       </c>
     </row>
-    <row r="5" spans="1:3" s="14" customFormat="1" ht="17.5">
+    <row r="5" spans="1:3" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A5" s="114">
         <v>45978</v>
       </c>
       <c r="B5" s="74">
         <v>1.2</v>
       </c>
       <c r="C5" s="82" t="s">
         <v>657</v>
       </c>
     </row>
-    <row r="6" spans="1:3" s="14" customFormat="1" ht="385">
+    <row r="6" spans="1:3" s="14" customFormat="1" ht="370" x14ac:dyDescent="0.45">
       <c r="A6" s="129">
         <v>46048</v>
       </c>
       <c r="B6" s="127">
         <v>1.3</v>
       </c>
       <c r="C6" s="128" t="s">
         <v>704</v>
       </c>
     </row>
-    <row r="7" spans="1:3" s="14" customFormat="1" ht="17.5">
+    <row r="7" spans="1:3" s="14" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A7" s="129">
         <v>46080</v>
       </c>
       <c r="B7" s="74">
         <v>1.4</v>
       </c>
       <c r="C7" s="82" t="s">
         <v>706</v>
       </c>
     </row>
-    <row r="8" spans="1:3" ht="70">
+    <row r="8" spans="1:3" ht="55.5" x14ac:dyDescent="0.4">
       <c r="A8" s="129">
         <v>46156</v>
       </c>
       <c r="B8" s="74">
         <v>1.5</v>
       </c>
       <c r="C8" s="82" t="s">
         <v>717</v>
       </c>
     </row>
-    <row r="10" spans="1:3">
+    <row r="9" spans="1:3" ht="37" x14ac:dyDescent="0.4">
+      <c r="A9" s="129">
+        <v>46247</v>
+      </c>
+      <c r="B9" s="74">
+        <v>1.6</v>
+      </c>
+      <c r="C9" s="82" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.4">
       <c r="C10" s="44"/>
     </row>
-    <row r="15" spans="1:3">
+    <row r="15" spans="1:3" x14ac:dyDescent="0.4">
       <c r="B15" s="112"/>
     </row>
-    <row r="16" spans="1:3">
+    <row r="16" spans="1:3" x14ac:dyDescent="0.4">
       <c r="B16" s="112"/>
     </row>
-    <row r="17" spans="2:3">
+    <row r="17" spans="2:3" x14ac:dyDescent="0.4">
       <c r="B17" s="112"/>
     </row>
-    <row r="21" spans="2:3" ht="17.5">
+    <row r="21" spans="2:3" ht="18.5" x14ac:dyDescent="0.45">
       <c r="C21" s="113"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="83" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3B3430A0-2C34-D648-81B1-BDF31A7F5BE3}">
   <dimension ref="A1:B12"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15.5"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="16" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="45.83203125" style="16" customWidth="1"/>
     <col min="2" max="2" width="75.83203125" style="16" customWidth="1"/>
     <col min="3" max="16384" width="10.83203125" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" s="18" customFormat="1" ht="20">
+    <row r="1" spans="1:2" s="18" customFormat="1" ht="21" x14ac:dyDescent="0.5">
       <c r="A1" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="17" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="2" spans="1:2" ht="35.15" customHeight="1">
+    <row r="2" spans="1:2" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="28" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="19" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="3" spans="1:2" ht="35.15" customHeight="1">
+    <row r="3" spans="1:2" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="28" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="19" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="35.15" customHeight="1">
+    <row r="4" spans="1:2" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="29" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="20" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="5" spans="1:2" s="23" customFormat="1">
+    <row r="5" spans="1:2" s="23" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A5" s="21"/>
       <c r="B5" s="22"/>
     </row>
-    <row r="6" spans="1:2" ht="60" customHeight="1">
+    <row r="6" spans="1:2" ht="60" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="30" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="24" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="70" customHeight="1">
+    <row r="7" spans="1:2" ht="70" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B7" s="25" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="50.15" customHeight="1">
+    <row r="8" spans="1:2" ht="50.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="31" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="24" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="50.15" customHeight="1">
+    <row r="9" spans="1:2" ht="50.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="31" t="s">
         <v>655</v>
       </c>
       <c r="B9" s="24" t="s">
         <v>656</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="50.15" customHeight="1">
+    <row r="10" spans="1:2" ht="50.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="32" t="s">
         <v>654</v>
       </c>
       <c r="B10" s="24" t="s">
         <v>653</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="50.15" customHeight="1">
+    <row r="11" spans="1:2" ht="50.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="32" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="24" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="50.15" customHeight="1">
+    <row r="12" spans="1:2" ht="50.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="32" t="s">
         <v>20</v>
       </c>
       <c r="B12" s="24" t="s">
         <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="80" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"Aptos Narrow,Regular"&amp;K000000
 &amp;1#&amp;"Calibri,Regular"&amp;10 Fannie Mae Confidential</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63373168-9BAF-CB4F-882B-928820E31258}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="16"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="16" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="16384" width="10.83203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.4">
       <c r="A1" s="2" t="s">
         <v>22</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{537BABEA-ACE8-054F-A21C-0739F329B297}">
   <dimension ref="A1:D10"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15.5"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="16" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="20.83203125" style="16" customWidth="1"/>
     <col min="2" max="2" width="70.83203125" style="16" customWidth="1"/>
     <col min="3" max="3" width="50.83203125" style="16" customWidth="1"/>
     <col min="4" max="4" width="4.58203125" style="16" customWidth="1"/>
     <col min="5" max="16384" width="10.83203125" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="25" customHeight="1">
+    <row r="1" spans="1:4" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="33" t="s">
         <v>621</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="52" customHeight="1">
-      <c r="A2" s="135" t="s">
+    <row r="2" spans="1:4" ht="52" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="138" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="135"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:4" ht="20.149999999999999" customHeight="1">
+      <c r="B2" s="138"/>
+      <c r="C2" s="138"/>
+    </row>
+    <row r="3" spans="1:4" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="35"/>
     </row>
-    <row r="4" spans="1:4" s="14" customFormat="1" ht="20.149999999999999" customHeight="1">
+    <row r="4" spans="1:4" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A4" s="58" t="s">
         <v>24</v>
       </c>
       <c r="B4" s="58" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="58" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="40" customHeight="1">
-      <c r="A5" s="133" t="s">
+    <row r="5" spans="1:4" ht="40" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A5" s="136" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="20" t="s">
         <v>623</v>
       </c>
       <c r="C5" s="20" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="160" customHeight="1">
-      <c r="A6" s="134"/>
+    <row r="6" spans="1:4" ht="160" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A6" s="137"/>
       <c r="B6" s="75" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="36" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="80.150000000000006" customHeight="1">
+    <row r="7" spans="1:4" ht="80.150000000000006" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="37" t="s">
         <v>31</v>
       </c>
       <c r="B7" s="38" t="s">
         <v>32</v>
       </c>
       <c r="C7" s="39" t="s">
         <v>33</v>
       </c>
       <c r="D7" s="85"/>
     </row>
-    <row r="8" spans="1:4" ht="80.150000000000006" customHeight="1">
+    <row r="8" spans="1:4" ht="80.150000000000006" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="37" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="39" t="s">
         <v>35</v>
       </c>
       <c r="C8" s="39" t="s">
         <v>33</v>
       </c>
       <c r="D8" s="85"/>
     </row>
-    <row r="9" spans="1:4" ht="80.150000000000006" customHeight="1">
+    <row r="9" spans="1:4" ht="80.150000000000006" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="40" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="39" t="s">
         <v>624</v>
       </c>
       <c r="C9" s="39" t="s">
         <v>37</v>
       </c>
       <c r="D9" s="85"/>
     </row>
-    <row r="10" spans="1:4" ht="80.150000000000006" customHeight="1">
+    <row r="10" spans="1:4" ht="80.150000000000006" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="37" t="s">
         <v>38</v>
       </c>
       <c r="B10" s="38" t="s">
         <v>39</v>
       </c>
       <c r="C10" s="38"/>
       <c r="D10" s="85"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="65" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddHeader>&amp;CFannie Mae Severity Definitions</oddHeader>
     <oddFooter>&amp;L&amp;"Aptos Narrow,Regular"&amp;1&amp;K000000#&amp;"Calibri,Regular"&amp;10 Fannie Mae Confidential&amp;C&amp;"Aptos Narrow,Regular"&amp;K000000&amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7CF1E29F-4A2D-4C4C-864C-C32AA4C1CF54}">
   <sheetPr>
     <tabColor rgb="FF002060"/>
   </sheetPr>
   <dimension ref="A1:G13"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="D1" sqref="D1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15.5"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="16" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="2" width="25.83203125" style="16" customWidth="1"/>
     <col min="3" max="3" width="60.83203125" style="16" customWidth="1"/>
     <col min="4" max="4" width="7.83203125" style="16" customWidth="1"/>
     <col min="5" max="16384" width="10.83203125" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="66" customFormat="1" ht="25" customHeight="1">
+    <row r="1" spans="1:7" s="66" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="33" t="s">
         <v>637</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="55" customHeight="1">
-      <c r="A2" s="136" t="s">
+    <row r="2" spans="1:7" ht="55" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="139" t="s">
         <v>638</v>
       </c>
-      <c r="B2" s="136"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:7" s="27" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="B2" s="139"/>
+      <c r="C2" s="139"/>
+    </row>
+    <row r="3" spans="1:7" s="27" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="76" t="s">
         <v>40</v>
       </c>
       <c r="B3" s="73"/>
       <c r="C3" s="73"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
     </row>
-    <row r="4" spans="1:7" ht="20.149999999999999" customHeight="1">
-[...4 lines deleted...]
-    <row r="5" spans="1:7" ht="20.149999999999999" customHeight="1">
+    <row r="4" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="138"/>
+      <c r="C4" s="138"/>
+      <c r="D4" s="138"/>
+    </row>
+    <row r="5" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="58" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="58" t="s">
         <v>41</v>
       </c>
       <c r="C5" s="59" t="s">
         <v>42</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="35.15" customHeight="1">
+    <row r="6" spans="1:7" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="56" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="56" t="s">
         <v>43</v>
       </c>
       <c r="C6" s="57" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="7" spans="1:7" ht="35.15" customHeight="1">
+    <row r="7" spans="1:7" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="56" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="56" t="s">
         <v>45</v>
       </c>
       <c r="C7" s="57" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="8" spans="1:7" ht="35.15" customHeight="1">
+    <row r="8" spans="1:7" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="56" t="s">
         <v>27</v>
       </c>
       <c r="B8" s="56" t="s">
         <v>47</v>
       </c>
       <c r="C8" s="57" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="35.15" customHeight="1">
+    <row r="9" spans="1:7" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="56" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="56" t="s">
         <v>49</v>
       </c>
       <c r="C9" s="57" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="10" spans="1:7" ht="35.15" customHeight="1">
+    <row r="10" spans="1:7" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="56" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="56" t="s">
         <v>51</v>
       </c>
       <c r="C10" s="57" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="11" spans="1:7" ht="35.15" customHeight="1">
+    <row r="11" spans="1:7" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="56" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="56" t="s">
         <v>53</v>
       </c>
       <c r="C11" s="57" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="12" spans="1:7" ht="35.15" customHeight="1">
+    <row r="12" spans="1:7" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="56" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="56" t="s">
         <v>55</v>
       </c>
       <c r="C12" s="57" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="13" spans="1:7" ht="35.15" customHeight="1">
+    <row r="13" spans="1:7" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="56" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="56" t="s">
         <v>57</v>
       </c>
       <c r="C13" s="57" t="s">
         <v>58</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="B4:D4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="85" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Aptos Narrow,Regular"&amp;K000000UCDP System Findings</oddHeader>
     <oddFooter>&amp;L&amp;"Aptos Narrow,Regular"&amp;K000000
 &amp;1#&amp;"Calibri,Regular"&amp;10 Fannie Mae Confidential&amp;C&amp;"Aptos Narrow,Regular"&amp;K000000&amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{55C1F387-CEB2-8C4F-9E8E-8FBBF0CBBDE8}">
   <sheetPr>
     <tabColor rgb="FF7030A0"/>
   </sheetPr>
   <dimension ref="A1:G29"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15.5"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="16" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="2" width="25.83203125" style="16" customWidth="1"/>
     <col min="3" max="3" width="60.83203125" style="16" customWidth="1"/>
     <col min="4" max="7" width="25.83203125" style="16" customWidth="1"/>
     <col min="8" max="16384" width="10.83203125" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" s="27" customFormat="1" ht="25" customHeight="1">
+    <row r="1" spans="1:7" s="27" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="41" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="2" spans="1:7" s="27" customFormat="1" ht="50.15" customHeight="1">
-      <c r="A2" s="136" t="s">
+    <row r="2" spans="1:7" s="27" customFormat="1" ht="50.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="139" t="s">
         <v>639</v>
       </c>
-      <c r="B2" s="136"/>
-      <c r="C2" s="136"/>
+      <c r="B2" s="139"/>
+      <c r="C2" s="139"/>
       <c r="D2" s="77"/>
       <c r="E2" s="67"/>
       <c r="F2" s="67"/>
       <c r="G2" s="67"/>
     </row>
-    <row r="3" spans="1:7" s="27" customFormat="1" ht="20.149999999999999" customHeight="1">
+    <row r="3" spans="1:7" s="27" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="76" t="s">
         <v>60</v>
       </c>
       <c r="B3" s="73"/>
       <c r="C3" s="73"/>
       <c r="D3" s="67"/>
       <c r="E3" s="67"/>
       <c r="F3" s="67"/>
       <c r="G3" s="67"/>
     </row>
-    <row r="4" spans="1:7" ht="20.149999999999999" customHeight="1"/>
-    <row r="5" spans="1:7" s="27" customFormat="1" ht="20.149999999999999" customHeight="1">
+    <row r="4" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="5" spans="1:7" s="27" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="78" t="s">
         <v>633</v>
       </c>
       <c r="B5" s="73"/>
       <c r="C5" s="73"/>
       <c r="D5" s="77"/>
       <c r="E5" s="67"/>
       <c r="F5" s="67"/>
       <c r="G5" s="67"/>
     </row>
-    <row r="6" spans="1:7" s="42" customFormat="1" ht="20.149999999999999" customHeight="1">
+    <row r="6" spans="1:7" s="42" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="60" t="s">
         <v>61</v>
       </c>
-      <c r="B6" s="138" t="s">
+      <c r="B6" s="141" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="138"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:7" ht="65.150000000000006" customHeight="1">
+      <c r="C6" s="141"/>
+    </row>
+    <row r="7" spans="1:7" ht="65.150000000000006" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="49" t="s">
         <v>62</v>
       </c>
-      <c r="B7" s="139" t="s">
+      <c r="B7" s="142" t="s">
         <v>63</v>
       </c>
-      <c r="C7" s="139"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:7" ht="65.150000000000006" customHeight="1">
+      <c r="C7" s="142"/>
+    </row>
+    <row r="8" spans="1:7" ht="65.150000000000006" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="49" t="s">
         <v>64</v>
       </c>
-      <c r="B8" s="139" t="s">
+      <c r="B8" s="142" t="s">
         <v>65</v>
       </c>
-      <c r="C8" s="139"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:7" ht="65.150000000000006" customHeight="1">
+      <c r="C8" s="142"/>
+    </row>
+    <row r="9" spans="1:7" ht="65.150000000000006" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="49" t="s">
         <v>66</v>
       </c>
-      <c r="B9" s="139" t="s">
+      <c r="B9" s="142" t="s">
         <v>67</v>
       </c>
-      <c r="C9" s="139"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:7" ht="25" customHeight="1">
+      <c r="C9" s="142"/>
+    </row>
+    <row r="10" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="11" spans="1:7" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="61" t="s">
         <v>632</v>
       </c>
       <c r="B11" s="42"/>
       <c r="C11" s="43"/>
       <c r="G11" s="44"/>
     </row>
-    <row r="12" spans="1:7" s="45" customFormat="1" ht="68.150000000000006" customHeight="1">
-      <c r="A12" s="137" t="s">
+    <row r="12" spans="1:7" s="45" customFormat="1" ht="68.150000000000006" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A12" s="140" t="s">
         <v>68</v>
       </c>
-      <c r="B12" s="137"/>
-      <c r="C12" s="137"/>
+      <c r="B12" s="140"/>
+      <c r="C12" s="140"/>
       <c r="D12" s="72"/>
       <c r="E12" s="72"/>
       <c r="F12" s="72"/>
       <c r="G12" s="72"/>
     </row>
-    <row r="13" spans="1:7" ht="20.149999999999999" customHeight="1"/>
-    <row r="14" spans="1:7" s="14" customFormat="1" ht="20.149999999999999" customHeight="1">
+    <row r="13" spans="1:7" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4"/>
+    <row r="14" spans="1:7" s="14" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A14" s="16" t="s">
         <v>632</v>
       </c>
     </row>
-    <row r="15" spans="1:7" s="64" customFormat="1" ht="20.149999999999999" customHeight="1">
+    <row r="15" spans="1:7" s="64" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A15" s="62" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="62" t="s">
         <v>69</v>
       </c>
       <c r="C15" s="63" t="s">
         <v>70</v>
       </c>
       <c r="D15" s="62" t="s">
         <v>71</v>
       </c>
       <c r="E15" s="62" t="s">
         <v>72</v>
       </c>
       <c r="F15" s="62" t="s">
         <v>73</v>
       </c>
       <c r="G15" s="62" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="16" spans="1:7" s="42" customFormat="1" ht="46.5">
+    <row r="16" spans="1:7" s="42" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A16" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="46" t="s">
         <v>75</v>
       </c>
       <c r="C16" s="47" t="s">
         <v>76</v>
       </c>
       <c r="D16" s="46" t="s">
         <v>77</v>
       </c>
       <c r="E16" s="48" t="s">
         <v>78</v>
       </c>
       <c r="F16" s="48" t="s">
         <v>78</v>
       </c>
       <c r="G16" s="48" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="17" spans="1:7" s="42" customFormat="1" ht="46.5">
+    <row r="17" spans="1:7" s="42" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A17" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="46" t="s">
         <v>79</v>
       </c>
       <c r="C17" s="47" t="s">
         <v>80</v>
       </c>
       <c r="D17" s="46" t="s">
         <v>77</v>
       </c>
       <c r="E17" s="48" t="s">
         <v>78</v>
       </c>
       <c r="F17" s="48" t="s">
         <v>78</v>
       </c>
       <c r="G17" s="48" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="18" spans="1:7" s="42" customFormat="1" ht="46.5">
+    <row r="18" spans="1:7" s="42" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A18" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="46" t="s">
         <v>81</v>
       </c>
       <c r="C18" s="47" t="s">
         <v>82</v>
       </c>
       <c r="D18" s="46" t="s">
         <v>83</v>
       </c>
       <c r="E18" s="48" t="s">
         <v>78</v>
       </c>
       <c r="F18" s="48" t="s">
         <v>78</v>
       </c>
       <c r="G18" s="48" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="19" spans="1:7" s="42" customFormat="1" ht="46.5">
+    <row r="19" spans="1:7" s="42" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A19" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B19" s="46" t="s">
         <v>84</v>
       </c>
       <c r="C19" s="47" t="s">
         <v>85</v>
       </c>
       <c r="D19" s="46" t="s">
         <v>83</v>
       </c>
       <c r="E19" s="48" t="s">
         <v>78</v>
       </c>
       <c r="F19" s="48" t="s">
         <v>78</v>
       </c>
       <c r="G19" s="48" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="20" spans="1:7" s="42" customFormat="1" ht="46.5">
+    <row r="20" spans="1:7" s="42" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A20" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B20" s="46" t="s">
         <v>86</v>
       </c>
       <c r="C20" s="47" t="s">
         <v>87</v>
       </c>
       <c r="D20" s="46" t="s">
         <v>83</v>
       </c>
       <c r="E20" s="48" t="s">
         <v>78</v>
       </c>
       <c r="F20" s="48" t="s">
         <v>78</v>
       </c>
       <c r="G20" s="48" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="21" spans="1:7" s="42" customFormat="1" ht="46.5">
+    <row r="21" spans="1:7" s="42" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A21" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="46" t="s">
         <v>88</v>
       </c>
       <c r="C21" s="47" t="s">
         <v>89</v>
       </c>
       <c r="D21" s="46" t="s">
         <v>90</v>
       </c>
       <c r="E21" s="48" t="s">
         <v>78</v>
       </c>
       <c r="F21" s="46" t="s">
         <v>91</v>
       </c>
       <c r="G21" s="46" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="22" spans="1:7" s="42" customFormat="1" ht="31">
+    <row r="22" spans="1:7" s="42" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A22" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="46" t="s">
         <v>93</v>
       </c>
       <c r="C22" s="47" t="s">
         <v>94</v>
       </c>
       <c r="D22" s="46" t="s">
         <v>90</v>
       </c>
       <c r="E22" s="48" t="s">
         <v>78</v>
       </c>
       <c r="F22" s="46" t="s">
         <v>91</v>
       </c>
       <c r="G22" s="46" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="23" spans="1:7" s="42" customFormat="1" ht="46.5">
+    <row r="23" spans="1:7" s="42" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A23" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B23" s="46" t="s">
         <v>95</v>
       </c>
       <c r="C23" s="47" t="s">
         <v>96</v>
       </c>
       <c r="D23" s="46" t="s">
         <v>97</v>
       </c>
       <c r="E23" s="46" t="s">
         <v>98</v>
       </c>
       <c r="F23" s="46" t="s">
         <v>99</v>
       </c>
       <c r="G23" s="46" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="24" spans="1:7" s="42" customFormat="1" ht="31">
+    <row r="24" spans="1:7" s="42" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A24" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="46" t="s">
         <v>101</v>
       </c>
       <c r="C24" s="47" t="s">
         <v>94</v>
       </c>
       <c r="D24" s="46" t="s">
         <v>97</v>
       </c>
       <c r="E24" s="46" t="s">
         <v>98</v>
       </c>
       <c r="F24" s="46" t="s">
         <v>99</v>
       </c>
       <c r="G24" s="46" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="25" spans="1:7" s="42" customFormat="1" ht="46.5">
+    <row r="25" spans="1:7" s="42" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A25" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="46" t="s">
         <v>102</v>
       </c>
       <c r="C25" s="47" t="s">
         <v>103</v>
       </c>
       <c r="D25" s="46" t="s">
         <v>104</v>
       </c>
       <c r="E25" s="46" t="s">
         <v>105</v>
       </c>
       <c r="F25" s="46" t="s">
         <v>106</v>
       </c>
       <c r="G25" s="46" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="26" spans="1:7" s="42" customFormat="1" ht="46.5">
+    <row r="26" spans="1:7" s="42" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A26" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="46" t="s">
         <v>108</v>
       </c>
       <c r="C26" s="47" t="s">
         <v>94</v>
       </c>
       <c r="D26" s="46" t="s">
         <v>104</v>
       </c>
       <c r="E26" s="46" t="s">
         <v>105</v>
       </c>
       <c r="F26" s="46" t="s">
         <v>106</v>
       </c>
       <c r="G26" s="46" t="s">
         <v>107</v>
       </c>
     </row>
-    <row r="27" spans="1:7" s="42" customFormat="1" ht="31">
+    <row r="27" spans="1:7" s="42" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A27" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B27" s="46" t="s">
         <v>109</v>
       </c>
       <c r="C27" s="47" t="s">
         <v>94</v>
       </c>
       <c r="D27" s="46" t="s">
         <v>110</v>
       </c>
       <c r="E27" s="46" t="s">
         <v>111</v>
       </c>
       <c r="F27" s="46" t="s">
         <v>112</v>
       </c>
       <c r="G27" s="46" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="28" spans="1:7" s="42" customFormat="1" ht="46.5">
+    <row r="28" spans="1:7" s="42" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A28" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B28" s="46" t="s">
         <v>113</v>
       </c>
       <c r="C28" s="47" t="s">
         <v>114</v>
       </c>
       <c r="D28" s="46" t="s">
         <v>115</v>
       </c>
       <c r="E28" s="46" t="s">
         <v>116</v>
       </c>
       <c r="F28" s="46" t="s">
         <v>117</v>
       </c>
       <c r="G28" s="46" t="s">
         <v>100</v>
       </c>
     </row>
-    <row r="29" spans="1:7" s="42" customFormat="1" ht="31">
+    <row r="29" spans="1:7" s="42" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A29" s="46" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="46" t="s">
         <v>118</v>
       </c>
       <c r="C29" s="47" t="s">
         <v>94</v>
       </c>
       <c r="D29" s="46" t="s">
         <v>115</v>
       </c>
       <c r="E29" s="46" t="s">
         <v>116</v>
       </c>
       <c r="F29" s="46" t="s">
         <v>117</v>
       </c>
       <c r="G29" s="46" t="s">
         <v>100</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A2:C2"/>
@@ -7384,7473 +7439,7683 @@
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="53" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Aptos Narrow,Regular"&amp;K000000UAD 3.6 Compliance Rules</oddHeader>
     <oddFooter>&amp;L&amp;"Aptos Narrow,Regular"&amp;K000000
 &amp;1#&amp;"Calibri,Regular"&amp;10 Fannie Mae Confidential&amp;C&amp;"Aptos Narrow,Regular"&amp;K000000
 &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="10" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7084B726-226D-C848-B7D9-6677011AC123}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B14"/>
   <sheetViews>
     <sheetView topLeftCell="A5" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="16"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="16" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="32.58203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="87.33203125" style="1" customWidth="1"/>
     <col min="3" max="3" width="9.08203125" style="1" customWidth="1"/>
     <col min="4" max="16384" width="10.83203125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="23.15" customHeight="1">
+    <row r="1" spans="1:2" ht="23.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="33" t="s">
         <v>626</v>
       </c>
       <c r="B1" s="33"/>
     </row>
-    <row r="2" spans="1:2" ht="50.15" customHeight="1">
-      <c r="A2" s="136" t="s">
+    <row r="2" spans="1:2" ht="50.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="139" t="s">
         <v>627</v>
       </c>
-      <c r="B2" s="136"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:2" ht="18" customHeight="1">
+      <c r="B2" s="139"/>
+    </row>
+    <row r="3" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A3" s="50" t="s">
         <v>631</v>
       </c>
       <c r="B3" s="73"/>
     </row>
-    <row r="4" spans="1:2" ht="20.149999999999999" customHeight="1">
+    <row r="4" spans="1:2" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="73"/>
       <c r="B4" s="73"/>
     </row>
-    <row r="5" spans="1:2" ht="35.15" customHeight="1">
+    <row r="5" spans="1:2" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A5" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B5" s="86" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="35.15" customHeight="1">
+    <row r="6" spans="1:2" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A6" s="51" t="s">
         <v>69</v>
       </c>
       <c r="B6" s="86" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="35.15" customHeight="1">
+    <row r="7" spans="1:2" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A7" s="51" t="s">
         <v>70</v>
       </c>
       <c r="B7" s="86" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="35.15" customHeight="1">
+    <row r="8" spans="1:2" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A8" s="51" t="s">
         <v>71</v>
       </c>
       <c r="B8" s="86" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="35.15" customHeight="1">
+    <row r="9" spans="1:2" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="51" t="s">
         <v>72</v>
       </c>
       <c r="B9" s="86" t="s">
         <v>123</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="35.15" customHeight="1">
+    <row r="10" spans="1:2" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A10" s="51" t="s">
         <v>73</v>
       </c>
       <c r="B10" s="86" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="35.15" customHeight="1">
+    <row r="11" spans="1:2" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A11" s="51" t="s">
         <v>74</v>
       </c>
       <c r="B11" s="86" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="35.15" customHeight="1">
+    <row r="12" spans="1:2" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A12" s="88" t="s">
         <v>628</v>
       </c>
       <c r="B12" s="87" t="s">
         <v>625</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="35.15" customHeight="1">
+    <row r="13" spans="1:2" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A13" s="52" t="s">
         <v>629</v>
       </c>
       <c r="B13" s="86" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="14" spans="1:2" ht="35.15" customHeight="1">
+    <row r="14" spans="1:2" ht="35.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A14" s="52" t="s">
         <v>630</v>
       </c>
       <c r="B14" s="86" t="s">
         <v>129</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="95" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;CFannie Mae Proprietary Findings </oddHeader>
     <oddFooter>&amp;C&amp;"Aptos Narrow,Regular"&amp;K000000
 &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4266E0E7-9477-5343-94BE-DDB2F99F2B65}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
   </sheetPr>
-  <dimension ref="A1:J244"/>
+  <dimension ref="A1:J251"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="95" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
+      <selection pane="bottomLeft" activeCell="A196" sqref="A196"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="15.5"/>
+  <sheetFormatPr defaultColWidth="10.83203125" defaultRowHeight="16" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="2" width="25.83203125" style="42" customWidth="1"/>
     <col min="3" max="3" width="60.83203125" style="44" customWidth="1"/>
     <col min="4" max="6" width="25.83203125" style="42" customWidth="1"/>
     <col min="7" max="7" width="25.83203125" style="111" customWidth="1"/>
     <col min="8" max="8" width="3.83203125" style="42" customWidth="1"/>
     <col min="9" max="10" width="27.83203125" style="23" customWidth="1"/>
     <col min="11" max="16384" width="10.83203125" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="66" customFormat="1" ht="25" customHeight="1">
+    <row r="1" spans="1:10" s="66" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A1" s="33" t="s">
         <v>634</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="67"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
       <c r="G1" s="110"/>
       <c r="H1" s="23"/>
-      <c r="I1" s="140" t="s">
+      <c r="I1" s="143" t="s">
         <v>640</v>
       </c>
-      <c r="J1" s="141"/>
-[...1 lines deleted...]
-    <row r="2" spans="1:10" ht="32.15" customHeight="1">
+      <c r="J1" s="144"/>
+    </row>
+    <row r="2" spans="1:10" ht="32.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="53"/>
-      <c r="I2" s="142"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:10" s="64" customFormat="1" ht="20.149999999999999" customHeight="1">
+      <c r="I2" s="145"/>
+      <c r="J2" s="145"/>
+    </row>
+    <row r="3" spans="1:10" s="64" customFormat="1" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="98" t="s">
         <v>24</v>
       </c>
       <c r="B3" s="98" t="s">
         <v>69</v>
       </c>
       <c r="C3" s="58" t="s">
         <v>70</v>
       </c>
       <c r="D3" s="98" t="s">
         <v>71</v>
       </c>
       <c r="E3" s="98" t="s">
         <v>72</v>
       </c>
       <c r="F3" s="98" t="s">
         <v>73</v>
       </c>
       <c r="G3" s="58" t="s">
         <v>74</v>
       </c>
       <c r="H3" s="99"/>
       <c r="I3" s="100"/>
       <c r="J3" s="100"/>
     </row>
-    <row r="4" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="4" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A4" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B4" s="101" t="s">
         <v>131</v>
       </c>
       <c r="C4" s="93" t="s">
         <v>132</v>
       </c>
       <c r="D4" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E4" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F4" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G4" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H4" s="103"/>
       <c r="I4" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J4" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="5" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="5" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A5" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B5" s="101" t="s">
         <v>134</v>
       </c>
       <c r="C5" s="93" t="s">
         <v>135</v>
       </c>
       <c r="D5" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E5" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F5" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G5" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H5" s="103"/>
       <c r="I5" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J5" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="45" customFormat="1" ht="31">
+    <row r="6" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A6" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B6" s="101" t="s">
         <v>136</v>
       </c>
       <c r="C6" s="93" t="s">
         <v>137</v>
       </c>
       <c r="D6" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E6" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F6" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G6" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H6" s="103"/>
       <c r="I6" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J6" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="7" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A7" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="101" t="s">
         <v>138</v>
       </c>
       <c r="C7" s="93" t="s">
         <v>139</v>
       </c>
       <c r="D7" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E7" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F7" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G7" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H7" s="103"/>
       <c r="I7" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J7" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="45" customFormat="1" ht="31">
+    <row r="8" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A8" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="101" t="s">
         <v>140</v>
       </c>
       <c r="C8" s="93" t="s">
         <v>141</v>
       </c>
       <c r="D8" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E8" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F8" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G8" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H8" s="103"/>
       <c r="I8" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J8" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="45" customFormat="1" ht="31">
+    <row r="9" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A9" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="101" t="s">
         <v>142</v>
       </c>
       <c r="C9" s="93" t="s">
         <v>143</v>
       </c>
       <c r="D9" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E9" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F9" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G9" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H9" s="103"/>
       <c r="I9" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J9" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="10" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A10" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="101" t="s">
         <v>144</v>
       </c>
       <c r="C10" s="93" t="s">
         <v>145</v>
       </c>
       <c r="D10" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E10" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F10" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G10" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H10" s="103"/>
       <c r="I10" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J10" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="11" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A11" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="101" t="s">
         <v>146</v>
       </c>
       <c r="C11" s="93" t="s">
         <v>145</v>
       </c>
       <c r="D11" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E11" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F11" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G11" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H11" s="103"/>
       <c r="I11" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J11" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="12" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="12" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A12" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B12" s="101" t="s">
         <v>147</v>
       </c>
       <c r="C12" s="93" t="s">
         <v>148</v>
       </c>
       <c r="D12" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E12" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F12" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G12" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H12" s="103"/>
       <c r="I12" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J12" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="13" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="13" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A13" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="101" t="s">
         <v>149</v>
       </c>
       <c r="C13" s="93" t="s">
         <v>150</v>
       </c>
       <c r="D13" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E13" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F13" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G13" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H13" s="103"/>
       <c r="I13" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J13" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="14" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="14" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A14" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="101" t="s">
         <v>151</v>
       </c>
       <c r="C14" s="93" t="s">
         <v>152</v>
       </c>
       <c r="D14" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E14" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F14" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G14" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H14" s="103"/>
       <c r="I14" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J14" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="15" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="15" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A15" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="101" t="s">
         <v>153</v>
       </c>
       <c r="C15" s="93" t="s">
         <v>154</v>
       </c>
       <c r="D15" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E15" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F15" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G15" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H15" s="103"/>
       <c r="I15" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J15" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="16" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="16" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A16" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B16" s="101" t="s">
         <v>155</v>
       </c>
       <c r="C16" s="93" t="s">
         <v>156</v>
       </c>
       <c r="D16" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E16" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F16" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G16" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H16" s="103"/>
       <c r="I16" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J16" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="17" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="17" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A17" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="101" t="s">
         <v>157</v>
       </c>
       <c r="C17" s="93" t="s">
         <v>158</v>
       </c>
       <c r="D17" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E17" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F17" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G17" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H17" s="103"/>
       <c r="I17" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J17" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="18" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="18" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A18" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B18" s="101" t="s">
         <v>159</v>
       </c>
       <c r="C18" s="93" t="s">
         <v>160</v>
       </c>
       <c r="D18" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E18" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F18" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G18" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H18" s="103"/>
       <c r="I18" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J18" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="19" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="19" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A19" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="101" t="s">
         <v>161</v>
       </c>
       <c r="C19" s="93" t="s">
         <v>162</v>
       </c>
       <c r="D19" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E19" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F19" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G19" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H19" s="103"/>
       <c r="I19" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J19" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="20" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="20" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A20" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="101" t="s">
         <v>163</v>
       </c>
       <c r="C20" s="93" t="s">
         <v>707</v>
       </c>
       <c r="D20" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E20" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F20" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G20" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H20" s="103"/>
       <c r="I20" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J20" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="21" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="21" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A21" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B21" s="101" t="s">
         <v>164</v>
       </c>
       <c r="C21" s="93" t="s">
         <v>708</v>
       </c>
       <c r="D21" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E21" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F21" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G21" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H21" s="103"/>
       <c r="I21" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J21" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="22" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="22" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A22" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B22" s="101" t="s">
         <v>165</v>
       </c>
       <c r="C22" s="93" t="s">
         <v>709</v>
       </c>
       <c r="D22" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E22" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F22" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G22" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H22" s="103"/>
       <c r="I22" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J22" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="23" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="23" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A23" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B23" s="101" t="s">
         <v>166</v>
       </c>
       <c r="C23" s="93" t="s">
         <v>710</v>
       </c>
       <c r="D23" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E23" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F23" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G23" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H23" s="103"/>
       <c r="I23" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J23" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="24" spans="1:10" s="45" customFormat="1" ht="31">
+    <row r="24" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A24" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B24" s="101" t="s">
         <v>167</v>
       </c>
       <c r="C24" s="93" t="s">
         <v>711</v>
       </c>
       <c r="D24" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E24" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F24" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G24" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H24" s="103"/>
       <c r="I24" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J24" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="25" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="25" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A25" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B25" s="101" t="s">
         <v>168</v>
       </c>
       <c r="C25" s="93" t="s">
         <v>712</v>
       </c>
       <c r="D25" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E25" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F25" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G25" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H25" s="103"/>
       <c r="I25" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J25" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="26" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="26" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A26" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="101" t="s">
         <v>169</v>
       </c>
       <c r="C26" s="93" t="s">
         <v>713</v>
       </c>
       <c r="D26" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E26" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F26" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G26" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H26" s="103"/>
       <c r="I26" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J26" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="27" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="27" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A27" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="101" t="s">
         <v>170</v>
       </c>
       <c r="C27" s="93" t="s">
         <v>714</v>
       </c>
       <c r="D27" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E27" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F27" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G27" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H27" s="103"/>
       <c r="I27" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J27" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="28" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="28" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A28" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B28" s="101" t="s">
         <v>171</v>
       </c>
       <c r="C28" s="93" t="s">
         <v>658</v>
       </c>
       <c r="D28" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E28" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F28" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G28" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H28" s="103"/>
       <c r="I28" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J28" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="29" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="29" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A29" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B29" s="101" t="s">
         <v>172</v>
       </c>
       <c r="C29" s="93" t="s">
         <v>173</v>
       </c>
       <c r="D29" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E29" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F29" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G29" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H29" s="103"/>
       <c r="I29" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J29" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="30" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="30" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A30" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B30" s="101" t="s">
         <v>174</v>
       </c>
       <c r="C30" s="93" t="s">
         <v>175</v>
       </c>
       <c r="D30" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E30" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F30" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G30" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H30" s="103"/>
       <c r="I30" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J30" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="31" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="31" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A31" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B31" s="101" t="s">
         <v>176</v>
       </c>
       <c r="C31" s="93" t="s">
         <v>177</v>
       </c>
       <c r="D31" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E31" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F31" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G31" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H31" s="103"/>
       <c r="I31" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J31" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="32" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="32" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A32" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B32" s="101" t="s">
         <v>178</v>
       </c>
       <c r="C32" s="93" t="s">
         <v>179</v>
       </c>
       <c r="D32" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E32" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F32" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G32" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H32" s="103"/>
       <c r="I32" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J32" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="33" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="33" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A33" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="101" t="s">
         <v>180</v>
       </c>
       <c r="C33" s="93" t="s">
         <v>181</v>
       </c>
       <c r="D33" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E33" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F33" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G33" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H33" s="103"/>
       <c r="I33" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J33" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="34" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="34" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A34" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B34" s="101" t="s">
         <v>182</v>
       </c>
       <c r="C34" s="93" t="s">
         <v>183</v>
       </c>
       <c r="D34" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E34" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F34" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G34" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H34" s="103"/>
       <c r="I34" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J34" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="35" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="35" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A35" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B35" s="101" t="s">
         <v>184</v>
       </c>
       <c r="C35" s="93" t="s">
         <v>185</v>
       </c>
       <c r="D35" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E35" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F35" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G35" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H35" s="103"/>
       <c r="I35" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J35" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="36" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="36" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A36" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B36" s="101" t="s">
         <v>186</v>
       </c>
       <c r="C36" s="93" t="s">
         <v>187</v>
       </c>
       <c r="D36" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E36" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F36" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G36" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H36" s="103"/>
       <c r="I36" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J36" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="37" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="37" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A37" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="101" t="s">
         <v>188</v>
       </c>
       <c r="C37" s="93" t="s">
         <v>189</v>
       </c>
       <c r="D37" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E37" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F37" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G37" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H37" s="103"/>
       <c r="I37" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J37" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="38" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="38" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A38" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B38" s="101" t="s">
         <v>190</v>
       </c>
       <c r="C38" s="93" t="s">
         <v>647</v>
       </c>
       <c r="D38" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E38" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F38" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G38" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H38" s="103"/>
       <c r="I38" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J38" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="39" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="39" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A39" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B39" s="101" t="s">
         <v>191</v>
       </c>
       <c r="C39" s="93" t="s">
         <v>648</v>
       </c>
       <c r="D39" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E39" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F39" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G39" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H39" s="103"/>
       <c r="I39" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J39" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="40" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="40" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A40" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="101" t="s">
         <v>192</v>
       </c>
       <c r="C40" s="93" t="s">
         <v>193</v>
       </c>
       <c r="D40" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E40" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F40" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G40" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H40" s="103"/>
       <c r="I40" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J40" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="41" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="41" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A41" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B41" s="101" t="s">
         <v>194</v>
       </c>
       <c r="C41" s="93" t="s">
         <v>195</v>
       </c>
       <c r="D41" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E41" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F41" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G41" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H41" s="103"/>
       <c r="I41" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J41" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="42" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="42" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A42" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="101" t="s">
         <v>196</v>
       </c>
       <c r="C42" s="93" t="s">
         <v>197</v>
       </c>
       <c r="D42" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E42" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F42" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G42" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H42" s="103"/>
       <c r="I42" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J42" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="43" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="43" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A43" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B43" s="101" t="s">
         <v>198</v>
       </c>
       <c r="C43" s="93" t="s">
         <v>649</v>
       </c>
       <c r="D43" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E43" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F43" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G43" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H43" s="103"/>
       <c r="I43" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J43" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="44" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="44" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A44" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B44" s="101" t="s">
         <v>199</v>
       </c>
       <c r="C44" s="93" t="s">
         <v>650</v>
       </c>
       <c r="D44" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E44" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F44" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G44" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H44" s="103"/>
       <c r="I44" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J44" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="45" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="45" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A45" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B45" s="101" t="s">
         <v>200</v>
       </c>
       <c r="C45" s="93" t="s">
         <v>651</v>
       </c>
       <c r="D45" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E45" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F45" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G45" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H45" s="103"/>
       <c r="I45" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J45" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="46" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="46" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A46" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B46" s="101" t="s">
         <v>201</v>
       </c>
       <c r="C46" s="93" t="s">
         <v>202</v>
       </c>
       <c r="D46" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E46" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F46" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G46" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H46" s="103"/>
       <c r="I46" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J46" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="47" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="47" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A47" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B47" s="101" t="s">
         <v>203</v>
       </c>
       <c r="C47" s="93" t="s">
         <v>204</v>
       </c>
       <c r="D47" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E47" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F47" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G47" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H47" s="103"/>
       <c r="I47" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J47" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="48" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="48" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A48" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B48" s="101" t="s">
         <v>205</v>
       </c>
       <c r="C48" s="93" t="s">
         <v>206</v>
       </c>
       <c r="D48" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E48" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F48" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G48" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H48" s="103"/>
       <c r="I48" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J48" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="49" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="49" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A49" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B49" s="101" t="s">
         <v>207</v>
       </c>
       <c r="C49" s="93" t="s">
         <v>208</v>
       </c>
       <c r="D49" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E49" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F49" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G49" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H49" s="103"/>
       <c r="I49" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J49" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="50" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="50" spans="1:10" s="45" customFormat="1" ht="80" x14ac:dyDescent="0.4">
       <c r="A50" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B50" s="101" t="s">
         <v>209</v>
       </c>
       <c r="C50" s="93" t="s">
         <v>210</v>
       </c>
       <c r="D50" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E50" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F50" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G50" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H50" s="103"/>
       <c r="I50" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J50" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="51" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="51" spans="1:10" s="45" customFormat="1" ht="80" x14ac:dyDescent="0.4">
       <c r="A51" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B51" s="101" t="s">
         <v>211</v>
       </c>
       <c r="C51" s="93" t="s">
         <v>212</v>
       </c>
       <c r="D51" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E51" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F51" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G51" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H51" s="103"/>
       <c r="I51" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J51" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="52" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="52" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A52" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B52" s="101" t="s">
         <v>213</v>
       </c>
       <c r="C52" s="93" t="s">
         <v>214</v>
       </c>
       <c r="D52" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E52" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F52" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G52" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H52" s="103"/>
       <c r="I52" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J52" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="53" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="53" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A53" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B53" s="101" t="s">
         <v>215</v>
       </c>
       <c r="C53" s="93" t="s">
         <v>216</v>
       </c>
       <c r="D53" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E53" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F53" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G53" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H53" s="103"/>
       <c r="I53" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J53" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="54" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="54" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A54" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B54" s="101" t="s">
         <v>217</v>
       </c>
       <c r="C54" s="93" t="s">
         <v>218</v>
       </c>
       <c r="D54" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E54" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F54" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G54" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H54" s="103"/>
       <c r="I54" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J54" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="55" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="55" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A55" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B55" s="101" t="s">
         <v>219</v>
       </c>
       <c r="C55" s="93" t="s">
         <v>220</v>
       </c>
       <c r="D55" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E55" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F55" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G55" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H55" s="103"/>
       <c r="I55" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J55" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="56" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="56" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A56" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B56" s="101" t="s">
         <v>221</v>
       </c>
       <c r="C56" s="93" t="s">
         <v>222</v>
       </c>
       <c r="D56" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E56" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F56" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G56" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H56" s="103"/>
       <c r="I56" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J56" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="57" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="57" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A57" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B57" s="101" t="s">
         <v>223</v>
       </c>
       <c r="C57" s="93" t="s">
         <v>224</v>
       </c>
       <c r="D57" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E57" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F57" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G57" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H57" s="103"/>
       <c r="I57" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J57" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="58" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="58" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A58" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B58" s="101" t="s">
         <v>225</v>
       </c>
       <c r="C58" s="93" t="s">
         <v>226</v>
       </c>
       <c r="D58" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E58" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F58" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G58" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H58" s="103"/>
       <c r="I58" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J58" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="59" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="59" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A59" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B59" s="101" t="s">
         <v>227</v>
       </c>
       <c r="C59" s="93" t="s">
         <v>228</v>
       </c>
       <c r="D59" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E59" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F59" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G59" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H59" s="103"/>
       <c r="I59" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J59" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="60" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="60" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A60" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B60" s="101" t="s">
         <v>229</v>
       </c>
       <c r="C60" s="93" t="s">
         <v>230</v>
       </c>
       <c r="D60" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E60" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F60" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G60" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H60" s="103"/>
       <c r="I60" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J60" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="61" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="61" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A61" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B61" s="101" t="s">
         <v>231</v>
       </c>
       <c r="C61" s="93" t="s">
         <v>232</v>
       </c>
       <c r="D61" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E61" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F61" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G61" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H61" s="103"/>
       <c r="I61" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J61" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="62" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="62" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A62" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B62" s="101" t="s">
         <v>233</v>
       </c>
       <c r="C62" s="93" t="s">
         <v>234</v>
       </c>
       <c r="D62" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E62" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F62" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G62" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H62" s="103"/>
       <c r="I62" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J62" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="63" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="63" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A63" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B63" s="101" t="s">
         <v>235</v>
       </c>
       <c r="C63" s="93" t="s">
         <v>236</v>
       </c>
       <c r="D63" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E63" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F63" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G63" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H63" s="103"/>
       <c r="I63" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J63" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="64" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="64" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A64" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B64" s="101" t="s">
         <v>237</v>
       </c>
       <c r="C64" s="93" t="s">
         <v>238</v>
       </c>
       <c r="D64" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E64" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F64" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G64" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H64" s="103"/>
       <c r="I64" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J64" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="65" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="65" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A65" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B65" s="101" t="s">
         <v>239</v>
       </c>
       <c r="C65" s="93" t="s">
         <v>240</v>
       </c>
       <c r="D65" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E65" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F65" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G65" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H65" s="103"/>
       <c r="I65" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J65" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="66" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="66" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A66" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B66" s="101" t="s">
         <v>241</v>
       </c>
       <c r="C66" s="93" t="s">
         <v>242</v>
       </c>
       <c r="D66" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E66" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F66" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G66" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H66" s="103"/>
       <c r="I66" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J66" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="67" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="67" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A67" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B67" s="101" t="s">
         <v>243</v>
       </c>
       <c r="C67" s="93" t="s">
         <v>244</v>
       </c>
       <c r="D67" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E67" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F67" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G67" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H67" s="103"/>
       <c r="I67" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J67" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="68" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="68" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A68" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B68" s="101" t="s">
         <v>245</v>
       </c>
       <c r="C68" s="93" t="s">
         <v>246</v>
       </c>
       <c r="D68" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E68" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F68" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G68" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H68" s="103"/>
       <c r="I68" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J68" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="69" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="69" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A69" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B69" s="101" t="s">
         <v>247</v>
       </c>
       <c r="C69" s="93" t="s">
         <v>248</v>
       </c>
       <c r="D69" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E69" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F69" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G69" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H69" s="103"/>
       <c r="I69" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J69" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="70" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="70" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A70" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B70" s="101" t="s">
         <v>249</v>
       </c>
       <c r="C70" s="93" t="s">
         <v>250</v>
       </c>
       <c r="D70" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E70" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F70" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G70" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H70" s="103"/>
       <c r="I70" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J70" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="71" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="71" spans="1:10" s="45" customFormat="1" ht="80" x14ac:dyDescent="0.4">
       <c r="A71" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B71" s="101" t="s">
         <v>251</v>
       </c>
       <c r="C71" s="93" t="s">
         <v>252</v>
       </c>
       <c r="D71" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E71" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F71" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G71" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H71" s="103"/>
       <c r="I71" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J71" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="72" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="72" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A72" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B72" s="101" t="s">
         <v>253</v>
       </c>
       <c r="C72" s="93" t="s">
         <v>254</v>
       </c>
       <c r="D72" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E72" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F72" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G72" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H72" s="103"/>
       <c r="I72" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J72" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="73" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="73" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A73" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B73" s="101" t="s">
         <v>255</v>
       </c>
       <c r="C73" s="93" t="s">
         <v>256</v>
       </c>
       <c r="D73" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E73" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F73" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G73" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H73" s="103"/>
       <c r="I73" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J73" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="74" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="74" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A74" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B74" s="101" t="s">
         <v>257</v>
       </c>
       <c r="C74" s="93" t="s">
         <v>258</v>
       </c>
       <c r="D74" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E74" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F74" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G74" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H74" s="103"/>
       <c r="I74" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J74" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="75" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="75" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A75" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B75" s="101" t="s">
         <v>259</v>
       </c>
       <c r="C75" s="93" t="s">
         <v>659</v>
       </c>
       <c r="D75" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E75" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F75" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G75" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H75" s="103"/>
       <c r="I75" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J75" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="76" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="76" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A76" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B76" s="101" t="s">
         <v>260</v>
       </c>
       <c r="C76" s="93" t="s">
         <v>261</v>
       </c>
       <c r="D76" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E76" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F76" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G76" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H76" s="103"/>
       <c r="I76" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J76" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="77" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="77" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A77" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B77" s="101" t="s">
         <v>262</v>
       </c>
       <c r="C77" s="93" t="s">
         <v>263</v>
       </c>
       <c r="D77" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E77" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F77" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G77" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H77" s="103"/>
       <c r="I77" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J77" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="78" spans="1:10" s="45" customFormat="1" ht="31">
+    <row r="78" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A78" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B78" s="101" t="s">
         <v>264</v>
       </c>
       <c r="C78" s="93" t="s">
         <v>265</v>
       </c>
       <c r="D78" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E78" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F78" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G78" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H78" s="103"/>
       <c r="I78" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J78" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="79" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="79" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A79" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B79" s="101" t="s">
         <v>266</v>
       </c>
       <c r="C79" s="93" t="s">
         <v>267</v>
       </c>
       <c r="D79" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E79" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F79" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G79" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H79" s="103"/>
       <c r="I79" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J79" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="80" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="80" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A80" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B80" s="101" t="s">
         <v>268</v>
       </c>
       <c r="C80" s="93" t="s">
         <v>269</v>
       </c>
       <c r="D80" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E80" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F80" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G80" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H80" s="103"/>
       <c r="I80" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J80" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="81" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="81" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A81" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B81" s="101" t="s">
         <v>270</v>
       </c>
       <c r="C81" s="93" t="s">
         <v>271</v>
       </c>
       <c r="D81" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E81" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F81" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G81" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H81" s="103"/>
       <c r="I81" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J81" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="82" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="82" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A82" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B82" s="101" t="s">
         <v>272</v>
       </c>
       <c r="C82" s="93" t="s">
         <v>273</v>
       </c>
       <c r="D82" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E82" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F82" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G82" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H82" s="103"/>
       <c r="I82" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J82" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="83" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="83" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A83" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B83" s="101" t="s">
         <v>274</v>
       </c>
       <c r="C83" s="93" t="s">
         <v>275</v>
       </c>
       <c r="D83" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E83" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F83" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G83" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H83" s="103"/>
       <c r="I83" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J83" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="84" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="84" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A84" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B84" s="101" t="s">
         <v>276</v>
       </c>
       <c r="C84" s="93" t="s">
         <v>277</v>
       </c>
       <c r="D84" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E84" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F84" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G84" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H84" s="103"/>
       <c r="I84" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J84" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="85" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="85" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A85" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B85" s="101" t="s">
         <v>278</v>
       </c>
       <c r="C85" s="93" t="s">
         <v>652</v>
       </c>
       <c r="D85" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E85" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F85" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G85" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H85" s="103"/>
       <c r="I85" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J85" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="86" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="86" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A86" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B86" s="101" t="s">
         <v>279</v>
       </c>
       <c r="C86" s="93" t="s">
         <v>280</v>
       </c>
       <c r="D86" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E86" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F86" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G86" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H86" s="103"/>
       <c r="I86" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J86" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="87" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="87" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A87" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B87" s="101" t="s">
         <v>281</v>
       </c>
       <c r="C87" s="93" t="s">
         <v>282</v>
       </c>
       <c r="D87" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E87" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F87" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G87" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H87" s="103"/>
       <c r="I87" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J87" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="88" spans="1:10" s="45" customFormat="1" ht="31">
+    <row r="88" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A88" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B88" s="101" t="s">
         <v>283</v>
       </c>
       <c r="C88" s="93" t="s">
         <v>284</v>
       </c>
       <c r="D88" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E88" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F88" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G88" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H88" s="103"/>
       <c r="I88" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J88" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="89" spans="1:10" s="45" customFormat="1" ht="31">
+    <row r="89" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A89" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B89" s="101" t="s">
         <v>285</v>
       </c>
       <c r="C89" s="93" t="s">
         <v>286</v>
       </c>
       <c r="D89" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E89" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F89" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G89" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H89" s="103"/>
       <c r="I89" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J89" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="90" spans="1:10" s="45" customFormat="1" ht="31">
+    <row r="90" spans="1:10" s="45" customFormat="1" x14ac:dyDescent="0.4">
       <c r="A90" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B90" s="101" t="s">
         <v>287</v>
       </c>
       <c r="C90" s="93" t="s">
         <v>288</v>
       </c>
       <c r="D90" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E90" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F90" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G90" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H90" s="103"/>
       <c r="I90" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J90" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="91" spans="1:10" s="45" customFormat="1" ht="31">
+    <row r="91" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A91" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B91" s="101" t="s">
         <v>289</v>
       </c>
       <c r="C91" s="93" t="s">
         <v>290</v>
       </c>
       <c r="D91" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E91" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F91" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G91" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H91" s="103"/>
       <c r="I91" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J91" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="92" spans="1:10" s="45" customFormat="1" ht="31">
+    <row r="92" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A92" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B92" s="101" t="s">
         <v>291</v>
       </c>
       <c r="C92" s="93" t="s">
         <v>292</v>
       </c>
       <c r="D92" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E92" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F92" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G92" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H92" s="103"/>
       <c r="I92" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J92" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="93" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="93" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A93" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B93" s="101" t="s">
         <v>293</v>
       </c>
       <c r="C93" s="93" t="s">
         <v>294</v>
       </c>
       <c r="D93" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E93" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F93" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G93" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H93" s="103"/>
       <c r="I93" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J93" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="94" spans="1:10" s="45" customFormat="1" ht="31">
+    <row r="94" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A94" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B94" s="101" t="s">
         <v>295</v>
       </c>
       <c r="C94" s="93" t="s">
         <v>296</v>
       </c>
       <c r="D94" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E94" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F94" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G94" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H94" s="103"/>
       <c r="I94" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J94" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="95" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="95" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A95" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B95" s="101" t="s">
         <v>297</v>
       </c>
       <c r="C95" s="93" t="s">
         <v>298</v>
       </c>
       <c r="D95" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E95" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F95" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G95" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H95" s="103"/>
       <c r="I95" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J95" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="96" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1">
+    <row r="96" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A96" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B96" s="101" t="s">
         <v>299</v>
       </c>
       <c r="C96" s="93" t="s">
         <v>300</v>
       </c>
       <c r="D96" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E96" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F96" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G96" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H96" s="103"/>
       <c r="I96" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J96" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="97" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1">
+    <row r="97" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A97" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B97" s="101" t="s">
         <v>301</v>
       </c>
       <c r="C97" s="93" t="s">
         <v>302</v>
       </c>
       <c r="D97" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E97" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F97" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G97" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H97" s="103"/>
       <c r="I97" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J97" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="98" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1">
+    <row r="98" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A98" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B98" s="101" t="s">
         <v>303</v>
       </c>
       <c r="C98" s="93" t="s">
         <v>304</v>
       </c>
       <c r="D98" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E98" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F98" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G98" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H98" s="103"/>
       <c r="I98" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J98" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="99" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1">
+    <row r="99" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A99" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B99" s="101" t="s">
         <v>305</v>
       </c>
       <c r="C99" s="93" t="s">
         <v>306</v>
       </c>
       <c r="D99" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E99" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F99" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G99" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H99" s="103"/>
       <c r="I99" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J99" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="100" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="100" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A100" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B100" s="101" t="s">
         <v>307</v>
       </c>
       <c r="C100" s="93" t="s">
         <v>308</v>
       </c>
       <c r="D100" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E100" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F100" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G100" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H100" s="103"/>
       <c r="I100" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J100" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="101" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="101" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A101" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B101" s="101" t="s">
         <v>309</v>
       </c>
       <c r="C101" s="93" t="s">
         <v>310</v>
       </c>
       <c r="D101" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E101" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F101" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G101" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H101" s="103"/>
       <c r="I101" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J101" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="102" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="102" spans="1:10" s="45" customFormat="1" ht="80" x14ac:dyDescent="0.4">
       <c r="A102" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B102" s="101" t="s">
         <v>311</v>
       </c>
       <c r="C102" s="95" t="s">
         <v>312</v>
       </c>
       <c r="D102" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E102" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F102" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G102" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H102" s="103"/>
       <c r="I102" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J102" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="103" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="103" spans="1:10" s="45" customFormat="1" ht="80" x14ac:dyDescent="0.4">
       <c r="A103" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B103" s="101" t="s">
         <v>313</v>
       </c>
       <c r="C103" s="93" t="s">
         <v>314</v>
       </c>
       <c r="D103" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E103" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F103" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G103" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H103" s="103"/>
       <c r="I103" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J103" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="104" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="104" spans="1:10" s="45" customFormat="1" ht="80" x14ac:dyDescent="0.4">
       <c r="A104" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B104" s="101" t="s">
         <v>315</v>
       </c>
       <c r="C104" s="93" t="s">
         <v>316</v>
       </c>
       <c r="D104" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E104" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F104" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G104" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H104" s="103"/>
       <c r="I104" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J104" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="105" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="105" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A105" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B105" s="101" t="s">
         <v>317</v>
       </c>
       <c r="C105" s="95" t="s">
         <v>318</v>
       </c>
       <c r="D105" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E105" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F105" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G105" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H105" s="103"/>
       <c r="I105" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J105" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="106" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="106" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A106" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B106" s="101" t="s">
         <v>319</v>
       </c>
       <c r="C106" s="95" t="s">
         <v>320</v>
       </c>
       <c r="D106" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E106" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F106" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G106" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H106" s="103"/>
       <c r="I106" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J106" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="107" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="107" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A107" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B107" s="101" t="s">
         <v>321</v>
       </c>
       <c r="C107" s="95" t="s">
         <v>322</v>
       </c>
       <c r="D107" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E107" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F107" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G107" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H107" s="103"/>
       <c r="I107" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J107" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="108" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="108" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A108" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B108" s="101" t="s">
         <v>323</v>
       </c>
       <c r="C108" s="93" t="s">
         <v>324</v>
       </c>
       <c r="D108" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E108" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F108" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G108" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H108" s="103"/>
       <c r="I108" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J108" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="109" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="109" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A109" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B109" s="101" t="s">
         <v>325</v>
       </c>
       <c r="C109" s="93" t="s">
         <v>326</v>
       </c>
       <c r="D109" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E109" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F109" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G109" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H109" s="103"/>
       <c r="I109" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J109" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="110" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="110" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A110" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B110" s="101" t="s">
         <v>327</v>
       </c>
       <c r="C110" s="93" t="s">
         <v>328</v>
       </c>
       <c r="D110" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E110" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F110" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G110" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H110" s="103"/>
       <c r="I110" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J110" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="111" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="111" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A111" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B111" s="101" t="s">
         <v>329</v>
       </c>
       <c r="C111" s="93" t="s">
         <v>330</v>
       </c>
       <c r="D111" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E111" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F111" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G111" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H111" s="103"/>
       <c r="I111" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J111" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="112" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="112" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A112" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B112" s="101" t="s">
         <v>331</v>
       </c>
       <c r="C112" s="93" t="s">
         <v>332</v>
       </c>
       <c r="D112" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E112" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F112" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G112" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H112" s="103"/>
       <c r="I112" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J112" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="113" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="113" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A113" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B113" s="101" t="s">
         <v>333</v>
       </c>
       <c r="C113" s="93" t="s">
         <v>334</v>
       </c>
       <c r="D113" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E113" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F113" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G113" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H113" s="103"/>
       <c r="I113" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J113" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="114" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="114" spans="1:10" s="45" customFormat="1" ht="80" x14ac:dyDescent="0.4">
       <c r="A114" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B114" s="101" t="s">
         <v>335</v>
       </c>
       <c r="C114" s="93" t="s">
         <v>336</v>
       </c>
       <c r="D114" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E114" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F114" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G114" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H114" s="103"/>
       <c r="I114" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J114" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="115" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="115" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A115" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B115" s="101" t="s">
         <v>337</v>
       </c>
       <c r="C115" s="93" t="s">
         <v>338</v>
       </c>
       <c r="D115" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E115" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F115" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G115" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H115" s="103"/>
       <c r="I115" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J115" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="116" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="116" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A116" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B116" s="101" t="s">
         <v>339</v>
       </c>
       <c r="C116" s="93" t="s">
         <v>340</v>
       </c>
       <c r="D116" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E116" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F116" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G116" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H116" s="103"/>
       <c r="I116" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J116" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="117" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="117" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A117" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B117" s="101" t="s">
         <v>341</v>
       </c>
       <c r="C117" s="93" t="s">
         <v>342</v>
       </c>
       <c r="D117" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E117" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F117" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G117" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H117" s="103"/>
       <c r="I117" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J117" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="118" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="118" spans="1:10" s="45" customFormat="1" ht="80" x14ac:dyDescent="0.4">
       <c r="A118" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B118" s="101" t="s">
         <v>343</v>
       </c>
       <c r="C118" s="93" t="s">
         <v>344</v>
       </c>
       <c r="D118" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E118" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F118" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G118" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H118" s="103"/>
       <c r="I118" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J118" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="119" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="119" spans="1:10" s="45" customFormat="1" ht="80" x14ac:dyDescent="0.4">
       <c r="A119" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B119" s="101" t="s">
         <v>345</v>
       </c>
       <c r="C119" s="93" t="s">
         <v>346</v>
       </c>
       <c r="D119" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E119" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F119" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G119" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H119" s="103"/>
       <c r="I119" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J119" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="120" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="120" spans="1:10" s="45" customFormat="1" ht="80" x14ac:dyDescent="0.4">
       <c r="A120" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B120" s="101" t="s">
         <v>347</v>
       </c>
       <c r="C120" s="93" t="s">
         <v>348</v>
       </c>
       <c r="D120" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E120" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F120" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G120" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H120" s="103"/>
       <c r="I120" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J120" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="121" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="121" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A121" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B121" s="101" t="s">
         <v>349</v>
       </c>
       <c r="C121" s="93" t="s">
         <v>350</v>
       </c>
       <c r="D121" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E121" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F121" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G121" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H121" s="103"/>
       <c r="I121" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J121" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="122" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="122" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A122" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B122" s="101" t="s">
         <v>351</v>
       </c>
       <c r="C122" s="93" t="s">
         <v>352</v>
       </c>
       <c r="D122" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E122" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F122" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G122" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H122" s="103"/>
       <c r="I122" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J122" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="123" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="123" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A123" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B123" s="101" t="s">
         <v>353</v>
       </c>
       <c r="C123" s="93" t="s">
         <v>354</v>
       </c>
       <c r="D123" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E123" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F123" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G123" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H123" s="103"/>
       <c r="I123" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J123" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="124" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="124" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A124" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B124" s="101" t="s">
         <v>355</v>
       </c>
       <c r="C124" s="93" t="s">
         <v>356</v>
       </c>
       <c r="D124" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E124" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F124" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G124" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H124" s="103"/>
       <c r="I124" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J124" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="125" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="125" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A125" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B125" s="101" t="s">
         <v>357</v>
       </c>
       <c r="C125" s="93" t="s">
         <v>358</v>
       </c>
       <c r="D125" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E125" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F125" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G125" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H125" s="103"/>
       <c r="I125" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J125" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="126" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="126" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A126" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B126" s="101" t="s">
         <v>359</v>
       </c>
       <c r="C126" s="93" t="s">
         <v>360</v>
       </c>
       <c r="D126" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E126" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F126" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G126" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H126" s="103"/>
       <c r="I126" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J126" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="127" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="127" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A127" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B127" s="101" t="s">
         <v>361</v>
       </c>
       <c r="C127" s="93" t="s">
         <v>330</v>
       </c>
       <c r="D127" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E127" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F127" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G127" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H127" s="103"/>
       <c r="I127" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J127" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="128" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="128" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A128" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B128" s="101" t="s">
         <v>362</v>
       </c>
       <c r="C128" s="93" t="s">
         <v>332</v>
       </c>
       <c r="D128" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E128" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F128" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G128" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H128" s="103"/>
       <c r="I128" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J128" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="129" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="129" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A129" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B129" s="101" t="s">
         <v>363</v>
       </c>
       <c r="C129" s="93" t="s">
         <v>364</v>
       </c>
       <c r="D129" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E129" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F129" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G129" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H129" s="103"/>
       <c r="I129" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J129" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="130" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="130" spans="1:10" s="45" customFormat="1" ht="80" x14ac:dyDescent="0.4">
       <c r="A130" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B130" s="101" t="s">
         <v>365</v>
       </c>
       <c r="C130" s="93" t="s">
         <v>366</v>
       </c>
       <c r="D130" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E130" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F130" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G130" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H130" s="103"/>
       <c r="I130" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J130" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="131" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="131" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A131" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B131" s="101" t="s">
         <v>367</v>
       </c>
       <c r="C131" s="93" t="s">
         <v>368</v>
       </c>
       <c r="D131" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E131" s="102" t="s">
         <v>78</v>
       </c>
       <c r="F131" s="102" t="s">
         <v>78</v>
       </c>
       <c r="G131" s="94" t="s">
         <v>78</v>
       </c>
       <c r="H131" s="103"/>
       <c r="I131" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J131" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="132" spans="1:10" s="55" customFormat="1" ht="32.15" customHeight="1">
+    <row r="132" spans="1:10" s="55" customFormat="1" ht="32.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A132" s="105" t="s">
         <v>34</v>
       </c>
       <c r="B132" s="105" t="s">
         <v>369</v>
       </c>
       <c r="C132" s="96" t="s">
         <v>370</v>
       </c>
       <c r="D132" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E132" s="106" t="s">
         <v>78</v>
       </c>
       <c r="F132" s="106" t="s">
         <v>78</v>
       </c>
       <c r="G132" s="97" t="s">
         <v>78</v>
       </c>
       <c r="H132" s="107"/>
       <c r="I132" s="108" t="s">
         <v>78</v>
       </c>
       <c r="J132" s="108" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="133" spans="1:10" s="55" customFormat="1" ht="32.15" customHeight="1">
+    <row r="133" spans="1:10" s="55" customFormat="1" ht="32.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A133" s="105" t="s">
         <v>34</v>
       </c>
       <c r="B133" s="105" t="s">
         <v>371</v>
       </c>
       <c r="C133" s="96" t="s">
         <v>370</v>
       </c>
       <c r="D133" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E133" s="106" t="s">
         <v>78</v>
       </c>
       <c r="F133" s="106" t="s">
         <v>78</v>
       </c>
       <c r="G133" s="97" t="s">
         <v>78</v>
       </c>
       <c r="H133" s="107"/>
       <c r="I133" s="108" t="s">
         <v>78</v>
       </c>
       <c r="J133" s="108" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="134" spans="1:10" s="55" customFormat="1" ht="31">
+    <row r="134" spans="1:10" s="55" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A134" s="105" t="s">
         <v>34</v>
       </c>
       <c r="B134" s="105" t="s">
         <v>372</v>
       </c>
       <c r="C134" s="96" t="s">
         <v>373</v>
       </c>
       <c r="D134" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E134" s="106" t="s">
         <v>78</v>
       </c>
       <c r="F134" s="106" t="s">
         <v>78</v>
       </c>
       <c r="G134" s="97" t="s">
         <v>78</v>
       </c>
       <c r="H134" s="107"/>
       <c r="I134" s="108" t="s">
         <v>78</v>
       </c>
       <c r="J134" s="108" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="135" spans="1:10" s="55" customFormat="1" ht="31">
+    <row r="135" spans="1:10" s="55" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A135" s="105" t="s">
         <v>34</v>
       </c>
       <c r="B135" s="105" t="s">
         <v>374</v>
       </c>
       <c r="C135" s="96" t="s">
         <v>375</v>
       </c>
       <c r="D135" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E135" s="106" t="s">
         <v>78</v>
       </c>
       <c r="F135" s="106" t="s">
         <v>78</v>
       </c>
       <c r="G135" s="97" t="s">
         <v>78</v>
       </c>
       <c r="H135" s="107"/>
       <c r="I135" s="108" t="s">
         <v>78</v>
       </c>
       <c r="J135" s="108" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="136" spans="1:10" s="55" customFormat="1" ht="32.15" customHeight="1">
+    <row r="136" spans="1:10" s="55" customFormat="1" ht="32.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A136" s="105" t="s">
         <v>34</v>
       </c>
       <c r="B136" s="105" t="s">
         <v>376</v>
       </c>
       <c r="C136" s="96" t="s">
         <v>370</v>
       </c>
       <c r="D136" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E136" s="106" t="s">
         <v>78</v>
       </c>
       <c r="F136" s="106" t="s">
         <v>78</v>
       </c>
       <c r="G136" s="97" t="s">
         <v>78</v>
       </c>
       <c r="H136" s="107"/>
       <c r="I136" s="108" t="s">
         <v>78</v>
       </c>
       <c r="J136" s="108" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="137" spans="1:10" s="55" customFormat="1" ht="31">
+    <row r="137" spans="1:10" s="55" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A137" s="105" t="s">
         <v>34</v>
       </c>
       <c r="B137" s="105" t="s">
         <v>377</v>
       </c>
       <c r="C137" s="96" t="s">
         <v>378</v>
       </c>
       <c r="D137" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E137" s="106" t="s">
         <v>78</v>
       </c>
       <c r="F137" s="106" t="s">
         <v>78</v>
       </c>
       <c r="G137" s="97" t="s">
         <v>78</v>
       </c>
       <c r="H137" s="107"/>
       <c r="I137" s="108" t="s">
         <v>78</v>
       </c>
       <c r="J137" s="108" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="138" spans="1:10" s="55" customFormat="1" ht="31">
+    <row r="138" spans="1:10" s="55" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A138" s="105" t="s">
         <v>34</v>
       </c>
       <c r="B138" s="105" t="s">
         <v>379</v>
       </c>
       <c r="C138" s="96" t="s">
         <v>380</v>
       </c>
       <c r="D138" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E138" s="106" t="s">
         <v>78</v>
       </c>
       <c r="F138" s="106" t="s">
         <v>78</v>
       </c>
       <c r="G138" s="97" t="s">
         <v>78</v>
       </c>
       <c r="H138" s="107"/>
       <c r="I138" s="108" t="s">
         <v>78</v>
       </c>
       <c r="J138" s="108" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="139" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="139" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A139" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B139" s="101" t="s">
         <v>381</v>
       </c>
       <c r="C139" s="93" t="s">
         <v>382</v>
       </c>
       <c r="D139" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E139" s="102" t="s">
         <v>383</v>
       </c>
       <c r="F139" s="102" t="s">
         <v>384</v>
       </c>
       <c r="G139" s="94" t="s">
         <v>385</v>
       </c>
       <c r="H139" s="103"/>
       <c r="I139" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J139" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="140" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="140" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A140" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B140" s="101" t="s">
         <v>386</v>
       </c>
       <c r="C140" s="93" t="s">
         <v>693</v>
       </c>
       <c r="D140" s="102" t="s">
         <v>104</v>
       </c>
       <c r="E140" s="102" t="s">
         <v>111</v>
       </c>
       <c r="F140" s="102" t="s">
         <v>387</v>
       </c>
       <c r="G140" s="94" t="s">
         <v>388</v>
       </c>
       <c r="H140" s="103"/>
       <c r="I140" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J140" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="141" spans="1:10" s="45" customFormat="1" ht="93">
+    <row r="141" spans="1:10" s="45" customFormat="1" ht="96" x14ac:dyDescent="0.4">
       <c r="A141" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B141" s="101" t="s">
         <v>389</v>
       </c>
       <c r="C141" s="93" t="s">
         <v>390</v>
       </c>
       <c r="D141" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E141" s="102" t="s">
         <v>111</v>
       </c>
       <c r="F141" s="102" t="s">
         <v>391</v>
       </c>
       <c r="G141" s="94" t="s">
         <v>392</v>
       </c>
       <c r="H141" s="103"/>
       <c r="I141" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J141" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="142" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="142" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A142" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B142" s="101" t="s">
         <v>393</v>
       </c>
       <c r="C142" s="93" t="s">
         <v>394</v>
       </c>
       <c r="D142" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E142" s="102" t="s">
         <v>395</v>
       </c>
       <c r="F142" s="102" t="s">
         <v>396</v>
       </c>
       <c r="G142" s="94" t="s">
         <v>397</v>
       </c>
       <c r="H142" s="103"/>
       <c r="I142" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J142" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="143" spans="1:10" s="45" customFormat="1" ht="31">
+    <row r="143" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A143" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B143" s="101" t="s">
         <v>398</v>
       </c>
       <c r="C143" s="93" t="s">
         <v>399</v>
       </c>
       <c r="D143" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E143" s="102" t="s">
         <v>400</v>
       </c>
       <c r="F143" s="102" t="s">
         <v>384</v>
       </c>
       <c r="G143" s="94" t="s">
         <v>401</v>
       </c>
       <c r="H143" s="103"/>
       <c r="I143" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J143" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="144" spans="1:10" s="45" customFormat="1" ht="31">
+    <row r="144" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A144" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B144" s="101" t="s">
         <v>402</v>
       </c>
       <c r="C144" s="93" t="s">
         <v>403</v>
       </c>
       <c r="D144" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E144" s="102" t="s">
         <v>404</v>
       </c>
       <c r="F144" s="102" t="s">
         <v>384</v>
       </c>
       <c r="G144" s="94" t="s">
         <v>405</v>
       </c>
       <c r="H144" s="103"/>
       <c r="I144" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J144" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="145" spans="1:10" s="45" customFormat="1" ht="93">
+    <row r="145" spans="1:10" s="45" customFormat="1" ht="80" x14ac:dyDescent="0.4">
       <c r="A145" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B145" s="101" t="s">
         <v>406</v>
       </c>
       <c r="C145" s="93" t="s">
         <v>407</v>
       </c>
       <c r="D145" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E145" s="102" t="s">
         <v>408</v>
       </c>
       <c r="F145" s="102" t="s">
         <v>384</v>
       </c>
       <c r="G145" s="94" t="s">
         <v>409</v>
       </c>
       <c r="H145" s="103"/>
       <c r="I145" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J145" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="146" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="146" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A146" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B146" s="101" t="s">
         <v>410</v>
       </c>
       <c r="C146" s="93" t="s">
         <v>411</v>
       </c>
       <c r="D146" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E146" s="102" t="s">
         <v>395</v>
       </c>
       <c r="F146" s="102" t="s">
         <v>396</v>
       </c>
       <c r="G146" s="94" t="s">
         <v>412</v>
       </c>
       <c r="H146" s="103"/>
       <c r="I146" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J146" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="147" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="147" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A147" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B147" s="101" t="s">
         <v>413</v>
       </c>
       <c r="C147" s="93" t="s">
         <v>414</v>
       </c>
       <c r="D147" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E147" s="102" t="s">
         <v>395</v>
       </c>
       <c r="F147" s="102" t="s">
         <v>396</v>
       </c>
       <c r="G147" s="94" t="s">
         <v>412</v>
       </c>
       <c r="H147" s="103"/>
       <c r="I147" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J147" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="148" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="148" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A148" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B148" s="101" t="s">
         <v>415</v>
       </c>
       <c r="C148" s="93" t="s">
         <v>416</v>
       </c>
       <c r="D148" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E148" s="102" t="s">
         <v>395</v>
       </c>
       <c r="F148" s="102" t="s">
         <v>396</v>
       </c>
       <c r="G148" s="94" t="s">
         <v>412</v>
       </c>
       <c r="H148" s="103"/>
       <c r="I148" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J148" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="149" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="149" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A149" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B149" s="101" t="s">
         <v>417</v>
       </c>
       <c r="C149" s="95" t="s">
         <v>418</v>
       </c>
       <c r="D149" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E149" s="102" t="s">
         <v>419</v>
       </c>
       <c r="F149" s="102" t="s">
         <v>420</v>
       </c>
       <c r="G149" s="94" t="s">
         <v>421</v>
       </c>
       <c r="H149" s="103"/>
       <c r="I149" s="104" t="s">
         <v>422</v>
       </c>
       <c r="J149" s="92" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="150" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="150" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A150" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B150" s="101" t="s">
         <v>423</v>
       </c>
       <c r="C150" s="93" t="s">
         <v>424</v>
       </c>
       <c r="D150" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E150" s="102" t="s">
         <v>425</v>
       </c>
       <c r="F150" s="102" t="s">
         <v>384</v>
       </c>
       <c r="G150" s="94" t="s">
         <v>426</v>
       </c>
       <c r="H150" s="103"/>
       <c r="I150" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J150" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="151" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="151" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A151" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B151" s="101" t="s">
         <v>427</v>
       </c>
       <c r="C151" s="93" t="s">
         <v>428</v>
       </c>
       <c r="D151" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E151" s="102" t="s">
         <v>429</v>
       </c>
       <c r="F151" s="102" t="s">
         <v>430</v>
       </c>
       <c r="G151" s="94" t="s">
         <v>431</v>
       </c>
       <c r="H151" s="103"/>
       <c r="I151" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J151" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="152" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="152" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A152" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B152" s="101" t="s">
         <v>432</v>
       </c>
       <c r="C152" s="93" t="s">
         <v>433</v>
       </c>
       <c r="D152" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E152" s="102" t="s">
         <v>434</v>
       </c>
       <c r="F152" s="102" t="s">
         <v>430</v>
       </c>
       <c r="G152" s="94" t="s">
         <v>435</v>
       </c>
       <c r="H152" s="103"/>
       <c r="I152" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J152" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="153" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="153" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A153" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B153" s="101" t="s">
         <v>436</v>
       </c>
       <c r="C153" s="93" t="s">
         <v>437</v>
       </c>
       <c r="D153" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E153" s="102" t="s">
         <v>425</v>
       </c>
       <c r="F153" s="102" t="s">
         <v>384</v>
       </c>
       <c r="G153" s="94" t="s">
         <v>426</v>
       </c>
       <c r="H153" s="103"/>
       <c r="I153" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J153" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="154" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="154" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A154" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B154" s="101" t="s">
         <v>438</v>
       </c>
       <c r="C154" s="93" t="s">
         <v>439</v>
       </c>
       <c r="D154" s="102" t="s">
         <v>133</v>
       </c>
       <c r="E154" s="102" t="s">
         <v>111</v>
       </c>
       <c r="F154" s="102" t="s">
         <v>425</v>
       </c>
       <c r="G154" s="94" t="s">
         <v>440</v>
       </c>
       <c r="H154" s="103"/>
       <c r="I154" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J154" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="155" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="155" spans="1:10" s="45" customFormat="1" ht="80" x14ac:dyDescent="0.4">
       <c r="A155" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B155" s="101" t="s">
         <v>441</v>
       </c>
       <c r="C155" s="93" t="s">
         <v>442</v>
       </c>
       <c r="D155" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E155" s="102" t="s">
         <v>425</v>
       </c>
       <c r="F155" s="102" t="s">
         <v>384</v>
       </c>
       <c r="G155" s="94" t="s">
         <v>426</v>
       </c>
       <c r="H155" s="103"/>
       <c r="I155" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J155" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="156" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="156" spans="1:10" s="45" customFormat="1" ht="80" x14ac:dyDescent="0.4">
       <c r="A156" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B156" s="101" t="s">
         <v>443</v>
       </c>
       <c r="C156" s="93" t="s">
         <v>444</v>
       </c>
       <c r="D156" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E156" s="102" t="s">
         <v>425</v>
       </c>
       <c r="F156" s="102" t="s">
         <v>384</v>
       </c>
       <c r="G156" s="94" t="s">
         <v>426</v>
       </c>
       <c r="H156" s="103"/>
       <c r="I156" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J156" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="157" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="157" spans="1:10" s="45" customFormat="1" ht="80" x14ac:dyDescent="0.4">
       <c r="A157" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B157" s="101" t="s">
         <v>445</v>
       </c>
       <c r="C157" s="93" t="s">
         <v>446</v>
       </c>
       <c r="D157" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E157" s="102" t="s">
         <v>425</v>
       </c>
       <c r="F157" s="102" t="s">
         <v>384</v>
       </c>
       <c r="G157" s="94" t="s">
         <v>426</v>
       </c>
       <c r="H157" s="103"/>
       <c r="I157" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J157" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="158" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="158" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A158" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B158" s="101" t="s">
         <v>447</v>
       </c>
       <c r="C158" s="93" t="s">
         <v>448</v>
       </c>
       <c r="D158" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E158" s="102" t="s">
         <v>425</v>
       </c>
       <c r="F158" s="102" t="s">
         <v>449</v>
       </c>
       <c r="G158" s="94" t="s">
         <v>426</v>
       </c>
       <c r="H158" s="103"/>
       <c r="I158" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J158" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="159" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="159" spans="1:10" s="45" customFormat="1" ht="80" x14ac:dyDescent="0.4">
       <c r="A159" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B159" s="101" t="s">
         <v>450</v>
       </c>
       <c r="C159" s="93" t="s">
         <v>451</v>
       </c>
       <c r="D159" s="102" t="s">
         <v>452</v>
       </c>
       <c r="E159" s="102" t="s">
         <v>111</v>
       </c>
       <c r="F159" s="102" t="s">
         <v>425</v>
       </c>
       <c r="G159" s="94" t="s">
         <v>440</v>
       </c>
       <c r="H159" s="103"/>
       <c r="I159" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J159" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="160" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="160" spans="1:10" s="45" customFormat="1" ht="80" x14ac:dyDescent="0.4">
       <c r="A160" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B160" s="101" t="s">
         <v>453</v>
       </c>
       <c r="C160" s="93" t="s">
         <v>699</v>
       </c>
       <c r="D160" s="102" t="s">
         <v>452</v>
       </c>
       <c r="E160" s="102" t="s">
         <v>111</v>
       </c>
       <c r="F160" s="102" t="s">
         <v>425</v>
       </c>
       <c r="G160" s="94" t="s">
         <v>440</v>
       </c>
       <c r="H160" s="103"/>
       <c r="I160" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J160" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="161" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="161" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A161" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B161" s="101" t="s">
         <v>454</v>
       </c>
       <c r="C161" s="95" t="s">
         <v>455</v>
       </c>
       <c r="D161" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E161" s="102" t="s">
         <v>400</v>
       </c>
       <c r="F161" s="102" t="s">
         <v>456</v>
       </c>
       <c r="G161" s="94" t="s">
         <v>457</v>
       </c>
       <c r="H161" s="103"/>
       <c r="I161" s="92" t="s">
         <v>458</v>
       </c>
       <c r="J161" s="92" t="s">
         <v>585</v>
       </c>
     </row>
-    <row r="162" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="162" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A162" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B162" s="101" t="s">
         <v>459</v>
       </c>
       <c r="C162" s="95" t="s">
         <v>460</v>
       </c>
       <c r="D162" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E162" s="102" t="s">
         <v>400</v>
       </c>
       <c r="F162" s="102" t="s">
         <v>456</v>
       </c>
       <c r="G162" s="94" t="s">
         <v>461</v>
       </c>
       <c r="H162" s="103"/>
       <c r="I162" s="104" t="s">
         <v>462</v>
       </c>
       <c r="J162" s="104" t="s">
         <v>463</v>
       </c>
     </row>
-    <row r="163" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1">
+    <row r="163" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A163" s="101" t="s">
         <v>27</v>
       </c>
       <c r="B163" s="101" t="s">
         <v>464</v>
       </c>
       <c r="C163" s="95" t="s">
         <v>465</v>
       </c>
       <c r="D163" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E163" s="102" t="s">
         <v>400</v>
       </c>
       <c r="F163" s="102" t="s">
         <v>456</v>
       </c>
       <c r="G163" s="94" t="s">
         <v>457</v>
       </c>
       <c r="H163" s="103"/>
       <c r="I163" s="104" t="s">
         <v>466</v>
       </c>
       <c r="J163" s="104" t="s">
         <v>467</v>
       </c>
     </row>
-    <row r="164" spans="1:10" s="45" customFormat="1" ht="31">
+    <row r="164" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A164" s="101" t="s">
         <v>27</v>
       </c>
       <c r="B164" s="101" t="s">
         <v>468</v>
       </c>
       <c r="C164" s="95" t="s">
         <v>469</v>
       </c>
       <c r="D164" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E164" s="102" t="s">
         <v>400</v>
       </c>
       <c r="F164" s="102" t="s">
         <v>456</v>
       </c>
       <c r="G164" s="94" t="s">
         <v>461</v>
       </c>
       <c r="H164" s="103"/>
       <c r="I164" s="104" t="s">
         <v>470</v>
       </c>
       <c r="J164" s="104" t="s">
         <v>471</v>
       </c>
     </row>
-    <row r="165" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="165" spans="1:10" s="45" customFormat="1" ht="80" x14ac:dyDescent="0.4">
       <c r="A165" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B165" s="101" t="s">
         <v>472</v>
       </c>
       <c r="C165" s="95" t="s">
         <v>660</v>
       </c>
       <c r="D165" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E165" s="102" t="s">
         <v>419</v>
       </c>
       <c r="F165" s="102" t="s">
         <v>384</v>
       </c>
       <c r="G165" s="94" t="s">
         <v>473</v>
       </c>
       <c r="H165" s="103"/>
       <c r="I165" s="104" t="s">
         <v>474</v>
       </c>
       <c r="J165" s="104" t="s">
         <v>475</v>
       </c>
     </row>
-    <row r="166" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="166" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A166" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B166" s="101" t="s">
         <v>476</v>
       </c>
       <c r="C166" s="93" t="s">
         <v>477</v>
       </c>
       <c r="D166" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E166" s="102" t="s">
         <v>83</v>
       </c>
       <c r="F166" s="102" t="s">
         <v>83</v>
       </c>
       <c r="G166" s="94" t="s">
         <v>83</v>
       </c>
       <c r="H166" s="103"/>
       <c r="I166" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J166" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="167" spans="1:10" s="45" customFormat="1" ht="31">
+    <row r="167" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A167" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B167" s="101" t="s">
         <v>478</v>
       </c>
       <c r="C167" s="93" t="s">
         <v>700</v>
       </c>
       <c r="D167" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E167" s="102" t="s">
         <v>400</v>
       </c>
       <c r="F167" s="102" t="s">
         <v>456</v>
       </c>
       <c r="G167" s="94" t="s">
         <v>479</v>
       </c>
       <c r="H167" s="103"/>
       <c r="I167" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J167" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="168" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="168" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A168" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B168" s="101" t="s">
         <v>480</v>
       </c>
       <c r="C168" s="93" t="s">
         <v>481</v>
       </c>
       <c r="D168" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E168" s="102" t="s">
         <v>400</v>
       </c>
       <c r="F168" s="102" t="s">
         <v>482</v>
       </c>
       <c r="G168" s="94" t="s">
         <v>479</v>
       </c>
       <c r="H168" s="103"/>
       <c r="I168" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J168" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="169" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1">
+    <row r="169" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A169" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B169" s="101" t="s">
         <v>483</v>
       </c>
       <c r="C169" s="93" t="s">
         <v>484</v>
       </c>
       <c r="D169" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E169" s="102" t="s">
         <v>404</v>
       </c>
       <c r="F169" s="102" t="s">
         <v>485</v>
       </c>
       <c r="G169" s="94" t="s">
         <v>486</v>
       </c>
       <c r="H169" s="103"/>
       <c r="I169" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J169" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="170" spans="1:10" s="45" customFormat="1" ht="31">
+    <row r="170" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A170" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B170" s="101" t="s">
         <v>487</v>
       </c>
       <c r="C170" s="93" t="s">
         <v>488</v>
       </c>
       <c r="D170" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E170" s="102" t="s">
         <v>400</v>
       </c>
       <c r="F170" s="102" t="s">
         <v>384</v>
       </c>
       <c r="G170" s="94" t="s">
         <v>489</v>
       </c>
       <c r="H170" s="103"/>
       <c r="I170" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J170" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="171" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="171" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A171" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B171" s="101" t="s">
         <v>490</v>
       </c>
       <c r="C171" s="93" t="s">
         <v>491</v>
       </c>
       <c r="D171" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E171" s="102" t="s">
         <v>492</v>
       </c>
       <c r="F171" s="102" t="s">
         <v>384</v>
       </c>
       <c r="G171" s="94" t="s">
         <v>493</v>
       </c>
       <c r="H171" s="103"/>
       <c r="I171" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J171" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="172" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1">
+    <row r="172" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A172" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B172" s="101" t="s">
         <v>494</v>
       </c>
       <c r="C172" s="93" t="s">
         <v>495</v>
       </c>
       <c r="D172" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E172" s="102" t="s">
         <v>496</v>
       </c>
       <c r="F172" s="102" t="s">
         <v>497</v>
       </c>
       <c r="G172" s="94" t="s">
         <v>493</v>
       </c>
       <c r="H172" s="103"/>
       <c r="I172" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J172" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="173" spans="1:10" s="45" customFormat="1" ht="53.15" customHeight="1">
+    <row r="173" spans="1:10" s="45" customFormat="1" ht="53.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A173" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B173" s="101" t="s">
         <v>499</v>
       </c>
       <c r="C173" s="95" t="s">
         <v>694</v>
       </c>
       <c r="D173" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E173" s="102" t="s">
         <v>400</v>
       </c>
       <c r="F173" s="102" t="s">
         <v>456</v>
       </c>
       <c r="G173" s="94" t="s">
         <v>498</v>
       </c>
       <c r="H173" s="103"/>
       <c r="I173" s="104" t="s">
         <v>500</v>
       </c>
       <c r="J173" s="104" t="s">
         <v>501</v>
       </c>
     </row>
-    <row r="174" spans="1:10" s="45" customFormat="1" ht="31">
+    <row r="174" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A174" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B174" s="101" t="s">
         <v>502</v>
       </c>
       <c r="C174" s="95" t="s">
         <v>695</v>
       </c>
       <c r="D174" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E174" s="102" t="s">
         <v>400</v>
       </c>
       <c r="F174" s="102" t="s">
         <v>456</v>
       </c>
       <c r="G174" s="94" t="s">
         <v>498</v>
       </c>
       <c r="H174" s="103"/>
       <c r="I174" s="104" t="s">
         <v>503</v>
       </c>
       <c r="J174" s="104" t="s">
         <v>504</v>
       </c>
     </row>
-    <row r="175" spans="1:10" s="45" customFormat="1" ht="67" customHeight="1">
+    <row r="175" spans="1:10" s="45" customFormat="1" ht="67" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A175" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B175" s="101" t="s">
         <v>506</v>
       </c>
       <c r="C175" s="95" t="s">
         <v>696</v>
       </c>
       <c r="D175" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E175" s="102" t="s">
         <v>400</v>
       </c>
       <c r="F175" s="102" t="s">
         <v>456</v>
       </c>
       <c r="G175" s="94" t="s">
         <v>505</v>
       </c>
       <c r="H175" s="103"/>
       <c r="I175" s="104" t="s">
         <v>507</v>
       </c>
       <c r="J175" s="104" t="s">
         <v>508</v>
       </c>
     </row>
-    <row r="176" spans="1:10" s="45" customFormat="1" ht="31">
+    <row r="176" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A176" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B176" s="101" t="s">
         <v>509</v>
       </c>
       <c r="C176" s="95" t="s">
         <v>697</v>
       </c>
       <c r="D176" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E176" s="102" t="s">
         <v>400</v>
       </c>
       <c r="F176" s="102" t="s">
         <v>456</v>
       </c>
       <c r="G176" s="94" t="s">
         <v>505</v>
       </c>
       <c r="H176" s="103"/>
       <c r="I176" s="104" t="s">
         <v>510</v>
       </c>
       <c r="J176" s="104" t="s">
         <v>511</v>
       </c>
     </row>
-    <row r="177" spans="1:10" s="45" customFormat="1" ht="31">
+    <row r="177" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A177" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B177" s="101" t="s">
         <v>512</v>
       </c>
       <c r="C177" s="93" t="s">
         <v>513</v>
       </c>
       <c r="D177" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E177" s="102" t="s">
         <v>419</v>
       </c>
       <c r="F177" s="102" t="s">
         <v>384</v>
       </c>
       <c r="G177" s="94" t="s">
         <v>514</v>
       </c>
       <c r="H177" s="103"/>
       <c r="I177" s="104" t="s">
         <v>78</v>
       </c>
       <c r="J177" s="104" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="178" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1">
+    <row r="178" spans="1:10" s="45" customFormat="1" ht="32.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A178" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B178" s="101" t="s">
         <v>515</v>
       </c>
       <c r="C178" s="93" t="s">
         <v>516</v>
       </c>
       <c r="D178" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E178" s="102" t="s">
         <v>419</v>
       </c>
       <c r="F178" s="102" t="s">
         <v>384</v>
       </c>
       <c r="G178" s="94" t="s">
         <v>514</v>
       </c>
       <c r="H178" s="103"/>
       <c r="I178" s="104" t="s">
         <v>517</v>
       </c>
       <c r="J178" s="104" t="s">
         <v>518</v>
       </c>
     </row>
-    <row r="179" spans="1:10" s="45" customFormat="1" ht="31">
+    <row r="179" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A179" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B179" s="101" t="s">
         <v>519</v>
       </c>
       <c r="C179" s="93" t="s">
         <v>520</v>
       </c>
       <c r="D179" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E179" s="102" t="s">
         <v>419</v>
       </c>
       <c r="F179" s="102" t="s">
         <v>384</v>
       </c>
       <c r="G179" s="94" t="s">
         <v>514</v>
       </c>
       <c r="H179" s="103"/>
       <c r="I179" s="104" t="s">
         <v>521</v>
       </c>
       <c r="J179" s="104" t="s">
         <v>522</v>
       </c>
     </row>
-    <row r="180" spans="1:10" s="45" customFormat="1" ht="31">
+    <row r="180" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A180" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B180" s="101" t="s">
         <v>523</v>
       </c>
       <c r="C180" s="95" t="s">
         <v>524</v>
       </c>
       <c r="D180" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E180" s="102" t="s">
         <v>419</v>
       </c>
       <c r="F180" s="102" t="s">
         <v>384</v>
       </c>
       <c r="G180" s="94" t="s">
         <v>525</v>
       </c>
       <c r="H180" s="103"/>
       <c r="I180" s="104" t="s">
         <v>526</v>
       </c>
       <c r="J180" s="104" t="s">
         <v>527</v>
       </c>
     </row>
-    <row r="181" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="181" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A181" s="101" t="s">
         <v>34</v>
       </c>
       <c r="B181" s="101" t="s">
         <v>528</v>
       </c>
       <c r="C181" s="95" t="s">
         <v>529</v>
       </c>
       <c r="D181" s="102" t="s">
         <v>77</v>
       </c>
       <c r="E181" s="102" t="s">
         <v>419</v>
       </c>
       <c r="F181" s="102" t="s">
         <v>384</v>
       </c>
       <c r="G181" s="94" t="s">
         <v>525</v>
       </c>
       <c r="H181" s="103"/>
       <c r="I181" s="104" t="s">
         <v>530</v>
       </c>
       <c r="J181" s="104" t="s">
         <v>531</v>
       </c>
     </row>
-    <row r="182" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="182" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A182" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B182" s="101" t="s">
         <v>532</v>
       </c>
       <c r="C182" s="95" t="s">
         <v>533</v>
       </c>
       <c r="D182" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E182" s="102" t="s">
         <v>400</v>
       </c>
       <c r="F182" s="102" t="s">
         <v>456</v>
       </c>
       <c r="G182" s="94" t="s">
         <v>534</v>
       </c>
       <c r="H182" s="103"/>
       <c r="I182" s="104" t="s">
         <v>535</v>
       </c>
       <c r="J182" s="92" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="183" spans="1:10" s="45" customFormat="1" ht="31">
+    <row r="183" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A183" s="101" t="s">
         <v>27</v>
       </c>
       <c r="B183" s="101" t="s">
         <v>536</v>
       </c>
       <c r="C183" s="95" t="s">
         <v>537</v>
       </c>
       <c r="D183" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E183" s="102" t="s">
         <v>400</v>
       </c>
       <c r="F183" s="102" t="s">
         <v>456</v>
       </c>
       <c r="G183" s="94" t="s">
         <v>534</v>
       </c>
       <c r="H183" s="103"/>
       <c r="I183" s="104" t="s">
         <v>538</v>
       </c>
       <c r="J183" s="92" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="184" spans="1:10" s="45" customFormat="1" ht="68.150000000000006" customHeight="1">
+    <row r="184" spans="1:10" s="45" customFormat="1" ht="68.150000000000006" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A184" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B184" s="101" t="s">
         <v>540</v>
       </c>
       <c r="C184" s="95" t="s">
         <v>701</v>
       </c>
       <c r="D184" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E184" s="102" t="s">
         <v>400</v>
       </c>
       <c r="F184" s="102" t="s">
         <v>456</v>
       </c>
       <c r="G184" s="94" t="s">
         <v>539</v>
       </c>
       <c r="H184" s="103"/>
       <c r="I184" s="104" t="s">
         <v>541</v>
       </c>
       <c r="J184" s="104" t="s">
         <v>542</v>
       </c>
     </row>
-    <row r="185" spans="1:10" s="45" customFormat="1" ht="46.5">
+    <row r="185" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A185" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B185" s="101" t="s">
         <v>543</v>
       </c>
       <c r="C185" s="95" t="s">
         <v>698</v>
       </c>
       <c r="D185" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E185" s="102" t="s">
         <v>400</v>
       </c>
       <c r="F185" s="102" t="s">
         <v>456</v>
       </c>
       <c r="G185" s="94" t="s">
         <v>539</v>
       </c>
       <c r="H185" s="103"/>
       <c r="I185" s="104" t="s">
         <v>544</v>
       </c>
       <c r="J185" s="104" t="s">
         <v>545</v>
       </c>
     </row>
-    <row r="186" spans="1:10" s="45" customFormat="1" ht="31">
+    <row r="186" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A186" s="117" t="s">
         <v>31</v>
       </c>
       <c r="B186" s="117" t="s">
         <v>546</v>
       </c>
       <c r="C186" s="118" t="s">
         <v>703</v>
       </c>
       <c r="D186" s="119" t="s">
         <v>83</v>
       </c>
       <c r="E186" s="119" t="s">
         <v>400</v>
       </c>
       <c r="F186" s="119" t="s">
         <v>456</v>
       </c>
       <c r="G186" s="120"/>
       <c r="H186" s="115"/>
       <c r="I186" s="116" t="s">
         <v>547</v>
       </c>
       <c r="J186" s="116" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="187" spans="1:10" s="45" customFormat="1" ht="50.15" customHeight="1">
+    <row r="187" spans="1:10" s="45" customFormat="1" ht="50.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A187" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B187" s="101" t="s">
         <v>661</v>
       </c>
       <c r="C187" s="95" t="s">
         <v>662</v>
       </c>
       <c r="D187" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E187" s="102" t="s">
         <v>400</v>
       </c>
       <c r="F187" s="102" t="s">
         <v>456</v>
       </c>
       <c r="G187" s="94" t="s">
         <v>663</v>
       </c>
       <c r="H187" s="103"/>
       <c r="I187" s="104" t="s">
         <v>664</v>
       </c>
       <c r="J187" s="104" t="s">
         <v>665</v>
       </c>
     </row>
-    <row r="188" spans="1:10" s="45" customFormat="1" ht="62">
+    <row r="188" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
       <c r="A188" s="121" t="s">
         <v>31</v>
       </c>
       <c r="B188" s="101" t="s">
         <v>666</v>
       </c>
       <c r="C188" s="95" t="s">
         <v>667</v>
       </c>
       <c r="D188" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E188" s="102" t="s">
         <v>400</v>
       </c>
       <c r="F188" s="102" t="s">
         <v>456</v>
       </c>
       <c r="G188" s="94" t="s">
         <v>668</v>
       </c>
       <c r="H188" s="103"/>
       <c r="I188" s="104" t="s">
         <v>669</v>
       </c>
       <c r="J188" s="104" t="s">
         <v>670</v>
       </c>
     </row>
-    <row r="189" spans="1:10" s="45" customFormat="1" ht="68.150000000000006" customHeight="1">
+    <row r="189" spans="1:10" s="45" customFormat="1" ht="68.150000000000006" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A189" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B189" s="101" t="s">
         <v>671</v>
       </c>
       <c r="C189" s="95" t="s">
         <v>672</v>
       </c>
       <c r="D189" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E189" s="102" t="s">
         <v>400</v>
       </c>
       <c r="F189" s="102" t="s">
         <v>456</v>
       </c>
       <c r="G189" s="94" t="s">
         <v>663</v>
       </c>
       <c r="H189" s="103"/>
       <c r="I189" s="104" t="s">
         <v>673</v>
       </c>
       <c r="J189" s="104" t="s">
         <v>674</v>
       </c>
     </row>
-    <row r="190" spans="1:10" s="45" customFormat="1" ht="77.5">
+    <row r="190" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
       <c r="A190" s="101" t="s">
         <v>31</v>
       </c>
       <c r="B190" s="101" t="s">
         <v>675</v>
       </c>
       <c r="C190" s="95" t="s">
         <v>676</v>
       </c>
       <c r="D190" s="102" t="s">
         <v>83</v>
       </c>
       <c r="E190" s="102" t="s">
         <v>400</v>
       </c>
       <c r="F190" s="102" t="s">
         <v>456</v>
       </c>
       <c r="G190" s="94" t="s">
         <v>677</v>
       </c>
       <c r="H190" s="103"/>
       <c r="I190" s="104" t="s">
         <v>678</v>
       </c>
       <c r="J190" s="71" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="191" spans="1:10" s="45" customFormat="1" ht="46.5">
-      <c r="A191" s="144" t="s">
+    <row r="191" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
+      <c r="A191" s="130" t="s">
         <v>27</v>
       </c>
-      <c r="B191" s="145" t="s">
+      <c r="B191" s="101" t="s">
         <v>718</v>
       </c>
-      <c r="C191" s="146" t="s">
+      <c r="C191" s="24" t="s">
         <v>723</v>
       </c>
-      <c r="D191" s="147" t="s">
-[...2 lines deleted...]
-      <c r="E191" s="147" t="s">
+      <c r="D191" s="131" t="s">
+        <v>83</v>
+      </c>
+      <c r="E191" s="131" t="s">
         <v>395</v>
       </c>
-      <c r="F191" s="147" t="s">
+      <c r="F191" s="131" t="s">
         <v>396</v>
       </c>
-      <c r="G191" s="147" t="s">
+      <c r="G191" s="131" t="s">
         <v>728</v>
       </c>
       <c r="H191" s="103"/>
       <c r="I191" s="71" t="s">
         <v>78</v>
       </c>
       <c r="J191" s="71" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="192" spans="1:10" ht="62">
-[...3 lines deleted...]
-      <c r="B192" s="148" t="s">
+    <row r="192" spans="1:10" ht="64" x14ac:dyDescent="0.4">
+      <c r="A192" s="130" t="s">
+        <v>34</v>
+      </c>
+      <c r="B192" s="122" t="s">
         <v>719</v>
       </c>
-      <c r="C192" s="146" t="s">
+      <c r="C192" s="24" t="s">
         <v>724</v>
       </c>
-      <c r="D192" s="147" t="s">
-[...2 lines deleted...]
-      <c r="E192" s="147" t="s">
+      <c r="D192" s="131" t="s">
+        <v>83</v>
+      </c>
+      <c r="E192" s="131" t="s">
         <v>395</v>
       </c>
-      <c r="F192" s="147" t="s">
+      <c r="F192" s="131" t="s">
         <v>396</v>
       </c>
-      <c r="G192" s="147" t="s">
+      <c r="G192" s="131" t="s">
         <v>728</v>
       </c>
       <c r="I192" s="71" t="s">
         <v>78</v>
       </c>
       <c r="J192" s="71" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="193" spans="1:10" s="45" customFormat="1" ht="62">
-[...3 lines deleted...]
-      <c r="B193" s="145" t="s">
+    <row r="193" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
+      <c r="A193" s="130" t="s">
+        <v>34</v>
+      </c>
+      <c r="B193" s="101" t="s">
         <v>720</v>
       </c>
-      <c r="C193" s="146" t="s">
+      <c r="C193" s="24" t="s">
         <v>725</v>
       </c>
-      <c r="D193" s="147" t="s">
-[...2 lines deleted...]
-      <c r="E193" s="147" t="s">
+      <c r="D193" s="131" t="s">
+        <v>83</v>
+      </c>
+      <c r="E193" s="131" t="s">
         <v>702</v>
       </c>
-      <c r="F193" s="147" t="s">
+      <c r="F193" s="131" t="s">
         <v>702</v>
       </c>
-      <c r="G193" s="147" t="s">
+      <c r="G193" s="131" t="s">
         <v>702</v>
       </c>
       <c r="H193" s="103"/>
       <c r="I193" s="71" t="s">
         <v>78</v>
       </c>
       <c r="J193" s="71" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="194" spans="1:10" s="45" customFormat="1" ht="77.5">
-      <c r="A194" s="144" t="s">
+    <row r="194" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
+      <c r="A194" s="130" t="s">
         <v>31</v>
       </c>
-      <c r="B194" s="145" t="s">
+      <c r="B194" s="101" t="s">
         <v>721</v>
       </c>
-      <c r="C194" s="146" t="s">
+      <c r="C194" s="24" t="s">
         <v>726</v>
       </c>
-      <c r="D194" s="147" t="s">
+      <c r="D194" s="131" t="s">
         <v>133</v>
       </c>
-      <c r="E194" s="147" t="s">
+      <c r="E194" s="131" t="s">
         <v>111</v>
       </c>
-      <c r="F194" s="147" t="s">
+      <c r="F194" s="131" t="s">
         <v>384</v>
       </c>
-      <c r="G194" s="147" t="s">
+      <c r="G194" s="131" t="s">
         <v>729</v>
       </c>
       <c r="H194" s="103"/>
       <c r="I194" s="71" t="s">
         <v>78</v>
       </c>
       <c r="J194" s="71" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="195" spans="1:10" s="45" customFormat="1" ht="31">
-      <c r="A195" s="144" t="s">
+    <row r="195" spans="1:10" s="45" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A195" s="130" t="s">
         <v>31</v>
       </c>
-      <c r="B195" s="145" t="s">
+      <c r="B195" s="101" t="s">
         <v>722</v>
       </c>
-      <c r="C195" s="146" t="s">
+      <c r="C195" s="24" t="s">
         <v>727</v>
       </c>
-      <c r="D195" s="147" t="s">
+      <c r="D195" s="131" t="s">
         <v>133</v>
       </c>
-      <c r="E195" s="147" t="s">
+      <c r="E195" s="131" t="s">
         <v>111</v>
       </c>
-      <c r="F195" s="147" t="s">
+      <c r="F195" s="131" t="s">
         <v>404</v>
       </c>
-      <c r="G195" s="147" t="s">
+      <c r="G195" s="131" t="s">
         <v>730</v>
       </c>
       <c r="H195" s="103"/>
       <c r="I195" s="71" t="s">
         <v>78</v>
       </c>
       <c r="J195" s="71" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="196" spans="1:10" s="45" customFormat="1" ht="65.5" customHeight="1">
-[...9 lines deleted...]
-      <c r="D196" s="123" t="s">
+    <row r="196" spans="1:10" s="45" customFormat="1" ht="64" x14ac:dyDescent="0.4">
+      <c r="A196" s="130" t="s">
+        <v>34</v>
+      </c>
+      <c r="B196" s="101" t="s">
+        <v>733</v>
+      </c>
+      <c r="C196" s="24" t="s">
+        <v>740</v>
+      </c>
+      <c r="D196" s="131" t="s">
         <v>77</v>
       </c>
-      <c r="E196" s="123" t="s">
+      <c r="E196" s="131" t="s">
         <v>419</v>
       </c>
-      <c r="F196" s="123" t="s">
+      <c r="F196" s="131" t="s">
         <v>384</v>
       </c>
-      <c r="G196" s="124" t="s">
-        <v>557</v>
+      <c r="G196" s="131" t="s">
+        <v>741</v>
       </c>
       <c r="H196" s="103"/>
-      <c r="I196" s="109" t="s">
-        <v>558</v>
+      <c r="I196" s="71" t="s">
+        <v>78</v>
       </c>
       <c r="J196" s="71" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="197" spans="1:10" s="45" customFormat="1" ht="89.15" customHeight="1">
-[...9 lines deleted...]
-      <c r="D197" s="123" t="s">
+    <row r="197" spans="1:10" s="45" customFormat="1" ht="48" x14ac:dyDescent="0.4">
+      <c r="A197" s="130" t="s">
+        <v>34</v>
+      </c>
+      <c r="B197" s="101" t="s">
+        <v>734</v>
+      </c>
+      <c r="C197" s="24" t="s">
+        <v>742</v>
+      </c>
+      <c r="D197" s="131" t="s">
+        <v>133</v>
+      </c>
+      <c r="E197" s="131" t="s">
+        <v>111</v>
+      </c>
+      <c r="F197" s="131" t="s">
+        <v>404</v>
+      </c>
+      <c r="G197" s="131" t="s">
+        <v>729</v>
+      </c>
+      <c r="H197" s="103"/>
+      <c r="I197" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="J197" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10" s="45" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A198" s="130" t="s">
+        <v>34</v>
+      </c>
+      <c r="B198" s="101" t="s">
+        <v>735</v>
+      </c>
+      <c r="C198" s="132" t="s">
+        <v>743</v>
+      </c>
+      <c r="D198" s="131" t="s">
         <v>77</v>
       </c>
-      <c r="E197" s="123" t="s">
-[...2 lines deleted...]
-      <c r="F197" s="123" t="s">
+      <c r="E198" s="131" t="s">
+        <v>404</v>
+      </c>
+      <c r="F198" s="131" t="s">
         <v>384</v>
       </c>
-      <c r="G197" s="124" t="s">
-[...20 lines deleted...]
-      <c r="D198" s="125" t="s">
+      <c r="G198" s="131" t="s">
+        <v>744</v>
+      </c>
+      <c r="H198" s="103"/>
+      <c r="I198" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="J198" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" s="45" customFormat="1" x14ac:dyDescent="0.4">
+      <c r="A199" s="130" t="s">
+        <v>34</v>
+      </c>
+      <c r="B199" s="101" t="s">
+        <v>736</v>
+      </c>
+      <c r="C199" s="132" t="s">
+        <v>745</v>
+      </c>
+      <c r="D199" s="131" t="s">
+        <v>133</v>
+      </c>
+      <c r="E199" s="131" t="s">
+        <v>111</v>
+      </c>
+      <c r="F199" s="131" t="s">
+        <v>404</v>
+      </c>
+      <c r="G199" s="131" t="s">
+        <v>746</v>
+      </c>
+      <c r="H199" s="103"/>
+      <c r="I199" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="J199" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
+      <c r="A200" s="130" t="s">
+        <v>34</v>
+      </c>
+      <c r="B200" s="101" t="s">
+        <v>737</v>
+      </c>
+      <c r="C200" s="132" t="s">
+        <v>747</v>
+      </c>
+      <c r="D200" s="131" t="s">
         <v>77</v>
       </c>
-      <c r="E198" s="125" t="s">
-[...2 lines deleted...]
-      <c r="F198" s="125" t="s">
+      <c r="E200" s="131" t="s">
+        <v>404</v>
+      </c>
+      <c r="F200" s="131" t="s">
         <v>384</v>
       </c>
-      <c r="G198" s="126" t="s">
-[...20 lines deleted...]
-      <c r="D199" s="125" t="s">
+      <c r="G200" s="131" t="s">
+        <v>744</v>
+      </c>
+      <c r="H200" s="103"/>
+      <c r="I200" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="J200" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
+      <c r="A201" s="130" t="s">
+        <v>34</v>
+      </c>
+      <c r="B201" s="101" t="s">
+        <v>738</v>
+      </c>
+      <c r="C201" s="132" t="s">
+        <v>748</v>
+      </c>
+      <c r="D201" s="131" t="s">
         <v>77</v>
       </c>
-      <c r="E199" s="125" t="s">
-[...2 lines deleted...]
-      <c r="F199" s="125" t="s">
+      <c r="E201" s="131" t="s">
+        <v>404</v>
+      </c>
+      <c r="F201" s="131" t="s">
         <v>384</v>
       </c>
-      <c r="G199" s="126" t="s">
-[...60 lines deleted...]
-        <v>525</v>
+      <c r="G201" s="131" t="s">
+        <v>744</v>
       </c>
       <c r="H201" s="103"/>
-      <c r="I201" s="109" t="s">
-[...26 lines deleted...]
-        <v>498</v>
+      <c r="I201" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="J201" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
+      <c r="A202" s="130" t="s">
+        <v>34</v>
+      </c>
+      <c r="B202" s="101" t="s">
+        <v>739</v>
+      </c>
+      <c r="C202" s="132" t="s">
+        <v>749</v>
+      </c>
+      <c r="D202" s="131" t="s">
+        <v>133</v>
+      </c>
+      <c r="E202" s="131" t="s">
+        <v>111</v>
+      </c>
+      <c r="F202" s="131" t="s">
+        <v>404</v>
+      </c>
+      <c r="G202" s="131" t="s">
+        <v>746</v>
       </c>
       <c r="H202" s="103"/>
-      <c r="I202" s="109" t="s">
-[...6 lines deleted...]
-    <row r="203" spans="1:10" ht="31">
+      <c r="I202" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="J202" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10" s="45" customFormat="1" ht="65.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A203" s="122" t="s">
         <v>31</v>
       </c>
       <c r="B203" s="122" t="s">
-        <v>573</v>
+        <v>556</v>
       </c>
       <c r="C203" s="54" t="s">
-        <v>695</v>
+        <v>418</v>
       </c>
       <c r="D203" s="123" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E203" s="123" t="s">
-        <v>400</v>
+        <v>419</v>
       </c>
       <c r="F203" s="123" t="s">
-        <v>456</v>
+        <v>384</v>
       </c>
       <c r="G203" s="124" t="s">
-        <v>498</v>
+        <v>557</v>
       </c>
       <c r="H203" s="103"/>
       <c r="I203" s="109" t="s">
-        <v>574</v>
-[...5 lines deleted...]
-    <row r="204" spans="1:10" ht="69.650000000000006" customHeight="1">
+        <v>558</v>
+      </c>
+      <c r="J203" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10" s="45" customFormat="1" ht="89.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A204" s="122" t="s">
         <v>31</v>
       </c>
       <c r="B204" s="122" t="s">
-        <v>575</v>
+        <v>559</v>
       </c>
       <c r="C204" s="54" t="s">
-        <v>696</v>
+        <v>660</v>
       </c>
       <c r="D204" s="123" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E204" s="123" t="s">
-        <v>400</v>
+        <v>419</v>
       </c>
       <c r="F204" s="123" t="s">
-        <v>456</v>
+        <v>384</v>
       </c>
       <c r="G204" s="124" t="s">
-        <v>505</v>
+        <v>473</v>
       </c>
       <c r="H204" s="103"/>
       <c r="I204" s="109" t="s">
-        <v>576</v>
+        <v>560</v>
       </c>
       <c r="J204" s="109" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:10" ht="31">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10" s="45" customFormat="1" ht="32" x14ac:dyDescent="0.4">
       <c r="A205" s="122" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B205" s="122" t="s">
-        <v>577</v>
+        <v>561</v>
       </c>
       <c r="C205" s="54" t="s">
-        <v>697</v>
-[...11 lines deleted...]
-        <v>505</v>
+        <v>520</v>
+      </c>
+      <c r="D205" s="125" t="s">
+        <v>77</v>
+      </c>
+      <c r="E205" s="125" t="s">
+        <v>419</v>
+      </c>
+      <c r="F205" s="125" t="s">
+        <v>384</v>
+      </c>
+      <c r="G205" s="126" t="s">
+        <v>514</v>
       </c>
       <c r="H205" s="103"/>
       <c r="I205" s="109" t="s">
-        <v>578</v>
+        <v>562</v>
       </c>
       <c r="J205" s="109" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:10" ht="68.150000000000006" customHeight="1">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10" ht="32.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A206" s="122" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B206" s="122" t="s">
-        <v>579</v>
+        <v>564</v>
       </c>
       <c r="C206" s="54" t="s">
-        <v>701</v>
-[...11 lines deleted...]
-        <v>539</v>
+        <v>516</v>
+      </c>
+      <c r="D206" s="125" t="s">
+        <v>77</v>
+      </c>
+      <c r="E206" s="125" t="s">
+        <v>419</v>
+      </c>
+      <c r="F206" s="125" t="s">
+        <v>384</v>
+      </c>
+      <c r="G206" s="126" t="s">
+        <v>514</v>
       </c>
       <c r="H206" s="103"/>
       <c r="I206" s="109" t="s">
-        <v>580</v>
+        <v>565</v>
       </c>
       <c r="J206" s="109" t="s">
-        <v>542</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:10" ht="46.5">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A207" s="122" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B207" s="122" t="s">
-        <v>581</v>
+        <v>567</v>
       </c>
       <c r="C207" s="54" t="s">
-        <v>698</v>
+        <v>524</v>
       </c>
       <c r="D207" s="123" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E207" s="123" t="s">
-        <v>400</v>
+        <v>419</v>
       </c>
       <c r="F207" s="123" t="s">
-        <v>456</v>
+        <v>384</v>
       </c>
       <c r="G207" s="124" t="s">
-        <v>539</v>
+        <v>525</v>
       </c>
       <c r="H207" s="103"/>
       <c r="I207" s="109" t="s">
-        <v>582</v>
+        <v>568</v>
       </c>
       <c r="J207" s="109" t="s">
-        <v>545</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:10" ht="46.5">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A208" s="122" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B208" s="122" t="s">
-        <v>583</v>
+        <v>569</v>
       </c>
       <c r="C208" s="54" t="s">
-        <v>455</v>
+        <v>529</v>
       </c>
       <c r="D208" s="123" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E208" s="123" t="s">
-        <v>400</v>
+        <v>419</v>
       </c>
       <c r="F208" s="123" t="s">
-        <v>456</v>
+        <v>384</v>
       </c>
       <c r="G208" s="124" t="s">
-        <v>457</v>
+        <v>525</v>
       </c>
       <c r="H208" s="103"/>
       <c r="I208" s="109" t="s">
-        <v>584</v>
+        <v>570</v>
       </c>
       <c r="J208" s="109" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:10" ht="62">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10" ht="50.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A209" s="122" t="s">
         <v>31</v>
       </c>
       <c r="B209" s="122" t="s">
-        <v>586</v>
+        <v>571</v>
       </c>
       <c r="C209" s="54" t="s">
-        <v>460</v>
+        <v>694</v>
       </c>
       <c r="D209" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E209" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F209" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G209" s="124" t="s">
-        <v>461</v>
+        <v>498</v>
       </c>
       <c r="H209" s="103"/>
       <c r="I209" s="109" t="s">
-        <v>587</v>
+        <v>572</v>
       </c>
       <c r="J209" s="109" t="s">
-        <v>463</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:10" ht="62">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A210" s="122" t="s">
         <v>31</v>
       </c>
       <c r="B210" s="122" t="s">
-        <v>588</v>
+        <v>573</v>
       </c>
       <c r="C210" s="54" t="s">
-        <v>533</v>
+        <v>695</v>
       </c>
       <c r="D210" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E210" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F210" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G210" s="124" t="s">
-        <v>534</v>
+        <v>498</v>
       </c>
       <c r="H210" s="103"/>
       <c r="I210" s="109" t="s">
-        <v>589</v>
-[...5 lines deleted...]
-    <row r="211" spans="1:10" ht="32.15" customHeight="1">
+        <v>574</v>
+      </c>
+      <c r="J210" s="109" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10" ht="69.650000000000006" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A211" s="122" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B211" s="122" t="s">
-        <v>590</v>
+        <v>575</v>
       </c>
       <c r="C211" s="54" t="s">
-        <v>465</v>
+        <v>696</v>
       </c>
       <c r="D211" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E211" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F211" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G211" s="124" t="s">
-        <v>457</v>
+        <v>505</v>
       </c>
       <c r="H211" s="103"/>
       <c r="I211" s="109" t="s">
-        <v>591</v>
+        <v>576</v>
       </c>
       <c r="J211" s="109" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:10" ht="32.15" customHeight="1">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A212" s="122" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B212" s="122" t="s">
-        <v>592</v>
+        <v>577</v>
       </c>
       <c r="C212" s="54" t="s">
-        <v>469</v>
+        <v>697</v>
       </c>
       <c r="D212" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E212" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F212" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G212" s="124" t="s">
-        <v>461</v>
+        <v>505</v>
       </c>
       <c r="H212" s="103"/>
       <c r="I212" s="109" t="s">
-        <v>593</v>
+        <v>578</v>
       </c>
       <c r="J212" s="109" t="s">
-        <v>471</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:10" ht="31">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10" ht="68.150000000000006" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A213" s="122" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B213" s="122" t="s">
-        <v>594</v>
+        <v>579</v>
       </c>
       <c r="C213" s="54" t="s">
-        <v>537</v>
+        <v>701</v>
       </c>
       <c r="D213" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E213" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F213" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G213" s="124" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="H213" s="103"/>
       <c r="I213" s="109" t="s">
-        <v>595</v>
-[...5 lines deleted...]
-    <row r="214" spans="1:10" ht="46.5">
+        <v>580</v>
+      </c>
+      <c r="J213" s="109" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10" ht="48" x14ac:dyDescent="0.4">
       <c r="A214" s="122" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B214" s="122" t="s">
-        <v>596</v>
+        <v>581</v>
       </c>
       <c r="C214" s="54" t="s">
-        <v>597</v>
+        <v>698</v>
       </c>
       <c r="D214" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E214" s="123" t="s">
-        <v>598</v>
+        <v>400</v>
       </c>
       <c r="F214" s="123" t="s">
-        <v>384</v>
+        <v>456</v>
       </c>
       <c r="G214" s="124" t="s">
-        <v>599</v>
+        <v>539</v>
       </c>
       <c r="H214" s="103"/>
-      <c r="I214" s="71" t="s">
-[...6 lines deleted...]
-    <row r="215" spans="1:10" ht="31">
+      <c r="I214" s="109" t="s">
+        <v>582</v>
+      </c>
+      <c r="J214" s="109" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" ht="48" x14ac:dyDescent="0.4">
       <c r="A215" s="122" t="s">
         <v>31</v>
       </c>
       <c r="B215" s="122" t="s">
-        <v>600</v>
+        <v>583</v>
       </c>
       <c r="C215" s="54" t="s">
-        <v>601</v>
+        <v>455</v>
       </c>
       <c r="D215" s="123" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="E215" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F215" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G215" s="124" t="s">
-        <v>479</v>
+        <v>457</v>
       </c>
       <c r="H215" s="103"/>
-      <c r="I215" s="71" t="s">
-[...6 lines deleted...]
-    <row r="216" spans="1:10" ht="31">
+      <c r="I215" s="109" t="s">
+        <v>584</v>
+      </c>
+      <c r="J215" s="109" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10" ht="64" x14ac:dyDescent="0.4">
       <c r="A216" s="122" t="s">
         <v>31</v>
       </c>
       <c r="B216" s="122" t="s">
-        <v>602</v>
+        <v>586</v>
       </c>
       <c r="C216" s="54" t="s">
-        <v>703</v>
+        <v>460</v>
       </c>
       <c r="D216" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E216" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F216" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G216" s="124" t="s">
-        <v>78</v>
+        <v>461</v>
       </c>
       <c r="H216" s="103"/>
       <c r="I216" s="109" t="s">
-        <v>603</v>
+        <v>587</v>
       </c>
       <c r="J216" s="109" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:10" ht="46.5">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10" ht="64" x14ac:dyDescent="0.4">
       <c r="A217" s="122" t="s">
         <v>31</v>
       </c>
       <c r="B217" s="122" t="s">
-        <v>679</v>
+        <v>588</v>
       </c>
       <c r="C217" s="54" t="s">
-        <v>662</v>
+        <v>533</v>
       </c>
       <c r="D217" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E217" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F217" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G217" s="124" t="s">
-        <v>663</v>
+        <v>534</v>
       </c>
       <c r="H217" s="103"/>
-      <c r="I217" s="104" t="s">
-[...6 lines deleted...]
-    <row r="218" spans="1:10" ht="62">
+      <c r="I217" s="109" t="s">
+        <v>589</v>
+      </c>
+      <c r="J217" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10" ht="32.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A218" s="122" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B218" s="122" t="s">
-        <v>680</v>
+        <v>590</v>
       </c>
       <c r="C218" s="54" t="s">
-        <v>667</v>
+        <v>465</v>
       </c>
       <c r="D218" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E218" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F218" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G218" s="124" t="s">
-        <v>668</v>
+        <v>457</v>
       </c>
       <c r="H218" s="103"/>
-      <c r="I218" s="104" t="s">
-[...6 lines deleted...]
-    <row r="219" spans="1:10" ht="71.150000000000006" customHeight="1">
+      <c r="I218" s="109" t="s">
+        <v>591</v>
+      </c>
+      <c r="J218" s="109" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10" ht="32.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A219" s="122" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B219" s="122" t="s">
-        <v>681</v>
+        <v>592</v>
       </c>
       <c r="C219" s="54" t="s">
-        <v>672</v>
+        <v>469</v>
       </c>
       <c r="D219" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E219" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F219" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G219" s="124" t="s">
-        <v>663</v>
+        <v>461</v>
       </c>
       <c r="H219" s="103"/>
-      <c r="I219" s="104" t="s">
-[...6 lines deleted...]
-    <row r="220" spans="1:10" ht="77.5">
+      <c r="I219" s="109" t="s">
+        <v>593</v>
+      </c>
+      <c r="J219" s="109" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A220" s="122" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="B220" s="122" t="s">
-        <v>682</v>
+        <v>594</v>
       </c>
       <c r="C220" s="54" t="s">
-        <v>676</v>
+        <v>537</v>
       </c>
       <c r="D220" s="123" t="s">
         <v>83</v>
       </c>
       <c r="E220" s="123" t="s">
         <v>400</v>
       </c>
       <c r="F220" s="123" t="s">
         <v>456</v>
       </c>
       <c r="G220" s="124" t="s">
-        <v>677</v>
+        <v>534</v>
       </c>
       <c r="H220" s="103"/>
-      <c r="I220" s="104" t="s">
-        <v>689</v>
+      <c r="I220" s="109" t="s">
+        <v>595</v>
       </c>
       <c r="J220" s="71" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="221" spans="1:10" ht="31">
+    <row r="221" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A221" s="122" t="s">
         <v>34</v>
       </c>
       <c r="B221" s="122" t="s">
-        <v>605</v>
+        <v>596</v>
       </c>
       <c r="C221" s="54" t="s">
-        <v>606</v>
-[...11 lines deleted...]
-        <v>479</v>
+        <v>597</v>
+      </c>
+      <c r="D221" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E221" s="123" t="s">
+        <v>598</v>
+      </c>
+      <c r="F221" s="123" t="s">
+        <v>384</v>
+      </c>
+      <c r="G221" s="124" t="s">
+        <v>599</v>
       </c>
       <c r="H221" s="103"/>
-      <c r="I221" s="109" t="s">
-[...6 lines deleted...]
-    <row r="222" spans="1:10" ht="82.5" customHeight="1">
+      <c r="I221" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="J221" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A222" s="122" t="s">
         <v>31</v>
       </c>
       <c r="B222" s="122" t="s">
-        <v>607</v>
+        <v>600</v>
       </c>
       <c r="C222" s="54" t="s">
-        <v>660</v>
-[...1 lines deleted...]
-      <c r="D222" s="125" t="s">
+        <v>601</v>
+      </c>
+      <c r="D222" s="123" t="s">
         <v>77</v>
       </c>
-      <c r="E222" s="125" t="s">
-[...6 lines deleted...]
-        <v>473</v>
+      <c r="E222" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F222" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G222" s="124" t="s">
+        <v>479</v>
       </c>
       <c r="H222" s="103"/>
-      <c r="I222" s="109" t="s">
-[...6 lines deleted...]
-    <row r="223" spans="1:10" ht="31">
+      <c r="I222" s="71" t="s">
+        <v>78</v>
+      </c>
+      <c r="J222" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A223" s="122" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B223" s="122" t="s">
-        <v>608</v>
+        <v>602</v>
       </c>
       <c r="C223" s="54" t="s">
-        <v>520</v>
-[...11 lines deleted...]
-        <v>514</v>
+        <v>703</v>
+      </c>
+      <c r="D223" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E223" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F223" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G223" s="124" t="s">
+        <v>78</v>
       </c>
       <c r="H223" s="103"/>
       <c r="I223" s="109" t="s">
-        <v>562</v>
+        <v>603</v>
       </c>
       <c r="J223" s="109" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:10" ht="32.15" customHeight="1">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10" ht="48" x14ac:dyDescent="0.4">
       <c r="A224" s="122" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B224" s="122" t="s">
-        <v>609</v>
+        <v>679</v>
       </c>
       <c r="C224" s="54" t="s">
-        <v>516</v>
-[...11 lines deleted...]
-        <v>514</v>
+        <v>662</v>
+      </c>
+      <c r="D224" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E224" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F224" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G224" s="124" t="s">
+        <v>663</v>
       </c>
       <c r="H224" s="103"/>
-      <c r="I224" s="109" t="s">
-[...6 lines deleted...]
-    <row r="225" spans="1:10" ht="31">
+      <c r="I224" s="104" t="s">
+        <v>683</v>
+      </c>
+      <c r="J224" s="104" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10" ht="48" x14ac:dyDescent="0.4">
       <c r="A225" s="122" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B225" s="122" t="s">
-        <v>610</v>
+        <v>680</v>
       </c>
       <c r="C225" s="54" t="s">
-        <v>524</v>
-[...11 lines deleted...]
-        <v>525</v>
+        <v>667</v>
+      </c>
+      <c r="D225" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E225" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F225" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G225" s="124" t="s">
+        <v>668</v>
       </c>
       <c r="H225" s="103"/>
-      <c r="I225" s="109" t="s">
-[...6 lines deleted...]
-    <row r="226" spans="1:10" ht="46.5">
+      <c r="I225" s="104" t="s">
+        <v>684</v>
+      </c>
+      <c r="J225" s="104" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10" ht="71.150000000000006" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A226" s="122" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="B226" s="122" t="s">
-        <v>611</v>
+        <v>681</v>
       </c>
       <c r="C226" s="54" t="s">
-        <v>529</v>
-[...11 lines deleted...]
-        <v>525</v>
+        <v>672</v>
+      </c>
+      <c r="D226" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E226" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F226" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G226" s="124" t="s">
+        <v>663</v>
       </c>
       <c r="H226" s="103"/>
-      <c r="I226" s="109" t="s">
-[...6 lines deleted...]
-    <row r="227" spans="1:10" ht="50.15" customHeight="1">
+      <c r="I226" s="104" t="s">
+        <v>685</v>
+      </c>
+      <c r="J226" s="104" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10" ht="64" x14ac:dyDescent="0.4">
       <c r="A227" s="122" t="s">
         <v>31</v>
       </c>
       <c r="B227" s="122" t="s">
-        <v>612</v>
+        <v>682</v>
       </c>
       <c r="C227" s="54" t="s">
-        <v>694</v>
-[...4 lines deleted...]
-      <c r="E227" s="125" t="s">
+        <v>676</v>
+      </c>
+      <c r="D227" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E227" s="123" t="s">
         <v>400</v>
       </c>
-      <c r="F227" s="125" t="s">
+      <c r="F227" s="123" t="s">
         <v>456</v>
       </c>
-      <c r="G227" s="126" t="s">
-        <v>498</v>
+      <c r="G227" s="124" t="s">
+        <v>677</v>
       </c>
       <c r="H227" s="103"/>
-      <c r="I227" s="109" t="s">
-[...6 lines deleted...]
-    <row r="228" spans="1:10" ht="31">
+      <c r="I227" s="104" t="s">
+        <v>689</v>
+      </c>
+      <c r="J227" s="71" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A228" s="122" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B228" s="122" t="s">
-        <v>613</v>
+        <v>605</v>
       </c>
       <c r="C228" s="54" t="s">
-        <v>695</v>
+        <v>606</v>
       </c>
       <c r="D228" s="125" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E228" s="125" t="s">
         <v>400</v>
       </c>
       <c r="F228" s="125" t="s">
         <v>456</v>
       </c>
       <c r="G228" s="126" t="s">
-        <v>498</v>
+        <v>479</v>
       </c>
       <c r="H228" s="103"/>
       <c r="I228" s="109" t="s">
-        <v>574</v>
+        <v>78</v>
       </c>
       <c r="J228" s="109" t="s">
-        <v>503</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:10" ht="66" customHeight="1">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10" ht="82.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A229" s="122" t="s">
         <v>31</v>
       </c>
       <c r="B229" s="122" t="s">
-        <v>614</v>
+        <v>607</v>
       </c>
       <c r="C229" s="54" t="s">
-        <v>696</v>
+        <v>660</v>
       </c>
       <c r="D229" s="125" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E229" s="125" t="s">
-        <v>400</v>
+        <v>419</v>
       </c>
       <c r="F229" s="125" t="s">
-        <v>456</v>
+        <v>384</v>
       </c>
       <c r="G229" s="126" t="s">
-        <v>505</v>
+        <v>473</v>
       </c>
       <c r="H229" s="103"/>
       <c r="I229" s="109" t="s">
-        <v>576</v>
+        <v>560</v>
       </c>
       <c r="J229" s="109" t="s">
-        <v>507</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:10" ht="31">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A230" s="122" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B230" s="122" t="s">
-        <v>615</v>
+        <v>608</v>
       </c>
       <c r="C230" s="54" t="s">
-        <v>697</v>
+        <v>520</v>
       </c>
       <c r="D230" s="125" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E230" s="125" t="s">
-        <v>400</v>
+        <v>419</v>
       </c>
       <c r="F230" s="125" t="s">
-        <v>456</v>
+        <v>384</v>
       </c>
       <c r="G230" s="126" t="s">
-        <v>505</v>
+        <v>514</v>
       </c>
       <c r="H230" s="103"/>
       <c r="I230" s="109" t="s">
-        <v>578</v>
+        <v>562</v>
       </c>
       <c r="J230" s="109" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:10" ht="46.5">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10" ht="32.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A231" s="122" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B231" s="122" t="s">
-        <v>616</v>
+        <v>609</v>
       </c>
       <c r="C231" s="54" t="s">
-        <v>455</v>
+        <v>516</v>
       </c>
       <c r="D231" s="125" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E231" s="125" t="s">
-        <v>400</v>
+        <v>419</v>
       </c>
       <c r="F231" s="125" t="s">
-        <v>456</v>
+        <v>384</v>
       </c>
       <c r="G231" s="126" t="s">
-        <v>457</v>
+        <v>514</v>
       </c>
       <c r="H231" s="103"/>
       <c r="I231" s="109" t="s">
-        <v>584</v>
+        <v>565</v>
       </c>
       <c r="J231" s="109" t="s">
-        <v>458</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:10" ht="62">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A232" s="122" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B232" s="122" t="s">
-        <v>617</v>
+        <v>610</v>
       </c>
       <c r="C232" s="54" t="s">
-        <v>460</v>
+        <v>524</v>
       </c>
       <c r="D232" s="125" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E232" s="125" t="s">
-        <v>400</v>
+        <v>419</v>
       </c>
       <c r="F232" s="125" t="s">
-        <v>456</v>
+        <v>384</v>
       </c>
       <c r="G232" s="126" t="s">
-        <v>461</v>
+        <v>525</v>
       </c>
       <c r="H232" s="103"/>
       <c r="I232" s="109" t="s">
-        <v>587</v>
+        <v>568</v>
       </c>
       <c r="J232" s="109" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:10" ht="48" customHeight="1">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A233" s="122" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="B233" s="122" t="s">
-        <v>618</v>
+        <v>611</v>
       </c>
       <c r="C233" s="54" t="s">
-        <v>465</v>
+        <v>529</v>
       </c>
       <c r="D233" s="125" t="s">
-        <v>83</v>
+        <v>77</v>
       </c>
       <c r="E233" s="125" t="s">
-        <v>400</v>
+        <v>419</v>
       </c>
       <c r="F233" s="125" t="s">
-        <v>456</v>
+        <v>384</v>
       </c>
       <c r="G233" s="126" t="s">
-        <v>457</v>
+        <v>525</v>
       </c>
       <c r="H233" s="103"/>
       <c r="I233" s="109" t="s">
-        <v>591</v>
+        <v>570</v>
       </c>
       <c r="J233" s="109" t="s">
-        <v>466</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:10" ht="31">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10" ht="50.15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A234" s="122" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="B234" s="122" t="s">
-        <v>619</v>
+        <v>612</v>
       </c>
       <c r="C234" s="54" t="s">
-        <v>469</v>
+        <v>694</v>
       </c>
       <c r="D234" s="125" t="s">
         <v>83</v>
       </c>
       <c r="E234" s="125" t="s">
         <v>400</v>
       </c>
       <c r="F234" s="125" t="s">
         <v>456</v>
       </c>
       <c r="G234" s="126" t="s">
-        <v>461</v>
+        <v>498</v>
       </c>
       <c r="H234" s="103"/>
       <c r="I234" s="109" t="s">
-        <v>593</v>
+        <v>572</v>
       </c>
       <c r="J234" s="109" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:10" ht="31">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A235" s="122" t="s">
         <v>31</v>
       </c>
       <c r="B235" s="122" t="s">
-        <v>620</v>
+        <v>613</v>
       </c>
       <c r="C235" s="54" t="s">
-        <v>703</v>
-[...4 lines deleted...]
-      <c r="E235" s="123" t="s">
+        <v>695</v>
+      </c>
+      <c r="D235" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E235" s="125" t="s">
         <v>400</v>
       </c>
-      <c r="F235" s="123" t="s">
+      <c r="F235" s="125" t="s">
         <v>456</v>
       </c>
-      <c r="G235" s="124" t="s">
-        <v>78</v>
+      <c r="G235" s="126" t="s">
+        <v>498</v>
       </c>
       <c r="H235" s="103"/>
       <c r="I235" s="109" t="s">
-        <v>603</v>
+        <v>574</v>
       </c>
       <c r="J235" s="109" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:10" ht="51.65" customHeight="1">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10" ht="66" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A236" s="122" t="s">
         <v>31</v>
       </c>
-      <c r="B236" s="46" t="s">
-        <v>686</v>
+      <c r="B236" s="122" t="s">
+        <v>614</v>
       </c>
       <c r="C236" s="54" t="s">
-        <v>662</v>
-[...4 lines deleted...]
-      <c r="E236" s="123" t="s">
+        <v>696</v>
+      </c>
+      <c r="D236" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E236" s="125" t="s">
         <v>400</v>
       </c>
-      <c r="F236" s="123" t="s">
+      <c r="F236" s="125" t="s">
         <v>456</v>
       </c>
-      <c r="G236" s="124" t="s">
-        <v>663</v>
+      <c r="G236" s="126" t="s">
+        <v>505</v>
       </c>
       <c r="H236" s="103"/>
-      <c r="I236" s="104" t="s">
-[...6 lines deleted...]
-    <row r="237" spans="1:10" ht="62">
+      <c r="I236" s="109" t="s">
+        <v>576</v>
+      </c>
+      <c r="J236" s="109" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10" ht="32" x14ac:dyDescent="0.4">
       <c r="A237" s="122" t="s">
         <v>31</v>
       </c>
-      <c r="B237" s="46" t="s">
-        <v>687</v>
+      <c r="B237" s="122" t="s">
+        <v>615</v>
       </c>
       <c r="C237" s="54" t="s">
-        <v>667</v>
-[...4 lines deleted...]
-      <c r="E237" s="123" t="s">
+        <v>697</v>
+      </c>
+      <c r="D237" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E237" s="125" t="s">
         <v>400</v>
       </c>
-      <c r="F237" s="123" t="s">
+      <c r="F237" s="125" t="s">
         <v>456</v>
       </c>
-      <c r="G237" s="124" t="s">
-        <v>668</v>
+      <c r="G237" s="126" t="s">
+        <v>505</v>
       </c>
       <c r="H237" s="103"/>
-      <c r="I237" s="104" t="s">
-[...6 lines deleted...]
-    <row r="238" spans="1:10" ht="68.150000000000006" customHeight="1">
+      <c r="I237" s="109" t="s">
+        <v>578</v>
+      </c>
+      <c r="J237" s="109" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10" ht="48" x14ac:dyDescent="0.4">
       <c r="A238" s="122" t="s">
         <v>31</v>
       </c>
-      <c r="B238" s="46" t="s">
-        <v>688</v>
+      <c r="B238" s="122" t="s">
+        <v>616</v>
       </c>
       <c r="C238" s="54" t="s">
-        <v>672</v>
-[...4 lines deleted...]
-      <c r="E238" s="123" t="s">
+        <v>455</v>
+      </c>
+      <c r="D238" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E238" s="125" t="s">
         <v>400</v>
       </c>
-      <c r="F238" s="123" t="s">
+      <c r="F238" s="125" t="s">
         <v>456</v>
       </c>
-      <c r="G238" s="124" t="s">
+      <c r="G238" s="126" t="s">
+        <v>457</v>
+      </c>
+      <c r="H238" s="103"/>
+      <c r="I238" s="109" t="s">
+        <v>584</v>
+      </c>
+      <c r="J238" s="109" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10" ht="64" x14ac:dyDescent="0.4">
+      <c r="A239" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B239" s="122" t="s">
+        <v>617</v>
+      </c>
+      <c r="C239" s="54" t="s">
+        <v>460</v>
+      </c>
+      <c r="D239" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E239" s="125" t="s">
+        <v>400</v>
+      </c>
+      <c r="F239" s="125" t="s">
+        <v>456</v>
+      </c>
+      <c r="G239" s="126" t="s">
+        <v>461</v>
+      </c>
+      <c r="H239" s="103"/>
+      <c r="I239" s="109" t="s">
+        <v>587</v>
+      </c>
+      <c r="J239" s="109" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10" ht="48" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A240" s="122" t="s">
+        <v>27</v>
+      </c>
+      <c r="B240" s="122" t="s">
+        <v>618</v>
+      </c>
+      <c r="C240" s="54" t="s">
+        <v>465</v>
+      </c>
+      <c r="D240" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E240" s="125" t="s">
+        <v>400</v>
+      </c>
+      <c r="F240" s="125" t="s">
+        <v>456</v>
+      </c>
+      <c r="G240" s="126" t="s">
+        <v>457</v>
+      </c>
+      <c r="H240" s="103"/>
+      <c r="I240" s="109" t="s">
+        <v>591</v>
+      </c>
+      <c r="J240" s="109" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10" ht="32" x14ac:dyDescent="0.4">
+      <c r="A241" s="122" t="s">
+        <v>27</v>
+      </c>
+      <c r="B241" s="122" t="s">
+        <v>619</v>
+      </c>
+      <c r="C241" s="54" t="s">
+        <v>469</v>
+      </c>
+      <c r="D241" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="E241" s="125" t="s">
+        <v>400</v>
+      </c>
+      <c r="F241" s="125" t="s">
+        <v>456</v>
+      </c>
+      <c r="G241" s="126" t="s">
+        <v>461</v>
+      </c>
+      <c r="H241" s="103"/>
+      <c r="I241" s="109" t="s">
+        <v>593</v>
+      </c>
+      <c r="J241" s="109" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10" ht="32" x14ac:dyDescent="0.4">
+      <c r="A242" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B242" s="122" t="s">
+        <v>620</v>
+      </c>
+      <c r="C242" s="54" t="s">
+        <v>703</v>
+      </c>
+      <c r="D242" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E242" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F242" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G242" s="124" t="s">
+        <v>78</v>
+      </c>
+      <c r="H242" s="103"/>
+      <c r="I242" s="109" t="s">
+        <v>603</v>
+      </c>
+      <c r="J242" s="109" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10" ht="51.65" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A243" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B243" s="46" t="s">
+        <v>686</v>
+      </c>
+      <c r="C243" s="54" t="s">
+        <v>662</v>
+      </c>
+      <c r="D243" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E243" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F243" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G243" s="124" t="s">
         <v>663</v>
-      </c>
-[...148 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H243" s="103"/>
       <c r="I243" s="104" t="s">
-        <v>78</v>
+        <v>683</v>
       </c>
       <c r="J243" s="104" t="s">
-        <v>78</v>
-[...22 lines deleted...]
-        <v>78</v>
+        <v>690</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10" ht="48" x14ac:dyDescent="0.4">
+      <c r="A244" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B244" s="46" t="s">
+        <v>687</v>
+      </c>
+      <c r="C244" s="54" t="s">
+        <v>667</v>
+      </c>
+      <c r="D244" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E244" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F244" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G244" s="124" t="s">
+        <v>668</v>
       </c>
       <c r="H244" s="103"/>
       <c r="I244" s="104" t="s">
-        <v>78</v>
+        <v>684</v>
       </c>
       <c r="J244" s="104" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10" ht="68.150000000000006" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A245" s="122" t="s">
+        <v>31</v>
+      </c>
+      <c r="B245" s="46" t="s">
+        <v>688</v>
+      </c>
+      <c r="C245" s="54" t="s">
+        <v>672</v>
+      </c>
+      <c r="D245" s="123" t="s">
+        <v>83</v>
+      </c>
+      <c r="E245" s="123" t="s">
+        <v>400</v>
+      </c>
+      <c r="F245" s="123" t="s">
+        <v>456</v>
+      </c>
+      <c r="G245" s="124" t="s">
+        <v>663</v>
+      </c>
+      <c r="H245" s="103"/>
+      <c r="I245" s="104" t="s">
+        <v>685</v>
+      </c>
+      <c r="J245" s="104" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10" ht="48" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A246" s="101" t="s">
+        <v>27</v>
+      </c>
+      <c r="B246" s="101" t="s">
+        <v>641</v>
+      </c>
+      <c r="C246" s="95" t="s">
+        <v>642</v>
+      </c>
+      <c r="D246" s="102" t="s">
+        <v>643</v>
+      </c>
+      <c r="E246" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F246" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G246" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H246" s="103"/>
+      <c r="I246" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J246" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10" ht="48" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A247" s="101" t="s">
+        <v>27</v>
+      </c>
+      <c r="B247" s="101" t="s">
+        <v>644</v>
+      </c>
+      <c r="C247" s="95" t="s">
+        <v>646</v>
+      </c>
+      <c r="D247" s="102" t="s">
+        <v>643</v>
+      </c>
+      <c r="E247" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F247" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G247" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H247" s="103"/>
+      <c r="I247" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J247" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10" ht="48" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A248" s="101" t="s">
+        <v>27</v>
+      </c>
+      <c r="B248" s="101" t="s">
+        <v>645</v>
+      </c>
+      <c r="C248" s="95" t="s">
+        <v>642</v>
+      </c>
+      <c r="D248" s="102" t="s">
+        <v>643</v>
+      </c>
+      <c r="E248" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F248" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G248" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H248" s="103"/>
+      <c r="I248" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J248" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10" ht="96" x14ac:dyDescent="0.4">
+      <c r="A249" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B249" s="101" t="s">
+        <v>549</v>
+      </c>
+      <c r="C249" s="93" t="s">
+        <v>550</v>
+      </c>
+      <c r="D249" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E249" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F249" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G249" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H249" s="103"/>
+      <c r="I249" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J249" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10" ht="64" x14ac:dyDescent="0.4">
+      <c r="A250" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B250" s="101" t="s">
+        <v>551</v>
+      </c>
+      <c r="C250" s="93" t="s">
+        <v>552</v>
+      </c>
+      <c r="D250" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E250" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F250" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G250" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H250" s="103"/>
+      <c r="I250" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J250" s="104" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10" ht="80" x14ac:dyDescent="0.4">
+      <c r="A251" s="101" t="s">
+        <v>34</v>
+      </c>
+      <c r="B251" s="101" t="s">
+        <v>553</v>
+      </c>
+      <c r="C251" s="93" t="s">
+        <v>554</v>
+      </c>
+      <c r="D251" s="102" t="s">
+        <v>83</v>
+      </c>
+      <c r="E251" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="F251" s="102" t="s">
+        <v>78</v>
+      </c>
+      <c r="G251" s="94" t="s">
+        <v>78</v>
+      </c>
+      <c r="H251" s="103"/>
+      <c r="I251" s="104" t="s">
+        <v>78</v>
+      </c>
+      <c r="J251" s="104" t="s">
         <v>78</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A3:J244" xr:uid="{4266E0E7-9477-5343-94BE-DDB2F99F2B65}"/>
+  <autoFilter ref="A3:J251" xr:uid="{4266E0E7-9477-5343-94BE-DDB2F99F2B65}"/>
   <mergeCells count="1">
     <mergeCell ref="I1:J2"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.2" right="0.2" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="46" orientation="landscape" horizontalDpi="0" verticalDpi="0"/>
   <headerFooter>
     <oddHeader>&amp;C&amp;"Aptos Narrow,Regular"&amp;K000000Fannie Mae Proprietary Findings for the URAR</oddHeader>
     <oddFooter>&amp;L&amp;"Aptos Narrow,Regular"&amp;K000000
 &amp;1#&amp;"Calibri,Regular"&amp;10 Fannie Mae Confidential&amp;C&amp;"System Font,Regular"&amp;10&amp;K000000&amp;P of &amp;N&amp;R&amp;"Aptos Narrow,Regular"&amp;K000000&amp;D</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>