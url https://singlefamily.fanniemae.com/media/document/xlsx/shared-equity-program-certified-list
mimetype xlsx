--- v2 (2026-01-08)
+++ v3 (2026-06-23)
@@ -1,154 +1,159 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/namedSheetViews/namedSheetView1.xml" ContentType="application/vnd.ms-excel.namedsheetviews+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma.sharepoint.com/sites/ShareEquityProgramCertificationTool/Shared Documents/General/Certified Lists/Fanniemae.com Archive/2025/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/e3uc9c_fanniemae_com/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="33" documentId="13_ncr:1_{A5C14AD7-41E1-4978-84F4-8F3FB3763FAD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F590A124-7BB1-45AB-B39E-3C77CD0BB33D}"/>
+  <xr:revisionPtr revIDLastSave="13" documentId="8_{10C5C990-5183-4990-A7DF-73EDC9065D87}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F33A236F-B4B7-4CE6-A393-8FB34AE8C0F9}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="10" yWindow="10" windowWidth="19180" windowHeight="11260" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="READ FIRST Instructions for Use" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Shared Eq - Other Forms" sheetId="3" r:id="rId3"/>
+    <sheet name="READ FIRST Instructions for Use" sheetId="7" r:id="rId1"/>
+    <sheet name="Shared Eq - Model Forms" sheetId="6" r:id="rId2"/>
+    <sheet name="Shared Eq - Other Forms" sheetId="5" r:id="rId3"/>
+    <sheet name="Shared Eq - Additional Approval" sheetId="4" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1840" uniqueCount="616">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1917" uniqueCount="670">
   <si>
     <t>Description: This file contains the Certified Shared Equity Program List (“CSEP List”) of shared equity programs that have certified to Fannie Mae that their programs meet Duty to Serve shared equity program requirements and/or specific Selling Guide shared equity requirements as of the most recent date indicated. </t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>In addition to the activities described below, lenders may use the CSEP List to identify shared equity programs for outreach related to loan origination.  This list must not be used for any other purposes.</t>
   </si>
   <si>
     <t>The CSEP List also identifies any applicable model form referenced in the Selling Guide (see “Shared Eq - Model Forms” tab) used by those shared equity programs that have adopted one of the “Model Forms”, linked below for reference: </t>
   </si>
   <si>
     <t>·       2011 CLT Network Model Ground Lease; </t>
   </si>
   <si>
     <t>·       Institute for Community Economics (ICE) Model Ground Lease; and </t>
   </si>
   <si>
     <t>·       2021 Model Declaration of Affordability Covenants with Refinance and Resale Restriction and Purchase Option (“model deed restriction form”). </t>
   </si>
   <si>
-    <t>Shared equity programs that do not use one of the “Model Forms” are included in a separate tab labeled “Shared Eq – Other Forms.” </t>
+    <t>Shared equity programs that do not use one of the “Model Forms” are included in a separate tab labeled either “Shared Eq – Other Forms” or "Shared Eq - Additional Approval."</t>
   </si>
   <si>
     <t>Purpose: Lenders may choose to use the current CSEP List as an alternative method to confirm compliance with the following Selling Guide shared equity requirements for loans sold to Fannie Mae in connection with shared equity programs on the CSEP List that have used one of the “Model Forms”.  </t>
   </si>
   <si>
     <t>Required legal documentation requirements in B5-5.3-02, Shared Equity Transactions: General Requirements; </t>
   </si>
   <si>
     <t>Resale restriction requirements in B5-5.3-02, Shared Equity Transactions: General Requirements; </t>
   </si>
   <si>
     <t>Additional requirements for properties subject to private transfer fees in B5-5.3-02, Shared Equity Transactions: General Requirements, if applicable; and </t>
   </si>
   <si>
     <t>Eligible shared equity providers requirements in B5-5.3-03, Shared Equity Transactions: Eligibility, Underwriting and Collateral Requirements. </t>
   </si>
   <si>
     <t>For each loan, the lender must review the ground lease or deed restricted legal agreement to confirm that the subject property is associated with a certified shared equity program included on the model forms tab , and the specific model form used by the program has been identified.  Additionally, if the property is subject to a private transfer fee, the lender must verify that the term of the ground lease or legal agreement will apply for at least 30 years after recordation. </t>
   </si>
   <si>
     <t>Note: The lender is responsible for reviewing all other applicable Fannie Mae requirements and obtaining the pertinent information needed to complete the review. </t>
   </si>
   <si>
     <t>Key Fields: </t>
   </si>
   <si>
     <t>Duty to Serve Requirements Met – indicates whether the program meets Duty to Serve shared equity requirements</t>
   </si>
   <si>
     <t>Private Transfer Fee – indicates whether the program has a requirement that the property is subject to a private transfer fee </t>
   </si>
   <si>
     <t>Program Type – indicates whether the program is a Community Land Trust (CLT) or an Income &amp; Resale Price Restricted program (IRPR) </t>
   </si>
   <si>
     <t>Model Forms – indicates whether the program makes use of the any of the “Model Forms” (listed above) and which form is used</t>
   </si>
   <si>
+    <t>Note: For programs on the "Shared Eq - Additional Approval" tab, lenders must contact their Fannie Mae Representative for special approval before loans from these programs can be originated and delivered.</t>
+  </si>
+  <si>
     <t>Shared Equity Programs - using Model Forms</t>
-  </si>
-[...1 lines deleted...]
-    <t>12/3/2025</t>
   </si>
   <si>
     <t>Legend:
 CLT = Community Land Trust
 IRPR = Income &amp; Resale Price Restricted</t>
   </si>
   <si>
     <t>Legend:
 ICE = Institute for Community Economics (ICE) Model Ground Lease
 NCLTN = National Community Land Trust Network (NCLTN) 2011 CLT Network Model Ground Lease
 MDR = GSN 2021 Model Declaration of Affordability Covenants with Refinance and Resale Restriction and Purchase Option
 No = Program does not use a model form</t>
   </si>
   <si>
     <t>Description: The below programs use model legal documents and are certified as meeting Duty to Serve and specific Selling Guide requirements. See Selling Guide section B5-5.3-02 for additional information.</t>
   </si>
   <si>
     <t>Legal Entity Name</t>
   </si>
   <si>
     <t>Program Name</t>
   </si>
   <si>
     <t>Organization Name</t>
   </si>
@@ -161,2146 +166,2567 @@
   <si>
     <t>Program Established</t>
   </si>
   <si>
     <t>Private Transfer Fee?</t>
   </si>
   <si>
     <t>Restrictions Terminate upon foreclosure?</t>
   </si>
   <si>
     <t>Program Type</t>
   </si>
   <si>
     <t>Model Forms?</t>
   </si>
   <si>
     <t>Program Website</t>
   </si>
   <si>
     <t>Certification Date</t>
   </si>
   <si>
     <t>Certification Expiration Date</t>
   </si>
   <si>
+    <t>Affordable Land, LLC</t>
+  </si>
+  <si>
+    <t>Habitat Affiliate CLT Program</t>
+  </si>
+  <si>
+    <t>Trust Montana, Inc.</t>
+  </si>
+  <si>
+    <t>Belgrade</t>
+  </si>
+  <si>
+    <t>MT</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>CLT</t>
+  </si>
+  <si>
+    <t>Yes - NCLTN</t>
+  </si>
+  <si>
+    <t>https://trustmontanaclt.org/</t>
+  </si>
+  <si>
+    <t>Home Buyer Choice Program</t>
+  </si>
+  <si>
+    <t>Asheville-Buncombe Community Land Trust</t>
+  </si>
+  <si>
+    <t>Asheville-Buncombe Community Land Trust Homeownership Program</t>
+  </si>
+  <si>
+    <t>Asheville</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>https://abclt.org/homeownership/</t>
+  </si>
+  <si>
+    <t>2/1/2026</t>
+  </si>
+  <si>
+    <t>12/31/2027</t>
+  </si>
+  <si>
+    <t>Atlanta Land Trust, Inc.</t>
+  </si>
+  <si>
+    <t>Atlanta Land Trust Permanently Affordable Homeownership Program</t>
+  </si>
+  <si>
+    <t>Atlanta</t>
+  </si>
+  <si>
+    <t>GA</t>
+  </si>
+  <si>
+    <t>2009</t>
+  </si>
+  <si>
+    <t>atlantalandtrust.org</t>
+  </si>
+  <si>
+    <t>2/1/2025</t>
+  </si>
+  <si>
+    <t>Bakersfield Community Land Trust</t>
+  </si>
+  <si>
+    <t>Self-Help Enterprises</t>
+  </si>
+  <si>
+    <t>Bakersfield</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>Yes - ICE</t>
+  </si>
+  <si>
+    <t>www.bakersfieldclt.org</t>
+  </si>
+  <si>
+    <t>BALTIMORE CITY COMMUNITY REVITALIZATION CORPORATION</t>
+  </si>
+  <si>
+    <t>Affordable Home Ownership Made Easy</t>
+  </si>
+  <si>
+    <t>Baltimore</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>rebirthbmore.com</t>
+  </si>
+  <si>
+    <t>3/1/2025</t>
+  </si>
+  <si>
+    <t>Baynes Creek Development, LLC DBA Greene County Land Trust</t>
+  </si>
+  <si>
+    <t>Baynes Creek</t>
+  </si>
+  <si>
+    <t>Greene County Habitat for Humanity, Inc.</t>
+  </si>
+  <si>
+    <t>Greensboro</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>baynescreek.org (under construction)  greenehabitat.org</t>
+  </si>
+  <si>
+    <t>4/1/2026</t>
+  </si>
+  <si>
+    <t>Bend-Redmond Habitat for Humanity</t>
+  </si>
+  <si>
+    <t>Bend</t>
+  </si>
+  <si>
+    <t>OR</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>www.bendredmondhabitat.org</t>
+  </si>
+  <si>
+    <t>Big River Community Land Trust</t>
+  </si>
+  <si>
+    <t>White Salmon</t>
+  </si>
+  <si>
+    <t>WA</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>www.bigriverclt.org</t>
+  </si>
+  <si>
+    <t>Big Sky Community Housing Trust</t>
+  </si>
+  <si>
+    <t>MeadowView CLT</t>
+  </si>
+  <si>
+    <t>Big Sky</t>
+  </si>
+  <si>
+    <t>Yes - SEPP Reviewed</t>
+  </si>
+  <si>
+    <t>https://bigskyhousingtrust.org/meadowview/</t>
+  </si>
+  <si>
+    <t>1/1/2026</t>
+  </si>
+  <si>
+    <t>Bring It Home Inc.</t>
+  </si>
+  <si>
+    <t>Bring It Home Community Land Trust</t>
+  </si>
+  <si>
+    <t>Springdale</t>
+  </si>
+  <si>
+    <t>AR</t>
+  </si>
+  <si>
+    <t>IRPR</t>
+  </si>
+  <si>
+    <t>Yes - MDR</t>
+  </si>
+  <si>
+    <t>https://www.webringithome.org/community-land-trust</t>
+  </si>
+  <si>
+    <t>Cape Fear Community Land Trust</t>
+  </si>
+  <si>
+    <t>Wilmington</t>
+  </si>
+  <si>
+    <t>www.foreverplaces.org</t>
+  </si>
+  <si>
+    <t>Cass Clay Community Land trust</t>
+  </si>
+  <si>
+    <t>Community Land Trust</t>
+  </si>
+  <si>
+    <t>Moorhead</t>
+  </si>
+  <si>
+    <t>MN</t>
+  </si>
+  <si>
+    <t>hello@cassclayclt.org</t>
+  </si>
+  <si>
+    <t>7/1/2025</t>
+  </si>
+  <si>
+    <t>Central Iowa Community Land Trust</t>
+  </si>
+  <si>
+    <t>Des Moines</t>
+  </si>
+  <si>
+    <t>IA</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>www.ciclt.org</t>
+  </si>
+  <si>
+    <t>5/1/2026</t>
+  </si>
+  <si>
+    <t>Central Ohio Community Land Trust</t>
+  </si>
+  <si>
+    <t>A Shared Equity Homeownership Program</t>
+  </si>
+  <si>
+    <t>Columbus</t>
+  </si>
+  <si>
+    <t>OH</t>
+  </si>
+  <si>
+    <t>https://www.coclt.org/</t>
+  </si>
+  <si>
+    <t>Champlain Housing Trust</t>
+  </si>
+  <si>
+    <t>Shared Equity Program</t>
+  </si>
+  <si>
+    <t>Burlington</t>
+  </si>
+  <si>
+    <t>VT</t>
+  </si>
+  <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>www.getahome.org</t>
+  </si>
+  <si>
+    <t>12/31/2026</t>
+  </si>
+  <si>
+    <t>Chelan Valley Housing Trust</t>
+  </si>
+  <si>
+    <t>CVHT Community Land Trust</t>
+  </si>
+  <si>
+    <t>Chelan</t>
+  </si>
+  <si>
+    <t>www.chelanvalleyhousing.org</t>
+  </si>
+  <si>
+    <t>Chicago Community Land Trust dba Chicago Housing Trust</t>
+  </si>
+  <si>
+    <t>Affordable Homeownership and Housing Program</t>
+  </si>
+  <si>
+    <t>Chicago</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>https://chicagohousingtrust.org/programs/</t>
+  </si>
+  <si>
     <t>Chipola Area Habitat for Humanity, Inc</t>
   </si>
   <si>
     <t>Chipola Habitat Hownership Program- Jackson &amp; Washington Counties Florida</t>
   </si>
   <si>
     <t>Marianna</t>
   </si>
   <si>
     <t>FL</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>Yes</t>
-[...7 lines deleted...]
-  <si>
     <t>www.chipolahabitat.org</t>
   </si>
   <si>
-    <t>1/1/2026</t>
+    <t>City of Bridges CLT</t>
+  </si>
+  <si>
+    <t>City of Bridges Community Land Trust</t>
+  </si>
+  <si>
+    <t>Pittsburgh</t>
+  </si>
+  <si>
+    <t>PA</t>
+  </si>
+  <si>
+    <t>https://cityofbridgesclt.org/</t>
+  </si>
+  <si>
+    <t>City of Flagstaff Housing Division</t>
+  </si>
+  <si>
+    <t>Flagstaff Affordable Homeownership Program</t>
+  </si>
+  <si>
+    <t>Flagstaff</t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
+    <t>https://www.flagstaff.az.gov/5056/Affordable-Homeownership-Program</t>
+  </si>
+  <si>
+    <t>City of Lakes Community Land Trust</t>
+  </si>
+  <si>
+    <t>City of Lakes Community Land Trust (CLCLT) Perpetually Affordable Homes</t>
+  </si>
+  <si>
+    <t>Minneapolis</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>https://www.clclt.org/</t>
+  </si>
+  <si>
+    <t>City of Portage</t>
+  </si>
+  <si>
+    <t>Portage Community Land Trust</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Portage </t>
+  </si>
+  <si>
+    <t>MI</t>
+  </si>
+  <si>
+    <t>https://portagemi.gov/959/Stanwood-Crossings</t>
+  </si>
+  <si>
+    <t>Collier County Community Land Trust, Inc.</t>
+  </si>
+  <si>
+    <t>CCCLT Ground Lease</t>
+  </si>
+  <si>
+    <t>Naples</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>www.collierclt.org</t>
+  </si>
+  <si>
+    <t>Common Ground Community Housing Trust</t>
+  </si>
+  <si>
+    <t>Common Ground Home Ownership Program</t>
+  </si>
+  <si>
+    <t>Wenatchee</t>
+  </si>
+  <si>
+    <t>https://commongroundwenatchee.com/</t>
+  </si>
+  <si>
+    <t>Community First Land Trust</t>
+  </si>
+  <si>
+    <t>North Charleston</t>
+  </si>
+  <si>
+    <t>SC</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>www.cflandtrust.org</t>
   </si>
   <si>
     <t>Community Home Trust</t>
   </si>
   <si>
     <t>Permanently Affordable Housing</t>
   </si>
   <si>
     <t>Chapel Hill</t>
   </si>
   <si>
-    <t>NC</t>
-[...1 lines deleted...]
-  <si>
     <t>2001</t>
   </si>
   <si>
-    <t>No</t>
-[...7 lines deleted...]
-  <si>
     <t>https://communityhometrust.org/</t>
   </si>
   <si>
-    <t>6/1/2025</t>
-[...2 lines deleted...]
-    <t>12/31/2026</t>
+    <t>3/1/2026</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>www.communityhometrust.org</t>
+  </si>
+  <si>
+    <t>Community Homes Land Trust</t>
+  </si>
+  <si>
+    <t>Grand Rapids</t>
+  </si>
+  <si>
+    <t>communityhomeslandtrust.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Community Justice Land Trust </t>
+  </si>
+  <si>
+    <t>Community Justice Land Trust (CJLT)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Women's Community Revitalization Project </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Philadelphia </t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>https://www.wcrpphila.org/cjlt</t>
+  </si>
+  <si>
+    <t>Community Land Trust of Palm Beach County and the Treasure Coast</t>
+  </si>
+  <si>
+    <t>Port St. Lucie Homeownership Assistance Program</t>
+  </si>
+  <si>
+    <t>Port St. Lucie</t>
+  </si>
+  <si>
+    <t>www/cltofpbc.org</t>
+  </si>
+  <si>
+    <t>Palm Beach County Homeownership Program</t>
+  </si>
+  <si>
+    <t>Various in Palm Beach County</t>
+  </si>
+  <si>
+    <t>cltofpbc.org</t>
+  </si>
+  <si>
+    <t>Community of Hope</t>
+  </si>
+  <si>
+    <t>Palm Bay</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>https://www.landofhope.info/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">County of Kauai </t>
+  </si>
+  <si>
+    <t>County of Kauai Home Buyer Program</t>
+  </si>
+  <si>
+    <t>County of Kauai</t>
+  </si>
+  <si>
+    <t>Lihue</t>
+  </si>
+  <si>
+    <t>HI</t>
+  </si>
+  <si>
+    <t>2007</t>
+  </si>
+  <si>
+    <t>https://www.kauai.gov/Government/Departments-Agencies/Housing-Agency/Homebuyer-Program</t>
+  </si>
+  <si>
+    <t>County of Maui</t>
+  </si>
+  <si>
+    <t>First-Time Homebuyer Opportunities Program</t>
+  </si>
+  <si>
+    <t>County of Maui, Office of Recovery</t>
+  </si>
+  <si>
+    <t>Wailuku</t>
+  </si>
+  <si>
+    <t>https://hookumuhou.mauicounty.gov/</t>
+  </si>
+  <si>
+    <t>CPAH CLT LLC</t>
+  </si>
+  <si>
+    <t>COMMUNITY PARTNERS FOR AFFORDABLE HOUSING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Libertyville </t>
+  </si>
+  <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>www.cpahousing.org</t>
+  </si>
+  <si>
+    <t>Dallas Community Land Trust</t>
+  </si>
+  <si>
+    <t>Dallas</t>
   </si>
   <si>
     <t>TX</t>
   </si>
   <si>
-    <t>2021</t>
-[...5 lines deleted...]
-    <t>Community Land Trust</t>
+    <t>www.dallasclt.org</t>
+  </si>
+  <si>
+    <t>Delray Beach Community Land Trust Inc.</t>
+  </si>
+  <si>
+    <t>Affordable Housing</t>
+  </si>
+  <si>
+    <t>DELRAY BEACH</t>
+  </si>
+  <si>
+    <t>https://delraybeachlandtrust.org/</t>
+  </si>
+  <si>
+    <t>Diamond State, CLT</t>
+  </si>
+  <si>
+    <t>Diamond State CLT, INC.</t>
+  </si>
+  <si>
+    <t>Diamond State Community Land Trust</t>
+  </si>
+  <si>
+    <t>Dover</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>www.diamondstateclt.org</t>
+  </si>
+  <si>
+    <t>Douglass Community Land Trust</t>
+  </si>
+  <si>
+    <t>Douglass CLT Pay It Forward Single Family Ownership</t>
+  </si>
+  <si>
+    <t>Washington</t>
+  </si>
+  <si>
+    <t>DC</t>
+  </si>
+  <si>
+    <t>www.douglassclt.org</t>
+  </si>
+  <si>
+    <t>Durham Community Land Trustees, Inc.</t>
+  </si>
+  <si>
+    <t>DCLT Homeownership Program</t>
+  </si>
+  <si>
+    <t>Durham</t>
+  </si>
+  <si>
+    <t>1987</t>
+  </si>
+  <si>
+    <t>https://www.dclt.org/</t>
+  </si>
+  <si>
+    <t>Elevation Community Land Trust</t>
+  </si>
+  <si>
+    <t>ECLT Homeownership Program</t>
+  </si>
+  <si>
+    <t>Denver</t>
+  </si>
+  <si>
+    <t>CO</t>
+  </si>
+  <si>
+    <t>https://www.elevationclt.org/</t>
+  </si>
+  <si>
+    <t>Evergreen Habitat for Humanity, LLC</t>
+  </si>
+  <si>
+    <t>Evergreen Habitat for Humanity</t>
+  </si>
+  <si>
+    <t>Vancouver</t>
+  </si>
+  <si>
+    <t>www.ehfh.org</t>
+  </si>
+  <si>
+    <t>Flagstaff Townsite Historic Properties Community Land Trust (Townsite CLT)</t>
+  </si>
+  <si>
+    <t>Flagstaff Townsite Historic Properties Community Land Trust &amp; Townsite CLT</t>
+  </si>
+  <si>
+    <t>Flagstaff Townsite Historic Properties Community Land Trust</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>www.townsiteclt.org</t>
+  </si>
+  <si>
+    <t>12/1/2025</t>
+  </si>
+  <si>
+    <t>Fort Worth Community Land Trust</t>
+  </si>
+  <si>
+    <t>Fort worth</t>
+  </si>
+  <si>
+    <t>Fortworthclt.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Frankfort Area Community Land Trust </t>
+  </si>
+  <si>
+    <t>Frankfort Area Community Land Trust - DBA Housing Trust of Benzie</t>
+  </si>
+  <si>
+    <t>Frankfort</t>
+  </si>
+  <si>
+    <t>housingtrustofbenzie.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Greeley Weld Habitat Community Land Trust </t>
+  </si>
+  <si>
+    <t>Greeley</t>
+  </si>
+  <si>
+    <t>https://www.greeleyhabitat.org/gwhfhlandtrust</t>
+  </si>
+  <si>
+    <t>Guadalupe Neighborhood Development Corporation</t>
+  </si>
+  <si>
+    <t>GNDC Homeownership Program</t>
   </si>
   <si>
     <t>Austin</t>
   </si>
   <si>
-    <t>2015</t>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>https://www.guadalupendc.org/</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity Marion County CLT</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity Marion County Community Land Trust, Inc.</t>
+  </si>
+  <si>
+    <t>Ocala</t>
+  </si>
+  <si>
+    <t>www.habitatocala.org</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity of Bucks County</t>
+  </si>
+  <si>
+    <t>Warminster</t>
+  </si>
+  <si>
+    <t>www.habitatbucks.org/homeownership</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity of East Jefferson County and Salish Coast Housing, LLC</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity of East Jefferson County Homeownership Program</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity of East Jefferson County</t>
+  </si>
+  <si>
+    <t>Port Townsend</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>https://www.habitatejc.org/</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity of Lincoln County</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity of Lincoln County Permanently Affordable Homeownership Program</t>
+  </si>
+  <si>
+    <t>Lincoln City</t>
+  </si>
+  <si>
+    <t>habitatlincoln.org</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity of Tompkins and Cortland Counties Inc.</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity Homeownership Program</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity of Tompkins and Cortland Counties</t>
+  </si>
+  <si>
+    <t>Ithaca</t>
+  </si>
+  <si>
+    <t>NY</t>
+  </si>
+  <si>
+    <t>https://tchabitat.com/homeownership/</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity Portland Region</t>
+  </si>
+  <si>
+    <t>Habitat Homeownership Program - Condos</t>
+  </si>
+  <si>
+    <t>Portland</t>
+  </si>
+  <si>
+    <t>https://habitatportlandregion.org/programs/homeownership/homeownership-faq/</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity Seattle-King County</t>
+  </si>
+  <si>
+    <t>Kittitas County Habitat for Humanity</t>
+  </si>
+  <si>
+    <t>Ellensburg</t>
+  </si>
+  <si>
+    <t>buy.habitat.org</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity St. Lucie &amp; Okeechobee, Inc.</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity St. Lucie &amp; Okeechobee, Inc. Community Land Trust</t>
+  </si>
+  <si>
+    <t>Fort Pierce</t>
+  </si>
+  <si>
+    <t>www.stluciehabitat.org/clt</t>
+  </si>
+  <si>
+    <t>Hamilton County Community Land Trust</t>
+  </si>
+  <si>
+    <t>Homebuyer Assistance Program</t>
+  </si>
+  <si>
+    <t>Noblesville</t>
+  </si>
+  <si>
+    <t>IN</t>
+  </si>
+  <si>
+    <t>https://handincorporated.org/hamilton-county-community-land-trust-2025/</t>
+  </si>
+  <si>
+    <t>Hannibal Square Community Land Trust, Inc.</t>
+  </si>
+  <si>
+    <t>Hannibal Square Community Land Trust - Shared Equity Homeownership Program</t>
+  </si>
+  <si>
+    <t>Winter Park</t>
+  </si>
+  <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>https://hannibalsquareclt.org/</t>
+  </si>
+  <si>
+    <t>Headwaters Community Housing Trust</t>
+  </si>
+  <si>
+    <t>Bozeman</t>
+  </si>
+  <si>
+    <t>www.headwatershousing.org</t>
+  </si>
+  <si>
+    <t>Here to Stay Community Land Trust</t>
+  </si>
+  <si>
+    <t>heretostayclt.org</t>
+  </si>
+  <si>
+    <t>Hills and Rivers Housing Trust</t>
+  </si>
+  <si>
+    <t>IHFA CLT program</t>
+  </si>
+  <si>
+    <t>Moscow</t>
+  </si>
+  <si>
+    <t>ID</t>
+  </si>
+  <si>
+    <t>MoscowHousingTrust.org</t>
+  </si>
+  <si>
+    <t>Homes and Hope CLT</t>
+  </si>
+  <si>
+    <t>Homes and Hope Community Land Trust</t>
+  </si>
+  <si>
+    <t>MUKILTEO</t>
+  </si>
+  <si>
+    <t>www.homesandhopeclt.org</t>
+  </si>
+  <si>
+    <t>Homestead Community Land Trust</t>
+  </si>
+  <si>
+    <t>Homestead Community Land Trust Homeownership</t>
+  </si>
+  <si>
+    <t>SEATTLE</t>
+  </si>
+  <si>
+    <t>www.homesteadclt.org</t>
+  </si>
+  <si>
+    <t>HOUSING AND LAND ENTERPRISE OF MAUI, dba Na Hale O Maui</t>
+  </si>
+  <si>
+    <t>Na Hale O Maui</t>
+  </si>
+  <si>
+    <t>www.nahaleomaui.org</t>
+  </si>
+  <si>
+    <t>Housing Land Trust of Sonoma County</t>
+  </si>
+  <si>
+    <t>Housing Land Trust of Sonoma County First Time Homebuyer Program</t>
+  </si>
+  <si>
+    <t>Petaluma</t>
+  </si>
+  <si>
+    <t>https://www.housinglandtrust.org/</t>
+  </si>
+  <si>
+    <t>Housing Resources Bainbridge</t>
+  </si>
+  <si>
+    <t>Homeownership Program</t>
+  </si>
+  <si>
+    <t>Bainbridge Island</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>www.housingresourcesbi.org/programs/homeownership</t>
+  </si>
+  <si>
+    <t>11/1/2025</t>
+  </si>
+  <si>
+    <t>Housing Solutions of Northern Arizona, Inc.</t>
+  </si>
+  <si>
+    <t>Housing Solutions of NAZ Community Land Trust Program</t>
+  </si>
+  <si>
+    <t>www.housingnaz.org</t>
+  </si>
+  <si>
+    <t>Jacksonville Community Land Trust Inc</t>
+  </si>
+  <si>
+    <t>Jacksonville Community Land Trust</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jacksonville </t>
+  </si>
+  <si>
+    <t>https://www.jaxclthomes.org</t>
+  </si>
+  <si>
+    <t>4/1/2025</t>
+  </si>
+  <si>
+    <t>Kansas City Community Land Trust, Inc.</t>
+  </si>
+  <si>
+    <t>Kansas City</t>
+  </si>
+  <si>
+    <t>MO</t>
+  </si>
+  <si>
+    <t>www.kcclt.org</t>
+  </si>
+  <si>
+    <t>Klondike Community Land Trust, Inc.</t>
+  </si>
+  <si>
+    <t>Klondike Community Land Trust</t>
+  </si>
+  <si>
+    <t>Memphis</t>
+  </si>
+  <si>
+    <t>TN</t>
+  </si>
+  <si>
+    <t>www.theworkscdc.org</t>
+  </si>
+  <si>
+    <t>Kôr Community Land Trust</t>
+  </si>
+  <si>
+    <t>RootedHomes</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>https://rootedhomes.org/</t>
+  </si>
+  <si>
+    <t>Kulshan Community Land Trust</t>
+  </si>
+  <si>
+    <t>Kulshan CLT Homeownership Program</t>
+  </si>
+  <si>
+    <t>Bellingham</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>https://www.kulshanclt.org/</t>
+  </si>
+  <si>
+    <t>11/1/2024</t>
+  </si>
+  <si>
+    <t>Lahaina Community Land Trust</t>
+  </si>
+  <si>
+    <t>Keep Lahaina Home - Lahaina Community Land Trust</t>
+  </si>
+  <si>
+    <t>Lahaina</t>
+  </si>
+  <si>
+    <t>www.lahainacommunitylandtrust.org</t>
+  </si>
+  <si>
+    <t>LLC that is wholly owned subsidiary of Elevation Community Land Trust</t>
+  </si>
+  <si>
+    <t>https://elevationclt.org/</t>
+  </si>
+  <si>
+    <t>Lopez Community Land Trust (LCLT)</t>
+  </si>
+  <si>
+    <t>SFR Homeownership</t>
+  </si>
+  <si>
+    <t>Lopez Island</t>
+  </si>
+  <si>
+    <t>www.lopezclt.org</t>
+  </si>
+  <si>
+    <t>8/1/2025</t>
+  </si>
+  <si>
+    <t>LOVE FOCUS INTERNATIONAL ASSOCIATION</t>
+  </si>
+  <si>
+    <t>Love Focus Affordable Housing</t>
+  </si>
+  <si>
+    <t>Merced</t>
+  </si>
+  <si>
+    <t>Under Construction</t>
+  </si>
+  <si>
+    <t>Madison Area Community Land Trust</t>
+  </si>
+  <si>
+    <t>Madison</t>
+  </si>
+  <si>
+    <t>WI</t>
+  </si>
+  <si>
+    <t>www.maclt.org</t>
+  </si>
+  <si>
+    <t>Methow Housing Trust</t>
+  </si>
+  <si>
+    <t>Winthrop</t>
+  </si>
+  <si>
+    <t>https://methowhousingtrust.org/</t>
+  </si>
+  <si>
+    <t>Milwaukee Community Land Trust</t>
+  </si>
+  <si>
+    <t>Shared equity homeownership</t>
+  </si>
+  <si>
+    <t>Milwaukee</t>
+  </si>
+  <si>
+    <t>milwaukeeclt.org</t>
+  </si>
+  <si>
+    <t>Moab Area Community Land Trust</t>
+  </si>
+  <si>
+    <t>Arroyo Crossing Conventional Homeownership Program</t>
+  </si>
+  <si>
+    <t>Moab</t>
+  </si>
+  <si>
+    <t>UT</t>
+  </si>
+  <si>
+    <t>www.moabclt.org</t>
+  </si>
+  <si>
+    <t>Arroyo Crossing Mutual Self Help Program</t>
+  </si>
+  <si>
+    <t>Mt. Vernon Manor, Inc.</t>
+  </si>
+  <si>
+    <t>Mt. Vernon Manor Community Land Trust</t>
+  </si>
+  <si>
+    <t>Philadelphia</t>
+  </si>
+  <si>
+    <t>www.mvmcdc.org</t>
+  </si>
+  <si>
+    <t>Na Hale O Maui Community Land Trust</t>
+  </si>
+  <si>
+    <t>Neighborhood Housing Community Development Corporation dba PAL Hawaii Org</t>
+  </si>
+  <si>
+    <t>Hoomaluhia Community Land Trust</t>
+  </si>
+  <si>
+    <t>Anahola</t>
+  </si>
+  <si>
+    <t>www.palhawaii.org</t>
+  </si>
+  <si>
+    <t>NeighborWorks Blackstone River Valley (NWBRV)</t>
+  </si>
+  <si>
+    <t>NWBRV Land Trust Program</t>
+  </si>
+  <si>
+    <t>The Woonsocket Neighborhood Development Corporation d/b/a NWBRV</t>
+  </si>
+  <si>
+    <t>Woonsocket</t>
+  </si>
+  <si>
+    <t>RI</t>
+  </si>
+  <si>
+    <t>www.NeiighborWorksBRV.org</t>
+  </si>
+  <si>
+    <t>9/1/2025</t>
+  </si>
+  <si>
+    <t>NeighborWorks Boise</t>
+  </si>
+  <si>
+    <t>Neighborhood Housing Trust of Idaho</t>
+  </si>
+  <si>
+    <t>Boise</t>
+  </si>
+  <si>
+    <t>https://nwboise.org/housing-trust/</t>
+  </si>
+  <si>
+    <t>New River Home Trust</t>
+  </si>
+  <si>
+    <t>Christiansburg</t>
+  </si>
+  <si>
+    <t>VA</t>
+  </si>
+  <si>
+    <t>www.newriverhometrust.org</t>
+  </si>
+  <si>
+    <t>North Corktown Equitable Housing Initiative</t>
+  </si>
+  <si>
+    <t>North Corktown Neighborhood Association</t>
+  </si>
+  <si>
+    <t>Detroit</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>North East Housing Initiative, Inc. (NEHI)</t>
+  </si>
+  <si>
+    <t>www.nehihomes.org</t>
+  </si>
+  <si>
+    <t>Northern Homes Community Development Corp</t>
+  </si>
+  <si>
+    <t>Northern Homes Community Land Trust</t>
+  </si>
+  <si>
+    <t>Boyne City</t>
+  </si>
+  <si>
+    <t>northernhomes.org</t>
+  </si>
+  <si>
+    <t>North-Missoula Community Development Corporation</t>
+  </si>
+  <si>
+    <t>Ravara Homes</t>
+  </si>
+  <si>
+    <t>Missoula</t>
+  </si>
+  <si>
+    <t>https://www.frontstepclt.org/</t>
+  </si>
+  <si>
+    <t>Land Stewardship Program</t>
+  </si>
+  <si>
+    <t>www.frontstepclt.org</t>
+  </si>
+  <si>
+    <t>12/1/2024</t>
   </si>
   <si>
     <t>NORTHWEST CLT CORPORATION</t>
   </si>
   <si>
     <t>NWCLT Shared Equity Homeownership Plan</t>
   </si>
   <si>
-    <t>Philadelphia</t>
-[...4 lines deleted...]
-  <si>
     <t>https://northwestclt.org/</t>
   </si>
   <si>
-    <t>12/1/2024</t>
-[...2 lines deleted...]
-    <t>12/31/2025</t>
+    <t>Northwest Florida Community Land Trust, LLC</t>
+  </si>
+  <si>
+    <t>Northwest Florida Land Trust</t>
+  </si>
+  <si>
+    <t>Pensaola</t>
+  </si>
+  <si>
+    <t>Pensacolahabitat.org</t>
+  </si>
+  <si>
+    <t>Northwest Montana Community Land Trust Inc.</t>
+  </si>
+  <si>
+    <t>NWMTCLT Home Ownership</t>
+  </si>
+  <si>
+    <t>Kalispell</t>
+  </si>
+  <si>
+    <t>www.nwmtclt.org</t>
+  </si>
+  <si>
+    <t>Oakland Community Land Trust</t>
+  </si>
+  <si>
+    <t>Oakland</t>
+  </si>
+  <si>
+    <t>oakclt.org</t>
+  </si>
+  <si>
+    <t>One Roof Community Housing</t>
+  </si>
+  <si>
+    <t>Duluth</t>
+  </si>
+  <si>
+    <t>https://1roofhousing.org/</t>
+  </si>
+  <si>
+    <t>OPAL Community Land Trust</t>
+  </si>
+  <si>
+    <t>Eastsound</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>opalclt.org</t>
+  </si>
+  <si>
+    <t>Panhandle Affordable Housing Alliance</t>
+  </si>
+  <si>
+    <t>Deed Restricted Fee Simple Homes</t>
+  </si>
+  <si>
+    <t>Hayden</t>
+  </si>
+  <si>
+    <t>https://www.pahaid.org/our-solutions/homeownership</t>
+  </si>
+  <si>
+    <t>Parity Baltimore, Incorporated</t>
+  </si>
+  <si>
+    <t>Parity Baltimore</t>
+  </si>
+  <si>
+    <t>Baltimore, MD</t>
+  </si>
+  <si>
+    <t>parityhomes.com</t>
+  </si>
+  <si>
+    <t>Peninsula Housing</t>
+  </si>
+  <si>
+    <t>Suttons Bay</t>
+  </si>
+  <si>
+    <t>peninsula-housing.org</t>
+  </si>
+  <si>
+    <t>Pima County Community Land Trust</t>
+  </si>
+  <si>
+    <t>Tucson</t>
+  </si>
+  <si>
+    <t>www.pcclt.org</t>
+  </si>
+  <si>
+    <t>Preserving Affordable Housing Assets Longterm, Inc.</t>
+  </si>
+  <si>
+    <t>Preserving Affordable Housing Assets Longterm, Inc (PAHALI)</t>
+  </si>
+  <si>
+    <t>East Palo Alto</t>
+  </si>
+  <si>
+    <t>2011</t>
+  </si>
+  <si>
+    <t>pahali.org</t>
+  </si>
+  <si>
+    <t>Proud Ground</t>
+  </si>
+  <si>
+    <t>Proud Ground's Homeownership Program</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>https://proudground.org/</t>
+  </si>
+  <si>
+    <t>Proud Ground Affordable Housing Covenant 2025 - Oregon</t>
+  </si>
+  <si>
+    <t>proudground.org</t>
+  </si>
+  <si>
+    <t>Raleigh Area Land Trust, Inc.</t>
+  </si>
+  <si>
+    <t>Raleigh Area Land Trust</t>
+  </si>
+  <si>
+    <t>Raleigh</t>
+  </si>
+  <si>
+    <t>www.ralt.org</t>
+  </si>
+  <si>
+    <t>Rio Grande Community Trust</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Del Norte </t>
+  </si>
+  <si>
+    <t>rgcommunitytrust.org</t>
+  </si>
+  <si>
+    <t>River City Housing</t>
+  </si>
+  <si>
+    <t>RCH Shared Equity Program</t>
+  </si>
+  <si>
+    <t>Louisville</t>
+  </si>
+  <si>
+    <t>KY</t>
+  </si>
+  <si>
+    <t>www.rivercityhousing.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Riverdale Community Land Trust </t>
+  </si>
+  <si>
+    <t>Riverdale Community Land Trust</t>
+  </si>
+  <si>
+    <t>www.riverdaleclt.org</t>
+  </si>
+  <si>
+    <t>Rocky Mountain Community Land Trust a Colorado Non-Profit Corporation</t>
+  </si>
+  <si>
+    <t>Rocky Mountain Community Land Trust First Time Home Buyer Program</t>
+  </si>
+  <si>
+    <t>Rocky Mountain Community Land Trusts</t>
+  </si>
+  <si>
+    <t>Colorado Springs</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>rmclt.org</t>
+  </si>
+  <si>
+    <t>Savannah Community Land Trust Inc</t>
+  </si>
+  <si>
+    <t>Land Trust</t>
+  </si>
+  <si>
+    <t>Savannah</t>
+  </si>
+  <si>
+    <t>https://ashonrc.wixsite.com/savcomlandtrst..</t>
+  </si>
+  <si>
+    <t>Sheridan County Housing Land Trust</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity of the Eastern Bighorns Inc</t>
+  </si>
+  <si>
+    <t>Sheridan</t>
   </si>
   <si>
     <t>WY</t>
   </si>
   <si>
-    <t>2007</t>
-[...14 lines deleted...]
-    <t>www.cflandtrust.org</t>
+    <t>sheridanhtl.org</t>
+  </si>
+  <si>
+    <t>Sisters Habitat for Humanity</t>
+  </si>
+  <si>
+    <t>Sisters Habitat for Humanity Inc</t>
+  </si>
+  <si>
+    <t>Sisters</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>www.sistershabitat.org</t>
+  </si>
+  <si>
+    <t>Smoketown Community Land Trust</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Smoketown Community Land Trust </t>
+  </si>
+  <si>
+    <t>www.smoketowclt.org</t>
+  </si>
+  <si>
+    <t>South Baltimore Community Land Trust</t>
+  </si>
+  <si>
+    <t>Rise, Reclaim, Rebuild</t>
+  </si>
+  <si>
+    <t>https://www.sbclt.org/housing-program/</t>
+  </si>
+  <si>
+    <t>South Florida Community Land Trust, Inc.</t>
+  </si>
+  <si>
+    <t>Fort Lauderdale</t>
+  </si>
+  <si>
+    <t>https://southfloridaclt.org/</t>
+  </si>
+  <si>
+    <t>Southwest Utah Community Land Trust</t>
+  </si>
+  <si>
+    <t>Saint George</t>
+  </si>
+  <si>
+    <t>neighborworksmchs.org</t>
+  </si>
+  <si>
+    <t>Springfield Community Land Trust</t>
+  </si>
+  <si>
+    <t>Springfield</t>
+  </si>
+  <si>
+    <t>springfieldclt.org</t>
   </si>
   <si>
     <t>Storehouse of Hope Community Land Trust</t>
   </si>
   <si>
     <t>The Storehouse of Hope Community Land Trust</t>
   </si>
   <si>
-    <t>Detroit</t>
-[...4 lines deleted...]
-  <si>
     <t>thestorehouseofhope.org</t>
   </si>
   <si>
-    <t>North East Housing Initiative, Inc. (NEHI)</t>
-[...104 lines deleted...]
-    <t>oakclt.org</t>
+    <t>Summit Hill Community Development Corporation</t>
+  </si>
+  <si>
+    <t>Summit Hill Community Land Trust</t>
+  </si>
+  <si>
+    <t>Bloomington</t>
+  </si>
+  <si>
+    <t>https://bhaindiana.net/shcdc/land-trust/</t>
+  </si>
+  <si>
+    <t>Tallahassee Lenders' Consortium</t>
+  </si>
+  <si>
+    <t>Tallahassee</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>www.tallahasseelenders.org</t>
+  </si>
+  <si>
+    <t>Taproot Community Land Trust</t>
+  </si>
+  <si>
+    <t>Kingston</t>
+  </si>
+  <si>
+    <t>taprootclt.org</t>
+  </si>
+  <si>
+    <t>Tenants to Homeowners, Inc.</t>
+  </si>
+  <si>
+    <t>Lawrence Community Housing Trust</t>
+  </si>
+  <si>
+    <t>Lawrence</t>
+  </si>
+  <si>
+    <t>KS</t>
+  </si>
+  <si>
+    <t>https://tenants-to-homeowners.org/home-purchase-program/</t>
+  </si>
+  <si>
+    <t>The Avalon Village Community Land Trust</t>
+  </si>
+  <si>
+    <t>Highland Park</t>
+  </si>
+  <si>
+    <t>www.theavalonvillage.org</t>
+  </si>
+  <si>
+    <t>the Rondo Community Land Trust</t>
+  </si>
+  <si>
+    <t>Homebuyer Initiated Program</t>
+  </si>
+  <si>
+    <t>St Paul</t>
+  </si>
+  <si>
+    <t>https://rondoclt.org/hip/</t>
+  </si>
+  <si>
+    <t>Thistle &amp; Nest</t>
+  </si>
+  <si>
+    <t>https://thistleandnest.org/en/</t>
+  </si>
+  <si>
+    <t>5/1/2025</t>
+  </si>
+  <si>
+    <t>Thomas Jefferson Community Land Trust</t>
+  </si>
+  <si>
+    <t>Piedmont Community Land Trust</t>
+  </si>
+  <si>
+    <t>Charlottesville</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>piedmontclt.org</t>
+  </si>
+  <si>
+    <t>Thurston Housing Land Trust</t>
+  </si>
+  <si>
+    <t>Olympia</t>
+  </si>
+  <si>
+    <t>https://www.thurstonhousinglandtrust.org/</t>
+  </si>
+  <si>
+    <t>Two Rivers Community Land Trust</t>
+  </si>
+  <si>
+    <t>Woodbury</t>
+  </si>
+  <si>
+    <t>www.tworiversclt.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Utah Community Land Trust </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provo </t>
+  </si>
+  <si>
+    <t>utahclt.org</t>
+  </si>
+  <si>
+    <t>Virginia Statewide Community Land Trust</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>www.vsclt.org</t>
+  </si>
+  <si>
+    <t>Waterville Community Land Trust</t>
+  </si>
+  <si>
+    <t>Waterville</t>
+  </si>
+  <si>
+    <t>ME</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>watervilleclt.org</t>
+  </si>
+  <si>
+    <t>WEST TUALITY HABITAT FOR HUMANITY</t>
+  </si>
+  <si>
+    <t>West Tuality Habitat for Humanity</t>
+  </si>
+  <si>
+    <t>Forest Grove</t>
+  </si>
+  <si>
+    <t>www.westtualityhabitat.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Windham &amp; Windsor Housing Trust, Inc. </t>
+  </si>
+  <si>
+    <t>Windham &amp; Windsor Housing Trust Homeownership Center</t>
+  </si>
+  <si>
+    <t>Windham &amp; Windsor Housing Trust</t>
+  </si>
+  <si>
+    <t>Brattleboro</t>
+  </si>
+  <si>
+    <t>https://www.homemattershere.org/</t>
+  </si>
+  <si>
+    <t>Shared Equity Programs - using Other Forms</t>
+  </si>
+  <si>
+    <t>Description: The below programs use forms other than the model legal documents and are certified as meeting Duty to Serve requirements.</t>
+  </si>
+  <si>
+    <t>Year Program Established</t>
+  </si>
+  <si>
+    <t>Shared Equity Program - Condominiums</t>
+  </si>
+  <si>
+    <t>Affordable Requirements Ordinance</t>
+  </si>
+  <si>
+    <t>https://www.chicago.gov/city/en/depts/doh/provdrs/developers/svcs/aro.html | https://chicagohousingtrust.org/programs/</t>
+  </si>
+  <si>
+    <t>City of Boulder, CO</t>
+  </si>
+  <si>
+    <t>City of Boulder Homeownership Program</t>
+  </si>
+  <si>
+    <t>Boulder</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>1996</t>
-[...1208 lines deleted...]
-    <t>Year Program Established</t>
+    <t>https://bouldercolorado.gov/homeownership</t>
+  </si>
+  <si>
+    <t>City of Emeryville</t>
+  </si>
+  <si>
+    <t>Affordable Housing Set-Aside Program</t>
+  </si>
+  <si>
+    <t>Hello Housing</t>
+  </si>
+  <si>
+    <t>Emeryville</t>
+  </si>
+  <si>
+    <t>https://www.ci.emeryville.ca.us/565/Below-Market-Rate-Ownership-Program</t>
+  </si>
+  <si>
+    <t>City of Livermore, CA</t>
+  </si>
+  <si>
+    <t>City of Livermore's Affordable Homeownership Program</t>
+  </si>
+  <si>
+    <t>Livermore</t>
+  </si>
+  <si>
+    <t>https://www.cityoflivermore.net/government/community-development/housing-human-services/affordable-homeownership-programs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eastern Sierra Community Housing </t>
+  </si>
+  <si>
+    <t>Town of Mammoth Lakes Below Market Rate Homeownership Program</t>
+  </si>
+  <si>
+    <t>Eastern Sierra Community Housing</t>
+  </si>
+  <si>
+    <t>Mammoth Lakes</t>
+  </si>
+  <si>
+    <t>www.eschousing.org</t>
   </si>
   <si>
     <t>Habitat Land Trust</t>
   </si>
   <si>
     <t>Seattle</t>
   </si>
   <si>
     <t>https://www.habitatskc.org/</t>
   </si>
   <si>
-    <t>City of Boulder, CO</t>
-[...38 lines deleted...]
-    <t>https://www.ci.emeryville.ca.us/565/Below-Market-Rate-Ownership-Program</t>
+    <t>Kulshan CLT Homeownership Program - Condominium</t>
+  </si>
+  <si>
+    <t>Mueller Foundation</t>
+  </si>
+  <si>
+    <t>Mueller Affordable Homes Program</t>
+  </si>
+  <si>
+    <t>muellerfoundation.org</t>
   </si>
   <si>
     <t>San Juan Community Home Trust</t>
   </si>
   <si>
     <t>San Juan Community Home Trust Homeownership Program</t>
   </si>
   <si>
     <t>Friday Harbor</t>
   </si>
   <si>
     <t>www.hometrust.org</t>
   </si>
   <si>
-    <t>CPAH CLT LLC</t>
-[...206 lines deleted...]
-    <t>https://www.pahaid.org/our-solutions/homeownership</t>
+    <t>Shared Equity Programs - Additional Approvals</t>
+  </si>
+  <si>
+    <t>NOTE: **The below programs require lenders to contact their Fannie Mae Representative for special approval before loans from these programs can be originated and delivered.**</t>
+  </si>
+  <si>
+    <t>Clark County</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Welcome Home Community Land Trust </t>
+  </si>
+  <si>
+    <t>Las Vegas</t>
+  </si>
+  <si>
+    <t>NV</t>
+  </si>
+  <si>
+    <t>https://www.clarkcountynv.gov/residents/community_land_trust/</t>
+  </si>
+  <si>
+    <t>SFMOHCD</t>
+  </si>
+  <si>
+    <t>Inclusionary Housing Below Market Rate (BMR) Ownership Program</t>
+  </si>
+  <si>
+    <t>San Francisco</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>https://www.sf.gov/information--inclusionary-housing-program</t>
+  </si>
+  <si>
+    <t>Community Land Trust of Western North Carolina</t>
+  </si>
+  <si>
+    <t>CLT of WNC Homeownership Program</t>
+  </si>
+  <si>
+    <t>Old Fort</t>
+  </si>
+  <si>
+    <t>https://www.cltofwnc.org/</t>
+  </si>
+  <si>
+    <t>6/1/2026</t>
+  </si>
+  <si>
+    <t>Proud Ground - Leasehold Condominiums</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <b/>
-[...10 lines deleted...]
-    <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...4 lines deleted...]
-      <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...4 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Source Sans Pro"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor theme="0" tint="-0.14999847407452621"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="4">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="24">
+  <cellXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="2" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="2" applyFill="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Heading 1" xfId="1" builtinId="16"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="15">
+  <dxfs count="44">
     <dxf>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="4" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Table Style 1" pivot="0" count="0" xr9:uid="{B28C3DA5-C3FD-4494-98BC-9E5A61A7CA48}"/>
     <tableStyle name="Table Style 2" pivot="0" count="0" xr9:uid="{D818AEC0-D98C-4B42-8199-C94B27BA53F6}"/>
     <tableStyle name="Table Style 3" pivot="0" count="0" xr9:uid="{80C20547-0C27-46B0-BDE6-8D57E3819834}"/>
     <tableStyle name="Table Style 4" pivot="0" count="0" xr9:uid="{40C84689-2698-40D1-92B9-B89747C9605C}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+</file>
+
+<file path=xl/namedSheetViews/namedSheetView1.xml><?xml version="1.0" encoding="utf-8"?>
+<namedSheetViews xmlns="http://schemas.microsoft.com/office/spreadsheetml/2019/namedsheetviews" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14"/>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{76EDB38A-9199-4AD6-82AB-D27F9BDAA769}" name="Table1" displayName="Table1" ref="A3:M130" totalsRowShown="0" headerRowDxfId="14">
-[...2 lines deleted...]
-    <sortCondition ref="A3:A130"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{A1F74A3F-E92A-49D1-82B5-FD5183226582}" name="Table1" displayName="Table1" ref="A3:M140" totalsRowShown="0" headerRowDxfId="28">
+  <autoFilter ref="A3:M140" xr:uid="{9C60DB15-3465-4CAB-86A0-22AC12FC5B9B}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:M140">
+    <sortCondition ref="A3:A140"/>
   </sortState>
   <tableColumns count="13">
-    <tableColumn id="1" xr3:uid="{3746D520-E132-4AC2-A929-915CD5B64FEE}" name="Legal Entity Name"/>
-[...11 lines deleted...]
-    <tableColumn id="13" xr3:uid="{091DACE9-D407-4044-B1F2-8184ACC04E79}" name="Certification Expiration Date" dataDxfId="7"/>
+    <tableColumn id="1" xr3:uid="{D06DD540-5933-492E-84DB-7D24735AD9BF}" name="Legal Entity Name" dataDxfId="27"/>
+    <tableColumn id="2" xr3:uid="{F57250B7-EDD6-45C9-B154-9E70C9071A7E}" name="Program Name" dataDxfId="26"/>
+    <tableColumn id="3" xr3:uid="{F45FE945-6807-458D-9C40-121B469D3CC7}" name="Organization Name" dataDxfId="25"/>
+    <tableColumn id="4" xr3:uid="{119679DE-6578-48F4-BE6A-62203B89782D}" name="City" dataDxfId="24"/>
+    <tableColumn id="5" xr3:uid="{DCDA11BF-CBB0-47D2-BE38-95B99A3A424A}" name="State" dataDxfId="23"/>
+    <tableColumn id="6" xr3:uid="{53320F83-DD77-4DDD-825B-2FBEE9F7175C}" name="Program Established" dataDxfId="22"/>
+    <tableColumn id="7" xr3:uid="{5E000C8F-FF50-4C2B-98C2-9E9184B37381}" name="Private Transfer Fee?" dataDxfId="21"/>
+    <tableColumn id="8" xr3:uid="{3A8B3BCA-9492-4C1C-BC50-DB4BB5E86CA7}" name="Restrictions Terminate upon foreclosure?" dataDxfId="20"/>
+    <tableColumn id="9" xr3:uid="{29C30B50-C37D-41CC-AE24-04AC3BB3666B}" name="Program Type" dataDxfId="19"/>
+    <tableColumn id="10" xr3:uid="{B68B781C-D85D-456A-BBF9-EED124FC3719}" name="Model Forms?" dataDxfId="18"/>
+    <tableColumn id="11" xr3:uid="{961DB9A1-4331-4117-BCFB-6531A4EEB536}" name="Program Website" dataDxfId="17"/>
+    <tableColumn id="12" xr3:uid="{A29C6976-AD5D-4B95-A5C6-53ED3D641950}" name="Certification Date" dataDxfId="16"/>
+    <tableColumn id="13" xr3:uid="{0AB716CA-1B1C-46F2-B6F0-022E6E16D37D}" name="Certification Expiration Date" dataDxfId="15"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{06A60CAC-CF74-4F65-AD73-E91F52D5650F}" name="Table2" displayName="Table2" ref="A3:M15" totalsRowShown="0" headerRowDxfId="6">
-[...2 lines deleted...]
-    <sortCondition ref="A3:A15"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{7AA4D19D-C5BE-4F67-B23D-4ECDA6D8F9A7}" name="Table2" displayName="Table2" ref="A3:M16" totalsRowShown="0" headerRowDxfId="14" dataDxfId="13">
+  <autoFilter ref="A3:M16" xr:uid="{EF8A87C5-0CA8-4646-83FF-ED3EC3E06908}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:M16">
+    <sortCondition ref="A3:A16"/>
   </sortState>
   <tableColumns count="13">
-    <tableColumn id="1" xr3:uid="{D0C56096-F09F-4D61-9A9E-40FE9256A61B}" name="Legal Entity Name"/>
-[...11 lines deleted...]
-    <tableColumn id="13" xr3:uid="{EA99E8CB-8E09-434E-ABA8-22DAC80A62F9}" name="Certification Expiration Date" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{D0721CB3-78EC-4CC6-A09A-74532E34AAE6}" name="Legal Entity Name" dataDxfId="12"/>
+    <tableColumn id="2" xr3:uid="{4BCB97AF-BC07-4F4F-B991-340077EDA9C3}" name="Program Name" dataDxfId="11"/>
+    <tableColumn id="3" xr3:uid="{8DE62BF5-7D9D-4F01-B10C-CAE90F609822}" name="Organization Name" dataDxfId="10"/>
+    <tableColumn id="4" xr3:uid="{2C247405-BC56-4B47-976B-57E8058B3878}" name="City" dataDxfId="9"/>
+    <tableColumn id="5" xr3:uid="{86BABE71-744E-4A19-9A47-11CA42E1F998}" name="State" dataDxfId="8"/>
+    <tableColumn id="6" xr3:uid="{EDAF95E4-FA44-4CE9-AB24-2C5C13D67D99}" name="Year Program Established" dataDxfId="7"/>
+    <tableColumn id="7" xr3:uid="{ACC2199C-36DF-4250-BAF8-E98A85A27F19}" name="Private Transfer Fee?" dataDxfId="6"/>
+    <tableColumn id="8" xr3:uid="{41B74965-6C11-476B-BE8E-87A7E85007D4}" name="Restrictions Terminate upon foreclosure?" dataDxfId="5"/>
+    <tableColumn id="9" xr3:uid="{41FDCC5F-F222-4721-BB3D-70AA675E9962}" name="Program Type" dataDxfId="4"/>
+    <tableColumn id="10" xr3:uid="{2AD36C58-B58B-4474-BD66-1814A55999F8}" name="Model Forms?" dataDxfId="3"/>
+    <tableColumn id="11" xr3:uid="{1D329275-0DCD-4AEC-B0C6-2B399198A078}" name="Program Website" dataDxfId="2"/>
+    <tableColumn id="12" xr3:uid="{9CA74A27-B8EB-4F2E-98B5-232F75E0F02A}" name="Certification Date" dataDxfId="1"/>
+    <tableColumn id="13" xr3:uid="{518CF498-91A9-49B6-B9FB-1792FF72E830}" name="Certification Expiration Date" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{EF5A93AA-8467-40D7-B046-501ACA761FC6}" name="Table24" displayName="Table24" ref="A3:M5" totalsRowShown="0" headerRowDxfId="43" dataDxfId="42">
+  <autoFilter ref="A3:M5" xr:uid="{EF8A87C5-0CA8-4646-83FF-ED3EC3E06908}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:M4">
+    <sortCondition ref="A3:A4"/>
+  </sortState>
+  <tableColumns count="13">
+    <tableColumn id="1" xr3:uid="{EB8DBF46-00F4-49BF-A8EC-D3246F9DC2E4}" name="Legal Entity Name" dataDxfId="41"/>
+    <tableColumn id="2" xr3:uid="{1817644E-E769-4FB4-BE31-F8BE9717B25F}" name="Program Name" dataDxfId="40"/>
+    <tableColumn id="3" xr3:uid="{9EE36C9C-473B-4240-93B7-8B0E986E88BA}" name="Organization Name" dataDxfId="39"/>
+    <tableColumn id="4" xr3:uid="{33CF8150-F646-4D12-B594-C8A9A1F24DC1}" name="City" dataDxfId="38"/>
+    <tableColumn id="5" xr3:uid="{B97F4579-DBD8-4067-BE27-60D42EA4CAED}" name="State" dataDxfId="37"/>
+    <tableColumn id="6" xr3:uid="{519D75C9-A573-431E-95CF-9D21F6DF0FD8}" name="Year Program Established" dataDxfId="36"/>
+    <tableColumn id="7" xr3:uid="{53A9D4BC-79E7-4A1A-9FCE-07BEA25A3527}" name="Private Transfer Fee?" dataDxfId="35"/>
+    <tableColumn id="8" xr3:uid="{CFB6956B-2094-45C8-8325-4BD3EA0918F0}" name="Restrictions Terminate upon foreclosure?" dataDxfId="34"/>
+    <tableColumn id="9" xr3:uid="{50F595D9-4667-4A5F-8A42-19274D4D1E61}" name="Program Type" dataDxfId="33"/>
+    <tableColumn id="10" xr3:uid="{84B6CC86-D70B-4173-83EC-C46B957D96D5}" name="Model Forms?" dataDxfId="32"/>
+    <tableColumn id="11" xr3:uid="{12D0BDFF-880B-4E50-9876-2F3A1E72D0C3}" name="Program Website" dataDxfId="31"/>
+    <tableColumn id="12" xr3:uid="{55699CDF-FAAB-48FA-AC6E-E1F71DF7044B}" name="Certification Date" dataDxfId="30"/>
+    <tableColumn id="13" xr3:uid="{E124D043-16AA-44ED-AB5E-4C9589DA21E3}" name="Certification Expiration Date" dataDxfId="29"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -2557,6381 +2983,6950 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2019/04/relationships/namedSheetView" Target="../namedSheetViews/namedSheetView1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:A24"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DABE734E-0AD3-4E03-8699-FE4CEF752652}">
+  <dimension ref="A1:A26"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A20" sqref="A20"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.65" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="122.36328125" customWidth="1"/>
+    <col min="1" max="1" width="122.26953125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="19" t="s">
+      <c r="A1" s="36" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A2" s="10" t="s">
+    <row r="2" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:1" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A3" s="10" t="s">
+      <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A4" s="11"/>
+    <row r="4" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="7"/>
     </row>
     <row r="5" spans="1:1" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A5" s="10" t="s">
+      <c r="A5" s="6" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A6" s="15" t="s">
+    <row r="6" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="11" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="7" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A7" s="15" t="s">
+    <row r="7" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="11" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="8" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A8" s="15" t="s">
+    <row r="8" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="11" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="9" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A9" s="16" t="s">
+    <row r="9" spans="1:1" s="35" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="9" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A10" s="12"/>
+    <row r="10" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="8"/>
     </row>
     <row r="11" spans="1:1" ht="39.5" x14ac:dyDescent="0.35">
-      <c r="A11" s="12" t="s">
+      <c r="A11" s="8" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="12" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A12" s="15" t="s">
+    <row r="12" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="13" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A13" s="15" t="s">
+    <row r="13" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="14" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A14" s="15" t="s">
+    <row r="14" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="15" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A15" s="15" t="s">
+    <row r="15" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A16" s="14"/>
+      <c r="A16" s="10"/>
     </row>
     <row r="17" spans="1:1" ht="60" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A17" s="10" t="s">
+      <c r="A17" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:1" ht="26.5" x14ac:dyDescent="0.35">
-      <c r="A18" s="12" t="s">
+      <c r="A18" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="19" spans="1:1" x14ac:dyDescent="0.35">
-[...3 lines deleted...]
-      <c r="A20" s="17" t="s">
+    <row r="19" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="6"/>
+    </row>
+    <row r="20" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="12" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A21" s="13" t="s">
+    <row r="21" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="22" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A22" s="13" t="s">
+    <row r="22" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="23" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A23" s="13" t="s">
+    <row r="23" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="24" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A24" s="13" t="s">
+    <row r="24" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="9" t="s">
         <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:1" ht="14.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="34" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:M130"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7CA7AB0A-71AB-4996-8148-358DBCA91435}">
+  <dimension ref="A1:M257"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" topLeftCell="K1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="T9" sqref="T9"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="61.54296875" customWidth="1"/>
     <col min="2" max="3" width="69.54296875" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
-    <col min="5" max="5" width="8" customWidth="1"/>
+    <col min="5" max="5" width="11.81640625" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="20.453125" customWidth="1"/>
-    <col min="8" max="8" width="37.36328125" customWidth="1"/>
+    <col min="8" max="8" width="37.26953125" customWidth="1"/>
     <col min="9" max="9" width="26.453125" customWidth="1"/>
     <col min="10" max="10" width="60.453125" customWidth="1"/>
     <col min="11" max="11" width="60" customWidth="1"/>
-    <col min="12" max="12" width="18.36328125" customWidth="1"/>
-    <col min="13" max="13" width="26.54296875" customWidth="1"/>
+    <col min="12" max="12" width="13.1796875" customWidth="1"/>
+    <col min="13" max="13" width="17.81640625" customWidth="1"/>
+    <col min="15" max="15" width="10.453125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="102.5" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>20</v>
+    <row r="1" spans="1:13" ht="103" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A1" s="21" t="s">
+        <v>21</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
-      <c r="E1" t="s">
-[...3 lines deleted...]
-      <c r="I1" s="5" t="s">
+      <c r="E1" s="29">
+        <v>46185</v>
+      </c>
+      <c r="F1" s="14"/>
+      <c r="I1" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="J1" s="5" t="s">
+      <c r="J1" s="19" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="7" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A2" s="6" t="s">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="30" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="43.5" x14ac:dyDescent="0.35">
-      <c r="A3" s="18" t="s">
+    <row r="3" spans="1:13" ht="29" x14ac:dyDescent="0.35">
+      <c r="A3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>33</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>34</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A4" t="s">
-[...11 lines deleted...]
-      <c r="E4" t="s">
+      <c r="A4" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F4" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="G4" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H4" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I4" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J4" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K4" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="L4" s="23">
+        <v>45992</v>
+      </c>
+      <c r="M4" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="15" t="s">
+        <v>38</v>
+      </c>
+      <c r="B5" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" s="15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D5" s="15" t="s">
+        <v>41</v>
+      </c>
+      <c r="E5" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F5" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="G5" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H5" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I5" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J5" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K5" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="L5" s="23">
+        <v>45992</v>
+      </c>
+      <c r="M5" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>49</v>
+      </c>
+      <c r="D6" s="15" t="s">
+        <v>51</v>
+      </c>
+      <c r="E6" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="F6" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="G6" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K6" s="15" t="s">
+        <v>55</v>
+      </c>
+      <c r="L6" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M6" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="D7" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K7" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="L7" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="M7" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D8" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="E8" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="F8" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="G8" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H8" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I8" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J8" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="K8" s="15" t="s">
+        <v>71</v>
+      </c>
+      <c r="L8" s="23">
+        <v>45962</v>
+      </c>
+      <c r="M8" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>72</v>
+      </c>
+      <c r="D9" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="E9" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="G9" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H9" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I9" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J9" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K9" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="L9" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="M9" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>79</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="E10" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="F10" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="G10" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H10" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I10" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J10" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K10" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="L10" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="M10" s="15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="B11" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="C11" s="25" t="s">
+        <v>85</v>
+      </c>
+      <c r="D11" s="25" t="s">
+        <v>86</v>
+      </c>
+      <c r="E11" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="F11" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="G11" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="H11" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="I11" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="J11" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="K11" s="25" t="s">
+        <v>89</v>
+      </c>
+      <c r="L11" s="26">
+        <v>46143</v>
+      </c>
+      <c r="M11" s="26">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="D12" s="15" t="s">
+        <v>91</v>
+      </c>
+      <c r="E12" s="15" t="s">
         <v>92</v>
       </c>
-      <c r="F4" s="1" t="s">
-[...346 lines deleted...]
-        <v>47</v>
+      <c r="F12" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="G12" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H12" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I12" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J12" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K12" s="15" t="s">
+        <v>94</v>
+      </c>
+      <c r="L12" s="15" t="s">
+        <v>56</v>
       </c>
       <c r="M12" s="23">
-        <v>46752</v>
+        <v>46387</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A13" t="s">
-[...33 lines deleted...]
-        <v>47</v>
+      <c r="A13" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>96</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>95</v>
+      </c>
+      <c r="D13" s="15" t="s">
+        <v>97</v>
+      </c>
+      <c r="E13" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F13" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="G13" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H13" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I13" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J13" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="K13" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="L13" s="15" t="s">
+        <v>100</v>
       </c>
       <c r="M13" s="23">
         <v>46387</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A14" t="s">
-[...2 lines deleted...]
-      <c r="B14" t="s">
+      <c r="A14" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="B14" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>101</v>
+      </c>
+      <c r="D14" s="15" t="s">
+        <v>103</v>
+      </c>
+      <c r="E14" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="F14" s="15">
+        <v>2026</v>
+      </c>
+      <c r="G14" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H14" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I14" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="J14" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="K14" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="L14" s="23">
+        <v>46143</v>
+      </c>
+      <c r="M14" s="23">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="C15" s="15" t="s">
+        <v>108</v>
+      </c>
+      <c r="D15" s="15" t="s">
+        <v>109</v>
+      </c>
+      <c r="E15" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="F15" s="15" t="s">
         <v>62</v>
       </c>
-      <c r="C14" t="s">
-[...8 lines deleted...]
-      <c r="F14" s="1" t="s">
+      <c r="G15" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H15" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I15" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J15" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K15" s="15" t="s">
+        <v>110</v>
+      </c>
+      <c r="L15" s="23" t="s">
+        <v>100</v>
+      </c>
+      <c r="M15" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="D16" s="15" t="s">
+        <v>113</v>
+      </c>
+      <c r="E16" s="15" t="s">
         <v>114</v>
       </c>
-      <c r="G14" s="1" t="s">
-[...81 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="F16" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="H16" s="1" t="s">
-[...12 lines deleted...]
-        <v>47</v>
+      <c r="G16" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H16" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I16" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J16" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K16" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="L16" s="23" t="s">
+        <v>116</v>
       </c>
       <c r="M16" s="23">
         <v>46387</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A17" t="s">
-        <v>377</v>
+        <v>117</v>
       </c>
       <c r="B17" t="s">
-        <v>378</v>
+        <v>117</v>
       </c>
       <c r="C17" t="s">
-        <v>377</v>
+        <v>117</v>
       </c>
       <c r="D17" t="s">
-        <v>379</v>
+        <v>118</v>
       </c>
       <c r="E17" t="s">
-        <v>103</v>
-[...7 lines deleted...]
-      <c r="H17" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="F17" t="s">
+        <v>120</v>
+      </c>
+      <c r="G17" t="s">
+        <v>44</v>
+      </c>
+      <c r="H17" t="s">
+        <v>44</v>
+      </c>
+      <c r="I17" t="s">
+        <v>45</v>
+      </c>
+      <c r="J17" t="s">
+        <v>46</v>
+      </c>
+      <c r="K17" t="s">
+        <v>121</v>
+      </c>
+      <c r="L17" t="s">
+        <v>122</v>
+      </c>
+      <c r="M17" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="15" t="s">
+        <v>123</v>
+      </c>
+      <c r="B18" s="15" t="s">
+        <v>124</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>123</v>
+      </c>
+      <c r="D18" s="15" t="s">
+        <v>125</v>
+      </c>
+      <c r="E18" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="F18" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="I17" s="1" t="s">
+      <c r="G18" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H18" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I18" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J18" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="K18" s="15" t="s">
+        <v>127</v>
+      </c>
+      <c r="L18" s="23">
+        <v>46023</v>
+      </c>
+      <c r="M18" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="D19" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="E19" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="F19" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="G19" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="J17" s="21" t="s">
-[...37 lines deleted...]
-      <c r="I18" s="1" t="s">
+      <c r="H19" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I19" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J19" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="K19" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="L19" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M19" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="B20" s="15" t="s">
+        <v>136</v>
+      </c>
+      <c r="C20" s="15" t="s">
+        <v>135</v>
+      </c>
+      <c r="D20" s="15" t="s">
+        <v>137</v>
+      </c>
+      <c r="E20" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="F20" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="G20" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="J18" s="21" t="s">
-[...49 lines deleted...]
-      <c r="M19" s="23">
+      <c r="H20" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I20" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J20" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K20" s="15" t="s">
+        <v>138</v>
+      </c>
+      <c r="L20" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M20" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-[...24 lines deleted...]
-      <c r="I20" s="1" t="s">
+    <row r="21" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="15" t="s">
+        <v>139</v>
+      </c>
+      <c r="B21" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="C21" s="15" t="s">
+        <v>139</v>
+      </c>
+      <c r="D21" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="E21" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="F21" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="G21" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="J20" s="21" t="s">
-[...47 lines deleted...]
-        <v>47</v>
+      <c r="H21" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I21" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J21" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K21" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="L21" s="23" t="s">
+        <v>64</v>
       </c>
       <c r="M21" s="23">
         <v>46387</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A22" t="s">
+      <c r="A22" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="B22" s="15" t="s">
+        <v>145</v>
+      </c>
+      <c r="C22" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="D22" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="E22" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="F22" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="G22" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H22" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I22" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="J22" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="K22" s="15" t="s">
+        <v>149</v>
+      </c>
+      <c r="L22" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="M22" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="15" t="s">
+        <v>150</v>
+      </c>
+      <c r="B23" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="C23" s="15" t="s">
+        <v>151</v>
+      </c>
+      <c r="D23" s="15" t="s">
+        <v>152</v>
+      </c>
+      <c r="E23" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="F23" s="15">
+        <v>2017</v>
+      </c>
+      <c r="G23" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H23" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I23" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J23" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K23" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="L23" s="23">
+        <v>46174</v>
+      </c>
+      <c r="M23" s="23">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="C24" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="D24" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="E24" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="F24" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="G24" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H24" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I24" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J24" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K24" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="L24" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="M24" s="15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="B25" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="C25" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="D25" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="E25" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="F25" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="G25" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H25" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I25" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="J25" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="K25" s="15" t="s">
+        <v>160</v>
+      </c>
+      <c r="L25" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="M25" s="15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="15" t="s">
+        <v>161</v>
+      </c>
+      <c r="B26" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="C26" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="D26" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="E26" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="F26" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="G26" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H26" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I26" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J26" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K26" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="L26" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M26" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="B27" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="C27" s="15" t="s">
+        <v>166</v>
+      </c>
+      <c r="D27" s="15" t="s">
+        <v>168</v>
+      </c>
+      <c r="E27" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="F27" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="G27" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H27" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I27" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J27" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K27" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="L27" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="M27" s="15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A28" s="15" t="s">
         <v>171</v>
       </c>
-      <c r="B22" t="s">
+      <c r="B28" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="C22" t="s">
+      <c r="C28" s="15" t="s">
         <v>172</v>
       </c>
-      <c r="D22" t="s">
+      <c r="D28" s="15" t="s">
         <v>173</v>
       </c>
-      <c r="E22" t="s">
-[...2 lines deleted...]
-      <c r="F22" s="1" t="s">
+      <c r="E28" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="F28" s="15" t="s">
         <v>174</v>
       </c>
-      <c r="G22" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I22" s="1" t="s">
+      <c r="G28" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H28" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I28" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J28" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K28" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="L28" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="M28" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A29" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="B29" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="C29" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="D29" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="E29" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="F29" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="G29" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H29" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I29" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J29" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K29" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="L29" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="M29" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="B30" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="C30" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="D30" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="E30" s="15" t="s">
+        <v>182</v>
+      </c>
+      <c r="F30" s="15" t="s">
+        <v>183</v>
+      </c>
+      <c r="G30" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H30" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I30" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J30" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K30" s="15" t="s">
+        <v>184</v>
+      </c>
+      <c r="L30" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="M30" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="B31" s="15" t="s">
+        <v>186</v>
+      </c>
+      <c r="C31" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="D31" s="15" t="s">
+        <v>187</v>
+      </c>
+      <c r="E31" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="F31" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="G31" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="J22" s="21" t="s">
-[...5 lines deleted...]
-      <c r="L22" s="22" t="s">
+      <c r="H31" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I31" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J31" s="15" t="s">
         <v>70</v>
       </c>
-      <c r="M22" s="22" t="s">
-[...4 lines deleted...]
-      <c r="A23" t="s">
+      <c r="K31" s="15" t="s">
+        <v>189</v>
+      </c>
+      <c r="L31" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="M31" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="B32" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>185</v>
+      </c>
+      <c r="D32" s="15" t="s">
+        <v>187</v>
+      </c>
+      <c r="E32" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="F32" s="15" t="s">
         <v>191</v>
       </c>
-      <c r="B23" t="s">
+      <c r="G32" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H32" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I32" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J32" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K32" s="15" t="s">
         <v>192</v>
       </c>
-      <c r="C23" t="s">
-[...2 lines deleted...]
-      <c r="D23" t="s">
+      <c r="L32" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M32" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="15" t="s">
         <v>193</v>
       </c>
-      <c r="E23" t="s">
-[...17 lines deleted...]
-      <c r="K23" t="s">
+      <c r="B33" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="C33" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="D33" s="15" t="s">
         <v>194</v>
       </c>
-      <c r="L23" s="22" t="s">
-[...84 lines deleted...]
-      <c r="M25" s="23">
+      <c r="E33" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="F33" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="G33" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H33" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I33" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J33" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K33" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="L33" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M33" s="23">
         <v>46387</v>
-      </c>
-[...326 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A34" t="s">
-        <v>546</v>
+        <v>196</v>
       </c>
       <c r="B34" t="s">
-        <v>546</v>
+        <v>197</v>
       </c>
       <c r="C34" t="s">
-        <v>547</v>
+        <v>198</v>
       </c>
       <c r="D34" t="s">
-        <v>548</v>
+        <v>199</v>
       </c>
       <c r="E34" t="s">
-        <v>274</v>
-[...14 lines deleted...]
-        <v>55</v>
+        <v>153</v>
+      </c>
+      <c r="F34" t="s">
+        <v>200</v>
+      </c>
+      <c r="G34" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H34" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I34" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J34" t="s">
+        <v>46</v>
       </c>
       <c r="K34" t="s">
-        <v>549</v>
-[...5 lines deleted...]
-        <v>71</v>
+        <v>201</v>
+      </c>
+      <c r="L34" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="M34" s="23">
+        <v>46387</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A35" t="s">
-[...36 lines deleted...]
-        <v>71</v>
+      <c r="A35" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B35" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="C35" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="D35" s="15" t="s">
+        <v>204</v>
+      </c>
+      <c r="E35" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="F35" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="G35" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H35" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I35" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J35" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K35" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="L35" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M35" s="23">
+        <v>46387</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A36" t="s">
-[...36 lines deleted...]
-        <v>58</v>
+      <c r="A36" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B36" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="C36" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="D36" s="15" t="s">
+        <v>207</v>
+      </c>
+      <c r="E36" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="F36" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="G36" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H36" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I36" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J36" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K36" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="L36" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M36" s="23">
+        <v>46387</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A37" t="s">
-        <v>313</v>
+        <v>664</v>
       </c>
       <c r="B37" t="s">
-        <v>314</v>
+        <v>665</v>
       </c>
       <c r="C37" t="s">
-        <v>313</v>
+        <v>664</v>
       </c>
       <c r="D37" t="s">
-        <v>315</v>
+        <v>666</v>
       </c>
       <c r="E37" t="s">
-        <v>316</v>
-[...4 lines deleted...]
-      <c r="G37" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="F37" t="s">
+        <v>82</v>
+      </c>
+      <c r="G37" t="s">
+        <v>44</v>
+      </c>
+      <c r="H37" t="s">
+        <v>44</v>
+      </c>
+      <c r="I37" t="s">
+        <v>45</v>
+      </c>
+      <c r="J37" t="s">
+        <v>46</v>
+      </c>
+      <c r="K37" t="s">
+        <v>667</v>
+      </c>
+      <c r="L37" t="s">
+        <v>668</v>
+      </c>
+      <c r="M37" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A38" s="15" t="s">
+        <v>209</v>
+      </c>
+      <c r="B38" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="C38" s="15" t="s">
+        <v>209</v>
+      </c>
+      <c r="D38" s="15" t="s">
+        <v>210</v>
+      </c>
+      <c r="E38" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="F38" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="G38" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H38" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I38" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J38" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K38" s="15" t="s">
+        <v>212</v>
+      </c>
+      <c r="L38" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="M38" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A39" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="B39" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="C39" s="15" t="s">
+        <v>215</v>
+      </c>
+      <c r="D39" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="E39" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="F39" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="G39" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H39" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I39" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J39" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K39" s="15" t="s">
+        <v>219</v>
+      </c>
+      <c r="L39" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="M39" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="15" t="s">
+        <v>220</v>
+      </c>
+      <c r="B40" s="15" t="s">
+        <v>221</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>222</v>
+      </c>
+      <c r="D40" s="15" t="s">
+        <v>223</v>
+      </c>
+      <c r="E40" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="F40" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="G40" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H40" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I40" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="J40" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="K40" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="L40" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M40" s="15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="B41" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="C41" s="15" t="s">
+        <v>226</v>
+      </c>
+      <c r="D41" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="E41" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="F41" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="G41" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H41" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I41" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J41" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="K41" s="15" t="s">
+        <v>229</v>
+      </c>
+      <c r="L41" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="M41" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="B42" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="C42" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="D42" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="E42" s="15" t="s">
+        <v>232</v>
+      </c>
+      <c r="F42" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="G42" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H42" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I42" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J42" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K42" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="L42" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="M42" s="15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="15" t="s">
+        <v>234</v>
+      </c>
+      <c r="B43" s="15" t="s">
+        <v>235</v>
+      </c>
+      <c r="C43" s="15" t="s">
+        <v>234</v>
+      </c>
+      <c r="D43" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="E43" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="F43" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="G43" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H43" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I43" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J43" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K43" s="15" t="s">
+        <v>237</v>
+      </c>
+      <c r="L43" s="23">
+        <v>46082</v>
+      </c>
+      <c r="M43" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="B44" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="C44" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="D44" s="15" t="s">
+        <v>241</v>
+      </c>
+      <c r="E44" s="15" t="s">
+        <v>242</v>
+      </c>
+      <c r="F44" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="G44" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H44" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I44" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J44" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K44" s="15" t="s">
+        <v>243</v>
+      </c>
+      <c r="L44" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M44" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="15" t="s">
+        <v>244</v>
+      </c>
+      <c r="B45" s="15" t="s">
+        <v>245</v>
+      </c>
+      <c r="C45" s="15" t="s">
+        <v>244</v>
+      </c>
+      <c r="D45" s="15" t="s">
+        <v>246</v>
+      </c>
+      <c r="E45" s="15" t="s">
+        <v>247</v>
+      </c>
+      <c r="F45" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="G45" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H45" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I45" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J45" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K45" s="15" t="s">
+        <v>248</v>
+      </c>
+      <c r="L45" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="M45" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="15" t="s">
+        <v>249</v>
+      </c>
+      <c r="B46" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="C46" s="15" t="s">
+        <v>249</v>
+      </c>
+      <c r="D46" s="15" t="s">
+        <v>251</v>
+      </c>
+      <c r="E46" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="F46" s="15" t="s">
+        <v>252</v>
+      </c>
+      <c r="G46" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H46" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I46" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J46" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="K46" s="15" t="s">
+        <v>253</v>
+      </c>
+      <c r="L46" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M46" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A47" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="B47" s="15" t="s">
+        <v>255</v>
+      </c>
+      <c r="C47" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="D47" s="15" t="s">
+        <v>256</v>
+      </c>
+      <c r="E47" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="F47" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="H37" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I37" s="1" t="s">
+      <c r="G47" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H47" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I47" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J47" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K47" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="L47" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M47" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="15" t="s">
+        <v>259</v>
+      </c>
+      <c r="B48" s="15" t="s">
+        <v>260</v>
+      </c>
+      <c r="C48" s="15" t="s">
+        <v>260</v>
+      </c>
+      <c r="D48" s="15" t="s">
+        <v>261</v>
+      </c>
+      <c r="E48" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="F48" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="G48" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H48" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I48" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J48" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K48" s="15" t="s">
+        <v>262</v>
+      </c>
+      <c r="L48" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="M48" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="15" t="s">
+        <v>263</v>
+      </c>
+      <c r="B49" s="15" t="s">
+        <v>264</v>
+      </c>
+      <c r="C49" s="15" t="s">
+        <v>265</v>
+      </c>
+      <c r="D49" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="E49" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="F49" s="15" t="s">
+        <v>266</v>
+      </c>
+      <c r="G49" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="J37" s="21" t="s">
-[...37 lines deleted...]
-      <c r="I38" s="1" t="s">
+      <c r="H49" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I49" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J49" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K49" s="15" t="s">
+        <v>267</v>
+      </c>
+      <c r="L49" s="15" t="s">
+        <v>268</v>
+      </c>
+      <c r="M49" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A50" s="15" t="s">
+        <v>269</v>
+      </c>
+      <c r="B50" s="15" t="s">
+        <v>269</v>
+      </c>
+      <c r="C50" s="15" t="s">
+        <v>269</v>
+      </c>
+      <c r="D50" s="15" t="s">
+        <v>270</v>
+      </c>
+      <c r="E50" s="15" t="s">
+        <v>232</v>
+      </c>
+      <c r="F50" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="G50" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="J38" t="s">
-[...37 lines deleted...]
-      <c r="I39" s="1" t="s">
+      <c r="H50" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I50" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J50" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K50" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="L50" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="M50" s="15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="15" t="s">
+        <v>272</v>
+      </c>
+      <c r="B51" s="15" t="s">
+        <v>273</v>
+      </c>
+      <c r="C51" s="15" t="s">
+        <v>273</v>
+      </c>
+      <c r="D51" s="15" t="s">
+        <v>274</v>
+      </c>
+      <c r="E51" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="F51" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="G51" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="J39" s="21" t="s">
-[...498 lines deleted...]
-        <v>47</v>
+      <c r="H51" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I51" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J51" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K51" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="L51" s="15" t="s">
+        <v>56</v>
       </c>
       <c r="M51" s="23">
         <v>46387</v>
       </c>
     </row>
     <row r="52" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A52" t="s">
-[...17 lines deleted...]
-      <c r="G52" s="1" t="s">
+      <c r="A52" s="15" t="s">
+        <v>276</v>
+      </c>
+      <c r="B52" s="15" t="s">
+        <v>276</v>
+      </c>
+      <c r="C52" s="15" t="s">
+        <v>276</v>
+      </c>
+      <c r="D52" s="15" t="s">
+        <v>277</v>
+      </c>
+      <c r="E52" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="F52" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="G52" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H52" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I52" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J52" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K52" s="15" t="s">
+        <v>278</v>
+      </c>
+      <c r="L52" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M52" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A53" s="15" t="s">
+        <v>279</v>
+      </c>
+      <c r="B53" s="15" t="s">
+        <v>280</v>
+      </c>
+      <c r="C53" s="15" t="s">
+        <v>279</v>
+      </c>
+      <c r="D53" s="15" t="s">
+        <v>281</v>
+      </c>
+      <c r="E53" s="15" t="s">
+        <v>232</v>
+      </c>
+      <c r="F53" s="15" t="s">
+        <v>282</v>
+      </c>
+      <c r="G53" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H53" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I53" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J53" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K53" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="L53" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M53" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A54" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="B54" s="15" t="s">
+        <v>285</v>
+      </c>
+      <c r="C54" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="D54" s="15" t="s">
+        <v>286</v>
+      </c>
+      <c r="E54" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="F54" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="H52" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I52" s="1" t="s">
+      <c r="G54" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="J52" s="21" t="s">
-[...13 lines deleted...]
-      <c r="A53" t="s">
+      <c r="H54" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I54" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J54" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K54" s="15" t="s">
+        <v>287</v>
+      </c>
+      <c r="L54" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M54" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A55" s="15" t="s">
+        <v>288</v>
+      </c>
+      <c r="B55" s="15" t="s">
+        <v>288</v>
+      </c>
+      <c r="C55" s="15" t="s">
+        <v>288</v>
+      </c>
+      <c r="D55" s="15" t="s">
+        <v>289</v>
+      </c>
+      <c r="E55" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="F55" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="G55" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H55" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I55" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J55" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K55" s="15" t="s">
+        <v>290</v>
+      </c>
+      <c r="L55" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M55" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="15" t="s">
+        <v>291</v>
+      </c>
+      <c r="B56" s="15" t="s">
+        <v>292</v>
+      </c>
+      <c r="C56" s="15" t="s">
+        <v>293</v>
+      </c>
+      <c r="D56" s="15" t="s">
+        <v>294</v>
+      </c>
+      <c r="E56" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="F56" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="G56" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H56" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I56" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J56" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K56" s="15" t="s">
+        <v>296</v>
+      </c>
+      <c r="L56" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="M56" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A57" s="15" t="s">
+        <v>297</v>
+      </c>
+      <c r="B57" s="15" t="s">
+        <v>298</v>
+      </c>
+      <c r="C57" s="15" t="s">
+        <v>297</v>
+      </c>
+      <c r="D57" s="15" t="s">
+        <v>299</v>
+      </c>
+      <c r="E57" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="F57" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="G57" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H57" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I57" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J57" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K57" s="15" t="s">
+        <v>300</v>
+      </c>
+      <c r="L57" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M57" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A58" s="15" t="s">
+        <v>301</v>
+      </c>
+      <c r="B58" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="C58" s="15" t="s">
+        <v>303</v>
+      </c>
+      <c r="D58" s="15" t="s">
+        <v>304</v>
+      </c>
+      <c r="E58" s="15" t="s">
+        <v>305</v>
+      </c>
+      <c r="F58" s="15" t="s">
+        <v>252</v>
+      </c>
+      <c r="G58" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H58" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I58" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J58" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="K58" s="15" t="s">
+        <v>306</v>
+      </c>
+      <c r="L58" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M58" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A59" s="25" t="s">
+        <v>307</v>
+      </c>
+      <c r="B59" s="25" t="s">
+        <v>308</v>
+      </c>
+      <c r="C59" s="25" t="s">
+        <v>307</v>
+      </c>
+      <c r="D59" s="25" t="s">
+        <v>309</v>
+      </c>
+      <c r="E59" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="F59" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="G59" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="H59" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="I59" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="J59" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="K59" s="25" t="s">
+        <v>310</v>
+      </c>
+      <c r="L59" s="26">
+        <v>46023</v>
+      </c>
+      <c r="M59" s="26">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A60" s="15" t="s">
+        <v>311</v>
+      </c>
+      <c r="B60" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="C60" s="15" t="s">
+        <v>311</v>
+      </c>
+      <c r="D60" s="15" t="s">
+        <v>313</v>
+      </c>
+      <c r="E60" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="F60" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="G60" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H60" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I60" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J60" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K60" s="15" t="s">
+        <v>314</v>
+      </c>
+      <c r="L60" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="M60" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A61" s="15" t="s">
+        <v>315</v>
+      </c>
+      <c r="B61" s="15" t="s">
+        <v>316</v>
+      </c>
+      <c r="C61" s="15" t="s">
+        <v>315</v>
+      </c>
+      <c r="D61" s="15" t="s">
+        <v>317</v>
+      </c>
+      <c r="E61" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="F61" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="G61" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H61" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I61" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J61" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K61" s="15" t="s">
         <v>318</v>
       </c>
-      <c r="B53" t="s">
-[...358 lines deleted...]
-        <v>266</v>
+      <c r="L61" s="15" t="s">
+        <v>190</v>
       </c>
       <c r="M61" s="23">
         <v>46387</v>
       </c>
     </row>
     <row r="62" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A62" t="s">
-[...17 lines deleted...]
-      <c r="G62" s="1" t="s">
+      <c r="A62" s="15" t="s">
+        <v>319</v>
+      </c>
+      <c r="B62" s="15" t="s">
+        <v>320</v>
+      </c>
+      <c r="C62" s="15" t="s">
+        <v>319</v>
+      </c>
+      <c r="D62" s="15" t="s">
+        <v>321</v>
+      </c>
+      <c r="E62" s="15" t="s">
+        <v>322</v>
+      </c>
+      <c r="F62" s="15">
+        <v>2026</v>
+      </c>
+      <c r="G62" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H62" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I62" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J62" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K62" s="15" t="s">
+        <v>323</v>
+      </c>
+      <c r="L62" s="23">
+        <v>46143</v>
+      </c>
+      <c r="M62" s="23">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A63" s="15" t="s">
+        <v>324</v>
+      </c>
+      <c r="B63" s="15" t="s">
+        <v>325</v>
+      </c>
+      <c r="C63" s="15" t="s">
+        <v>324</v>
+      </c>
+      <c r="D63" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="E63" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="F63" s="15" t="s">
+        <v>327</v>
+      </c>
+      <c r="G63" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H63" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I63" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J63" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K63" s="15" t="s">
+        <v>328</v>
+      </c>
+      <c r="L63" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="M63" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A64" s="15" t="s">
+        <v>329</v>
+      </c>
+      <c r="B64" s="15" t="s">
+        <v>329</v>
+      </c>
+      <c r="C64" s="15" t="s">
+        <v>329</v>
+      </c>
+      <c r="D64" s="15" t="s">
+        <v>330</v>
+      </c>
+      <c r="E64" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F64" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="G64" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H64" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I64" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J64" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K64" s="15" t="s">
+        <v>331</v>
+      </c>
+      <c r="L64" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M64" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A65" s="15" t="s">
+        <v>332</v>
+      </c>
+      <c r="B65" s="15" t="s">
+        <v>332</v>
+      </c>
+      <c r="C65" s="15" t="s">
+        <v>332</v>
+      </c>
+      <c r="D65" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="E65" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="F65" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="G65" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H65" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I65" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J65" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K65" s="15" t="s">
+        <v>333</v>
+      </c>
+      <c r="L65" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M65" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A66" s="15" t="s">
+        <v>334</v>
+      </c>
+      <c r="B66" s="15" t="s">
+        <v>335</v>
+      </c>
+      <c r="C66" s="15" t="s">
+        <v>334</v>
+      </c>
+      <c r="D66" s="15" t="s">
+        <v>336</v>
+      </c>
+      <c r="E66" s="15" t="s">
+        <v>337</v>
+      </c>
+      <c r="F66" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="H62" s="1" t="s">
+      <c r="G66" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H66" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I66" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J66" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="K66" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="L66" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M66" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A67" s="15" t="s">
+        <v>339</v>
+      </c>
+      <c r="B67" s="15" t="s">
+        <v>340</v>
+      </c>
+      <c r="C67" s="15" t="s">
+        <v>339</v>
+      </c>
+      <c r="D67" s="15" t="s">
+        <v>341</v>
+      </c>
+      <c r="E67" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="F67" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="I62" s="1" t="s">
+      <c r="G67" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H67" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I67" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J67" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K67" s="15" t="s">
+        <v>342</v>
+      </c>
+      <c r="L67" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="M67" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A68" s="15" t="s">
+        <v>343</v>
+      </c>
+      <c r="B68" s="15" t="s">
+        <v>344</v>
+      </c>
+      <c r="C68" s="15" t="s">
+        <v>343</v>
+      </c>
+      <c r="D68" s="15" t="s">
+        <v>345</v>
+      </c>
+      <c r="E68" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="F68" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="G68" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H68" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I68" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J68" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K68" s="15" t="s">
+        <v>346</v>
+      </c>
+      <c r="L68" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="M68" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A69" s="15" t="s">
+        <v>347</v>
+      </c>
+      <c r="B69" s="15" t="s">
+        <v>348</v>
+      </c>
+      <c r="C69" s="15" t="s">
+        <v>348</v>
+      </c>
+      <c r="D69" s="15" t="s">
+        <v>223</v>
+      </c>
+      <c r="E69" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="F69" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="G69" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H69" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I69" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J69" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K69" s="15" t="s">
+        <v>349</v>
+      </c>
+      <c r="L69" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M69" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A70" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="B70" s="15" t="s">
+        <v>351</v>
+      </c>
+      <c r="C70" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="D70" s="15" t="s">
+        <v>352</v>
+      </c>
+      <c r="E70" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="F70" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="G70" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H70" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I70" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J70" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="K70" s="15" t="s">
+        <v>353</v>
+      </c>
+      <c r="L70" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M70" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A71" s="15" t="s">
+        <v>354</v>
+      </c>
+      <c r="B71" s="15" t="s">
+        <v>355</v>
+      </c>
+      <c r="C71" s="15" t="s">
+        <v>354</v>
+      </c>
+      <c r="D71" s="15" t="s">
+        <v>356</v>
+      </c>
+      <c r="E71" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="F71" s="15" t="s">
+        <v>357</v>
+      </c>
+      <c r="G71" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H71" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I71" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J71" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K71" s="15" t="s">
+        <v>358</v>
+      </c>
+      <c r="L71" s="15" t="s">
+        <v>359</v>
+      </c>
+      <c r="M71" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A72" s="15" t="s">
+        <v>360</v>
+      </c>
+      <c r="B72" s="15" t="s">
+        <v>361</v>
+      </c>
+      <c r="C72" s="15" t="s">
+        <v>360</v>
+      </c>
+      <c r="D72" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="E72" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="F72" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="G72" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="J62" s="21" t="s">
-[...22 lines deleted...]
-      <c r="D63" t="s">
+      <c r="H72" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I72" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J72" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="K72" s="15" t="s">
+        <v>362</v>
+      </c>
+      <c r="L72" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M72" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A73" s="15" t="s">
+        <v>363</v>
+      </c>
+      <c r="B73" s="15" t="s">
+        <v>364</v>
+      </c>
+      <c r="C73" s="15" t="s">
+        <v>364</v>
+      </c>
+      <c r="D73" s="15" t="s">
+        <v>365</v>
+      </c>
+      <c r="E73" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="F73" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="G73" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H73" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I73" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J73" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K73" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="L73" s="23" t="s">
+        <v>367</v>
+      </c>
+      <c r="M73" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A74" s="15" t="s">
+        <v>368</v>
+      </c>
+      <c r="B74" s="15" t="s">
+        <v>368</v>
+      </c>
+      <c r="C74" s="15" t="s">
+        <v>368</v>
+      </c>
+      <c r="D74" s="15" t="s">
+        <v>369</v>
+      </c>
+      <c r="E74" s="15" t="s">
+        <v>370</v>
+      </c>
+      <c r="F74" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="G74" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H74" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I74" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J74" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="K74" s="15" t="s">
+        <v>371</v>
+      </c>
+      <c r="L74" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="M74" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A75" s="25" t="s">
+        <v>372</v>
+      </c>
+      <c r="B75" s="25" t="s">
+        <v>373</v>
+      </c>
+      <c r="C75" s="25" t="s">
+        <v>372</v>
+      </c>
+      <c r="D75" s="25" t="s">
+        <v>374</v>
+      </c>
+      <c r="E75" s="25" t="s">
+        <v>375</v>
+      </c>
+      <c r="F75" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="G75" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="H75" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="I75" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="J75" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="K75" s="25" t="s">
+        <v>376</v>
+      </c>
+      <c r="L75" s="26" t="s">
+        <v>77</v>
+      </c>
+      <c r="M75" s="26" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A76" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="B76" s="15" t="s">
+        <v>378</v>
+      </c>
+      <c r="C76" s="15" t="s">
+        <v>377</v>
+      </c>
+      <c r="D76" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="E76" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="F76" s="15" t="s">
+        <v>379</v>
+      </c>
+      <c r="G76" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H76" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I76" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J76" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K76" s="15" t="s">
+        <v>380</v>
+      </c>
+      <c r="L76" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M76" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A77" s="15" t="s">
+        <v>381</v>
+      </c>
+      <c r="B77" s="15" t="s">
+        <v>382</v>
+      </c>
+      <c r="C77" s="15" t="s">
+        <v>381</v>
+      </c>
+      <c r="D77" s="15" t="s">
+        <v>383</v>
+      </c>
+      <c r="E77" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="F77" s="15" t="s">
+        <v>384</v>
+      </c>
+      <c r="G77" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H77" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I77" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J77" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K77" s="15" t="s">
+        <v>385</v>
+      </c>
+      <c r="L77" s="15" t="s">
+        <v>386</v>
+      </c>
+      <c r="M77" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A78" s="15" t="s">
+        <v>387</v>
+      </c>
+      <c r="B78" s="15" t="s">
+        <v>388</v>
+      </c>
+      <c r="C78" s="15" t="s">
+        <v>387</v>
+      </c>
+      <c r="D78" s="15" t="s">
+        <v>389</v>
+      </c>
+      <c r="E78" s="15" t="s">
         <v>217</v>
       </c>
-      <c r="E63" t="s">
-[...28 lines deleted...]
-      <c r="A64" t="s">
+      <c r="F78" s="15">
+        <v>2024</v>
+      </c>
+      <c r="G78" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H78" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I78" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J78" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K78" s="15" t="s">
+        <v>390</v>
+      </c>
+      <c r="L78" s="23">
+        <v>46143</v>
+      </c>
+      <c r="M78" s="23">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A79" s="25" t="s">
+        <v>387</v>
+      </c>
+      <c r="B79" s="25" t="s">
+        <v>388</v>
+      </c>
+      <c r="C79" s="25" t="s">
+        <v>387</v>
+      </c>
+      <c r="D79" s="25" t="s">
+        <v>389</v>
+      </c>
+      <c r="E79" s="25" t="s">
+        <v>217</v>
+      </c>
+      <c r="F79" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="G79" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="H79" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="I79" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="J79" s="25" t="s">
         <v>106</v>
       </c>
-      <c r="B64" t="s">
+      <c r="K79" s="25" t="s">
+        <v>390</v>
+      </c>
+      <c r="L79" s="26">
+        <v>46054</v>
+      </c>
+      <c r="M79" s="26">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A80" s="15" t="s">
+        <v>391</v>
+      </c>
+      <c r="B80" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="C80" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="D80" s="15" t="s">
+        <v>256</v>
+      </c>
+      <c r="E80" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="F80" s="15" t="s">
+        <v>183</v>
+      </c>
+      <c r="G80" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H80" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I80" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="J80" s="15" t="s">
         <v>106</v>
       </c>
-      <c r="C64" t="s">
-[...686 lines deleted...]
-        <v>58</v>
+      <c r="K80" s="15" t="s">
+        <v>392</v>
+      </c>
+      <c r="L80" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M80" s="15" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="81" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A81" t="s">
-        <v>575</v>
+        <v>393</v>
       </c>
       <c r="B81" t="s">
-        <v>576</v>
+        <v>394</v>
       </c>
       <c r="C81" t="s">
-        <v>575</v>
+        <v>393</v>
       </c>
       <c r="D81" t="s">
-        <v>577</v>
+        <v>395</v>
       </c>
       <c r="E81" t="s">
-        <v>138</v>
-[...4 lines deleted...]
-      <c r="G81" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="F81" t="s">
+        <v>53</v>
+      </c>
+      <c r="G81" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H81" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I81" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J81" t="s">
+        <v>70</v>
+      </c>
+      <c r="K81" t="s">
+        <v>396</v>
+      </c>
+      <c r="L81" s="23" t="s">
+        <v>397</v>
+      </c>
+      <c r="M81" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A82" s="15" t="s">
+        <v>398</v>
+      </c>
+      <c r="B82" s="15" t="s">
+        <v>399</v>
+      </c>
+      <c r="C82" s="15" t="s">
+        <v>398</v>
+      </c>
+      <c r="D82" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="E82" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="F82" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="G82" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H82" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I82" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="J82" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="K82" s="15" t="s">
+        <v>401</v>
+      </c>
+      <c r="L82" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M82" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A83" s="15" t="s">
+        <v>406</v>
+      </c>
+      <c r="B83" s="15" t="s">
+        <v>406</v>
+      </c>
+      <c r="C83" s="15" t="s">
+        <v>406</v>
+      </c>
+      <c r="D83" s="15" t="s">
+        <v>407</v>
+      </c>
+      <c r="E83" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="F83" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="H81" s="1" t="s">
-[...88 lines deleted...]
-        <v>61</v>
+      <c r="G83" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H83" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I83" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J83" s="15" t="s">
+        <v>46</v>
       </c>
       <c r="K83" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>408</v>
+      </c>
+      <c r="L83" s="15" t="s">
+        <v>100</v>
       </c>
       <c r="M83" s="23">
         <v>46387</v>
       </c>
     </row>
     <row r="84" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A84" t="s">
-[...74 lines deleted...]
-        <v>47</v>
+      <c r="A84" s="15" t="s">
+        <v>409</v>
+      </c>
+      <c r="B84" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="C84" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="D84" s="15" t="s">
+        <v>411</v>
+      </c>
+      <c r="E84" s="15" t="s">
+        <v>404</v>
+      </c>
+      <c r="F84" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="G84" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H84" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I84" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J84" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K84" s="15" t="s">
+        <v>412</v>
+      </c>
+      <c r="L84" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M84" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A85" s="15" t="s">
+        <v>413</v>
+      </c>
+      <c r="B85" s="15" t="s">
+        <v>414</v>
+      </c>
+      <c r="C85" s="15" t="s">
+        <v>413</v>
+      </c>
+      <c r="D85" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="E85" s="15" t="s">
+        <v>416</v>
+      </c>
+      <c r="F85" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="G85" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H85" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I85" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J85" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K85" s="15" t="s">
+        <v>417</v>
+      </c>
+      <c r="L85" s="15" t="s">
+        <v>84</v>
       </c>
       <c r="M85" s="23">
         <v>46387</v>
       </c>
     </row>
     <row r="86" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A86" t="s">
-[...17 lines deleted...]
-      <c r="G86" s="1" t="s">
+      <c r="A86" s="15" t="s">
+        <v>413</v>
+      </c>
+      <c r="B86" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="C86" s="15" t="s">
+        <v>413</v>
+      </c>
+      <c r="D86" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="E86" s="15" t="s">
+        <v>416</v>
+      </c>
+      <c r="F86" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="G86" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H86" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I86" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J86" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K86" s="15" t="s">
+        <v>417</v>
+      </c>
+      <c r="L86" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="M86" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A87" s="15" t="s">
+        <v>419</v>
+      </c>
+      <c r="B87" s="15" t="s">
+        <v>420</v>
+      </c>
+      <c r="C87" s="15" t="s">
+        <v>419</v>
+      </c>
+      <c r="D87" s="15" t="s">
+        <v>421</v>
+      </c>
+      <c r="E87" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="F87" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="G87" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H87" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I87" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J87" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K87" s="15" t="s">
+        <v>422</v>
+      </c>
+      <c r="L87" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="M87" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A88" s="15" t="s">
+        <v>423</v>
+      </c>
+      <c r="B88" s="15" t="s">
+        <v>348</v>
+      </c>
+      <c r="C88" s="15" t="s">
+        <v>423</v>
+      </c>
+      <c r="D88" s="15" t="s">
+        <v>223</v>
+      </c>
+      <c r="E88" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="F88" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="G88" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H88" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I88" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J88" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K88" s="15" t="s">
+        <v>349</v>
+      </c>
+      <c r="L88" s="23">
+        <v>46054</v>
+      </c>
+      <c r="M88" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A89" s="15" t="s">
+        <v>424</v>
+      </c>
+      <c r="B89" s="15" t="s">
+        <v>425</v>
+      </c>
+      <c r="C89" s="15" t="s">
+        <v>424</v>
+      </c>
+      <c r="D89" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="E89" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="F89" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="G89" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H89" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I89" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J89" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="K89" s="15" t="s">
+        <v>427</v>
+      </c>
+      <c r="L89" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="M89" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A90" s="15" t="s">
+        <v>428</v>
+      </c>
+      <c r="B90" s="15" t="s">
+        <v>429</v>
+      </c>
+      <c r="C90" s="15" t="s">
+        <v>430</v>
+      </c>
+      <c r="D90" s="15" t="s">
+        <v>431</v>
+      </c>
+      <c r="E90" s="15" t="s">
+        <v>432</v>
+      </c>
+      <c r="F90" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="G90" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H90" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I90" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J90" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="K90" s="15" t="s">
+        <v>433</v>
+      </c>
+      <c r="L90" s="23" t="s">
+        <v>434</v>
+      </c>
+      <c r="M90" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A91" s="15" t="s">
+        <v>435</v>
+      </c>
+      <c r="B91" s="15" t="s">
+        <v>436</v>
+      </c>
+      <c r="C91" s="15" t="s">
+        <v>436</v>
+      </c>
+      <c r="D91" s="15" t="s">
+        <v>437</v>
+      </c>
+      <c r="E91" s="15" t="s">
+        <v>337</v>
+      </c>
+      <c r="F91" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="G91" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H91" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I91" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J91" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K91" s="15" t="s">
+        <v>438</v>
+      </c>
+      <c r="L91" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M91" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A92" s="15" t="s">
+        <v>439</v>
+      </c>
+      <c r="B92" s="15" t="s">
+        <v>439</v>
+      </c>
+      <c r="C92" s="15" t="s">
+        <v>439</v>
+      </c>
+      <c r="D92" s="15" t="s">
+        <v>440</v>
+      </c>
+      <c r="E92" s="15" t="s">
+        <v>441</v>
+      </c>
+      <c r="F92" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="G92" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H92" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I92" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J92" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K92" s="15" t="s">
+        <v>442</v>
+      </c>
+      <c r="L92" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="M92" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A93" s="15" t="s">
+        <v>443</v>
+      </c>
+      <c r="B93" s="15" t="s">
+        <v>443</v>
+      </c>
+      <c r="C93" s="15" t="s">
+        <v>444</v>
+      </c>
+      <c r="D93" s="15" t="s">
+        <v>445</v>
+      </c>
+      <c r="E93" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="F93" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="G93" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H93" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I93" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J93" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="K93" s="15" t="s">
+        <v>446</v>
+      </c>
+      <c r="L93" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="M93" s="23" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A94" s="15" t="s">
+        <v>447</v>
+      </c>
+      <c r="B94" s="15" t="s">
+        <v>447</v>
+      </c>
+      <c r="C94" s="15" t="s">
+        <v>447</v>
+      </c>
+      <c r="D94" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="E94" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="F94" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="G94" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H94" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I94" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J94" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K94" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="L94" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="M94" s="23" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A95" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="B95" s="15" t="s">
+        <v>450</v>
+      </c>
+      <c r="C95" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="D95" s="15" t="s">
+        <v>451</v>
+      </c>
+      <c r="E95" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="F95" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="G95" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H95" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I95" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J95" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K95" s="15" t="s">
+        <v>452</v>
+      </c>
+      <c r="L95" s="15" t="s">
+        <v>77</v>
+      </c>
+      <c r="M95" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A96" s="15" t="s">
+        <v>453</v>
+      </c>
+      <c r="B96" s="15" t="s">
+        <v>454</v>
+      </c>
+      <c r="C96" s="15" t="s">
+        <v>453</v>
+      </c>
+      <c r="D96" s="15" t="s">
+        <v>455</v>
+      </c>
+      <c r="E96" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F96" s="15">
+        <v>2026</v>
+      </c>
+      <c r="G96" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H96" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I96" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J96" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K96" s="15" t="s">
+        <v>456</v>
+      </c>
+      <c r="L96" s="23">
+        <v>46143</v>
+      </c>
+      <c r="M96" s="23">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A97" s="15" t="s">
+        <v>453</v>
+      </c>
+      <c r="B97" s="15" t="s">
+        <v>457</v>
+      </c>
+      <c r="C97" s="15" t="s">
+        <v>453</v>
+      </c>
+      <c r="D97" s="15" t="s">
+        <v>455</v>
+      </c>
+      <c r="E97" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F97" s="15" t="s">
+        <v>384</v>
+      </c>
+      <c r="G97" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H97" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I97" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J97" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K97" s="15" t="s">
+        <v>458</v>
+      </c>
+      <c r="L97" s="15" t="s">
+        <v>459</v>
+      </c>
+      <c r="M97" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A98" s="15" t="s">
+        <v>460</v>
+      </c>
+      <c r="B98" s="15" t="s">
+        <v>461</v>
+      </c>
+      <c r="C98" s="15" t="s">
+        <v>460</v>
+      </c>
+      <c r="D98" s="15" t="s">
+        <v>421</v>
+      </c>
+      <c r="E98" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="F98" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="G98" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H98" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I98" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J98" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K98" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="L98" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M98" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A99" s="15" t="s">
+        <v>463</v>
+      </c>
+      <c r="B99" s="15" t="s">
+        <v>464</v>
+      </c>
+      <c r="C99" s="15" t="s">
+        <v>463</v>
+      </c>
+      <c r="D99" s="15" t="s">
+        <v>465</v>
+      </c>
+      <c r="E99" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="F99" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="G99" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H99" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I99" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J99" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K99" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="L99" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M99" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A100" s="15" t="s">
+        <v>467</v>
+      </c>
+      <c r="B100" s="15" t="s">
+        <v>468</v>
+      </c>
+      <c r="C100" s="15" t="s">
+        <v>467</v>
+      </c>
+      <c r="D100" s="15" t="s">
+        <v>469</v>
+      </c>
+      <c r="E100" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F100" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="G100" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H100" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I100" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J100" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K100" s="15" t="s">
+        <v>470</v>
+      </c>
+      <c r="L100" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="M100" s="23" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A101" s="15" t="s">
+        <v>471</v>
+      </c>
+      <c r="B101" s="15" t="s">
+        <v>471</v>
+      </c>
+      <c r="C101" s="15" t="s">
+        <v>471</v>
+      </c>
+      <c r="D101" s="15" t="s">
+        <v>472</v>
+      </c>
+      <c r="E101" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="F101" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="G101" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H101" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I101" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J101" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="K101" s="15" t="s">
+        <v>473</v>
+      </c>
+      <c r="L101" s="15" t="s">
+        <v>459</v>
+      </c>
+      <c r="M101" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A102" s="15" t="s">
+        <v>474</v>
+      </c>
+      <c r="B102" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="C102" s="15" t="s">
+        <v>474</v>
+      </c>
+      <c r="D102" s="15" t="s">
+        <v>475</v>
+      </c>
+      <c r="E102" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="F102" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="G102" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H102" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I102" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J102" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K102" s="15" t="s">
+        <v>476</v>
+      </c>
+      <c r="L102" s="23" t="s">
+        <v>100</v>
+      </c>
+      <c r="M102" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A103" s="15" t="s">
+        <v>477</v>
+      </c>
+      <c r="B103" s="15" t="s">
+        <v>477</v>
+      </c>
+      <c r="C103" s="15" t="s">
+        <v>477</v>
+      </c>
+      <c r="D103" s="15" t="s">
+        <v>478</v>
+      </c>
+      <c r="E103" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="F103" s="15" t="s">
+        <v>479</v>
+      </c>
+      <c r="G103" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H103" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I103" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J103" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K103" s="15" t="s">
+        <v>480</v>
+      </c>
+      <c r="L103" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="M103" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A104" s="25" t="s">
+        <v>481</v>
+      </c>
+      <c r="B104" s="25" t="s">
+        <v>482</v>
+      </c>
+      <c r="C104" s="25" t="s">
+        <v>481</v>
+      </c>
+      <c r="D104" s="25" t="s">
+        <v>483</v>
+      </c>
+      <c r="E104" s="25" t="s">
+        <v>337</v>
+      </c>
+      <c r="F104" s="25" t="s">
+        <v>211</v>
+      </c>
+      <c r="G104" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="H104" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="I104" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="J104" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="K104" s="25" t="s">
+        <v>484</v>
+      </c>
+      <c r="L104" s="26" t="s">
+        <v>100</v>
+      </c>
+      <c r="M104" s="26">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A105" s="15" t="s">
+        <v>485</v>
+      </c>
+      <c r="B105" s="15" t="s">
+        <v>486</v>
+      </c>
+      <c r="C105" s="15" t="s">
+        <v>485</v>
+      </c>
+      <c r="D105" s="15" t="s">
+        <v>487</v>
+      </c>
+      <c r="E105" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="F105" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="H86" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I86" s="1" t="s">
+      <c r="G105" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="J86" s="21" t="s">
-[...43 lines deleted...]
-      <c r="K87" t="s">
+      <c r="H105" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I105" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="J105" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="K105" s="15" t="s">
+        <v>488</v>
+      </c>
+      <c r="L105" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="M105" s="23">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A106" s="15" t="s">
+        <v>489</v>
+      </c>
+      <c r="B106" s="15" t="s">
+        <v>489</v>
+      </c>
+      <c r="C106" s="15" t="s">
+        <v>489</v>
+      </c>
+      <c r="D106" s="15" t="s">
+        <v>490</v>
+      </c>
+      <c r="E106" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="F106" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="G106" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H106" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I106" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J106" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K106" s="15" t="s">
+        <v>491</v>
+      </c>
+      <c r="L106" s="23" t="s">
+        <v>268</v>
+      </c>
+      <c r="M106" s="23" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A107" s="15" t="s">
+        <v>492</v>
+      </c>
+      <c r="B107" s="15" t="s">
+        <v>492</v>
+      </c>
+      <c r="C107" s="15" t="s">
+        <v>492</v>
+      </c>
+      <c r="D107" s="15" t="s">
+        <v>493</v>
+      </c>
+      <c r="E107" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="F107" s="15" t="s">
+        <v>357</v>
+      </c>
+      <c r="G107" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H107" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I107" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J107" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K107" s="15" t="s">
+        <v>494</v>
+      </c>
+      <c r="L107" s="23">
+        <v>46023</v>
+      </c>
+      <c r="M107" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A108" s="15" t="s">
+        <v>495</v>
+      </c>
+      <c r="B108" s="15" t="s">
+        <v>496</v>
+      </c>
+      <c r="C108" s="15" t="s">
+        <v>496</v>
+      </c>
+      <c r="D108" s="15" t="s">
+        <v>497</v>
+      </c>
+      <c r="E108" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="F108" s="15" t="s">
+        <v>498</v>
+      </c>
+      <c r="G108" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H108" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I108" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J108" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K108" s="15" t="s">
+        <v>499</v>
+      </c>
+      <c r="L108" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="M108" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A109" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="B109" s="15" t="s">
+        <v>501</v>
+      </c>
+      <c r="C109" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="D109" s="15" t="s">
+        <v>309</v>
+      </c>
+      <c r="E109" s="15" t="s">
         <v>87</v>
       </c>
-      <c r="L87" s="22" t="s">
-[...37 lines deleted...]
-      <c r="K88" t="s">
+      <c r="F109" s="15" t="s">
+        <v>502</v>
+      </c>
+      <c r="G109" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H109" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I109" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J109" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K109" s="15" t="s">
+        <v>503</v>
+      </c>
+      <c r="L109" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="M109" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A110" s="25" t="s">
+        <v>500</v>
+      </c>
+      <c r="B110" s="25" t="s">
+        <v>504</v>
+      </c>
+      <c r="C110" s="25" t="s">
+        <v>500</v>
+      </c>
+      <c r="D110" s="25" t="s">
+        <v>309</v>
+      </c>
+      <c r="E110" s="25" t="s">
         <v>87</v>
       </c>
-      <c r="L88" s="22" t="s">
-[...905 lines deleted...]
-        <v>58</v>
+      <c r="F110" s="25" t="s">
+        <v>502</v>
+      </c>
+      <c r="G110" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="H110" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="I110" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="J110" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="K110" s="25" t="s">
+        <v>505</v>
+      </c>
+      <c r="L110" s="26">
+        <v>46054</v>
+      </c>
+      <c r="M110" s="26" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="111" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
       <c r="A111" t="s">
-        <v>491</v>
+        <v>500</v>
       </c>
       <c r="B111" t="s">
-        <v>491</v>
+        <v>669</v>
       </c>
       <c r="C111" t="s">
-        <v>492</v>
+        <v>500</v>
       </c>
       <c r="D111" t="s">
-        <v>298</v>
+        <v>309</v>
       </c>
       <c r="E111" t="s">
-        <v>299</v>
-[...4 lines deleted...]
-      <c r="G111" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="F111" t="s">
+        <v>502</v>
+      </c>
+      <c r="G111" t="s">
+        <v>54</v>
+      </c>
+      <c r="H111" t="s">
+        <v>44</v>
+      </c>
+      <c r="I111" t="s">
+        <v>105</v>
+      </c>
+      <c r="J111" t="s">
+        <v>106</v>
+      </c>
+      <c r="K111" t="s">
+        <v>505</v>
+      </c>
+      <c r="L111" t="s">
+        <v>668</v>
+      </c>
+      <c r="M111" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A112" s="15" t="s">
+        <v>506</v>
+      </c>
+      <c r="B112" s="15" t="s">
+        <v>507</v>
+      </c>
+      <c r="C112" s="15" t="s">
+        <v>506</v>
+      </c>
+      <c r="D112" s="15" t="s">
+        <v>508</v>
+      </c>
+      <c r="E112" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="F112" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="G112" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H112" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I112" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J112" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K112" s="15" t="s">
+        <v>509</v>
+      </c>
+      <c r="L112" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M112" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A113" s="25" t="s">
+        <v>510</v>
+      </c>
+      <c r="B113" s="25" t="s">
+        <v>510</v>
+      </c>
+      <c r="C113" s="25" t="s">
+        <v>510</v>
+      </c>
+      <c r="D113" s="25" t="s">
+        <v>511</v>
+      </c>
+      <c r="E113" s="25" t="s">
+        <v>257</v>
+      </c>
+      <c r="F113" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="G113" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="H113" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="I113" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="J113" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="K113" s="25" t="s">
+        <v>512</v>
+      </c>
+      <c r="L113" s="26">
+        <v>46054</v>
+      </c>
+      <c r="M113" s="26" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A114" s="25" t="s">
+        <v>513</v>
+      </c>
+      <c r="B114" s="25" t="s">
+        <v>514</v>
+      </c>
+      <c r="C114" s="25" t="s">
+        <v>514</v>
+      </c>
+      <c r="D114" s="25" t="s">
+        <v>515</v>
+      </c>
+      <c r="E114" s="25" t="s">
+        <v>516</v>
+      </c>
+      <c r="F114" s="25" t="s">
+        <v>211</v>
+      </c>
+      <c r="G114" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="H114" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="I114" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="J114" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="K114" s="25" t="s">
+        <v>517</v>
+      </c>
+      <c r="L114" s="26">
+        <v>46023</v>
+      </c>
+      <c r="M114" s="26">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A115" s="15" t="s">
+        <v>518</v>
+      </c>
+      <c r="B115" s="15" t="s">
+        <v>519</v>
+      </c>
+      <c r="C115" s="15" t="s">
+        <v>518</v>
+      </c>
+      <c r="D115" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="E115" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="F115" s="15">
+        <v>2025</v>
+      </c>
+      <c r="G115" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H115" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I115" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J115" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K115" s="15" t="s">
+        <v>520</v>
+      </c>
+      <c r="L115" s="23">
+        <v>46143</v>
+      </c>
+      <c r="M115" s="23">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A116" s="15" t="s">
+        <v>521</v>
+      </c>
+      <c r="B116" s="15" t="s">
+        <v>522</v>
+      </c>
+      <c r="C116" s="15" t="s">
+        <v>523</v>
+      </c>
+      <c r="D116" s="15" t="s">
+        <v>524</v>
+      </c>
+      <c r="E116" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="F116" s="15" t="s">
+        <v>525</v>
+      </c>
+      <c r="G116" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H116" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I116" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J116" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K116" s="15" t="s">
+        <v>526</v>
+      </c>
+      <c r="L116" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M116" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A117" s="15" t="s">
+        <v>527</v>
+      </c>
+      <c r="B117" s="15" t="s">
+        <v>528</v>
+      </c>
+      <c r="C117" s="15" t="s">
+        <v>527</v>
+      </c>
+      <c r="D117" s="15" t="s">
+        <v>529</v>
+      </c>
+      <c r="E117" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="F117" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="H111" s="1" t="s">
-[...2 lines deleted...]
-      <c r="I111" s="1" t="s">
+      <c r="G117" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="J111" s="21" t="s">
-[...28 lines deleted...]
-      <c r="F112" s="1" t="s">
+      <c r="H117" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I117" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J117" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K117" s="15" t="s">
+        <v>530</v>
+      </c>
+      <c r="L117" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="M117" s="23" t="s">
         <v>134</v>
       </c>
-      <c r="G112" s="1" t="s">
-[...5 lines deleted...]
-      <c r="I112" s="1" t="s">
+    </row>
+    <row r="118" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A118" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="B118" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="C118" s="15" t="s">
+        <v>532</v>
+      </c>
+      <c r="D118" s="15" t="s">
+        <v>533</v>
+      </c>
+      <c r="E118" s="15" t="s">
+        <v>534</v>
+      </c>
+      <c r="F118" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="G118" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H118" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I118" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J118" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K118" s="15" t="s">
+        <v>535</v>
+      </c>
+      <c r="L118" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="M118" s="23" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A119" s="15" t="s">
+        <v>536</v>
+      </c>
+      <c r="B119" s="15" t="s">
+        <v>536</v>
+      </c>
+      <c r="C119" s="15" t="s">
+        <v>537</v>
+      </c>
+      <c r="D119" s="15" t="s">
+        <v>538</v>
+      </c>
+      <c r="E119" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="F119" s="15" t="s">
+        <v>539</v>
+      </c>
+      <c r="G119" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H119" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I119" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J119" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K119" s="15" t="s">
+        <v>540</v>
+      </c>
+      <c r="L119" s="23" t="s">
+        <v>397</v>
+      </c>
+      <c r="M119" s="23" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A120" s="15" t="s">
+        <v>541</v>
+      </c>
+      <c r="B120" s="15" t="s">
+        <v>541</v>
+      </c>
+      <c r="C120" s="15" t="s">
+        <v>542</v>
+      </c>
+      <c r="D120" s="15" t="s">
+        <v>515</v>
+      </c>
+      <c r="E120" s="15" t="s">
+        <v>516</v>
+      </c>
+      <c r="F120" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="G120" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="J112" s="21" t="s">
-[...334 lines deleted...]
-        <v>47</v>
+      <c r="H120" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I120" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J120" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K120" s="15" t="s">
+        <v>543</v>
+      </c>
+      <c r="L120" s="15" t="s">
+        <v>56</v>
       </c>
       <c r="M120" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="121" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-[...9 lines deleted...]
-      <c r="D121" t="s">
+    <row r="121" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A121" s="15" t="s">
+        <v>544</v>
+      </c>
+      <c r="B121" s="15" t="s">
+        <v>545</v>
+      </c>
+      <c r="C121" s="15" t="s">
+        <v>544</v>
+      </c>
+      <c r="D121" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="E121" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="F121" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="G121" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H121" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I121" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J121" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K121" s="15" t="s">
+        <v>546</v>
+      </c>
+      <c r="L121" s="15" t="s">
+        <v>459</v>
+      </c>
+      <c r="M121" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A122" s="15" t="s">
+        <v>547</v>
+      </c>
+      <c r="B122" s="15" t="s">
+        <v>547</v>
+      </c>
+      <c r="C122" s="15" t="s">
+        <v>547</v>
+      </c>
+      <c r="D122" s="15" t="s">
+        <v>548</v>
+      </c>
+      <c r="E122" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="F122" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="G122" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H122" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I122" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J122" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K122" s="15" t="s">
+        <v>549</v>
+      </c>
+      <c r="L122" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M122" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A123" s="15" t="s">
+        <v>550</v>
+      </c>
+      <c r="B123" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="C123" s="15" t="s">
+        <v>550</v>
+      </c>
+      <c r="D123" s="15" t="s">
+        <v>551</v>
+      </c>
+      <c r="E123" s="15" t="s">
+        <v>416</v>
+      </c>
+      <c r="F123" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="G123" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H123" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I123" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J123" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K123" s="15" t="s">
+        <v>552</v>
+      </c>
+      <c r="L123" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="M123" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A124" s="15" t="s">
+        <v>553</v>
+      </c>
+      <c r="B124" s="15" t="s">
+        <v>553</v>
+      </c>
+      <c r="C124" s="15" t="s">
+        <v>553</v>
+      </c>
+      <c r="D124" s="15" t="s">
+        <v>554</v>
+      </c>
+      <c r="E124" s="15" t="s">
         <v>370</v>
       </c>
-      <c r="E121" t="s">
-[...5 lines deleted...]
-      <c r="G121" s="1" t="s">
+      <c r="F124" s="15" t="s">
+        <v>498</v>
+      </c>
+      <c r="G124" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H124" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I124" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J124" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K124" s="15" t="s">
+        <v>555</v>
+      </c>
+      <c r="L124" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="M124" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A125" s="15" t="s">
+        <v>556</v>
+      </c>
+      <c r="B125" s="15" t="s">
+        <v>557</v>
+      </c>
+      <c r="C125" s="15" t="s">
+        <v>556</v>
+      </c>
+      <c r="D125" s="15" t="s">
+        <v>445</v>
+      </c>
+      <c r="E125" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="F125" s="15" t="s">
+        <v>266</v>
+      </c>
+      <c r="G125" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H125" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I125" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J125" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K125" s="15" t="s">
+        <v>558</v>
+      </c>
+      <c r="L125" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="M125" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A126" s="15" t="s">
+        <v>559</v>
+      </c>
+      <c r="B126" s="15" t="s">
+        <v>560</v>
+      </c>
+      <c r="C126" s="15" t="s">
+        <v>559</v>
+      </c>
+      <c r="D126" s="15" t="s">
+        <v>561</v>
+      </c>
+      <c r="E126" s="15" t="s">
+        <v>322</v>
+      </c>
+      <c r="F126" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="G126" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H126" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I126" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J126" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K126" s="15" t="s">
+        <v>562</v>
+      </c>
+      <c r="L126" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="M126" s="23" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A127" s="15" t="s">
+        <v>563</v>
+      </c>
+      <c r="B127" s="15" t="s">
+        <v>563</v>
+      </c>
+      <c r="C127" s="15" t="s">
+        <v>563</v>
+      </c>
+      <c r="D127" s="15" t="s">
+        <v>564</v>
+      </c>
+      <c r="E127" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="F127" s="15" t="s">
+        <v>565</v>
+      </c>
+      <c r="G127" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H127" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I127" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J127" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K127" s="15" t="s">
+        <v>566</v>
+      </c>
+      <c r="L127" s="15" t="s">
+        <v>459</v>
+      </c>
+      <c r="M127" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A128" s="15" t="s">
+        <v>567</v>
+      </c>
+      <c r="B128" s="15" t="s">
+        <v>355</v>
+      </c>
+      <c r="C128" s="15" t="s">
+        <v>567</v>
+      </c>
+      <c r="D128" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="E128" s="15" t="s">
+        <v>305</v>
+      </c>
+      <c r="F128" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="G128" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H128" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I128" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J128" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K128" s="15" t="s">
+        <v>569</v>
+      </c>
+      <c r="L128" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="M128" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A129" s="15" t="s">
+        <v>570</v>
+      </c>
+      <c r="B129" s="15" t="s">
+        <v>571</v>
+      </c>
+      <c r="C129" s="15" t="s">
+        <v>570</v>
+      </c>
+      <c r="D129" s="15" t="s">
+        <v>572</v>
+      </c>
+      <c r="E129" s="15" t="s">
+        <v>573</v>
+      </c>
+      <c r="F129" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="G129" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H129" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I129" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J129" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="K129" s="15" t="s">
+        <v>574</v>
+      </c>
+      <c r="L129" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M129" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A130" s="15" t="s">
+        <v>575</v>
+      </c>
+      <c r="B130" s="15" t="s">
+        <v>575</v>
+      </c>
+      <c r="C130" s="15" t="s">
+        <v>575</v>
+      </c>
+      <c r="D130" s="15" t="s">
+        <v>576</v>
+      </c>
+      <c r="E130" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="F130" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="G130" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H130" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I130" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J130" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K130" s="15" t="s">
+        <v>577</v>
+      </c>
+      <c r="L130" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="M130" s="15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A131" s="15" t="s">
+        <v>578</v>
+      </c>
+      <c r="B131" s="15" t="s">
+        <v>579</v>
+      </c>
+      <c r="C131" s="15" t="s">
+        <v>579</v>
+      </c>
+      <c r="D131" s="15" t="s">
+        <v>580</v>
+      </c>
+      <c r="E131" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="F131" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="G131" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H131" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I131" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J131" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K131" s="15" t="s">
+        <v>581</v>
+      </c>
+      <c r="L131" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M131" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A132" s="15" t="s">
+        <v>582</v>
+      </c>
+      <c r="B132" s="15" t="s">
+        <v>582</v>
+      </c>
+      <c r="C132" s="15" t="s">
+        <v>582</v>
+      </c>
+      <c r="D132" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="E132" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="F132" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="G132" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H132" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I132" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J132" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K132" s="15" t="s">
+        <v>583</v>
+      </c>
+      <c r="L132" s="23" t="s">
+        <v>584</v>
+      </c>
+      <c r="M132" s="23" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A133" s="15" t="s">
+        <v>585</v>
+      </c>
+      <c r="B133" s="15" t="s">
+        <v>586</v>
+      </c>
+      <c r="C133" s="15" t="s">
+        <v>585</v>
+      </c>
+      <c r="D133" s="15" t="s">
+        <v>587</v>
+      </c>
+      <c r="E133" s="15" t="s">
+        <v>441</v>
+      </c>
+      <c r="F133" s="15" t="s">
+        <v>588</v>
+      </c>
+      <c r="G133" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H133" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I133" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J133" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="K133" s="15" t="s">
+        <v>589</v>
+      </c>
+      <c r="L133" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M133" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A134" s="15" t="s">
+        <v>590</v>
+      </c>
+      <c r="B134" s="15" t="s">
+        <v>590</v>
+      </c>
+      <c r="C134" s="15" t="s">
+        <v>590</v>
+      </c>
+      <c r="D134" s="15" t="s">
+        <v>591</v>
+      </c>
+      <c r="E134" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="F134" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="H121" s="1" t="s">
-[...113 lines deleted...]
-      <c r="E124" t="s">
+      <c r="G134" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H134" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I134" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J134" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K134" s="15" t="s">
+        <v>592</v>
+      </c>
+      <c r="L134" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="M134" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="135" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A135" s="15" t="s">
+        <v>593</v>
+      </c>
+      <c r="B135" s="15" t="s">
+        <v>593</v>
+      </c>
+      <c r="C135" s="15" t="s">
+        <v>593</v>
+      </c>
+      <c r="D135" s="15" t="s">
+        <v>594</v>
+      </c>
+      <c r="E135" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="F135" s="15" t="s">
+        <v>384</v>
+      </c>
+      <c r="G135" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H135" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I135" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J135" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K135" s="15" t="s">
+        <v>595</v>
+      </c>
+      <c r="L135" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="M135" s="23" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A136" s="15" t="s">
+        <v>596</v>
+      </c>
+      <c r="B136" s="15" t="s">
+        <v>596</v>
+      </c>
+      <c r="C136" s="15" t="s">
+        <v>596</v>
+      </c>
+      <c r="D136" s="15" t="s">
+        <v>597</v>
+      </c>
+      <c r="E136" s="15" t="s">
+        <v>416</v>
+      </c>
+      <c r="F136" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="G136" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H136" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I136" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J136" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K136" s="15" t="s">
+        <v>598</v>
+      </c>
+      <c r="L136" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M136" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="137" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A137" s="15" t="s">
+        <v>599</v>
+      </c>
+      <c r="B137" s="15" t="s">
+        <v>599</v>
+      </c>
+      <c r="C137" s="15" t="s">
+        <v>599</v>
+      </c>
+      <c r="D137" s="15" t="s">
+        <v>600</v>
+      </c>
+      <c r="E137" s="15" t="s">
+        <v>441</v>
+      </c>
+      <c r="F137" s="15" t="s">
+        <v>53</v>
+      </c>
+      <c r="G137" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H137" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I137" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J137" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="K137" s="15" t="s">
+        <v>601</v>
+      </c>
+      <c r="L137" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M137" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="138" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A138" s="15" t="s">
+        <v>602</v>
+      </c>
+      <c r="B138" s="15" t="s">
+        <v>602</v>
+      </c>
+      <c r="C138" s="15" t="s">
+        <v>602</v>
+      </c>
+      <c r="D138" s="15" t="s">
+        <v>603</v>
+      </c>
+      <c r="E138" s="15" t="s">
+        <v>604</v>
+      </c>
+      <c r="F138" s="15" t="s">
+        <v>605</v>
+      </c>
+      <c r="G138" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H138" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I138" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J138" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K138" s="15" t="s">
+        <v>606</v>
+      </c>
+      <c r="L138" s="23">
+        <v>45962</v>
+      </c>
+      <c r="M138" s="23" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A139" s="15" t="s">
+        <v>607</v>
+      </c>
+      <c r="B139" s="15" t="s">
+        <v>608</v>
+      </c>
+      <c r="C139" s="15" t="s">
+        <v>607</v>
+      </c>
+      <c r="D139" s="15" t="s">
+        <v>609</v>
+      </c>
+      <c r="E139" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="F139" s="15" t="s">
+        <v>565</v>
+      </c>
+      <c r="G139" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H139" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I139" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J139" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K139" s="15" t="s">
+        <v>610</v>
+      </c>
+      <c r="L139" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="M139" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A140" s="15" t="s">
+        <v>611</v>
+      </c>
+      <c r="B140" s="15" t="s">
+        <v>612</v>
+      </c>
+      <c r="C140" s="15" t="s">
+        <v>613</v>
+      </c>
+      <c r="D140" s="15" t="s">
+        <v>614</v>
+      </c>
+      <c r="E140" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="F124" s="1" t="s">
-[...269 lines deleted...]
-    </row>
+      <c r="F140" s="15" t="s">
+        <v>252</v>
+      </c>
+      <c r="G140" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H140" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I140" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J140" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K140" s="15" t="s">
+        <v>615</v>
+      </c>
+      <c r="L140" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M140" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="142" spans="1:13" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="143" spans="1:13" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="144" spans="1:13" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="145" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="146" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="147" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="148" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="149" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="150" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="151" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="152" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="153" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="154" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="155" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="156" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="157" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="158" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="159" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="160" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="161" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="162" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="163" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="164" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="165" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="166" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="167" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="168" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="169" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="170" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="171" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="172" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="173" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="174" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="175" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="176" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="177" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="178" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="179" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="180" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="181" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="182" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="183" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="184" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="185" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="186" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="187" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="188" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="189" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="190" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="191" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="192" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="193" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="194" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="195" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="196" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="197" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="198" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="199" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="200" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="201" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="202" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="203" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="204" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="205" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="206" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="207" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="208" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="209" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="210" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="211" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="212" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="213" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="214" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="215" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="216" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="217" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="218" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="219" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="220" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="221" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="222" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="223" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="224" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="225" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="226" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="227" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="228" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="229" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="230" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="231" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="232" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="233" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="234" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="235" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="236" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="237" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="238" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="239" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="240" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="241" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="242" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="243" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="244" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="245" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="246" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="247" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="248" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="249" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="250" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="251" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="252" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="253" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="254" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="255" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="256" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="257" ht="14.5" x14ac:dyDescent="0.35"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
-    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:M26"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43F37FF7-4DD1-4CAE-B610-A5AF69C6E5FB}">
+  <dimension ref="A1:N30"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B11" sqref="B11"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B13" sqref="B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="43.453125" customWidth="1"/>
     <col min="2" max="3" width="77.54296875" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
-    <col min="5" max="5" width="8" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="37.36328125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="10.26953125" customWidth="1"/>
+    <col min="6" max="6" width="14.26953125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="16.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="20.7265625" style="1" customWidth="1"/>
     <col min="9" max="9" width="34.54296875" style="1" customWidth="1"/>
-    <col min="10" max="10" width="60.90625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="26.54296875" customWidth="1"/>
+    <col min="10" max="10" width="60.81640625" customWidth="1"/>
+    <col min="11" max="11" width="61.26953125" customWidth="1"/>
+    <col min="12" max="12" width="14.7265625" customWidth="1"/>
+    <col min="13" max="13" width="17.81640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="107.25" customHeight="1" x14ac:dyDescent="0.45">
-[...1 lines deleted...]
-        <v>522</v>
+    <row r="1" spans="1:14" ht="107.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+      <c r="A1" s="21" t="s">
+        <v>616</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
-      <c r="E1" t="s">
-[...3 lines deleted...]
-      <c r="I1" s="5" t="s">
+      <c r="E1" s="29">
+        <v>46185</v>
+      </c>
+      <c r="F1" s="14"/>
+      <c r="I1" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="J1" s="5" t="s">
+      <c r="J1" s="19" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="7" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.45">
-[...9 lines deleted...]
-      <c r="A3" s="18" t="s">
+    <row r="2" spans="1:14" s="4" customFormat="1" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="22" t="s">
+        <v>617</v>
+      </c>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+    </row>
+    <row r="3" spans="1:14" ht="29" x14ac:dyDescent="0.35">
+      <c r="A3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>524</v>
+        <v>618</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>33</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>34</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-[...56 lines deleted...]
-      <c r="F5" s="1" t="s">
+    <row r="4" spans="1:14" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>619</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>128</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="F4" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="G4" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H4" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I4" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="J4" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="K4" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="L4" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M4" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="15" t="s">
+        <v>139</v>
+      </c>
+      <c r="B5" s="15" t="s">
+        <v>620</v>
+      </c>
+      <c r="C5" s="15" t="s">
+        <v>139</v>
+      </c>
+      <c r="D5" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="E5" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="F5" s="15" t="s">
+        <v>266</v>
+      </c>
+      <c r="G5" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H5" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I5" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="J5" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="K5" s="15" t="s">
+        <v>621</v>
+      </c>
+      <c r="L5" s="23" t="s">
         <v>64</v>
       </c>
-      <c r="G5" s="1" t="s">
-[...69 lines deleted...]
-      <c r="C7" t="s">
+      <c r="M5" s="23" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="15" t="s">
+        <v>622</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>623</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>622</v>
+      </c>
+      <c r="D6" s="15" t="s">
+        <v>624</v>
+      </c>
+      <c r="E6" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="F6" s="15" t="s">
+        <v>625</v>
+      </c>
+      <c r="G6" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H6" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="J6" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="K6" s="15" t="s">
+        <v>626</v>
+      </c>
+      <c r="L6" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="M6" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="15" t="s">
+        <v>627</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>628</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>629</v>
+      </c>
+      <c r="D7" s="15" t="s">
+        <v>630</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="F7" s="15" t="s">
         <v>539</v>
       </c>
-      <c r="D7" t="s">
-[...62 lines deleted...]
-        <v>497</v>
+      <c r="G7" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="K7" s="15" t="s">
+        <v>631</v>
+      </c>
+      <c r="L7" s="23" t="s">
+        <v>459</v>
+      </c>
+      <c r="M7" s="23">
+        <v>46387</v>
+      </c>
+      <c r="N7" s="24"/>
+    </row>
+    <row r="8" spans="1:14" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="15" t="s">
+        <v>161</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>162</v>
+      </c>
+      <c r="D8" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="E8" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="F8" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="G8" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H8" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I8" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="J8" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="K8" s="15" t="s">
+        <v>165</v>
       </c>
       <c r="L8" s="23">
         <v>46023</v>
       </c>
       <c r="M8" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-[...77 lines deleted...]
-      <c r="M10" s="23">
+    <row r="9" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="15" t="s">
+        <v>632</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>633</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>632</v>
+      </c>
+      <c r="D9" s="15" t="s">
+        <v>634</v>
+      </c>
+      <c r="E9" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>384</v>
+      </c>
+      <c r="G9" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H9" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I9" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="J9" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="K9" s="15" t="s">
+        <v>635</v>
+      </c>
+      <c r="L9" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="M9" s="23" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="15" t="s">
+        <v>636</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>637</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>638</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>639</v>
+      </c>
+      <c r="E10" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="F10" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="G10" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H10" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I10" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="J10" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="K10" s="15" t="s">
+        <v>640</v>
+      </c>
+      <c r="L10" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M10" s="15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="15" t="s">
+        <v>311</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>641</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>311</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>642</v>
+      </c>
+      <c r="E11" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="F11" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="G11" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H11" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I11" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="J11" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="K11" s="15" t="s">
+        <v>643</v>
+      </c>
+      <c r="L11" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="M11" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A11" t="s">
+    <row r="12" spans="1:14" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="15" t="s">
+        <v>343</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>344</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>343</v>
+      </c>
+      <c r="D12" s="15" t="s">
+        <v>345</v>
+      </c>
+      <c r="E12" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="F12" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="G12" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H12" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I12" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="J12" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="K12" s="15" t="s">
+        <v>346</v>
+      </c>
+      <c r="L12" s="15" t="s">
         <v>100</v>
-      </c>
-[...72 lines deleted...]
-        <v>46023</v>
       </c>
       <c r="M12" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-[...122 lines deleted...]
-    <row r="16" spans="1:13" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="13" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="15" t="s">
+        <v>381</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>644</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>381</v>
+      </c>
+      <c r="D13" s="15" t="s">
+        <v>383</v>
+      </c>
+      <c r="E13" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="F13" s="15" t="s">
+        <v>384</v>
+      </c>
+      <c r="G13" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H13" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I13" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="J13" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="K13" s="15" t="s">
+        <v>385</v>
+      </c>
+      <c r="L13" s="23">
+        <v>46023</v>
+      </c>
+      <c r="M13" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="25" t="s">
+        <v>402</v>
+      </c>
+      <c r="B14" s="25" t="s">
+        <v>402</v>
+      </c>
+      <c r="C14" s="25" t="s">
+        <v>402</v>
+      </c>
+      <c r="D14" s="15" t="s">
+        <v>403</v>
+      </c>
+      <c r="E14" s="15" t="s">
+        <v>404</v>
+      </c>
+      <c r="F14" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="G14" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H14" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="I14" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="J14" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="K14" s="15" t="s">
+        <v>405</v>
+      </c>
+      <c r="L14" s="26">
+        <v>46023</v>
+      </c>
+      <c r="M14" s="26">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="15" t="s">
+        <v>645</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>646</v>
+      </c>
+      <c r="C15" s="15" t="s">
+        <v>645</v>
+      </c>
+      <c r="D15" s="15" t="s">
+        <v>281</v>
+      </c>
+      <c r="E15" s="15" t="s">
+        <v>232</v>
+      </c>
+      <c r="F15" s="15" t="s">
+        <v>588</v>
+      </c>
+      <c r="G15" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H15" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I15" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="J15" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="K15" s="15" t="s">
+        <v>647</v>
+      </c>
+      <c r="L15" s="23">
+        <v>46054</v>
+      </c>
+      <c r="M15" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="25" t="s">
+        <v>648</v>
+      </c>
+      <c r="B16" s="25" t="s">
+        <v>649</v>
+      </c>
+      <c r="C16" s="25" t="s">
+        <v>648</v>
+      </c>
+      <c r="D16" s="25" t="s">
+        <v>650</v>
+      </c>
+      <c r="E16" s="25" t="s">
+        <v>92</v>
+      </c>
+      <c r="F16" s="25" t="s">
+        <v>188</v>
+      </c>
+      <c r="G16" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="H16" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="I16" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="J16" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="K16" s="25" t="s">
+        <v>651</v>
+      </c>
+      <c r="L16" s="25" t="s">
+        <v>584</v>
+      </c>
+      <c r="M16" s="25" t="s">
+        <v>134</v>
+      </c>
+    </row>
     <row r="17" ht="14.5" x14ac:dyDescent="0.35"/>
     <row r="18" ht="14.5" x14ac:dyDescent="0.35"/>
     <row r="19" ht="14.5" x14ac:dyDescent="0.35"/>
     <row r="20" ht="14.5" x14ac:dyDescent="0.35"/>
     <row r="21" ht="14.5" x14ac:dyDescent="0.35"/>
     <row r="22" ht="14.5" x14ac:dyDescent="0.35"/>
     <row r="23" ht="14.5" x14ac:dyDescent="0.35"/>
     <row r="24" ht="14.5" x14ac:dyDescent="0.35"/>
     <row r="25" ht="14.5" x14ac:dyDescent="0.35"/>
     <row r="26" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="27" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="28" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="29" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="30" ht="14.5" x14ac:dyDescent="0.35"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
-    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...236 lines deleted...]
-</ds:datastoreItem>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC227815-D207-4A77-8D8D-A7801E2075D6}">
+  <dimension ref="A1:V20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E2" sqref="E2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="43.453125" customWidth="1"/>
+    <col min="2" max="3" width="77.54296875" customWidth="1"/>
+    <col min="4" max="4" width="18" customWidth="1"/>
+    <col min="5" max="5" width="12" customWidth="1"/>
+    <col min="6" max="6" width="14.26953125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="16.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="20.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="34.54296875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="60.81640625" customWidth="1"/>
+    <col min="11" max="11" width="61.26953125" customWidth="1"/>
+    <col min="12" max="12" width="14.7265625" customWidth="1"/>
+    <col min="13" max="13" width="17.81640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:22" ht="102.5" x14ac:dyDescent="0.45">
+      <c r="A1" s="16" t="s">
+        <v>652</v>
+      </c>
+      <c r="B1" s="17"/>
+      <c r="C1" s="17"/>
+      <c r="D1" s="18"/>
+      <c r="E1" s="33">
+        <v>46185</v>
+      </c>
+      <c r="F1" s="14"/>
+      <c r="I1" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="J1" s="19" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:22" s="4" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
+      <c r="A2" s="20" t="s">
+        <v>653</v>
+      </c>
+      <c r="E2" s="5"/>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+    </row>
+    <row r="3" spans="1:22" ht="29" x14ac:dyDescent="0.35">
+      <c r="A3" s="13" t="s">
+        <v>25</v>
+      </c>
+      <c r="B3" s="27" t="s">
+        <v>26</v>
+      </c>
+      <c r="C3" s="27" t="s">
+        <v>27</v>
+      </c>
+      <c r="D3" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="E3" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="F3" s="27" t="s">
+        <v>618</v>
+      </c>
+      <c r="G3" s="27" t="s">
+        <v>31</v>
+      </c>
+      <c r="H3" s="27" t="s">
+        <v>32</v>
+      </c>
+      <c r="I3" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="J3" s="27" t="s">
+        <v>34</v>
+      </c>
+      <c r="K3" s="27" t="s">
+        <v>35</v>
+      </c>
+      <c r="L3" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="M3" s="27" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="15" t="s">
+        <v>654</v>
+      </c>
+      <c r="B4" s="15" t="s">
+        <v>655</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>654</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>656</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>657</v>
+      </c>
+      <c r="F4" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="G4" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H4" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="I4" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J4" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K4" s="15" t="s">
+        <v>658</v>
+      </c>
+      <c r="L4" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="M4" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="V4"/>
+    </row>
+    <row r="5" spans="1:22" s="28" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="31" t="s">
+        <v>659</v>
+      </c>
+      <c r="B5" s="31" t="s">
+        <v>660</v>
+      </c>
+      <c r="C5" s="31" t="s">
+        <v>659</v>
+      </c>
+      <c r="D5" s="31" t="s">
+        <v>661</v>
+      </c>
+      <c r="E5" s="31" t="s">
+        <v>68</v>
+      </c>
+      <c r="F5" s="31" t="s">
+        <v>662</v>
+      </c>
+      <c r="G5" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="H5" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="I5" s="31" t="s">
+        <v>105</v>
+      </c>
+      <c r="J5" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="K5" s="31" t="s">
+        <v>663</v>
+      </c>
+      <c r="L5" s="32" t="s">
+        <v>122</v>
+      </c>
+      <c r="M5" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+    </row>
+    <row r="6" spans="1:22" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="7" spans="1:22" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="8" spans="1:22" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="9" spans="1:22" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="10" spans="1:22" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="11" spans="1:22" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="12" spans="1:22" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="13" spans="1:22" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="14" spans="1:22" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="15" spans="1:22" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="16" spans="1:22" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="17" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="18" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="19" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="20" ht="14.5" x14ac:dyDescent="0.35"/>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <headerFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
+  </headerFooter>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
+</worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>READ FIRST Instructions for Use</vt:lpstr>
       <vt:lpstr>Shared Eq - Model Forms</vt:lpstr>
       <vt:lpstr>Shared Eq - Other Forms</vt:lpstr>
+      <vt:lpstr>Shared Eq - Additional Approval</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Apache POI</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
-    <vt:lpwstr>2025-12-04T21:15:41Z</vt:lpwstr>
+    <vt:lpwstr>2026-05-08T12:40:09Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
     <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
     <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
-    <vt:lpwstr>dc8df88f-9197-4e88-9d2e-7db6aa1ce72f</vt:lpwstr>
+    <vt:lpwstr>4eb1e4c3-dc16-4119-ba14-191de8a14096</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>