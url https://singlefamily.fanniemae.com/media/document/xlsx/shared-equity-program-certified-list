--- v3 (2026-06-23)
+++ v4 (2026-07-15)
@@ -1,94 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/namedSheetViews/namedSheetView1.xml" ContentType="application/vnd.ms-excel.namedsheetviews+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/e3uc9c_fanniemae_com/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="13" documentId="8_{10C5C990-5183-4990-A7DF-73EDC9065D87}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{F33A236F-B4B7-4CE6-A393-8FB34AE8C0F9}"/>
+  <xr:revisionPtr revIDLastSave="23" documentId="8_{0C2DA698-A8BE-4700-ABD6-803CA2B28AE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{71A76ED8-3648-4CC7-BAD0-63CC07EA441D}"/>
   <bookViews>
-    <workbookView xWindow="10" yWindow="10" windowWidth="19180" windowHeight="11260" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="READ FIRST Instructions for Use" sheetId="7" r:id="rId1"/>
     <sheet name="Shared Eq - Model Forms" sheetId="6" r:id="rId2"/>
     <sheet name="Shared Eq - Other Forms" sheetId="5" r:id="rId3"/>
     <sheet name="Shared Eq - Additional Approval" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1917" uniqueCount="670">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1956" uniqueCount="683">
   <si>
     <t>Description: This file contains the Certified Shared Equity Program List (“CSEP List”) of shared equity programs that have certified to Fannie Mae that their programs meet Duty to Serve shared equity program requirements and/or specific Selling Guide shared equity requirements as of the most recent date indicated. </t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>In addition to the activities described below, lenders may use the CSEP List to identify shared equity programs for outreach related to loan origination.  This list must not be used for any other purposes.</t>
   </si>
   <si>
     <t>The CSEP List also identifies any applicable model form referenced in the Selling Guide (see “Shared Eq - Model Forms” tab) used by those shared equity programs that have adopted one of the “Model Forms”, linked below for reference: </t>
   </si>
   <si>
     <t>·       2011 CLT Network Model Ground Lease; </t>
   </si>
   <si>
     <t>·       Institute for Community Economics (ICE) Model Ground Lease; and </t>
   </si>
   <si>
     <t>·       2021 Model Declaration of Affordability Covenants with Refinance and Resale Restriction and Purchase Option (“model deed restriction form”). </t>
   </si>
   <si>
     <t>Shared equity programs that do not use one of the “Model Forms” are included in a separate tab labeled either “Shared Eq – Other Forms” or "Shared Eq - Additional Approval."</t>
   </si>
   <si>
@@ -2060,85 +2059,125 @@
     <t>San Francisco</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>https://www.sf.gov/information--inclusionary-housing-program</t>
   </si>
   <si>
     <t>Community Land Trust of Western North Carolina</t>
   </si>
   <si>
     <t>CLT of WNC Homeownership Program</t>
   </si>
   <si>
     <t>Old Fort</t>
   </si>
   <si>
     <t>https://www.cltofwnc.org/</t>
   </si>
   <si>
     <t>6/1/2026</t>
   </si>
   <si>
     <t>Proud Ground - Leasehold Condominiums</t>
+  </si>
+  <si>
+    <t xml:space="preserve">People's Housing + </t>
+  </si>
+  <si>
+    <t xml:space="preserve">New Orleans </t>
+  </si>
+  <si>
+    <t>LA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.phplusnola.org </t>
+  </si>
+  <si>
+    <t>7/1/2026</t>
+  </si>
+  <si>
+    <t>Horry County Community Land Trust</t>
+  </si>
+  <si>
+    <t>Horry County Community Land Trust Homeownership Program</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Myrtle Beach </t>
+  </si>
+  <si>
+    <t>https://horrycountyclt.org/</t>
+  </si>
+  <si>
+    <t>Columbia Cascade Housing Corporation</t>
+  </si>
+  <si>
+    <t>Columbia Cascade Housing Corp. Community Land Trust Model</t>
+  </si>
+  <si>
+    <t>The Dalles</t>
+  </si>
+  <si>
+    <t>https://www.columbiacascadehousingcorp.org/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
@@ -2146,50 +2185,51 @@
       <color rgb="FF000000"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
+      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
@@ -2609,59 +2649,55 @@
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="4" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Table Style 1" pivot="0" count="0" xr9:uid="{B28C3DA5-C3FD-4494-98BC-9E5A61A7CA48}"/>
     <tableStyle name="Table Style 2" pivot="0" count="0" xr9:uid="{D818AEC0-D98C-4B42-8199-C94B27BA53F6}"/>
     <tableStyle name="Table Style 3" pivot="0" count="0" xr9:uid="{80C20547-0C27-46B0-BDE6-8D57E3819834}"/>
     <tableStyle name="Table Style 4" pivot="0" count="0" xr9:uid="{40C84689-2698-40D1-92B9-B89747C9605C}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
-<file path=xl/namedSheetViews/namedSheetView1.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{A1F74A3F-E92A-49D1-82B5-FD5183226582}" name="Table1" displayName="Table1" ref="A3:M140" totalsRowShown="0" headerRowDxfId="28">
-[...2 lines deleted...]
-    <sortCondition ref="A3:A140"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{A1F74A3F-E92A-49D1-82B5-FD5183226582}" name="Table1" displayName="Table1" ref="A3:M143" totalsRowShown="0" headerRowDxfId="28">
+  <autoFilter ref="A3:M143" xr:uid="{9C60DB15-3465-4CAB-86A0-22AC12FC5B9B}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:M143">
+    <sortCondition ref="A3:A143"/>
   </sortState>
   <tableColumns count="13">
     <tableColumn id="1" xr3:uid="{D06DD540-5933-492E-84DB-7D24735AD9BF}" name="Legal Entity Name" dataDxfId="27"/>
     <tableColumn id="2" xr3:uid="{F57250B7-EDD6-45C9-B154-9E70C9071A7E}" name="Program Name" dataDxfId="26"/>
     <tableColumn id="3" xr3:uid="{F45FE945-6807-458D-9C40-121B469D3CC7}" name="Organization Name" dataDxfId="25"/>
     <tableColumn id="4" xr3:uid="{119679DE-6578-48F4-BE6A-62203B89782D}" name="City" dataDxfId="24"/>
     <tableColumn id="5" xr3:uid="{DCDA11BF-CBB0-47D2-BE38-95B99A3A424A}" name="State" dataDxfId="23"/>
     <tableColumn id="6" xr3:uid="{53320F83-DD77-4DDD-825B-2FBEE9F7175C}" name="Program Established" dataDxfId="22"/>
     <tableColumn id="7" xr3:uid="{5E000C8F-FF50-4C2B-98C2-9E9184B37381}" name="Private Transfer Fee?" dataDxfId="21"/>
     <tableColumn id="8" xr3:uid="{3A8B3BCA-9492-4C1C-BC50-DB4BB5E86CA7}" name="Restrictions Terminate upon foreclosure?" dataDxfId="20"/>
     <tableColumn id="9" xr3:uid="{29C30B50-C37D-41CC-AE24-04AC3BB3666B}" name="Program Type" dataDxfId="19"/>
     <tableColumn id="10" xr3:uid="{B68B781C-D85D-456A-BBF9-EED124FC3719}" name="Model Forms?" dataDxfId="18"/>
     <tableColumn id="11" xr3:uid="{961DB9A1-4331-4117-BCFB-6531A4EEB536}" name="Program Website" dataDxfId="17"/>
     <tableColumn id="12" xr3:uid="{A29C6976-AD5D-4B95-A5C6-53ED3D641950}" name="Certification Date" dataDxfId="16"/>
     <tableColumn id="13" xr3:uid="{0AB716CA-1B1C-46F2-B6F0-022E6E16D37D}" name="Certification Expiration Date" dataDxfId="15"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{7AA4D19D-C5BE-4F67-B23D-4ECDA6D8F9A7}" name="Table2" displayName="Table2" ref="A3:M16" totalsRowShown="0" headerRowDxfId="14" dataDxfId="13">
   <autoFilter ref="A3:M16" xr:uid="{EF8A87C5-0CA8-4646-83FF-ED3EC3E06908}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:M16">
     <sortCondition ref="A3:A16"/>
@@ -2988,6882 +3024,7003 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2019/04/relationships/namedSheetView" Target="../namedSheetViews/namedSheetView1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DABE734E-0AD3-4E03-8699-FE4CEF752652}">
   <dimension ref="A1:A26"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.65" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="14.65" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="122.26953125" customWidth="1"/>
+    <col min="1" max="1" width="122.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="1:1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="36" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:1" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" ht="26.5" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:1" ht="27" x14ac:dyDescent="0.25">
       <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:1" ht="15" x14ac:dyDescent="0.25">
       <c r="A4" s="7"/>
     </row>
-    <row r="5" spans="1:1" ht="26.5" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:1" ht="27" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:1" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="7" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:1" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="11" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="8" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:1" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="9" spans="1:1" s="35" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:1" s="35" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="9" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:1" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="8"/>
     </row>
-    <row r="11" spans="1:1" ht="39.5" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:1" ht="40.5" x14ac:dyDescent="0.25">
       <c r="A11" s="8" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="12" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:1" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="13" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:1" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="14" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:1" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="15" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:1" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="11" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="16" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="10"/>
     </row>
-    <row r="17" spans="1:1" ht="60" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="6" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="18" spans="1:1" ht="26.5" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:1" ht="27" x14ac:dyDescent="0.25">
       <c r="A18" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="19" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:1" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="6"/>
     </row>
-    <row r="20" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:1" ht="15" x14ac:dyDescent="0.25">
       <c r="A20" s="12" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:1" ht="15" x14ac:dyDescent="0.25">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="22" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:1" ht="15" x14ac:dyDescent="0.25">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="23" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:1" ht="15" x14ac:dyDescent="0.25">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="24" spans="1:1" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:1" ht="15" x14ac:dyDescent="0.25">
       <c r="A24" s="9" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="26" spans="1:1" ht="14.65" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:1" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="34" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7CA7AB0A-71AB-4996-8148-358DBCA91435}">
-  <dimension ref="A1:M257"/>
+  <dimension ref="A1:M258"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="K1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="T9" sqref="T9"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="M14" sqref="M14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="61.54296875" customWidth="1"/>
-    <col min="2" max="3" width="69.54296875" customWidth="1"/>
+    <col min="1" max="1" width="61.5703125" customWidth="1"/>
+    <col min="2" max="3" width="69.5703125" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
-    <col min="5" max="5" width="11.81640625" customWidth="1"/>
+    <col min="5" max="5" width="11.7109375" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
-    <col min="7" max="7" width="20.453125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="60.453125" customWidth="1"/>
+    <col min="7" max="7" width="20.42578125" customWidth="1"/>
+    <col min="8" max="8" width="37.28515625" customWidth="1"/>
+    <col min="9" max="9" width="26.42578125" customWidth="1"/>
+    <col min="10" max="10" width="60.42578125" customWidth="1"/>
     <col min="11" max="11" width="60" customWidth="1"/>
-    <col min="12" max="12" width="13.1796875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="10.453125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="13.28515625" customWidth="1"/>
+    <col min="13" max="13" width="17.7109375" customWidth="1"/>
+    <col min="15" max="15" width="10.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="103" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:13" ht="121.5" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="21" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="E1" s="29">
-        <v>46185</v>
+        <v>46204</v>
       </c>
       <c r="F1" s="14"/>
       <c r="I1" s="19" t="s">
         <v>22</v>
       </c>
       <c r="J1" s="19" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A2" s="30" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="29" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:13" ht="30" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>33</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>34</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>43</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H4" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I4" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K4" s="15" t="s">
         <v>47</v>
       </c>
       <c r="L4" s="23">
         <v>45992</v>
       </c>
       <c r="M4" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A5" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>48</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>43</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J5" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K5" s="15" t="s">
         <v>47</v>
       </c>
       <c r="L5" s="23">
         <v>45992</v>
       </c>
       <c r="M5" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>50</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>51</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>53</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J6" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>55</v>
       </c>
       <c r="L6" s="15" t="s">
         <v>56</v>
       </c>
       <c r="M6" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
         <v>58</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>59</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>58</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>60</v>
       </c>
       <c r="E7" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>62</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H7" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I7" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K7" s="15" t="s">
         <v>63</v>
       </c>
       <c r="L7" s="15" t="s">
         <v>64</v>
       </c>
       <c r="M7" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>65</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>65</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>66</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>67</v>
       </c>
       <c r="E8" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F8" s="15" t="s">
         <v>69</v>
       </c>
       <c r="G8" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H8" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I8" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J8" s="15" t="s">
         <v>70</v>
       </c>
       <c r="K8" s="15" t="s">
         <v>71</v>
       </c>
       <c r="L8" s="23">
         <v>45962</v>
       </c>
       <c r="M8" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>72</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>73</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>74</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>75</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>69</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J9" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K9" s="15" t="s">
         <v>76</v>
       </c>
       <c r="L9" s="23" t="s">
         <v>77</v>
       </c>
       <c r="M9" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>78</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>79</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>80</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>81</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>61</v>
       </c>
       <c r="F10" s="15" t="s">
         <v>82</v>
       </c>
       <c r="G10" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J10" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K10" s="15" t="s">
         <v>83</v>
       </c>
       <c r="L10" s="15" t="s">
         <v>84</v>
       </c>
       <c r="M10" s="15" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A11" s="25" t="s">
         <v>85</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>85</v>
       </c>
       <c r="C11" s="25" t="s">
         <v>85</v>
       </c>
       <c r="D11" s="25" t="s">
         <v>86</v>
       </c>
       <c r="E11" s="25" t="s">
         <v>87</v>
       </c>
       <c r="F11" s="25" t="s">
         <v>88</v>
       </c>
       <c r="G11" s="25" t="s">
         <v>54</v>
       </c>
       <c r="H11" s="25" t="s">
         <v>44</v>
       </c>
       <c r="I11" s="25" t="s">
         <v>45</v>
       </c>
       <c r="J11" s="25" t="s">
         <v>46</v>
       </c>
       <c r="K11" s="25" t="s">
         <v>89</v>
       </c>
       <c r="L11" s="26">
         <v>46143</v>
       </c>
       <c r="M11" s="26">
         <v>46387</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A12" s="15" t="s">
         <v>90</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>90</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>90</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>91</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>93</v>
       </c>
       <c r="G12" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J12" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K12" s="15" t="s">
         <v>94</v>
       </c>
       <c r="L12" s="15" t="s">
         <v>56</v>
       </c>
       <c r="M12" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A13" s="15" t="s">
         <v>95</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>96</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>95</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F13" s="15" t="s">
         <v>93</v>
       </c>
       <c r="G13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15" t="s">
         <v>98</v>
       </c>
       <c r="K13" s="15" t="s">
         <v>99</v>
       </c>
       <c r="L13" s="15" t="s">
         <v>100</v>
       </c>
       <c r="M13" s="23">
-        <v>46387</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A14" s="15" t="s">
         <v>101</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>102</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>104</v>
       </c>
       <c r="F14" s="15">
         <v>2026</v>
       </c>
       <c r="G14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J14" s="15" t="s">
         <v>106</v>
       </c>
       <c r="K14" s="15" t="s">
         <v>107</v>
       </c>
       <c r="L14" s="23">
         <v>46143</v>
       </c>
       <c r="M14" s="23">
         <v>46752</v>
       </c>
     </row>
-    <row r="15" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A15" s="15" t="s">
         <v>108</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>108</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>108</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F15" s="15" t="s">
         <v>62</v>
       </c>
       <c r="G15" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J15" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K15" s="15" t="s">
         <v>110</v>
       </c>
       <c r="L15" s="23" t="s">
         <v>100</v>
       </c>
       <c r="M15" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A16" s="15" t="s">
         <v>111</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>112</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>111</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>113</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F16" s="15" t="s">
         <v>53</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J16" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K16" s="15" t="s">
         <v>115</v>
       </c>
       <c r="L16" s="23" t="s">
         <v>116</v>
       </c>
       <c r="M16" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>117</v>
       </c>
       <c r="B17" t="s">
         <v>117</v>
       </c>
       <c r="C17" t="s">
         <v>117</v>
       </c>
       <c r="D17" t="s">
         <v>118</v>
       </c>
       <c r="E17" t="s">
         <v>119</v>
       </c>
       <c r="F17" t="s">
         <v>120</v>
       </c>
       <c r="G17" t="s">
         <v>44</v>
       </c>
       <c r="H17" t="s">
         <v>44</v>
       </c>
       <c r="I17" t="s">
         <v>45</v>
       </c>
       <c r="J17" t="s">
         <v>46</v>
       </c>
       <c r="K17" t="s">
         <v>121</v>
       </c>
       <c r="L17" t="s">
         <v>122</v>
       </c>
       <c r="M17" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A18" s="15" t="s">
         <v>123</v>
       </c>
       <c r="B18" s="15" t="s">
         <v>124</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>123</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>125</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>126</v>
       </c>
       <c r="F18" s="15" t="s">
         <v>43</v>
       </c>
       <c r="G18" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H18" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I18" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J18" s="15" t="s">
         <v>70</v>
       </c>
       <c r="K18" s="15" t="s">
         <v>127</v>
       </c>
       <c r="L18" s="23">
         <v>46023</v>
       </c>
       <c r="M18" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A19" s="15" t="s">
         <v>128</v>
       </c>
       <c r="B19" s="15" t="s">
         <v>129</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>128</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>130</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F19" s="15" t="s">
         <v>132</v>
       </c>
       <c r="G19" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J19" s="15" t="s">
         <v>70</v>
       </c>
       <c r="K19" s="15" t="s">
         <v>133</v>
       </c>
       <c r="L19" s="15" t="s">
         <v>56</v>
       </c>
       <c r="M19" s="15" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="15" t="s">
         <v>135</v>
       </c>
       <c r="B20" s="15" t="s">
         <v>136</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>135</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>137</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F20" s="15" t="s">
         <v>93</v>
       </c>
       <c r="G20" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I20" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J20" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K20" s="15" t="s">
         <v>138</v>
       </c>
       <c r="L20" s="15" t="s">
         <v>56</v>
       </c>
       <c r="M20" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A21" s="15" t="s">
         <v>139</v>
       </c>
       <c r="B21" s="15" t="s">
         <v>140</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>139</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>141</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>142</v>
       </c>
       <c r="F21" s="15" t="s">
         <v>93</v>
       </c>
       <c r="G21" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H21" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J21" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K21" s="15" t="s">
         <v>143</v>
       </c>
       <c r="L21" s="23" t="s">
         <v>64</v>
       </c>
       <c r="M21" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A22" s="15" t="s">
         <v>144</v>
       </c>
       <c r="B22" s="15" t="s">
         <v>145</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>144</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>146</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>147</v>
       </c>
       <c r="F22" s="15" t="s">
         <v>148</v>
       </c>
       <c r="G22" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I22" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J22" s="15" t="s">
         <v>106</v>
       </c>
       <c r="K22" s="15" t="s">
         <v>149</v>
       </c>
       <c r="L22" s="15" t="s">
         <v>100</v>
       </c>
       <c r="M22" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A23" s="15" t="s">
         <v>150</v>
       </c>
       <c r="B23" s="15" t="s">
         <v>151</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>151</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>152</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>153</v>
       </c>
       <c r="F23" s="15">
         <v>2017</v>
       </c>
       <c r="G23" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H23" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I23" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J23" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K23" s="15" t="s">
         <v>154</v>
       </c>
       <c r="L23" s="23">
         <v>46174</v>
       </c>
       <c r="M23" s="23">
         <v>46752</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A24" s="15" t="s">
         <v>155</v>
       </c>
       <c r="B24" s="15" t="s">
         <v>156</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>155</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>157</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>158</v>
       </c>
       <c r="F24" s="15" t="s">
         <v>159</v>
       </c>
       <c r="G24" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H24" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J24" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K24" s="15" t="s">
         <v>160</v>
       </c>
       <c r="L24" s="15" t="s">
         <v>84</v>
       </c>
       <c r="M24" s="15" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="25" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A25" s="15" t="s">
         <v>155</v>
       </c>
       <c r="B25" s="15" t="s">
         <v>156</v>
       </c>
       <c r="C25" s="15" t="s">
         <v>155</v>
       </c>
       <c r="D25" s="15" t="s">
         <v>157</v>
       </c>
       <c r="E25" s="15" t="s">
         <v>158</v>
       </c>
       <c r="F25" s="15" t="s">
         <v>159</v>
       </c>
       <c r="G25" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I25" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J25" s="15" t="s">
         <v>106</v>
       </c>
       <c r="K25" s="15" t="s">
         <v>160</v>
       </c>
       <c r="L25" s="15" t="s">
         <v>122</v>
       </c>
       <c r="M25" s="15" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="26" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A26" s="15" t="s">
         <v>161</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>162</v>
       </c>
       <c r="C26" s="15" t="s">
         <v>162</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>163</v>
       </c>
       <c r="E26" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F26" s="15" t="s">
         <v>164</v>
       </c>
       <c r="G26" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I26" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J26" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K26" s="15" t="s">
         <v>165</v>
       </c>
       <c r="L26" s="15" t="s">
         <v>56</v>
       </c>
       <c r="M26" s="15" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="27" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A27" s="15" t="s">
         <v>166</v>
       </c>
       <c r="B27" s="15" t="s">
         <v>167</v>
       </c>
       <c r="C27" s="15" t="s">
         <v>166</v>
       </c>
       <c r="D27" s="15" t="s">
         <v>168</v>
       </c>
       <c r="E27" s="15" t="s">
         <v>169</v>
       </c>
       <c r="F27" s="15" t="s">
         <v>69</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H27" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I27" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J27" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K27" s="15" t="s">
         <v>170</v>
       </c>
       <c r="L27" s="15" t="s">
         <v>84</v>
       </c>
       <c r="M27" s="15" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="28" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A28" s="15" t="s">
         <v>171</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>172</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>172</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>173</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>147</v>
       </c>
       <c r="F28" s="15" t="s">
         <v>174</v>
       </c>
       <c r="G28" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H28" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I28" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J28" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K28" s="15" t="s">
         <v>175</v>
       </c>
       <c r="L28" s="15" t="s">
         <v>100</v>
       </c>
       <c r="M28" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="29" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A29" s="15" t="s">
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>679</v>
+      </c>
+      <c r="B29" t="s">
+        <v>680</v>
+      </c>
+      <c r="C29" t="s">
+        <v>679</v>
+      </c>
+      <c r="D29" t="s">
+        <v>681</v>
+      </c>
+      <c r="E29" t="s">
+        <v>87</v>
+      </c>
+      <c r="F29" t="s">
+        <v>53</v>
+      </c>
+      <c r="G29" t="s">
+        <v>44</v>
+      </c>
+      <c r="H29" t="s">
+        <v>44</v>
+      </c>
+      <c r="I29" t="s">
+        <v>45</v>
+      </c>
+      <c r="J29" t="s">
+        <v>46</v>
+      </c>
+      <c r="K29" t="s">
+        <v>682</v>
+      </c>
+      <c r="L29" t="s">
+        <v>674</v>
+      </c>
+      <c r="M29" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="15" t="s">
         <v>176</v>
       </c>
-      <c r="B29" s="15" t="s">
+      <c r="B30" s="15" t="s">
         <v>177</v>
       </c>
-      <c r="C29" s="15" t="s">
+      <c r="C30" s="15" t="s">
         <v>176</v>
       </c>
-      <c r="D29" s="15" t="s">
+      <c r="D30" s="15" t="s">
         <v>178</v>
       </c>
-      <c r="E29" s="15" t="s">
+      <c r="E30" s="15" t="s">
         <v>92</v>
       </c>
-      <c r="F29" s="15" t="s">
+      <c r="F30" s="15" t="s">
         <v>174</v>
       </c>
-      <c r="G29" s="15" t="s">
-[...11 lines deleted...]
-      <c r="K29" s="15" t="s">
+      <c r="G30" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H30" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I30" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J30" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K30" s="15" t="s">
         <v>179</v>
       </c>
-      <c r="L29" s="23" t="s">
+      <c r="L30" s="23" t="s">
         <v>64</v>
-      </c>
-[...39 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M30" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="31" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A31" s="15" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="B31" s="15" t="s">
-        <v>186</v>
+        <v>180</v>
       </c>
       <c r="C31" s="15" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="E31" s="15" t="s">
-        <v>52</v>
+        <v>182</v>
       </c>
       <c r="F31" s="15" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="G31" s="15" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="H31" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I31" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J31" s="15" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="K31" s="15" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="L31" s="15" t="s">
-        <v>190</v>
+        <v>100</v>
       </c>
       <c r="M31" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="32" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A32" s="15" t="s">
         <v>185</v>
       </c>
       <c r="B32" s="15" t="s">
         <v>185</v>
       </c>
       <c r="C32" s="15" t="s">
         <v>185</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>187</v>
       </c>
       <c r="E32" s="15" t="s">
         <v>52</v>
       </c>
       <c r="F32" s="15" t="s">
         <v>191</v>
       </c>
       <c r="G32" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H32" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I32" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J32" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K32" s="15" t="s">
         <v>192</v>
       </c>
       <c r="L32" s="15" t="s">
         <v>56</v>
       </c>
       <c r="M32" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="33" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="15" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="B33" s="15" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="C33" s="15" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="D33" s="15" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="E33" s="15" t="s">
-        <v>169</v>
+        <v>52</v>
       </c>
       <c r="F33" s="15" t="s">
-        <v>93</v>
+        <v>188</v>
       </c>
       <c r="G33" s="15" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="H33" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I33" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J33" s="15" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="K33" s="15" t="s">
-        <v>195</v>
+        <v>189</v>
       </c>
       <c r="L33" s="15" t="s">
-        <v>56</v>
+        <v>190</v>
       </c>
       <c r="M33" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-        <v>200</v>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A34" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="B34" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="C34" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="D34" s="15" t="s">
+        <v>194</v>
+      </c>
+      <c r="E34" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="F34" s="15" t="s">
+        <v>93</v>
       </c>
       <c r="G34" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H34" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I34" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="J34" t="s">
-[...3 lines deleted...]
-        <v>201</v>
+      <c r="J34" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K34" s="15" t="s">
+        <v>195</v>
       </c>
       <c r="L34" s="15" t="s">
-        <v>116</v>
+        <v>56</v>
       </c>
       <c r="M34" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="35" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-[...16 lines deleted...]
-        <v>174</v>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>196</v>
+      </c>
+      <c r="B35" t="s">
+        <v>197</v>
+      </c>
+      <c r="C35" t="s">
+        <v>198</v>
+      </c>
+      <c r="D35" t="s">
+        <v>199</v>
+      </c>
+      <c r="E35" t="s">
+        <v>153</v>
+      </c>
+      <c r="F35" t="s">
+        <v>200</v>
       </c>
       <c r="G35" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H35" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I35" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="J35" s="15" t="s">
-[...3 lines deleted...]
-        <v>205</v>
+      <c r="J35" t="s">
+        <v>46</v>
+      </c>
+      <c r="K35" t="s">
+        <v>201</v>
       </c>
       <c r="L35" s="15" t="s">
-        <v>56</v>
+        <v>116</v>
       </c>
       <c r="M35" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="36" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A36" s="15" t="s">
         <v>202</v>
       </c>
       <c r="B36" s="15" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C36" s="15" t="s">
         <v>202</v>
       </c>
       <c r="D36" s="15" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="E36" s="15" t="s">
         <v>147</v>
       </c>
       <c r="F36" s="15" t="s">
-        <v>200</v>
+        <v>174</v>
       </c>
       <c r="G36" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H36" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I36" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J36" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K36" s="15" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="L36" s="15" t="s">
         <v>56</v>
       </c>
       <c r="M36" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="37" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A37" t="s">
+    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A37" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B37" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="C37" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="D37" s="15" t="s">
+        <v>207</v>
+      </c>
+      <c r="E37" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="F37" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="G37" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H37" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I37" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J37" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K37" s="15" t="s">
+        <v>208</v>
+      </c>
+      <c r="L37" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M37" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
         <v>664</v>
       </c>
-      <c r="B37" t="s">
+      <c r="B38" t="s">
         <v>665</v>
       </c>
-      <c r="C37" t="s">
+      <c r="C38" t="s">
         <v>664</v>
       </c>
-      <c r="D37" t="s">
+      <c r="D38" t="s">
         <v>666</v>
       </c>
-      <c r="E37" t="s">
+      <c r="E38" t="s">
         <v>52</v>
       </c>
-      <c r="F37" t="s">
+      <c r="F38" t="s">
         <v>82</v>
       </c>
-      <c r="G37" t="s">
-[...11 lines deleted...]
-      <c r="K37" t="s">
+      <c r="G38" t="s">
+        <v>44</v>
+      </c>
+      <c r="H38" t="s">
+        <v>44</v>
+      </c>
+      <c r="I38" t="s">
+        <v>45</v>
+      </c>
+      <c r="J38" t="s">
+        <v>46</v>
+      </c>
+      <c r="K38" t="s">
         <v>667</v>
       </c>
-      <c r="L37" t="s">
+      <c r="L38" t="s">
         <v>668</v>
       </c>
-      <c r="M37" t="s">
+      <c r="M38" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="38" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A38" s="15" t="s">
+    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A39" s="15" t="s">
         <v>209</v>
       </c>
-      <c r="B38" s="15" t="s">
+      <c r="B39" s="15" t="s">
         <v>112</v>
       </c>
-      <c r="C38" s="15" t="s">
+      <c r="C39" s="15" t="s">
         <v>209</v>
       </c>
-      <c r="D38" s="15" t="s">
+      <c r="D39" s="15" t="s">
         <v>210</v>
       </c>
-      <c r="E38" s="15" t="s">
+      <c r="E39" s="15" t="s">
         <v>147</v>
       </c>
-      <c r="F38" s="15" t="s">
+      <c r="F39" s="15" t="s">
         <v>211</v>
       </c>
-      <c r="G38" s="15" t="s">
-[...11 lines deleted...]
-      <c r="K38" s="15" t="s">
+      <c r="G39" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H39" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I39" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J39" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K39" s="15" t="s">
         <v>212</v>
       </c>
-      <c r="L38" s="23" t="s">
+      <c r="L39" s="23" t="s">
         <v>64</v>
-      </c>
-[...39 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M39" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="40" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A40" s="15" t="s">
-        <v>220</v>
+        <v>213</v>
       </c>
       <c r="B40" s="15" t="s">
-        <v>221</v>
+        <v>214</v>
       </c>
       <c r="C40" s="15" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="D40" s="15" t="s">
-        <v>223</v>
+        <v>216</v>
       </c>
       <c r="E40" s="15" t="s">
         <v>217</v>
       </c>
       <c r="F40" s="15" t="s">
-        <v>120</v>
+        <v>218</v>
       </c>
       <c r="G40" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H40" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I40" s="15" t="s">
-        <v>105</v>
+        <v>45</v>
       </c>
       <c r="J40" s="15" t="s">
-        <v>106</v>
+        <v>46</v>
       </c>
       <c r="K40" s="15" t="s">
-        <v>224</v>
+        <v>219</v>
       </c>
       <c r="L40" s="15" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-    <row r="41" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+        <v>77</v>
+      </c>
+      <c r="M40" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A41" s="15" t="s">
-        <v>225</v>
+        <v>220</v>
       </c>
       <c r="B41" s="15" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="C41" s="15" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="D41" s="15" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E41" s="15" t="s">
-        <v>142</v>
+        <v>217</v>
       </c>
       <c r="F41" s="15" t="s">
-        <v>228</v>
+        <v>120</v>
       </c>
       <c r="G41" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H41" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I41" s="15" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="J41" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="K41" s="15" t="s">
+        <v>224</v>
+      </c>
+      <c r="L41" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M41" s="15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A42" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="B42" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="C42" s="15" t="s">
+        <v>226</v>
+      </c>
+      <c r="D42" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="E42" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="F42" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="G42" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H42" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I42" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J42" s="15" t="s">
         <v>70</v>
       </c>
-      <c r="K41" s="15" t="s">
+      <c r="K42" s="15" t="s">
         <v>229</v>
       </c>
-      <c r="L41" s="15" t="s">
+      <c r="L42" s="15" t="s">
         <v>100</v>
       </c>
-      <c r="M41" s="23">
+      <c r="M42" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="42" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A42" s="15" t="s">
+    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A43" s="15" t="s">
         <v>230</v>
       </c>
-      <c r="B42" s="15" t="s">
+      <c r="B43" s="15" t="s">
         <v>230</v>
       </c>
-      <c r="C42" s="15" t="s">
+      <c r="C43" s="15" t="s">
         <v>230</v>
       </c>
-      <c r="D42" s="15" t="s">
+      <c r="D43" s="15" t="s">
         <v>231</v>
       </c>
-      <c r="E42" s="15" t="s">
+      <c r="E43" s="15" t="s">
         <v>232</v>
       </c>
-      <c r="F42" s="15" t="s">
+      <c r="F43" s="15" t="s">
         <v>120</v>
       </c>
-      <c r="G42" s="15" t="s">
-[...11 lines deleted...]
-      <c r="K42" s="15" t="s">
+      <c r="G43" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H43" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I43" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J43" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K43" s="15" t="s">
         <v>233</v>
       </c>
-      <c r="L42" s="15" t="s">
+      <c r="L43" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="M42" s="15" t="s">
+      <c r="M43" s="15" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="43" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A43" s="15" t="s">
+    <row r="44" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A44" s="15" t="s">
         <v>234</v>
       </c>
-      <c r="B43" s="15" t="s">
+      <c r="B44" s="15" t="s">
         <v>235</v>
       </c>
-      <c r="C43" s="15" t="s">
+      <c r="C44" s="15" t="s">
         <v>234</v>
       </c>
-      <c r="D43" s="15" t="s">
+      <c r="D44" s="15" t="s">
         <v>236</v>
       </c>
-      <c r="E43" s="15" t="s">
+      <c r="E44" s="15" t="s">
         <v>147</v>
-      </c>
-[...39 lines deleted...]
-        <v>242</v>
       </c>
       <c r="F44" s="15" t="s">
         <v>200</v>
       </c>
       <c r="G44" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H44" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I44" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J44" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K44" s="15" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>237</v>
+      </c>
+      <c r="L44" s="23">
+        <v>46082</v>
       </c>
       <c r="M44" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="45" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A45" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="B45" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="C45" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="D45" s="15" t="s">
+        <v>241</v>
+      </c>
+      <c r="E45" s="15" t="s">
+        <v>242</v>
+      </c>
+      <c r="F45" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="G45" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H45" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I45" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J45" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K45" s="15" t="s">
+        <v>243</v>
+      </c>
+      <c r="L45" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M45" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A46" s="15" t="s">
         <v>244</v>
       </c>
-      <c r="B45" s="15" t="s">
+      <c r="B46" s="15" t="s">
         <v>245</v>
       </c>
-      <c r="C45" s="15" t="s">
+      <c r="C46" s="15" t="s">
         <v>244</v>
       </c>
-      <c r="D45" s="15" t="s">
+      <c r="D46" s="15" t="s">
         <v>246</v>
       </c>
-      <c r="E45" s="15" t="s">
+      <c r="E46" s="15" t="s">
         <v>247</v>
       </c>
-      <c r="F45" s="15" t="s">
+      <c r="F46" s="15" t="s">
         <v>93</v>
       </c>
-      <c r="G45" s="15" t="s">
-[...11 lines deleted...]
-      <c r="K45" s="15" t="s">
+      <c r="G46" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H46" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I46" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J46" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K46" s="15" t="s">
         <v>248</v>
       </c>
-      <c r="L45" s="15" t="s">
+      <c r="L46" s="15" t="s">
         <v>190</v>
-      </c>
-[...39 lines deleted...]
-        <v>56</v>
       </c>
       <c r="M46" s="15" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="47" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A47" s="15" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="B47" s="15" t="s">
-        <v>255</v>
+        <v>250</v>
       </c>
       <c r="C47" s="15" t="s">
-        <v>254</v>
+        <v>249</v>
       </c>
       <c r="D47" s="15" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="E47" s="15" t="s">
-        <v>257</v>
+        <v>52</v>
       </c>
       <c r="F47" s="15" t="s">
-        <v>43</v>
+        <v>252</v>
       </c>
       <c r="G47" s="15" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="H47" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I47" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J47" s="15" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="K47" s="15" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="L47" s="15" t="s">
         <v>56</v>
       </c>
       <c r="M47" s="15" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="48" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A48" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="B48" s="15" t="s">
+        <v>255</v>
+      </c>
+      <c r="C48" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="D48" s="15" t="s">
+        <v>256</v>
+      </c>
+      <c r="E48" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="F48" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="G48" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H48" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I48" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J48" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K48" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="L48" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M48" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A49" s="15" t="s">
         <v>259</v>
       </c>
-      <c r="B48" s="15" t="s">
+      <c r="B49" s="15" t="s">
         <v>260</v>
       </c>
-      <c r="C48" s="15" t="s">
+      <c r="C49" s="15" t="s">
         <v>260</v>
       </c>
-      <c r="D48" s="15" t="s">
+      <c r="D49" s="15" t="s">
         <v>261</v>
       </c>
-      <c r="E48" s="15" t="s">
+      <c r="E49" s="15" t="s">
         <v>92</v>
       </c>
-      <c r="F48" s="15" t="s">
+      <c r="F49" s="15" t="s">
         <v>191</v>
       </c>
-      <c r="G48" s="15" t="s">
-[...11 lines deleted...]
-      <c r="K48" s="15" t="s">
+      <c r="G49" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H49" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I49" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J49" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K49" s="15" t="s">
         <v>262</v>
       </c>
-      <c r="L48" s="23" t="s">
+      <c r="L49" s="23" t="s">
         <v>116</v>
       </c>
-      <c r="M48" s="23">
+      <c r="M49" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="49" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A49" s="15" t="s">
+    <row r="50" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A50" s="15" t="s">
         <v>263</v>
       </c>
-      <c r="B49" s="15" t="s">
+      <c r="B50" s="15" t="s">
         <v>264</v>
       </c>
-      <c r="C49" s="15" t="s">
+      <c r="C50" s="15" t="s">
         <v>265</v>
       </c>
-      <c r="D49" s="15" t="s">
+      <c r="D50" s="15" t="s">
         <v>157</v>
       </c>
-      <c r="E49" s="15" t="s">
+      <c r="E50" s="15" t="s">
         <v>158</v>
       </c>
-      <c r="F49" s="15" t="s">
+      <c r="F50" s="15" t="s">
         <v>266</v>
-      </c>
-[...39 lines deleted...]
-        <v>211</v>
       </c>
       <c r="G50" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H50" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I50" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J50" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K50" s="15" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="L50" s="15" t="s">
-        <v>84</v>
+        <v>268</v>
       </c>
       <c r="M50" s="15" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A51" s="15" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="B51" s="15" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="C51" s="15" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="D51" s="15" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="E51" s="15" t="s">
-        <v>169</v>
+        <v>232</v>
       </c>
       <c r="F51" s="15" t="s">
-        <v>148</v>
+        <v>211</v>
       </c>
       <c r="G51" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H51" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I51" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J51" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K51" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="L51" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="M51" s="15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A52" s="15" t="s">
+        <v>272</v>
+      </c>
+      <c r="B52" s="15" t="s">
+        <v>273</v>
+      </c>
+      <c r="C52" s="15" t="s">
+        <v>273</v>
+      </c>
+      <c r="D52" s="15" t="s">
+        <v>274</v>
+      </c>
+      <c r="E52" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="F52" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="G52" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H52" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I52" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J52" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K52" s="15" t="s">
         <v>275</v>
-      </c>
-[...39 lines deleted...]
-        <v>278</v>
       </c>
       <c r="L52" s="15" t="s">
         <v>56</v>
       </c>
       <c r="M52" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="53" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A53" s="15" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="B53" s="15" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="C53" s="15" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="D53" s="15" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="E53" s="15" t="s">
-        <v>232</v>
+        <v>257</v>
       </c>
       <c r="F53" s="15" t="s">
-        <v>282</v>
+        <v>69</v>
       </c>
       <c r="G53" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H53" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I53" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J53" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K53" s="15" t="s">
-        <v>283</v>
+        <v>278</v>
       </c>
       <c r="L53" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="M53" s="15" t="s">
-[...3 lines deleted...]
-    <row r="54" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="M53" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A54" s="15" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="B54" s="15" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="C54" s="15" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="D54" s="15" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
       <c r="E54" s="15" t="s">
-        <v>147</v>
+        <v>232</v>
       </c>
       <c r="F54" s="15" t="s">
-        <v>53</v>
+        <v>282</v>
       </c>
       <c r="G54" s="15" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="H54" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I54" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J54" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K54" s="15" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="L54" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="M54" s="23">
-[...3 lines deleted...]
-    <row r="55" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="M54" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A55" s="15" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="B55" s="15" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="C55" s="15" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="D55" s="15" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="E55" s="15" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="F55" s="15" t="s">
-        <v>174</v>
+        <v>53</v>
       </c>
       <c r="G55" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H55" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I55" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J55" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K55" s="15" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="L55" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="M55" s="15" t="s">
+      <c r="M55" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A56" s="15" t="s">
+        <v>288</v>
+      </c>
+      <c r="B56" s="15" t="s">
+        <v>288</v>
+      </c>
+      <c r="C56" s="15" t="s">
+        <v>288</v>
+      </c>
+      <c r="D56" s="15" t="s">
+        <v>289</v>
+      </c>
+      <c r="E56" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="F56" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="G56" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H56" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I56" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J56" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K56" s="15" t="s">
+        <v>290</v>
+      </c>
+      <c r="L56" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M56" s="15" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="56" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A56" s="15" t="s">
+    <row r="57" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A57" s="15" t="s">
         <v>291</v>
       </c>
-      <c r="B56" s="15" t="s">
+      <c r="B57" s="15" t="s">
         <v>292</v>
       </c>
-      <c r="C56" s="15" t="s">
+      <c r="C57" s="15" t="s">
         <v>293</v>
       </c>
-      <c r="D56" s="15" t="s">
+      <c r="D57" s="15" t="s">
         <v>294</v>
       </c>
-      <c r="E56" s="15" t="s">
+      <c r="E57" s="15" t="s">
         <v>92</v>
       </c>
-      <c r="F56" s="15" t="s">
+      <c r="F57" s="15" t="s">
         <v>295</v>
       </c>
-      <c r="G56" s="15" t="s">
-[...11 lines deleted...]
-      <c r="K56" s="15" t="s">
+      <c r="G57" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H57" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I57" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J57" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K57" s="15" t="s">
         <v>296</v>
       </c>
-      <c r="L56" s="15" t="s">
+      <c r="L57" s="15" t="s">
         <v>190</v>
-      </c>
-[...39 lines deleted...]
-        <v>56</v>
       </c>
       <c r="M57" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="58" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A58" s="15" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="B58" s="15" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C58" s="15" t="s">
-        <v>303</v>
+        <v>297</v>
       </c>
       <c r="D58" s="15" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="E58" s="15" t="s">
-        <v>305</v>
+        <v>87</v>
       </c>
       <c r="F58" s="15" t="s">
-        <v>252</v>
+        <v>174</v>
       </c>
       <c r="G58" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H58" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I58" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J58" s="15" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="K58" s="15" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="L58" s="15" t="s">
         <v>56</v>
       </c>
       <c r="M58" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="59" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A59" s="25" t="s">
+    <row r="59" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A59" s="15" t="s">
+        <v>301</v>
+      </c>
+      <c r="B59" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="C59" s="15" t="s">
+        <v>303</v>
+      </c>
+      <c r="D59" s="15" t="s">
+        <v>304</v>
+      </c>
+      <c r="E59" s="15" t="s">
+        <v>305</v>
+      </c>
+      <c r="F59" s="15" t="s">
+        <v>252</v>
+      </c>
+      <c r="G59" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H59" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I59" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J59" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="K59" s="15" t="s">
+        <v>306</v>
+      </c>
+      <c r="L59" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M59" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A60" s="25" t="s">
         <v>307</v>
       </c>
-      <c r="B59" s="25" t="s">
+      <c r="B60" s="25" t="s">
         <v>308</v>
       </c>
-      <c r="C59" s="25" t="s">
+      <c r="C60" s="25" t="s">
         <v>307</v>
       </c>
-      <c r="D59" s="25" t="s">
+      <c r="D60" s="25" t="s">
         <v>309</v>
       </c>
-      <c r="E59" s="25" t="s">
+      <c r="E60" s="25" t="s">
         <v>87</v>
       </c>
-      <c r="F59" s="25" t="s">
+      <c r="F60" s="25" t="s">
         <v>93</v>
       </c>
-      <c r="G59" s="25" t="s">
-[...5 lines deleted...]
-      <c r="I59" s="25" t="s">
+      <c r="G60" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="H60" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="I60" s="25" t="s">
         <v>105</v>
       </c>
-      <c r="J59" s="25" t="s">
+      <c r="J60" s="25" t="s">
         <v>106</v>
       </c>
-      <c r="K59" s="25" t="s">
+      <c r="K60" s="25" t="s">
         <v>310</v>
       </c>
-      <c r="L59" s="26">
+      <c r="L60" s="26">
         <v>46023</v>
       </c>
-      <c r="M59" s="26">
+      <c r="M60" s="26">
         <v>46387</v>
       </c>
     </row>
-    <row r="60" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A60" s="15" t="s">
+    <row r="61" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A61" s="15" t="s">
         <v>311</v>
       </c>
-      <c r="B60" s="15" t="s">
+      <c r="B61" s="15" t="s">
         <v>312</v>
       </c>
-      <c r="C60" s="15" t="s">
+      <c r="C61" s="15" t="s">
         <v>311</v>
       </c>
-      <c r="D60" s="15" t="s">
+      <c r="D61" s="15" t="s">
         <v>313</v>
       </c>
-      <c r="E60" s="15" t="s">
+      <c r="E61" s="15" t="s">
         <v>92</v>
       </c>
-      <c r="F60" s="15" t="s">
+      <c r="F61" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="G60" s="15" t="s">
-[...11 lines deleted...]
-      <c r="K60" s="15" t="s">
+      <c r="G61" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H61" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I61" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J61" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K61" s="15" t="s">
         <v>314</v>
       </c>
-      <c r="L60" s="15" t="s">
+      <c r="L61" s="15" t="s">
         <v>100</v>
-      </c>
-[...39 lines deleted...]
-        <v>190</v>
       </c>
       <c r="M61" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="62" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A62" s="15" t="s">
+        <v>315</v>
+      </c>
+      <c r="B62" s="15" t="s">
+        <v>316</v>
+      </c>
+      <c r="C62" s="15" t="s">
+        <v>315</v>
+      </c>
+      <c r="D62" s="15" t="s">
+        <v>317</v>
+      </c>
+      <c r="E62" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="F62" s="15" t="s">
+        <v>174</v>
+      </c>
+      <c r="G62" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H62" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I62" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J62" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K62" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="L62" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="M62" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A63" s="15" t="s">
         <v>319</v>
       </c>
-      <c r="B62" s="15" t="s">
+      <c r="B63" s="15" t="s">
         <v>320</v>
       </c>
-      <c r="C62" s="15" t="s">
+      <c r="C63" s="15" t="s">
         <v>319</v>
       </c>
-      <c r="D62" s="15" t="s">
+      <c r="D63" s="15" t="s">
         <v>321</v>
       </c>
-      <c r="E62" s="15" t="s">
+      <c r="E63" s="15" t="s">
         <v>322</v>
       </c>
-      <c r="F62" s="15">
+      <c r="F63" s="15">
         <v>2026</v>
       </c>
-      <c r="G62" s="15" t="s">
-[...11 lines deleted...]
-      <c r="K62" s="15" t="s">
+      <c r="G63" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H63" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I63" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J63" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K63" s="15" t="s">
         <v>323</v>
       </c>
-      <c r="L62" s="23">
+      <c r="L63" s="23">
         <v>46143</v>
       </c>
-      <c r="M62" s="23">
+      <c r="M63" s="23">
         <v>46752</v>
       </c>
     </row>
-    <row r="63" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A63" s="15" t="s">
+    <row r="64" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A64" s="15" t="s">
         <v>324</v>
       </c>
-      <c r="B63" s="15" t="s">
+      <c r="B64" s="15" t="s">
         <v>325</v>
       </c>
-      <c r="C63" s="15" t="s">
+      <c r="C64" s="15" t="s">
         <v>324</v>
       </c>
-      <c r="D63" s="15" t="s">
+      <c r="D64" s="15" t="s">
         <v>326</v>
       </c>
-      <c r="E63" s="15" t="s">
+      <c r="E64" s="15" t="s">
         <v>147</v>
       </c>
-      <c r="F63" s="15" t="s">
+      <c r="F64" s="15" t="s">
         <v>327</v>
       </c>
-      <c r="G63" s="15" t="s">
-[...11 lines deleted...]
-      <c r="K63" s="15" t="s">
+      <c r="G64" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H64" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I64" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J64" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K64" s="15" t="s">
         <v>328</v>
       </c>
-      <c r="L63" s="15" t="s">
+      <c r="L64" s="15" t="s">
         <v>100</v>
-      </c>
-[...39 lines deleted...]
-        <v>56</v>
       </c>
       <c r="M64" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="65" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A65" s="15" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="B65" s="15" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="C65" s="15" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="D65" s="15" t="s">
-        <v>141</v>
+        <v>330</v>
       </c>
       <c r="E65" s="15" t="s">
-        <v>142</v>
+        <v>42</v>
       </c>
       <c r="F65" s="15" t="s">
-        <v>93</v>
+        <v>174</v>
       </c>
       <c r="G65" s="15" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="H65" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I65" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J65" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K65" s="15" t="s">
-        <v>333</v>
+        <v>331</v>
       </c>
       <c r="L65" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="M65" s="15" t="s">
-[...3 lines deleted...]
-    <row r="66" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="M65" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A66" s="15" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="B66" s="15" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="C66" s="15" t="s">
-        <v>334</v>
+        <v>332</v>
       </c>
       <c r="D66" s="15" t="s">
-        <v>336</v>
+        <v>141</v>
       </c>
       <c r="E66" s="15" t="s">
-        <v>337</v>
+        <v>142</v>
       </c>
       <c r="F66" s="15" t="s">
-        <v>53</v>
+        <v>93</v>
       </c>
       <c r="G66" s="15" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="H66" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I66" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J66" s="15" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="K66" s="15" t="s">
-        <v>338</v>
+        <v>333</v>
       </c>
       <c r="L66" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="M66" s="23">
-[...3 lines deleted...]
-    <row r="67" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="M66" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A67" s="15" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="B67" s="15" t="s">
-        <v>340</v>
+        <v>335</v>
       </c>
       <c r="C67" s="15" t="s">
-        <v>339</v>
+        <v>334</v>
       </c>
       <c r="D67" s="15" t="s">
-        <v>341</v>
+        <v>336</v>
       </c>
       <c r="E67" s="15" t="s">
-        <v>92</v>
+        <v>337</v>
       </c>
       <c r="F67" s="15" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="G67" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H67" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I67" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J67" s="15" t="s">
-        <v>46</v>
+        <v>98</v>
       </c>
       <c r="K67" s="15" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="L67" s="15" t="s">
-        <v>100</v>
+        <v>56</v>
       </c>
       <c r="M67" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="68" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A68" s="15" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="B68" s="15" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="C68" s="15" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="D68" s="15" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="E68" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F68" s="15" t="s">
-        <v>164</v>
+        <v>43</v>
       </c>
       <c r="G68" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H68" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I68" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J68" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K68" s="15" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="L68" s="15" t="s">
         <v>100</v>
       </c>
       <c r="M68" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="69" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A69" s="15" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="B69" s="15" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="C69" s="15" t="s">
-        <v>348</v>
+        <v>343</v>
       </c>
       <c r="D69" s="15" t="s">
-        <v>223</v>
+        <v>345</v>
       </c>
       <c r="E69" s="15" t="s">
-        <v>217</v>
+        <v>92</v>
       </c>
       <c r="F69" s="15" t="s">
-        <v>200</v>
+        <v>164</v>
       </c>
       <c r="G69" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H69" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I69" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J69" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K69" s="15" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="L69" s="15" t="s">
-        <v>56</v>
+        <v>100</v>
       </c>
       <c r="M69" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="70" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-[...33 lines deleted...]
-      <c r="L70" s="15" t="s">
+    <row r="70" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>675</v>
+      </c>
+      <c r="B70" t="s">
+        <v>676</v>
+      </c>
+      <c r="C70" t="s">
+        <v>675</v>
+      </c>
+      <c r="D70" t="s">
+        <v>677</v>
+      </c>
+      <c r="E70" t="s">
+        <v>182</v>
+      </c>
+      <c r="F70" t="s">
+        <v>120</v>
+      </c>
+      <c r="G70" t="s">
+        <v>44</v>
+      </c>
+      <c r="H70" t="s">
+        <v>44</v>
+      </c>
+      <c r="I70" t="s">
+        <v>45</v>
+      </c>
+      <c r="J70" t="s">
+        <v>46</v>
+      </c>
+      <c r="K70" t="s">
+        <v>678</v>
+      </c>
+      <c r="L70" t="s">
+        <v>668</v>
+      </c>
+      <c r="M70" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A71" s="15" t="s">
+        <v>347</v>
+      </c>
+      <c r="B71" s="15" t="s">
+        <v>348</v>
+      </c>
+      <c r="C71" s="15" t="s">
+        <v>348</v>
+      </c>
+      <c r="D71" s="15" t="s">
+        <v>223</v>
+      </c>
+      <c r="E71" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="F71" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="G71" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H71" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I71" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J71" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K71" s="15" t="s">
+        <v>349</v>
+      </c>
+      <c r="L71" s="15" t="s">
         <v>56</v>
-      </c>
-[...39 lines deleted...]
-        <v>359</v>
       </c>
       <c r="M71" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="72" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A72" s="15" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="B72" s="15" t="s">
-        <v>361</v>
+        <v>351</v>
       </c>
       <c r="C72" s="15" t="s">
-        <v>360</v>
+        <v>350</v>
       </c>
       <c r="D72" s="15" t="s">
-        <v>157</v>
+        <v>352</v>
       </c>
       <c r="E72" s="15" t="s">
-        <v>158</v>
+        <v>68</v>
       </c>
       <c r="F72" s="15" t="s">
-        <v>120</v>
+        <v>164</v>
       </c>
       <c r="G72" s="15" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="H72" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I72" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J72" s="15" t="s">
         <v>70</v>
       </c>
       <c r="K72" s="15" t="s">
-        <v>362</v>
+        <v>353</v>
       </c>
       <c r="L72" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="M72" s="23">
-[...3 lines deleted...]
-    <row r="73" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="M72" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A73" s="15" t="s">
-        <v>363</v>
+        <v>354</v>
       </c>
       <c r="B73" s="15" t="s">
-        <v>364</v>
+        <v>355</v>
       </c>
       <c r="C73" s="15" t="s">
-        <v>364</v>
+        <v>354</v>
       </c>
       <c r="D73" s="15" t="s">
-        <v>365</v>
+        <v>356</v>
       </c>
       <c r="E73" s="15" t="s">
-        <v>147</v>
+        <v>92</v>
       </c>
       <c r="F73" s="15" t="s">
-        <v>148</v>
+        <v>357</v>
       </c>
       <c r="G73" s="15" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="H73" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I73" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J73" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K73" s="15" t="s">
-        <v>366</v>
-[...2 lines deleted...]
-        <v>367</v>
+        <v>358</v>
+      </c>
+      <c r="L73" s="15" t="s">
+        <v>359</v>
       </c>
       <c r="M73" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="74" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A74" s="15" t="s">
-        <v>368</v>
+        <v>360</v>
       </c>
       <c r="B74" s="15" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="C74" s="15" t="s">
-        <v>368</v>
+        <v>360</v>
       </c>
       <c r="D74" s="15" t="s">
-        <v>369</v>
+        <v>157</v>
       </c>
       <c r="E74" s="15" t="s">
-        <v>370</v>
+        <v>158</v>
       </c>
       <c r="F74" s="15" t="s">
-        <v>93</v>
+        <v>120</v>
       </c>
       <c r="G74" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H74" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I74" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J74" s="15" t="s">
-        <v>98</v>
+        <v>70</v>
       </c>
       <c r="K74" s="15" t="s">
-        <v>371</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>362</v>
+      </c>
+      <c r="L74" s="15" t="s">
+        <v>56</v>
       </c>
       <c r="M74" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="75" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A75" s="25" t="s">
+    <row r="75" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A75" s="15" t="s">
+        <v>363</v>
+      </c>
+      <c r="B75" s="15" t="s">
+        <v>364</v>
+      </c>
+      <c r="C75" s="15" t="s">
+        <v>364</v>
+      </c>
+      <c r="D75" s="15" t="s">
+        <v>365</v>
+      </c>
+      <c r="E75" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="F75" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="G75" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H75" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I75" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J75" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K75" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="L75" s="23" t="s">
+        <v>367</v>
+      </c>
+      <c r="M75" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A76" s="15" t="s">
+        <v>368</v>
+      </c>
+      <c r="B76" s="15" t="s">
+        <v>368</v>
+      </c>
+      <c r="C76" s="15" t="s">
+        <v>368</v>
+      </c>
+      <c r="D76" s="15" t="s">
+        <v>369</v>
+      </c>
+      <c r="E76" s="15" t="s">
+        <v>370</v>
+      </c>
+      <c r="F76" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="G76" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H76" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I76" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J76" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="K76" s="15" t="s">
+        <v>371</v>
+      </c>
+      <c r="L76" s="23" t="s">
+        <v>77</v>
+      </c>
+      <c r="M76" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A77" s="25" t="s">
         <v>372</v>
       </c>
-      <c r="B75" s="25" t="s">
+      <c r="B77" s="25" t="s">
         <v>373</v>
       </c>
-      <c r="C75" s="25" t="s">
+      <c r="C77" s="25" t="s">
         <v>372</v>
       </c>
-      <c r="D75" s="25" t="s">
+      <c r="D77" s="25" t="s">
         <v>374</v>
       </c>
-      <c r="E75" s="25" t="s">
+      <c r="E77" s="25" t="s">
         <v>375</v>
       </c>
-      <c r="F75" s="25" t="s">
+      <c r="F77" s="25" t="s">
         <v>148</v>
       </c>
-      <c r="G75" s="25" t="s">
-[...5 lines deleted...]
-      <c r="I75" s="25" t="s">
+      <c r="G77" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="H77" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="I77" s="25" t="s">
         <v>105</v>
       </c>
-      <c r="J75" s="25" t="s">
+      <c r="J77" s="25" t="s">
         <v>106</v>
       </c>
-      <c r="K75" s="25" t="s">
+      <c r="K77" s="25" t="s">
         <v>376</v>
       </c>
-      <c r="L75" s="26" t="s">
+      <c r="L77" s="26" t="s">
         <v>77</v>
       </c>
-      <c r="M75" s="26" t="s">
+      <c r="M77" s="26" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="76" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A76" s="15" t="s">
+    <row r="78" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A78" s="15" t="s">
         <v>377</v>
       </c>
-      <c r="B76" s="15" t="s">
+      <c r="B78" s="15" t="s">
         <v>378</v>
       </c>
-      <c r="C76" s="15" t="s">
+      <c r="C78" s="15" t="s">
         <v>377</v>
       </c>
-      <c r="D76" s="15" t="s">
+      <c r="D78" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="E76" s="15" t="s">
+      <c r="E78" s="15" t="s">
         <v>87</v>
       </c>
-      <c r="F76" s="15" t="s">
+      <c r="F78" s="15" t="s">
         <v>379</v>
       </c>
-      <c r="G76" s="15" t="s">
-[...11 lines deleted...]
-      <c r="K76" s="15" t="s">
+      <c r="G78" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H78" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I78" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J78" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K78" s="15" t="s">
         <v>380</v>
       </c>
-      <c r="L76" s="15" t="s">
+      <c r="L78" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="M76" s="15" t="s">
+      <c r="M78" s="15" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="77" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A77" s="15" t="s">
+    <row r="79" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A79" s="15" t="s">
         <v>381</v>
       </c>
-      <c r="B77" s="15" t="s">
+      <c r="B79" s="15" t="s">
         <v>382</v>
       </c>
-      <c r="C77" s="15" t="s">
+      <c r="C79" s="15" t="s">
         <v>381</v>
       </c>
-      <c r="D77" s="15" t="s">
+      <c r="D79" s="15" t="s">
         <v>383</v>
       </c>
-      <c r="E77" s="15" t="s">
+      <c r="E79" s="15" t="s">
         <v>92</v>
       </c>
-      <c r="F77" s="15" t="s">
+      <c r="F79" s="15" t="s">
         <v>384</v>
       </c>
-      <c r="G77" s="15" t="s">
-[...11 lines deleted...]
-      <c r="K77" s="15" t="s">
+      <c r="G79" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H79" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I79" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J79" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K79" s="15" t="s">
         <v>385</v>
       </c>
-      <c r="L77" s="15" t="s">
+      <c r="L79" s="15" t="s">
         <v>386</v>
       </c>
-      <c r="M77" s="23">
+      <c r="M79" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="78" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A78" s="15" t="s">
+    <row r="80" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A80" s="25" t="s">
         <v>387</v>
       </c>
-      <c r="B78" s="15" t="s">
+      <c r="B80" s="25" t="s">
         <v>388</v>
       </c>
-      <c r="C78" s="15" t="s">
+      <c r="C80" s="25" t="s">
         <v>387</v>
       </c>
-      <c r="D78" s="15" t="s">
+      <c r="D80" s="25" t="s">
         <v>389</v>
       </c>
-      <c r="E78" s="15" t="s">
+      <c r="E80" s="25" t="s">
         <v>217</v>
       </c>
-      <c r="F78" s="15">
+      <c r="F80" s="25" t="s">
+        <v>120</v>
+      </c>
+      <c r="G80" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="H80" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="I80" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="J80" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="K80" s="25" t="s">
+        <v>390</v>
+      </c>
+      <c r="L80" s="26">
+        <v>46054</v>
+      </c>
+      <c r="M80" s="26">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A81" s="15" t="s">
+        <v>387</v>
+      </c>
+      <c r="B81" s="15" t="s">
+        <v>388</v>
+      </c>
+      <c r="C81" s="15" t="s">
+        <v>387</v>
+      </c>
+      <c r="D81" s="15" t="s">
+        <v>389</v>
+      </c>
+      <c r="E81" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="F81" s="15">
         <v>2024</v>
       </c>
-      <c r="G78" s="15" t="s">
-[...11 lines deleted...]
-      <c r="K78" s="15" t="s">
+      <c r="G81" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H81" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I81" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J81" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K81" s="15" t="s">
         <v>390</v>
       </c>
-      <c r="L78" s="23">
+      <c r="L81" s="23">
         <v>46143</v>
       </c>
-      <c r="M78" s="23">
+      <c r="M81" s="23">
         <v>46752</v>
       </c>
     </row>
-    <row r="79" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-[...41 lines deleted...]
-      <c r="A80" s="15" t="s">
+    <row r="82" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A82" s="15" t="s">
         <v>391</v>
       </c>
-      <c r="B80" s="15" t="s">
+      <c r="B82" s="15" t="s">
         <v>254</v>
       </c>
-      <c r="C80" s="15" t="s">
+      <c r="C82" s="15" t="s">
         <v>254</v>
       </c>
-      <c r="D80" s="15" t="s">
+      <c r="D82" s="15" t="s">
         <v>256</v>
       </c>
-      <c r="E80" s="15" t="s">
+      <c r="E82" s="15" t="s">
         <v>257</v>
       </c>
-      <c r="F80" s="15" t="s">
+      <c r="F82" s="15" t="s">
         <v>183</v>
-      </c>
-[...80 lines deleted...]
-        <v>120</v>
       </c>
       <c r="G82" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H82" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I82" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J82" s="15" t="s">
         <v>106</v>
       </c>
       <c r="K82" s="15" t="s">
-        <v>401</v>
+        <v>392</v>
       </c>
       <c r="L82" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="M82" s="23">
-[...16 lines deleted...]
-      <c r="E83" s="15" t="s">
+      <c r="M82" s="15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>393</v>
+      </c>
+      <c r="B83" t="s">
+        <v>394</v>
+      </c>
+      <c r="C83" t="s">
+        <v>393</v>
+      </c>
+      <c r="D83" t="s">
+        <v>395</v>
+      </c>
+      <c r="E83" t="s">
         <v>92</v>
       </c>
-      <c r="F83" s="15" t="s">
-        <v>43</v>
+      <c r="F83" t="s">
+        <v>53</v>
       </c>
       <c r="G83" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H83" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I83" s="15" t="s">
         <v>45</v>
       </c>
-      <c r="J83" s="15" t="s">
-        <v>46</v>
+      <c r="J83" t="s">
+        <v>70</v>
       </c>
       <c r="K83" t="s">
-        <v>408</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>396</v>
+      </c>
+      <c r="L83" s="23" t="s">
+        <v>397</v>
       </c>
       <c r="M83" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="84" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A84" s="15" t="s">
-        <v>409</v>
+        <v>398</v>
       </c>
       <c r="B84" s="15" t="s">
-        <v>410</v>
+        <v>399</v>
       </c>
       <c r="C84" s="15" t="s">
-        <v>410</v>
+        <v>398</v>
       </c>
       <c r="D84" s="15" t="s">
-        <v>411</v>
+        <v>400</v>
       </c>
       <c r="E84" s="15" t="s">
-        <v>404</v>
+        <v>68</v>
       </c>
       <c r="F84" s="15" t="s">
-        <v>211</v>
+        <v>120</v>
       </c>
       <c r="G84" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H84" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I84" s="15" t="s">
-        <v>45</v>
+        <v>105</v>
       </c>
       <c r="J84" s="15" t="s">
-        <v>46</v>
+        <v>106</v>
       </c>
       <c r="K84" s="15" t="s">
-        <v>412</v>
+        <v>401</v>
       </c>
       <c r="L84" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="M84" s="15" t="s">
-[...3 lines deleted...]
-    <row r="85" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="M84" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A85" s="15" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="B85" s="15" t="s">
-        <v>414</v>
+        <v>406</v>
       </c>
       <c r="C85" s="15" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="D85" s="15" t="s">
-        <v>415</v>
+        <v>407</v>
       </c>
       <c r="E85" s="15" t="s">
-        <v>416</v>
+        <v>92</v>
       </c>
       <c r="F85" s="15" t="s">
-        <v>148</v>
+        <v>43</v>
       </c>
       <c r="G85" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H85" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I85" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J85" s="15" t="s">
         <v>46</v>
       </c>
-      <c r="K85" s="15" t="s">
-        <v>417</v>
+      <c r="K85" t="s">
+        <v>408</v>
       </c>
       <c r="L85" s="15" t="s">
-        <v>84</v>
+        <v>100</v>
       </c>
       <c r="M85" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="86" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="15" t="s">
+        <v>409</v>
+      </c>
+      <c r="B86" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="C86" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="D86" s="15" t="s">
+        <v>411</v>
+      </c>
+      <c r="E86" s="15" t="s">
+        <v>404</v>
+      </c>
+      <c r="F86" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="G86" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H86" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I86" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J86" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K86" s="15" t="s">
+        <v>412</v>
+      </c>
+      <c r="L86" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M86" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A87" s="15" t="s">
         <v>413</v>
       </c>
-      <c r="B86" s="15" t="s">
-[...2 lines deleted...]
-      <c r="C86" s="15" t="s">
+      <c r="B87" s="15" t="s">
+        <v>414</v>
+      </c>
+      <c r="C87" s="15" t="s">
         <v>413</v>
       </c>
-      <c r="D86" s="15" t="s">
+      <c r="D87" s="15" t="s">
         <v>415</v>
       </c>
-      <c r="E86" s="15" t="s">
+      <c r="E87" s="15" t="s">
         <v>416</v>
       </c>
-      <c r="F86" s="15" t="s">
-[...14 lines deleted...]
-      <c r="K86" s="15" t="s">
+      <c r="F87" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="G87" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H87" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I87" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J87" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K87" s="15" t="s">
         <v>417</v>
       </c>
-      <c r="L86" s="15" t="s">
+      <c r="L87" s="15" t="s">
         <v>84</v>
-      </c>
-[...39 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M87" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="88" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A88" s="15" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="B88" s="15" t="s">
-        <v>348</v>
+        <v>418</v>
       </c>
       <c r="C88" s="15" t="s">
-        <v>423</v>
+        <v>413</v>
       </c>
       <c r="D88" s="15" t="s">
-        <v>223</v>
+        <v>415</v>
       </c>
       <c r="E88" s="15" t="s">
-        <v>217</v>
+        <v>416</v>
       </c>
       <c r="F88" s="15" t="s">
-        <v>200</v>
+        <v>174</v>
       </c>
       <c r="G88" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H88" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I88" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J88" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K88" s="15" t="s">
-        <v>349</v>
-[...8 lines deleted...]
-    <row r="89" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+        <v>417</v>
+      </c>
+      <c r="L88" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="M88" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A89" s="15" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="B89" s="15" t="s">
-        <v>425</v>
+        <v>420</v>
       </c>
       <c r="C89" s="15" t="s">
-        <v>424</v>
+        <v>419</v>
       </c>
       <c r="D89" s="15" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="E89" s="15" t="s">
-        <v>217</v>
+        <v>153</v>
       </c>
       <c r="F89" s="15" t="s">
-        <v>148</v>
+        <v>211</v>
       </c>
       <c r="G89" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H89" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I89" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J89" s="15" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="K89" s="15" t="s">
-        <v>427</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>422</v>
+      </c>
+      <c r="L89" s="15" t="s">
+        <v>100</v>
       </c>
       <c r="M89" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="90" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A90" s="15" t="s">
-        <v>428</v>
+        <v>423</v>
       </c>
       <c r="B90" s="15" t="s">
-        <v>429</v>
+        <v>348</v>
       </c>
       <c r="C90" s="15" t="s">
-        <v>430</v>
+        <v>423</v>
       </c>
       <c r="D90" s="15" t="s">
-        <v>431</v>
+        <v>223</v>
       </c>
       <c r="E90" s="15" t="s">
-        <v>432</v>
+        <v>217</v>
       </c>
       <c r="F90" s="15" t="s">
-        <v>228</v>
+        <v>200</v>
       </c>
       <c r="G90" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H90" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I90" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J90" s="15" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="K90" s="15" t="s">
-        <v>433</v>
-[...8 lines deleted...]
-    <row r="91" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+        <v>349</v>
+      </c>
+      <c r="L90" s="23">
+        <v>46054</v>
+      </c>
+      <c r="M90" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A91" s="15" t="s">
-        <v>435</v>
+        <v>424</v>
       </c>
       <c r="B91" s="15" t="s">
-        <v>436</v>
+        <v>425</v>
       </c>
       <c r="C91" s="15" t="s">
-        <v>436</v>
+        <v>424</v>
       </c>
       <c r="D91" s="15" t="s">
-        <v>437</v>
+        <v>426</v>
       </c>
       <c r="E91" s="15" t="s">
-        <v>337</v>
+        <v>217</v>
       </c>
       <c r="F91" s="15" t="s">
         <v>148</v>
       </c>
       <c r="G91" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H91" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I91" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J91" s="15" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="K91" s="15" t="s">
-        <v>438</v>
-[...8 lines deleted...]
-    <row r="92" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+        <v>427</v>
+      </c>
+      <c r="L91" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="M91" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A92" s="15" t="s">
-        <v>439</v>
+        <v>428</v>
       </c>
       <c r="B92" s="15" t="s">
-        <v>439</v>
+        <v>429</v>
       </c>
       <c r="C92" s="15" t="s">
-        <v>439</v>
+        <v>430</v>
       </c>
       <c r="D92" s="15" t="s">
-        <v>440</v>
+        <v>431</v>
       </c>
       <c r="E92" s="15" t="s">
-        <v>441</v>
+        <v>432</v>
       </c>
       <c r="F92" s="15" t="s">
-        <v>211</v>
+        <v>228</v>
       </c>
       <c r="G92" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H92" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I92" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J92" s="15" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="K92" s="15" t="s">
-        <v>442</v>
-[...2 lines deleted...]
-        <v>100</v>
+        <v>433</v>
+      </c>
+      <c r="L92" s="23" t="s">
+        <v>434</v>
       </c>
       <c r="M92" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="93" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="15" t="s">
+        <v>435</v>
+      </c>
+      <c r="B93" s="15" t="s">
+        <v>436</v>
+      </c>
+      <c r="C93" s="15" t="s">
+        <v>436</v>
+      </c>
+      <c r="D93" s="15" t="s">
+        <v>437</v>
+      </c>
+      <c r="E93" s="15" t="s">
+        <v>337</v>
+      </c>
+      <c r="F93" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="G93" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H93" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I93" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J93" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K93" s="15" t="s">
+        <v>438</v>
+      </c>
+      <c r="L93" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M93" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A94" s="15" t="s">
+        <v>439</v>
+      </c>
+      <c r="B94" s="15" t="s">
+        <v>439</v>
+      </c>
+      <c r="C94" s="15" t="s">
+        <v>439</v>
+      </c>
+      <c r="D94" s="15" t="s">
+        <v>440</v>
+      </c>
+      <c r="E94" s="15" t="s">
+        <v>441</v>
+      </c>
+      <c r="F94" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="G94" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H94" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I94" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J94" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K94" s="15" t="s">
+        <v>442</v>
+      </c>
+      <c r="L94" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="M94" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="15" t="s">
         <v>443</v>
       </c>
-      <c r="B93" s="15" t="s">
+      <c r="B95" s="15" t="s">
         <v>443</v>
       </c>
-      <c r="C93" s="15" t="s">
+      <c r="C95" s="15" t="s">
         <v>444</v>
       </c>
-      <c r="D93" s="15" t="s">
+      <c r="D95" s="15" t="s">
         <v>445</v>
-      </c>
-[...80 lines deleted...]
-        <v>451</v>
       </c>
       <c r="E95" s="15" t="s">
         <v>169</v>
       </c>
       <c r="F95" s="15" t="s">
+        <v>69</v>
+      </c>
+      <c r="G95" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H95" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I95" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J95" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="K95" s="15" t="s">
+        <v>446</v>
+      </c>
+      <c r="L95" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="M95" s="23" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="15" t="s">
+        <v>447</v>
+      </c>
+      <c r="B96" s="15" t="s">
+        <v>447</v>
+      </c>
+      <c r="C96" s="15" t="s">
+        <v>447</v>
+      </c>
+      <c r="D96" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="E96" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="F96" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="G96" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H96" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I96" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J96" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K96" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="L96" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="M96" s="23" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A97" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="B97" s="15" t="s">
+        <v>450</v>
+      </c>
+      <c r="C97" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="D97" s="15" t="s">
+        <v>451</v>
+      </c>
+      <c r="E97" s="15" t="s">
+        <v>169</v>
+      </c>
+      <c r="F97" s="15" t="s">
         <v>159</v>
       </c>
-      <c r="G95" s="15" t="s">
-[...11 lines deleted...]
-      <c r="K95" s="15" t="s">
+      <c r="G97" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H97" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I97" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J97" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K97" s="15" t="s">
         <v>452</v>
       </c>
-      <c r="L95" s="15" t="s">
+      <c r="L97" s="15" t="s">
         <v>77</v>
-      </c>
-[...80 lines deleted...]
-        <v>459</v>
       </c>
       <c r="M97" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="98" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A98" s="15" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
       <c r="B98" s="15" t="s">
-        <v>461</v>
+        <v>454</v>
       </c>
       <c r="C98" s="15" t="s">
-        <v>460</v>
+        <v>453</v>
       </c>
       <c r="D98" s="15" t="s">
-        <v>421</v>
+        <v>455</v>
       </c>
       <c r="E98" s="15" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>174</v>
+        <v>42</v>
+      </c>
+      <c r="F98" s="15">
+        <v>2026</v>
       </c>
       <c r="G98" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H98" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I98" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J98" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K98" s="15" t="s">
-        <v>462</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>456</v>
+      </c>
+      <c r="L98" s="23">
+        <v>46143</v>
       </c>
       <c r="M98" s="23">
-        <v>46387</v>
-[...2 lines deleted...]
-    <row r="99" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A99" s="15" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="B99" s="15" t="s">
-        <v>464</v>
+        <v>457</v>
       </c>
       <c r="C99" s="15" t="s">
-        <v>463</v>
+        <v>453</v>
       </c>
       <c r="D99" s="15" t="s">
-        <v>465</v>
+        <v>455</v>
       </c>
       <c r="E99" s="15" t="s">
-        <v>147</v>
+        <v>42</v>
       </c>
       <c r="F99" s="15" t="s">
-        <v>211</v>
+        <v>384</v>
       </c>
       <c r="G99" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H99" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I99" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J99" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K99" s="15" t="s">
-        <v>466</v>
+        <v>458</v>
       </c>
       <c r="L99" s="15" t="s">
-        <v>56</v>
+        <v>459</v>
       </c>
       <c r="M99" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="100" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A100" s="15" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="B100" s="15" t="s">
-        <v>468</v>
+        <v>461</v>
       </c>
       <c r="C100" s="15" t="s">
-        <v>467</v>
+        <v>460</v>
       </c>
       <c r="D100" s="15" t="s">
-        <v>469</v>
+        <v>421</v>
       </c>
       <c r="E100" s="15" t="s">
-        <v>42</v>
+        <v>153</v>
       </c>
       <c r="F100" s="15" t="s">
-        <v>62</v>
+        <v>174</v>
       </c>
       <c r="G100" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H100" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I100" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J100" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K100" s="15" t="s">
-        <v>470</v>
-[...8 lines deleted...]
-    <row r="101" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+        <v>462</v>
+      </c>
+      <c r="L100" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M100" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A101" s="15" t="s">
-        <v>471</v>
+        <v>463</v>
       </c>
       <c r="B101" s="15" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="C101" s="15" t="s">
-        <v>471</v>
+        <v>463</v>
       </c>
       <c r="D101" s="15" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
       <c r="E101" s="15" t="s">
-        <v>68</v>
+        <v>147</v>
       </c>
       <c r="F101" s="15" t="s">
-        <v>62</v>
+        <v>211</v>
       </c>
       <c r="G101" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H101" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I101" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J101" s="15" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="K101" s="15" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
       <c r="L101" s="15" t="s">
-        <v>459</v>
+        <v>56</v>
       </c>
       <c r="M101" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="102" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A102" s="15" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
       <c r="B102" s="15" t="s">
-        <v>112</v>
+        <v>468</v>
       </c>
       <c r="C102" s="15" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
       <c r="D102" s="15" t="s">
-        <v>475</v>
+        <v>469</v>
       </c>
       <c r="E102" s="15" t="s">
-        <v>114</v>
+        <v>42</v>
       </c>
       <c r="F102" s="15" t="s">
-        <v>191</v>
+        <v>62</v>
       </c>
       <c r="G102" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H102" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I102" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J102" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K102" s="15" t="s">
-        <v>476</v>
+        <v>470</v>
       </c>
       <c r="L102" s="23" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-    <row r="103" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+        <v>116</v>
+      </c>
+      <c r="M102" s="23" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A103" s="15" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="B103" s="15" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="C103" s="15" t="s">
-        <v>477</v>
+        <v>471</v>
       </c>
       <c r="D103" s="15" t="s">
-        <v>478</v>
+        <v>472</v>
       </c>
       <c r="E103" s="15" t="s">
-        <v>92</v>
+        <v>68</v>
       </c>
       <c r="F103" s="15" t="s">
-        <v>479</v>
+        <v>62</v>
       </c>
       <c r="G103" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H103" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I103" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J103" s="15" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="K103" s="15" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
       <c r="L103" s="15" t="s">
-        <v>100</v>
+        <v>459</v>
       </c>
       <c r="M103" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="104" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A104" s="25" t="s">
+    <row r="104" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A104" s="15" t="s">
+        <v>474</v>
+      </c>
+      <c r="B104" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="C104" s="15" t="s">
+        <v>474</v>
+      </c>
+      <c r="D104" s="15" t="s">
+        <v>475</v>
+      </c>
+      <c r="E104" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="F104" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="G104" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H104" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I104" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J104" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K104" s="15" t="s">
+        <v>476</v>
+      </c>
+      <c r="L104" s="23" t="s">
+        <v>100</v>
+      </c>
+      <c r="M104" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="15" t="s">
+        <v>477</v>
+      </c>
+      <c r="B105" s="15" t="s">
+        <v>477</v>
+      </c>
+      <c r="C105" s="15" t="s">
+        <v>477</v>
+      </c>
+      <c r="D105" s="15" t="s">
+        <v>478</v>
+      </c>
+      <c r="E105" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="F105" s="15" t="s">
+        <v>479</v>
+      </c>
+      <c r="G105" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H105" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I105" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J105" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K105" s="15" t="s">
+        <v>480</v>
+      </c>
+      <c r="L105" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="M105" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A106" s="25" t="s">
         <v>481</v>
       </c>
-      <c r="B104" s="25" t="s">
+      <c r="B106" s="25" t="s">
         <v>482</v>
       </c>
-      <c r="C104" s="25" t="s">
+      <c r="C106" s="25" t="s">
         <v>481</v>
       </c>
-      <c r="D104" s="25" t="s">
+      <c r="D106" s="25" t="s">
         <v>483</v>
       </c>
-      <c r="E104" s="25" t="s">
+      <c r="E106" s="25" t="s">
         <v>337</v>
       </c>
-      <c r="F104" s="25" t="s">
+      <c r="F106" s="25" t="s">
         <v>211</v>
       </c>
-      <c r="G104" s="25" t="s">
-[...5 lines deleted...]
-      <c r="I104" s="25" t="s">
+      <c r="G106" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="H106" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="I106" s="25" t="s">
         <v>105</v>
       </c>
-      <c r="J104" s="25" t="s">
+      <c r="J106" s="25" t="s">
         <v>106</v>
       </c>
-      <c r="K104" s="25" t="s">
+      <c r="K106" s="25" t="s">
         <v>484</v>
       </c>
-      <c r="L104" s="26" t="s">
+      <c r="L106" s="26" t="s">
         <v>100</v>
       </c>
-      <c r="M104" s="26">
+      <c r="M106" s="26">
         <v>46387</v>
       </c>
     </row>
-    <row r="105" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A105" s="15" t="s">
+    <row r="107" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="15" t="s">
         <v>485</v>
       </c>
-      <c r="B105" s="15" t="s">
+      <c r="B107" s="15" t="s">
         <v>486</v>
       </c>
-      <c r="C105" s="15" t="s">
+      <c r="C107" s="15" t="s">
         <v>485</v>
       </c>
-      <c r="D105" s="15" t="s">
+      <c r="D107" s="15" t="s">
         <v>487</v>
       </c>
-      <c r="E105" s="15" t="s">
+      <c r="E107" s="15" t="s">
         <v>75</v>
       </c>
-      <c r="F105" s="15" t="s">
+      <c r="F107" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="G105" s="15" t="s">
+      <c r="G107" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="H105" s="15" t="s">
-[...2 lines deleted...]
-      <c r="I105" s="15" t="s">
+      <c r="H107" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I107" s="15" t="s">
         <v>105</v>
       </c>
-      <c r="J105" s="15" t="s">
+      <c r="J107" s="15" t="s">
         <v>106</v>
       </c>
-      <c r="K105" s="15" t="s">
+      <c r="K107" s="15" t="s">
         <v>488</v>
       </c>
-      <c r="L105" s="15" t="s">
+      <c r="L107" s="15" t="s">
         <v>190</v>
       </c>
-      <c r="M105" s="23">
+      <c r="M107" s="23">
         <v>46752</v>
       </c>
     </row>
-    <row r="106" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A106" s="15" t="s">
+    <row r="108" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A108" s="15" t="s">
         <v>489</v>
       </c>
-      <c r="B106" s="15" t="s">
+      <c r="B108" s="15" t="s">
         <v>489</v>
       </c>
-      <c r="C106" s="15" t="s">
+      <c r="C108" s="15" t="s">
         <v>489</v>
       </c>
-      <c r="D106" s="15" t="s">
+      <c r="D108" s="15" t="s">
         <v>490</v>
       </c>
-      <c r="E106" s="15" t="s">
+      <c r="E108" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="F106" s="15" t="s">
+      <c r="F108" s="15" t="s">
         <v>174</v>
       </c>
-      <c r="G106" s="15" t="s">
-[...11 lines deleted...]
-      <c r="K106" s="15" t="s">
+      <c r="G108" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H108" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I108" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J108" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K108" s="15" t="s">
         <v>491</v>
       </c>
-      <c r="L106" s="23" t="s">
+      <c r="L108" s="23" t="s">
         <v>268</v>
       </c>
-      <c r="M106" s="23" t="s">
+      <c r="M108" s="23" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="107" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A107" s="15" t="s">
+    <row r="109" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>670</v>
+      </c>
+      <c r="B109" t="s">
+        <v>670</v>
+      </c>
+      <c r="C109" t="s">
+        <v>670</v>
+      </c>
+      <c r="D109" t="s">
+        <v>671</v>
+      </c>
+      <c r="E109" t="s">
+        <v>672</v>
+      </c>
+      <c r="F109" t="s">
+        <v>498</v>
+      </c>
+      <c r="G109" t="s">
+        <v>44</v>
+      </c>
+      <c r="H109" t="s">
+        <v>44</v>
+      </c>
+      <c r="I109" t="s">
+        <v>45</v>
+      </c>
+      <c r="J109" t="s">
+        <v>46</v>
+      </c>
+      <c r="K109" t="s">
+        <v>673</v>
+      </c>
+      <c r="L109" t="s">
+        <v>674</v>
+      </c>
+      <c r="M109" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A110" s="15" t="s">
         <v>492</v>
       </c>
-      <c r="B107" s="15" t="s">
+      <c r="B110" s="15" t="s">
         <v>492</v>
       </c>
-      <c r="C107" s="15" t="s">
+      <c r="C110" s="15" t="s">
         <v>492</v>
       </c>
-      <c r="D107" s="15" t="s">
+      <c r="D110" s="15" t="s">
         <v>493</v>
       </c>
-      <c r="E107" s="15" t="s">
+      <c r="E110" s="15" t="s">
         <v>158</v>
       </c>
-      <c r="F107" s="15" t="s">
+      <c r="F110" s="15" t="s">
         <v>357</v>
       </c>
-      <c r="G107" s="15" t="s">
-[...11 lines deleted...]
-      <c r="K107" s="15" t="s">
+      <c r="G110" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H110" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I110" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J110" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K110" s="15" t="s">
         <v>494</v>
       </c>
-      <c r="L107" s="23">
+      <c r="L110" s="23">
         <v>46023</v>
       </c>
-      <c r="M107" s="23">
+      <c r="M110" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="108" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A108" s="15" t="s">
+    <row r="111" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A111" s="15" t="s">
         <v>495</v>
       </c>
-      <c r="B108" s="15" t="s">
+      <c r="B111" s="15" t="s">
         <v>496</v>
       </c>
-      <c r="C108" s="15" t="s">
+      <c r="C111" s="15" t="s">
         <v>496</v>
       </c>
-      <c r="D108" s="15" t="s">
+      <c r="D111" s="15" t="s">
         <v>497</v>
       </c>
-      <c r="E108" s="15" t="s">
+      <c r="E111" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="F108" s="15" t="s">
+      <c r="F111" s="15" t="s">
         <v>498</v>
       </c>
-      <c r="G108" s="15" t="s">
-[...11 lines deleted...]
-      <c r="K108" s="15" t="s">
+      <c r="G111" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H111" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I111" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J111" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K111" s="15" t="s">
         <v>499</v>
       </c>
-      <c r="L108" s="15" t="s">
+      <c r="L111" s="15" t="s">
         <v>190</v>
       </c>
-      <c r="M108" s="15" t="s">
+      <c r="M111" s="15" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="109" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A109" s="15" t="s">
+    <row r="112" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A112" s="25" t="s">
         <v>500</v>
       </c>
-      <c r="B109" s="15" t="s">
+      <c r="B112" s="25" t="s">
+        <v>504</v>
+      </c>
+      <c r="C112" s="25" t="s">
+        <v>500</v>
+      </c>
+      <c r="D112" s="25" t="s">
+        <v>309</v>
+      </c>
+      <c r="E112" s="25" t="s">
+        <v>87</v>
+      </c>
+      <c r="F112" s="25" t="s">
+        <v>502</v>
+      </c>
+      <c r="G112" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="H112" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="I112" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="J112" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="K112" s="25" t="s">
+        <v>505</v>
+      </c>
+      <c r="L112" s="26">
+        <v>46054</v>
+      </c>
+      <c r="M112" s="26" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A113" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="B113" s="15" t="s">
         <v>501</v>
       </c>
-      <c r="C109" s="15" t="s">
+      <c r="C113" s="15" t="s">
         <v>500</v>
       </c>
-      <c r="D109" s="15" t="s">
+      <c r="D113" s="15" t="s">
         <v>309</v>
       </c>
-      <c r="E109" s="15" t="s">
+      <c r="E113" s="15" t="s">
         <v>87</v>
       </c>
-      <c r="F109" s="15" t="s">
+      <c r="F113" s="15" t="s">
         <v>502</v>
       </c>
-      <c r="G109" s="15" t="s">
-[...11 lines deleted...]
-      <c r="K109" s="15" t="s">
+      <c r="G113" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H113" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I113" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J113" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K113" s="15" t="s">
         <v>503</v>
       </c>
-      <c r="L109" s="15" t="s">
+      <c r="L113" s="15" t="s">
         <v>100</v>
       </c>
-      <c r="M109" s="23">
+      <c r="M113" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="110" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A110" s="25" t="s">
+    <row r="114" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
         <v>500</v>
       </c>
-      <c r="B110" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C110" s="25" t="s">
+      <c r="B114" t="s">
+        <v>669</v>
+      </c>
+      <c r="C114" t="s">
         <v>500</v>
       </c>
-      <c r="D110" s="25" t="s">
+      <c r="D114" t="s">
         <v>309</v>
       </c>
-      <c r="E110" s="25" t="s">
+      <c r="E114" t="s">
         <v>87</v>
       </c>
-      <c r="F110" s="25" t="s">
+      <c r="F114" t="s">
         <v>502</v>
       </c>
-      <c r="G110" s="25" t="s">
-[...5 lines deleted...]
-      <c r="I110" s="25" t="s">
+      <c r="G114" t="s">
+        <v>54</v>
+      </c>
+      <c r="H114" t="s">
+        <v>44</v>
+      </c>
+      <c r="I114" t="s">
         <v>105</v>
       </c>
-      <c r="J110" s="25" t="s">
+      <c r="J114" t="s">
         <v>106</v>
       </c>
-      <c r="K110" s="25" t="s">
+      <c r="K114" t="s">
         <v>505</v>
       </c>
-      <c r="L110" s="26">
+      <c r="L114" t="s">
+        <v>668</v>
+      </c>
+      <c r="M114" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A115" s="15" t="s">
+        <v>506</v>
+      </c>
+      <c r="B115" s="15" t="s">
+        <v>507</v>
+      </c>
+      <c r="C115" s="15" t="s">
+        <v>506</v>
+      </c>
+      <c r="D115" s="15" t="s">
+        <v>508</v>
+      </c>
+      <c r="E115" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="F115" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="G115" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="H115" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I115" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J115" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K115" s="15" t="s">
+        <v>509</v>
+      </c>
+      <c r="L115" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M115" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="25" t="s">
+        <v>510</v>
+      </c>
+      <c r="B116" s="25" t="s">
+        <v>510</v>
+      </c>
+      <c r="C116" s="25" t="s">
+        <v>510</v>
+      </c>
+      <c r="D116" s="25" t="s">
+        <v>511</v>
+      </c>
+      <c r="E116" s="25" t="s">
+        <v>257</v>
+      </c>
+      <c r="F116" s="25" t="s">
+        <v>148</v>
+      </c>
+      <c r="G116" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="H116" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="I116" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="J116" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="K116" s="25" t="s">
+        <v>512</v>
+      </c>
+      <c r="L116" s="26">
         <v>46054</v>
       </c>
-      <c r="M110" s="26" t="s">
+      <c r="M116" s="26" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="111" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-[...18 lines deleted...]
-      <c r="G111" t="s">
+    <row r="117" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A117" s="25" t="s">
+        <v>513</v>
+      </c>
+      <c r="B117" s="25" t="s">
+        <v>514</v>
+      </c>
+      <c r="C117" s="25" t="s">
+        <v>514</v>
+      </c>
+      <c r="D117" s="25" t="s">
+        <v>515</v>
+      </c>
+      <c r="E117" s="25" t="s">
+        <v>516</v>
+      </c>
+      <c r="F117" s="25" t="s">
+        <v>211</v>
+      </c>
+      <c r="G117" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="H117" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="I117" s="25" t="s">
+        <v>105</v>
+      </c>
+      <c r="J117" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="K117" s="25" t="s">
+        <v>517</v>
+      </c>
+      <c r="L117" s="26">
+        <v>46023</v>
+      </c>
+      <c r="M117" s="26">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A118" s="15" t="s">
+        <v>518</v>
+      </c>
+      <c r="B118" s="15" t="s">
+        <v>519</v>
+      </c>
+      <c r="C118" s="15" t="s">
+        <v>518</v>
+      </c>
+      <c r="D118" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="E118" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="F118" s="15">
+        <v>2025</v>
+      </c>
+      <c r="G118" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H118" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I118" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J118" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K118" s="15" t="s">
+        <v>520</v>
+      </c>
+      <c r="L118" s="23">
+        <v>46143</v>
+      </c>
+      <c r="M118" s="23">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A119" s="15" t="s">
+        <v>521</v>
+      </c>
+      <c r="B119" s="15" t="s">
+        <v>522</v>
+      </c>
+      <c r="C119" s="15" t="s">
+        <v>523</v>
+      </c>
+      <c r="D119" s="15" t="s">
+        <v>524</v>
+      </c>
+      <c r="E119" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="F119" s="15" t="s">
+        <v>525</v>
+      </c>
+      <c r="G119" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="H111" t="s">
-[...52 lines deleted...]
-      <c r="L112" s="15" t="s">
+      <c r="H119" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I119" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J119" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K119" s="15" t="s">
+        <v>526</v>
+      </c>
+      <c r="L119" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="M112" s="23">
+      <c r="M119" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="113" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-[...164 lines deleted...]
-      <c r="A117" s="15" t="s">
+    <row r="120" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A120" s="15" t="s">
         <v>527</v>
       </c>
-      <c r="B117" s="15" t="s">
+      <c r="B120" s="15" t="s">
         <v>528</v>
       </c>
-      <c r="C117" s="15" t="s">
+      <c r="C120" s="15" t="s">
         <v>527</v>
       </c>
-      <c r="D117" s="15" t="s">
+      <c r="D120" s="15" t="s">
         <v>529</v>
       </c>
-      <c r="E117" s="15" t="s">
+      <c r="E120" s="15" t="s">
         <v>61</v>
       </c>
-      <c r="F117" s="15" t="s">
+      <c r="F120" s="15" t="s">
         <v>53</v>
-      </c>
-[...121 lines deleted...]
-        <v>69</v>
       </c>
       <c r="G120" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H120" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I120" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J120" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K120" s="15" t="s">
-        <v>543</v>
-[...8 lines deleted...]
-    <row r="121" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+        <v>530</v>
+      </c>
+      <c r="L120" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="M120" s="23" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A121" s="15" t="s">
-        <v>544</v>
+        <v>531</v>
       </c>
       <c r="B121" s="15" t="s">
-        <v>545</v>
+        <v>531</v>
       </c>
       <c r="C121" s="15" t="s">
-        <v>544</v>
+        <v>532</v>
       </c>
       <c r="D121" s="15" t="s">
-        <v>74</v>
+        <v>533</v>
       </c>
       <c r="E121" s="15" t="s">
-        <v>75</v>
+        <v>534</v>
       </c>
       <c r="F121" s="15" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
       <c r="G121" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H121" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I121" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J121" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K121" s="15" t="s">
-        <v>546</v>
-[...8 lines deleted...]
-    <row r="122" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+        <v>535</v>
+      </c>
+      <c r="L121" s="23" t="s">
+        <v>64</v>
+      </c>
+      <c r="M121" s="23" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A122" s="15" t="s">
-        <v>547</v>
+        <v>536</v>
       </c>
       <c r="B122" s="15" t="s">
-        <v>547</v>
+        <v>536</v>
       </c>
       <c r="C122" s="15" t="s">
-        <v>547</v>
+        <v>537</v>
       </c>
       <c r="D122" s="15" t="s">
-        <v>548</v>
+        <v>538</v>
       </c>
       <c r="E122" s="15" t="s">
-        <v>147</v>
+        <v>87</v>
       </c>
       <c r="F122" s="15" t="s">
-        <v>200</v>
+        <v>539</v>
       </c>
       <c r="G122" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H122" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I122" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J122" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K122" s="15" t="s">
-        <v>549</v>
-[...8 lines deleted...]
-    <row r="123" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+        <v>540</v>
+      </c>
+      <c r="L122" s="23" t="s">
+        <v>397</v>
+      </c>
+      <c r="M122" s="23" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A123" s="15" t="s">
-        <v>550</v>
+        <v>541</v>
       </c>
       <c r="B123" s="15" t="s">
-        <v>112</v>
+        <v>541</v>
       </c>
       <c r="C123" s="15" t="s">
-        <v>550</v>
+        <v>542</v>
       </c>
       <c r="D123" s="15" t="s">
-        <v>551</v>
+        <v>515</v>
       </c>
       <c r="E123" s="15" t="s">
-        <v>416</v>
+        <v>516</v>
       </c>
       <c r="F123" s="15" t="s">
         <v>69</v>
       </c>
       <c r="G123" s="15" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="H123" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I123" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J123" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K123" s="15" t="s">
-        <v>552</v>
+        <v>543</v>
       </c>
       <c r="L123" s="15" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-    <row r="124" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+        <v>56</v>
+      </c>
+      <c r="M123" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A124" s="15" t="s">
-        <v>553</v>
+        <v>544</v>
       </c>
       <c r="B124" s="15" t="s">
-        <v>553</v>
+        <v>545</v>
       </c>
       <c r="C124" s="15" t="s">
-        <v>553</v>
+        <v>544</v>
       </c>
       <c r="D124" s="15" t="s">
-        <v>554</v>
+        <v>74</v>
       </c>
       <c r="E124" s="15" t="s">
-        <v>370</v>
+        <v>75</v>
       </c>
       <c r="F124" s="15" t="s">
-        <v>498</v>
+        <v>43</v>
       </c>
       <c r="G124" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H124" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I124" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J124" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K124" s="15" t="s">
-        <v>555</v>
+        <v>546</v>
       </c>
       <c r="L124" s="15" t="s">
-        <v>190</v>
+        <v>459</v>
       </c>
       <c r="M124" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="125" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="125" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A125" s="15" t="s">
-        <v>556</v>
+        <v>547</v>
       </c>
       <c r="B125" s="15" t="s">
-        <v>557</v>
+        <v>547</v>
       </c>
       <c r="C125" s="15" t="s">
-        <v>556</v>
+        <v>547</v>
       </c>
       <c r="D125" s="15" t="s">
-        <v>445</v>
+        <v>548</v>
       </c>
       <c r="E125" s="15" t="s">
-        <v>169</v>
+        <v>147</v>
       </c>
       <c r="F125" s="15" t="s">
-        <v>266</v>
+        <v>200</v>
       </c>
       <c r="G125" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H125" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I125" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J125" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K125" s="15" t="s">
-        <v>558</v>
+        <v>549</v>
       </c>
       <c r="L125" s="15" t="s">
-        <v>100</v>
+        <v>56</v>
       </c>
       <c r="M125" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="126" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="126" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A126" s="15" t="s">
-        <v>559</v>
+        <v>550</v>
       </c>
       <c r="B126" s="15" t="s">
-        <v>560</v>
+        <v>112</v>
       </c>
       <c r="C126" s="15" t="s">
-        <v>559</v>
+        <v>550</v>
       </c>
       <c r="D126" s="15" t="s">
-        <v>561</v>
+        <v>551</v>
       </c>
       <c r="E126" s="15" t="s">
-        <v>322</v>
+        <v>416</v>
       </c>
       <c r="F126" s="15" t="s">
-        <v>93</v>
+        <v>69</v>
       </c>
       <c r="G126" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H126" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I126" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J126" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K126" s="15" t="s">
-        <v>562</v>
-[...4 lines deleted...]
-      <c r="M126" s="23" t="s">
+        <v>552</v>
+      </c>
+      <c r="L126" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="M126" s="15" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="127" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="127" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A127" s="15" t="s">
-        <v>563</v>
+        <v>553</v>
       </c>
       <c r="B127" s="15" t="s">
-        <v>563</v>
+        <v>553</v>
       </c>
       <c r="C127" s="15" t="s">
-        <v>563</v>
+        <v>553</v>
       </c>
       <c r="D127" s="15" t="s">
-        <v>564</v>
+        <v>554</v>
       </c>
       <c r="E127" s="15" t="s">
-        <v>147</v>
+        <v>370</v>
       </c>
       <c r="F127" s="15" t="s">
-        <v>565</v>
+        <v>498</v>
       </c>
       <c r="G127" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H127" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I127" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J127" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K127" s="15" t="s">
-        <v>566</v>
+        <v>555</v>
       </c>
       <c r="L127" s="15" t="s">
-        <v>459</v>
+        <v>190</v>
       </c>
       <c r="M127" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="128" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="128" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A128" s="15" t="s">
-        <v>567</v>
+        <v>556</v>
       </c>
       <c r="B128" s="15" t="s">
-        <v>355</v>
+        <v>557</v>
       </c>
       <c r="C128" s="15" t="s">
-        <v>567</v>
+        <v>556</v>
       </c>
       <c r="D128" s="15" t="s">
-        <v>568</v>
+        <v>445</v>
       </c>
       <c r="E128" s="15" t="s">
-        <v>305</v>
+        <v>169</v>
       </c>
       <c r="F128" s="15" t="s">
-        <v>148</v>
+        <v>266</v>
       </c>
       <c r="G128" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H128" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I128" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J128" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K128" s="15" t="s">
-        <v>569</v>
+        <v>558</v>
       </c>
       <c r="L128" s="15" t="s">
         <v>100</v>
       </c>
       <c r="M128" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="129" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="129" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A129" s="15" t="s">
+        <v>559</v>
+      </c>
+      <c r="B129" s="15" t="s">
+        <v>560</v>
+      </c>
+      <c r="C129" s="15" t="s">
+        <v>559</v>
+      </c>
+      <c r="D129" s="15" t="s">
+        <v>561</v>
+      </c>
+      <c r="E129" s="15" t="s">
+        <v>322</v>
+      </c>
+      <c r="F129" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="G129" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H129" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I129" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J129" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K129" s="15" t="s">
+        <v>562</v>
+      </c>
+      <c r="L129" s="23" t="s">
+        <v>116</v>
+      </c>
+      <c r="M129" s="23" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A130" s="15" t="s">
+        <v>563</v>
+      </c>
+      <c r="B130" s="15" t="s">
+        <v>563</v>
+      </c>
+      <c r="C130" s="15" t="s">
+        <v>563</v>
+      </c>
+      <c r="D130" s="15" t="s">
+        <v>564</v>
+      </c>
+      <c r="E130" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="F130" s="15" t="s">
+        <v>565</v>
+      </c>
+      <c r="G130" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H130" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I130" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J130" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K130" s="15" t="s">
+        <v>566</v>
+      </c>
+      <c r="L130" s="15" t="s">
+        <v>459</v>
+      </c>
+      <c r="M130" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A131" s="15" t="s">
+        <v>567</v>
+      </c>
+      <c r="B131" s="15" t="s">
+        <v>355</v>
+      </c>
+      <c r="C131" s="15" t="s">
+        <v>567</v>
+      </c>
+      <c r="D131" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="E131" s="15" t="s">
+        <v>305</v>
+      </c>
+      <c r="F131" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="G131" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H131" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I131" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J131" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K131" s="15" t="s">
+        <v>569</v>
+      </c>
+      <c r="L131" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="M131" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A132" s="15" t="s">
         <v>570</v>
       </c>
-      <c r="B129" s="15" t="s">
+      <c r="B132" s="15" t="s">
         <v>571</v>
       </c>
-      <c r="C129" s="15" t="s">
+      <c r="C132" s="15" t="s">
         <v>570</v>
       </c>
-      <c r="D129" s="15" t="s">
+      <c r="D132" s="15" t="s">
         <v>572</v>
       </c>
-      <c r="E129" s="15" t="s">
+      <c r="E132" s="15" t="s">
         <v>573</v>
       </c>
-      <c r="F129" s="15" t="s">
+      <c r="F132" s="15" t="s">
         <v>159</v>
       </c>
-      <c r="G129" s="15" t="s">
-[...8 lines deleted...]
-      <c r="J129" s="15" t="s">
+      <c r="G132" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H132" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I132" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J132" s="15" t="s">
         <v>70</v>
       </c>
-      <c r="K129" s="15" t="s">
+      <c r="K132" s="15" t="s">
         <v>574</v>
       </c>
-      <c r="L129" s="15" t="s">
+      <c r="L132" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="M129" s="15" t="s">
+      <c r="M132" s="15" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="130" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A130" s="15" t="s">
+    <row r="133" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A133" s="15" t="s">
         <v>575</v>
       </c>
-      <c r="B130" s="15" t="s">
+      <c r="B133" s="15" t="s">
         <v>575</v>
       </c>
-      <c r="C130" s="15" t="s">
+      <c r="C133" s="15" t="s">
         <v>575</v>
       </c>
-      <c r="D130" s="15" t="s">
+      <c r="D133" s="15" t="s">
         <v>576</v>
       </c>
-      <c r="E130" s="15" t="s">
+      <c r="E133" s="15" t="s">
         <v>169</v>
       </c>
-      <c r="F130" s="15" t="s">
+      <c r="F133" s="15" t="s">
         <v>120</v>
       </c>
-      <c r="G130" s="15" t="s">
-[...11 lines deleted...]
-      <c r="K130" s="15" t="s">
+      <c r="G133" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H133" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I133" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J133" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K133" s="15" t="s">
         <v>577</v>
       </c>
-      <c r="L130" s="15" t="s">
+      <c r="L133" s="15" t="s">
         <v>84</v>
       </c>
-      <c r="M130" s="15" t="s">
+      <c r="M133" s="15" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="131" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A131" s="15" t="s">
+    <row r="134" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A134" s="15" t="s">
         <v>578</v>
       </c>
-      <c r="B131" s="15" t="s">
+      <c r="B134" s="15" t="s">
         <v>579</v>
       </c>
-      <c r="C131" s="15" t="s">
+      <c r="C134" s="15" t="s">
         <v>579</v>
       </c>
-      <c r="D131" s="15" t="s">
+      <c r="D134" s="15" t="s">
         <v>580</v>
       </c>
-      <c r="E131" s="15" t="s">
+      <c r="E134" s="15" t="s">
         <v>114</v>
       </c>
-      <c r="F131" s="15" t="s">
+      <c r="F134" s="15" t="s">
         <v>188</v>
       </c>
-      <c r="G131" s="15" t="s">
-[...11 lines deleted...]
-      <c r="K131" s="15" t="s">
+      <c r="G134" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H134" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I134" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J134" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K134" s="15" t="s">
         <v>581</v>
       </c>
-      <c r="L131" s="15" t="s">
+      <c r="L134" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="M131" s="15" t="s">
+      <c r="M134" s="15" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="132" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A132" s="15" t="s">
+    <row r="135" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A135" s="15" t="s">
         <v>582</v>
       </c>
-      <c r="B132" s="15" t="s">
+      <c r="B135" s="15" t="s">
         <v>582</v>
       </c>
-      <c r="C132" s="15" t="s">
+      <c r="C135" s="15" t="s">
         <v>582</v>
       </c>
-      <c r="D132" s="15" t="s">
+      <c r="D135" s="15" t="s">
         <v>86</v>
       </c>
-      <c r="E132" s="15" t="s">
+      <c r="E135" s="15" t="s">
         <v>87</v>
       </c>
-      <c r="F132" s="15" t="s">
+      <c r="F135" s="15" t="s">
         <v>211</v>
       </c>
-      <c r="G132" s="15" t="s">
-[...11 lines deleted...]
-      <c r="K132" s="15" t="s">
+      <c r="G135" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H135" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I135" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J135" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K135" s="15" t="s">
         <v>583</v>
       </c>
-      <c r="L132" s="23" t="s">
+      <c r="L135" s="23" t="s">
         <v>584</v>
-      </c>
-[...121 lines deleted...]
-        <v>64</v>
       </c>
       <c r="M135" s="23" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="136" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="136" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A136" s="15" t="s">
-        <v>596</v>
+        <v>585</v>
       </c>
       <c r="B136" s="15" t="s">
-        <v>596</v>
+        <v>586</v>
       </c>
       <c r="C136" s="15" t="s">
-        <v>596</v>
+        <v>585</v>
       </c>
       <c r="D136" s="15" t="s">
-        <v>597</v>
+        <v>587</v>
       </c>
       <c r="E136" s="15" t="s">
-        <v>416</v>
+        <v>441</v>
       </c>
       <c r="F136" s="15" t="s">
-        <v>69</v>
+        <v>588</v>
       </c>
       <c r="G136" s="15" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="H136" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I136" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J136" s="15" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="K136" s="15" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="L136" s="15" t="s">
         <v>56</v>
       </c>
       <c r="M136" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="137" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="137" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A137" s="15" t="s">
-        <v>599</v>
+        <v>590</v>
       </c>
       <c r="B137" s="15" t="s">
-        <v>599</v>
+        <v>590</v>
       </c>
       <c r="C137" s="15" t="s">
-        <v>599</v>
+        <v>590</v>
       </c>
       <c r="D137" s="15" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="E137" s="15" t="s">
-        <v>441</v>
+        <v>92</v>
       </c>
       <c r="F137" s="15" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="G137" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H137" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I137" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J137" s="15" t="s">
-        <v>70</v>
+        <v>46</v>
       </c>
       <c r="K137" s="15" t="s">
-        <v>601</v>
+        <v>592</v>
       </c>
       <c r="L137" s="15" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-    <row r="138" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+        <v>100</v>
+      </c>
+      <c r="M137" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="138" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A138" s="15" t="s">
-        <v>602</v>
+        <v>593</v>
       </c>
       <c r="B138" s="15" t="s">
-        <v>602</v>
+        <v>593</v>
       </c>
       <c r="C138" s="15" t="s">
-        <v>602</v>
+        <v>593</v>
       </c>
       <c r="D138" s="15" t="s">
-        <v>603</v>
+        <v>594</v>
       </c>
       <c r="E138" s="15" t="s">
-        <v>604</v>
+        <v>114</v>
       </c>
       <c r="F138" s="15" t="s">
-        <v>605</v>
+        <v>384</v>
       </c>
       <c r="G138" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H138" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I138" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J138" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K138" s="15" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-        <v>45962</v>
+        <v>595</v>
+      </c>
+      <c r="L138" s="23" t="s">
+        <v>64</v>
       </c>
       <c r="M138" s="23" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="139" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="139" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A139" s="15" t="s">
-        <v>607</v>
+        <v>596</v>
       </c>
       <c r="B139" s="15" t="s">
-        <v>608</v>
+        <v>596</v>
       </c>
       <c r="C139" s="15" t="s">
-        <v>607</v>
+        <v>596</v>
       </c>
       <c r="D139" s="15" t="s">
-        <v>609</v>
+        <v>597</v>
       </c>
       <c r="E139" s="15" t="s">
-        <v>87</v>
+        <v>416</v>
       </c>
       <c r="F139" s="15" t="s">
-        <v>565</v>
+        <v>69</v>
       </c>
       <c r="G139" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H139" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I139" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J139" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K139" s="15" t="s">
-        <v>610</v>
+        <v>598</v>
       </c>
       <c r="L139" s="15" t="s">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="M139" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="140" spans="1:13" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="140" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A140" s="15" t="s">
-        <v>611</v>
+        <v>599</v>
       </c>
       <c r="B140" s="15" t="s">
-        <v>612</v>
+        <v>599</v>
       </c>
       <c r="C140" s="15" t="s">
-        <v>613</v>
+        <v>599</v>
       </c>
       <c r="D140" s="15" t="s">
-        <v>614</v>
+        <v>600</v>
       </c>
       <c r="E140" s="15" t="s">
-        <v>131</v>
+        <v>441</v>
       </c>
       <c r="F140" s="15" t="s">
-        <v>252</v>
+        <v>53</v>
       </c>
       <c r="G140" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H140" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I140" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J140" s="15" t="s">
-        <v>46</v>
+        <v>70</v>
       </c>
       <c r="K140" s="15" t="s">
-        <v>615</v>
+        <v>601</v>
       </c>
       <c r="L140" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="M140" s="23">
+      <c r="M140" s="15" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A141" s="15" t="s">
+        <v>602</v>
+      </c>
+      <c r="B141" s="15" t="s">
+        <v>602</v>
+      </c>
+      <c r="C141" s="15" t="s">
+        <v>602</v>
+      </c>
+      <c r="D141" s="15" t="s">
+        <v>603</v>
+      </c>
+      <c r="E141" s="15" t="s">
+        <v>604</v>
+      </c>
+      <c r="F141" s="15" t="s">
+        <v>605</v>
+      </c>
+      <c r="G141" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H141" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I141" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J141" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K141" s="15" t="s">
+        <v>606</v>
+      </c>
+      <c r="L141" s="23">
+        <v>45962</v>
+      </c>
+      <c r="M141" s="23" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A142" s="15" t="s">
+        <v>607</v>
+      </c>
+      <c r="B142" s="15" t="s">
+        <v>608</v>
+      </c>
+      <c r="C142" s="15" t="s">
+        <v>607</v>
+      </c>
+      <c r="D142" s="15" t="s">
+        <v>609</v>
+      </c>
+      <c r="E142" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="F142" s="15" t="s">
+        <v>565</v>
+      </c>
+      <c r="G142" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H142" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I142" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J142" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K142" s="15" t="s">
+        <v>610</v>
+      </c>
+      <c r="L142" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="M142" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="141" spans="1:13" ht="14.5" x14ac:dyDescent="0.35"/>
-[...115 lines deleted...]
-    <row r="257" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="143" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A143" s="15" t="s">
+        <v>611</v>
+      </c>
+      <c r="B143" s="15" t="s">
+        <v>612</v>
+      </c>
+      <c r="C143" s="15" t="s">
+        <v>613</v>
+      </c>
+      <c r="D143" s="15" t="s">
+        <v>614</v>
+      </c>
+      <c r="E143" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="F143" s="15" t="s">
+        <v>252</v>
+      </c>
+      <c r="G143" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H143" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I143" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J143" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K143" s="15" t="s">
+        <v>615</v>
+      </c>
+      <c r="L143" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="M143" s="23">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13" x14ac:dyDescent="0.25"/>
+    <row r="145" x14ac:dyDescent="0.25"/>
+    <row r="146" x14ac:dyDescent="0.25"/>
+    <row r="147" x14ac:dyDescent="0.25"/>
+    <row r="148" x14ac:dyDescent="0.25"/>
+    <row r="149" x14ac:dyDescent="0.25"/>
+    <row r="150" x14ac:dyDescent="0.25"/>
+    <row r="151" x14ac:dyDescent="0.25"/>
+    <row r="152" x14ac:dyDescent="0.25"/>
+    <row r="153" x14ac:dyDescent="0.25"/>
+    <row r="154" x14ac:dyDescent="0.25"/>
+    <row r="155" x14ac:dyDescent="0.25"/>
+    <row r="156" x14ac:dyDescent="0.25"/>
+    <row r="157" x14ac:dyDescent="0.25"/>
+    <row r="158" x14ac:dyDescent="0.25"/>
+    <row r="159" x14ac:dyDescent="0.25"/>
+    <row r="160" x14ac:dyDescent="0.25"/>
+    <row r="161" x14ac:dyDescent="0.25"/>
+    <row r="162" x14ac:dyDescent="0.25"/>
+    <row r="163" x14ac:dyDescent="0.25"/>
+    <row r="164" x14ac:dyDescent="0.25"/>
+    <row r="165" x14ac:dyDescent="0.25"/>
+    <row r="166" x14ac:dyDescent="0.25"/>
+    <row r="167" x14ac:dyDescent="0.25"/>
+    <row r="168" x14ac:dyDescent="0.25"/>
+    <row r="169" x14ac:dyDescent="0.25"/>
+    <row r="170" x14ac:dyDescent="0.25"/>
+    <row r="171" x14ac:dyDescent="0.25"/>
+    <row r="172" x14ac:dyDescent="0.25"/>
+    <row r="173" x14ac:dyDescent="0.25"/>
+    <row r="174" x14ac:dyDescent="0.25"/>
+    <row r="175" x14ac:dyDescent="0.25"/>
+    <row r="176" x14ac:dyDescent="0.25"/>
+    <row r="177" x14ac:dyDescent="0.25"/>
+    <row r="178" x14ac:dyDescent="0.25"/>
+    <row r="179" x14ac:dyDescent="0.25"/>
+    <row r="180" x14ac:dyDescent="0.25"/>
+    <row r="181" x14ac:dyDescent="0.25"/>
+    <row r="182" x14ac:dyDescent="0.25"/>
+    <row r="183" x14ac:dyDescent="0.25"/>
+    <row r="184" x14ac:dyDescent="0.25"/>
+    <row r="185" x14ac:dyDescent="0.25"/>
+    <row r="186" x14ac:dyDescent="0.25"/>
+    <row r="187" x14ac:dyDescent="0.25"/>
+    <row r="188" x14ac:dyDescent="0.25"/>
+    <row r="189" x14ac:dyDescent="0.25"/>
+    <row r="190" x14ac:dyDescent="0.25"/>
+    <row r="191" x14ac:dyDescent="0.25"/>
+    <row r="192" x14ac:dyDescent="0.25"/>
+    <row r="193" x14ac:dyDescent="0.25"/>
+    <row r="194" x14ac:dyDescent="0.25"/>
+    <row r="195" x14ac:dyDescent="0.25"/>
+    <row r="196" x14ac:dyDescent="0.25"/>
+    <row r="197" x14ac:dyDescent="0.25"/>
+    <row r="198" x14ac:dyDescent="0.25"/>
+    <row r="199" x14ac:dyDescent="0.25"/>
+    <row r="200" x14ac:dyDescent="0.25"/>
+    <row r="201" x14ac:dyDescent="0.25"/>
+    <row r="202" x14ac:dyDescent="0.25"/>
+    <row r="203" x14ac:dyDescent="0.25"/>
+    <row r="204" x14ac:dyDescent="0.25"/>
+    <row r="205" x14ac:dyDescent="0.25"/>
+    <row r="206" x14ac:dyDescent="0.25"/>
+    <row r="207" x14ac:dyDescent="0.25"/>
+    <row r="208" x14ac:dyDescent="0.25"/>
+    <row r="209" x14ac:dyDescent="0.25"/>
+    <row r="210" x14ac:dyDescent="0.25"/>
+    <row r="211" x14ac:dyDescent="0.25"/>
+    <row r="212" x14ac:dyDescent="0.25"/>
+    <row r="213" x14ac:dyDescent="0.25"/>
+    <row r="214" x14ac:dyDescent="0.25"/>
+    <row r="215" x14ac:dyDescent="0.25"/>
+    <row r="216" x14ac:dyDescent="0.25"/>
+    <row r="217" x14ac:dyDescent="0.25"/>
+    <row r="218" x14ac:dyDescent="0.25"/>
+    <row r="219" x14ac:dyDescent="0.25"/>
+    <row r="220" x14ac:dyDescent="0.25"/>
+    <row r="221" x14ac:dyDescent="0.25"/>
+    <row r="222" x14ac:dyDescent="0.25"/>
+    <row r="223" x14ac:dyDescent="0.25"/>
+    <row r="224" x14ac:dyDescent="0.25"/>
+    <row r="225" x14ac:dyDescent="0.25"/>
+    <row r="226" x14ac:dyDescent="0.25"/>
+    <row r="227" x14ac:dyDescent="0.25"/>
+    <row r="228" x14ac:dyDescent="0.25"/>
+    <row r="229" x14ac:dyDescent="0.25"/>
+    <row r="230" x14ac:dyDescent="0.25"/>
+    <row r="231" x14ac:dyDescent="0.25"/>
+    <row r="232" x14ac:dyDescent="0.25"/>
+    <row r="233" x14ac:dyDescent="0.25"/>
+    <row r="234" x14ac:dyDescent="0.25"/>
+    <row r="235" x14ac:dyDescent="0.25"/>
+    <row r="236" x14ac:dyDescent="0.25"/>
+    <row r="237" x14ac:dyDescent="0.25"/>
+    <row r="238" x14ac:dyDescent="0.25"/>
+    <row r="239" x14ac:dyDescent="0.25"/>
+    <row r="240" x14ac:dyDescent="0.25"/>
+    <row r="241" x14ac:dyDescent="0.25"/>
+    <row r="242" x14ac:dyDescent="0.25"/>
+    <row r="243" x14ac:dyDescent="0.25"/>
+    <row r="244" x14ac:dyDescent="0.25"/>
+    <row r="245" x14ac:dyDescent="0.25"/>
+    <row r="246" x14ac:dyDescent="0.25"/>
+    <row r="247" x14ac:dyDescent="0.25"/>
+    <row r="248" x14ac:dyDescent="0.25"/>
+    <row r="249" x14ac:dyDescent="0.25"/>
+    <row r="250" x14ac:dyDescent="0.25"/>
+    <row r="251" x14ac:dyDescent="0.25"/>
+    <row r="252" x14ac:dyDescent="0.25"/>
+    <row r="253" x14ac:dyDescent="0.25"/>
+    <row r="254" x14ac:dyDescent="0.25"/>
+    <row r="255" x14ac:dyDescent="0.25"/>
+    <row r="256" x14ac:dyDescent="0.25"/>
+    <row r="257" x14ac:dyDescent="0.25"/>
+    <row r="258" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43F37FF7-4DD1-4CAE-B610-A5AF69C6E5FB}">
   <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B13" sqref="B13"/>
+      <selection activeCell="E1" sqref="E1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="43.453125" customWidth="1"/>
-    <col min="2" max="3" width="77.54296875" customWidth="1"/>
+    <col min="1" max="1" width="43.42578125" customWidth="1"/>
+    <col min="2" max="3" width="77.5703125" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
-    <col min="5" max="5" width="10.26953125" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="13" max="13" width="17.81640625" customWidth="1"/>
+    <col min="5" max="5" width="10.28515625" customWidth="1"/>
+    <col min="6" max="6" width="14.28515625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="16.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="20.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="34.5703125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="60.7109375" customWidth="1"/>
+    <col min="11" max="11" width="61.28515625" customWidth="1"/>
+    <col min="12" max="12" width="14.7109375" customWidth="1"/>
+    <col min="13" max="13" width="17.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="107.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:14" ht="107.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="21" t="s">
         <v>616</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="E1" s="29">
-        <v>46185</v>
+        <v>46204</v>
       </c>
       <c r="F1" s="14"/>
       <c r="I1" s="19" t="s">
         <v>22</v>
       </c>
       <c r="J1" s="19" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:14" s="4" customFormat="1" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:14" s="4" customFormat="1" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
       <c r="A2" s="22" t="s">
         <v>617</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
     </row>
-    <row r="3" spans="1:14" ht="29" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:14" ht="45" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>618</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>33</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>34</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="4" spans="1:14" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
         <v>128</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>619</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>128</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>130</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>131</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>132</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H4" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I4" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>54</v>
       </c>
       <c r="K4" s="15" t="s">
         <v>133</v>
       </c>
       <c r="L4" s="15" t="s">
         <v>56</v>
       </c>
       <c r="M4" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="5" spans="1:14" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="15" t="s">
         <v>139</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>620</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>139</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>141</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>142</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>266</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J5" s="15" t="s">
         <v>54</v>
       </c>
       <c r="K5" s="15" t="s">
         <v>621</v>
       </c>
       <c r="L5" s="23" t="s">
         <v>64</v>
       </c>
       <c r="M5" s="23" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
         <v>622</v>
       </c>
       <c r="B6" s="15" t="s">
         <v>623</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>622</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>624</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>257</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>625</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J6" s="15" t="s">
         <v>54</v>
       </c>
       <c r="K6" s="15" t="s">
         <v>626</v>
       </c>
       <c r="L6" s="15" t="s">
         <v>100</v>
       </c>
       <c r="M6" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="7" spans="1:14" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
         <v>627</v>
       </c>
       <c r="B7" s="15" t="s">
         <v>628</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>629</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>630</v>
       </c>
       <c r="E7" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>539</v>
       </c>
       <c r="G7" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H7" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I7" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J7" s="15" t="s">
         <v>54</v>
       </c>
       <c r="K7" s="15" t="s">
         <v>631</v>
       </c>
       <c r="L7" s="23" t="s">
         <v>459</v>
       </c>
       <c r="M7" s="23">
         <v>46387</v>
       </c>
       <c r="N7" s="24"/>
     </row>
-    <row r="8" spans="1:14" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="15" t="s">
         <v>161</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>162</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>162</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>163</v>
       </c>
       <c r="E8" s="15" t="s">
         <v>114</v>
       </c>
       <c r="F8" s="15" t="s">
         <v>164</v>
       </c>
       <c r="G8" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H8" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I8" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J8" s="15" t="s">
         <v>54</v>
       </c>
       <c r="K8" s="15" t="s">
         <v>165</v>
       </c>
       <c r="L8" s="23">
         <v>46023</v>
       </c>
       <c r="M8" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="9" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="15" t="s">
         <v>632</v>
       </c>
       <c r="B9" s="15" t="s">
         <v>633</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>632</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>634</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>384</v>
       </c>
       <c r="G9" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J9" s="15" t="s">
         <v>54</v>
       </c>
       <c r="K9" s="15" t="s">
         <v>635</v>
       </c>
       <c r="L9" s="23" t="s">
         <v>64</v>
       </c>
       <c r="M9" s="23" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="10" spans="1:14" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A10" s="15" t="s">
         <v>636</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>637</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>638</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>639</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>68</v>
       </c>
       <c r="F10" s="15" t="s">
         <v>159</v>
       </c>
       <c r="G10" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H10" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I10" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J10" s="15" t="s">
         <v>54</v>
       </c>
       <c r="K10" s="15" t="s">
         <v>640</v>
       </c>
       <c r="L10" s="15" t="s">
         <v>56</v>
       </c>
       <c r="M10" s="15" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="11" spans="1:14" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A11" s="15" t="s">
         <v>311</v>
       </c>
       <c r="B11" s="15" t="s">
         <v>641</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>311</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>642</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F11" s="15" t="s">
         <v>188</v>
       </c>
       <c r="G11" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H11" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I11" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J11" s="15" t="s">
         <v>54</v>
       </c>
       <c r="K11" s="15" t="s">
         <v>643</v>
       </c>
       <c r="L11" s="15" t="s">
         <v>100</v>
       </c>
       <c r="M11" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="12" spans="1:14" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A12" s="15" t="s">
         <v>343</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>344</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>343</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>345</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>164</v>
       </c>
       <c r="G12" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H12" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I12" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J12" s="15" t="s">
         <v>54</v>
       </c>
       <c r="K12" s="15" t="s">
         <v>346</v>
       </c>
       <c r="L12" s="15" t="s">
         <v>100</v>
       </c>
       <c r="M12" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="13" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="15" t="s">
         <v>381</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>644</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>381</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>383</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>92</v>
       </c>
       <c r="F13" s="15" t="s">
         <v>384</v>
       </c>
       <c r="G13" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J13" s="15" t="s">
         <v>54</v>
       </c>
       <c r="K13" s="15" t="s">
         <v>385</v>
       </c>
       <c r="L13" s="23">
         <v>46023</v>
       </c>
       <c r="M13" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="14" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="25" t="s">
         <v>402</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>402</v>
       </c>
       <c r="C14" s="25" t="s">
         <v>402</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>403</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>404</v>
       </c>
       <c r="F14" s="15" t="s">
         <v>191</v>
       </c>
       <c r="G14" s="15" t="s">
         <v>54</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>54</v>
       </c>
       <c r="I14" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J14" s="15" t="s">
         <v>54</v>
       </c>
       <c r="K14" s="15" t="s">
         <v>405</v>
       </c>
       <c r="L14" s="26">
         <v>46023</v>
       </c>
       <c r="M14" s="26">
         <v>46387</v>
       </c>
     </row>
-    <row r="15" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="15" t="s">
         <v>645</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>646</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>645</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>281</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>232</v>
       </c>
       <c r="F15" s="15" t="s">
         <v>588</v>
       </c>
       <c r="G15" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I15" s="15" t="s">
         <v>105</v>
       </c>
       <c r="J15" s="15" t="s">
         <v>54</v>
       </c>
       <c r="K15" s="15" t="s">
         <v>647</v>
       </c>
       <c r="L15" s="23">
         <v>46054</v>
       </c>
       <c r="M15" s="23">
         <v>46387</v>
       </c>
     </row>
-    <row r="16" spans="1:14" ht="14.5" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" s="25" t="s">
         <v>648</v>
       </c>
       <c r="B16" s="25" t="s">
         <v>649</v>
       </c>
       <c r="C16" s="25" t="s">
         <v>648</v>
       </c>
       <c r="D16" s="25" t="s">
         <v>650</v>
       </c>
       <c r="E16" s="25" t="s">
         <v>92</v>
       </c>
       <c r="F16" s="25" t="s">
         <v>188</v>
       </c>
       <c r="G16" s="25" t="s">
         <v>44</v>
       </c>
       <c r="H16" s="25" t="s">
         <v>44</v>
       </c>
       <c r="I16" s="25" t="s">
         <v>105</v>
       </c>
       <c r="J16" s="25" t="s">
         <v>54</v>
       </c>
       <c r="K16" s="25" t="s">
         <v>651</v>
       </c>
       <c r="L16" s="25" t="s">
         <v>584</v>
       </c>
       <c r="M16" s="25" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="17" ht="14.5" x14ac:dyDescent="0.35"/>
-[...12 lines deleted...]
-    <row r="30" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="17" x14ac:dyDescent="0.25"/>
+    <row r="18" x14ac:dyDescent="0.25"/>
+    <row r="19" x14ac:dyDescent="0.25"/>
+    <row r="20" x14ac:dyDescent="0.25"/>
+    <row r="21" x14ac:dyDescent="0.25"/>
+    <row r="22" x14ac:dyDescent="0.25"/>
+    <row r="23" x14ac:dyDescent="0.25"/>
+    <row r="24" x14ac:dyDescent="0.25"/>
+    <row r="25" x14ac:dyDescent="0.25"/>
+    <row r="26" x14ac:dyDescent="0.25"/>
+    <row r="27" x14ac:dyDescent="0.25"/>
+    <row r="28" x14ac:dyDescent="0.25"/>
+    <row r="29" x14ac:dyDescent="0.25"/>
+    <row r="30" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC227815-D207-4A77-8D8D-A7801E2075D6}">
   <dimension ref="A1:V20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="E2" sqref="E2"/>
+      <selection activeCell="D18" sqref="D18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="43.453125" customWidth="1"/>
-    <col min="2" max="3" width="77.54296875" customWidth="1"/>
+    <col min="1" max="1" width="43.42578125" customWidth="1"/>
+    <col min="2" max="3" width="77.5703125" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="12" customWidth="1"/>
-    <col min="6" max="6" width="14.26953125" style="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="13" max="13" width="17.81640625" customWidth="1"/>
+    <col min="6" max="6" width="14.28515625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="16.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="20.7109375" style="1" customWidth="1"/>
+    <col min="9" max="9" width="34.5703125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="60.7109375" customWidth="1"/>
+    <col min="11" max="11" width="61.28515625" customWidth="1"/>
+    <col min="12" max="12" width="14.7109375" customWidth="1"/>
+    <col min="13" max="13" width="17.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="102.5" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:22" ht="120.75" x14ac:dyDescent="0.3">
       <c r="A1" s="16" t="s">
         <v>652</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="18"/>
       <c r="E1" s="33">
-        <v>46185</v>
+        <v>46204</v>
       </c>
       <c r="F1" s="14"/>
       <c r="I1" s="19" t="s">
         <v>22</v>
       </c>
       <c r="J1" s="19" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:22" s="4" customFormat="1" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:22" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A2" s="20" t="s">
         <v>653</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
     </row>
-    <row r="3" spans="1:22" ht="29" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:22" ht="45" x14ac:dyDescent="0.25">
       <c r="A3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="27" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="27" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="27" t="s">
         <v>29</v>
       </c>
       <c r="F3" s="27" t="s">
         <v>618</v>
       </c>
       <c r="G3" s="27" t="s">
         <v>31</v>
       </c>
       <c r="H3" s="27" t="s">
         <v>32</v>
       </c>
       <c r="I3" s="27" t="s">
         <v>33</v>
       </c>
       <c r="J3" s="27" t="s">
         <v>34</v>
       </c>
       <c r="K3" s="27" t="s">
         <v>35</v>
       </c>
       <c r="L3" s="27" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="27" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="4" spans="1:22" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:22" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="15" t="s">
         <v>654</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>655</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>654</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>656</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>657</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>69</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H4" s="15" t="s">
         <v>54</v>
       </c>
       <c r="I4" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K4" s="15" t="s">
         <v>658</v>
       </c>
       <c r="L4" s="15" t="s">
         <v>122</v>
       </c>
       <c r="M4" s="15" t="s">
         <v>57</v>
       </c>
       <c r="V4"/>
     </row>
-    <row r="5" spans="1:22" s="28" customFormat="1" ht="14.15" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:22" s="28" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="31" t="s">
         <v>659</v>
       </c>
       <c r="B5" s="31" t="s">
         <v>660</v>
       </c>
       <c r="C5" s="31" t="s">
         <v>659</v>
       </c>
       <c r="D5" s="31" t="s">
         <v>661</v>
       </c>
       <c r="E5" s="31" t="s">
         <v>68</v>
       </c>
       <c r="F5" s="31" t="s">
         <v>662</v>
       </c>
       <c r="G5" s="31" t="s">
         <v>54</v>
       </c>
       <c r="H5" s="31" t="s">
         <v>54</v>
       </c>
       <c r="I5" s="31" t="s">
         <v>105</v>
       </c>
       <c r="J5" s="31" t="s">
         <v>54</v>
       </c>
       <c r="K5" s="31" t="s">
         <v>663</v>
       </c>
       <c r="L5" s="32" t="s">
         <v>122</v>
       </c>
       <c r="M5" s="31" t="s">
         <v>57</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
     </row>
-    <row r="6" spans="1:22" ht="14.5" x14ac:dyDescent="0.35"/>
-[...13 lines deleted...]
-    <row r="20" ht="14.5" x14ac:dyDescent="0.35"/>
+    <row r="6" spans="1:22" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:22" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:22" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="1:22" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:22" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="1:22" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:22" x14ac:dyDescent="0.25"/>
+    <row r="13" spans="1:22" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:22" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:22" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="1:22" x14ac:dyDescent="0.25"/>
+    <row r="17" x14ac:dyDescent="0.25"/>
+    <row r="18" x14ac:dyDescent="0.25"/>
+    <row r="19" x14ac:dyDescent="0.25"/>
+    <row r="20" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>