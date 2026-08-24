--- v4 (2026-07-15)
+++ v5 (2026-08-24)
@@ -1,93 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30327"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/e3uc9c_fanniemae_com/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/e3uc9c_fanniemae_com/Documents/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="23" documentId="8_{0C2DA698-A8BE-4700-ABD6-803CA2B28AE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{71A76ED8-3648-4CC7-BAD0-63CC07EA441D}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{CD7CACE8-AB6D-46D9-A762-7FA5CB7D2C5F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7E3CCA62-CF3E-4156-9F53-18AB7FF13B4A}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-38520" yWindow="-1440" windowWidth="30960" windowHeight="16800" firstSheet="2" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="READ FIRST Instructions for Use" sheetId="7" r:id="rId1"/>
     <sheet name="Shared Eq - Model Forms" sheetId="6" r:id="rId2"/>
     <sheet name="Shared Eq - Other Forms" sheetId="5" r:id="rId3"/>
     <sheet name="Shared Eq - Additional Approval" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1956" uniqueCount="683">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2111" uniqueCount="731">
   <si>
     <t>Description: This file contains the Certified Shared Equity Program List (“CSEP List”) of shared equity programs that have certified to Fannie Mae that their programs meet Duty to Serve shared equity program requirements and/or specific Selling Guide shared equity requirements as of the most recent date indicated. </t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>In addition to the activities described below, lenders may use the CSEP List to identify shared equity programs for outreach related to loan origination.  This list must not be used for any other purposes.</t>
   </si>
   <si>
     <t>The CSEP List also identifies any applicable model form referenced in the Selling Guide (see “Shared Eq - Model Forms” tab) used by those shared equity programs that have adopted one of the “Model Forms”, linked below for reference: </t>
   </si>
   <si>
     <t>·       2011 CLT Network Model Ground Lease; </t>
   </si>
   <si>
     <t>·       Institute for Community Economics (ICE) Model Ground Lease; and </t>
   </si>
   <si>
     <t>·       2021 Model Declaration of Affordability Covenants with Refinance and Resale Restriction and Purchase Option (“model deed restriction form”). </t>
   </si>
   <si>
     <t>Shared equity programs that do not use one of the “Model Forms” are included in a separate tab labeled either “Shared Eq – Other Forms” or "Shared Eq - Additional Approval."</t>
   </si>
   <si>
@@ -198,77 +201,95 @@
   <si>
     <t>Belgrade</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>CLT</t>
   </si>
   <si>
     <t>Yes - NCLTN</t>
   </si>
   <si>
     <t>https://trustmontanaclt.org/</t>
   </si>
   <si>
     <t>Home Buyer Choice Program</t>
   </si>
   <si>
+    <t>Amherst Community Land Trust, Inc.</t>
+  </si>
+  <si>
+    <t>Amherst</t>
+  </si>
+  <si>
+    <t>MA</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>https://www.amherstcommunitylandtrust.org</t>
+  </si>
+  <si>
+    <t>9/1/2026</t>
+  </si>
+  <si>
+    <t>12/31/2027</t>
+  </si>
+  <si>
     <t>Asheville-Buncombe Community Land Trust</t>
   </si>
   <si>
     <t>Asheville-Buncombe Community Land Trust Homeownership Program</t>
   </si>
   <si>
     <t>Asheville</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>https://abclt.org/homeownership/</t>
   </si>
   <si>
     <t>2/1/2026</t>
   </si>
   <si>
-    <t>12/31/2027</t>
-[...1 lines deleted...]
-  <si>
     <t>Atlanta Land Trust, Inc.</t>
   </si>
   <si>
     <t>Atlanta Land Trust Permanently Affordable Homeownership Program</t>
   </si>
   <si>
     <t>Atlanta</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>atlantalandtrust.org</t>
   </si>
   <si>
     <t>2/1/2025</t>
   </si>
   <si>
     <t>Bakersfield Community Land Trust</t>
   </si>
   <si>
     <t>Self-Help Enterprises</t>
@@ -579,149 +600,179 @@
   <si>
     <t xml:space="preserve">Portage </t>
   </si>
   <si>
     <t>MI</t>
   </si>
   <si>
     <t>https://portagemi.gov/959/Stanwood-Crossings</t>
   </si>
   <si>
     <t>Collier County Community Land Trust, Inc.</t>
   </si>
   <si>
     <t>CCCLT Ground Lease</t>
   </si>
   <si>
     <t>Naples</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>www.collierclt.org</t>
   </si>
   <si>
+    <t>Columbia Cascade Housing Corporation</t>
+  </si>
+  <si>
+    <t>Columbia Cascade Housing Corp. Community Land Trust Model</t>
+  </si>
+  <si>
+    <t>The Dalles</t>
+  </si>
+  <si>
+    <t>https://www.columbiacascadehousingcorp.org/</t>
+  </si>
+  <si>
+    <t>7/1/2026</t>
+  </si>
+  <si>
     <t>Common Ground Community Housing Trust</t>
   </si>
   <si>
     <t>Common Ground Home Ownership Program</t>
   </si>
   <si>
     <t>Wenatchee</t>
   </si>
   <si>
     <t>https://commongroundwenatchee.com/</t>
   </si>
   <si>
     <t>Community First Land Trust</t>
   </si>
   <si>
     <t>North Charleston</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>www.cflandtrust.org</t>
   </si>
   <si>
     <t>Community Home Trust</t>
   </si>
   <si>
+    <t>Chapel Hill</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>www.communityhometrust.org</t>
+  </si>
+  <si>
     <t>Permanently Affordable Housing</t>
   </si>
   <si>
-    <t>Chapel Hill</t>
-[...1 lines deleted...]
-  <si>
     <t>2001</t>
   </si>
   <si>
     <t>https://communityhometrust.org/</t>
   </si>
   <si>
     <t>3/1/2026</t>
   </si>
   <si>
-    <t>1991</t>
-[...4 lines deleted...]
-  <si>
     <t>Community Homes Land Trust</t>
   </si>
   <si>
     <t>Grand Rapids</t>
   </si>
   <si>
     <t>communityhomeslandtrust.org</t>
   </si>
   <si>
     <t xml:space="preserve">Community Justice Land Trust </t>
   </si>
   <si>
     <t>Community Justice Land Trust (CJLT)</t>
   </si>
   <si>
     <t xml:space="preserve">Women's Community Revitalization Project </t>
   </si>
   <si>
     <t xml:space="preserve">Philadelphia </t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>https://www.wcrpphila.org/cjlt</t>
   </si>
   <si>
     <t>Community Land Trust of Palm Beach County and the Treasure Coast</t>
   </si>
   <si>
     <t>Port St. Lucie Homeownership Assistance Program</t>
   </si>
   <si>
     <t>Port St. Lucie</t>
   </si>
   <si>
     <t>www/cltofpbc.org</t>
   </si>
   <si>
     <t>Palm Beach County Homeownership Program</t>
   </si>
   <si>
     <t>Various in Palm Beach County</t>
   </si>
   <si>
     <t>cltofpbc.org</t>
   </si>
   <si>
+    <t>Community Land Trust of Western North Carolina</t>
+  </si>
+  <si>
+    <t>CLT of WNC Homeownership Program</t>
+  </si>
+  <si>
+    <t>Old Fort</t>
+  </si>
+  <si>
+    <t>https://www.cltofwnc.org/</t>
+  </si>
+  <si>
+    <t>6/1/2026</t>
+  </si>
+  <si>
     <t>Community of Hope</t>
   </si>
   <si>
     <t>Palm Bay</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>https://www.landofhope.info/</t>
   </si>
   <si>
     <t xml:space="preserve">County of Kauai </t>
   </si>
   <si>
     <t>County of Kauai Home Buyer Program</t>
   </si>
   <si>
     <t>County of Kauai</t>
   </si>
   <si>
     <t>Lihue</t>
   </si>
   <si>
     <t>HI</t>
@@ -765,83 +816,104 @@
   <si>
     <t>Dallas Community Land Trust</t>
   </si>
   <si>
     <t>Dallas</t>
   </si>
   <si>
     <t>TX</t>
   </si>
   <si>
     <t>www.dallasclt.org</t>
   </si>
   <si>
     <t>Delray Beach Community Land Trust Inc.</t>
   </si>
   <si>
     <t>Affordable Housing</t>
   </si>
   <si>
     <t>DELRAY BEACH</t>
   </si>
   <si>
     <t>https://delraybeachlandtrust.org/</t>
   </si>
   <si>
+    <t>Detroit Cultivator Community Land Trust</t>
+  </si>
+  <si>
+    <t>Detroit</t>
+  </si>
+  <si>
+    <t>www.detroitcultivator.org</t>
+  </si>
+  <si>
     <t>Diamond State, CLT</t>
   </si>
   <si>
     <t>Diamond State CLT, INC.</t>
   </si>
   <si>
     <t>Diamond State Community Land Trust</t>
   </si>
   <si>
     <t>Dover</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>www.diamondstateclt.org</t>
   </si>
   <si>
     <t>Douglass Community Land Trust</t>
   </si>
   <si>
     <t>Douglass CLT Pay It Forward Single Family Ownership</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
     <t>DC</t>
   </si>
   <si>
     <t>www.douglassclt.org</t>
   </si>
   <si>
+    <t>DREAM Community Land Trust</t>
+  </si>
+  <si>
+    <t>Dream Community Land Trust</t>
+  </si>
+  <si>
+    <t>https://dreamofdetroit.org/</t>
+  </si>
+  <si>
+    <t>8/1/2026</t>
+  </si>
+  <si>
     <t>Durham Community Land Trustees, Inc.</t>
   </si>
   <si>
     <t>DCLT Homeownership Program</t>
   </si>
   <si>
     <t>Durham</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>https://www.dclt.org/</t>
   </si>
   <si>
     <t>Elevation Community Land Trust</t>
   </si>
   <si>
     <t>ECLT Homeownership Program</t>
   </si>
   <si>
     <t>Denver</t>
   </si>
   <si>
     <t>CO</t>
@@ -1008,50 +1080,62 @@
   <si>
     <t>Habitat for Humanity Seattle-King County</t>
   </si>
   <si>
     <t>Kittitas County Habitat for Humanity</t>
   </si>
   <si>
     <t>Ellensburg</t>
   </si>
   <si>
     <t>buy.habitat.org</t>
   </si>
   <si>
     <t>Habitat for Humanity St. Lucie &amp; Okeechobee, Inc.</t>
   </si>
   <si>
     <t>Habitat for Humanity St. Lucie &amp; Okeechobee, Inc. Community Land Trust</t>
   </si>
   <si>
     <t>Fort Pierce</t>
   </si>
   <si>
     <t>www.stluciehabitat.org/clt</t>
   </si>
   <si>
+    <t>Habitat Heights, LLC</t>
+  </si>
+  <si>
+    <t>Twin Cities Habitat For Humanity</t>
+  </si>
+  <si>
+    <t>St. Paul</t>
+  </si>
+  <si>
+    <t>https://home.tchabitat.org/the-heights</t>
+  </si>
+  <si>
     <t>Hamilton County Community Land Trust</t>
   </si>
   <si>
     <t>Homebuyer Assistance Program</t>
   </si>
   <si>
     <t>Noblesville</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>https://handincorporated.org/hamilton-county-community-land-trust-2025/</t>
   </si>
   <si>
     <t>Hannibal Square Community Land Trust, Inc.</t>
   </si>
   <si>
     <t>Hannibal Square Community Land Trust - Shared Equity Homeownership Program</t>
   </si>
   <si>
     <t>Winter Park</t>
   </si>
   <si>
     <t>2004</t>
@@ -1092,50 +1176,62 @@
   <si>
     <t>Homes and Hope CLT</t>
   </si>
   <si>
     <t>Homes and Hope Community Land Trust</t>
   </si>
   <si>
     <t>MUKILTEO</t>
   </si>
   <si>
     <t>www.homesandhopeclt.org</t>
   </si>
   <si>
     <t>Homestead Community Land Trust</t>
   </si>
   <si>
     <t>Homestead Community Land Trust Homeownership</t>
   </si>
   <si>
     <t>SEATTLE</t>
   </si>
   <si>
     <t>www.homesteadclt.org</t>
   </si>
   <si>
+    <t>Horry County Community Land Trust</t>
+  </si>
+  <si>
+    <t>Horry County Community Land Trust Homeownership Program</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Myrtle Beach </t>
+  </si>
+  <si>
+    <t>https://horrycountyclt.org/</t>
+  </si>
+  <si>
     <t>HOUSING AND LAND ENTERPRISE OF MAUI, dba Na Hale O Maui</t>
   </si>
   <si>
     <t>Na Hale O Maui</t>
   </si>
   <si>
     <t>www.nahaleomaui.org</t>
   </si>
   <si>
     <t>Housing Land Trust of Sonoma County</t>
   </si>
   <si>
     <t>Housing Land Trust of Sonoma County First Time Homebuyer Program</t>
   </si>
   <si>
     <t>Petaluma</t>
   </si>
   <si>
     <t>https://www.housinglandtrust.org/</t>
   </si>
   <si>
     <t>Housing Resources Bainbridge</t>
   </si>
   <si>
     <t>Homeownership Program</t>
@@ -1188,848 +1284,944 @@
   <si>
     <t>www.kcclt.org</t>
   </si>
   <si>
     <t>Klondike Community Land Trust, Inc.</t>
   </si>
   <si>
     <t>Klondike Community Land Trust</t>
   </si>
   <si>
     <t>Memphis</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>www.theworkscdc.org</t>
   </si>
   <si>
     <t>Kôr Community Land Trust</t>
   </si>
   <si>
     <t>RootedHomes</t>
   </si>
   <si>
-    <t>2014</t>
-[...1 lines deleted...]
-  <si>
     <t>https://rootedhomes.org/</t>
   </si>
   <si>
     <t>Kulshan Community Land Trust</t>
   </si>
   <si>
     <t>Kulshan CLT Homeownership Program</t>
   </si>
   <si>
     <t>Bellingham</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>https://www.kulshanclt.org/</t>
   </si>
   <si>
     <t>11/1/2024</t>
   </si>
   <si>
     <t>Lahaina Community Land Trust</t>
   </si>
   <si>
     <t>Keep Lahaina Home - Lahaina Community Land Trust</t>
   </si>
   <si>
     <t>Lahaina</t>
   </si>
   <si>
     <t>www.lahainacommunitylandtrust.org</t>
   </si>
   <si>
     <t>LLC that is wholly owned subsidiary of Elevation Community Land Trust</t>
   </si>
   <si>
     <t>https://elevationclt.org/</t>
   </si>
   <si>
+    <t>Long Island Partnership CLT Housing Development Fund Company, Inc.</t>
+  </si>
+  <si>
+    <t>Long Island Housing Partnership Community Land Trust ("LIHPCLT")</t>
+  </si>
+  <si>
+    <t>Long Island Housing Partnership, Inc.</t>
+  </si>
+  <si>
+    <t>Hauppauge</t>
+  </si>
+  <si>
+    <t>2016</t>
+  </si>
+  <si>
+    <t>www.lihp.org</t>
+  </si>
+  <si>
     <t>Lopez Community Land Trust (LCLT)</t>
   </si>
   <si>
     <t>SFR Homeownership</t>
   </si>
   <si>
     <t>Lopez Island</t>
   </si>
   <si>
     <t>www.lopezclt.org</t>
   </si>
   <si>
     <t>8/1/2025</t>
   </si>
   <si>
     <t>LOVE FOCUS INTERNATIONAL ASSOCIATION</t>
   </si>
   <si>
     <t>Love Focus Affordable Housing</t>
   </si>
   <si>
     <t>Merced</t>
   </si>
   <si>
     <t>Under Construction</t>
   </si>
   <si>
+    <t>Methow Housing Trust</t>
+  </si>
+  <si>
+    <t>Winthrop</t>
+  </si>
+  <si>
+    <t>https://methowhousingtrust.org/</t>
+  </si>
+  <si>
+    <t>Milwaukee Community Land Trust</t>
+  </si>
+  <si>
+    <t>Shared equity homeownership</t>
+  </si>
+  <si>
+    <t>Milwaukee</t>
+  </si>
+  <si>
+    <t>WI</t>
+  </si>
+  <si>
+    <t>milwaukeeclt.org</t>
+  </si>
+  <si>
+    <t>Moab Area Community Land Trust</t>
+  </si>
+  <si>
+    <t>Arroyo Crossing Conventional Homeownership Program</t>
+  </si>
+  <si>
+    <t>Moab</t>
+  </si>
+  <si>
+    <t>UT</t>
+  </si>
+  <si>
+    <t>www.moabclt.org</t>
+  </si>
+  <si>
+    <t>Arroyo Crossing Mutual Self Help Program</t>
+  </si>
+  <si>
+    <t>Mt. Vernon Manor, Inc.</t>
+  </si>
+  <si>
+    <t>Mt. Vernon Manor Community Land Trust</t>
+  </si>
+  <si>
+    <t>Philadelphia</t>
+  </si>
+  <si>
+    <t>www.mvmcdc.org</t>
+  </si>
+  <si>
+    <t>Na Hale O Maui Community Land Trust</t>
+  </si>
+  <si>
+    <t>Namahana HCLT LLC</t>
+  </si>
+  <si>
+    <t>Hoomaluhia Community Land Trust</t>
+  </si>
+  <si>
+    <t>Neighborhood Housing Community Development Corporation</t>
+  </si>
+  <si>
+    <t>Kapaa</t>
+  </si>
+  <si>
+    <t>https://pal-hawaii.org/</t>
+  </si>
+  <si>
+    <t>Neighborhood Housing Community Development Corporation dba PAL Hawaii Org</t>
+  </si>
+  <si>
+    <t>Anahola</t>
+  </si>
+  <si>
+    <t>www.palhawaii.org</t>
+  </si>
+  <si>
+    <t>NeighborWorks Blackstone River Valley (NWBRV)</t>
+  </si>
+  <si>
+    <t>NWBRV Land Trust Program</t>
+  </si>
+  <si>
+    <t>The Woonsocket Neighborhood Development Corporation d/b/a NWBRV</t>
+  </si>
+  <si>
+    <t>Woonsocket</t>
+  </si>
+  <si>
+    <t>RI</t>
+  </si>
+  <si>
+    <t>www.NeiighborWorksBRV.org</t>
+  </si>
+  <si>
+    <t>9/1/2025</t>
+  </si>
+  <si>
+    <t>NeighborWorks Boise</t>
+  </si>
+  <si>
+    <t>Neighborhood Housing Trust of Idaho</t>
+  </si>
+  <si>
+    <t>Boise</t>
+  </si>
+  <si>
+    <t>https://nwboise.org/housing-trust/</t>
+  </si>
+  <si>
+    <t>New River Home Trust</t>
+  </si>
+  <si>
+    <t>Christiansburg</t>
+  </si>
+  <si>
+    <t>VA</t>
+  </si>
+  <si>
+    <t>www.newriverhometrust.org</t>
+  </si>
+  <si>
+    <t>North Corktown Equitable Housing Initiative</t>
+  </si>
+  <si>
+    <t>North Corktown Neighborhood Association</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>North East Housing Initiative, Inc. (NEHI)</t>
+  </si>
+  <si>
+    <t>www.nehihomes.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Northeast Neighborhood Revitalization Organization </t>
+  </si>
+  <si>
+    <t>Northeast Neighborhood Revitalization Organization Community Land Trust</t>
+  </si>
+  <si>
+    <t>South Bend</t>
+  </si>
+  <si>
+    <t>sbheritage.org/nnro</t>
+  </si>
+  <si>
+    <t>Northern Homes Community Development Corp</t>
+  </si>
+  <si>
+    <t>Northern Homes Community Land Trust</t>
+  </si>
+  <si>
+    <t>Boyne City</t>
+  </si>
+  <si>
+    <t>northernhomes.org</t>
+  </si>
+  <si>
+    <t>North-Missoula Community Development Corporation</t>
+  </si>
+  <si>
+    <t>Ravara Homes</t>
+  </si>
+  <si>
+    <t>Missoula</t>
+  </si>
+  <si>
+    <t>https://www.frontstepclt.org/</t>
+  </si>
+  <si>
+    <t>Land Stewardship Program</t>
+  </si>
+  <si>
+    <t>www.frontstepclt.org</t>
+  </si>
+  <si>
+    <t>12/1/2024</t>
+  </si>
+  <si>
+    <t>NORTHWEST CLT CORPORATION</t>
+  </si>
+  <si>
+    <t>NWCLT Shared Equity Homeownership Plan</t>
+  </si>
+  <si>
+    <t>https://northwestclt.org/</t>
+  </si>
+  <si>
+    <t>Northwest Florida Community Land Trust, LLC</t>
+  </si>
+  <si>
+    <t>Northwest Florida Land Trust</t>
+  </si>
+  <si>
+    <t>Pensaola</t>
+  </si>
+  <si>
+    <t>Pensacolahabitat.org</t>
+  </si>
+  <si>
+    <t>Northwest Montana Community Land Trust Inc.</t>
+  </si>
+  <si>
+    <t>NWMTCLT Home Ownership</t>
+  </si>
+  <si>
+    <t>Kalispell</t>
+  </si>
+  <si>
+    <t>www.nwmtclt.org</t>
+  </si>
+  <si>
+    <t>Oakland Community Land Trust</t>
+  </si>
+  <si>
+    <t>Oakland</t>
+  </si>
+  <si>
+    <t>oakclt.org</t>
+  </si>
+  <si>
+    <t>One Roof Community Housing</t>
+  </si>
+  <si>
+    <t>Duluth</t>
+  </si>
+  <si>
+    <t>https://1roofhousing.org/</t>
+  </si>
+  <si>
+    <t>OPAL Community Land Trust</t>
+  </si>
+  <si>
+    <t>Eastsound</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>opalclt.org</t>
+  </si>
+  <si>
+    <t>Panhandle Affordable Housing Alliance</t>
+  </si>
+  <si>
+    <t>Deed Restricted Fee Simple Homes</t>
+  </si>
+  <si>
+    <t>Hayden</t>
+  </si>
+  <si>
+    <t>https://www.pahaid.org/our-solutions/homeownership</t>
+  </si>
+  <si>
+    <t>Parity Baltimore, Incorporated</t>
+  </si>
+  <si>
+    <t>Parity Baltimore</t>
+  </si>
+  <si>
+    <t>Baltimore, MD</t>
+  </si>
+  <si>
+    <t>parityhomes.com</t>
+  </si>
+  <si>
+    <t>Peninsula Housing</t>
+  </si>
+  <si>
+    <t>Suttons Bay</t>
+  </si>
+  <si>
+    <t>peninsula-housing.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">People's Housing + </t>
+  </si>
+  <si>
+    <t xml:space="preserve">New Orleans </t>
+  </si>
+  <si>
+    <t>LA</t>
+  </si>
+  <si>
+    <t>2011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.phplusnola.org </t>
+  </si>
+  <si>
+    <t>Pikes Peak Community Land Trust</t>
+  </si>
+  <si>
+    <t>Pikes Peak Habitat for Humanity</t>
+  </si>
+  <si>
+    <t>Colorado Springs</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>www.pikespeakhabitat.org</t>
+  </si>
+  <si>
+    <t>Pima County Community Land Trust</t>
+  </si>
+  <si>
+    <t>Tucson</t>
+  </si>
+  <si>
+    <t>www.pcclt.org</t>
+  </si>
+  <si>
+    <t>Preserving Affordable Housing Assets Longterm, Inc.</t>
+  </si>
+  <si>
+    <t>Preserving Affordable Housing Assets Longterm, Inc (PAHALI)</t>
+  </si>
+  <si>
+    <t>East Palo Alto</t>
+  </si>
+  <si>
+    <t>pahali.org</t>
+  </si>
+  <si>
+    <t>Proud Ground</t>
+  </si>
+  <si>
+    <t>Proud Ground Affordable Housing Covenant 2025 - Oregon</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>proudground.org</t>
+  </si>
+  <si>
+    <t>Proud Ground's Homeownership Program</t>
+  </si>
+  <si>
+    <t>https://proudground.org/</t>
+  </si>
+  <si>
+    <t>Proud Ground - Leasehold Condominiums</t>
+  </si>
+  <si>
+    <t>Raleigh Area Land Trust, Inc.</t>
+  </si>
+  <si>
+    <t>Raleigh Area Land Trust</t>
+  </si>
+  <si>
+    <t>Raleigh</t>
+  </si>
+  <si>
+    <t>www.ralt.org</t>
+  </si>
+  <si>
+    <t>Rio Grande Community Trust</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Del Norte </t>
+  </si>
+  <si>
+    <t>rgcommunitytrust.org</t>
+  </si>
+  <si>
+    <t>River City Housing</t>
+  </si>
+  <si>
+    <t>RCH Shared Equity Program</t>
+  </si>
+  <si>
+    <t>Louisville</t>
+  </si>
+  <si>
+    <t>KY</t>
+  </si>
+  <si>
+    <t>www.rivercityhousing.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Riverdale Community Land Trust </t>
+  </si>
+  <si>
+    <t>Riverdale Community Land Trust</t>
+  </si>
+  <si>
+    <t>www.riverdaleclt.org</t>
+  </si>
+  <si>
+    <t>Rocky Mountain Community Land Trust a Colorado Non-Profit Corporation</t>
+  </si>
+  <si>
+    <t>Rocky Mountain Community Land Trust First Time Home Buyer Program</t>
+  </si>
+  <si>
+    <t>Rocky Mountain Community Land Trusts</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>rmclt.org</t>
+  </si>
+  <si>
+    <t>Salt Lake City Corporation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SLC Community Land Trust </t>
+  </si>
+  <si>
+    <t>Salt Lake City</t>
+  </si>
+  <si>
+    <t>https://www.slc.gov/housingstability/</t>
+  </si>
+  <si>
+    <t>Savannah Community Land Trust Inc</t>
+  </si>
+  <si>
+    <t>Land Trust</t>
+  </si>
+  <si>
+    <t>Savannah</t>
+  </si>
+  <si>
+    <t>https://ashonrc.wixsite.com/savcomlandtrst..</t>
+  </si>
+  <si>
+    <t>Sheridan County Housing Land Trust</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity of the Eastern Bighorns Inc</t>
+  </si>
+  <si>
+    <t>Sheridan</t>
+  </si>
+  <si>
+    <t>WY</t>
+  </si>
+  <si>
+    <t>sheridanhtl.org</t>
+  </si>
+  <si>
+    <t>Sisters Habitat for Humanity</t>
+  </si>
+  <si>
+    <t>Sisters Habitat for Humanity Inc</t>
+  </si>
+  <si>
+    <t>Sisters</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>www.sistershabitat.org</t>
+  </si>
+  <si>
+    <t>Smoketown Community Land Trust</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Smoketown Community Land Trust </t>
+  </si>
+  <si>
+    <t>www.smoketowclt.org</t>
+  </si>
+  <si>
+    <t>South Baltimore Community Land Trust</t>
+  </si>
+  <si>
+    <t>Rise, Reclaim, Rebuild</t>
+  </si>
+  <si>
+    <t>https://www.sbclt.org/housing-program/</t>
+  </si>
+  <si>
+    <t>South Florida Community Land Trust, Inc.</t>
+  </si>
+  <si>
+    <t>Fort Lauderdale</t>
+  </si>
+  <si>
+    <t>https://southfloridaclt.org/</t>
+  </si>
+  <si>
+    <t>Southwest Utah Community Land Trust</t>
+  </si>
+  <si>
+    <t>Saint George</t>
+  </si>
+  <si>
+    <t>neighborworksmchs.org</t>
+  </si>
+  <si>
+    <t>Springfield Community Land Trust</t>
+  </si>
+  <si>
+    <t>Springfield</t>
+  </si>
+  <si>
+    <t>springfieldclt.org</t>
+  </si>
+  <si>
+    <t>Storehouse of Hope Community Land Trust</t>
+  </si>
+  <si>
+    <t>The Storehouse of Hope Community Land Trust</t>
+  </si>
+  <si>
+    <t>thestorehouseofhope.org</t>
+  </si>
+  <si>
+    <t>Summit Hill Community Development Corporation</t>
+  </si>
+  <si>
+    <t>Summit Hill Community Land Trust</t>
+  </si>
+  <si>
+    <t>Bloomington</t>
+  </si>
+  <si>
+    <t>https://bhaindiana.net/shcdc/land-trust/</t>
+  </si>
+  <si>
+    <t>Tallahassee Lenders' Consortium</t>
+  </si>
+  <si>
+    <t>Tallahassee</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>www.tallahasseelenders.org</t>
+  </si>
+  <si>
+    <t>Taproot Community Land Trust</t>
+  </si>
+  <si>
+    <t>Kingston</t>
+  </si>
+  <si>
+    <t>taprootclt.org</t>
+  </si>
+  <si>
+    <t>Tenants to Homeowners, Inc.</t>
+  </si>
+  <si>
+    <t>Lawrence Community Housing Trust</t>
+  </si>
+  <si>
+    <t>Lawrence</t>
+  </si>
+  <si>
+    <t>KS</t>
+  </si>
+  <si>
+    <t>https://tenants-to-homeowners.org/home-purchase-program/</t>
+  </si>
+  <si>
+    <t>The Avalon Village Community Land Trust</t>
+  </si>
+  <si>
+    <t>Highland Park</t>
+  </si>
+  <si>
+    <t>www.theavalonvillage.org</t>
+  </si>
+  <si>
+    <t>The Maggie Walker Community Land Trust</t>
+  </si>
+  <si>
+    <t>Richmond</t>
+  </si>
+  <si>
+    <t>https://maggiewalkerclt.org/</t>
+  </si>
+  <si>
+    <t>the Rondo Community Land Trust</t>
+  </si>
+  <si>
+    <t>Homebuyer Initiated Program</t>
+  </si>
+  <si>
+    <t>St Paul</t>
+  </si>
+  <si>
+    <t>https://rondoclt.org/hip/</t>
+  </si>
+  <si>
+    <t>The Silk Road Community Land Trust</t>
+  </si>
+  <si>
+    <t>Culturingua</t>
+  </si>
+  <si>
+    <t>San Antonio</t>
+  </si>
+  <si>
+    <t>https://www.culturingua.com/</t>
+  </si>
+  <si>
+    <t>Thistle &amp; Nest</t>
+  </si>
+  <si>
+    <t>https://thistleandnest.org/en/</t>
+  </si>
+  <si>
+    <t>5/1/2025</t>
+  </si>
+  <si>
+    <t>Thomas Jefferson Community Land Trust</t>
+  </si>
+  <si>
+    <t>Piedmont Community Land Trust</t>
+  </si>
+  <si>
+    <t>Charlottesville</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>piedmontclt.org</t>
+  </si>
+  <si>
+    <t>Thurston Housing Land Trust</t>
+  </si>
+  <si>
+    <t>Olympia</t>
+  </si>
+  <si>
+    <t>https://www.thurstonhousinglandtrust.org/</t>
+  </si>
+  <si>
+    <t>Two Rivers Community Land Trust</t>
+  </si>
+  <si>
+    <t>Woodbury</t>
+  </si>
+  <si>
+    <t>www.tworiversclt.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Utah Community Land Trust </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provo </t>
+  </si>
+  <si>
+    <t>utahclt.org</t>
+  </si>
+  <si>
+    <t>Virginia Statewide Community Land Trust</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>www.vsclt.org</t>
+  </si>
+  <si>
+    <t>Waterville Community Land Trust</t>
+  </si>
+  <si>
+    <t>Waterville</t>
+  </si>
+  <si>
+    <t>ME</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>watervilleclt.org</t>
+  </si>
+  <si>
+    <t>WEST TUALITY HABITAT FOR HUMANITY</t>
+  </si>
+  <si>
+    <t>West Tuality Habitat for Humanity</t>
+  </si>
+  <si>
+    <t>Forest Grove</t>
+  </si>
+  <si>
+    <t>www.westtualityhabitat.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Windham &amp; Windsor Housing Trust, Inc. </t>
+  </si>
+  <si>
+    <t>Windham &amp; Windsor Housing Trust Homeownership Center</t>
+  </si>
+  <si>
+    <t>Windham &amp; Windsor Housing Trust</t>
+  </si>
+  <si>
+    <t>Brattleboro</t>
+  </si>
+  <si>
+    <t>https://www.homemattershere.org/</t>
+  </si>
+  <si>
+    <t>Shared Equity Programs - using Other Forms</t>
+  </si>
+  <si>
+    <t>Description: The below programs use forms other than the model legal documents and are certified as meeting Duty to Serve requirements.</t>
+  </si>
+  <si>
+    <t>Year Program Established</t>
+  </si>
+  <si>
+    <t>Shared Equity Program - Condominiums</t>
+  </si>
+  <si>
+    <t>Affordable Requirements Ordinance</t>
+  </si>
+  <si>
+    <t>https://www.chicago.gov/city/en/depts/doh/provdrs/developers/svcs/aro.html | https://chicagohousingtrust.org/programs/</t>
+  </si>
+  <si>
+    <t>City of Boulder, CO</t>
+  </si>
+  <si>
+    <t>City of Boulder Homeownership Program</t>
+  </si>
+  <si>
+    <t>Boulder</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>https://bouldercolorado.gov/homeownership</t>
+  </si>
+  <si>
+    <t>City of Emeryville</t>
+  </si>
+  <si>
+    <t>Affordable Housing Set-Aside Program</t>
+  </si>
+  <si>
+    <t>Hello Housing</t>
+  </si>
+  <si>
+    <t>Emeryville</t>
+  </si>
+  <si>
+    <t>https://www.ci.emeryville.ca.us/565/Below-Market-Rate-Ownership-Program</t>
+  </si>
+  <si>
+    <t>City of Livermore, CA</t>
+  </si>
+  <si>
+    <t>City of Livermore's Affordable Homeownership Program</t>
+  </si>
+  <si>
+    <t>Livermore</t>
+  </si>
+  <si>
+    <t>https://www.cityoflivermore.net/government/community-development/housing-human-services/affordable-homeownership-programs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eastern Sierra Community Housing </t>
+  </si>
+  <si>
+    <t>Town of Mammoth Lakes Below Market Rate Homeownership Program</t>
+  </si>
+  <si>
+    <t>Eastern Sierra Community Housing</t>
+  </si>
+  <si>
+    <t>Mammoth Lakes</t>
+  </si>
+  <si>
+    <t>www.eschousing.org</t>
+  </si>
+  <si>
+    <t>Habitat Land Trust</t>
+  </si>
+  <si>
+    <t>Seattle</t>
+  </si>
+  <si>
+    <t>https://www.habitatskc.org/</t>
+  </si>
+  <si>
+    <t>Kulshan CLT Homeownership Program - Condominium</t>
+  </si>
+  <si>
     <t>Madison Area Community Land Trust</t>
   </si>
   <si>
     <t>Madison</t>
   </si>
   <si>
-    <t>WI</t>
-[...1 lines deleted...]
-  <si>
     <t>www.maclt.org</t>
   </si>
   <si>
-    <t>Methow Housing Trust</t>
-[...715 lines deleted...]
-  <si>
     <t>Mueller Foundation</t>
   </si>
   <si>
     <t>Mueller Affordable Homes Program</t>
   </si>
   <si>
     <t>muellerfoundation.org</t>
   </si>
   <si>
     <t>San Juan Community Home Trust</t>
   </si>
   <si>
     <t>San Juan Community Home Trust Homeownership Program</t>
   </si>
   <si>
     <t>Friday Harbor</t>
   </si>
   <si>
     <t>www.hometrust.org</t>
   </si>
   <si>
     <t>Shared Equity Programs - Additional Approvals</t>
   </si>
   <si>
     <t>NOTE: **The below programs require lenders to contact their Fannie Mae Representative for special approval before loans from these programs can be originated and delivered.**</t>
@@ -2043,112 +2235,67 @@
   <si>
     <t>Las Vegas</t>
   </si>
   <si>
     <t>NV</t>
   </si>
   <si>
     <t>https://www.clarkcountynv.gov/residents/community_land_trust/</t>
   </si>
   <si>
     <t>SFMOHCD</t>
   </si>
   <si>
     <t>Inclusionary Housing Below Market Rate (BMR) Ownership Program</t>
   </si>
   <si>
     <t>San Francisco</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>https://www.sf.gov/information--inclusionary-housing-program</t>
   </si>
   <si>
-    <t>Community Land Trust of Western North Carolina</t>
-[...53 lines deleted...]
-    <t>https://www.columbiacascadehousingcorp.org/</t>
+    <t>Sonoma County Community Development Commission</t>
+  </si>
+  <si>
+    <t>Inclusionary Housing/Density Bonus Program</t>
+  </si>
+  <si>
+    <t>Santa Rosa</t>
+  </si>
+  <si>
+    <t>https://permitsonoma.org/regulationsandlongrangeplans/regulationsandinitiatives/housing/housinginitiatives/residentialprogram</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -2184,57 +2331,50 @@
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FFFF0000"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -2410,147 +2550,89 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="2" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Heading 1" xfId="1" builtinId="16"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="44">
     <dxf>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-    </dxf>
-[...56 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
@@ -2627,189 +2709,247 @@
     <dxf>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
   </dxfs>
   <tableStyles count="4" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Table Style 1" pivot="0" count="0" xr9:uid="{B28C3DA5-C3FD-4494-98BC-9E5A61A7CA48}"/>
     <tableStyle name="Table Style 2" pivot="0" count="0" xr9:uid="{D818AEC0-D98C-4B42-8199-C94B27BA53F6}"/>
     <tableStyle name="Table Style 3" pivot="0" count="0" xr9:uid="{80C20547-0C27-46B0-BDE6-8D57E3819834}"/>
     <tableStyle name="Table Style 4" pivot="0" count="0" xr9:uid="{40C84689-2698-40D1-92B9-B89747C9605C}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{A1F74A3F-E92A-49D1-82B5-FD5183226582}" name="Table1" displayName="Table1" ref="A3:M143" totalsRowShown="0" headerRowDxfId="28">
-[...2 lines deleted...]
-    <sortCondition ref="A3:A143"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{A1F74A3F-E92A-49D1-82B5-FD5183226582}" name="Table1" displayName="Table1" ref="A3:M154" totalsRowShown="0" headerRowDxfId="43">
+  <autoFilter ref="A3:M154" xr:uid="{9C60DB15-3465-4CAB-86A0-22AC12FC5B9B}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:M175">
+    <sortCondition ref="A3:A175"/>
   </sortState>
   <tableColumns count="13">
-    <tableColumn id="1" xr3:uid="{D06DD540-5933-492E-84DB-7D24735AD9BF}" name="Legal Entity Name" dataDxfId="27"/>
-[...11 lines deleted...]
-    <tableColumn id="13" xr3:uid="{0AB716CA-1B1C-46F2-B6F0-022E6E16D37D}" name="Certification Expiration Date" dataDxfId="15"/>
+    <tableColumn id="1" xr3:uid="{D06DD540-5933-492E-84DB-7D24735AD9BF}" name="Legal Entity Name" dataDxfId="42"/>
+    <tableColumn id="2" xr3:uid="{F57250B7-EDD6-45C9-B154-9E70C9071A7E}" name="Program Name" dataDxfId="41"/>
+    <tableColumn id="3" xr3:uid="{F45FE945-6807-458D-9C40-121B469D3CC7}" name="Organization Name" dataDxfId="40"/>
+    <tableColumn id="4" xr3:uid="{119679DE-6578-48F4-BE6A-62203B89782D}" name="City" dataDxfId="39"/>
+    <tableColumn id="5" xr3:uid="{DCDA11BF-CBB0-47D2-BE38-95B99A3A424A}" name="State" dataDxfId="38"/>
+    <tableColumn id="6" xr3:uid="{53320F83-DD77-4DDD-825B-2FBEE9F7175C}" name="Program Established" dataDxfId="37"/>
+    <tableColumn id="7" xr3:uid="{5E000C8F-FF50-4C2B-98C2-9E9184B37381}" name="Private Transfer Fee?" dataDxfId="36"/>
+    <tableColumn id="8" xr3:uid="{3A8B3BCA-9492-4C1C-BC50-DB4BB5E86CA7}" name="Restrictions Terminate upon foreclosure?" dataDxfId="35"/>
+    <tableColumn id="9" xr3:uid="{29C30B50-C37D-41CC-AE24-04AC3BB3666B}" name="Program Type" dataDxfId="34"/>
+    <tableColumn id="10" xr3:uid="{B68B781C-D85D-456A-BBF9-EED124FC3719}" name="Model Forms?" dataDxfId="33"/>
+    <tableColumn id="11" xr3:uid="{961DB9A1-4331-4117-BCFB-6531A4EEB536}" name="Program Website" dataDxfId="32"/>
+    <tableColumn id="12" xr3:uid="{A29C6976-AD5D-4B95-A5C6-53ED3D641950}" name="Certification Date" dataDxfId="31"/>
+    <tableColumn id="13" xr3:uid="{0AB716CA-1B1C-46F2-B6F0-022E6E16D37D}" name="Certification Expiration Date" dataDxfId="30"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{7AA4D19D-C5BE-4F67-B23D-4ECDA6D8F9A7}" name="Table2" displayName="Table2" ref="A3:M16" totalsRowShown="0" headerRowDxfId="14" dataDxfId="13">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{7AA4D19D-C5BE-4F67-B23D-4ECDA6D8F9A7}" name="Table2" displayName="Table2" ref="A3:M16" totalsRowShown="0" headerRowDxfId="29" dataDxfId="28">
   <autoFilter ref="A3:M16" xr:uid="{EF8A87C5-0CA8-4646-83FF-ED3EC3E06908}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:M16">
     <sortCondition ref="A3:A16"/>
   </sortState>
   <tableColumns count="13">
-    <tableColumn id="1" xr3:uid="{D0721CB3-78EC-4CC6-A09A-74532E34AAE6}" name="Legal Entity Name" dataDxfId="12"/>
-[...11 lines deleted...]
-    <tableColumn id="13" xr3:uid="{518CF498-91A9-49B6-B9FB-1792FF72E830}" name="Certification Expiration Date" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{D0721CB3-78EC-4CC6-A09A-74532E34AAE6}" name="Legal Entity Name" dataDxfId="27"/>
+    <tableColumn id="2" xr3:uid="{4BCB97AF-BC07-4F4F-B991-340077EDA9C3}" name="Program Name" dataDxfId="26"/>
+    <tableColumn id="3" xr3:uid="{8DE62BF5-7D9D-4F01-B10C-CAE90F609822}" name="Organization Name" dataDxfId="25"/>
+    <tableColumn id="4" xr3:uid="{2C247405-BC56-4B47-976B-57E8058B3878}" name="City" dataDxfId="24"/>
+    <tableColumn id="5" xr3:uid="{86BABE71-744E-4A19-9A47-11CA42E1F998}" name="State" dataDxfId="23"/>
+    <tableColumn id="6" xr3:uid="{EDAF95E4-FA44-4CE9-AB24-2C5C13D67D99}" name="Year Program Established" dataDxfId="22"/>
+    <tableColumn id="7" xr3:uid="{ACC2199C-36DF-4250-BAF8-E98A85A27F19}" name="Private Transfer Fee?" dataDxfId="21"/>
+    <tableColumn id="8" xr3:uid="{41B74965-6C11-476B-BE8E-87A7E85007D4}" name="Restrictions Terminate upon foreclosure?" dataDxfId="20"/>
+    <tableColumn id="9" xr3:uid="{41FDCC5F-F222-4721-BB3D-70AA675E9962}" name="Program Type" dataDxfId="19"/>
+    <tableColumn id="10" xr3:uid="{2AD36C58-B58B-4474-BD66-1814A55999F8}" name="Model Forms?" dataDxfId="18"/>
+    <tableColumn id="11" xr3:uid="{1D329275-0DCD-4AEC-B0C6-2B399198A078}" name="Program Website" dataDxfId="17"/>
+    <tableColumn id="12" xr3:uid="{9CA74A27-B8EB-4F2E-98B5-232F75E0F02A}" name="Certification Date" dataDxfId="16"/>
+    <tableColumn id="13" xr3:uid="{518CF498-91A9-49B6-B9FB-1792FF72E830}" name="Certification Expiration Date" dataDxfId="15"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{EF5A93AA-8467-40D7-B046-501ACA761FC6}" name="Table24" displayName="Table24" ref="A3:M5" totalsRowShown="0" headerRowDxfId="43" dataDxfId="42">
-[...2 lines deleted...]
-    <sortCondition ref="A3:A4"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{EF5A93AA-8467-40D7-B046-501ACA761FC6}" name="Table24" displayName="Table24" ref="A3:M6" totalsRowShown="0" headerRowDxfId="14" dataDxfId="13">
+  <autoFilter ref="A3:M6" xr:uid="{EF8A87C5-0CA8-4646-83FF-ED3EC3E06908}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:M6">
+    <sortCondition ref="A3:A6"/>
   </sortState>
   <tableColumns count="13">
-    <tableColumn id="1" xr3:uid="{EB8DBF46-00F4-49BF-A8EC-D3246F9DC2E4}" name="Legal Entity Name" dataDxfId="41"/>
-[...11 lines deleted...]
-    <tableColumn id="13" xr3:uid="{E124D043-16AA-44ED-AB5E-4C9589DA21E3}" name="Certification Expiration Date" dataDxfId="29"/>
+    <tableColumn id="1" xr3:uid="{EB8DBF46-00F4-49BF-A8EC-D3246F9DC2E4}" name="Legal Entity Name" dataDxfId="12"/>
+    <tableColumn id="2" xr3:uid="{1817644E-E769-4FB4-BE31-F8BE9717B25F}" name="Program Name" dataDxfId="11"/>
+    <tableColumn id="3" xr3:uid="{9EE36C9C-473B-4240-93B7-8B0E986E88BA}" name="Organization Name" dataDxfId="10"/>
+    <tableColumn id="4" xr3:uid="{33CF8150-F646-4D12-B594-C8A9A1F24DC1}" name="City" dataDxfId="9"/>
+    <tableColumn id="5" xr3:uid="{B97F4579-DBD8-4067-BE27-60D42EA4CAED}" name="State" dataDxfId="8"/>
+    <tableColumn id="6" xr3:uid="{519D75C9-A573-431E-95CF-9D21F6DF0FD8}" name="Year Program Established" dataDxfId="7"/>
+    <tableColumn id="7" xr3:uid="{53A9D4BC-79E7-4A1A-9FCE-07BEA25A3527}" name="Private Transfer Fee?" dataDxfId="6"/>
+    <tableColumn id="8" xr3:uid="{CFB6956B-2094-45C8-8325-4BD3EA0918F0}" name="Restrictions Terminate upon foreclosure?" dataDxfId="5"/>
+    <tableColumn id="9" xr3:uid="{50F595D9-4667-4A5F-8A42-19274D4D1E61}" name="Program Type" dataDxfId="4"/>
+    <tableColumn id="10" xr3:uid="{84B6CC86-D70B-4173-83EC-C46B957D96D5}" name="Model Forms?" dataDxfId="3"/>
+    <tableColumn id="11" xr3:uid="{12D0BDFF-880B-4E50-9876-2F3A1E72D0C3}" name="Program Website" dataDxfId="2"/>
+    <tableColumn id="12" xr3:uid="{55699CDF-FAAB-48FA-AC6E-E1F71DF7044B}" name="Certification Date" dataDxfId="1"/>
+    <tableColumn id="13" xr3:uid="{E124D043-16AA-44ED-AB5E-4C9589DA21E3}" name="Certification Expiration Date" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -2871,51 +3011,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3013,7077 +3153,8046 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DABE734E-0AD3-4E03-8699-FE4CEF752652}">
   <dimension ref="A1:A26"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="A20" sqref="A20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.65" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.65" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="122.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:1" ht="45" customHeight="1">
+      <c r="A1" s="35" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:1" ht="15">
       <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" ht="27" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:1" ht="27">
       <c r="A3" s="6" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:1" ht="15">
       <c r="A4" s="7"/>
     </row>
-    <row r="5" spans="1:1" ht="27" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:1" ht="27">
       <c r="A5" s="6" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:1" ht="15">
       <c r="A6" s="11" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="7" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:1" ht="15">
       <c r="A7" s="11" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="8" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:1" ht="15">
       <c r="A8" s="11" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="9" spans="1:1" s="35" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:1" s="34" customFormat="1" ht="15">
       <c r="A9" s="9" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:1" ht="15">
       <c r="A10" s="8"/>
     </row>
-    <row r="11" spans="1:1" ht="40.5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:1" ht="40.5">
       <c r="A11" s="8" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="12" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:1" ht="15">
       <c r="A12" s="11" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="13" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:1" ht="15">
       <c r="A13" s="11" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="14" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:1" ht="15">
       <c r="A14" s="11" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="15" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:1" ht="15">
       <c r="A15" s="11" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="16" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:1" ht="15.75" customHeight="1">
       <c r="A16" s="10"/>
     </row>
-    <row r="17" spans="1:1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:1" ht="60" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="18" spans="1:1" ht="27" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:1" ht="27">
       <c r="A18" s="8" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="19" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:1" ht="15">
       <c r="A19" s="6"/>
     </row>
-    <row r="20" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:1" ht="15">
       <c r="A20" s="12" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:1" ht="15">
       <c r="A21" s="9" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="22" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:1" ht="15">
       <c r="A22" s="9" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="23" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:1" ht="15">
       <c r="A23" s="9" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="24" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:1" ht="15">
       <c r="A24" s="9" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="26" spans="1:1" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="34" t="s">
+    <row r="26" spans="1:1" ht="14.65" customHeight="1">
+      <c r="A26" s="33" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7CA7AB0A-71AB-4996-8148-358DBCA91435}">
-  <dimension ref="A1:M258"/>
+  <dimension ref="A1:M257"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="M14" sqref="M14"/>
+      <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="61.5703125" customWidth="1"/>
     <col min="2" max="3" width="69.5703125" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="20.42578125" customWidth="1"/>
     <col min="8" max="8" width="37.28515625" customWidth="1"/>
     <col min="9" max="9" width="26.42578125" customWidth="1"/>
     <col min="10" max="10" width="60.42578125" customWidth="1"/>
     <col min="11" max="11" width="60" customWidth="1"/>
     <col min="12" max="12" width="13.28515625" customWidth="1"/>
     <col min="13" max="13" width="17.7109375" customWidth="1"/>
     <col min="15" max="15" width="10.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="121.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:13" ht="121.5" thickBot="1">
+      <c r="A1" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
-      <c r="E1" s="29">
-        <v>46204</v>
+      <c r="E1" s="28">
+        <v>46241</v>
       </c>
       <c r="F1" s="14"/>
       <c r="I1" s="19" t="s">
         <v>22</v>
       </c>
       <c r="J1" s="19" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:13" s="4" customFormat="1" ht="32.25" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="30" t="s">
+    <row r="2" spans="1:13" s="4" customFormat="1" ht="32.25" customHeight="1" thickTop="1">
+      <c r="A2" s="29" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="30" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:13" ht="30">
       <c r="A3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>33</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>34</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:13">
       <c r="A4" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B4" s="15" t="s">
         <v>39</v>
       </c>
       <c r="C4" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D4" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E4" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F4" s="15" t="s">
         <v>43</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H4" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I4" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K4" s="15" t="s">
         <v>47</v>
       </c>
-      <c r="L4" s="23">
+      <c r="L4" s="22">
         <v>45992</v>
       </c>
-      <c r="M4" s="23">
+      <c r="M4" s="22">
         <v>46387</v>
       </c>
     </row>
-    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:13">
       <c r="A5" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B5" s="15" t="s">
         <v>48</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>40</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>41</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>42</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>43</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J5" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K5" s="15" t="s">
         <v>47</v>
       </c>
-      <c r="L5" s="23">
+      <c r="L5" s="22">
         <v>45992</v>
       </c>
-      <c r="M5" s="23">
+      <c r="M5" s="22">
         <v>46387</v>
       </c>
     </row>
-    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:13">
       <c r="A6" s="15" t="s">
         <v>49</v>
       </c>
       <c r="B6" s="15" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>49</v>
       </c>
       <c r="D6" s="15" t="s">
+        <v>50</v>
+      </c>
+      <c r="E6" s="15" t="s">
         <v>51</v>
       </c>
-      <c r="E6" s="15" t="s">
+      <c r="F6" s="15" t="s">
         <v>52</v>
       </c>
-      <c r="F6" s="15" t="s">
+      <c r="G6" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H6" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I6" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J6" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K6" s="15" t="s">
         <v>53</v>
       </c>
-      <c r="G6" s="15" t="s">
+      <c r="L6" s="15" t="s">
         <v>54</v>
       </c>
-      <c r="H6" s="15" t="s">
-[...8 lines deleted...]
-      <c r="K6" s="15" t="s">
+      <c r="M6" s="15" t="s">
         <v>55</v>
       </c>
-      <c r="L6" s="15" t="s">
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="15" t="s">
         <v>56</v>
       </c>
-      <c r="M6" s="23">
+      <c r="B7" s="15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>56</v>
+      </c>
+      <c r="D7" s="15" t="s">
+        <v>58</v>
+      </c>
+      <c r="E7" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="F7" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="G7" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H7" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I7" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J7" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K7" s="15" t="s">
+        <v>62</v>
+      </c>
+      <c r="L7" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M7" s="22">
         <v>46387</v>
       </c>
     </row>
-    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
-[...33 lines deleted...]
-      <c r="L7" s="15" t="s">
+    <row r="8" spans="1:13">
+      <c r="A8" s="15" t="s">
         <v>64</v>
-      </c>
-[...6 lines deleted...]
-        <v>65</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>65</v>
       </c>
       <c r="C8" s="15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D8" s="15" t="s">
         <v>66</v>
       </c>
-      <c r="D8" s="15" t="s">
+      <c r="E8" s="15" t="s">
         <v>67</v>
       </c>
-      <c r="E8" s="15" t="s">
+      <c r="F8" s="15" t="s">
         <v>68</v>
       </c>
-      <c r="F8" s="15" t="s">
+      <c r="G8" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H8" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I8" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J8" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K8" s="15" t="s">
         <v>69</v>
       </c>
-      <c r="G8" s="15" t="s">
-[...8 lines deleted...]
-      <c r="J8" s="15" t="s">
+      <c r="L8" s="15" t="s">
         <v>70</v>
       </c>
-      <c r="K8" s="15" t="s">
+      <c r="M8" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="15" t="s">
         <v>71</v>
       </c>
-      <c r="L8" s="23">
-[...9 lines deleted...]
-      </c>
       <c r="B9" s="15" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>72</v>
       </c>
       <c r="D9" s="15" t="s">
+        <v>73</v>
+      </c>
+      <c r="E9" s="15" t="s">
         <v>74</v>
       </c>
-      <c r="E9" s="15" t="s">
+      <c r="F9" s="15" t="s">
         <v>75</v>
       </c>
-      <c r="F9" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H9" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I9" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J9" s="15" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="K9" s="15" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="L9" s="23" t="s">
         <v>77</v>
       </c>
-      <c r="M9" s="23">
+      <c r="L9" s="22">
+        <v>45962</v>
+      </c>
+      <c r="M9" s="22">
         <v>46387</v>
       </c>
     </row>
-    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:13">
       <c r="A10" s="15" t="s">
         <v>78</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>79</v>
       </c>
       <c r="C10" s="15" t="s">
+        <v>78</v>
+      </c>
+      <c r="D10" s="15" t="s">
         <v>80</v>
       </c>
-      <c r="D10" s="15" t="s">
+      <c r="E10" s="15" t="s">
         <v>81</v>
       </c>
-      <c r="E10" s="15" t="s">
+      <c r="F10" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="G10" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H10" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I10" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J10" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K10" s="15" t="s">
+        <v>82</v>
+      </c>
+      <c r="L10" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="M10" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="15" t="s">
+        <v>84</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>85</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>87</v>
+      </c>
+      <c r="E11" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="F11" s="15" t="s">
+        <v>88</v>
+      </c>
+      <c r="G11" s="15" t="s">
         <v>61</v>
       </c>
-      <c r="F10" s="15" t="s">
-[...55 lines deleted...]
-      <c r="K11" s="25" t="s">
+      <c r="H11" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I11" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J11" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K11" s="15" t="s">
         <v>89</v>
       </c>
-      <c r="L11" s="26">
+      <c r="L11" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="M11" s="15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="B12" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="D12" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="E12" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="F12" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="G12" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="H12" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="I12" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="J12" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="K12" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="L12" s="25">
         <v>46143</v>
       </c>
-      <c r="M11" s="26">
+      <c r="M12" s="25">
         <v>46387</v>
       </c>
     </row>
-    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
-[...40 lines deleted...]
-    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:13">
       <c r="A13" s="15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>96</v>
       </c>
       <c r="C13" s="15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>97</v>
       </c>
       <c r="E13" s="15" t="s">
-        <v>42</v>
+        <v>98</v>
       </c>
       <c r="F13" s="15" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="G13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H13" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I13" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J13" s="15" t="s">
-        <v>98</v>
+        <v>46</v>
       </c>
       <c r="K13" s="15" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="L13" s="15" t="s">
-        <v>100</v>
-[...5 lines deleted...]
-    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+        <v>63</v>
+      </c>
+      <c r="M13" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13">
       <c r="A14" s="15" t="s">
         <v>101</v>
       </c>
       <c r="B14" s="15" t="s">
         <v>102</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>101</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>103</v>
       </c>
       <c r="E14" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F14" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="G14" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H14" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I14" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J14" s="15" t="s">
         <v>104</v>
       </c>
-      <c r="F14" s="15">
-[...8 lines deleted...]
-      <c r="I14" s="15" t="s">
+      <c r="K14" s="15" t="s">
         <v>105</v>
       </c>
-      <c r="J14" s="15" t="s">
+      <c r="L14" s="15" t="s">
         <v>106</v>
       </c>
-      <c r="K14" s="15" t="s">
+      <c r="M14" s="22">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="A15" s="15" t="s">
         <v>107</v>
-      </c>
-[...9 lines deleted...]
-        <v>108</v>
       </c>
       <c r="B15" s="15" t="s">
         <v>108</v>
       </c>
       <c r="C15" s="15" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>109</v>
       </c>
       <c r="E15" s="15" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>110</v>
+      </c>
+      <c r="F15" s="15">
+        <v>2026</v>
       </c>
       <c r="G15" s="15" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="H15" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I15" s="15" t="s">
-        <v>45</v>
+        <v>111</v>
       </c>
       <c r="J15" s="15" t="s">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="K15" s="15" t="s">
-        <v>110</v>
-[...4 lines deleted...]
-      <c r="M15" s="23">
+        <v>113</v>
+      </c>
+      <c r="L15" s="22">
+        <v>46143</v>
+      </c>
+      <c r="M15" s="22">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13">
+      <c r="A16" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="B16" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>114</v>
+      </c>
+      <c r="D16" s="15" t="s">
+        <v>115</v>
+      </c>
+      <c r="E16" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="F16" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="G16" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H16" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I16" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J16" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K16" s="15" t="s">
+        <v>116</v>
+      </c>
+      <c r="L16" s="22" t="s">
+        <v>106</v>
+      </c>
+      <c r="M16" s="22">
         <v>46387</v>
       </c>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
-[...36 lines deleted...]
-      <c r="M16" s="23">
+    <row r="17" spans="1:13">
+      <c r="A17" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="B17" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>117</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>119</v>
+      </c>
+      <c r="E17" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="F17" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="G17" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H17" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I17" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J17" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K17" s="15" t="s">
+        <v>121</v>
+      </c>
+      <c r="L17" s="22" t="s">
+        <v>122</v>
+      </c>
+      <c r="M17" s="22">
         <v>46387</v>
       </c>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
-[...41 lines deleted...]
-      <c r="A18" s="15" t="s">
+    <row r="18" spans="1:13">
+      <c r="A18" t="s">
         <v>123</v>
       </c>
-      <c r="B18" s="15" t="s">
+      <c r="B18" t="s">
+        <v>123</v>
+      </c>
+      <c r="C18" t="s">
+        <v>123</v>
+      </c>
+      <c r="D18" t="s">
         <v>124</v>
       </c>
-      <c r="C18" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="15" t="s">
+      <c r="E18" t="s">
         <v>125</v>
       </c>
-      <c r="E18" s="15" t="s">
+      <c r="F18" t="s">
         <v>126</v>
       </c>
-      <c r="F18" s="15" t="s">
+      <c r="G18" t="s">
+        <v>44</v>
+      </c>
+      <c r="H18" t="s">
+        <v>44</v>
+      </c>
+      <c r="I18" t="s">
+        <v>45</v>
+      </c>
+      <c r="J18" t="s">
+        <v>46</v>
+      </c>
+      <c r="K18" t="s">
+        <v>127</v>
+      </c>
+      <c r="L18" t="s">
+        <v>128</v>
+      </c>
+      <c r="M18" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>130</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>129</v>
+      </c>
+      <c r="D19" s="15" t="s">
+        <v>131</v>
+      </c>
+      <c r="E19" s="15" t="s">
+        <v>132</v>
+      </c>
+      <c r="F19" s="15" t="s">
         <v>43</v>
       </c>
-      <c r="G18" s="15" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="G19" s="15" t="s">
-        <v>54</v>
+        <v>44</v>
       </c>
       <c r="H19" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I19" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J19" s="15" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="K19" s="15" t="s">
         <v>133</v>
       </c>
-      <c r="L19" s="15" t="s">
-[...2 lines deleted...]
-      <c r="M19" s="15" t="s">
+      <c r="L19" s="22">
+        <v>46023</v>
+      </c>
+      <c r="M19" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13">
+      <c r="A20" s="15" t="s">
         <v>134</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="15" t="s">
+      <c r="B20" s="15" t="s">
         <v>135</v>
       </c>
-      <c r="B20" s="15" t="s">
+      <c r="C20" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="D20" s="15" t="s">
         <v>136</v>
       </c>
-      <c r="C20" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D20" s="15" t="s">
+      <c r="E20" s="15" t="s">
         <v>137</v>
       </c>
-      <c r="E20" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="15" t="s">
-        <v>93</v>
+        <v>138</v>
       </c>
       <c r="G20" s="15" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="H20" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I20" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J20" s="15" t="s">
-        <v>46</v>
+        <v>76</v>
       </c>
       <c r="K20" s="15" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="L20" s="15" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="M20" s="23">
+        <v>63</v>
+      </c>
+      <c r="M20" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="B21" s="15" t="s">
+        <v>142</v>
+      </c>
+      <c r="C21" s="15" t="s">
+        <v>141</v>
+      </c>
+      <c r="D21" s="15" t="s">
+        <v>143</v>
+      </c>
+      <c r="E21" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="F21" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="G21" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H21" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I21" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J21" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K21" s="15" t="s">
+        <v>144</v>
+      </c>
+      <c r="L21" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M21" s="22">
         <v>46387</v>
       </c>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
-[...40 lines deleted...]
-    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:13">
       <c r="A22" s="15" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B22" s="15" t="s">
+        <v>146</v>
+      </c>
+      <c r="C22" s="15" t="s">
         <v>145</v>
       </c>
-      <c r="C22" s="15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22" s="15" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E22" s="15" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F22" s="15" t="s">
-        <v>148</v>
+        <v>99</v>
       </c>
       <c r="G22" s="15" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I22" s="15" t="s">
-        <v>105</v>
+        <v>45</v>
       </c>
       <c r="J22" s="15" t="s">
-        <v>106</v>
+        <v>46</v>
       </c>
       <c r="K22" s="15" t="s">
         <v>149</v>
       </c>
-      <c r="L22" s="15" t="s">
-[...2 lines deleted...]
-      <c r="M22" s="23">
+      <c r="L22" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="M22" s="22">
         <v>46387</v>
       </c>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:13">
       <c r="A23" s="15" t="s">
         <v>150</v>
       </c>
       <c r="B23" s="15" t="s">
         <v>151</v>
       </c>
       <c r="C23" s="15" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>152</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>153</v>
       </c>
-      <c r="F23" s="15">
+      <c r="F23" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="G23" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H23" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I23" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="J23" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="K23" s="15" t="s">
+        <v>155</v>
+      </c>
+      <c r="L23" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="M23" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="15" t="s">
+        <v>156</v>
+      </c>
+      <c r="B24" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="C24" s="15" t="s">
+        <v>157</v>
+      </c>
+      <c r="D24" s="15" t="s">
+        <v>158</v>
+      </c>
+      <c r="E24" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="F24" s="15">
         <v>2017</v>
       </c>
-      <c r="G23" s="15" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="G24" s="15" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="H24" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I24" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J24" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K24" s="15" t="s">
         <v>160</v>
       </c>
-      <c r="L24" s="15" t="s">
-[...6 lines deleted...]
-    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="L24" s="22">
+        <v>46174</v>
+      </c>
+      <c r="M24" s="22">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13">
       <c r="A25" s="15" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="B25" s="15" t="s">
-        <v>156</v>
+        <v>162</v>
       </c>
       <c r="C25" s="15" t="s">
-        <v>155</v>
+        <v>161</v>
       </c>
       <c r="D25" s="15" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="E25" s="15" t="s">
-        <v>158</v>
+        <v>164</v>
       </c>
       <c r="F25" s="15" t="s">
-        <v>159</v>
+        <v>165</v>
       </c>
       <c r="G25" s="15" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="H25" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I25" s="15" t="s">
-        <v>105</v>
+        <v>45</v>
       </c>
       <c r="J25" s="15" t="s">
-        <v>106</v>
+        <v>46</v>
       </c>
       <c r="K25" s="15" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="L25" s="15" t="s">
-        <v>122</v>
+        <v>90</v>
       </c>
       <c r="M25" s="15" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13">
       <c r="A26" s="15" t="s">
         <v>161</v>
       </c>
       <c r="B26" s="15" t="s">
         <v>162</v>
       </c>
       <c r="C26" s="15" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="D26" s="15" t="s">
         <v>163</v>
       </c>
       <c r="E26" s="15" t="s">
-        <v>114</v>
+        <v>164</v>
       </c>
       <c r="F26" s="15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="G26" s="15" t="s">
-        <v>44</v>
+        <v>61</v>
       </c>
       <c r="H26" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I26" s="15" t="s">
-        <v>45</v>
+        <v>111</v>
       </c>
       <c r="J26" s="15" t="s">
-        <v>46</v>
+        <v>112</v>
       </c>
       <c r="K26" s="15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="L26" s="15" t="s">
-        <v>56</v>
+        <v>128</v>
       </c>
       <c r="M26" s="15" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13">
       <c r="A27" s="15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B27" s="15" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C27" s="15" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D27" s="15" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E27" s="15" t="s">
-        <v>169</v>
+        <v>120</v>
       </c>
       <c r="F27" s="15" t="s">
-        <v>69</v>
+        <v>170</v>
       </c>
       <c r="G27" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H27" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I27" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J27" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K27" s="15" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="L27" s="15" t="s">
-        <v>84</v>
+        <v>63</v>
       </c>
       <c r="M27" s="15" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13">
       <c r="A28" s="15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B28" s="15" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>172</v>
       </c>
       <c r="D28" s="15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E28" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="F28" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="G28" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H28" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I28" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J28" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K28" s="15" t="s">
+        <v>176</v>
+      </c>
+      <c r="L28" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="M28" s="15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="15" t="s">
+        <v>177</v>
+      </c>
+      <c r="B29" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="C29" s="15" t="s">
+        <v>178</v>
+      </c>
+      <c r="D29" s="15" t="s">
+        <v>179</v>
+      </c>
+      <c r="E29" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="F29" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="G29" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H29" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I29" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J29" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K29" s="15" t="s">
+        <v>181</v>
+      </c>
+      <c r="L29" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="M29" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="15" customHeight="1">
+      <c r="A30" t="s">
+        <v>182</v>
+      </c>
+      <c r="B30" t="s">
+        <v>183</v>
+      </c>
+      <c r="C30" t="s">
+        <v>182</v>
+      </c>
+      <c r="D30" t="s">
+        <v>184</v>
+      </c>
+      <c r="E30" t="s">
+        <v>93</v>
+      </c>
+      <c r="F30" t="s">
+        <v>60</v>
+      </c>
+      <c r="G30" t="s">
+        <v>44</v>
+      </c>
+      <c r="H30" t="s">
+        <v>44</v>
+      </c>
+      <c r="I30" t="s">
+        <v>45</v>
+      </c>
+      <c r="J30" t="s">
+        <v>46</v>
+      </c>
+      <c r="K30" t="s">
+        <v>185</v>
+      </c>
+      <c r="L30" t="s">
+        <v>186</v>
+      </c>
+      <c r="M30" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="15" t="s">
+        <v>187</v>
+      </c>
+      <c r="B31" s="15" t="s">
+        <v>188</v>
+      </c>
+      <c r="C31" s="15" t="s">
+        <v>187</v>
+      </c>
+      <c r="D31" s="15" t="s">
+        <v>189</v>
+      </c>
+      <c r="E31" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="F31" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="G31" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H31" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I31" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J31" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K31" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="L31" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="M31" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="B32" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="C32" s="15" t="s">
+        <v>191</v>
+      </c>
+      <c r="D32" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="E32" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="F32" s="15" t="s">
+        <v>194</v>
+      </c>
+      <c r="G32" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H32" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I32" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J32" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K32" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="L32" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="M32" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="15" customHeight="1">
+      <c r="A33" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="B33" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="C33" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="D33" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="E33" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="F33" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="G33" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H33" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I33" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J33" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K33" s="15" t="s">
+        <v>199</v>
+      </c>
+      <c r="L33" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M33" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="B34" s="15" t="s">
+        <v>200</v>
+      </c>
+      <c r="C34" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="D34" s="15" t="s">
+        <v>197</v>
+      </c>
+      <c r="E34" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="F34" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="G34" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H34" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I34" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J34" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="K34" s="15" t="s">
+        <v>202</v>
+      </c>
+      <c r="L34" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="M34" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="15" t="s">
+        <v>204</v>
+      </c>
+      <c r="B35" s="15" t="s">
+        <v>204</v>
+      </c>
+      <c r="C35" s="15" t="s">
+        <v>204</v>
+      </c>
+      <c r="D35" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="E35" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="F35" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="G35" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H35" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I35" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J35" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K35" s="15" t="s">
+        <v>206</v>
+      </c>
+      <c r="L35" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M35" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" t="s">
+        <v>207</v>
+      </c>
+      <c r="B36" t="s">
+        <v>208</v>
+      </c>
+      <c r="C36" t="s">
+        <v>209</v>
+      </c>
+      <c r="D36" t="s">
+        <v>210</v>
+      </c>
+      <c r="E36" t="s">
+        <v>159</v>
+      </c>
+      <c r="F36" t="s">
+        <v>211</v>
+      </c>
+      <c r="G36" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H36" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I36" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J36" t="s">
+        <v>46</v>
+      </c>
+      <c r="K36" t="s">
+        <v>212</v>
+      </c>
+      <c r="L36" s="15" t="s">
+        <v>122</v>
+      </c>
+      <c r="M36" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="B37" s="15" t="s">
+        <v>214</v>
+      </c>
+      <c r="C37" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="D37" s="15" t="s">
+        <v>215</v>
+      </c>
+      <c r="E37" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="F37" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="G37" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H37" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I37" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J37" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K37" s="15" t="s">
+        <v>216</v>
+      </c>
+      <c r="L37" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M37" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="B38" s="15" t="s">
+        <v>217</v>
+      </c>
+      <c r="C38" s="15" t="s">
+        <v>213</v>
+      </c>
+      <c r="D38" s="15" t="s">
+        <v>218</v>
+      </c>
+      <c r="E38" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="F38" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="G38" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H38" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I38" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J38" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K38" s="15" t="s">
+        <v>219</v>
+      </c>
+      <c r="L38" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M38" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" t="s">
+        <v>220</v>
+      </c>
+      <c r="B39" t="s">
+        <v>221</v>
+      </c>
+      <c r="C39" t="s">
+        <v>220</v>
+      </c>
+      <c r="D39" t="s">
+        <v>222</v>
+      </c>
+      <c r="E39" t="s">
+        <v>59</v>
+      </c>
+      <c r="F39" t="s">
+        <v>88</v>
+      </c>
+      <c r="G39" t="s">
+        <v>44</v>
+      </c>
+      <c r="H39" t="s">
+        <v>44</v>
+      </c>
+      <c r="I39" t="s">
+        <v>45</v>
+      </c>
+      <c r="J39" t="s">
+        <v>46</v>
+      </c>
+      <c r="K39" t="s">
+        <v>223</v>
+      </c>
+      <c r="L39" t="s">
+        <v>224</v>
+      </c>
+      <c r="M39" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="B40" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>225</v>
+      </c>
+      <c r="D40" s="15" t="s">
+        <v>226</v>
+      </c>
+      <c r="E40" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="F40" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="G40" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H40" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I40" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J40" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K40" s="15" t="s">
+        <v>228</v>
+      </c>
+      <c r="L40" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="M40" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="15" t="s">
+        <v>229</v>
+      </c>
+      <c r="B41" s="15" t="s">
+        <v>230</v>
+      </c>
+      <c r="C41" s="15" t="s">
+        <v>231</v>
+      </c>
+      <c r="D41" s="15" t="s">
+        <v>232</v>
+      </c>
+      <c r="E41" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="F41" s="15" t="s">
+        <v>234</v>
+      </c>
+      <c r="G41" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H41" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I41" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J41" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K41" s="15" t="s">
+        <v>235</v>
+      </c>
+      <c r="L41" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="M41" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="15" t="s">
+        <v>236</v>
+      </c>
+      <c r="B42" s="15" t="s">
+        <v>237</v>
+      </c>
+      <c r="C42" s="15" t="s">
+        <v>238</v>
+      </c>
+      <c r="D42" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="E42" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="F42" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="G42" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H42" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I42" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="J42" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="K42" s="15" t="s">
+        <v>240</v>
+      </c>
+      <c r="L42" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M42" s="15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="15" t="s">
+        <v>241</v>
+      </c>
+      <c r="B43" s="15" t="s">
+        <v>241</v>
+      </c>
+      <c r="C43" s="15" t="s">
+        <v>242</v>
+      </c>
+      <c r="D43" s="15" t="s">
+        <v>243</v>
+      </c>
+      <c r="E43" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="F43" s="15" t="s">
+        <v>244</v>
+      </c>
+      <c r="G43" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H43" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I43" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J43" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="K43" s="15" t="s">
+        <v>245</v>
+      </c>
+      <c r="L43" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="M43" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="15" t="s">
+        <v>246</v>
+      </c>
+      <c r="B44" s="15" t="s">
+        <v>246</v>
+      </c>
+      <c r="C44" s="15" t="s">
+        <v>246</v>
+      </c>
+      <c r="D44" s="15" t="s">
+        <v>247</v>
+      </c>
+      <c r="E44" s="15" t="s">
+        <v>248</v>
+      </c>
+      <c r="F44" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="G44" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H44" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I44" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J44" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K44" s="15" t="s">
+        <v>249</v>
+      </c>
+      <c r="L44" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="M44" s="15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="B45" s="15" t="s">
+        <v>251</v>
+      </c>
+      <c r="C45" s="15" t="s">
+        <v>250</v>
+      </c>
+      <c r="D45" s="15" t="s">
+        <v>252</v>
+      </c>
+      <c r="E45" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="F45" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="G45" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H45" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I45" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J45" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K45" s="15" t="s">
+        <v>253</v>
+      </c>
+      <c r="L45" s="22">
+        <v>46082</v>
+      </c>
+      <c r="M45" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="B46" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="C46" s="15" t="s">
+        <v>254</v>
+      </c>
+      <c r="D46" s="15" t="s">
+        <v>255</v>
+      </c>
+      <c r="E46" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="F46" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="G46" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H46" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I46" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J46" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K46" s="15" t="s">
+        <v>256</v>
+      </c>
+      <c r="L46" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="M46" s="15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="15" t="s">
+        <v>257</v>
+      </c>
+      <c r="B47" s="15" t="s">
+        <v>258</v>
+      </c>
+      <c r="C47" s="15" t="s">
+        <v>259</v>
+      </c>
+      <c r="D47" s="15" t="s">
+        <v>260</v>
+      </c>
+      <c r="E47" s="15" t="s">
+        <v>261</v>
+      </c>
+      <c r="F47" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="G47" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H47" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I47" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J47" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K47" s="15" t="s">
+        <v>262</v>
+      </c>
+      <c r="L47" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M47" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="15" t="s">
+        <v>263</v>
+      </c>
+      <c r="B48" s="15" t="s">
+        <v>264</v>
+      </c>
+      <c r="C48" s="15" t="s">
+        <v>263</v>
+      </c>
+      <c r="D48" s="15" t="s">
+        <v>265</v>
+      </c>
+      <c r="E48" s="15" t="s">
+        <v>266</v>
+      </c>
+      <c r="F48" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="G48" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H48" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I48" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J48" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K48" s="15" t="s">
+        <v>267</v>
+      </c>
+      <c r="L48" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="M48" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" s="15" t="s">
+        <v>268</v>
+      </c>
+      <c r="B49" s="15" t="s">
+        <v>269</v>
+      </c>
+      <c r="C49" s="15" t="s">
+        <v>268</v>
+      </c>
+      <c r="D49" s="15" t="s">
+        <v>255</v>
+      </c>
+      <c r="E49" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="F49" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="G49" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H49" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I49" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J49" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K49" s="15" t="s">
+        <v>270</v>
+      </c>
+      <c r="L49" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="M49" s="15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" s="15" t="s">
+        <v>272</v>
+      </c>
+      <c r="B50" s="15" t="s">
+        <v>273</v>
+      </c>
+      <c r="C50" s="15" t="s">
+        <v>272</v>
+      </c>
+      <c r="D50" s="15" t="s">
+        <v>274</v>
+      </c>
+      <c r="E50" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="F50" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="G50" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H50" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I50" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J50" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="K50" s="15" t="s">
+        <v>276</v>
+      </c>
+      <c r="L50" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M50" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13">
+      <c r="A51" s="15" t="s">
+        <v>277</v>
+      </c>
+      <c r="B51" s="15" t="s">
+        <v>278</v>
+      </c>
+      <c r="C51" s="15" t="s">
+        <v>277</v>
+      </c>
+      <c r="D51" s="15" t="s">
+        <v>279</v>
+      </c>
+      <c r="E51" s="15" t="s">
+        <v>280</v>
+      </c>
+      <c r="F51" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="G51" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H51" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I51" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J51" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K51" s="15" t="s">
+        <v>281</v>
+      </c>
+      <c r="L51" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M51" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13">
+      <c r="A52" s="15" t="s">
+        <v>282</v>
+      </c>
+      <c r="B52" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="C52" s="15" t="s">
+        <v>283</v>
+      </c>
+      <c r="D52" s="15" t="s">
+        <v>284</v>
+      </c>
+      <c r="E52" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="F52" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="G52" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H52" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I52" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J52" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K52" s="15" t="s">
+        <v>285</v>
+      </c>
+      <c r="L52" s="22" t="s">
+        <v>122</v>
+      </c>
+      <c r="M52" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13">
+      <c r="A53" s="15" t="s">
+        <v>286</v>
+      </c>
+      <c r="B53" s="15" t="s">
+        <v>287</v>
+      </c>
+      <c r="C53" s="15" t="s">
+        <v>288</v>
+      </c>
+      <c r="D53" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="E53" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="F53" s="15" t="s">
+        <v>289</v>
+      </c>
+      <c r="G53" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H53" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I53" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J53" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K53" s="15" t="s">
+        <v>290</v>
+      </c>
+      <c r="L53" s="15" t="s">
+        <v>291</v>
+      </c>
+      <c r="M53" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13">
+      <c r="A54" s="15" t="s">
+        <v>292</v>
+      </c>
+      <c r="B54" s="15" t="s">
+        <v>292</v>
+      </c>
+      <c r="C54" s="15" t="s">
+        <v>292</v>
+      </c>
+      <c r="D54" s="15" t="s">
+        <v>293</v>
+      </c>
+      <c r="E54" s="15" t="s">
+        <v>248</v>
+      </c>
+      <c r="F54" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="G54" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H54" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I54" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J54" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K54" s="15" t="s">
+        <v>294</v>
+      </c>
+      <c r="L54" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="M54" s="15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13">
+      <c r="A55" s="15" t="s">
+        <v>295</v>
+      </c>
+      <c r="B55" s="15" t="s">
+        <v>296</v>
+      </c>
+      <c r="C55" s="15" t="s">
+        <v>296</v>
+      </c>
+      <c r="D55" s="15" t="s">
+        <v>297</v>
+      </c>
+      <c r="E55" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="F55" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="G55" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H55" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I55" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J55" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K55" s="15" t="s">
+        <v>298</v>
+      </c>
+      <c r="L55" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M55" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13">
+      <c r="A56" s="15" t="s">
+        <v>299</v>
+      </c>
+      <c r="B56" s="15" t="s">
+        <v>299</v>
+      </c>
+      <c r="C56" s="15" t="s">
+        <v>299</v>
+      </c>
+      <c r="D56" s="15" t="s">
+        <v>300</v>
+      </c>
+      <c r="E56" s="15" t="s">
+        <v>280</v>
+      </c>
+      <c r="F56" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="G56" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H56" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I56" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J56" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K56" s="15" t="s">
+        <v>301</v>
+      </c>
+      <c r="L56" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M56" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13">
+      <c r="A57" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="B57" s="15" t="s">
+        <v>303</v>
+      </c>
+      <c r="C57" s="15" t="s">
+        <v>302</v>
+      </c>
+      <c r="D57" s="15" t="s">
+        <v>304</v>
+      </c>
+      <c r="E57" s="15" t="s">
+        <v>248</v>
+      </c>
+      <c r="F57" s="15" t="s">
+        <v>305</v>
+      </c>
+      <c r="G57" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H57" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I57" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J57" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K57" s="15" t="s">
+        <v>306</v>
+      </c>
+      <c r="L57" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M57" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13">
+      <c r="A58" s="15" t="s">
+        <v>307</v>
+      </c>
+      <c r="B58" s="15" t="s">
+        <v>308</v>
+      </c>
+      <c r="C58" s="15" t="s">
+        <v>307</v>
+      </c>
+      <c r="D58" s="15" t="s">
+        <v>309</v>
+      </c>
+      <c r="E58" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="F58" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="G58" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H58" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I58" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J58" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K58" s="15" t="s">
+        <v>310</v>
+      </c>
+      <c r="L58" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M58" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13">
+      <c r="A59" s="15" t="s">
+        <v>311</v>
+      </c>
+      <c r="B59" s="15" t="s">
+        <v>311</v>
+      </c>
+      <c r="C59" s="15" t="s">
+        <v>311</v>
+      </c>
+      <c r="D59" s="15" t="s">
+        <v>312</v>
+      </c>
+      <c r="E59" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="F59" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="G59" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H59" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I59" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J59" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K59" s="15" t="s">
+        <v>313</v>
+      </c>
+      <c r="L59" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M59" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13">
+      <c r="A60" s="15" t="s">
+        <v>314</v>
+      </c>
+      <c r="B60" s="15" t="s">
+        <v>315</v>
+      </c>
+      <c r="C60" s="15" t="s">
+        <v>316</v>
+      </c>
+      <c r="D60" s="15" t="s">
+        <v>317</v>
+      </c>
+      <c r="E60" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="F60" s="15" t="s">
+        <v>318</v>
+      </c>
+      <c r="G60" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H60" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I60" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J60" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K60" s="15" t="s">
+        <v>319</v>
+      </c>
+      <c r="L60" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="M60" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13">
+      <c r="A61" s="15" t="s">
+        <v>320</v>
+      </c>
+      <c r="B61" s="15" t="s">
+        <v>321</v>
+      </c>
+      <c r="C61" s="15" t="s">
+        <v>320</v>
+      </c>
+      <c r="D61" s="15" t="s">
+        <v>322</v>
+      </c>
+      <c r="E61" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="F61" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="G61" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H61" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I61" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J61" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K61" s="15" t="s">
+        <v>323</v>
+      </c>
+      <c r="L61" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M61" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13">
+      <c r="A62" s="15" t="s">
+        <v>324</v>
+      </c>
+      <c r="B62" s="15" t="s">
+        <v>325</v>
+      </c>
+      <c r="C62" s="15" t="s">
+        <v>326</v>
+      </c>
+      <c r="D62" s="15" t="s">
+        <v>327</v>
+      </c>
+      <c r="E62" s="15" t="s">
+        <v>328</v>
+      </c>
+      <c r="F62" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="G62" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H62" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I62" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J62" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="K62" s="15" t="s">
+        <v>329</v>
+      </c>
+      <c r="L62" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M62" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13">
+      <c r="A63" s="24" t="s">
+        <v>330</v>
+      </c>
+      <c r="B63" s="24" t="s">
+        <v>331</v>
+      </c>
+      <c r="C63" s="24" t="s">
+        <v>330</v>
+      </c>
+      <c r="D63" s="24" t="s">
+        <v>332</v>
+      </c>
+      <c r="E63" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="F63" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="G63" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="H63" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="I63" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="J63" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="K63" s="24" t="s">
+        <v>333</v>
+      </c>
+      <c r="L63" s="25">
+        <v>46023</v>
+      </c>
+      <c r="M63" s="25">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13">
+      <c r="A64" s="15" t="s">
+        <v>334</v>
+      </c>
+      <c r="B64" s="15" t="s">
+        <v>335</v>
+      </c>
+      <c r="C64" s="15" t="s">
+        <v>334</v>
+      </c>
+      <c r="D64" s="15" t="s">
+        <v>336</v>
+      </c>
+      <c r="E64" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="F64" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="G64" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H64" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I64" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J64" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K64" s="15" t="s">
+        <v>337</v>
+      </c>
+      <c r="L64" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="M64" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13">
+      <c r="A65" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="B65" s="15" t="s">
+        <v>339</v>
+      </c>
+      <c r="C65" s="15" t="s">
+        <v>338</v>
+      </c>
+      <c r="D65" s="15" t="s">
+        <v>340</v>
+      </c>
+      <c r="E65" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="F65" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="G65" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H65" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I65" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J65" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K65" s="15" t="s">
+        <v>341</v>
+      </c>
+      <c r="L65" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="M65" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13">
+      <c r="A66" s="15" t="s">
+        <v>342</v>
+      </c>
+      <c r="B66" s="15" t="s">
+        <v>342</v>
+      </c>
+      <c r="C66" s="15" t="s">
+        <v>343</v>
+      </c>
+      <c r="D66" s="15" t="s">
+        <v>344</v>
+      </c>
+      <c r="E66" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="F66" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="G66" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H66" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I66" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="J66" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="K66" s="15" t="s">
+        <v>345</v>
+      </c>
+      <c r="L66" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="M66" s="15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13">
+      <c r="A67" s="15" t="s">
+        <v>346</v>
+      </c>
+      <c r="B67" s="15" t="s">
+        <v>347</v>
+      </c>
+      <c r="C67" s="15" t="s">
+        <v>346</v>
+      </c>
+      <c r="D67" s="15" t="s">
+        <v>348</v>
+      </c>
+      <c r="E67" s="15" t="s">
+        <v>349</v>
+      </c>
+      <c r="F67" s="15">
+        <v>2026</v>
+      </c>
+      <c r="G67" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H67" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I67" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J67" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K67" s="15" t="s">
+        <v>350</v>
+      </c>
+      <c r="L67" s="22">
+        <v>46143</v>
+      </c>
+      <c r="M67" s="22">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13">
+      <c r="A68" s="15" t="s">
+        <v>351</v>
+      </c>
+      <c r="B68" s="15" t="s">
+        <v>352</v>
+      </c>
+      <c r="C68" s="15" t="s">
+        <v>351</v>
+      </c>
+      <c r="D68" s="15" t="s">
+        <v>353</v>
+      </c>
+      <c r="E68" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="F68" s="15" t="s">
+        <v>354</v>
+      </c>
+      <c r="G68" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H68" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I68" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J68" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K68" s="15" t="s">
+        <v>355</v>
+      </c>
+      <c r="L68" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="M68" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13">
+      <c r="A69" s="15" t="s">
+        <v>356</v>
+      </c>
+      <c r="B69" s="15" t="s">
+        <v>356</v>
+      </c>
+      <c r="C69" s="15" t="s">
+        <v>356</v>
+      </c>
+      <c r="D69" s="15" t="s">
+        <v>357</v>
+      </c>
+      <c r="E69" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F69" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="G69" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H69" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I69" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J69" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K69" s="15" t="s">
+        <v>358</v>
+      </c>
+      <c r="L69" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M69" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13">
+      <c r="A70" s="15" t="s">
+        <v>359</v>
+      </c>
+      <c r="B70" s="15" t="s">
+        <v>359</v>
+      </c>
+      <c r="C70" s="15" t="s">
+        <v>359</v>
+      </c>
+      <c r="D70" s="15" t="s">
         <v>147</v>
       </c>
-      <c r="F28" s="15" t="s">
-[...14 lines deleted...]
-      <c r="K28" s="15" t="s">
+      <c r="E70" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="F70" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="G70" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H70" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I70" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J70" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K70" s="15" t="s">
+        <v>360</v>
+      </c>
+      <c r="L70" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M70" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13">
+      <c r="A71" s="15" t="s">
+        <v>361</v>
+      </c>
+      <c r="B71" s="15" t="s">
+        <v>362</v>
+      </c>
+      <c r="C71" s="15" t="s">
+        <v>361</v>
+      </c>
+      <c r="D71" s="15" t="s">
+        <v>363</v>
+      </c>
+      <c r="E71" s="15" t="s">
+        <v>364</v>
+      </c>
+      <c r="F71" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="G71" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H71" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I71" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J71" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="K71" s="15" t="s">
+        <v>365</v>
+      </c>
+      <c r="L71" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M71" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13">
+      <c r="A72" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="B72" s="15" t="s">
+        <v>367</v>
+      </c>
+      <c r="C72" s="15" t="s">
+        <v>366</v>
+      </c>
+      <c r="D72" s="15" t="s">
+        <v>368</v>
+      </c>
+      <c r="E72" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="F72" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="G72" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H72" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I72" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J72" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K72" s="15" t="s">
+        <v>369</v>
+      </c>
+      <c r="L72" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="M72" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13">
+      <c r="A73" s="15" t="s">
+        <v>370</v>
+      </c>
+      <c r="B73" s="15" t="s">
+        <v>371</v>
+      </c>
+      <c r="C73" s="15" t="s">
+        <v>370</v>
+      </c>
+      <c r="D73" s="15" t="s">
+        <v>372</v>
+      </c>
+      <c r="E73" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="F73" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="G73" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H73" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I73" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J73" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K73" s="15" t="s">
+        <v>373</v>
+      </c>
+      <c r="L73" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="M73" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13">
+      <c r="A74" t="s">
+        <v>374</v>
+      </c>
+      <c r="B74" t="s">
+        <v>375</v>
+      </c>
+      <c r="C74" t="s">
+        <v>374</v>
+      </c>
+      <c r="D74" t="s">
+        <v>376</v>
+      </c>
+      <c r="E74" t="s">
+        <v>193</v>
+      </c>
+      <c r="F74" t="s">
+        <v>126</v>
+      </c>
+      <c r="G74" t="s">
+        <v>44</v>
+      </c>
+      <c r="H74" t="s">
+        <v>44</v>
+      </c>
+      <c r="I74" t="s">
+        <v>45</v>
+      </c>
+      <c r="J74" t="s">
+        <v>46</v>
+      </c>
+      <c r="K74" t="s">
+        <v>377</v>
+      </c>
+      <c r="L74" t="s">
+        <v>224</v>
+      </c>
+      <c r="M74" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13">
+      <c r="A75" s="15" t="s">
+        <v>378</v>
+      </c>
+      <c r="B75" s="15" t="s">
+        <v>379</v>
+      </c>
+      <c r="C75" s="15" t="s">
+        <v>379</v>
+      </c>
+      <c r="D75" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="E75" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="F75" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="G75" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H75" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I75" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J75" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K75" s="15" t="s">
+        <v>380</v>
+      </c>
+      <c r="L75" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M75" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13">
+      <c r="A76" s="15" t="s">
+        <v>381</v>
+      </c>
+      <c r="B76" s="15" t="s">
+        <v>382</v>
+      </c>
+      <c r="C76" s="15" t="s">
+        <v>381</v>
+      </c>
+      <c r="D76" s="15" t="s">
+        <v>383</v>
+      </c>
+      <c r="E76" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="F76" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="G76" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H76" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I76" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J76" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="K76" s="15" t="s">
+        <v>384</v>
+      </c>
+      <c r="L76" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M76" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13">
+      <c r="A77" s="15" t="s">
+        <v>385</v>
+      </c>
+      <c r="B77" s="15" t="s">
+        <v>386</v>
+      </c>
+      <c r="C77" s="15" t="s">
+        <v>385</v>
+      </c>
+      <c r="D77" s="15" t="s">
+        <v>387</v>
+      </c>
+      <c r="E77" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="F77" s="15" t="s">
+        <v>388</v>
+      </c>
+      <c r="G77" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H77" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I77" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J77" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K77" s="15" t="s">
+        <v>389</v>
+      </c>
+      <c r="L77" s="15" t="s">
+        <v>390</v>
+      </c>
+      <c r="M77" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13">
+      <c r="A78" s="15" t="s">
+        <v>391</v>
+      </c>
+      <c r="B78" s="15" t="s">
+        <v>392</v>
+      </c>
+      <c r="C78" s="15" t="s">
+        <v>391</v>
+      </c>
+      <c r="D78" s="15" t="s">
+        <v>163</v>
+      </c>
+      <c r="E78" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="F78" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="G78" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H78" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I78" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J78" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="K78" s="15" t="s">
+        <v>393</v>
+      </c>
+      <c r="L78" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M78" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13">
+      <c r="A79" s="15" t="s">
+        <v>394</v>
+      </c>
+      <c r="B79" s="15" t="s">
+        <v>395</v>
+      </c>
+      <c r="C79" s="15" t="s">
+        <v>395</v>
+      </c>
+      <c r="D79" s="15" t="s">
+        <v>396</v>
+      </c>
+      <c r="E79" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="F79" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="G79" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H79" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I79" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J79" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K79" s="15" t="s">
+        <v>397</v>
+      </c>
+      <c r="L79" s="22" t="s">
+        <v>398</v>
+      </c>
+      <c r="M79" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13">
+      <c r="A80" s="15" t="s">
+        <v>399</v>
+      </c>
+      <c r="B80" s="15" t="s">
+        <v>399</v>
+      </c>
+      <c r="C80" s="15" t="s">
+        <v>399</v>
+      </c>
+      <c r="D80" s="15" t="s">
+        <v>400</v>
+      </c>
+      <c r="E80" s="15" t="s">
+        <v>401</v>
+      </c>
+      <c r="F80" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="G80" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H80" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I80" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J80" s="15" t="s">
+        <v>104</v>
+      </c>
+      <c r="K80" s="15" t="s">
+        <v>402</v>
+      </c>
+      <c r="L80" s="22" t="s">
+        <v>83</v>
+      </c>
+      <c r="M80" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13">
+      <c r="A81" s="24" t="s">
+        <v>403</v>
+      </c>
+      <c r="B81" s="24" t="s">
+        <v>404</v>
+      </c>
+      <c r="C81" s="24" t="s">
+        <v>403</v>
+      </c>
+      <c r="D81" s="24" t="s">
+        <v>405</v>
+      </c>
+      <c r="E81" s="24" t="s">
+        <v>406</v>
+      </c>
+      <c r="F81" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="G81" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="H81" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="I81" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="J81" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="K81" s="24" t="s">
+        <v>407</v>
+      </c>
+      <c r="L81" s="25" t="s">
+        <v>83</v>
+      </c>
+      <c r="M81" s="25" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13">
+      <c r="A82" s="15" t="s">
+        <v>408</v>
+      </c>
+      <c r="B82" s="15" t="s">
+        <v>409</v>
+      </c>
+      <c r="C82" s="15" t="s">
+        <v>408</v>
+      </c>
+      <c r="D82" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="E82" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="F82" s="15" t="s">
+        <v>52</v>
+      </c>
+      <c r="G82" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H82" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I82" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J82" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K82" s="15" t="s">
+        <v>410</v>
+      </c>
+      <c r="L82" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M82" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13">
+      <c r="A83" s="15" t="s">
+        <v>411</v>
+      </c>
+      <c r="B83" s="15" t="s">
+        <v>412</v>
+      </c>
+      <c r="C83" s="15" t="s">
+        <v>411</v>
+      </c>
+      <c r="D83" s="15" t="s">
+        <v>413</v>
+      </c>
+      <c r="E83" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="F83" s="15" t="s">
+        <v>414</v>
+      </c>
+      <c r="G83" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H83" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I83" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J83" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K83" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="L83" s="15" t="s">
+        <v>416</v>
+      </c>
+      <c r="M83" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13">
+      <c r="A84" s="24" t="s">
+        <v>417</v>
+      </c>
+      <c r="B84" s="24" t="s">
+        <v>418</v>
+      </c>
+      <c r="C84" s="24" t="s">
+        <v>417</v>
+      </c>
+      <c r="D84" s="24" t="s">
+        <v>419</v>
+      </c>
+      <c r="E84" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="F84" s="24" t="s">
+        <v>126</v>
+      </c>
+      <c r="G84" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="H84" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="I84" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="J84" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="K84" s="24" t="s">
+        <v>420</v>
+      </c>
+      <c r="L84" s="25">
+        <v>46054</v>
+      </c>
+      <c r="M84" s="25">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13">
+      <c r="A85" s="15" t="s">
+        <v>417</v>
+      </c>
+      <c r="B85" s="15" t="s">
+        <v>418</v>
+      </c>
+      <c r="C85" s="15" t="s">
+        <v>417</v>
+      </c>
+      <c r="D85" s="15" t="s">
+        <v>419</v>
+      </c>
+      <c r="E85" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="F85" s="15">
+        <v>2024</v>
+      </c>
+      <c r="G85" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H85" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I85" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J85" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K85" s="15" t="s">
+        <v>420</v>
+      </c>
+      <c r="L85" s="22">
+        <v>46143</v>
+      </c>
+      <c r="M85" s="22">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13">
+      <c r="A86" s="15" t="s">
+        <v>421</v>
+      </c>
+      <c r="B86" s="15" t="s">
+        <v>277</v>
+      </c>
+      <c r="C86" s="15" t="s">
+        <v>277</v>
+      </c>
+      <c r="D86" s="15" t="s">
+        <v>279</v>
+      </c>
+      <c r="E86" s="15" t="s">
+        <v>280</v>
+      </c>
+      <c r="F86" s="15" t="s">
+        <v>194</v>
+      </c>
+      <c r="G86" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H86" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I86" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="J86" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="K86" s="15" t="s">
+        <v>422</v>
+      </c>
+      <c r="L86" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M86" s="15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13">
+      <c r="A87" s="15" t="s">
+        <v>423</v>
+      </c>
+      <c r="B87" s="15" t="s">
+        <v>424</v>
+      </c>
+      <c r="C87" s="15" t="s">
+        <v>425</v>
+      </c>
+      <c r="D87" s="15" t="s">
+        <v>426</v>
+      </c>
+      <c r="E87" s="15" t="s">
+        <v>328</v>
+      </c>
+      <c r="F87" s="15" t="s">
+        <v>427</v>
+      </c>
+      <c r="G87" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H87" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I87" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J87" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K87" s="15" t="s">
+        <v>428</v>
+      </c>
+      <c r="L87" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="M87" s="15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13">
+      <c r="A88" t="s">
+        <v>429</v>
+      </c>
+      <c r="B88" t="s">
+        <v>430</v>
+      </c>
+      <c r="C88" t="s">
+        <v>429</v>
+      </c>
+      <c r="D88" t="s">
+        <v>431</v>
+      </c>
+      <c r="E88" t="s">
+        <v>98</v>
+      </c>
+      <c r="F88" t="s">
+        <v>60</v>
+      </c>
+      <c r="G88" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H88" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I88" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J88" t="s">
+        <v>76</v>
+      </c>
+      <c r="K88" t="s">
+        <v>432</v>
+      </c>
+      <c r="L88" s="22" t="s">
+        <v>433</v>
+      </c>
+      <c r="M88" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13">
+      <c r="A89" s="15" t="s">
+        <v>434</v>
+      </c>
+      <c r="B89" s="15" t="s">
+        <v>435</v>
+      </c>
+      <c r="C89" s="15" t="s">
+        <v>434</v>
+      </c>
+      <c r="D89" s="15" t="s">
+        <v>436</v>
+      </c>
+      <c r="E89" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="F89" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="G89" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H89" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I89" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="J89" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="K89" s="15" t="s">
+        <v>437</v>
+      </c>
+      <c r="L89" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M89" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13">
+      <c r="A90" s="15" t="s">
+        <v>438</v>
+      </c>
+      <c r="B90" s="15" t="s">
+        <v>438</v>
+      </c>
+      <c r="C90" s="15" t="s">
+        <v>438</v>
+      </c>
+      <c r="D90" s="15" t="s">
+        <v>439</v>
+      </c>
+      <c r="E90" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="F90" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="G90" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H90" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I90" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J90" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K90" t="s">
+        <v>440</v>
+      </c>
+      <c r="L90" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="M90" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13">
+      <c r="A91" t="s">
+        <v>441</v>
+      </c>
+      <c r="B91" t="s">
+        <v>442</v>
+      </c>
+      <c r="C91" t="s">
+        <v>442</v>
+      </c>
+      <c r="D91" t="s">
+        <v>443</v>
+      </c>
+      <c r="E91" t="s">
+        <v>444</v>
+      </c>
+      <c r="F91" t="s">
+        <v>227</v>
+      </c>
+      <c r="G91" t="s">
+        <v>44</v>
+      </c>
+      <c r="H91" t="s">
+        <v>44</v>
+      </c>
+      <c r="I91" t="s">
+        <v>45</v>
+      </c>
+      <c r="J91" t="s">
+        <v>46</v>
+      </c>
+      <c r="K91" t="s">
+        <v>445</v>
+      </c>
+      <c r="L91" t="s">
+        <v>63</v>
+      </c>
+      <c r="M91" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" ht="15" customHeight="1">
+      <c r="A92" s="15" t="s">
+        <v>446</v>
+      </c>
+      <c r="B92" s="15" t="s">
+        <v>447</v>
+      </c>
+      <c r="C92" s="15" t="s">
+        <v>446</v>
+      </c>
+      <c r="D92" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="E92" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="F92" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="G92" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H92" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I92" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J92" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K92" s="15" t="s">
+        <v>450</v>
+      </c>
+      <c r="L92" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="M92" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13">
+      <c r="A93" s="15" t="s">
+        <v>446</v>
+      </c>
+      <c r="B93" s="15" t="s">
+        <v>451</v>
+      </c>
+      <c r="C93" s="15" t="s">
+        <v>446</v>
+      </c>
+      <c r="D93" s="15" t="s">
+        <v>448</v>
+      </c>
+      <c r="E93" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="F93" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="G93" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H93" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I93" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J93" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K93" s="15" t="s">
+        <v>450</v>
+      </c>
+      <c r="L93" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="M93" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" ht="15" customHeight="1">
+      <c r="A94" s="15" t="s">
+        <v>452</v>
+      </c>
+      <c r="B94" s="15" t="s">
+        <v>453</v>
+      </c>
+      <c r="C94" s="15" t="s">
+        <v>452</v>
+      </c>
+      <c r="D94" s="15" t="s">
+        <v>454</v>
+      </c>
+      <c r="E94" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="F94" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="G94" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H94" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I94" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J94" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K94" s="15" t="s">
+        <v>455</v>
+      </c>
+      <c r="L94" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="M94" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" ht="15" customHeight="1">
+      <c r="A95" s="15" t="s">
+        <v>456</v>
+      </c>
+      <c r="B95" s="15" t="s">
+        <v>379</v>
+      </c>
+      <c r="C95" s="15" t="s">
+        <v>456</v>
+      </c>
+      <c r="D95" s="15" t="s">
+        <v>239</v>
+      </c>
+      <c r="E95" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="F95" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="G95" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H95" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I95" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J95" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K95" s="15" t="s">
+        <v>380</v>
+      </c>
+      <c r="L95" s="22">
+        <v>46054</v>
+      </c>
+      <c r="M95" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13">
+      <c r="A96" s="15" t="s">
+        <v>457</v>
+      </c>
+      <c r="B96" s="15" t="s">
+        <v>458</v>
+      </c>
+      <c r="C96" s="15" t="s">
+        <v>459</v>
+      </c>
+      <c r="D96" s="15" t="s">
+        <v>460</v>
+      </c>
+      <c r="E96" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="F96" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="G96" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H96" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I96" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J96" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K96" s="15" t="s">
+        <v>461</v>
+      </c>
+      <c r="L96" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="M96" s="15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13">
+      <c r="A97" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="B97" s="15" t="s">
+        <v>458</v>
+      </c>
+      <c r="C97" s="15" t="s">
+        <v>462</v>
+      </c>
+      <c r="D97" s="15" t="s">
+        <v>463</v>
+      </c>
+      <c r="E97" s="15" t="s">
+        <v>233</v>
+      </c>
+      <c r="F97" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="G97" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H97" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I97" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J97" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="K97" s="15" t="s">
+        <v>464</v>
+      </c>
+      <c r="L97" s="22" t="s">
+        <v>122</v>
+      </c>
+      <c r="M97" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13">
+      <c r="A98" s="15" t="s">
+        <v>465</v>
+      </c>
+      <c r="B98" s="15" t="s">
+        <v>466</v>
+      </c>
+      <c r="C98" s="15" t="s">
+        <v>467</v>
+      </c>
+      <c r="D98" s="15" t="s">
+        <v>468</v>
+      </c>
+      <c r="E98" s="15" t="s">
+        <v>469</v>
+      </c>
+      <c r="F98" s="15" t="s">
+        <v>244</v>
+      </c>
+      <c r="G98" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H98" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I98" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J98" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="K98" s="15" t="s">
+        <v>470</v>
+      </c>
+      <c r="L98" s="22" t="s">
+        <v>471</v>
+      </c>
+      <c r="M98" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13">
+      <c r="A99" s="15" t="s">
+        <v>472</v>
+      </c>
+      <c r="B99" s="15" t="s">
+        <v>473</v>
+      </c>
+      <c r="C99" s="15" t="s">
+        <v>473</v>
+      </c>
+      <c r="D99" s="15" t="s">
+        <v>474</v>
+      </c>
+      <c r="E99" s="15" t="s">
+        <v>364</v>
+      </c>
+      <c r="F99" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="G99" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H99" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I99" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J99" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K99" s="15" t="s">
+        <v>475</v>
+      </c>
+      <c r="L99" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M99" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13">
+      <c r="A100" s="15" t="s">
+        <v>476</v>
+      </c>
+      <c r="B100" s="15" t="s">
+        <v>476</v>
+      </c>
+      <c r="C100" s="15" t="s">
+        <v>476</v>
+      </c>
+      <c r="D100" s="15" t="s">
+        <v>477</v>
+      </c>
+      <c r="E100" s="15" t="s">
+        <v>478</v>
+      </c>
+      <c r="F100" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="G100" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H100" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I100" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J100" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K100" s="15" t="s">
+        <v>479</v>
+      </c>
+      <c r="L100" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="M100" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13">
+      <c r="A101" s="15" t="s">
+        <v>480</v>
+      </c>
+      <c r="B101" s="15" t="s">
+        <v>480</v>
+      </c>
+      <c r="C101" s="15" t="s">
+        <v>481</v>
+      </c>
+      <c r="D101" s="15" t="s">
+        <v>255</v>
+      </c>
+      <c r="E101" s="15" t="s">
         <v>175</v>
       </c>
-      <c r="L28" s="15" t="s">
-[...2 lines deleted...]
-      <c r="M28" s="23">
+      <c r="F101" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="G101" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H101" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I101" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J101" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="K101" s="15" t="s">
+        <v>482</v>
+      </c>
+      <c r="L101" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="M101" s="22" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13">
+      <c r="A102" s="15" t="s">
+        <v>483</v>
+      </c>
+      <c r="B102" s="15" t="s">
+        <v>483</v>
+      </c>
+      <c r="C102" s="15" t="s">
+        <v>483</v>
+      </c>
+      <c r="D102" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="E102" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="F102" s="15" t="s">
+        <v>234</v>
+      </c>
+      <c r="G102" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H102" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I102" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J102" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K102" s="15" t="s">
+        <v>484</v>
+      </c>
+      <c r="L102" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="M102" s="22" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13">
+      <c r="A103" s="15" t="s">
+        <v>485</v>
+      </c>
+      <c r="B103" s="15" t="s">
+        <v>486</v>
+      </c>
+      <c r="C103" s="15" t="s">
+        <v>485</v>
+      </c>
+      <c r="D103" s="15" t="s">
+        <v>487</v>
+      </c>
+      <c r="E103" s="15" t="s">
+        <v>349</v>
+      </c>
+      <c r="F103" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="G103" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H103" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I103" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J103" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K103" s="15" t="s">
+        <v>488</v>
+      </c>
+      <c r="L103" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="M103" s="15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" ht="15" customHeight="1">
+      <c r="A104" s="15" t="s">
+        <v>489</v>
+      </c>
+      <c r="B104" s="15" t="s">
+        <v>490</v>
+      </c>
+      <c r="C104" s="15" t="s">
+        <v>489</v>
+      </c>
+      <c r="D104" s="15" t="s">
+        <v>491</v>
+      </c>
+      <c r="E104" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="F104" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="G104" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H104" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I104" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J104" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K104" s="15" t="s">
+        <v>492</v>
+      </c>
+      <c r="L104" s="15" t="s">
+        <v>83</v>
+      </c>
+      <c r="M104" s="22">
         <v>46387</v>
       </c>
     </row>
-    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
-[...33 lines deleted...]
-      <c r="L29" t="s">
+    <row r="105" spans="1:13">
+      <c r="A105" s="15" t="s">
+        <v>493</v>
+      </c>
+      <c r="B105" s="15" t="s">
+        <v>494</v>
+      </c>
+      <c r="C105" s="15" t="s">
+        <v>493</v>
+      </c>
+      <c r="D105" s="15" t="s">
+        <v>495</v>
+      </c>
+      <c r="E105" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F105" s="15">
+        <v>2026</v>
+      </c>
+      <c r="G105" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H105" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I105" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J105" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K105" s="15" t="s">
+        <v>496</v>
+      </c>
+      <c r="L105" s="22">
+        <v>46143</v>
+      </c>
+      <c r="M105" s="22">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" ht="15" customHeight="1">
+      <c r="A106" s="15" t="s">
+        <v>493</v>
+      </c>
+      <c r="B106" s="15" t="s">
+        <v>497</v>
+      </c>
+      <c r="C106" s="15" t="s">
+        <v>493</v>
+      </c>
+      <c r="D106" s="15" t="s">
+        <v>495</v>
+      </c>
+      <c r="E106" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F106" s="15" t="s">
+        <v>414</v>
+      </c>
+      <c r="G106" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H106" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I106" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J106" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K106" s="15" t="s">
+        <v>498</v>
+      </c>
+      <c r="L106" s="15" t="s">
+        <v>499</v>
+      </c>
+      <c r="M106" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13">
+      <c r="A107" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="B107" s="15" t="s">
+        <v>501</v>
+      </c>
+      <c r="C107" s="15" t="s">
+        <v>500</v>
+      </c>
+      <c r="D107" s="15" t="s">
+        <v>454</v>
+      </c>
+      <c r="E107" s="15" t="s">
+        <v>159</v>
+      </c>
+      <c r="F107" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="G107" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H107" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I107" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J107" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K107" s="15" t="s">
+        <v>502</v>
+      </c>
+      <c r="L107" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M107" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13">
+      <c r="A108" s="15" t="s">
+        <v>503</v>
+      </c>
+      <c r="B108" s="15" t="s">
+        <v>504</v>
+      </c>
+      <c r="C108" s="15" t="s">
+        <v>503</v>
+      </c>
+      <c r="D108" s="15" t="s">
+        <v>505</v>
+      </c>
+      <c r="E108" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="F108" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="G108" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H108" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I108" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J108" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K108" s="15" t="s">
+        <v>506</v>
+      </c>
+      <c r="L108" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M108" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13">
+      <c r="A109" s="15" t="s">
+        <v>507</v>
+      </c>
+      <c r="B109" s="15" t="s">
+        <v>508</v>
+      </c>
+      <c r="C109" s="15" t="s">
+        <v>507</v>
+      </c>
+      <c r="D109" s="15" t="s">
+        <v>509</v>
+      </c>
+      <c r="E109" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="F109" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="G109" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H109" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I109" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J109" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K109" s="15" t="s">
+        <v>510</v>
+      </c>
+      <c r="L109" s="22" t="s">
+        <v>122</v>
+      </c>
+      <c r="M109" s="22" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13">
+      <c r="A110" s="15" t="s">
+        <v>511</v>
+      </c>
+      <c r="B110" s="15" t="s">
+        <v>511</v>
+      </c>
+      <c r="C110" s="15" t="s">
+        <v>511</v>
+      </c>
+      <c r="D110" s="15" t="s">
+        <v>512</v>
+      </c>
+      <c r="E110" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="F110" s="15" t="s">
+        <v>68</v>
+      </c>
+      <c r="G110" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H110" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I110" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J110" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="K110" s="15" t="s">
+        <v>513</v>
+      </c>
+      <c r="L110" s="15" t="s">
+        <v>499</v>
+      </c>
+      <c r="M110" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13">
+      <c r="A111" s="15" t="s">
+        <v>514</v>
+      </c>
+      <c r="B111" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="C111" s="15" t="s">
+        <v>514</v>
+      </c>
+      <c r="D111" s="15" t="s">
+        <v>515</v>
+      </c>
+      <c r="E111" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="F111" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="G111" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H111" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I111" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J111" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K111" s="15" t="s">
+        <v>516</v>
+      </c>
+      <c r="L111" s="22" t="s">
+        <v>106</v>
+      </c>
+      <c r="M111" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13">
+      <c r="A112" s="15" t="s">
+        <v>517</v>
+      </c>
+      <c r="B112" s="15" t="s">
+        <v>517</v>
+      </c>
+      <c r="C112" s="15" t="s">
+        <v>517</v>
+      </c>
+      <c r="D112" s="15" t="s">
+        <v>518</v>
+      </c>
+      <c r="E112" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="F112" s="15" t="s">
+        <v>519</v>
+      </c>
+      <c r="G112" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H112" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I112" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J112" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K112" s="15" t="s">
+        <v>520</v>
+      </c>
+      <c r="L112" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="M112" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13">
+      <c r="A113" s="24" t="s">
+        <v>521</v>
+      </c>
+      <c r="B113" s="24" t="s">
+        <v>522</v>
+      </c>
+      <c r="C113" s="24" t="s">
+        <v>521</v>
+      </c>
+      <c r="D113" s="24" t="s">
+        <v>523</v>
+      </c>
+      <c r="E113" s="24" t="s">
+        <v>364</v>
+      </c>
+      <c r="F113" s="24" t="s">
+        <v>227</v>
+      </c>
+      <c r="G113" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="H113" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="I113" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="J113" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="K113" s="24" t="s">
+        <v>524</v>
+      </c>
+      <c r="L113" s="25" t="s">
+        <v>106</v>
+      </c>
+      <c r="M113" s="25">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13">
+      <c r="A114" s="15" t="s">
+        <v>525</v>
+      </c>
+      <c r="B114" s="15" t="s">
+        <v>526</v>
+      </c>
+      <c r="C114" s="15" t="s">
+        <v>525</v>
+      </c>
+      <c r="D114" s="15" t="s">
+        <v>527</v>
+      </c>
+      <c r="E114" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="F114" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="G114" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H114" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I114" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="J114" s="15" t="s">
+        <v>112</v>
+      </c>
+      <c r="K114" s="15" t="s">
+        <v>528</v>
+      </c>
+      <c r="L114" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="M114" s="22">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" ht="15" customHeight="1">
+      <c r="A115" s="15" t="s">
+        <v>529</v>
+      </c>
+      <c r="B115" s="15" t="s">
+        <v>529</v>
+      </c>
+      <c r="C115" s="15" t="s">
+        <v>529</v>
+      </c>
+      <c r="D115" s="15" t="s">
+        <v>530</v>
+      </c>
+      <c r="E115" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="F115" s="15" t="s">
+        <v>180</v>
+      </c>
+      <c r="G115" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H115" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I115" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J115" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K115" s="15" t="s">
+        <v>531</v>
+      </c>
+      <c r="L115" s="22" t="s">
+        <v>291</v>
+      </c>
+      <c r="M115" s="22" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13">
+      <c r="A116" t="s">
+        <v>532</v>
+      </c>
+      <c r="B116" t="s">
+        <v>532</v>
+      </c>
+      <c r="C116" t="s">
+        <v>532</v>
+      </c>
+      <c r="D116" t="s">
+        <v>533</v>
+      </c>
+      <c r="E116" t="s">
+        <v>534</v>
+      </c>
+      <c r="F116" t="s">
+        <v>535</v>
+      </c>
+      <c r="G116" t="s">
+        <v>44</v>
+      </c>
+      <c r="H116" t="s">
+        <v>44</v>
+      </c>
+      <c r="I116" t="s">
+        <v>45</v>
+      </c>
+      <c r="J116" t="s">
+        <v>46</v>
+      </c>
+      <c r="K116" t="s">
+        <v>536</v>
+      </c>
+      <c r="L116" t="s">
+        <v>186</v>
+      </c>
+      <c r="M116" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13">
+      <c r="A117" s="15" t="s">
+        <v>537</v>
+      </c>
+      <c r="B117" s="15" t="s">
+        <v>538</v>
+      </c>
+      <c r="C117" s="15" t="s">
+        <v>538</v>
+      </c>
+      <c r="D117" s="15" t="s">
+        <v>539</v>
+      </c>
+      <c r="E117" s="15" t="s">
+        <v>280</v>
+      </c>
+      <c r="F117" s="15" t="s">
+        <v>540</v>
+      </c>
+      <c r="G117" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H117" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I117" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J117" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K117" s="15" t="s">
+        <v>541</v>
+      </c>
+      <c r="L117" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="M117" s="15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13">
+      <c r="A118" s="15" t="s">
+        <v>542</v>
+      </c>
+      <c r="B118" s="15" t="s">
+        <v>542</v>
+      </c>
+      <c r="C118" s="15" t="s">
+        <v>542</v>
+      </c>
+      <c r="D118" s="15" t="s">
+        <v>543</v>
+      </c>
+      <c r="E118" s="15" t="s">
+        <v>164</v>
+      </c>
+      <c r="F118" s="15" t="s">
+        <v>388</v>
+      </c>
+      <c r="G118" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H118" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I118" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J118" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K118" s="15" t="s">
+        <v>544</v>
+      </c>
+      <c r="L118" s="22">
+        <v>46023</v>
+      </c>
+      <c r="M118" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13">
+      <c r="A119" s="15" t="s">
+        <v>545</v>
+      </c>
+      <c r="B119" s="15" t="s">
+        <v>546</v>
+      </c>
+      <c r="C119" s="15" t="s">
+        <v>546</v>
+      </c>
+      <c r="D119" s="15" t="s">
+        <v>547</v>
+      </c>
+      <c r="E119" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="F119" s="15" t="s">
+        <v>535</v>
+      </c>
+      <c r="G119" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H119" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I119" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J119" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K119" s="15" t="s">
+        <v>548</v>
+      </c>
+      <c r="L119" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="M119" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13" ht="15" customHeight="1">
+      <c r="A120" s="24" t="s">
+        <v>549</v>
+      </c>
+      <c r="B120" s="24" t="s">
+        <v>550</v>
+      </c>
+      <c r="C120" s="24" t="s">
+        <v>549</v>
+      </c>
+      <c r="D120" s="24" t="s">
+        <v>332</v>
+      </c>
+      <c r="E120" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="F120" s="24" t="s">
+        <v>551</v>
+      </c>
+      <c r="G120" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="H120" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="I120" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="J120" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="K120" s="24" t="s">
+        <v>552</v>
+      </c>
+      <c r="L120" s="25">
+        <v>46054</v>
+      </c>
+      <c r="M120" s="25" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13">
+      <c r="A121" s="15" t="s">
+        <v>549</v>
+      </c>
+      <c r="B121" s="15" t="s">
+        <v>553</v>
+      </c>
+      <c r="C121" s="15" t="s">
+        <v>549</v>
+      </c>
+      <c r="D121" s="15" t="s">
+        <v>332</v>
+      </c>
+      <c r="E121" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="F121" s="15" t="s">
+        <v>551</v>
+      </c>
+      <c r="G121" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H121" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I121" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J121" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K121" s="15" t="s">
+        <v>554</v>
+      </c>
+      <c r="L121" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="M121" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13">
+      <c r="A122" t="s">
+        <v>549</v>
+      </c>
+      <c r="B122" t="s">
+        <v>555</v>
+      </c>
+      <c r="C122" t="s">
+        <v>549</v>
+      </c>
+      <c r="D122" t="s">
+        <v>332</v>
+      </c>
+      <c r="E122" t="s">
+        <v>93</v>
+      </c>
+      <c r="F122" t="s">
+        <v>551</v>
+      </c>
+      <c r="G122" t="s">
+        <v>61</v>
+      </c>
+      <c r="H122" t="s">
+        <v>44</v>
+      </c>
+      <c r="I122" t="s">
+        <v>111</v>
+      </c>
+      <c r="J122" t="s">
+        <v>112</v>
+      </c>
+      <c r="K122" t="s">
+        <v>552</v>
+      </c>
+      <c r="L122" t="s">
+        <v>224</v>
+      </c>
+      <c r="M122" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" ht="15" customHeight="1">
+      <c r="A123" s="15" t="s">
+        <v>556</v>
+      </c>
+      <c r="B123" s="15" t="s">
+        <v>557</v>
+      </c>
+      <c r="C123" s="15" t="s">
+        <v>556</v>
+      </c>
+      <c r="D123" s="15" t="s">
+        <v>558</v>
+      </c>
+      <c r="E123" s="15" t="s">
+        <v>59</v>
+      </c>
+      <c r="F123" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="G123" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H123" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I123" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J123" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K123" s="15" t="s">
+        <v>559</v>
+      </c>
+      <c r="L123" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M123" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13">
+      <c r="A124" s="24" t="s">
+        <v>560</v>
+      </c>
+      <c r="B124" s="24" t="s">
+        <v>560</v>
+      </c>
+      <c r="C124" s="24" t="s">
+        <v>560</v>
+      </c>
+      <c r="D124" s="24" t="s">
+        <v>561</v>
+      </c>
+      <c r="E124" s="24" t="s">
+        <v>280</v>
+      </c>
+      <c r="F124" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="G124" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="H124" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="I124" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="J124" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="K124" s="24" t="s">
+        <v>562</v>
+      </c>
+      <c r="L124" s="25">
+        <v>46054</v>
+      </c>
+      <c r="M124" s="25" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13">
+      <c r="A125" s="24" t="s">
+        <v>563</v>
+      </c>
+      <c r="B125" s="24" t="s">
+        <v>564</v>
+      </c>
+      <c r="C125" s="24" t="s">
+        <v>564</v>
+      </c>
+      <c r="D125" s="24" t="s">
+        <v>565</v>
+      </c>
+      <c r="E125" s="24" t="s">
+        <v>566</v>
+      </c>
+      <c r="F125" s="24" t="s">
+        <v>227</v>
+      </c>
+      <c r="G125" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="H125" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="I125" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="J125" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="K125" s="24" t="s">
+        <v>567</v>
+      </c>
+      <c r="L125" s="25">
+        <v>46023</v>
+      </c>
+      <c r="M125" s="25">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13">
+      <c r="A126" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="B126" s="15" t="s">
+        <v>569</v>
+      </c>
+      <c r="C126" s="15" t="s">
+        <v>568</v>
+      </c>
+      <c r="D126" s="15" t="s">
+        <v>147</v>
+      </c>
+      <c r="E126" s="15" t="s">
+        <v>148</v>
+      </c>
+      <c r="F126" s="15">
+        <v>2025</v>
+      </c>
+      <c r="G126" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H126" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I126" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J126" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K126" s="15" t="s">
+        <v>570</v>
+      </c>
+      <c r="L126" s="22">
+        <v>46143</v>
+      </c>
+      <c r="M126" s="22">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13" ht="15" customHeight="1">
+      <c r="A127" s="15" t="s">
+        <v>571</v>
+      </c>
+      <c r="B127" s="15" t="s">
+        <v>572</v>
+      </c>
+      <c r="C127" s="15" t="s">
+        <v>573</v>
+      </c>
+      <c r="D127" s="15" t="s">
+        <v>539</v>
+      </c>
+      <c r="E127" s="15" t="s">
+        <v>280</v>
+      </c>
+      <c r="F127" s="15" t="s">
+        <v>574</v>
+      </c>
+      <c r="G127" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H127" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I127" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J127" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K127" s="15" t="s">
+        <v>575</v>
+      </c>
+      <c r="L127" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M127" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13">
+      <c r="A128" s="15" t="s">
+        <v>576</v>
+      </c>
+      <c r="B128" s="15" t="s">
+        <v>577</v>
+      </c>
+      <c r="C128" s="15" t="s">
+        <v>576</v>
+      </c>
+      <c r="D128" s="15" t="s">
+        <v>578</v>
+      </c>
+      <c r="E128" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="F128" s="15" t="s">
+        <v>194</v>
+      </c>
+      <c r="G128" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H128" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I128" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J128" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K128" s="15" t="s">
+        <v>579</v>
+      </c>
+      <c r="L128" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="M128" s="15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13">
+      <c r="A129" s="15" t="s">
+        <v>580</v>
+      </c>
+      <c r="B129" s="15" t="s">
+        <v>581</v>
+      </c>
+      <c r="C129" s="15" t="s">
+        <v>580</v>
+      </c>
+      <c r="D129" s="15" t="s">
+        <v>582</v>
+      </c>
+      <c r="E129" s="15" t="s">
+        <v>67</v>
+      </c>
+      <c r="F129" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="G129" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H129" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I129" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J129" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K129" s="15" t="s">
+        <v>583</v>
+      </c>
+      <c r="L129" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="M129" s="22" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13">
+      <c r="A130" s="15" t="s">
+        <v>584</v>
+      </c>
+      <c r="B130" s="15" t="s">
+        <v>584</v>
+      </c>
+      <c r="C130" s="15" t="s">
+        <v>585</v>
+      </c>
+      <c r="D130" s="15" t="s">
+        <v>586</v>
+      </c>
+      <c r="E130" s="15" t="s">
+        <v>587</v>
+      </c>
+      <c r="F130" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="G130" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H130" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I130" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J130" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K130" s="15" t="s">
+        <v>588</v>
+      </c>
+      <c r="L130" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="M130" s="22" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13">
+      <c r="A131" s="15" t="s">
+        <v>589</v>
+      </c>
+      <c r="B131" s="15" t="s">
+        <v>589</v>
+      </c>
+      <c r="C131" s="15" t="s">
+        <v>590</v>
+      </c>
+      <c r="D131" s="15" t="s">
+        <v>591</v>
+      </c>
+      <c r="E131" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="F131" s="15" t="s">
+        <v>592</v>
+      </c>
+      <c r="G131" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H131" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I131" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J131" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K131" s="15" t="s">
+        <v>593</v>
+      </c>
+      <c r="L131" s="22" t="s">
+        <v>433</v>
+      </c>
+      <c r="M131" s="22" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13">
+      <c r="A132" s="15" t="s">
+        <v>594</v>
+      </c>
+      <c r="B132" s="15" t="s">
+        <v>594</v>
+      </c>
+      <c r="C132" s="15" t="s">
+        <v>595</v>
+      </c>
+      <c r="D132" s="15" t="s">
+        <v>565</v>
+      </c>
+      <c r="E132" s="15" t="s">
+        <v>566</v>
+      </c>
+      <c r="F132" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="G132" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H132" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I132" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J132" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K132" s="15" t="s">
+        <v>596</v>
+      </c>
+      <c r="L132" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M132" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13">
+      <c r="A133" s="15" t="s">
+        <v>597</v>
+      </c>
+      <c r="B133" s="15" t="s">
+        <v>598</v>
+      </c>
+      <c r="C133" s="15" t="s">
+        <v>597</v>
+      </c>
+      <c r="D133" s="15" t="s">
+        <v>80</v>
+      </c>
+      <c r="E133" s="15" t="s">
+        <v>81</v>
+      </c>
+      <c r="F133" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="G133" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H133" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I133" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J133" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K133" s="15" t="s">
+        <v>599</v>
+      </c>
+      <c r="L133" s="15" t="s">
+        <v>499</v>
+      </c>
+      <c r="M133" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13">
+      <c r="A134" s="15" t="s">
+        <v>600</v>
+      </c>
+      <c r="B134" s="15" t="s">
+        <v>600</v>
+      </c>
+      <c r="C134" s="15" t="s">
+        <v>600</v>
+      </c>
+      <c r="D134" s="15" t="s">
+        <v>601</v>
+      </c>
+      <c r="E134" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="F134" s="15" t="s">
+        <v>211</v>
+      </c>
+      <c r="G134" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H134" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I134" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J134" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K134" s="15" t="s">
+        <v>602</v>
+      </c>
+      <c r="L134" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M134" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="135" spans="1:13">
+      <c r="A135" s="15" t="s">
+        <v>603</v>
+      </c>
+      <c r="B135" s="15" t="s">
+        <v>118</v>
+      </c>
+      <c r="C135" s="15" t="s">
+        <v>603</v>
+      </c>
+      <c r="D135" s="15" t="s">
+        <v>604</v>
+      </c>
+      <c r="E135" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="F135" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="G135" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H135" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I135" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J135" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K135" s="15" t="s">
+        <v>605</v>
+      </c>
+      <c r="L135" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="M135" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13">
+      <c r="A136" s="15" t="s">
+        <v>606</v>
+      </c>
+      <c r="B136" s="15" t="s">
+        <v>606</v>
+      </c>
+      <c r="C136" s="15" t="s">
+        <v>606</v>
+      </c>
+      <c r="D136" s="15" t="s">
+        <v>607</v>
+      </c>
+      <c r="E136" s="15" t="s">
+        <v>401</v>
+      </c>
+      <c r="F136" s="15" t="s">
+        <v>535</v>
+      </c>
+      <c r="G136" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H136" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I136" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J136" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K136" s="15" t="s">
+        <v>608</v>
+      </c>
+      <c r="L136" s="15" t="s">
+        <v>203</v>
+      </c>
+      <c r="M136" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="137" spans="1:13">
+      <c r="A137" s="15" t="s">
+        <v>609</v>
+      </c>
+      <c r="B137" s="15" t="s">
+        <v>610</v>
+      </c>
+      <c r="C137" s="15" t="s">
+        <v>609</v>
+      </c>
+      <c r="D137" s="15" t="s">
+        <v>255</v>
+      </c>
+      <c r="E137" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="F137" s="15" t="s">
+        <v>289</v>
+      </c>
+      <c r="G137" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H137" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I137" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J137" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K137" s="15" t="s">
+        <v>611</v>
+      </c>
+      <c r="L137" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="M137" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="138" spans="1:13" ht="15" customHeight="1">
+      <c r="A138" s="15" t="s">
+        <v>612</v>
+      </c>
+      <c r="B138" s="15" t="s">
+        <v>613</v>
+      </c>
+      <c r="C138" s="15" t="s">
+        <v>612</v>
+      </c>
+      <c r="D138" s="15" t="s">
+        <v>614</v>
+      </c>
+      <c r="E138" s="15" t="s">
+        <v>349</v>
+      </c>
+      <c r="F138" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="G138" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H138" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I138" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J138" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K138" s="15" t="s">
+        <v>615</v>
+      </c>
+      <c r="L138" s="22" t="s">
+        <v>122</v>
+      </c>
+      <c r="M138" s="22" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13">
+      <c r="A139" s="15" t="s">
+        <v>616</v>
+      </c>
+      <c r="B139" s="15" t="s">
+        <v>616</v>
+      </c>
+      <c r="C139" s="15" t="s">
+        <v>616</v>
+      </c>
+      <c r="D139" s="15" t="s">
+        <v>617</v>
+      </c>
+      <c r="E139" s="15" t="s">
+        <v>153</v>
+      </c>
+      <c r="F139" s="15" t="s">
+        <v>618</v>
+      </c>
+      <c r="G139" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H139" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I139" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J139" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K139" s="15" t="s">
+        <v>619</v>
+      </c>
+      <c r="L139" s="15" t="s">
+        <v>499</v>
+      </c>
+      <c r="M139" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13">
+      <c r="A140" s="15" t="s">
+        <v>620</v>
+      </c>
+      <c r="B140" s="15" t="s">
+        <v>386</v>
+      </c>
+      <c r="C140" s="15" t="s">
+        <v>620</v>
+      </c>
+      <c r="D140" s="15" t="s">
+        <v>621</v>
+      </c>
+      <c r="E140" s="15" t="s">
+        <v>328</v>
+      </c>
+      <c r="F140" s="15" t="s">
+        <v>154</v>
+      </c>
+      <c r="G140" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H140" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I140" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J140" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K140" s="15" t="s">
+        <v>622</v>
+      </c>
+      <c r="L140" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="M140" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13">
+      <c r="A141" s="15" t="s">
+        <v>623</v>
+      </c>
+      <c r="B141" s="15" t="s">
+        <v>624</v>
+      </c>
+      <c r="C141" s="15" t="s">
+        <v>623</v>
+      </c>
+      <c r="D141" s="15" t="s">
+        <v>625</v>
+      </c>
+      <c r="E141" s="15" t="s">
+        <v>626</v>
+      </c>
+      <c r="F141" s="15" t="s">
+        <v>165</v>
+      </c>
+      <c r="G141" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H141" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I141" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J141" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="K141" s="15" t="s">
+        <v>627</v>
+      </c>
+      <c r="L141" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M141" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13">
+      <c r="A142" s="15" t="s">
+        <v>628</v>
+      </c>
+      <c r="B142" s="15" t="s">
+        <v>628</v>
+      </c>
+      <c r="C142" s="15" t="s">
+        <v>628</v>
+      </c>
+      <c r="D142" s="15" t="s">
+        <v>629</v>
+      </c>
+      <c r="E142" s="15" t="s">
+        <v>175</v>
+      </c>
+      <c r="F142" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="G142" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H142" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I142" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J142" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K142" s="15" t="s">
+        <v>630</v>
+      </c>
+      <c r="L142" s="15" t="s">
+        <v>90</v>
+      </c>
+      <c r="M142" s="15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13">
+      <c r="A143" s="15" t="s">
+        <v>631</v>
+      </c>
+      <c r="B143" s="15" t="s">
+        <v>631</v>
+      </c>
+      <c r="C143" s="15" t="s">
+        <v>631</v>
+      </c>
+      <c r="D143" s="15" t="s">
+        <v>632</v>
+      </c>
+      <c r="E143" s="15" t="s">
+        <v>478</v>
+      </c>
+      <c r="F143" s="15" t="s">
+        <v>427</v>
+      </c>
+      <c r="G143" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H143" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I143" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J143" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="K143" s="15" t="s">
+        <v>633</v>
+      </c>
+      <c r="L143" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="M143" s="15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13">
+      <c r="A144" s="15" t="s">
+        <v>634</v>
+      </c>
+      <c r="B144" s="15" t="s">
+        <v>635</v>
+      </c>
+      <c r="C144" s="15" t="s">
+        <v>635</v>
+      </c>
+      <c r="D144" s="15" t="s">
+        <v>636</v>
+      </c>
+      <c r="E144" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="F144" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="G144" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H144" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I144" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J144" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K144" s="15" t="s">
+        <v>637</v>
+      </c>
+      <c r="L144" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M144" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13">
+      <c r="A145" s="15" t="s">
+        <v>638</v>
+      </c>
+      <c r="B145" s="15" t="s">
+        <v>638</v>
+      </c>
+      <c r="C145" s="15" t="s">
+        <v>639</v>
+      </c>
+      <c r="D145" s="15" t="s">
+        <v>640</v>
+      </c>
+      <c r="E145" s="15" t="s">
+        <v>248</v>
+      </c>
+      <c r="F145" s="15" t="s">
+        <v>126</v>
+      </c>
+      <c r="G145" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H145" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I145" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J145" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K145" s="15" t="s">
+        <v>641</v>
+      </c>
+      <c r="L145" s="15" t="s">
+        <v>271</v>
+      </c>
+      <c r="M145" s="15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13">
+      <c r="A146" s="15" t="s">
+        <v>642</v>
+      </c>
+      <c r="B146" s="15" t="s">
+        <v>642</v>
+      </c>
+      <c r="C146" s="15" t="s">
+        <v>642</v>
+      </c>
+      <c r="D146" s="15" t="s">
+        <v>92</v>
+      </c>
+      <c r="E146" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="F146" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="G146" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H146" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I146" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J146" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K146" s="15" t="s">
+        <v>643</v>
+      </c>
+      <c r="L146" s="22" t="s">
+        <v>644</v>
+      </c>
+      <c r="M146" s="22" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13">
+      <c r="A147" s="15" t="s">
+        <v>645</v>
+      </c>
+      <c r="B147" s="15" t="s">
+        <v>646</v>
+      </c>
+      <c r="C147" s="15" t="s">
+        <v>645</v>
+      </c>
+      <c r="D147" s="15" t="s">
+        <v>647</v>
+      </c>
+      <c r="E147" s="15" t="s">
+        <v>478</v>
+      </c>
+      <c r="F147" s="15" t="s">
+        <v>648</v>
+      </c>
+      <c r="G147" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H147" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I147" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J147" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="K147" s="15" t="s">
+        <v>649</v>
+      </c>
+      <c r="L147" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M147" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13">
+      <c r="A148" s="15" t="s">
+        <v>650</v>
+      </c>
+      <c r="B148" s="15" t="s">
+        <v>650</v>
+      </c>
+      <c r="C148" s="15" t="s">
+        <v>650</v>
+      </c>
+      <c r="D148" s="15" t="s">
+        <v>651</v>
+      </c>
+      <c r="E148" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="F148" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="G148" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H148" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I148" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J148" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K148" s="15" t="s">
+        <v>652</v>
+      </c>
+      <c r="L148" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="M148" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13">
+      <c r="A149" s="15" t="s">
+        <v>653</v>
+      </c>
+      <c r="B149" s="15" t="s">
+        <v>653</v>
+      </c>
+      <c r="C149" s="15" t="s">
+        <v>653</v>
+      </c>
+      <c r="D149" s="15" t="s">
+        <v>654</v>
+      </c>
+      <c r="E149" s="15" t="s">
+        <v>120</v>
+      </c>
+      <c r="F149" s="15" t="s">
+        <v>414</v>
+      </c>
+      <c r="G149" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H149" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I149" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J149" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K149" s="15" t="s">
+        <v>655</v>
+      </c>
+      <c r="L149" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="M149" s="22" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13">
+      <c r="A150" s="15" t="s">
+        <v>656</v>
+      </c>
+      <c r="B150" s="15" t="s">
+        <v>656</v>
+      </c>
+      <c r="C150" s="15" t="s">
+        <v>656</v>
+      </c>
+      <c r="D150" s="15" t="s">
+        <v>657</v>
+      </c>
+      <c r="E150" s="15" t="s">
+        <v>449</v>
+      </c>
+      <c r="F150" s="15" t="s">
+        <v>75</v>
+      </c>
+      <c r="G150" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H150" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I150" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J150" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K150" s="15" t="s">
+        <v>658</v>
+      </c>
+      <c r="L150" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M150" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13">
+      <c r="A151" s="15" t="s">
+        <v>659</v>
+      </c>
+      <c r="B151" s="15" t="s">
+        <v>659</v>
+      </c>
+      <c r="C151" s="15" t="s">
+        <v>659</v>
+      </c>
+      <c r="D151" s="15" t="s">
+        <v>660</v>
+      </c>
+      <c r="E151" s="15" t="s">
+        <v>478</v>
+      </c>
+      <c r="F151" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="G151" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H151" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I151" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J151" s="15" t="s">
+        <v>76</v>
+      </c>
+      <c r="K151" s="15" t="s">
+        <v>661</v>
+      </c>
+      <c r="L151" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M151" s="15" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="152" spans="1:13">
+      <c r="A152" s="15" t="s">
+        <v>662</v>
+      </c>
+      <c r="B152" s="15" t="s">
+        <v>662</v>
+      </c>
+      <c r="C152" s="15" t="s">
+        <v>662</v>
+      </c>
+      <c r="D152" s="15" t="s">
+        <v>663</v>
+      </c>
+      <c r="E152" s="15" t="s">
+        <v>664</v>
+      </c>
+      <c r="F152" s="15" t="s">
+        <v>665</v>
+      </c>
+      <c r="G152" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H152" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I152" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J152" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K152" s="15" t="s">
+        <v>666</v>
+      </c>
+      <c r="L152" s="22">
+        <v>45962</v>
+      </c>
+      <c r="M152" s="22" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="153" spans="1:13">
+      <c r="A153" s="15" t="s">
+        <v>667</v>
+      </c>
+      <c r="B153" s="15" t="s">
+        <v>668</v>
+      </c>
+      <c r="C153" s="15" t="s">
+        <v>667</v>
+      </c>
+      <c r="D153" s="15" t="s">
+        <v>669</v>
+      </c>
+      <c r="E153" s="15" t="s">
+        <v>93</v>
+      </c>
+      <c r="F153" s="15" t="s">
+        <v>618</v>
+      </c>
+      <c r="G153" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H153" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I153" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J153" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K153" s="15" t="s">
+        <v>670</v>
+      </c>
+      <c r="L153" s="15" t="s">
+        <v>70</v>
+      </c>
+      <c r="M153" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="154" spans="1:13">
+      <c r="A154" s="15" t="s">
+        <v>671</v>
+      </c>
+      <c r="B154" s="15" t="s">
+        <v>672</v>
+      </c>
+      <c r="C154" s="15" t="s">
+        <v>673</v>
+      </c>
+      <c r="D154" s="15" t="s">
         <v>674</v>
       </c>
-      <c r="M29" t="s">
-[...40 lines deleted...]
-      <c r="M30" s="23">
+      <c r="E154" s="15" t="s">
+        <v>137</v>
+      </c>
+      <c r="F154" s="15" t="s">
+        <v>275</v>
+      </c>
+      <c r="G154" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H154" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I154" s="15" t="s">
+        <v>45</v>
+      </c>
+      <c r="J154" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="K154" s="15" t="s">
+        <v>675</v>
+      </c>
+      <c r="L154" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M154" s="22">
         <v>46387</v>
       </c>
     </row>
-    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
-[...4746 lines deleted...]
-    <row r="258" x14ac:dyDescent="0.25"/>
+    <row r="155" spans="1:13">
+      <c r="A155" s="15"/>
+      <c r="B155" s="15"/>
+      <c r="C155" s="15"/>
+      <c r="D155" s="15"/>
+      <c r="E155" s="15"/>
+      <c r="F155" s="15"/>
+      <c r="G155" s="15"/>
+      <c r="H155" s="15"/>
+      <c r="I155" s="15"/>
+      <c r="J155" s="15"/>
+      <c r="K155" s="15"/>
+      <c r="L155" s="15"/>
+      <c r="M155" s="15"/>
+    </row>
+    <row r="156" spans="1:13">
+      <c r="A156" s="15"/>
+      <c r="B156" s="15"/>
+      <c r="C156" s="15"/>
+      <c r="D156" s="15"/>
+      <c r="E156" s="15"/>
+      <c r="F156" s="15"/>
+      <c r="G156" s="15"/>
+      <c r="H156" s="15"/>
+      <c r="I156" s="15"/>
+      <c r="J156" s="15"/>
+      <c r="K156" s="15"/>
+      <c r="L156" s="15"/>
+      <c r="M156" s="15"/>
+    </row>
+    <row r="157" spans="1:13">
+      <c r="A157" s="15"/>
+      <c r="B157" s="15"/>
+      <c r="C157" s="15"/>
+      <c r="D157" s="15"/>
+      <c r="E157" s="15"/>
+      <c r="F157" s="15"/>
+      <c r="G157" s="15"/>
+      <c r="H157" s="15"/>
+      <c r="I157" s="15"/>
+      <c r="J157" s="15"/>
+      <c r="K157" s="15"/>
+      <c r="L157" s="15"/>
+      <c r="M157" s="15"/>
+    </row>
+    <row r="158" spans="1:13">
+      <c r="A158" s="15"/>
+      <c r="B158" s="15"/>
+      <c r="C158" s="15"/>
+      <c r="D158" s="15"/>
+      <c r="E158" s="15"/>
+      <c r="F158" s="15"/>
+      <c r="G158" s="15"/>
+      <c r="H158" s="15"/>
+      <c r="I158" s="15"/>
+      <c r="J158" s="15"/>
+      <c r="K158" s="15"/>
+      <c r="L158" s="15"/>
+      <c r="M158" s="15"/>
+    </row>
+    <row r="159" spans="1:13">
+      <c r="A159" s="15"/>
+      <c r="B159" s="15"/>
+      <c r="C159" s="15"/>
+      <c r="D159" s="15"/>
+      <c r="E159" s="15"/>
+      <c r="F159" s="15"/>
+      <c r="G159" s="15"/>
+      <c r="H159" s="15"/>
+      <c r="I159" s="15"/>
+      <c r="J159" s="15"/>
+      <c r="K159" s="15"/>
+      <c r="L159" s="15"/>
+      <c r="M159" s="15"/>
+    </row>
+    <row r="160" spans="1:13">
+      <c r="A160" s="15"/>
+      <c r="B160" s="15"/>
+      <c r="C160" s="15"/>
+      <c r="D160" s="15"/>
+      <c r="E160" s="15"/>
+      <c r="F160" s="15"/>
+      <c r="G160" s="15"/>
+      <c r="H160" s="15"/>
+      <c r="I160" s="15"/>
+      <c r="J160" s="15"/>
+      <c r="K160" s="15"/>
+      <c r="L160" s="15"/>
+      <c r="M160" s="15"/>
+    </row>
+    <row r="161" spans="1:13">
+      <c r="A161" s="15"/>
+      <c r="B161" s="15"/>
+      <c r="C161" s="15"/>
+      <c r="D161" s="15"/>
+      <c r="E161" s="15"/>
+      <c r="F161" s="15"/>
+      <c r="G161" s="15"/>
+      <c r="H161" s="15"/>
+      <c r="I161" s="15"/>
+      <c r="J161" s="15"/>
+      <c r="K161" s="15"/>
+      <c r="L161" s="15"/>
+      <c r="M161" s="15"/>
+    </row>
+    <row r="162" spans="1:13">
+      <c r="A162" s="15"/>
+      <c r="B162" s="15"/>
+      <c r="C162" s="15"/>
+      <c r="D162" s="15"/>
+      <c r="E162" s="15"/>
+      <c r="F162" s="15"/>
+      <c r="G162" s="15"/>
+      <c r="H162" s="15"/>
+      <c r="I162" s="15"/>
+      <c r="J162" s="15"/>
+      <c r="K162" s="15"/>
+      <c r="L162" s="15"/>
+      <c r="M162" s="15"/>
+    </row>
+    <row r="163" spans="1:13">
+      <c r="A163" s="15"/>
+      <c r="B163" s="15"/>
+      <c r="C163" s="15"/>
+      <c r="D163" s="15"/>
+      <c r="E163" s="15"/>
+      <c r="F163" s="15"/>
+      <c r="G163" s="15"/>
+      <c r="H163" s="15"/>
+      <c r="I163" s="15"/>
+      <c r="J163" s="15"/>
+      <c r="K163" s="15"/>
+      <c r="L163" s="15"/>
+      <c r="M163" s="15"/>
+    </row>
+    <row r="164" spans="1:13">
+      <c r="A164" s="15"/>
+      <c r="B164" s="15"/>
+      <c r="C164" s="15"/>
+      <c r="D164" s="15"/>
+      <c r="E164" s="15"/>
+      <c r="F164" s="15"/>
+      <c r="G164" s="15"/>
+      <c r="H164" s="15"/>
+      <c r="I164" s="15"/>
+      <c r="J164" s="15"/>
+      <c r="K164" s="15"/>
+      <c r="L164" s="15"/>
+      <c r="M164" s="15"/>
+    </row>
+    <row r="165" spans="1:13">
+      <c r="A165" s="15"/>
+      <c r="B165" s="15"/>
+      <c r="C165" s="15"/>
+      <c r="D165" s="15"/>
+      <c r="E165" s="15"/>
+      <c r="F165" s="15"/>
+      <c r="G165" s="15"/>
+      <c r="H165" s="15"/>
+      <c r="I165" s="15"/>
+      <c r="J165" s="15"/>
+      <c r="K165" s="15"/>
+      <c r="L165" s="15"/>
+      <c r="M165" s="15"/>
+    </row>
+    <row r="166" spans="1:13">
+      <c r="A166" s="15"/>
+      <c r="B166" s="15"/>
+      <c r="C166" s="15"/>
+      <c r="D166" s="15"/>
+      <c r="E166" s="15"/>
+      <c r="F166" s="15"/>
+      <c r="G166" s="15"/>
+      <c r="H166" s="15"/>
+      <c r="I166" s="15"/>
+      <c r="J166" s="15"/>
+      <c r="K166" s="15"/>
+      <c r="L166" s="15"/>
+      <c r="M166" s="15"/>
+    </row>
+    <row r="167" spans="1:13">
+      <c r="A167" s="15"/>
+      <c r="B167" s="15"/>
+      <c r="C167" s="15"/>
+      <c r="D167" s="15"/>
+      <c r="E167" s="15"/>
+      <c r="F167" s="15"/>
+      <c r="G167" s="15"/>
+      <c r="H167" s="15"/>
+      <c r="I167" s="15"/>
+      <c r="J167" s="15"/>
+      <c r="K167" s="15"/>
+      <c r="L167" s="15"/>
+      <c r="M167" s="15"/>
+    </row>
+    <row r="168" spans="1:13">
+      <c r="A168" s="15"/>
+      <c r="B168" s="15"/>
+      <c r="C168" s="15"/>
+      <c r="D168" s="15"/>
+      <c r="E168" s="15"/>
+      <c r="F168" s="15"/>
+      <c r="G168" s="15"/>
+      <c r="H168" s="15"/>
+      <c r="I168" s="15"/>
+      <c r="J168" s="15"/>
+      <c r="K168" s="15"/>
+      <c r="L168" s="15"/>
+      <c r="M168" s="15"/>
+    </row>
+    <row r="169" spans="1:13">
+      <c r="A169" s="15"/>
+      <c r="B169" s="15"/>
+      <c r="C169" s="15"/>
+      <c r="D169" s="15"/>
+      <c r="E169" s="15"/>
+      <c r="F169" s="15"/>
+      <c r="G169" s="15"/>
+      <c r="H169" s="15"/>
+      <c r="I169" s="15"/>
+      <c r="J169" s="15"/>
+      <c r="K169" s="15"/>
+      <c r="L169" s="15"/>
+      <c r="M169" s="15"/>
+    </row>
+    <row r="170" spans="1:13">
+      <c r="A170" s="15"/>
+      <c r="B170" s="15"/>
+      <c r="C170" s="15"/>
+      <c r="D170" s="15"/>
+      <c r="E170" s="15"/>
+      <c r="F170" s="15"/>
+      <c r="G170" s="15"/>
+      <c r="H170" s="15"/>
+      <c r="I170" s="15"/>
+      <c r="J170" s="15"/>
+      <c r="K170" s="15"/>
+      <c r="L170" s="15"/>
+      <c r="M170" s="15"/>
+    </row>
+    <row r="171" spans="1:13">
+      <c r="A171" s="15"/>
+      <c r="B171" s="15"/>
+      <c r="C171" s="15"/>
+      <c r="D171" s="15"/>
+      <c r="E171" s="15"/>
+      <c r="F171" s="15"/>
+      <c r="G171" s="15"/>
+      <c r="H171" s="15"/>
+      <c r="I171" s="15"/>
+      <c r="J171" s="15"/>
+      <c r="K171" s="15"/>
+      <c r="L171" s="15"/>
+      <c r="M171" s="15"/>
+    </row>
+    <row r="172" spans="1:13">
+      <c r="A172" s="15"/>
+      <c r="B172" s="15"/>
+      <c r="C172" s="15"/>
+      <c r="D172" s="15"/>
+      <c r="E172" s="15"/>
+      <c r="F172" s="15"/>
+      <c r="G172" s="15"/>
+      <c r="H172" s="15"/>
+      <c r="I172" s="15"/>
+      <c r="J172" s="15"/>
+      <c r="K172" s="15"/>
+      <c r="L172" s="15"/>
+      <c r="M172" s="15"/>
+    </row>
+    <row r="173" spans="1:13">
+      <c r="A173" s="15"/>
+      <c r="B173" s="15"/>
+      <c r="C173" s="15"/>
+      <c r="D173" s="15"/>
+      <c r="E173" s="15"/>
+      <c r="F173" s="15"/>
+      <c r="G173" s="15"/>
+      <c r="H173" s="15"/>
+      <c r="I173" s="15"/>
+      <c r="J173" s="15"/>
+      <c r="K173" s="15"/>
+      <c r="L173" s="15"/>
+      <c r="M173" s="15"/>
+    </row>
+    <row r="174" spans="1:13">
+      <c r="A174" s="15"/>
+      <c r="B174" s="15"/>
+      <c r="C174" s="15"/>
+      <c r="D174" s="15"/>
+      <c r="E174" s="15"/>
+      <c r="F174" s="15"/>
+      <c r="G174" s="15"/>
+      <c r="H174" s="15"/>
+      <c r="I174" s="15"/>
+      <c r="J174" s="15"/>
+      <c r="K174" s="15"/>
+      <c r="L174" s="15"/>
+      <c r="M174" s="15"/>
+    </row>
+    <row r="175" spans="1:13">
+      <c r="A175" s="15"/>
+      <c r="B175" s="15"/>
+      <c r="C175" s="15"/>
+      <c r="D175" s="15"/>
+      <c r="E175" s="15"/>
+      <c r="F175" s="15"/>
+      <c r="G175" s="15"/>
+      <c r="H175" s="15"/>
+      <c r="I175" s="15"/>
+      <c r="J175" s="15"/>
+      <c r="K175" s="15"/>
+      <c r="L175" s="15"/>
+      <c r="M175" s="15"/>
+    </row>
+    <row r="176" spans="1:13"/>
+    <row r="177"/>
+    <row r="178"/>
+    <row r="179"/>
+    <row r="180"/>
+    <row r="181"/>
+    <row r="182"/>
+    <row r="183"/>
+    <row r="184"/>
+    <row r="185"/>
+    <row r="186"/>
+    <row r="187"/>
+    <row r="188"/>
+    <row r="189"/>
+    <row r="190"/>
+    <row r="191"/>
+    <row r="192"/>
+    <row r="193"/>
+    <row r="194"/>
+    <row r="195"/>
+    <row r="196"/>
+    <row r="197"/>
+    <row r="198"/>
+    <row r="199"/>
+    <row r="200"/>
+    <row r="201"/>
+    <row r="202"/>
+    <row r="203"/>
+    <row r="204"/>
+    <row r="205"/>
+    <row r="206"/>
+    <row r="207"/>
+    <row r="208"/>
+    <row r="209"/>
+    <row r="210"/>
+    <row r="211"/>
+    <row r="212"/>
+    <row r="213"/>
+    <row r="214"/>
+    <row r="215"/>
+    <row r="216"/>
+    <row r="217"/>
+    <row r="218"/>
+    <row r="219"/>
+    <row r="220"/>
+    <row r="221"/>
+    <row r="222"/>
+    <row r="223"/>
+    <row r="224"/>
+    <row r="225"/>
+    <row r="226"/>
+    <row r="227"/>
+    <row r="228"/>
+    <row r="229"/>
+    <row r="230"/>
+    <row r="231"/>
+    <row r="232"/>
+    <row r="233"/>
+    <row r="234"/>
+    <row r="235"/>
+    <row r="236"/>
+    <row r="237"/>
+    <row r="238"/>
+    <row r="239"/>
+    <row r="240"/>
+    <row r="241"/>
+    <row r="242"/>
+    <row r="243"/>
+    <row r="244"/>
+    <row r="245"/>
+    <row r="246"/>
+    <row r="247"/>
+    <row r="248"/>
+    <row r="249"/>
+    <row r="250"/>
+    <row r="251"/>
+    <row r="252"/>
+    <row r="253"/>
+    <row r="254"/>
+    <row r="255"/>
+    <row r="256"/>
+    <row r="257"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43F37FF7-4DD1-4CAE-B610-A5AF69C6E5FB}">
   <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E1" sqref="E1"/>
+      <selection activeCell="E2" sqref="E2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="43.42578125" customWidth="1"/>
     <col min="2" max="3" width="77.5703125" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="10.28515625" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="20.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="34.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="60.7109375" customWidth="1"/>
     <col min="11" max="11" width="61.28515625" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" customWidth="1"/>
     <col min="13" max="13" width="17.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="107.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>616</v>
+    <row r="1" spans="1:14" ht="107.25" customHeight="1" thickBot="1">
+      <c r="A1" s="36" t="s">
+        <v>676</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
-      <c r="E1" s="29">
-        <v>46204</v>
+      <c r="E1" s="28">
+        <v>46241</v>
       </c>
       <c r="F1" s="14"/>
       <c r="I1" s="19" t="s">
         <v>22</v>
       </c>
       <c r="J1" s="19" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:14" s="4" customFormat="1" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-        <v>617</v>
+    <row r="2" spans="1:14" s="4" customFormat="1" ht="30" customHeight="1" thickTop="1">
+      <c r="A2" s="21" t="s">
+        <v>677</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
     </row>
-    <row r="3" spans="1:14" ht="45" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:14" ht="45">
       <c r="A3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="F3" s="2" t="s">
-        <v>618</v>
+        <v>678</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>33</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>34</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>35</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>36</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:14">
       <c r="A4" s="15" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="B4" s="15" t="s">
-        <v>619</v>
+        <v>679</v>
       </c>
       <c r="C4" s="15" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="D4" s="15" t="s">
-        <v>130</v>
+        <v>136</v>
       </c>
       <c r="E4" s="15" t="s">
-        <v>131</v>
+        <v>137</v>
       </c>
       <c r="F4" s="15" t="s">
-        <v>132</v>
+        <v>138</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H4" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I4" s="15" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="J4" s="15" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="K4" s="15" t="s">
-        <v>133</v>
+        <v>139</v>
       </c>
       <c r="L4" s="15" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="M4" s="23">
+        <v>63</v>
+      </c>
+      <c r="M4" s="22">
         <v>46387</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:14">
       <c r="A5" s="15" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B5" s="15" t="s">
-        <v>620</v>
+        <v>680</v>
       </c>
       <c r="C5" s="15" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="D5" s="15" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="E5" s="15" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="F5" s="15" t="s">
-        <v>266</v>
+        <v>289</v>
       </c>
       <c r="G5" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H5" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I5" s="15" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="J5" s="15" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="K5" s="15" t="s">
-        <v>621</v>
-[...8 lines deleted...]
-    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+        <v>681</v>
+      </c>
+      <c r="L5" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="M5" s="22" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" s="15" t="s">
-        <v>622</v>
+        <v>682</v>
       </c>
       <c r="B6" s="15" t="s">
-        <v>623</v>
+        <v>683</v>
       </c>
       <c r="C6" s="15" t="s">
-        <v>622</v>
+        <v>682</v>
       </c>
       <c r="D6" s="15" t="s">
-        <v>624</v>
+        <v>684</v>
       </c>
       <c r="E6" s="15" t="s">
-        <v>257</v>
+        <v>280</v>
       </c>
       <c r="F6" s="15" t="s">
-        <v>625</v>
+        <v>685</v>
       </c>
       <c r="G6" s="15" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I6" s="15" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="J6" s="15" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="K6" s="15" t="s">
-        <v>626</v>
+        <v>686</v>
       </c>
       <c r="L6" s="15" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="M6" s="23">
+        <v>106</v>
+      </c>
+      <c r="M6" s="22">
         <v>46387</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:14">
       <c r="A7" s="15" t="s">
-        <v>627</v>
+        <v>687</v>
       </c>
       <c r="B7" s="15" t="s">
-        <v>628</v>
+        <v>688</v>
       </c>
       <c r="C7" s="15" t="s">
-        <v>629</v>
+        <v>689</v>
       </c>
       <c r="D7" s="15" t="s">
-        <v>630</v>
+        <v>690</v>
       </c>
       <c r="E7" s="15" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="F7" s="15" t="s">
-        <v>539</v>
+        <v>592</v>
       </c>
       <c r="G7" s="15" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="H7" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I7" s="15" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="J7" s="15" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="K7" s="15" t="s">
-        <v>631</v>
-[...4 lines deleted...]
-      <c r="M7" s="23">
+        <v>691</v>
+      </c>
+      <c r="L7" s="22" t="s">
+        <v>499</v>
+      </c>
+      <c r="M7" s="22">
         <v>46387</v>
       </c>
-      <c r="N7" s="24"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="N7" s="23"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" s="15" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="B8" s="15" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="C8" s="15" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="D8" s="15" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="E8" s="15" t="s">
-        <v>114</v>
+        <v>120</v>
       </c>
       <c r="F8" s="15" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="G8" s="15" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="H8" s="15" t="s">
         <v>44</v>
       </c>
       <c r="I8" s="15" t="s">
-        <v>105</v>
+        <v>111</v>
       </c>
       <c r="J8" s="15" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="K8" s="15" t="s">
+        <v>171</v>
+      </c>
+      <c r="L8" s="22">
+        <v>46023</v>
+      </c>
+      <c r="M8" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" ht="15.75" customHeight="1">
+      <c r="A9" s="15" t="s">
+        <v>692</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>693</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>692</v>
+      </c>
+      <c r="D9" s="15" t="s">
+        <v>694</v>
+      </c>
+      <c r="E9" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>414</v>
+      </c>
+      <c r="G9" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H9" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I9" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="J9" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="K9" s="15" t="s">
+        <v>695</v>
+      </c>
+      <c r="L9" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="M9" s="22" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
+      <c r="A10" s="15" t="s">
+        <v>696</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>697</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>698</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>699</v>
+      </c>
+      <c r="E10" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="F10" s="15" t="s">
         <v>165</v>
       </c>
-      <c r="L8" s="23">
+      <c r="G10" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H10" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I10" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="J10" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="K10" s="15" t="s">
+        <v>700</v>
+      </c>
+      <c r="L10" s="15" t="s">
+        <v>63</v>
+      </c>
+      <c r="M10" s="15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14">
+      <c r="A11" s="15" t="s">
+        <v>334</v>
+      </c>
+      <c r="B11" s="15" t="s">
+        <v>701</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>334</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>702</v>
+      </c>
+      <c r="E11" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="F11" s="15" t="s">
+        <v>201</v>
+      </c>
+      <c r="G11" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H11" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I11" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="J11" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="K11" s="15" t="s">
+        <v>703</v>
+      </c>
+      <c r="L11" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="M11" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14">
+      <c r="A12" s="15" t="s">
+        <v>370</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>371</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>370</v>
+      </c>
+      <c r="D12" s="15" t="s">
+        <v>372</v>
+      </c>
+      <c r="E12" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="F12" s="15" t="s">
+        <v>170</v>
+      </c>
+      <c r="G12" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H12" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I12" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="J12" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="K12" s="15" t="s">
+        <v>373</v>
+      </c>
+      <c r="L12" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="M12" s="22">
+        <v>46387</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" ht="14.25" customHeight="1">
+      <c r="A13" s="15" t="s">
+        <v>411</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>704</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>411</v>
+      </c>
+      <c r="D13" s="15" t="s">
+        <v>413</v>
+      </c>
+      <c r="E13" s="15" t="s">
+        <v>98</v>
+      </c>
+      <c r="F13" s="15" t="s">
+        <v>414</v>
+      </c>
+      <c r="G13" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H13" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I13" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="J13" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="K13" s="15" t="s">
+        <v>415</v>
+      </c>
+      <c r="L13" s="22">
         <v>46023</v>
       </c>
-      <c r="M8" s="23">
+      <c r="M13" s="22">
         <v>46387</v>
       </c>
     </row>
-    <row r="9" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-[...118 lines deleted...]
-      <c r="M11" s="23">
+    <row r="14" spans="1:14" ht="15" customHeight="1">
+      <c r="A14" s="24" t="s">
+        <v>705</v>
+      </c>
+      <c r="B14" s="24" t="s">
+        <v>705</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>705</v>
+      </c>
+      <c r="D14" s="15" t="s">
+        <v>706</v>
+      </c>
+      <c r="E14" s="15" t="s">
+        <v>444</v>
+      </c>
+      <c r="F14" s="15" t="s">
+        <v>198</v>
+      </c>
+      <c r="G14" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="H14" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="I14" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="J14" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="K14" s="15" t="s">
+        <v>707</v>
+      </c>
+      <c r="L14" s="25">
+        <v>46023</v>
+      </c>
+      <c r="M14" s="25">
         <v>46387</v>
       </c>
     </row>
-    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
-[...36 lines deleted...]
-      <c r="M12" s="23">
+    <row r="15" spans="1:14" ht="15" customHeight="1">
+      <c r="A15" s="15" t="s">
+        <v>708</v>
+      </c>
+      <c r="B15" s="15" t="s">
+        <v>709</v>
+      </c>
+      <c r="C15" s="15" t="s">
+        <v>708</v>
+      </c>
+      <c r="D15" s="15" t="s">
+        <v>304</v>
+      </c>
+      <c r="E15" s="15" t="s">
+        <v>248</v>
+      </c>
+      <c r="F15" s="15" t="s">
+        <v>648</v>
+      </c>
+      <c r="G15" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H15" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="I15" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="J15" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="K15" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="L15" s="22">
+        <v>46054</v>
+      </c>
+      <c r="M15" s="22">
         <v>46387</v>
       </c>
     </row>
-    <row r="13" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B13" s="15" t="s">
+    <row r="16" spans="1:14">
+      <c r="A16" s="24" t="s">
+        <v>711</v>
+      </c>
+      <c r="B16" s="24" t="s">
+        <v>712</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>711</v>
+      </c>
+      <c r="D16" s="24" t="s">
+        <v>713</v>
+      </c>
+      <c r="E16" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="F16" s="24" t="s">
+        <v>201</v>
+      </c>
+      <c r="G16" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="H16" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="I16" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="J16" s="24" t="s">
+        <v>61</v>
+      </c>
+      <c r="K16" s="24" t="s">
+        <v>714</v>
+      </c>
+      <c r="L16" s="24" t="s">
         <v>644</v>
       </c>
-      <c r="C13" s="15" t="s">
-[...169 lines deleted...]
-    <row r="30" x14ac:dyDescent="0.25"/>
+      <c r="M16" s="24" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="17"/>
+    <row r="18"/>
+    <row r="19"/>
+    <row r="20"/>
+    <row r="21"/>
+    <row r="22"/>
+    <row r="23"/>
+    <row r="24"/>
+    <row r="25"/>
+    <row r="26"/>
+    <row r="27"/>
+    <row r="28"/>
+    <row r="29"/>
+    <row r="30"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC227815-D207-4A77-8D8D-A7801E2075D6}">
   <dimension ref="A1:V20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D18" sqref="D18"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="43.42578125" customWidth="1"/>
     <col min="2" max="3" width="77.5703125" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
     <col min="5" max="5" width="12" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="16.7109375" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="20.7109375" style="1" customWidth="1"/>
     <col min="9" max="9" width="34.5703125" style="1" customWidth="1"/>
     <col min="10" max="10" width="60.7109375" customWidth="1"/>
     <col min="11" max="11" width="61.28515625" customWidth="1"/>
     <col min="12" max="12" width="14.7109375" customWidth="1"/>
     <col min="13" max="13" width="17.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="120.75" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:22" ht="120.75">
       <c r="A1" s="16" t="s">
-        <v>652</v>
+        <v>715</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="18"/>
-      <c r="E1" s="33">
-        <v>46204</v>
+      <c r="E1" s="32">
+        <v>46241</v>
       </c>
       <c r="F1" s="14"/>
       <c r="I1" s="19" t="s">
         <v>22</v>
       </c>
       <c r="J1" s="19" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:22" s="4" customFormat="1" ht="18.75" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:22" s="4" customFormat="1" ht="18.75">
       <c r="A2" s="20" t="s">
-        <v>653</v>
+        <v>716</v>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
     </row>
-    <row r="3" spans="1:22" ht="45" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:22" ht="45">
       <c r="A3" s="13" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="27" t="s">
+      <c r="B3" s="26" t="s">
         <v>26</v>
       </c>
-      <c r="C3" s="27" t="s">
+      <c r="C3" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="D3" s="27" t="s">
+      <c r="D3" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="E3" s="27" t="s">
+      <c r="E3" s="26" t="s">
         <v>29</v>
       </c>
-      <c r="F3" s="27" t="s">
-[...2 lines deleted...]
-      <c r="G3" s="27" t="s">
+      <c r="F3" s="26" t="s">
+        <v>678</v>
+      </c>
+      <c r="G3" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="H3" s="27" t="s">
+      <c r="H3" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="I3" s="27" t="s">
+      <c r="I3" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="J3" s="27" t="s">
+      <c r="J3" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="K3" s="27" t="s">
+      <c r="K3" s="26" t="s">
         <v>35</v>
       </c>
-      <c r="L3" s="27" t="s">
+      <c r="L3" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="M3" s="27" t="s">
+      <c r="M3" s="26" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="4" spans="1:22" s="15" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:22" s="15" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="15" t="s">
-        <v>654</v>
+        <v>717</v>
       </c>
       <c r="B4" s="15" t="s">
-        <v>655</v>
+        <v>718</v>
       </c>
       <c r="C4" s="15" t="s">
-        <v>654</v>
+        <v>717</v>
       </c>
       <c r="D4" s="15" t="s">
-        <v>656</v>
+        <v>719</v>
       </c>
       <c r="E4" s="15" t="s">
-        <v>657</v>
+        <v>720</v>
       </c>
       <c r="F4" s="15" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="G4" s="15" t="s">
         <v>44</v>
       </c>
       <c r="H4" s="15" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="I4" s="15" t="s">
         <v>45</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>46</v>
       </c>
       <c r="K4" s="15" t="s">
-        <v>658</v>
+        <v>721</v>
       </c>
       <c r="L4" s="15" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="M4" s="15" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="V4"/>
     </row>
-    <row r="5" spans="1:22" s="28" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
-[...37 lines deleted...]
-        <v>57</v>
+    <row r="5" spans="1:22" s="27" customFormat="1" ht="14.1" customHeight="1">
+      <c r="A5" s="30" t="s">
+        <v>722</v>
+      </c>
+      <c r="B5" s="30" t="s">
+        <v>723</v>
+      </c>
+      <c r="C5" s="30" t="s">
+        <v>722</v>
+      </c>
+      <c r="D5" s="30" t="s">
+        <v>724</v>
+      </c>
+      <c r="E5" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="F5" s="30" t="s">
+        <v>725</v>
+      </c>
+      <c r="G5" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="H5" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="I5" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="J5" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="K5" s="30" t="s">
+        <v>726</v>
+      </c>
+      <c r="L5" s="31" t="s">
+        <v>128</v>
+      </c>
+      <c r="M5" s="30" t="s">
+        <v>55</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
     </row>
-    <row r="6" spans="1:22" x14ac:dyDescent="0.25"/>
-[...13 lines deleted...]
-    <row r="20" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:22">
+      <c r="A6" s="15" t="s">
+        <v>727</v>
+      </c>
+      <c r="B6" s="15" t="s">
+        <v>728</v>
+      </c>
+      <c r="C6" s="15" t="s">
+        <v>727</v>
+      </c>
+      <c r="D6" s="15" t="s">
+        <v>729</v>
+      </c>
+      <c r="E6" s="15" t="s">
+        <v>74</v>
+      </c>
+      <c r="F6" s="15" t="s">
+        <v>227</v>
+      </c>
+      <c r="G6" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="H6" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="I6" s="15" t="s">
+        <v>111</v>
+      </c>
+      <c r="J6" s="15" t="s">
+        <v>61</v>
+      </c>
+      <c r="K6" s="15" t="s">
+        <v>730</v>
+      </c>
+      <c r="L6" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="M6" s="15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22"/>
+    <row r="8" spans="1:22"/>
+    <row r="9" spans="1:22"/>
+    <row r="10" spans="1:22"/>
+    <row r="11" spans="1:22"/>
+    <row r="12" spans="1:22"/>
+    <row r="13" spans="1:22"/>
+    <row r="14" spans="1:22"/>
+    <row r="15" spans="1:22"/>
+    <row r="16" spans="1:22"/>
+    <row r="17"/>
+    <row r="18"/>
+    <row r="19"/>
+    <row r="20"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E571CBE5CB1EAD42B153EB8FFC679AF8" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3b5f0198f96f3d6ce5274dbcf2ccc45c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d83b78e8-77c0-4d87-a3b5-2599d82cc7fc" xmlns:ns3="d4ce727a-a23c-4aa5-8839-0004957ac480" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="093a41d4e135c9157ae674366b99aed2" ns2:_="" ns3:_="">
+    <xsd:import namespace="d83b78e8-77c0-4d87-a3b5-2599d82cc7fc"/>
+    <xsd:import namespace="d4ce727a-a23c-4aa5-8839-0004957ac480"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d83b78e8-77c0-4d87-a3b5-2599d82cc7fc" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="13" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d4ce727a-a23c-4aa5-8839-0004957ac480" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5E8D5CF-F35C-46AE-A66C-75D1C250F369}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95A6E410-34F3-4530-AA33-55F2FDD6FDA9}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02877B4C-245E-44BF-8C2A-8BCD30B6C185}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...19 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Apache POI</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
     <vt:lpwstr>2026-05-08T12:40:09Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
     <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
     <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
     <vt:lpwstr>4eb1e4c3-dc16-4119-ba14-191de8a14096</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x010100E571CBE5CB1EAD42B153EB8FFC679AF8</vt:lpwstr>
+  </property>
 </Properties>
 </file>