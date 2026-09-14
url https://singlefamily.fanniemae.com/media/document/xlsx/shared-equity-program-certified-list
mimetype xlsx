--- v5 (2026-08-24)
+++ v6 (2026-09-14)
@@ -1,161 +1,142 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30327"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/e3uc9c_fanniemae_com/Documents/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma.sharepoint.com/sites/ShareEquityProgramCertificationTool/Shared Documents/General/Certified Lists/Fanniemae.com Archive/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="2" documentId="8_{CD7CACE8-AB6D-46D9-A762-7FA5CB7D2C5F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7E3CCA62-CF3E-4156-9F53-18AB7FF13B4A}"/>
+  <xr:revisionPtr revIDLastSave="9" documentId="8_{2D337A97-E1B6-428B-BE96-25C68A69E67F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1115BD57-6FAF-40FD-85ED-EC3AA0BACBE1}"/>
   <bookViews>
-    <workbookView xWindow="-38520" yWindow="-1440" windowWidth="30960" windowHeight="16800" firstSheet="2" activeTab="3" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="READ FIRST Instructions for Use" sheetId="7" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Shared Eq - Additional Approval" sheetId="4" r:id="rId4"/>
+    <sheet name="READ FIRST Instruction for Use " sheetId="5" r:id="rId1"/>
+    <sheet name="Shared Eq - Model Forms" sheetId="2" r:id="rId2"/>
+    <sheet name="Shared Eq - Other Forms" sheetId="3" r:id="rId3"/>
+    <sheet name="Shared Eq - Other Approvals" sheetId="4" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="191028"/>
-[...15 lines deleted...]
-  </extLst>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2111" uniqueCount="731">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2255" uniqueCount="737">
   <si>
     <t>Description: This file contains the Certified Shared Equity Program List (“CSEP List”) of shared equity programs that have certified to Fannie Mae that their programs meet Duty to Serve shared equity program requirements and/or specific Selling Guide shared equity requirements as of the most recent date indicated. </t>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <t>In addition to the activities described below, lenders may use the CSEP List to identify shared equity programs for outreach related to loan origination.  This list must not be used for any other purposes.</t>
   </si>
   <si>
     <t>The CSEP List also identifies any applicable model form referenced in the Selling Guide (see “Shared Eq - Model Forms” tab) used by those shared equity programs that have adopted one of the “Model Forms”, linked below for reference: </t>
   </si>
   <si>
     <t>·       2011 CLT Network Model Ground Lease; </t>
   </si>
   <si>
     <t>·       Institute for Community Economics (ICE) Model Ground Lease; and </t>
   </si>
   <si>
     <t>·       2021 Model Declaration of Affordability Covenants with Refinance and Resale Restriction and Purchase Option (“model deed restriction form”). </t>
   </si>
   <si>
-    <t>Shared equity programs that do not use one of the “Model Forms” are included in a separate tab labeled either “Shared Eq – Other Forms” or "Shared Eq - Additional Approval."</t>
-[...1 lines deleted...]
-  <si>
     <t>Purpose: Lenders may choose to use the current CSEP List as an alternative method to confirm compliance with the following Selling Guide shared equity requirements for loans sold to Fannie Mae in connection with shared equity programs on the CSEP List that have used one of the “Model Forms”.  </t>
   </si>
   <si>
     <t>Required legal documentation requirements in B5-5.3-02, Shared Equity Transactions: General Requirements; </t>
   </si>
   <si>
     <t>Resale restriction requirements in B5-5.3-02, Shared Equity Transactions: General Requirements; </t>
   </si>
   <si>
     <t>Additional requirements for properties subject to private transfer fees in B5-5.3-02, Shared Equity Transactions: General Requirements, if applicable; and </t>
   </si>
   <si>
     <t>Eligible shared equity providers requirements in B5-5.3-03, Shared Equity Transactions: Eligibility, Underwriting and Collateral Requirements. </t>
   </si>
   <si>
     <t>For each loan, the lender must review the ground lease or deed restricted legal agreement to confirm that the subject property is associated with a certified shared equity program included on the model forms tab , and the specific model form used by the program has been identified.  Additionally, if the property is subject to a private transfer fee, the lender must verify that the term of the ground lease or legal agreement will apply for at least 30 years after recordation. </t>
   </si>
   <si>
     <t>Note: The lender is responsible for reviewing all other applicable Fannie Mae requirements and obtaining the pertinent information needed to complete the review. </t>
   </si>
   <si>
     <t>Key Fields: </t>
   </si>
   <si>
     <t>Duty to Serve Requirements Met – indicates whether the program meets Duty to Serve shared equity requirements</t>
   </si>
   <si>
     <t>Private Transfer Fee – indicates whether the program has a requirement that the property is subject to a private transfer fee </t>
   </si>
   <si>
     <t>Program Type – indicates whether the program is a Community Land Trust (CLT) or an Income &amp; Resale Price Restricted program (IRPR) </t>
   </si>
   <si>
     <t>Model Forms – indicates whether the program makes use of the any of the “Model Forms” (listed above) and which form is used</t>
   </si>
   <si>
-    <t>Note: For programs on the "Shared Eq - Additional Approval" tab, lenders must contact their Fannie Mae Representative for special approval before loans from these programs can be originated and delivered.</t>
-[...1 lines deleted...]
-  <si>
     <t>Shared Equity Programs - using Model Forms</t>
+  </si>
+  <si>
+    <t>9/10/2026</t>
   </si>
   <si>
     <t>Legend:
 CLT = Community Land Trust
 IRPR = Income &amp; Resale Price Restricted</t>
   </si>
   <si>
     <t>Legend:
 ICE = Institute for Community Economics (ICE) Model Ground Lease
 NCLTN = National Community Land Trust Network (NCLTN) 2011 CLT Network Model Ground Lease
 MDR = GSN 2021 Model Declaration of Affordability Covenants with Refinance and Resale Restriction and Purchase Option
 No = Program does not use a model form</t>
   </si>
   <si>
     <t>Description: The below programs use model legal documents and are certified as meeting Duty to Serve and specific Selling Guide requirements. See Selling Guide section B5-5.3-02 for additional information.</t>
   </si>
   <si>
     <t>Legal Entity Name</t>
   </si>
   <si>
     <t>Program Name</t>
   </si>
   <si>
     <t>Organization Name</t>
   </si>
@@ -168,2788 +149,2631 @@
   <si>
     <t>Program Established</t>
   </si>
   <si>
     <t>Private Transfer Fee?</t>
   </si>
   <si>
     <t>Restrictions Terminate upon foreclosure?</t>
   </si>
   <si>
     <t>Program Type</t>
   </si>
   <si>
     <t>Model Forms?</t>
   </si>
   <si>
     <t>Program Website</t>
   </si>
   <si>
     <t>Certification Date</t>
   </si>
   <si>
     <t>Certification Expiration Date</t>
   </si>
   <si>
+    <t>Chipola Area Habitat for Humanity, Inc</t>
+  </si>
+  <si>
+    <t>Chipola Habitat Hownership Program- Jackson &amp; Washington Counties Florida</t>
+  </si>
+  <si>
+    <t>Marianna</t>
+  </si>
+  <si>
+    <t>FL</t>
+  </si>
+  <si>
+    <t>2022</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>IRPR</t>
+  </si>
+  <si>
+    <t>Yes - MDR</t>
+  </si>
+  <si>
+    <t>www.chipolahabitat.org</t>
+  </si>
+  <si>
+    <t>1/1/2026</t>
+  </si>
+  <si>
+    <t>12/31/2026</t>
+  </si>
+  <si>
+    <t>Community Home Trust</t>
+  </si>
+  <si>
+    <t>Permanently Affordable Housing</t>
+  </si>
+  <si>
+    <t>Chapel Hill</t>
+  </si>
+  <si>
+    <t>NC</t>
+  </si>
+  <si>
+    <t>2001</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>CLT</t>
+  </si>
+  <si>
+    <t>Yes - ICE</t>
+  </si>
+  <si>
+    <t>https://communityhometrust.org/</t>
+  </si>
+  <si>
+    <t>3/1/2026</t>
+  </si>
+  <si>
+    <t>NORTHWEST CLT CORPORATION</t>
+  </si>
+  <si>
+    <t>NWCLT Shared Equity Homeownership Plan</t>
+  </si>
+  <si>
+    <t>Philadelphia</t>
+  </si>
+  <si>
+    <t>PA</t>
+  </si>
+  <si>
+    <t>2021</t>
+  </si>
+  <si>
+    <t>Yes - NCLTN</t>
+  </si>
+  <si>
+    <t>https://northwestclt.org/</t>
+  </si>
+  <si>
+    <t>2/1/2026</t>
+  </si>
+  <si>
+    <t>Community First Land Trust</t>
+  </si>
+  <si>
+    <t>North Charleston</t>
+  </si>
+  <si>
+    <t>SC</t>
+  </si>
+  <si>
+    <t>2017</t>
+  </si>
+  <si>
+    <t>www.cflandtrust.org</t>
+  </si>
+  <si>
+    <t>Storehouse of Hope Community Land Trust</t>
+  </si>
+  <si>
+    <t>The Storehouse of Hope Community Land Trust</t>
+  </si>
+  <si>
+    <t>Detroit</t>
+  </si>
+  <si>
+    <t>MI</t>
+  </si>
+  <si>
+    <t>2015</t>
+  </si>
+  <si>
+    <t>thestorehouseofhope.org</t>
+  </si>
+  <si>
+    <t>South Florida Community Land Trust, Inc.</t>
+  </si>
+  <si>
+    <t>Fort Lauderdale</t>
+  </si>
+  <si>
+    <t>2006</t>
+  </si>
+  <si>
+    <t>https://southfloridaclt.org/</t>
+  </si>
+  <si>
+    <t>Homestead Community Land Trust</t>
+  </si>
+  <si>
+    <t>Homestead Community Land Trust Homeownership</t>
+  </si>
+  <si>
+    <t>SEATTLE</t>
+  </si>
+  <si>
+    <t>WA</t>
+  </si>
+  <si>
+    <t>2002</t>
+  </si>
+  <si>
+    <t>www.homesteadclt.org</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity Seattle-King County</t>
+  </si>
+  <si>
+    <t>Kittitas County Habitat for Humanity</t>
+  </si>
+  <si>
+    <t>Ellensburg</t>
+  </si>
+  <si>
+    <t>2020</t>
+  </si>
+  <si>
+    <t>buy.habitat.org</t>
+  </si>
+  <si>
+    <t>North East Housing Initiative, Inc. (NEHI)</t>
+  </si>
+  <si>
+    <t>Baltimore</t>
+  </si>
+  <si>
+    <t>MD</t>
+  </si>
+  <si>
+    <t>2014</t>
+  </si>
+  <si>
+    <t>www.nehihomes.org</t>
+  </si>
+  <si>
+    <t>2/1/2025</t>
+  </si>
+  <si>
+    <t>Savannah Community Land Trust Inc</t>
+  </si>
+  <si>
+    <t>Land Trust</t>
+  </si>
+  <si>
+    <t>Savannah</t>
+  </si>
+  <si>
+    <t>GA</t>
+  </si>
+  <si>
+    <t>https://ashonrc.wixsite.com/savcomlandtrst..</t>
+  </si>
+  <si>
+    <t>Thomas Jefferson Community Land Trust</t>
+  </si>
+  <si>
+    <t>Piedmont Community Land Trust</t>
+  </si>
+  <si>
+    <t>Charlottesville</t>
+  </si>
+  <si>
+    <t>VA</t>
+  </si>
+  <si>
+    <t>2008</t>
+  </si>
+  <si>
+    <t>piedmontclt.org</t>
+  </si>
+  <si>
+    <t>Homes and Hope CLT</t>
+  </si>
+  <si>
+    <t>Homes and Hope Community Land Trust</t>
+  </si>
+  <si>
+    <t>MUKILTEO</t>
+  </si>
+  <si>
+    <t>2018</t>
+  </si>
+  <si>
+    <t>www.homesandhopeclt.org</t>
+  </si>
+  <si>
+    <t>Klondike Community Land Trust, Inc.</t>
+  </si>
+  <si>
+    <t>Klondike Community Land Trust</t>
+  </si>
+  <si>
+    <t>Memphis</t>
+  </si>
+  <si>
+    <t>TN</t>
+  </si>
+  <si>
+    <t>www.theworkscdc.org</t>
+  </si>
+  <si>
+    <t>3/1/2025</t>
+  </si>
+  <si>
+    <t>Springfield Community Land Trust</t>
+  </si>
+  <si>
+    <t>Springfield</t>
+  </si>
+  <si>
+    <t>MO</t>
+  </si>
+  <si>
+    <t>2011</t>
+  </si>
+  <si>
+    <t>springfieldclt.org</t>
+  </si>
+  <si>
+    <t>New River Home Trust</t>
+  </si>
+  <si>
+    <t>Christiansburg</t>
+  </si>
+  <si>
+    <t>2023</t>
+  </si>
+  <si>
+    <t>www.newriverhometrust.org</t>
+  </si>
+  <si>
+    <t>Thurston Housing Land Trust</t>
+  </si>
+  <si>
+    <t>Olympia</t>
+  </si>
+  <si>
+    <t>https://www.thurstonhousinglandtrust.org/</t>
+  </si>
+  <si>
+    <t>Peninsula Housing</t>
+  </si>
+  <si>
+    <t>Suttons Bay</t>
+  </si>
+  <si>
+    <t>peninsula-housing.org</t>
+  </si>
+  <si>
+    <t>12/1/2025</t>
+  </si>
+  <si>
+    <t>Collier County Community Land Trust, Inc.</t>
+  </si>
+  <si>
+    <t>CCCLT Ground Lease</t>
+  </si>
+  <si>
+    <t>Naples</t>
+  </si>
+  <si>
+    <t>www.collierclt.org</t>
+  </si>
+  <si>
+    <t>Rocky Mountain Community Land Trust a Colorado Non-Profit Corporation</t>
+  </si>
+  <si>
+    <t>Rocky Mountain Community Land Trust First Time Home Buyer Program</t>
+  </si>
+  <si>
+    <t>Rocky Mountain Community Land Trusts</t>
+  </si>
+  <si>
+    <t>Colorado Springs</t>
+  </si>
+  <si>
+    <t>CO</t>
+  </si>
+  <si>
+    <t>1996</t>
+  </si>
+  <si>
+    <t>rmclt.org</t>
+  </si>
+  <si>
+    <t>Mt. Vernon Manor, Inc.</t>
+  </si>
+  <si>
+    <t>Mt. Vernon Manor Community Land Trust</t>
+  </si>
+  <si>
+    <t>www.mvmcdc.org</t>
+  </si>
+  <si>
+    <t>Methow Housing Trust</t>
+  </si>
+  <si>
+    <t>Winthrop</t>
+  </si>
+  <si>
+    <t>https://methowhousingtrust.org/</t>
+  </si>
+  <si>
+    <t>CPAH CLT LLC</t>
+  </si>
+  <si>
+    <t>COMMUNITY PARTNERS FOR AFFORDABLE HOUSING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Libertyville </t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>2003</t>
+  </si>
+  <si>
+    <t>www.cpahousing.org</t>
+  </si>
+  <si>
+    <t>Taproot Community Land Trust</t>
+  </si>
+  <si>
+    <t>Homeownership Program</t>
+  </si>
+  <si>
+    <t>Kingston</t>
+  </si>
+  <si>
+    <t>NY</t>
+  </si>
+  <si>
+    <t>taprootclt.org</t>
+  </si>
+  <si>
+    <t>Two Rivers Community Land Trust</t>
+  </si>
+  <si>
+    <t>Woodbury</t>
+  </si>
+  <si>
+    <t>MN</t>
+  </si>
+  <si>
+    <t>2000</t>
+  </si>
+  <si>
+    <t>www.tworiversclt.org</t>
+  </si>
+  <si>
+    <t>Jacksonville Community Land Trust Inc</t>
+  </si>
+  <si>
+    <t>Jacksonville Community Land Trust</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jacksonville </t>
+  </si>
+  <si>
+    <t>https://www.jaxclthomes.org</t>
+  </si>
+  <si>
+    <t>4/1/2025</t>
+  </si>
+  <si>
+    <t>North Corktown Equitable Housing Initiative</t>
+  </si>
+  <si>
+    <t>North Corktown Neighborhood Association</t>
+  </si>
+  <si>
+    <t>2024</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
+    <t>Housing Land Trust of Sonoma County</t>
+  </si>
+  <si>
+    <t>Housing Land Trust of Sonoma County First Time Homebuyer Program</t>
+  </si>
+  <si>
+    <t>Petaluma</t>
+  </si>
+  <si>
+    <t>CA</t>
+  </si>
+  <si>
+    <t>https://www.housinglandtrust.org/</t>
+  </si>
+  <si>
+    <t>Community of Hope</t>
+  </si>
+  <si>
+    <t>Community Land Trust</t>
+  </si>
+  <si>
+    <t>Palm Bay</t>
+  </si>
+  <si>
+    <t>https://www.landofhope.info/</t>
+  </si>
+  <si>
+    <t>Housing Resources Bainbridge</t>
+  </si>
+  <si>
+    <t>Bainbridge Island</t>
+  </si>
+  <si>
+    <t>2010</t>
+  </si>
+  <si>
+    <t>www.housingresourcesbi.org/programs/homeownership</t>
+  </si>
+  <si>
+    <t>11/1/2025</t>
+  </si>
+  <si>
+    <t>Northwest Florida Community Land Trust, LLC</t>
+  </si>
+  <si>
+    <t>Northwest Florida Land Trust</t>
+  </si>
+  <si>
+    <t>Pensaola</t>
+  </si>
+  <si>
+    <t>Pensacolahabitat.org</t>
+  </si>
+  <si>
+    <t>Chicago Community Land Trust dba Chicago Housing Trust</t>
+  </si>
+  <si>
+    <t>Affordable Homeownership and Housing Program</t>
+  </si>
+  <si>
+    <t>Chicago</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>https://chicagohousingtrust.org/programs/</t>
+  </si>
+  <si>
+    <t>Common Ground Community Housing Trust</t>
+  </si>
+  <si>
+    <t>Common Ground Home Ownership Program</t>
+  </si>
+  <si>
+    <t>Wenatchee</t>
+  </si>
+  <si>
+    <t>https://commongroundwenatchee.com/</t>
+  </si>
+  <si>
+    <t>Sheridan County Housing Land Trust</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity of the Eastern Bighorns Inc</t>
+  </si>
+  <si>
+    <t>Sheridan</t>
+  </si>
+  <si>
+    <t>WY</t>
+  </si>
+  <si>
+    <t>sheridanhtl.org</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity Marion County CLT</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity Marion County Community Land Trust, Inc.</t>
+  </si>
+  <si>
+    <t>Ocala</t>
+  </si>
+  <si>
+    <t>www.habitatocala.org</t>
+  </si>
+  <si>
+    <t>Hannibal Square Community Land Trust, Inc.</t>
+  </si>
+  <si>
+    <t>Hannibal Square Community Land Trust - Shared Equity Homeownership Program</t>
+  </si>
+  <si>
+    <t>Winter Park</t>
+  </si>
+  <si>
+    <t>2004</t>
+  </si>
+  <si>
+    <t>https://hannibalsquareclt.org/</t>
+  </si>
+  <si>
     <t>Affordable Land, LLC</t>
   </si>
   <si>
     <t>Habitat Affiliate CLT Program</t>
   </si>
   <si>
     <t>Trust Montana, Inc.</t>
   </si>
   <si>
     <t>Belgrade</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
-    <t>2018</t>
-[...10 lines deleted...]
-  <si>
     <t>https://trustmontanaclt.org/</t>
   </si>
   <si>
     <t>Home Buyer Choice Program</t>
   </si>
   <si>
+    <t>Missoula</t>
+  </si>
+  <si>
+    <t>WEST TUALITY HABITAT FOR HUMANITY</t>
+  </si>
+  <si>
+    <t>West Tuality Habitat for Humanity</t>
+  </si>
+  <si>
+    <t>Forest Grove</t>
+  </si>
+  <si>
+    <t>OR</t>
+  </si>
+  <si>
+    <t>1993</t>
+  </si>
+  <si>
+    <t>www.westtualityhabitat.org</t>
+  </si>
+  <si>
+    <t>Atlanta Land Trust, Inc.</t>
+  </si>
+  <si>
+    <t>Atlanta Land Trust Permanently Affordable Homeownership Program</t>
+  </si>
+  <si>
+    <t>Atlanta</t>
+  </si>
+  <si>
+    <t>2009</t>
+  </si>
+  <si>
+    <t>atlantalandtrust.org</t>
+  </si>
+  <si>
+    <t>One Roof Community Housing</t>
+  </si>
+  <si>
+    <t>Duluth</t>
+  </si>
+  <si>
+    <t>1991</t>
+  </si>
+  <si>
+    <t>https://1roofhousing.org/</t>
+  </si>
+  <si>
+    <t>BALTIMORE CITY COMMUNITY REVITALIZATION CORPORATION</t>
+  </si>
+  <si>
+    <t>Affordable Home Ownership Made Easy</t>
+  </si>
+  <si>
+    <t>rebirthbmore.com</t>
+  </si>
+  <si>
+    <t>Northern Homes Community Development Corp</t>
+  </si>
+  <si>
+    <t>Northern Homes Community Land Trust</t>
+  </si>
+  <si>
+    <t>Boyne City</t>
+  </si>
+  <si>
+    <t>2005</t>
+  </si>
+  <si>
+    <t>northernhomes.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">County of Kauai </t>
+  </si>
+  <si>
+    <t>County of Kauai Home Buyer Program</t>
+  </si>
+  <si>
+    <t>County of Kauai</t>
+  </si>
+  <si>
+    <t>Lihue</t>
+  </si>
+  <si>
+    <t>HI</t>
+  </si>
+  <si>
+    <t>2007</t>
+  </si>
+  <si>
+    <t>https://www.kauai.gov/Government/Departments-Agencies/Housing-Agency/Homebuyer-Program</t>
+  </si>
+  <si>
+    <t>Waterville Community Land Trust</t>
+  </si>
+  <si>
+    <t>Waterville</t>
+  </si>
+  <si>
+    <t>ME</t>
+  </si>
+  <si>
+    <t>2013</t>
+  </si>
+  <si>
+    <t>watervilleclt.org</t>
+  </si>
+  <si>
+    <t>1/1/2025</t>
+  </si>
+  <si>
+    <t>Richmond</t>
+  </si>
+  <si>
+    <t>2016</t>
+  </si>
+  <si>
+    <t>https://maggiewalkerclt.org/</t>
+  </si>
+  <si>
+    <t>the Rondo Community Land Trust</t>
+  </si>
+  <si>
+    <t>Homebuyer Initiated Program</t>
+  </si>
+  <si>
+    <t>St Paul</t>
+  </si>
+  <si>
+    <t>https://rondoclt.org/hip/</t>
+  </si>
+  <si>
+    <t>Thistle &amp; Nest</t>
+  </si>
+  <si>
+    <t>Bend</t>
+  </si>
+  <si>
+    <t>https://thistleandnest.org/en/</t>
+  </si>
+  <si>
+    <t>5/1/2025</t>
+  </si>
+  <si>
+    <t>Summit Hill Community Development Corporation</t>
+  </si>
+  <si>
+    <t>Summit Hill Community Land Trust</t>
+  </si>
+  <si>
+    <t>Bloomington</t>
+  </si>
+  <si>
+    <t>IN</t>
+  </si>
+  <si>
+    <t>https://bhaindiana.net/shcdc/land-trust/</t>
+  </si>
+  <si>
+    <t>7/1/2025</t>
+  </si>
+  <si>
+    <t>Evergreen Habitat for Humanity, LLC</t>
+  </si>
+  <si>
+    <t>Evergreen Habitat for Humanity</t>
+  </si>
+  <si>
+    <t>Vancouver</t>
+  </si>
+  <si>
+    <t>www.ehfh.org</t>
+  </si>
+  <si>
+    <t>Headwaters Community Housing Trust</t>
+  </si>
+  <si>
+    <t>Bozeman</t>
+  </si>
+  <si>
+    <t>www.headwatershousing.org</t>
+  </si>
+  <si>
+    <t>www.communityhometrust.org</t>
+  </si>
+  <si>
+    <t>Cass Clay Community Land trust</t>
+  </si>
+  <si>
+    <t>Moorhead</t>
+  </si>
+  <si>
+    <t>hello@cassclayclt.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Windham &amp; Windsor Housing Trust, Inc. </t>
+  </si>
+  <si>
+    <t>Windham &amp; Windsor Housing Trust Homeownership Center</t>
+  </si>
+  <si>
+    <t>Windham &amp; Windsor Housing Trust</t>
+  </si>
+  <si>
+    <t>Brattleboro</t>
+  </si>
+  <si>
+    <t>VT</t>
+  </si>
+  <si>
+    <t>1987</t>
+  </si>
+  <si>
+    <t>https://www.homemattershere.org/</t>
+  </si>
+  <si>
+    <t>Northwest Montana Community Land Trust Inc.</t>
+  </si>
+  <si>
+    <t>NWMTCLT Home Ownership</t>
+  </si>
+  <si>
+    <t>Kalispell</t>
+  </si>
+  <si>
+    <t>www.nwmtclt.org</t>
+  </si>
+  <si>
+    <t>Lopez Community Land Trust (LCLT)</t>
+  </si>
+  <si>
+    <t>SFR Homeownership</t>
+  </si>
+  <si>
+    <t>Lopez Island</t>
+  </si>
+  <si>
+    <t>www.lopezclt.org</t>
+  </si>
+  <si>
+    <t>8/1/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Community Justice Land Trust </t>
+  </si>
+  <si>
+    <t>Community Justice Land Trust (CJLT)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Women's Community Revitalization Project </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Philadelphia </t>
+  </si>
+  <si>
+    <t>https://www.wcrpphila.org/cjlt</t>
+  </si>
+  <si>
+    <t>Housing Solutions of Northern Arizona, Inc.</t>
+  </si>
+  <si>
+    <t>Housing Solutions of NAZ Community Land Trust Program</t>
+  </si>
+  <si>
+    <t>Flagstaff</t>
+  </si>
+  <si>
+    <t>AZ</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>www.housingnaz.org</t>
+  </si>
+  <si>
+    <t>NeighborWorks Blackstone River Valley (NWBRV)</t>
+  </si>
+  <si>
+    <t>NWBRV Land Trust Program</t>
+  </si>
+  <si>
+    <t>The Woonsocket Neighborhood Development Corporation d/b/a NWBRV</t>
+  </si>
+  <si>
+    <t>Woonsocket</t>
+  </si>
+  <si>
+    <t>RI</t>
+  </si>
+  <si>
+    <t>www.NeiighborWorksBRV.org</t>
+  </si>
+  <si>
+    <t>9/1/2025</t>
+  </si>
+  <si>
+    <t>Sisters Habitat for Humanity</t>
+  </si>
+  <si>
+    <t>Sisters Habitat for Humanity Inc</t>
+  </si>
+  <si>
+    <t>Sisters</t>
+  </si>
+  <si>
+    <t>1990</t>
+  </si>
+  <si>
+    <t>www.sistershabitat.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Frankfort Area Community Land Trust </t>
+  </si>
+  <si>
+    <t>Frankfort Area Community Land Trust - DBA Housing Trust of Benzie</t>
+  </si>
+  <si>
+    <t>Frankfort</t>
+  </si>
+  <si>
+    <t>housingtrustofbenzie.org</t>
+  </si>
+  <si>
+    <t>Community Land Trust of Palm Beach County and the Treasure Coast</t>
+  </si>
+  <si>
+    <t>Port St. Lucie Homeownership Assistance Program</t>
+  </si>
+  <si>
+    <t>Port St. Lucie</t>
+  </si>
+  <si>
+    <t>www/cltofpbc.org</t>
+  </si>
+  <si>
+    <t>Palm Beach County Homeownership Program</t>
+  </si>
+  <si>
+    <t>Various in Palm Beach County</t>
+  </si>
+  <si>
+    <t>cltofpbc.org</t>
+  </si>
+  <si>
+    <t>LOVE FOCUS INTERNATIONAL ASSOCIATION</t>
+  </si>
+  <si>
+    <t>Love Focus Affordable Housing</t>
+  </si>
+  <si>
+    <t>Merced</t>
+  </si>
+  <si>
+    <t>Under Construction</t>
+  </si>
+  <si>
+    <t>Panhandle Affordable Housing Alliance</t>
+  </si>
+  <si>
+    <t>Deed Restricted Fee Simple Homes</t>
+  </si>
+  <si>
+    <t>Hayden</t>
+  </si>
+  <si>
+    <t>ID</t>
+  </si>
+  <si>
+    <t>https://www.pahaid.org/our-solutions/homeownership</t>
+  </si>
+  <si>
+    <t>12/1/2024</t>
+  </si>
+  <si>
+    <t>City of Lakes Community Land Trust</t>
+  </si>
+  <si>
+    <t>City of Lakes Community Land Trust (CLCLT) Perpetually Affordable Homes</t>
+  </si>
+  <si>
+    <t>Minneapolis</t>
+  </si>
+  <si>
+    <t>https://www.clclt.org/</t>
+  </si>
+  <si>
+    <t>Here to Stay Community Land Trust</t>
+  </si>
+  <si>
+    <t>heretostayclt.org</t>
+  </si>
+  <si>
+    <t>Guadalupe Neighborhood Development Corporation</t>
+  </si>
+  <si>
+    <t>GNDC Homeownership Program</t>
+  </si>
+  <si>
+    <t>Austin</t>
+  </si>
+  <si>
+    <t>TX</t>
+  </si>
+  <si>
+    <t>1983</t>
+  </si>
+  <si>
+    <t>https://www.guadalupendc.org/</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity of Bucks County</t>
+  </si>
+  <si>
+    <t>Warminster</t>
+  </si>
+  <si>
+    <t>www.habitatbucks.org/homeownership</t>
+  </si>
+  <si>
+    <t>Kulshan Community Land Trust</t>
+  </si>
+  <si>
+    <t>Kulshan CLT Homeownership Program</t>
+  </si>
+  <si>
+    <t>Bellingham</t>
+  </si>
+  <si>
+    <t>https://www.kulshanclt.org/</t>
+  </si>
+  <si>
+    <t>11/1/2024</t>
+  </si>
+  <si>
+    <t>Kôr Community Land Trust</t>
+  </si>
+  <si>
+    <t>RootedHomes</t>
+  </si>
+  <si>
+    <t>https://rootedhomes.org/</t>
+  </si>
+  <si>
+    <t>Tallahassee Lenders' Consortium</t>
+  </si>
+  <si>
+    <t>Tallahassee</t>
+  </si>
+  <si>
+    <t>www.tallahasseelenders.org</t>
+  </si>
+  <si>
+    <t>NeighborWorks Boise</t>
+  </si>
+  <si>
+    <t>Neighborhood Housing Trust of Idaho</t>
+  </si>
+  <si>
+    <t>Boise</t>
+  </si>
+  <si>
+    <t>https://nwboise.org/housing-trust/</t>
+  </si>
+  <si>
+    <t>Virginia Statewide Community Land Trust</t>
+  </si>
+  <si>
+    <t>Statewide</t>
+  </si>
+  <si>
+    <t>www.vsclt.org</t>
+  </si>
+  <si>
+    <t>Cape Fear Community Land Trust</t>
+  </si>
+  <si>
+    <t>Wilmington</t>
+  </si>
+  <si>
+    <t>www.foreverplaces.org</t>
+  </si>
+  <si>
+    <t>Champlain Housing Trust</t>
+  </si>
+  <si>
+    <t>Shared Equity Program</t>
+  </si>
+  <si>
+    <t>Burlington</t>
+  </si>
+  <si>
+    <t>1984</t>
+  </si>
+  <si>
+    <t>www.getahome.org</t>
+  </si>
+  <si>
+    <t>Durham Community Land Trustees, Inc.</t>
+  </si>
+  <si>
+    <t>DCLT Homeownership Program</t>
+  </si>
+  <si>
+    <t>Durham</t>
+  </si>
+  <si>
+    <t>https://www.dclt.org/</t>
+  </si>
+  <si>
+    <t>County of Maui</t>
+  </si>
+  <si>
+    <t>First-Time Homebuyer Opportunities Program</t>
+  </si>
+  <si>
+    <t>County of Maui, Office of Recovery</t>
+  </si>
+  <si>
+    <t>Wailuku</t>
+  </si>
+  <si>
+    <t>https://hookumuhou.mauicounty.gov/</t>
+  </si>
+  <si>
+    <t>12/31/2027</t>
+  </si>
+  <si>
+    <t>River City Housing</t>
+  </si>
+  <si>
+    <t>RCH Shared Equity Program</t>
+  </si>
+  <si>
+    <t>Louisville</t>
+  </si>
+  <si>
+    <t>KY</t>
+  </si>
+  <si>
+    <t>www.rivercityhousing.org</t>
+  </si>
+  <si>
+    <t>LLC that is wholly owned subsidiary of Elevation Community Land Trust</t>
+  </si>
+  <si>
+    <t>Elevation Community Land Trust</t>
+  </si>
+  <si>
+    <t>Denver</t>
+  </si>
+  <si>
+    <t>https://elevationclt.org/</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity Portland Region</t>
+  </si>
+  <si>
+    <t>Habitat Homeownership Program - Condos</t>
+  </si>
+  <si>
+    <t>Portland</t>
+  </si>
+  <si>
+    <t>https://habitatportlandregion.org/programs/homeownership/homeownership-faq/</t>
+  </si>
+  <si>
+    <t>North-Missoula Community Development Corporation</t>
+  </si>
+  <si>
+    <t>Land Stewardship Program</t>
+  </si>
+  <si>
+    <t>www.frontstepclt.org</t>
+  </si>
+  <si>
+    <t>Raleigh Area Land Trust, Inc.</t>
+  </si>
+  <si>
+    <t>Raleigh Area Land Trust</t>
+  </si>
+  <si>
+    <t>Raleigh</t>
+  </si>
+  <si>
+    <t>www.ralt.org</t>
+  </si>
+  <si>
+    <t>Oakland Community Land Trust</t>
+  </si>
+  <si>
+    <t>Oakland</t>
+  </si>
+  <si>
+    <t>oakclt.org</t>
+  </si>
+  <si>
+    <t>Madison Area Community Land Trust</t>
+  </si>
+  <si>
+    <t>Madison</t>
+  </si>
+  <si>
+    <t>WI</t>
+  </si>
+  <si>
+    <t>www.maclt.org</t>
+  </si>
+  <si>
+    <t>4/1/2026</t>
+  </si>
+  <si>
+    <t>Central Ohio Community Land Trust</t>
+  </si>
+  <si>
+    <t>A Shared Equity Homeownership Program</t>
+  </si>
+  <si>
+    <t>Columbus</t>
+  </si>
+  <si>
+    <t>OH</t>
+  </si>
+  <si>
+    <t>https://www.coclt.org/</t>
+  </si>
+  <si>
+    <t>Milwaukee Community Land Trust</t>
+  </si>
+  <si>
+    <t>Shared equity homeownership</t>
+  </si>
+  <si>
+    <t>Milwaukee</t>
+  </si>
+  <si>
+    <t>milwaukeeclt.org</t>
+  </si>
+  <si>
+    <t>ECLT Homeownership Program</t>
+  </si>
+  <si>
+    <t>https://www.elevationclt.org/</t>
+  </si>
+  <si>
+    <t>Douglass Community Land Trust</t>
+  </si>
+  <si>
+    <t>Douglass CLT Pay It Forward Single Family Ownership</t>
+  </si>
+  <si>
+    <t>Washington</t>
+  </si>
+  <si>
+    <t>DC</t>
+  </si>
+  <si>
+    <t>www.douglassclt.org</t>
+  </si>
+  <si>
+    <t>South Baltimore Community Land Trust</t>
+  </si>
+  <si>
+    <t>Rise, Reclaim, Rebuild</t>
+  </si>
+  <si>
+    <t>https://www.sbclt.org/housing-program/</t>
+  </si>
+  <si>
+    <t>The Avalon Village Community Land Trust</t>
+  </si>
+  <si>
+    <t>Highland Park</t>
+  </si>
+  <si>
+    <t>www.theavalonvillage.org</t>
+  </si>
+  <si>
+    <t>Tenants to Homeowners, Inc.</t>
+  </si>
+  <si>
+    <t>Lawrence Community Housing Trust</t>
+  </si>
+  <si>
+    <t>Lawrence</t>
+  </si>
+  <si>
+    <t>KS</t>
+  </si>
+  <si>
+    <t>https://tenants-to-homeowners.org/home-purchase-program/</t>
+  </si>
+  <si>
+    <t>Southwest Utah Community Land Trust</t>
+  </si>
+  <si>
+    <t>Saint George</t>
+  </si>
+  <si>
+    <t>UT</t>
+  </si>
+  <si>
+    <t>neighborworksmchs.org</t>
+  </si>
+  <si>
+    <t>Smoketown Community Land Trust</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Smoketown Community Land Trust </t>
+  </si>
+  <si>
+    <t>www.smoketowclt.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Greeley Weld Habitat Community Land Trust </t>
+  </si>
+  <si>
+    <t>Greeley</t>
+  </si>
+  <si>
+    <t>https://www.greeleyhabitat.org/gwhfhlandtrust</t>
+  </si>
+  <si>
+    <t>Bend-Redmond Habitat for Humanity</t>
+  </si>
+  <si>
+    <t>1989</t>
+  </si>
+  <si>
+    <t>www.bendredmondhabitat.org</t>
+  </si>
+  <si>
+    <t>5/1/2026</t>
+  </si>
+  <si>
+    <t>OPAL Community Land Trust</t>
+  </si>
+  <si>
+    <t>Eastsound</t>
+  </si>
+  <si>
+    <t>1994</t>
+  </si>
+  <si>
+    <t>opalclt.org</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity of Tompkins and Cortland Counties Inc.</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity Homeownership Program</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity of Tompkins and Cortland Counties</t>
+  </si>
+  <si>
+    <t>Ithaca</t>
+  </si>
+  <si>
+    <t>https://tchabitat.com/homeownership/</t>
+  </si>
+  <si>
+    <t>Big River Community Land Trust</t>
+  </si>
+  <si>
+    <t>White Salmon</t>
+  </si>
+  <si>
+    <t>www.bigriverclt.org</t>
+  </si>
+  <si>
+    <t>Chelan Valley Housing Trust</t>
+  </si>
+  <si>
+    <t>CVHT Community Land Trust</t>
+  </si>
+  <si>
+    <t>Chelan</t>
+  </si>
+  <si>
+    <t>www.chelanvalleyhousing.org</t>
+  </si>
+  <si>
+    <t>Proud Ground</t>
+  </si>
+  <si>
+    <t>Proud Ground Affordable Housing Covenant 2025 - Oregon</t>
+  </si>
+  <si>
+    <t>1999</t>
+  </si>
+  <si>
+    <t>proudground.org</t>
+  </si>
+  <si>
+    <t>Proud Ground's Homeownership Program</t>
+  </si>
+  <si>
+    <t>https://proudground.org/</t>
+  </si>
+  <si>
+    <t>Diamond State, CLT</t>
+  </si>
+  <si>
+    <t>Diamond State CLT, INC.</t>
+  </si>
+  <si>
+    <t>Diamond State Community Land Trust</t>
+  </si>
+  <si>
+    <t>Dover</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <t>www.diamondstateclt.org</t>
+  </si>
+  <si>
+    <t>Asheville-Buncombe Community Land Trust</t>
+  </si>
+  <si>
+    <t>Asheville-Buncombe Community Land Trust Homeownership Program</t>
+  </si>
+  <si>
+    <t>Asheville</t>
+  </si>
+  <si>
+    <t>https://abclt.org/homeownership/</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity of Lincoln County</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity of Lincoln County Permanently Affordable Homeownership Program</t>
+  </si>
+  <si>
+    <t>Lincoln City</t>
+  </si>
+  <si>
+    <t>habitatlincoln.org</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Utah Community Land Trust </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Provo </t>
+  </si>
+  <si>
+    <t>utahclt.org</t>
+  </si>
+  <si>
+    <t>Community Homes Land Trust</t>
+  </si>
+  <si>
+    <t>Grand Rapids</t>
+  </si>
+  <si>
+    <t>communityhomeslandtrust.org</t>
+  </si>
+  <si>
+    <t>Rio Grande Community Trust</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Del Norte </t>
+  </si>
+  <si>
+    <t>rgcommunitytrust.org</t>
+  </si>
+  <si>
+    <t>Flagstaff Townsite Historic Properties Community Land Trust (Townsite CLT)</t>
+  </si>
+  <si>
+    <t>Flagstaff Townsite Historic Properties Community Land Trust &amp; Townsite CLT</t>
+  </si>
+  <si>
+    <t>Flagstaff Townsite Historic Properties Community Land Trust</t>
+  </si>
+  <si>
+    <t>www.townsiteclt.org</t>
+  </si>
+  <si>
+    <t>HOUSING AND LAND ENTERPRISE OF MAUI, dba Na Hale O Maui</t>
+  </si>
+  <si>
+    <t>Na Hale O Maui</t>
+  </si>
+  <si>
+    <t>www.nahaleomaui.org</t>
+  </si>
+  <si>
+    <t>Parity Baltimore, Incorporated</t>
+  </si>
+  <si>
+    <t>Parity Baltimore</t>
+  </si>
+  <si>
+    <t>Baltimore, MD</t>
+  </si>
+  <si>
+    <t>parityhomes.com</t>
+  </si>
+  <si>
+    <t>Central Iowa Community Land Trust</t>
+  </si>
+  <si>
+    <t>Des Moines</t>
+  </si>
+  <si>
+    <t>IA</t>
+  </si>
+  <si>
+    <t>www.ciclt.org</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity of East Jefferson County and Salish Coast Housing, LLC</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity of East Jefferson County Homeownership Program</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity of East Jefferson County</t>
+  </si>
+  <si>
+    <t>Port Townsend</t>
+  </si>
+  <si>
+    <t>1998</t>
+  </si>
+  <si>
+    <t>https://www.habitatejc.org/</t>
+  </si>
+  <si>
+    <t>Delray Beach Community Land Trust Inc.</t>
+  </si>
+  <si>
+    <t>Affordable Housing</t>
+  </si>
+  <si>
+    <t>DELRAY BEACH</t>
+  </si>
+  <si>
+    <t>https://delraybeachlandtrust.org/</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity St. Lucie &amp; Okeechobee, Inc.</t>
+  </si>
+  <si>
+    <t>Habitat for Humanity St. Lucie &amp; Okeechobee, Inc. Community Land Trust</t>
+  </si>
+  <si>
+    <t>Fort Pierce</t>
+  </si>
+  <si>
+    <t>www.stluciehabitat.org/clt</t>
+  </si>
+  <si>
+    <t>Preserving Affordable Housing Assets Longterm, Inc.</t>
+  </si>
+  <si>
+    <t>Preserving Affordable Housing Assets Longterm, Inc (PAHALI)</t>
+  </si>
+  <si>
+    <t>East Palo Alto</t>
+  </si>
+  <si>
+    <t>pahali.org</t>
+  </si>
+  <si>
+    <t>Pima County Community Land Trust</t>
+  </si>
+  <si>
+    <t>Tucson</t>
+  </si>
+  <si>
+    <t>www.pcclt.org</t>
+  </si>
+  <si>
+    <t>Dallas Community Land Trust</t>
+  </si>
+  <si>
+    <t>Dallas</t>
+  </si>
+  <si>
+    <t>www.dallasclt.org</t>
+  </si>
+  <si>
+    <t>Moab Area Community Land Trust</t>
+  </si>
+  <si>
+    <t>Arroyo Crossing Conventional Homeownership Program</t>
+  </si>
+  <si>
+    <t>Moab</t>
+  </si>
+  <si>
+    <t>www.moabclt.org</t>
+  </si>
+  <si>
+    <t>Arroyo Crossing Mutual Self Help Program</t>
+  </si>
+  <si>
+    <t>Baynes Creek Development, LLC DBA Greene County Land Trust</t>
+  </si>
+  <si>
+    <t>Baynes Creek</t>
+  </si>
+  <si>
+    <t>Greene County Habitat for Humanity, Inc.</t>
+  </si>
+  <si>
+    <t>Greensboro</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>baynescreek.org (under construction)  greenehabitat.org</t>
+  </si>
+  <si>
+    <t>City of Portage</t>
+  </si>
+  <si>
+    <t>Portage Community Land Trust</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Portage </t>
+  </si>
+  <si>
+    <t>https://portagemi.gov/959/Stanwood-Crossings</t>
+  </si>
+  <si>
+    <t>City of Flagstaff Housing Division</t>
+  </si>
+  <si>
+    <t>Flagstaff Affordable Homeownership Program</t>
+  </si>
+  <si>
+    <t>https://www.flagstaff.az.gov/5056/Affordable-Homeownership-Program</t>
+  </si>
+  <si>
+    <t>Bring It Home Inc.</t>
+  </si>
+  <si>
+    <t>Bring It Home Community Land Trust</t>
+  </si>
+  <si>
+    <t>Springdale</t>
+  </si>
+  <si>
+    <t>AR</t>
+  </si>
+  <si>
+    <t>https://www.webringithome.org/community-land-trust</t>
+  </si>
+  <si>
+    <t>Lahaina Community Land Trust</t>
+  </si>
+  <si>
+    <t>Keep Lahaina Home - Lahaina Community Land Trust</t>
+  </si>
+  <si>
+    <t>Lahaina</t>
+  </si>
+  <si>
+    <t>www.lahainacommunitylandtrust.org</t>
+  </si>
+  <si>
+    <t>Hamilton County Community Land Trust</t>
+  </si>
+  <si>
+    <t>Homebuyer Assistance Program</t>
+  </si>
+  <si>
+    <t>Noblesville</t>
+  </si>
+  <si>
+    <t>https://handincorporated.org/hamilton-county-community-land-trust-2025/</t>
+  </si>
+  <si>
+    <t>Columbia Cascade Housing Corporation</t>
+  </si>
+  <si>
+    <t>Columbia Cascade Housing Corp. Community Land Trust Model</t>
+  </si>
+  <si>
+    <t>The Dalles</t>
+  </si>
+  <si>
+    <t>https://www.columbiacascadehousingcorp.org/</t>
+  </si>
+  <si>
+    <t>7/1/2026</t>
+  </si>
+  <si>
+    <t>Ravara Homes</t>
+  </si>
+  <si>
+    <t>https://www.frontstepclt.org/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Riverdale Community Land Trust </t>
+  </si>
+  <si>
+    <t>Riverdale Community Land Trust</t>
+  </si>
+  <si>
+    <t>www.riverdaleclt.org</t>
+  </si>
+  <si>
+    <t>Horry County Community Land Trust</t>
+  </si>
+  <si>
+    <t>Horry County Community Land Trust Homeownership Program</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Myrtle Beach </t>
+  </si>
+  <si>
+    <t>https://horrycountyclt.org/</t>
+  </si>
+  <si>
+    <t>6/1/2026</t>
+  </si>
+  <si>
+    <t>City of Bridges CLT</t>
+  </si>
+  <si>
+    <t>City of Bridges Community Land Trust</t>
+  </si>
+  <si>
+    <t>Pittsburgh</t>
+  </si>
+  <si>
+    <t>https://cityofbridgesclt.org/</t>
+  </si>
+  <si>
+    <t>Proud Ground - Leasehold Condominiums</t>
+  </si>
+  <si>
+    <t>Community Land Trust of Western North Carolina</t>
+  </si>
+  <si>
+    <t>CLT of WNC Homeownership Program</t>
+  </si>
+  <si>
+    <t>Old Fort</t>
+  </si>
+  <si>
+    <t>https://www.cltofwnc.org/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">People's Housing + </t>
+  </si>
+  <si>
+    <t xml:space="preserve">New Orleans </t>
+  </si>
+  <si>
+    <t>LA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">www.phplusnola.org </t>
+  </si>
+  <si>
+    <t>Detroit Cultivator Community Land Trust</t>
+  </si>
+  <si>
+    <t>www.detroitcultivator.org</t>
+  </si>
+  <si>
+    <t>9/1/2026</t>
+  </si>
+  <si>
+    <t>DREAM Community Land Trust</t>
+  </si>
+  <si>
+    <t>Dream Community Land Trust</t>
+  </si>
+  <si>
+    <t>https://dreamofdetroit.org/</t>
+  </si>
+  <si>
+    <t>8/1/2026</t>
+  </si>
+  <si>
+    <t>The Silk Road Community Land Trust</t>
+  </si>
+  <si>
+    <t>Culturingua</t>
+  </si>
+  <si>
+    <t>San Antonio</t>
+  </si>
+  <si>
+    <t>https://www.culturingua.com/</t>
+  </si>
+  <si>
+    <t>Namahana HCLT LLC</t>
+  </si>
+  <si>
+    <t>Hoomaluhia Community Land Trust</t>
+  </si>
+  <si>
+    <t>Neighborhood Housing Community Development Corporation</t>
+  </si>
+  <si>
+    <t>Kapaa</t>
+  </si>
+  <si>
+    <t>https://pal-hawaii.org/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Northeast Neighborhood Revitalization Organization </t>
+  </si>
+  <si>
+    <t>Northeast Neighborhood Revitalization Organization Community Land Trust</t>
+  </si>
+  <si>
+    <t>South Bend</t>
+  </si>
+  <si>
+    <t>sbheritage.org/nnro</t>
+  </si>
+  <si>
+    <t>The Maggie Walker Community Land Trust</t>
+  </si>
+  <si>
+    <t>Long Island Partnership CLT Housing Development Fund Company, Inc.</t>
+  </si>
+  <si>
+    <t>Long Island Housing Partnership Community Land Trust ("LIHPCLT")</t>
+  </si>
+  <si>
+    <t>Long Island Housing Partnership, Inc.</t>
+  </si>
+  <si>
+    <t>Hauppauge</t>
+  </si>
+  <si>
+    <t>www.lihp.org</t>
+  </si>
+  <si>
+    <t>Pikes Peak Community Land Trust</t>
+  </si>
+  <si>
+    <t>Pikes Peak Habitat for Humanity</t>
+  </si>
+  <si>
+    <t>1986</t>
+  </si>
+  <si>
+    <t>www.pikespeakhabitat.org</t>
+  </si>
+  <si>
+    <t>Habitat Heights, LLC</t>
+  </si>
+  <si>
+    <t>Twin Cities Habitat For Humanity</t>
+  </si>
+  <si>
+    <t>St. Paul</t>
+  </si>
+  <si>
+    <t>https://home.tchabitat.org/the-heights</t>
+  </si>
+  <si>
+    <t>Salt Lake City Corporation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SLC Community Land Trust </t>
+  </si>
+  <si>
+    <t>Salt Lake City</t>
+  </si>
+  <si>
+    <t>https://www.slc.gov/housingstability/</t>
+  </si>
+  <si>
     <t>Amherst Community Land Trust, Inc.</t>
   </si>
   <si>
     <t>Amherst</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
-    <t>2014</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.amherstcommunitylandtrust.org</t>
   </si>
   <si>
-    <t>9/1/2026</t>
-[...47 lines deleted...]
-    <t>2/1/2025</t>
+    <t>Milwaukee Habitat for Humanity</t>
+  </si>
+  <si>
+    <t>Milwaukee Habitat for Humanity Affordability Covenants</t>
+  </si>
+  <si>
+    <t>https://milwaukeehabitat.org/</t>
+  </si>
+  <si>
+    <t>Human Resource Development Council of District IX, Inc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwest Montana Community Housing Trust </t>
+  </si>
+  <si>
+    <t>1995</t>
+  </si>
+  <si>
+    <t>https://www.swmthousingtrust.org/</t>
+  </si>
+  <si>
+    <t>10/1/2026</t>
+  </si>
+  <si>
+    <t>Shared Equity Programs - using Other Forms</t>
+  </si>
+  <si>
+    <t>Description: The below programs use forms other than the model legal documents and are certified as meeting Duty to Serve requirements.</t>
+  </si>
+  <si>
+    <t>Year Program Established</t>
+  </si>
+  <si>
+    <t>Habitat Land Trust</t>
+  </si>
+  <si>
+    <t>Seattle</t>
+  </si>
+  <si>
+    <t>https://www.habitatskc.org/</t>
+  </si>
+  <si>
+    <t>City of Boulder, CO</t>
+  </si>
+  <si>
+    <t>City of Boulder Homeownership Program</t>
+  </si>
+  <si>
+    <t>Boulder</t>
+  </si>
+  <si>
+    <t>1997</t>
+  </si>
+  <si>
+    <t>https://bouldercolorado.gov/homeownership</t>
+  </si>
+  <si>
+    <t>Shared Equity Program - Condominiums</t>
+  </si>
+  <si>
+    <t>City of Livermore, CA</t>
+  </si>
+  <si>
+    <t>City of Livermore's Affordable Homeownership Program</t>
+  </si>
+  <si>
+    <t>Livermore</t>
+  </si>
+  <si>
+    <t>https://www.cityoflivermore.net/government/community-development/housing-human-services/affordable-homeownership-programs</t>
+  </si>
+  <si>
+    <t>San Juan Community Home Trust</t>
+  </si>
+  <si>
+    <t>San Juan Community Home Trust Homeownership Program</t>
+  </si>
+  <si>
+    <t>Friday Harbor</t>
+  </si>
+  <si>
+    <t>www.hometrust.org</t>
+  </si>
+  <si>
+    <t>Kansas City Community Land Trust, Inc.</t>
+  </si>
+  <si>
+    <t>Kansas City</t>
+  </si>
+  <si>
+    <t>www.kcclt.org</t>
+  </si>
+  <si>
+    <t>Neighborhood Housing Community Development Corporation dba PAL Hawaii Org</t>
+  </si>
+  <si>
+    <t>Anahola</t>
+  </si>
+  <si>
+    <t>www.palhawaii.org</t>
   </si>
   <si>
     <t>Bakersfield Community Land Trust</t>
   </si>
   <si>
     <t>Self-Help Enterprises</t>
   </si>
   <si>
     <t>Bakersfield</t>
   </si>
   <si>
-    <t>CA</t>
-[...7 lines deleted...]
-  <si>
     <t>www.bakersfieldclt.org</t>
   </si>
   <si>
-    <t>BALTIMORE CITY COMMUNITY REVITALIZATION CORPORATION</t>
-[...67 lines deleted...]
-  <si>
     <t>Big Sky Community Housing Trust</t>
   </si>
   <si>
     <t>MeadowView CLT</t>
   </si>
   <si>
     <t>Big Sky</t>
   </si>
   <si>
+    <t>https://bigskyhousingtrust.org/meadowview/</t>
+  </si>
+  <si>
+    <t>Kulshan CLT Homeownership Program - Condominium</t>
+  </si>
+  <si>
+    <t>City of Emeryville</t>
+  </si>
+  <si>
+    <t>Affordable Housing Set-Aside Program</t>
+  </si>
+  <si>
+    <t>Hello Housing</t>
+  </si>
+  <si>
+    <t>Emeryville</t>
+  </si>
+  <si>
+    <t>https://www.ci.emeryville.ca.us/565/Below-Market-Rate-Ownership-Program</t>
+  </si>
+  <si>
+    <t>Mueller Foundation</t>
+  </si>
+  <si>
+    <t>Mueller Affordable Homes Program</t>
+  </si>
+  <si>
+    <t>muellerfoundation.org</t>
+  </si>
+  <si>
+    <t>Hills and Rivers Housing Trust</t>
+  </si>
+  <si>
+    <t>IHFA CLT program</t>
+  </si>
+  <si>
+    <t>Moscow</t>
+  </si>
+  <si>
+    <t>MoscowHousingTrust.org</t>
+  </si>
+  <si>
+    <t>Affordable Requirements Ordinance</t>
+  </si>
+  <si>
+    <t>https://www.chicago.gov/city/en/depts/doh/provdrs/developers/svcs/aro.html | https://chicagohousingtrust.org/programs/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eastern Sierra Community Housing </t>
+  </si>
+  <si>
+    <t>Town of Mammoth Lakes Below Market Rate Homeownership Program</t>
+  </si>
+  <si>
+    <t>Eastern Sierra Community Housing</t>
+  </si>
+  <si>
+    <t>Mammoth Lakes</t>
+  </si>
+  <si>
+    <t>www.eschousing.org</t>
+  </si>
+  <si>
+    <t>Chicago Housing Trust</t>
+  </si>
+  <si>
+    <t>chicagohousingtrust.org</t>
+  </si>
+  <si>
+    <t>Clark County</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Welcome Home Community Land Trust </t>
+  </si>
+  <si>
+    <t>Las Vegas</t>
+  </si>
+  <si>
+    <t>NV</t>
+  </si>
+  <si>
+    <t>https://www.clarkcountynv.gov/residents/community_land_trust/</t>
+  </si>
+  <si>
+    <t>SFMOHCD</t>
+  </si>
+  <si>
+    <t>Inclusionary Housing Below Market Rate (BMR) Ownership Program</t>
+  </si>
+  <si>
+    <t>San Francisco</t>
+  </si>
+  <si>
+    <t>1992</t>
+  </si>
+  <si>
+    <t>https://www.sf.gov/information--inclusionary-housing-program</t>
+  </si>
+  <si>
+    <t>Sonoma County Community Development Commission</t>
+  </si>
+  <si>
+    <t>Inclusionary Housing/Density Bonus Program</t>
+  </si>
+  <si>
+    <t>Santa Rosa</t>
+  </si>
+  <si>
+    <t>https://permitsonoma.org/regulationsandlongrangeplans/regulationsandinitiatives/housing/housinginitiatives/residentialprogram</t>
+  </si>
+  <si>
     <t>Yes - SEPP Reviewed</t>
   </si>
   <si>
-    <t>https://bigskyhousingtrust.org/meadowview/</t>
-[...1874 lines deleted...]
-    <t>https://permitsonoma.org/regulationsandlongrangeplans/regulationsandinitiatives/housing/housinginitiatives/residentialprogram</t>
+    <t>Shared equity programs that do not use one of the “Model Forms” are included in a separate tab labeled either “Shared Eq – Other Forms” or "Shared Eq - Additional Approval."</t>
+  </si>
+  <si>
+    <t>Note: For programs on the "Shared Eq - Additional Approval" tab, lenders must contact their Fannie Mae Representative for special approval before loans from these programs can be originated and delivered.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
-  <fonts count="16">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Calibri"/>
-      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
-[...34 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="5">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor theme="0" tint="-0.14999847407452621"/>
-[...4 lines deleted...]
-        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...61 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="2" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="2" applyFill="1"/>
-    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="2" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Heading 1" xfId="1" builtinId="16"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="44">
+  <dxfs count="14">
     <dxf>
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...29 lines deleted...]
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...29 lines deleted...]
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...29 lines deleted...]
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="4" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Table Style 1" pivot="0" count="0" xr9:uid="{B28C3DA5-C3FD-4494-98BC-9E5A61A7CA48}"/>
     <tableStyle name="Table Style 2" pivot="0" count="0" xr9:uid="{D818AEC0-D98C-4B42-8199-C94B27BA53F6}"/>
     <tableStyle name="Table Style 3" pivot="0" count="0" xr9:uid="{80C20547-0C27-46B0-BDE6-8D57E3819834}"/>
     <tableStyle name="Table Style 4" pivot="0" count="0" xr9:uid="{40C84689-2698-40D1-92B9-B89747C9605C}"/>
   </tableStyles>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{A1F74A3F-E92A-49D1-82B5-FD5183226582}" name="Table1" displayName="Table1" ref="A3:M154" totalsRowShown="0" headerRowDxfId="43">
-[...2 lines deleted...]
-    <sortCondition ref="A3:A175"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{B460D526-77B9-498E-89EA-D4F6DF8D71F7}" name="Table3" displayName="Table3" ref="A3:M154" totalsRowShown="0" headerRowDxfId="13">
+  <autoFilter ref="A3:M154" xr:uid="{B460D526-77B9-498E-89EA-D4F6DF8D71F7}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:M154">
+    <sortCondition ref="A3:A155"/>
   </sortState>
   <tableColumns count="13">
-    <tableColumn id="1" xr3:uid="{D06DD540-5933-492E-84DB-7D24735AD9BF}" name="Legal Entity Name" dataDxfId="42"/>
-[...11 lines deleted...]
-    <tableColumn id="13" xr3:uid="{0AB716CA-1B1C-46F2-B6F0-022E6E16D37D}" name="Certification Expiration Date" dataDxfId="30"/>
+    <tableColumn id="1" xr3:uid="{6E8DA0FF-5AB6-44F6-8FE3-04D6D0864ACF}" name="Legal Entity Name"/>
+    <tableColumn id="2" xr3:uid="{85F9B9E7-5783-41BD-A147-11DE533057B5}" name="Program Name"/>
+    <tableColumn id="3" xr3:uid="{BBF93F35-F83B-406C-9E33-FD1729EEC3B5}" name="Organization Name"/>
+    <tableColumn id="4" xr3:uid="{EE19A050-2CD4-4258-8FB1-54501309CD21}" name="City"/>
+    <tableColumn id="5" xr3:uid="{34E1ABF8-0454-49A0-8753-DB65BFE6B7BE}" name="State"/>
+    <tableColumn id="6" xr3:uid="{4D896289-AFE2-42E6-A8BE-EA3B9E1AAD91}" name="Program Established" dataDxfId="12"/>
+    <tableColumn id="7" xr3:uid="{156608BD-8B59-464B-9F0B-52E791505065}" name="Private Transfer Fee?" dataDxfId="11"/>
+    <tableColumn id="8" xr3:uid="{BDE91D6B-86F1-4B19-8F5C-AF5637DEAD20}" name="Restrictions Terminate upon foreclosure?" dataDxfId="10"/>
+    <tableColumn id="9" xr3:uid="{C9F8B75F-E87C-4C9D-8DB9-BCBB24868EFF}" name="Program Type"/>
+    <tableColumn id="10" xr3:uid="{E2BB5A98-0DA3-4971-845C-EEDC46399DDC}" name="Model Forms?"/>
+    <tableColumn id="11" xr3:uid="{D2999BAA-07E8-44C7-9C43-7CE4EA855877}" name="Program Website"/>
+    <tableColumn id="12" xr3:uid="{BB5BE643-1415-4260-9F72-BF4ED7F964A6}" name="Certification Date"/>
+    <tableColumn id="13" xr3:uid="{28623109-6358-41C3-94A5-6127A145DB34}" name="Certification Expiration Date"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{7AA4D19D-C5BE-4F67-B23D-4ECDA6D8F9A7}" name="Table2" displayName="Table2" ref="A3:M16" totalsRowShown="0" headerRowDxfId="29" dataDxfId="28">
-[...2 lines deleted...]
-    <sortCondition ref="A3:A16"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{EB38141B-0B0E-4A2E-B423-39EF702127E1}" name="Table2" displayName="Table2" ref="A3:M17" totalsRowShown="0" headerRowDxfId="9">
+  <autoFilter ref="A3:M17" xr:uid="{EB38141B-0B0E-4A2E-B423-39EF702127E1}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:M17">
+    <sortCondition descending="1" ref="M3:M17"/>
   </sortState>
   <tableColumns count="13">
-    <tableColumn id="1" xr3:uid="{D0721CB3-78EC-4CC6-A09A-74532E34AAE6}" name="Legal Entity Name" dataDxfId="27"/>
-[...11 lines deleted...]
-    <tableColumn id="13" xr3:uid="{518CF498-91A9-49B6-B9FB-1792FF72E830}" name="Certification Expiration Date" dataDxfId="15"/>
+    <tableColumn id="1" xr3:uid="{46D7781C-E20A-40E0-A484-CC4E4EABD2AB}" name="Legal Entity Name"/>
+    <tableColumn id="2" xr3:uid="{B2FBA1E4-270B-4EBB-95E7-4CC9F0584057}" name="Program Name"/>
+    <tableColumn id="3" xr3:uid="{4C694B2A-83A0-4924-8E82-93792F239051}" name="Organization Name"/>
+    <tableColumn id="4" xr3:uid="{D448E221-57EA-4918-B22F-55BC524FE586}" name="City"/>
+    <tableColumn id="5" xr3:uid="{A010024E-A924-4624-8EF8-871F0EB3D9A4}" name="State"/>
+    <tableColumn id="6" xr3:uid="{D1F11AD6-E506-4B84-8330-F8794D038215}" name="Year Program Established" dataDxfId="8"/>
+    <tableColumn id="7" xr3:uid="{FEFD0148-589D-4864-BB29-79C516349669}" name="Private Transfer Fee?" dataDxfId="7"/>
+    <tableColumn id="8" xr3:uid="{CB62A1B5-7C05-48E5-9962-8E56FAA674AC}" name="Restrictions Terminate upon foreclosure?" dataDxfId="6"/>
+    <tableColumn id="9" xr3:uid="{AEDC08D8-7057-470A-80E3-A23B807429DB}" name="Program Type" dataDxfId="5"/>
+    <tableColumn id="10" xr3:uid="{A4B7930C-271C-4168-8EE4-CB23BABE2FC3}" name="Model Forms?"/>
+    <tableColumn id="11" xr3:uid="{D26258F9-D86F-453A-A0F2-3EADB94B7E60}" name="Program Website"/>
+    <tableColumn id="12" xr3:uid="{7035CADB-FE00-4B7C-B041-3563A7D3650B}" name="Certification Date"/>
+    <tableColumn id="13" xr3:uid="{41C076FD-2CE8-484E-B687-780E115FCA9E}" name="Certification Expiration Date"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{EF5A93AA-8467-40D7-B046-501ACA761FC6}" name="Table24" displayName="Table24" ref="A3:M6" totalsRowShown="0" headerRowDxfId="14" dataDxfId="13">
-  <autoFilter ref="A3:M6" xr:uid="{EF8A87C5-0CA8-4646-83FF-ED3EC3E06908}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{B3D51B53-6C27-4485-ABA4-700E9C280258}" name="Table1" displayName="Table1" ref="A3:M6" totalsRowShown="0" headerRowDxfId="4">
+  <autoFilter ref="A3:M6" xr:uid="{B3D51B53-6C27-4485-ABA4-700E9C280258}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:M6">
     <sortCondition ref="A3:A6"/>
   </sortState>
   <tableColumns count="13">
-    <tableColumn id="1" xr3:uid="{EB8DBF46-00F4-49BF-A8EC-D3246F9DC2E4}" name="Legal Entity Name" dataDxfId="12"/>
-[...11 lines deleted...]
-    <tableColumn id="13" xr3:uid="{E124D043-16AA-44ED-AB5E-4C9589DA21E3}" name="Certification Expiration Date" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{C3C784F0-3A1B-4457-A734-5912B977FF93}" name="Legal Entity Name"/>
+    <tableColumn id="2" xr3:uid="{ED740B4C-A5BB-4F91-80F4-A09EDA77BD47}" name="Program Name"/>
+    <tableColumn id="3" xr3:uid="{FDD6B941-8F9B-4C8B-A321-68060A141BD9}" name="Organization Name"/>
+    <tableColumn id="4" xr3:uid="{9B8F3835-4D44-411C-8BE0-C4662454CD4A}" name="City"/>
+    <tableColumn id="5" xr3:uid="{E11DF5B3-F619-45DB-ACCD-D2D32C28C7D2}" name="State"/>
+    <tableColumn id="6" xr3:uid="{E81A81CD-D787-4234-A072-4FF2E2354404}" name="Year Program Established" dataDxfId="3"/>
+    <tableColumn id="7" xr3:uid="{E1820279-9710-49D9-AB57-7142AA9FC7AC}" name="Private Transfer Fee?" dataDxfId="2"/>
+    <tableColumn id="8" xr3:uid="{8E88A2C3-5BFC-4CCC-A575-315FAF430637}" name="Restrictions Terminate upon foreclosure?" dataDxfId="1"/>
+    <tableColumn id="9" xr3:uid="{CFF1451B-1D9F-4026-8559-26F4ED68F862}" name="Program Type" dataDxfId="0"/>
+    <tableColumn id="10" xr3:uid="{95ED72A1-6159-436E-9F4D-51570B78069A}" name="Model Forms?"/>
+    <tableColumn id="11" xr3:uid="{D60C50BB-E5C1-40E5-A07F-F3FCC3FCD715}" name="Program Website"/>
+    <tableColumn id="12" xr3:uid="{793CF90B-8858-490E-8908-722DD265F4C6}" name="Certification Date"/>
+    <tableColumn id="13" xr3:uid="{EE307AAE-A60F-4D9A-BEC4-5A95BE75C029}" name="Certification Expiration Date"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3011,51 +2835,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -3153,7823 +2977,7429 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DABE734E-0AD3-4E03-8699-FE4CEF752652}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DAF7E3B2-DF2B-4B8C-9B39-57F3864D56DF}">
   <dimension ref="A1:A26"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A20" sqref="A20"/>
+      <selection activeCell="K17" sqref="K17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.65" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="14.65" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="122.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="45" customHeight="1">
-      <c r="A1" s="35" t="s">
+    <row r="1" spans="1:1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="26" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:1" ht="15">
-      <c r="A2" s="6" t="s">
+    <row r="2" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A2" s="10" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="3" spans="1:1" ht="27">
-      <c r="A3" s="6" t="s">
+    <row r="3" spans="1:1" ht="27" x14ac:dyDescent="0.25">
+      <c r="A3" s="10" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="4" spans="1:1" ht="15">
-[...3 lines deleted...]
-      <c r="A5" s="6" t="s">
+    <row r="4" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A4" s="11"/>
+    </row>
+    <row r="5" spans="1:1" ht="27" x14ac:dyDescent="0.25">
+      <c r="A5" s="10" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:1" ht="15">
-      <c r="A6" s="11" t="s">
+    <row r="6" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A6" s="15" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="7" spans="1:1" ht="15">
-      <c r="A7" s="11" t="s">
+    <row r="7" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A7" s="15" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="8" spans="1:1" ht="15">
-      <c r="A8" s="11" t="s">
+    <row r="8" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A8" s="15" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="9" spans="1:1" s="34" customFormat="1" ht="15">
-      <c r="A9" s="9" t="s">
+    <row r="9" spans="1:1" s="27" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A9" s="13" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A10" s="12"/>
+    </row>
+    <row r="11" spans="1:1" ht="40.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="12" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="10" spans="1:1" ht="15">
-[...3 lines deleted...]
-      <c r="A11" s="8" t="s">
+    <row r="12" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A12" s="15" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="12" spans="1:1" ht="15">
-      <c r="A12" s="11" t="s">
+    <row r="13" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A13" s="15" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="13" spans="1:1" ht="15">
-      <c r="A13" s="11" t="s">
+    <row r="14" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A14" s="15" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="14" spans="1:1" ht="15">
-      <c r="A14" s="11" t="s">
+    <row r="15" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A15" s="15" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="15" spans="1:1" ht="15">
-      <c r="A15" s="11" t="s">
+    <row r="16" spans="1:1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="14"/>
+    </row>
+    <row r="17" spans="1:1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="10" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="16" spans="1:1" ht="15.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="A17" s="6" t="s">
+    <row r="18" spans="1:1" ht="27" x14ac:dyDescent="0.25">
+      <c r="A18" s="12" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="18" spans="1:1" ht="27">
-      <c r="A18" s="8" t="s">
+    <row r="19" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A19" s="10"/>
+    </row>
+    <row r="20" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A20" s="16" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="19" spans="1:1" ht="15">
-[...3 lines deleted...]
-      <c r="A20" s="12" t="s">
+    <row r="21" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A21" s="13" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="21" spans="1:1" ht="15">
-      <c r="A21" s="9" t="s">
+    <row r="22" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A22" s="13" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="22" spans="1:1" ht="15">
-      <c r="A22" s="9" t="s">
+    <row r="23" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A23" s="13" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="23" spans="1:1" ht="15">
-      <c r="A23" s="9" t="s">
+    <row r="24" spans="1:1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A24" s="13" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="24" spans="1:1" ht="15">
-[...6 lines deleted...]
-        <v>20</v>
+    <row r="26" spans="1:1" ht="14.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="28" t="s">
+        <v>736</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7CA7AB0A-71AB-4996-8148-358DBCA91435}">
-  <dimension ref="A1:M257"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:M154"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="A29" sqref="A29"/>
+    <sheetView topLeftCell="A120" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:A154"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="61.5703125" customWidth="1"/>
     <col min="2" max="3" width="69.5703125" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
-    <col min="5" max="5" width="11.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="37.28515625" customWidth="1"/>
+    <col min="5" max="5" width="8" customWidth="1"/>
+    <col min="6" max="6" width="20" style="19" customWidth="1"/>
+    <col min="7" max="7" width="20.42578125" style="19" customWidth="1"/>
+    <col min="8" max="8" width="37.42578125" style="19" customWidth="1"/>
     <col min="9" max="9" width="26.42578125" customWidth="1"/>
     <col min="10" max="10" width="60.42578125" customWidth="1"/>
     <col min="11" max="11" width="60" customWidth="1"/>
-    <col min="12" max="12" width="13.28515625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="15" max="15" width="10.42578125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="18.42578125" customWidth="1"/>
+    <col min="13" max="13" width="26.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="121.5" thickBot="1">
-[...1 lines deleted...]
-        <v>21</v>
+    <row r="1" spans="1:13" ht="120.75" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>19</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
-      <c r="E1" s="28">
-[...3 lines deleted...]
-      <c r="I1" s="19" t="s">
+      <c r="E1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F1" s="23"/>
+      <c r="I1" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="J1" s="19" t="s">
+    </row>
+    <row r="2" spans="1:13" s="7" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="6" t="s">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" s="29" t="s">
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+    </row>
+    <row r="3" spans="1:13" ht="30" x14ac:dyDescent="0.25">
+      <c r="A3" s="17" t="s">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="13" t="s">
+      <c r="B3" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="C3" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="C3" s="2" t="s">
+      <c r="D3" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="D3" s="2" t="s">
+      <c r="E3" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="E3" s="2" t="s">
+      <c r="F3" s="25" t="s">
         <v>29</v>
       </c>
-      <c r="F3" s="2" t="s">
+      <c r="G3" s="25" t="s">
         <v>30</v>
       </c>
-      <c r="G3" s="2" t="s">
+      <c r="H3" s="25" t="s">
         <v>31</v>
       </c>
-      <c r="H3" s="2" t="s">
+      <c r="I3" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="I3" s="2" t="s">
+      <c r="J3" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="J3" s="2" t="s">
+      <c r="K3" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="K3" s="2" t="s">
+      <c r="L3" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="L3" s="2" t="s">
+      <c r="M3" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="M3" s="2" t="s">
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>219</v>
+      </c>
+      <c r="B4" t="s">
+        <v>220</v>
+      </c>
+      <c r="C4" t="s">
+        <v>221</v>
+      </c>
+      <c r="D4" t="s">
+        <v>222</v>
+      </c>
+      <c r="E4" t="s">
+        <v>223</v>
+      </c>
+      <c r="F4" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="G4" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H4" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I4" t="s">
+        <v>54</v>
+      </c>
+      <c r="J4" t="s">
+        <v>63</v>
+      </c>
+      <c r="K4" t="s">
+        <v>224</v>
+      </c>
+      <c r="L4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M4" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>219</v>
+      </c>
+      <c r="B5" t="s">
+        <v>225</v>
+      </c>
+      <c r="C5" t="s">
+        <v>221</v>
+      </c>
+      <c r="D5" t="s">
+        <v>226</v>
+      </c>
+      <c r="E5" t="s">
+        <v>223</v>
+      </c>
+      <c r="F5" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="G5" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H5" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" t="s">
+        <v>54</v>
+      </c>
+      <c r="J5" t="s">
+        <v>63</v>
+      </c>
+      <c r="K5" t="s">
+        <v>224</v>
+      </c>
+      <c r="L5" t="s">
+        <v>46</v>
+      </c>
+      <c r="M5" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>652</v>
+      </c>
+      <c r="B6" t="s">
+        <v>652</v>
+      </c>
+      <c r="C6" t="s">
+        <v>652</v>
+      </c>
+      <c r="D6" t="s">
+        <v>653</v>
+      </c>
+      <c r="E6" t="s">
+        <v>654</v>
+      </c>
+      <c r="F6" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="G6" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H6" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" t="s">
+        <v>54</v>
+      </c>
+      <c r="J6" t="s">
+        <v>63</v>
+      </c>
+      <c r="K6" t="s">
+        <v>655</v>
+      </c>
+      <c r="L6" t="s">
+        <v>616</v>
+      </c>
+      <c r="M6" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>499</v>
+      </c>
+      <c r="B7" t="s">
+        <v>500</v>
+      </c>
+      <c r="C7" t="s">
+        <v>499</v>
+      </c>
+      <c r="D7" t="s">
+        <v>501</v>
+      </c>
+      <c r="E7" t="s">
+        <v>51</v>
+      </c>
+      <c r="F7" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H7" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I7" t="s">
+        <v>54</v>
+      </c>
+      <c r="J7" t="s">
+        <v>63</v>
+      </c>
+      <c r="K7" t="s">
+        <v>502</v>
+      </c>
+      <c r="L7" t="s">
+        <v>65</v>
+      </c>
+      <c r="M7" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>233</v>
+      </c>
+      <c r="B8" t="s">
+        <v>234</v>
+      </c>
+      <c r="C8" t="s">
+        <v>233</v>
+      </c>
+      <c r="D8" t="s">
+        <v>235</v>
+      </c>
+      <c r="E8" t="s">
+        <v>101</v>
+      </c>
+      <c r="F8" s="19" t="s">
+        <v>236</v>
+      </c>
+      <c r="G8" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H8" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I8" t="s">
+        <v>54</v>
+      </c>
+      <c r="J8" t="s">
+        <v>63</v>
+      </c>
+      <c r="K8" t="s">
+        <v>237</v>
+      </c>
+      <c r="L8" t="s">
+        <v>97</v>
+      </c>
+      <c r="M8" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A9" s="19" t="s">
+        <v>690</v>
+      </c>
+      <c r="B9" s="19" t="s">
+        <v>690</v>
+      </c>
+      <c r="C9" s="19" t="s">
+        <v>691</v>
+      </c>
+      <c r="D9" s="19" t="s">
+        <v>692</v>
+      </c>
+      <c r="E9" s="19" t="s">
+        <v>181</v>
+      </c>
+      <c r="F9" s="19" t="s">
+        <v>176</v>
+      </c>
+      <c r="G9" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H9" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I9" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="J9" s="19" t="s">
+        <v>55</v>
+      </c>
+      <c r="K9" s="19" t="s">
+        <v>693</v>
+      </c>
+      <c r="L9" s="19" t="s">
+        <v>135</v>
+      </c>
+      <c r="M9" s="19" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>242</v>
+      </c>
+      <c r="B10" t="s">
+        <v>243</v>
+      </c>
+      <c r="C10" t="s">
+        <v>242</v>
+      </c>
+      <c r="D10" t="s">
+        <v>93</v>
+      </c>
+      <c r="E10" t="s">
+        <v>94</v>
+      </c>
+      <c r="F10" s="19" t="s">
+        <v>176</v>
+      </c>
+      <c r="G10" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H10" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I10" t="s">
+        <v>54</v>
+      </c>
+      <c r="J10" t="s">
+        <v>63</v>
+      </c>
+      <c r="K10" t="s">
+        <v>244</v>
+      </c>
+      <c r="L10" t="s">
+        <v>119</v>
+      </c>
+      <c r="M10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>560</v>
+      </c>
+      <c r="B11" t="s">
+        <v>561</v>
+      </c>
+      <c r="C11" t="s">
+        <v>562</v>
+      </c>
+      <c r="D11" t="s">
+        <v>563</v>
+      </c>
+      <c r="E11" t="s">
+        <v>101</v>
+      </c>
+      <c r="F11" s="19" t="s">
+        <v>564</v>
+      </c>
+      <c r="G11" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H11" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I11" t="s">
+        <v>54</v>
+      </c>
+      <c r="J11" t="s">
+        <v>63</v>
+      </c>
+      <c r="K11" t="s">
+        <v>565</v>
+      </c>
+      <c r="L11" t="s">
+        <v>429</v>
+      </c>
+      <c r="M11" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>467</v>
+      </c>
+      <c r="B12" t="s">
+        <v>467</v>
+      </c>
+      <c r="C12" t="s">
+        <v>467</v>
+      </c>
+      <c r="D12" t="s">
+        <v>271</v>
+      </c>
+      <c r="E12" t="s">
+        <v>230</v>
+      </c>
+      <c r="F12" s="19" t="s">
+        <v>468</v>
+      </c>
+      <c r="G12" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H12" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I12" t="s">
+        <v>54</v>
+      </c>
+      <c r="J12" t="s">
+        <v>63</v>
+      </c>
+      <c r="K12" t="s">
+        <v>469</v>
+      </c>
+      <c r="L12" t="s">
+        <v>470</v>
+      </c>
+      <c r="M12" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>480</v>
+      </c>
+      <c r="B13" t="s">
+        <v>480</v>
+      </c>
+      <c r="C13" t="s">
+        <v>480</v>
+      </c>
+      <c r="D13" t="s">
+        <v>481</v>
+      </c>
+      <c r="E13" t="s">
+        <v>84</v>
+      </c>
+      <c r="F13" s="19" t="s">
+        <v>199</v>
+      </c>
+      <c r="G13" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H13" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I13" t="s">
+        <v>54</v>
+      </c>
+      <c r="J13" t="s">
+        <v>63</v>
+      </c>
+      <c r="K13" t="s">
+        <v>482</v>
+      </c>
+      <c r="L13" t="s">
+        <v>65</v>
+      </c>
+      <c r="M13" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A14" s="19" t="s">
+        <v>694</v>
+      </c>
+      <c r="B14" s="19" t="s">
+        <v>695</v>
+      </c>
+      <c r="C14" s="19" t="s">
+        <v>694</v>
+      </c>
+      <c r="D14" s="19" t="s">
+        <v>696</v>
+      </c>
+      <c r="E14" s="19" t="s">
+        <v>223</v>
+      </c>
+      <c r="F14" s="19" t="s">
+        <v>199</v>
+      </c>
+      <c r="G14" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H14" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I14" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="J14" s="19" t="s">
+        <v>734</v>
+      </c>
+      <c r="K14" s="19" t="s">
+        <v>697</v>
+      </c>
+      <c r="L14" s="19" t="s">
+        <v>46</v>
+      </c>
+      <c r="M14" s="19" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>573</v>
+      </c>
+      <c r="B15" t="s">
+        <v>574</v>
+      </c>
+      <c r="C15" t="s">
+        <v>573</v>
+      </c>
+      <c r="D15" t="s">
+        <v>575</v>
+      </c>
+      <c r="E15" t="s">
+        <v>576</v>
+      </c>
+      <c r="F15" s="19" t="s">
+        <v>564</v>
+      </c>
+      <c r="G15" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H15" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I15" t="s">
+        <v>43</v>
+      </c>
+      <c r="J15" t="s">
+        <v>44</v>
+      </c>
+      <c r="K15" t="s">
+        <v>577</v>
+      </c>
+      <c r="L15" t="s">
+        <v>470</v>
+      </c>
+      <c r="M15" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>384</v>
+      </c>
+      <c r="B16" t="s">
+        <v>384</v>
+      </c>
+      <c r="C16" t="s">
+        <v>384</v>
+      </c>
+      <c r="D16" t="s">
+        <v>385</v>
+      </c>
+      <c r="E16" t="s">
+        <v>51</v>
+      </c>
+      <c r="F16" s="19" t="s">
+        <v>236</v>
+      </c>
+      <c r="G16" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H16" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I16" t="s">
+        <v>54</v>
+      </c>
+      <c r="J16" t="s">
+        <v>63</v>
+      </c>
+      <c r="K16" t="s">
+        <v>386</v>
+      </c>
+      <c r="L16" t="s">
+        <v>46</v>
+      </c>
+      <c r="M16" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>288</v>
+      </c>
+      <c r="B17" t="s">
+        <v>184</v>
+      </c>
+      <c r="C17" t="s">
+        <v>288</v>
+      </c>
+      <c r="D17" t="s">
+        <v>289</v>
+      </c>
+      <c r="E17" t="s">
+        <v>166</v>
+      </c>
+      <c r="F17" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="G17" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H17" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I17" t="s">
+        <v>54</v>
+      </c>
+      <c r="J17" t="s">
+        <v>63</v>
+      </c>
+      <c r="K17" t="s">
+        <v>290</v>
+      </c>
+      <c r="L17" t="s">
+        <v>279</v>
+      </c>
+      <c r="M17" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>527</v>
+      </c>
+      <c r="B18" t="s">
+        <v>527</v>
+      </c>
+      <c r="C18" t="s">
+        <v>527</v>
+      </c>
+      <c r="D18" t="s">
+        <v>528</v>
+      </c>
+      <c r="E18" t="s">
+        <v>529</v>
+      </c>
+      <c r="F18" s="19" t="s">
+        <v>316</v>
+      </c>
+      <c r="G18" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H18" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I18" t="s">
+        <v>54</v>
+      </c>
+      <c r="J18" t="s">
+        <v>63</v>
+      </c>
+      <c r="K18" t="s">
+        <v>530</v>
+      </c>
+      <c r="L18" t="s">
+        <v>470</v>
+      </c>
+      <c r="M18" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>430</v>
+      </c>
+      <c r="B19" t="s">
+        <v>431</v>
+      </c>
+      <c r="C19" t="s">
+        <v>430</v>
+      </c>
+      <c r="D19" t="s">
+        <v>432</v>
+      </c>
+      <c r="E19" t="s">
+        <v>433</v>
+      </c>
+      <c r="F19" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="G19" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H19" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I19" t="s">
+        <v>54</v>
+      </c>
+      <c r="J19" t="s">
+        <v>55</v>
+      </c>
+      <c r="K19" t="s">
+        <v>434</v>
+      </c>
+      <c r="L19" t="s">
+        <v>370</v>
+      </c>
+      <c r="M19" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>387</v>
+      </c>
+      <c r="B20" t="s">
+        <v>388</v>
+      </c>
+      <c r="C20" t="s">
+        <v>387</v>
+      </c>
+      <c r="D20" t="s">
+        <v>389</v>
+      </c>
+      <c r="E20" t="s">
+        <v>295</v>
+      </c>
+      <c r="F20" s="19" t="s">
+        <v>390</v>
+      </c>
+      <c r="G20" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H20" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I20" t="s">
+        <v>54</v>
+      </c>
+      <c r="J20" t="s">
+        <v>55</v>
+      </c>
+      <c r="K20" t="s">
+        <v>391</v>
+      </c>
+      <c r="L20" t="s">
+        <v>65</v>
+      </c>
+      <c r="M20" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>483</v>
+      </c>
+      <c r="B21" t="s">
+        <v>484</v>
+      </c>
+      <c r="C21" t="s">
+        <v>483</v>
+      </c>
+      <c r="D21" t="s">
+        <v>485</v>
+      </c>
+      <c r="E21" t="s">
+        <v>84</v>
+      </c>
+      <c r="F21" s="19" t="s">
+        <v>199</v>
+      </c>
+      <c r="G21" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H21" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I21" t="s">
+        <v>54</v>
+      </c>
+      <c r="J21" t="s">
+        <v>63</v>
+      </c>
+      <c r="K21" t="s">
+        <v>486</v>
+      </c>
+      <c r="L21" t="s">
+        <v>65</v>
+      </c>
+      <c r="M21" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>196</v>
+      </c>
+      <c r="B22" t="s">
+        <v>197</v>
+      </c>
+      <c r="C22" t="s">
+        <v>196</v>
+      </c>
+      <c r="D22" t="s">
+        <v>198</v>
+      </c>
+      <c r="E22" t="s">
+        <v>156</v>
+      </c>
+      <c r="F22" s="19" t="s">
+        <v>199</v>
+      </c>
+      <c r="G22" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H22" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I22" t="s">
+        <v>54</v>
+      </c>
+      <c r="J22" t="s">
+        <v>63</v>
+      </c>
+      <c r="K22" t="s">
+        <v>200</v>
+      </c>
+      <c r="L22" t="s">
+        <v>97</v>
+      </c>
+      <c r="M22" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="15" t="s">
+      <c r="B23" t="s">
         <v>38</v>
       </c>
-      <c r="B4" s="15" t="s">
+      <c r="C23" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23" t="s">
         <v>39</v>
       </c>
-      <c r="C4" s="15" t="s">
+      <c r="E23" t="s">
         <v>40</v>
       </c>
-      <c r="D4" s="15" t="s">
+      <c r="F23" s="19" t="s">
         <v>41</v>
       </c>
-      <c r="E4" s="15" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="15" t="s">
+      <c r="G23" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H23" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I23" t="s">
         <v>43</v>
       </c>
-      <c r="G4" s="15" t="s">
+      <c r="J23" t="s">
         <v>44</v>
       </c>
-      <c r="H4" s="15" t="s">
+      <c r="K23" t="s">
+        <v>45</v>
+      </c>
+      <c r="L23" t="s">
+        <v>46</v>
+      </c>
+      <c r="M23" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>601</v>
+      </c>
+      <c r="B24" t="s">
+        <v>602</v>
+      </c>
+      <c r="C24" t="s">
+        <v>602</v>
+      </c>
+      <c r="D24" t="s">
+        <v>603</v>
+      </c>
+      <c r="E24" t="s">
+        <v>61</v>
+      </c>
+      <c r="F24" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="G24" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H24" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I24" t="s">
+        <v>54</v>
+      </c>
+      <c r="J24" t="s">
+        <v>63</v>
+      </c>
+      <c r="K24" t="s">
+        <v>604</v>
+      </c>
+      <c r="L24" t="s">
+        <v>600</v>
+      </c>
+      <c r="M24" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>570</v>
+      </c>
+      <c r="B25" t="s">
+        <v>571</v>
+      </c>
+      <c r="C25" t="s">
+        <v>570</v>
+      </c>
+      <c r="D25" t="s">
+        <v>314</v>
+      </c>
+      <c r="E25" t="s">
+        <v>315</v>
+      </c>
+      <c r="F25" s="19" t="s">
+        <v>248</v>
+      </c>
+      <c r="G25" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H25" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I25" t="s">
+        <v>54</v>
+      </c>
+      <c r="J25" t="s">
+        <v>63</v>
+      </c>
+      <c r="K25" t="s">
+        <v>572</v>
+      </c>
+      <c r="L25" t="s">
+        <v>429</v>
+      </c>
+      <c r="M25" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>570</v>
+      </c>
+      <c r="B26" t="s">
+        <v>571</v>
+      </c>
+      <c r="C26" t="s">
+        <v>570</v>
+      </c>
+      <c r="D26" t="s">
+        <v>314</v>
+      </c>
+      <c r="E26" t="s">
+        <v>315</v>
+      </c>
+      <c r="F26" s="19" t="s">
+        <v>248</v>
+      </c>
+      <c r="G26" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H26" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I26" t="s">
+        <v>43</v>
+      </c>
+      <c r="J26" t="s">
         <v>44</v>
       </c>
-      <c r="I4" s="15" t="s">
-[...2 lines deleted...]
-      <c r="J4" s="15" t="s">
+      <c r="K26" t="s">
+        <v>572</v>
+      </c>
+      <c r="L26" t="s">
+        <v>470</v>
+      </c>
+      <c r="M26" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>351</v>
+      </c>
+      <c r="B27" t="s">
+        <v>352</v>
+      </c>
+      <c r="C27" t="s">
+        <v>352</v>
+      </c>
+      <c r="D27" t="s">
+        <v>353</v>
+      </c>
+      <c r="E27" t="s">
+        <v>166</v>
+      </c>
+      <c r="F27" s="19" t="s">
+        <v>85</v>
+      </c>
+      <c r="G27" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H27" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I27" t="s">
+        <v>54</v>
+      </c>
+      <c r="J27" t="s">
+        <v>63</v>
+      </c>
+      <c r="K27" t="s">
+        <v>354</v>
+      </c>
+      <c r="L27" t="s">
+        <v>65</v>
+      </c>
+      <c r="M27" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>566</v>
+      </c>
+      <c r="B28" t="s">
+        <v>567</v>
+      </c>
+      <c r="C28" t="s">
+        <v>566</v>
+      </c>
+      <c r="D28" t="s">
+        <v>568</v>
+      </c>
+      <c r="E28" t="s">
+        <v>74</v>
+      </c>
+      <c r="F28" s="19" t="s">
+        <v>176</v>
+      </c>
+      <c r="G28" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H28" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I28" t="s">
+        <v>54</v>
+      </c>
+      <c r="J28" t="s">
+        <v>63</v>
+      </c>
+      <c r="K28" t="s">
+        <v>569</v>
+      </c>
+      <c r="L28" t="s">
+        <v>429</v>
+      </c>
+      <c r="M28" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>136</v>
+      </c>
+      <c r="B29" t="s">
+        <v>137</v>
+      </c>
+      <c r="C29" t="s">
+        <v>137</v>
+      </c>
+      <c r="D29" t="s">
+        <v>138</v>
+      </c>
+      <c r="E29" t="s">
+        <v>40</v>
+      </c>
+      <c r="F29" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="G29" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H29" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I29" t="s">
+        <v>54</v>
+      </c>
+      <c r="J29" t="s">
+        <v>63</v>
+      </c>
+      <c r="K29" t="s">
+        <v>139</v>
+      </c>
+      <c r="L29" t="s">
         <v>46</v>
       </c>
-      <c r="K4" s="15" t="s">
-[...13 lines deleted...]
-      <c r="B5" s="15" t="s">
+      <c r="M29" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>586</v>
+      </c>
+      <c r="B30" t="s">
+        <v>587</v>
+      </c>
+      <c r="C30" t="s">
+        <v>586</v>
+      </c>
+      <c r="D30" t="s">
+        <v>588</v>
+      </c>
+      <c r="E30" t="s">
+        <v>230</v>
+      </c>
+      <c r="F30" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="G30" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H30" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I30" t="s">
+        <v>54</v>
+      </c>
+      <c r="J30" t="s">
+        <v>63</v>
+      </c>
+      <c r="K30" t="s">
+        <v>589</v>
+      </c>
+      <c r="L30" t="s">
+        <v>590</v>
+      </c>
+      <c r="M30" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>201</v>
+      </c>
+      <c r="B31" t="s">
+        <v>202</v>
+      </c>
+      <c r="C31" t="s">
+        <v>201</v>
+      </c>
+      <c r="D31" t="s">
+        <v>203</v>
+      </c>
+      <c r="E31" t="s">
+        <v>84</v>
+      </c>
+      <c r="F31" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="G31" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H31" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I31" t="s">
+        <v>54</v>
+      </c>
+      <c r="J31" t="s">
+        <v>63</v>
+      </c>
+      <c r="K31" t="s">
+        <v>204</v>
+      </c>
+      <c r="L31" t="s">
+        <v>97</v>
+      </c>
+      <c r="M31" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>66</v>
+      </c>
+      <c r="B32" t="s">
+        <v>66</v>
+      </c>
+      <c r="C32" t="s">
+        <v>66</v>
+      </c>
+      <c r="D32" t="s">
+        <v>67</v>
+      </c>
+      <c r="E32" t="s">
+        <v>68</v>
+      </c>
+      <c r="F32" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="G32" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H32" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I32" t="s">
+        <v>54</v>
+      </c>
+      <c r="J32" t="s">
+        <v>63</v>
+      </c>
+      <c r="K32" t="s">
+        <v>70</v>
+      </c>
+      <c r="L32" t="s">
+        <v>46</v>
+      </c>
+      <c r="M32" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
         <v>48</v>
       </c>
-      <c r="C5" s="15" t="s">
+      <c r="B33" t="s">
+        <v>48</v>
+      </c>
+      <c r="C33" t="s">
+        <v>48</v>
+      </c>
+      <c r="D33" t="s">
+        <v>50</v>
+      </c>
+      <c r="E33" t="s">
+        <v>51</v>
+      </c>
+      <c r="F33" s="19" t="s">
+        <v>240</v>
+      </c>
+      <c r="G33" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H33" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I33" t="s">
+        <v>54</v>
+      </c>
+      <c r="J33" t="s">
+        <v>63</v>
+      </c>
+      <c r="K33" t="s">
+        <v>287</v>
+      </c>
+      <c r="L33" t="s">
+        <v>65</v>
+      </c>
+      <c r="M33" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" t="s">
+        <v>49</v>
+      </c>
+      <c r="C34" t="s">
+        <v>48</v>
+      </c>
+      <c r="D34" t="s">
+        <v>50</v>
+      </c>
+      <c r="E34" t="s">
+        <v>51</v>
+      </c>
+      <c r="F34" s="19" t="s">
+        <v>52</v>
+      </c>
+      <c r="G34" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H34" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I34" t="s">
+        <v>54</v>
+      </c>
+      <c r="J34" t="s">
+        <v>55</v>
+      </c>
+      <c r="K34" t="s">
+        <v>56</v>
+      </c>
+      <c r="L34" t="s">
+        <v>57</v>
+      </c>
+      <c r="M34" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>510</v>
+      </c>
+      <c r="B35" t="s">
+        <v>510</v>
+      </c>
+      <c r="C35" t="s">
+        <v>510</v>
+      </c>
+      <c r="D35" t="s">
+        <v>511</v>
+      </c>
+      <c r="E35" t="s">
+        <v>74</v>
+      </c>
+      <c r="F35" s="19" t="s">
+        <v>199</v>
+      </c>
+      <c r="G35" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H35" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I35" t="s">
+        <v>54</v>
+      </c>
+      <c r="J35" t="s">
+        <v>63</v>
+      </c>
+      <c r="K35" t="s">
+        <v>512</v>
+      </c>
+      <c r="L35" t="s">
+        <v>65</v>
+      </c>
+      <c r="M35" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>307</v>
+      </c>
+      <c r="B36" t="s">
+        <v>308</v>
+      </c>
+      <c r="C36" t="s">
+        <v>309</v>
+      </c>
+      <c r="D36" t="s">
+        <v>310</v>
+      </c>
+      <c r="E36" t="s">
+        <v>61</v>
+      </c>
+      <c r="F36" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="G36" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H36" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I36" t="s">
+        <v>54</v>
+      </c>
+      <c r="J36" t="s">
+        <v>63</v>
+      </c>
+      <c r="K36" t="s">
+        <v>311</v>
+      </c>
+      <c r="L36" t="s">
+        <v>279</v>
+      </c>
+      <c r="M36" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>334</v>
+      </c>
+      <c r="B37" t="s">
+        <v>335</v>
+      </c>
+      <c r="C37" t="s">
+        <v>334</v>
+      </c>
+      <c r="D37" t="s">
+        <v>336</v>
+      </c>
+      <c r="E37" t="s">
         <v>40</v>
       </c>
-      <c r="D5" s="15" t="s">
+      <c r="F37" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="G37" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H37" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I37" t="s">
+        <v>54</v>
+      </c>
+      <c r="J37" t="s">
+        <v>63</v>
+      </c>
+      <c r="K37" t="s">
+        <v>337</v>
+      </c>
+      <c r="L37" t="s">
+        <v>65</v>
+      </c>
+      <c r="M37" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>334</v>
+      </c>
+      <c r="B38" t="s">
+        <v>338</v>
+      </c>
+      <c r="C38" t="s">
+        <v>334</v>
+      </c>
+      <c r="D38" t="s">
+        <v>339</v>
+      </c>
+      <c r="E38" t="s">
+        <v>40</v>
+      </c>
+      <c r="F38" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="G38" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H38" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I38" t="s">
+        <v>54</v>
+      </c>
+      <c r="J38" t="s">
+        <v>63</v>
+      </c>
+      <c r="K38" t="s">
+        <v>340</v>
+      </c>
+      <c r="L38" t="s">
+        <v>65</v>
+      </c>
+      <c r="M38" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>606</v>
+      </c>
+      <c r="B39" t="s">
+        <v>607</v>
+      </c>
+      <c r="C39" t="s">
+        <v>606</v>
+      </c>
+      <c r="D39" t="s">
+        <v>608</v>
+      </c>
+      <c r="E39" t="s">
+        <v>51</v>
+      </c>
+      <c r="F39" s="19" t="s">
+        <v>564</v>
+      </c>
+      <c r="G39" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H39" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I39" t="s">
+        <v>54</v>
+      </c>
+      <c r="J39" t="s">
+        <v>63</v>
+      </c>
+      <c r="K39" t="s">
+        <v>609</v>
+      </c>
+      <c r="L39" t="s">
+        <v>600</v>
+      </c>
+      <c r="M39" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>183</v>
+      </c>
+      <c r="B40" t="s">
+        <v>184</v>
+      </c>
+      <c r="C40" t="s">
+        <v>183</v>
+      </c>
+      <c r="D40" t="s">
+        <v>185</v>
+      </c>
+      <c r="E40" t="s">
+        <v>40</v>
+      </c>
+      <c r="F40" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="G40" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H40" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I40" t="s">
+        <v>54</v>
+      </c>
+      <c r="J40" t="s">
+        <v>63</v>
+      </c>
+      <c r="K40" t="s">
+        <v>186</v>
+      </c>
+      <c r="L40" t="s">
+        <v>97</v>
+      </c>
+      <c r="M40" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>250</v>
+      </c>
+      <c r="B41" t="s">
+        <v>251</v>
+      </c>
+      <c r="C41" t="s">
+        <v>252</v>
+      </c>
+      <c r="D41" t="s">
+        <v>253</v>
+      </c>
+      <c r="E41" t="s">
+        <v>254</v>
+      </c>
+      <c r="F41" s="19" t="s">
+        <v>255</v>
+      </c>
+      <c r="G41" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H41" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I41" t="s">
+        <v>54</v>
+      </c>
+      <c r="J41" t="s">
+        <v>63</v>
+      </c>
+      <c r="K41" t="s">
+        <v>256</v>
+      </c>
+      <c r="L41" t="s">
+        <v>119</v>
+      </c>
+      <c r="M41" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>396</v>
+      </c>
+      <c r="B42" t="s">
+        <v>397</v>
+      </c>
+      <c r="C42" t="s">
+        <v>398</v>
+      </c>
+      <c r="D42" t="s">
+        <v>399</v>
+      </c>
+      <c r="E42" t="s">
+        <v>254</v>
+      </c>
+      <c r="F42" s="19" t="s">
+        <v>316</v>
+      </c>
+      <c r="G42" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H42" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I42" t="s">
+        <v>43</v>
+      </c>
+      <c r="J42" t="s">
+        <v>44</v>
+      </c>
+      <c r="K42" t="s">
+        <v>400</v>
+      </c>
+      <c r="L42" t="s">
+        <v>65</v>
+      </c>
+      <c r="M42" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>153</v>
+      </c>
+      <c r="B43" t="s">
+        <v>153</v>
+      </c>
+      <c r="C43" t="s">
+        <v>154</v>
+      </c>
+      <c r="D43" t="s">
+        <v>155</v>
+      </c>
+      <c r="E43" t="s">
+        <v>156</v>
+      </c>
+      <c r="F43" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="G43" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H43" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I43" t="s">
+        <v>54</v>
+      </c>
+      <c r="J43" t="s">
+        <v>55</v>
+      </c>
+      <c r="K43" t="s">
+        <v>158</v>
+      </c>
+      <c r="L43" t="s">
+        <v>46</v>
+      </c>
+      <c r="M43" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>552</v>
+      </c>
+      <c r="B44" t="s">
+        <v>552</v>
+      </c>
+      <c r="C44" t="s">
+        <v>552</v>
+      </c>
+      <c r="D44" t="s">
+        <v>553</v>
+      </c>
+      <c r="E44" t="s">
+        <v>360</v>
+      </c>
+      <c r="F44" s="19" t="s">
+        <v>316</v>
+      </c>
+      <c r="G44" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H44" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I44" t="s">
+        <v>54</v>
+      </c>
+      <c r="J44" t="s">
+        <v>63</v>
+      </c>
+      <c r="K44" t="s">
+        <v>554</v>
+      </c>
+      <c r="L44" t="s">
+        <v>429</v>
+      </c>
+      <c r="M44" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>537</v>
+      </c>
+      <c r="B45" t="s">
+        <v>538</v>
+      </c>
+      <c r="C45" t="s">
+        <v>537</v>
+      </c>
+      <c r="D45" t="s">
+        <v>539</v>
+      </c>
+      <c r="E45" t="s">
+        <v>40</v>
+      </c>
+      <c r="F45" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="G45" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H45" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I45" t="s">
+        <v>54</v>
+      </c>
+      <c r="J45" t="s">
+        <v>63</v>
+      </c>
+      <c r="K45" t="s">
+        <v>540</v>
+      </c>
+      <c r="L45" t="s">
+        <v>370</v>
+      </c>
+      <c r="M45" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>614</v>
+      </c>
+      <c r="B46" t="s">
+        <v>614</v>
+      </c>
+      <c r="C46" t="s">
+        <v>614</v>
+      </c>
+      <c r="D46" t="s">
+        <v>73</v>
+      </c>
+      <c r="E46" t="s">
+        <v>74</v>
+      </c>
+      <c r="F46" s="19" t="s">
+        <v>176</v>
+      </c>
+      <c r="G46" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H46" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I46" t="s">
+        <v>54</v>
+      </c>
+      <c r="J46" t="s">
+        <v>63</v>
+      </c>
+      <c r="K46" t="s">
+        <v>615</v>
+      </c>
+      <c r="L46" t="s">
+        <v>616</v>
+      </c>
+      <c r="M46" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>493</v>
+      </c>
+      <c r="B47" t="s">
+        <v>494</v>
+      </c>
+      <c r="C47" t="s">
+        <v>495</v>
+      </c>
+      <c r="D47" t="s">
+        <v>496</v>
+      </c>
+      <c r="E47" t="s">
+        <v>497</v>
+      </c>
+      <c r="F47" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="G47" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H47" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I47" t="s">
+        <v>54</v>
+      </c>
+      <c r="J47" t="s">
+        <v>63</v>
+      </c>
+      <c r="K47" t="s">
+        <v>498</v>
+      </c>
+      <c r="L47" t="s">
+        <v>65</v>
+      </c>
+      <c r="M47" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>441</v>
+      </c>
+      <c r="B48" t="s">
+        <v>442</v>
+      </c>
+      <c r="C48" t="s">
+        <v>441</v>
+      </c>
+      <c r="D48" t="s">
+        <v>443</v>
+      </c>
+      <c r="E48" t="s">
+        <v>444</v>
+      </c>
+      <c r="F48" s="19" t="s">
+        <v>199</v>
+      </c>
+      <c r="G48" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H48" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I48" t="s">
+        <v>54</v>
+      </c>
+      <c r="J48" t="s">
+        <v>63</v>
+      </c>
+      <c r="K48" t="s">
+        <v>445</v>
+      </c>
+      <c r="L48" t="s">
+        <v>57</v>
+      </c>
+      <c r="M48" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>617</v>
+      </c>
+      <c r="B49" t="s">
+        <v>618</v>
+      </c>
+      <c r="C49" t="s">
+        <v>617</v>
+      </c>
+      <c r="D49" t="s">
+        <v>73</v>
+      </c>
+      <c r="E49" t="s">
+        <v>74</v>
+      </c>
+      <c r="F49" s="19" t="s">
+        <v>176</v>
+      </c>
+      <c r="G49" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H49" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I49" t="s">
+        <v>54</v>
+      </c>
+      <c r="J49" t="s">
+        <v>63</v>
+      </c>
+      <c r="K49" t="s">
+        <v>619</v>
+      </c>
+      <c r="L49" t="s">
+        <v>620</v>
+      </c>
+      <c r="M49" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="50" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>392</v>
+      </c>
+      <c r="B50" t="s">
+        <v>393</v>
+      </c>
+      <c r="C50" t="s">
+        <v>392</v>
+      </c>
+      <c r="D50" t="s">
+        <v>394</v>
+      </c>
+      <c r="E50" t="s">
+        <v>51</v>
+      </c>
+      <c r="F50" s="19" t="s">
+        <v>296</v>
+      </c>
+      <c r="G50" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H50" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I50" t="s">
+        <v>54</v>
+      </c>
+      <c r="J50" t="s">
+        <v>55</v>
+      </c>
+      <c r="K50" t="s">
+        <v>395</v>
+      </c>
+      <c r="L50" t="s">
+        <v>65</v>
+      </c>
+      <c r="M50" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>408</v>
+      </c>
+      <c r="B51" t="s">
+        <v>439</v>
+      </c>
+      <c r="C51" t="s">
+        <v>408</v>
+      </c>
+      <c r="D51" t="s">
+        <v>409</v>
+      </c>
+      <c r="E51" t="s">
+        <v>144</v>
+      </c>
+      <c r="F51" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="G51" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H51" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I51" t="s">
+        <v>54</v>
+      </c>
+      <c r="J51" t="s">
+        <v>63</v>
+      </c>
+      <c r="K51" t="s">
+        <v>440</v>
+      </c>
+      <c r="L51" t="s">
+        <v>65</v>
+      </c>
+      <c r="M51" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>280</v>
+      </c>
+      <c r="B52" t="s">
+        <v>281</v>
+      </c>
+      <c r="C52" t="s">
+        <v>281</v>
+      </c>
+      <c r="D52" t="s">
+        <v>282</v>
+      </c>
+      <c r="E52" t="s">
+        <v>84</v>
+      </c>
+      <c r="F52" s="19" t="s">
+        <v>240</v>
+      </c>
+      <c r="G52" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H52" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I52" t="s">
+        <v>54</v>
+      </c>
+      <c r="J52" t="s">
+        <v>63</v>
+      </c>
+      <c r="K52" t="s">
+        <v>283</v>
+      </c>
+      <c r="L52" t="s">
+        <v>279</v>
+      </c>
+      <c r="M52" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>516</v>
+      </c>
+      <c r="B53" t="s">
+        <v>517</v>
+      </c>
+      <c r="C53" t="s">
+        <v>518</v>
+      </c>
+      <c r="D53" t="s">
+        <v>314</v>
+      </c>
+      <c r="E53" t="s">
+        <v>315</v>
+      </c>
+      <c r="F53" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="G53" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H53" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I53" t="s">
+        <v>54</v>
+      </c>
+      <c r="J53" t="s">
+        <v>63</v>
+      </c>
+      <c r="K53" t="s">
+        <v>519</v>
+      </c>
+      <c r="L53" t="s">
+        <v>135</v>
+      </c>
+      <c r="M53" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>330</v>
+      </c>
+      <c r="B54" t="s">
+        <v>331</v>
+      </c>
+      <c r="C54" t="s">
+        <v>331</v>
+      </c>
+      <c r="D54" t="s">
+        <v>332</v>
+      </c>
+      <c r="E54" t="s">
+        <v>74</v>
+      </c>
+      <c r="F54" s="19" t="s">
         <v>41</v>
       </c>
-      <c r="E5" s="15" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="15" t="s">
+      <c r="G54" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H54" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I54" t="s">
+        <v>54</v>
+      </c>
+      <c r="J54" t="s">
+        <v>63</v>
+      </c>
+      <c r="K54" t="s">
+        <v>333</v>
+      </c>
+      <c r="L54" t="s">
+        <v>65</v>
+      </c>
+      <c r="M54" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>464</v>
+      </c>
+      <c r="B55" t="s">
+        <v>464</v>
+      </c>
+      <c r="C55" t="s">
+        <v>464</v>
+      </c>
+      <c r="D55" t="s">
+        <v>465</v>
+      </c>
+      <c r="E55" t="s">
+        <v>144</v>
+      </c>
+      <c r="F55" s="19" t="s">
+        <v>176</v>
+      </c>
+      <c r="G55" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H55" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I55" t="s">
+        <v>54</v>
+      </c>
+      <c r="J55" t="s">
+        <v>63</v>
+      </c>
+      <c r="K55" t="s">
+        <v>466</v>
+      </c>
+      <c r="L55" t="s">
+        <v>65</v>
+      </c>
+      <c r="M55" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>357</v>
+      </c>
+      <c r="B56" t="s">
+        <v>358</v>
+      </c>
+      <c r="C56" t="s">
+        <v>357</v>
+      </c>
+      <c r="D56" t="s">
+        <v>359</v>
+      </c>
+      <c r="E56" t="s">
+        <v>360</v>
+      </c>
+      <c r="F56" s="19" t="s">
+        <v>361</v>
+      </c>
+      <c r="G56" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H56" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I56" t="s">
+        <v>54</v>
+      </c>
+      <c r="J56" t="s">
+        <v>63</v>
+      </c>
+      <c r="K56" t="s">
+        <v>362</v>
+      </c>
+      <c r="L56" t="s">
+        <v>65</v>
+      </c>
+      <c r="M56" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>210</v>
+      </c>
+      <c r="B57" t="s">
+        <v>211</v>
+      </c>
+      <c r="C57" t="s">
+        <v>210</v>
+      </c>
+      <c r="D57" t="s">
+        <v>212</v>
+      </c>
+      <c r="E57" t="s">
+        <v>40</v>
+      </c>
+      <c r="F57" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="G57" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H57" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I57" t="s">
+        <v>54</v>
+      </c>
+      <c r="J57" t="s">
+        <v>63</v>
+      </c>
+      <c r="K57" t="s">
+        <v>213</v>
+      </c>
+      <c r="L57" t="s">
+        <v>65</v>
+      </c>
+      <c r="M57" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>363</v>
+      </c>
+      <c r="B58" t="s">
+        <v>363</v>
+      </c>
+      <c r="C58" t="s">
+        <v>363</v>
+      </c>
+      <c r="D58" t="s">
+        <v>364</v>
+      </c>
+      <c r="E58" t="s">
+        <v>61</v>
+      </c>
+      <c r="F58" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="G58" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H58" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I58" t="s">
+        <v>54</v>
+      </c>
+      <c r="J58" t="s">
+        <v>63</v>
+      </c>
+      <c r="K58" t="s">
+        <v>365</v>
+      </c>
+      <c r="L58" t="s">
+        <v>65</v>
+      </c>
+      <c r="M58" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>531</v>
+      </c>
+      <c r="B59" t="s">
+        <v>532</v>
+      </c>
+      <c r="C59" t="s">
+        <v>533</v>
+      </c>
+      <c r="D59" t="s">
+        <v>534</v>
+      </c>
+      <c r="E59" t="s">
+        <v>84</v>
+      </c>
+      <c r="F59" s="19" t="s">
+        <v>535</v>
+      </c>
+      <c r="G59" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H59" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I59" t="s">
+        <v>54</v>
+      </c>
+      <c r="J59" t="s">
+        <v>63</v>
+      </c>
+      <c r="K59" t="s">
+        <v>536</v>
+      </c>
+      <c r="L59" t="s">
+        <v>57</v>
+      </c>
+      <c r="M59" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>503</v>
+      </c>
+      <c r="B60" t="s">
+        <v>504</v>
+      </c>
+      <c r="C60" t="s">
+        <v>503</v>
+      </c>
+      <c r="D60" t="s">
+        <v>505</v>
+      </c>
+      <c r="E60" t="s">
+        <v>230</v>
+      </c>
+      <c r="F60" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="G60" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H60" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I60" t="s">
+        <v>54</v>
+      </c>
+      <c r="J60" t="s">
+        <v>63</v>
+      </c>
+      <c r="K60" t="s">
+        <v>506</v>
+      </c>
+      <c r="L60" t="s">
+        <v>65</v>
+      </c>
+      <c r="M60" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>475</v>
+      </c>
+      <c r="B61" t="s">
+        <v>476</v>
+      </c>
+      <c r="C61" t="s">
+        <v>477</v>
+      </c>
+      <c r="D61" t="s">
+        <v>478</v>
+      </c>
+      <c r="E61" t="s">
+        <v>162</v>
+      </c>
+      <c r="F61" s="19" t="s">
+        <v>296</v>
+      </c>
+      <c r="G61" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H61" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I61" t="s">
+        <v>54</v>
+      </c>
+      <c r="J61" t="s">
+        <v>55</v>
+      </c>
+      <c r="K61" t="s">
+        <v>479</v>
+      </c>
+      <c r="L61" t="s">
+        <v>65</v>
+      </c>
+      <c r="M61" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>411</v>
+      </c>
+      <c r="B62" t="s">
+        <v>412</v>
+      </c>
+      <c r="C62" t="s">
+        <v>411</v>
+      </c>
+      <c r="D62" t="s">
+        <v>413</v>
+      </c>
+      <c r="E62" t="s">
+        <v>230</v>
+      </c>
+      <c r="F62" s="19" t="s">
+        <v>199</v>
+      </c>
+      <c r="G62" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H62" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I62" t="s">
         <v>43</v>
       </c>
-      <c r="G5" s="15" t="s">
+      <c r="J62" t="s">
         <v>44</v>
       </c>
-      <c r="H5" s="15" t="s">
+      <c r="K62" t="s">
+        <v>414</v>
+      </c>
+      <c r="L62" t="s">
+        <v>65</v>
+      </c>
+      <c r="M62" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>87</v>
+      </c>
+      <c r="B63" t="s">
+        <v>88</v>
+      </c>
+      <c r="C63" t="s">
+        <v>87</v>
+      </c>
+      <c r="D63" t="s">
+        <v>89</v>
+      </c>
+      <c r="E63" t="s">
+        <v>84</v>
+      </c>
+      <c r="F63" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="G63" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H63" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I63" t="s">
+        <v>54</v>
+      </c>
+      <c r="J63" t="s">
+        <v>63</v>
+      </c>
+      <c r="K63" t="s">
+        <v>91</v>
+      </c>
+      <c r="L63" t="s">
+        <v>46</v>
+      </c>
+      <c r="M63" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="64" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>541</v>
+      </c>
+      <c r="B64" t="s">
+        <v>542</v>
+      </c>
+      <c r="C64" t="s">
+        <v>541</v>
+      </c>
+      <c r="D64" t="s">
+        <v>543</v>
+      </c>
+      <c r="E64" t="s">
+        <v>40</v>
+      </c>
+      <c r="F64" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="G64" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H64" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I64" t="s">
+        <v>54</v>
+      </c>
+      <c r="J64" t="s">
+        <v>63</v>
+      </c>
+      <c r="K64" t="s">
+        <v>544</v>
+      </c>
+      <c r="L64" t="s">
+        <v>57</v>
+      </c>
+      <c r="M64" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="65" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>644</v>
+      </c>
+      <c r="B65" t="s">
+        <v>644</v>
+      </c>
+      <c r="C65" t="s">
+        <v>645</v>
+      </c>
+      <c r="D65" t="s">
+        <v>646</v>
+      </c>
+      <c r="E65" t="s">
+        <v>166</v>
+      </c>
+      <c r="F65" s="19" t="s">
+        <v>176</v>
+      </c>
+      <c r="G65" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H65" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I65" t="s">
+        <v>43</v>
+      </c>
+      <c r="J65" t="s">
         <v>44</v>
       </c>
-      <c r="I5" s="15" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="15" t="s">
+      <c r="K65" t="s">
+        <v>647</v>
+      </c>
+      <c r="L65" t="s">
+        <v>616</v>
+      </c>
+      <c r="M65" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>582</v>
+      </c>
+      <c r="B66" t="s">
+        <v>583</v>
+      </c>
+      <c r="C66" t="s">
+        <v>582</v>
+      </c>
+      <c r="D66" t="s">
+        <v>584</v>
+      </c>
+      <c r="E66" t="s">
+        <v>277</v>
+      </c>
+      <c r="F66" s="19" t="s">
+        <v>564</v>
+      </c>
+      <c r="G66" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H66" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I66" t="s">
+        <v>54</v>
+      </c>
+      <c r="J66" t="s">
+        <v>63</v>
+      </c>
+      <c r="K66" t="s">
+        <v>585</v>
+      </c>
+      <c r="L66" t="s">
+        <v>470</v>
+      </c>
+      <c r="M66" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>214</v>
+      </c>
+      <c r="B67" t="s">
+        <v>215</v>
+      </c>
+      <c r="C67" t="s">
+        <v>214</v>
+      </c>
+      <c r="D67" t="s">
+        <v>216</v>
+      </c>
+      <c r="E67" t="s">
+        <v>40</v>
+      </c>
+      <c r="F67" s="19" t="s">
+        <v>217</v>
+      </c>
+      <c r="G67" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H67" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I67" t="s">
+        <v>54</v>
+      </c>
+      <c r="J67" t="s">
+        <v>63</v>
+      </c>
+      <c r="K67" t="s">
+        <v>218</v>
+      </c>
+      <c r="L67" t="s">
         <v>46</v>
       </c>
-      <c r="K5" s="15" t="s">
-[...22 lines deleted...]
-      <c r="E6" s="15" t="s">
+      <c r="M67" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>284</v>
+      </c>
+      <c r="B68" t="s">
+        <v>284</v>
+      </c>
+      <c r="C68" t="s">
+        <v>284</v>
+      </c>
+      <c r="D68" t="s">
+        <v>285</v>
+      </c>
+      <c r="E68" t="s">
+        <v>223</v>
+      </c>
+      <c r="F68" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="G68" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H68" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I68" t="s">
+        <v>54</v>
+      </c>
+      <c r="J68" t="s">
+        <v>63</v>
+      </c>
+      <c r="K68" t="s">
+        <v>286</v>
+      </c>
+      <c r="L68" t="s">
+        <v>65</v>
+      </c>
+      <c r="M68" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>355</v>
+      </c>
+      <c r="B69" t="s">
+        <v>355</v>
+      </c>
+      <c r="C69" t="s">
+        <v>355</v>
+      </c>
+      <c r="D69" t="s">
+        <v>198</v>
+      </c>
+      <c r="E69" t="s">
+        <v>156</v>
+      </c>
+      <c r="F69" s="19" t="s">
+        <v>199</v>
+      </c>
+      <c r="G69" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H69" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I69" t="s">
+        <v>54</v>
+      </c>
+      <c r="J69" t="s">
+        <v>63</v>
+      </c>
+      <c r="K69" t="s">
+        <v>356</v>
+      </c>
+      <c r="L69" t="s">
+        <v>65</v>
+      </c>
+      <c r="M69" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A70" s="19" t="s">
+        <v>707</v>
+      </c>
+      <c r="B70" s="19" t="s">
+        <v>708</v>
+      </c>
+      <c r="C70" s="19" t="s">
+        <v>707</v>
+      </c>
+      <c r="D70" s="19" t="s">
+        <v>709</v>
+      </c>
+      <c r="E70" s="19" t="s">
+        <v>348</v>
+      </c>
+      <c r="F70" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="G70" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H70" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I70" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="J70" s="19" t="s">
+        <v>734</v>
+      </c>
+      <c r="K70" s="19" t="s">
+        <v>710</v>
+      </c>
+      <c r="L70" s="19" t="s">
+        <v>65</v>
+      </c>
+      <c r="M70" s="19" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>109</v>
+      </c>
+      <c r="B71" t="s">
+        <v>110</v>
+      </c>
+      <c r="C71" t="s">
+        <v>109</v>
+      </c>
+      <c r="D71" t="s">
+        <v>111</v>
+      </c>
+      <c r="E71" t="s">
+        <v>84</v>
+      </c>
+      <c r="F71" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="G71" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H71" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I71" t="s">
+        <v>54</v>
+      </c>
+      <c r="J71" t="s">
+        <v>63</v>
+      </c>
+      <c r="K71" t="s">
+        <v>113</v>
+      </c>
+      <c r="L71" t="s">
+        <v>46</v>
+      </c>
+      <c r="M71" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>81</v>
+      </c>
+      <c r="B72" t="s">
+        <v>82</v>
+      </c>
+      <c r="C72" t="s">
+        <v>81</v>
+      </c>
+      <c r="D72" t="s">
+        <v>83</v>
+      </c>
+      <c r="E72" t="s">
+        <v>84</v>
+      </c>
+      <c r="F72" s="19" t="s">
+        <v>85</v>
+      </c>
+      <c r="G72" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H72" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I72" t="s">
+        <v>54</v>
+      </c>
+      <c r="J72" t="s">
+        <v>63</v>
+      </c>
+      <c r="K72" t="s">
+        <v>86</v>
+      </c>
+      <c r="L72" t="s">
+        <v>46</v>
+      </c>
+      <c r="M72" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>596</v>
+      </c>
+      <c r="B73" t="s">
+        <v>597</v>
+      </c>
+      <c r="C73" t="s">
+        <v>596</v>
+      </c>
+      <c r="D73" t="s">
+        <v>598</v>
+      </c>
+      <c r="E73" t="s">
+        <v>68</v>
+      </c>
+      <c r="F73" s="19" t="s">
+        <v>316</v>
+      </c>
+      <c r="G73" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H73" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I73" t="s">
+        <v>54</v>
+      </c>
+      <c r="J73" t="s">
+        <v>63</v>
+      </c>
+      <c r="K73" t="s">
+        <v>599</v>
+      </c>
+      <c r="L73" t="s">
+        <v>600</v>
+      </c>
+      <c r="M73" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>520</v>
+      </c>
+      <c r="B74" t="s">
+        <v>521</v>
+      </c>
+      <c r="C74" t="s">
+        <v>521</v>
+      </c>
+      <c r="D74" t="s">
+        <v>399</v>
+      </c>
+      <c r="E74" t="s">
+        <v>254</v>
+      </c>
+      <c r="F74" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="G74" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H74" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I74" t="s">
+        <v>54</v>
+      </c>
+      <c r="J74" t="s">
+        <v>63</v>
+      </c>
+      <c r="K74" t="s">
+        <v>522</v>
+      </c>
+      <c r="L74" t="s">
+        <v>65</v>
+      </c>
+      <c r="M74" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="75" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>178</v>
+      </c>
+      <c r="B75" t="s">
+        <v>179</v>
+      </c>
+      <c r="C75" t="s">
+        <v>178</v>
+      </c>
+      <c r="D75" t="s">
+        <v>180</v>
+      </c>
+      <c r="E75" t="s">
+        <v>181</v>
+      </c>
+      <c r="F75" s="19" t="s">
+        <v>85</v>
+      </c>
+      <c r="G75" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H75" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I75" t="s">
+        <v>54</v>
+      </c>
+      <c r="J75" t="s">
+        <v>55</v>
+      </c>
+      <c r="K75" t="s">
+        <v>182</v>
+      </c>
+      <c r="L75" t="s">
+        <v>65</v>
+      </c>
+      <c r="M75" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="76" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>187</v>
+      </c>
+      <c r="B76" t="s">
+        <v>160</v>
+      </c>
+      <c r="C76" t="s">
+        <v>187</v>
+      </c>
+      <c r="D76" t="s">
+        <v>188</v>
+      </c>
+      <c r="E76" t="s">
+        <v>84</v>
+      </c>
+      <c r="F76" s="19" t="s">
+        <v>189</v>
+      </c>
+      <c r="G76" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H76" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I76" t="s">
+        <v>54</v>
+      </c>
+      <c r="J76" t="s">
+        <v>63</v>
+      </c>
+      <c r="K76" t="s">
+        <v>190</v>
+      </c>
+      <c r="L76" t="s">
+        <v>191</v>
+      </c>
+      <c r="M76" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>312</v>
+      </c>
+      <c r="B77" t="s">
+        <v>313</v>
+      </c>
+      <c r="C77" t="s">
+        <v>312</v>
+      </c>
+      <c r="D77" t="s">
+        <v>314</v>
+      </c>
+      <c r="E77" t="s">
+        <v>315</v>
+      </c>
+      <c r="F77" s="19" t="s">
+        <v>316</v>
+      </c>
+      <c r="G77" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H77" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I77" t="s">
+        <v>54</v>
+      </c>
+      <c r="J77" t="s">
+        <v>55</v>
+      </c>
+      <c r="K77" t="s">
+        <v>317</v>
+      </c>
+      <c r="L77" t="s">
+        <v>65</v>
+      </c>
+      <c r="M77" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="78" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>659</v>
+      </c>
+      <c r="B78" t="s">
+        <v>660</v>
+      </c>
+      <c r="C78" t="s">
+        <v>659</v>
+      </c>
+      <c r="D78" t="s">
+        <v>285</v>
+      </c>
+      <c r="E78" t="s">
+        <v>223</v>
+      </c>
+      <c r="F78" s="19" t="s">
+        <v>661</v>
+      </c>
+      <c r="G78" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H78" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I78" t="s">
+        <v>54</v>
+      </c>
+      <c r="J78" t="s">
+        <v>63</v>
+      </c>
+      <c r="K78" t="s">
+        <v>662</v>
+      </c>
+      <c r="L78" t="s">
+        <v>663</v>
+      </c>
+      <c r="M78" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="79" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>169</v>
+      </c>
+      <c r="B79" t="s">
+        <v>170</v>
+      </c>
+      <c r="C79" t="s">
+        <v>170</v>
+      </c>
+      <c r="D79" t="s">
+        <v>171</v>
+      </c>
+      <c r="E79" t="s">
+        <v>40</v>
+      </c>
+      <c r="F79" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="G79" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H79" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I79" t="s">
+        <v>54</v>
+      </c>
+      <c r="J79" t="s">
+        <v>63</v>
+      </c>
+      <c r="K79" t="s">
+        <v>172</v>
+      </c>
+      <c r="L79" t="s">
+        <v>173</v>
+      </c>
+      <c r="M79" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="80" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A80" s="19" t="s">
+        <v>684</v>
+      </c>
+      <c r="B80" s="19" t="s">
+        <v>684</v>
+      </c>
+      <c r="C80" s="19" t="s">
+        <v>684</v>
+      </c>
+      <c r="D80" s="19" t="s">
+        <v>685</v>
+      </c>
+      <c r="E80" s="19" t="s">
+        <v>122</v>
+      </c>
+      <c r="F80" s="19" t="s">
+        <v>199</v>
+      </c>
+      <c r="G80" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H80" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I80" s="19" t="s">
+        <v>54</v>
+      </c>
+      <c r="J80" s="19" t="s">
+        <v>177</v>
+      </c>
+      <c r="K80" s="19" t="s">
+        <v>686</v>
+      </c>
+      <c r="L80" s="19" t="s">
+        <v>119</v>
+      </c>
+      <c r="M80" s="19" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="81" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>114</v>
+      </c>
+      <c r="B81" t="s">
+        <v>115</v>
+      </c>
+      <c r="C81" t="s">
+        <v>114</v>
+      </c>
+      <c r="D81" t="s">
+        <v>116</v>
+      </c>
+      <c r="E81" t="s">
+        <v>117</v>
+      </c>
+      <c r="F81" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="G81" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H81" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I81" t="s">
+        <v>43</v>
+      </c>
+      <c r="J81" t="s">
+        <v>44</v>
+      </c>
+      <c r="K81" t="s">
+        <v>118</v>
+      </c>
+      <c r="L81" t="s">
+        <v>119</v>
+      </c>
+      <c r="M81" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="82" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>371</v>
+      </c>
+      <c r="B82" t="s">
+        <v>372</v>
+      </c>
+      <c r="C82" t="s">
+        <v>371</v>
+      </c>
+      <c r="D82" t="s">
+        <v>271</v>
+      </c>
+      <c r="E82" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="G82" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H82" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I82" t="s">
+        <v>54</v>
+      </c>
+      <c r="J82" t="s">
+        <v>63</v>
+      </c>
+      <c r="K82" t="s">
+        <v>373</v>
+      </c>
+      <c r="L82" t="s">
+        <v>65</v>
+      </c>
+      <c r="M82" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="83" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>366</v>
+      </c>
+      <c r="B83" t="s">
+        <v>367</v>
+      </c>
+      <c r="C83" t="s">
+        <v>366</v>
+      </c>
+      <c r="D83" t="s">
+        <v>368</v>
+      </c>
+      <c r="E83" t="s">
+        <v>84</v>
+      </c>
+      <c r="F83" s="19" t="s">
+        <v>167</v>
+      </c>
+      <c r="G83" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H83" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I83" t="s">
+        <v>54</v>
+      </c>
+      <c r="J83" t="s">
+        <v>63</v>
+      </c>
+      <c r="K83" t="s">
+        <v>369</v>
+      </c>
+      <c r="L83" t="s">
+        <v>370</v>
+      </c>
+      <c r="M83" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="84" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>578</v>
+      </c>
+      <c r="B84" t="s">
+        <v>579</v>
+      </c>
+      <c r="C84" t="s">
+        <v>578</v>
+      </c>
+      <c r="D84" t="s">
+        <v>580</v>
+      </c>
+      <c r="E84" t="s">
+        <v>254</v>
+      </c>
+      <c r="F84" s="19" t="s">
+        <v>176</v>
+      </c>
+      <c r="G84" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H84" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I84" t="s">
+        <v>54</v>
+      </c>
+      <c r="J84" t="s">
+        <v>63</v>
+      </c>
+      <c r="K84" t="s">
+        <v>581</v>
+      </c>
+      <c r="L84" t="s">
+        <v>470</v>
+      </c>
+      <c r="M84" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="85" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>407</v>
+      </c>
+      <c r="B85" t="s">
+        <v>408</v>
+      </c>
+      <c r="C85" t="s">
+        <v>408</v>
+      </c>
+      <c r="D85" t="s">
+        <v>409</v>
+      </c>
+      <c r="E85" t="s">
+        <v>144</v>
+      </c>
+      <c r="F85" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="G85" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H85" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I85" t="s">
+        <v>43</v>
+      </c>
+      <c r="J85" t="s">
+        <v>44</v>
+      </c>
+      <c r="K85" t="s">
+        <v>410</v>
+      </c>
+      <c r="L85" t="s">
+        <v>65</v>
+      </c>
+      <c r="M85" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="86" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>635</v>
+      </c>
+      <c r="B86" t="s">
+        <v>636</v>
+      </c>
+      <c r="C86" t="s">
+        <v>637</v>
+      </c>
+      <c r="D86" t="s">
+        <v>638</v>
+      </c>
+      <c r="E86" t="s">
+        <v>162</v>
+      </c>
+      <c r="F86" s="19" t="s">
+        <v>264</v>
+      </c>
+      <c r="G86" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H86" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I86" t="s">
+        <v>54</v>
+      </c>
+      <c r="J86" t="s">
+        <v>63</v>
+      </c>
+      <c r="K86" t="s">
+        <v>639</v>
+      </c>
+      <c r="L86" t="s">
+        <v>616</v>
+      </c>
+      <c r="M86" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="87" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>302</v>
+      </c>
+      <c r="B87" t="s">
+        <v>303</v>
+      </c>
+      <c r="C87" t="s">
+        <v>302</v>
+      </c>
+      <c r="D87" t="s">
+        <v>304</v>
+      </c>
+      <c r="E87" t="s">
+        <v>84</v>
+      </c>
+      <c r="F87" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="G87" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H87" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I87" t="s">
+        <v>54</v>
+      </c>
+      <c r="J87" t="s">
+        <v>55</v>
+      </c>
+      <c r="K87" t="s">
+        <v>305</v>
+      </c>
+      <c r="L87" t="s">
+        <v>306</v>
+      </c>
+      <c r="M87" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="88" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>341</v>
+      </c>
+      <c r="B88" t="s">
+        <v>342</v>
+      </c>
+      <c r="C88" t="s">
+        <v>341</v>
+      </c>
+      <c r="D88" t="s">
+        <v>343</v>
+      </c>
+      <c r="E88" t="s">
+        <v>181</v>
+      </c>
+      <c r="F88" s="19" t="s">
+        <v>316</v>
+      </c>
+      <c r="G88" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H88" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I88" t="s">
+        <v>43</v>
+      </c>
+      <c r="J88" t="s">
+        <v>44</v>
+      </c>
+      <c r="K88" t="s">
+        <v>344</v>
+      </c>
+      <c r="L88" t="s">
+        <v>65</v>
+      </c>
+      <c r="M88" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="89" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>425</v>
+      </c>
+      <c r="B89" t="s">
+        <v>425</v>
+      </c>
+      <c r="C89" t="s">
+        <v>425</v>
+      </c>
+      <c r="D89" t="s">
+        <v>426</v>
+      </c>
+      <c r="E89" t="s">
+        <v>427</v>
+      </c>
+      <c r="F89" s="19" t="s">
+        <v>240</v>
+      </c>
+      <c r="G89" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H89" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I89" t="s">
+        <v>54</v>
+      </c>
+      <c r="J89" t="s">
+        <v>63</v>
+      </c>
+      <c r="K89" t="s">
+        <v>428</v>
+      </c>
+      <c r="L89" t="s">
+        <v>429</v>
+      </c>
+      <c r="M89" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="90" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>150</v>
+      </c>
+      <c r="B90" t="s">
+        <v>150</v>
+      </c>
+      <c r="C90" t="s">
+        <v>150</v>
+      </c>
+      <c r="D90" t="s">
+        <v>151</v>
+      </c>
+      <c r="E90" t="s">
+        <v>84</v>
+      </c>
+      <c r="F90" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="G90" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H90" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I90" t="s">
+        <v>54</v>
+      </c>
+      <c r="J90" t="s">
+        <v>63</v>
+      </c>
+      <c r="K90" t="s">
+        <v>152</v>
+      </c>
+      <c r="L90" t="s">
+        <v>46</v>
+      </c>
+      <c r="M90" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="91" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>435</v>
+      </c>
+      <c r="B91" t="s">
+        <v>436</v>
+      </c>
+      <c r="C91" t="s">
+        <v>436</v>
+      </c>
+      <c r="D91" t="s">
+        <v>437</v>
+      </c>
+      <c r="E91" t="s">
+        <v>427</v>
+      </c>
+      <c r="F91" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="G91" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H91" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I91" t="s">
+        <v>54</v>
+      </c>
+      <c r="J91" t="s">
+        <v>63</v>
+      </c>
+      <c r="K91" t="s">
+        <v>438</v>
+      </c>
+      <c r="L91" t="s">
+        <v>65</v>
+      </c>
+      <c r="M91" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="92" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>656</v>
+      </c>
+      <c r="B92" t="s">
+        <v>657</v>
+      </c>
+      <c r="C92" t="s">
+        <v>656</v>
+      </c>
+      <c r="D92" t="s">
+        <v>656</v>
+      </c>
+      <c r="E92" t="s">
+        <v>427</v>
+      </c>
+      <c r="F92" s="19" t="s">
+        <v>564</v>
+      </c>
+      <c r="G92" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H92" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I92" t="s">
+        <v>43</v>
+      </c>
+      <c r="J92" t="s">
+        <v>44</v>
+      </c>
+      <c r="K92" t="s">
+        <v>658</v>
+      </c>
+      <c r="L92" t="s">
+        <v>616</v>
+      </c>
+      <c r="M92" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="93" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>555</v>
+      </c>
+      <c r="B93" t="s">
+        <v>556</v>
+      </c>
+      <c r="C93" t="s">
+        <v>555</v>
+      </c>
+      <c r="D93" t="s">
+        <v>557</v>
+      </c>
+      <c r="E93" t="s">
+        <v>459</v>
+      </c>
+      <c r="F93" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="G93" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H93" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I93" t="s">
+        <v>54</v>
+      </c>
+      <c r="J93" t="s">
+        <v>63</v>
+      </c>
+      <c r="K93" t="s">
+        <v>558</v>
+      </c>
+      <c r="L93" t="s">
+        <v>429</v>
+      </c>
+      <c r="M93" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="94" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>555</v>
+      </c>
+      <c r="B94" t="s">
+        <v>559</v>
+      </c>
+      <c r="C94" t="s">
+        <v>555</v>
+      </c>
+      <c r="D94" t="s">
+        <v>557</v>
+      </c>
+      <c r="E94" t="s">
+        <v>459</v>
+      </c>
+      <c r="F94" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="G94" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H94" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I94" t="s">
+        <v>54</v>
+      </c>
+      <c r="J94" t="s">
+        <v>63</v>
+      </c>
+      <c r="K94" t="s">
+        <v>558</v>
+      </c>
+      <c r="L94" t="s">
+        <v>429</v>
+      </c>
+      <c r="M94" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="95" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>147</v>
+      </c>
+      <c r="B95" t="s">
+        <v>148</v>
+      </c>
+      <c r="C95" t="s">
+        <v>147</v>
+      </c>
+      <c r="D95" t="s">
+        <v>60</v>
+      </c>
+      <c r="E95" t="s">
+        <v>61</v>
+      </c>
+      <c r="F95" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="G95" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H95" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I95" t="s">
+        <v>54</v>
+      </c>
+      <c r="J95" t="s">
+        <v>63</v>
+      </c>
+      <c r="K95" t="s">
+        <v>149</v>
+      </c>
+      <c r="L95" t="s">
+        <v>46</v>
+      </c>
+      <c r="M95" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="96" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>625</v>
+      </c>
+      <c r="B96" t="s">
+        <v>626</v>
+      </c>
+      <c r="C96" t="s">
+        <v>627</v>
+      </c>
+      <c r="D96" t="s">
+        <v>628</v>
+      </c>
+      <c r="E96" t="s">
+        <v>254</v>
+      </c>
+      <c r="F96" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="G96" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H96" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I96" t="s">
+        <v>54</v>
+      </c>
+      <c r="J96" t="s">
+        <v>63</v>
+      </c>
+      <c r="K96" t="s">
+        <v>629</v>
+      </c>
+      <c r="L96" t="s">
+        <v>620</v>
+      </c>
+      <c r="M96" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="97" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>687</v>
+      </c>
+      <c r="B97" t="s">
+        <v>626</v>
+      </c>
+      <c r="C97" t="s">
+        <v>687</v>
+      </c>
+      <c r="D97" t="s">
+        <v>688</v>
+      </c>
+      <c r="E97" t="s">
+        <v>254</v>
+      </c>
+      <c r="F97" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="G97" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H97" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I97" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="J97" t="s">
+        <v>55</v>
+      </c>
+      <c r="K97" t="s">
+        <v>689</v>
+      </c>
+      <c r="L97" t="s">
+        <v>279</v>
+      </c>
+      <c r="M97" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="98" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>318</v>
+      </c>
+      <c r="B98" t="s">
+        <v>319</v>
+      </c>
+      <c r="C98" t="s">
+        <v>320</v>
+      </c>
+      <c r="D98" t="s">
+        <v>321</v>
+      </c>
+      <c r="E98" t="s">
+        <v>322</v>
+      </c>
+      <c r="F98" s="19" t="s">
+        <v>157</v>
+      </c>
+      <c r="G98" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H98" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I98" t="s">
+        <v>54</v>
+      </c>
+      <c r="J98" t="s">
+        <v>55</v>
+      </c>
+      <c r="K98" t="s">
+        <v>323</v>
+      </c>
+      <c r="L98" t="s">
+        <v>324</v>
+      </c>
+      <c r="M98" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="99" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>377</v>
+      </c>
+      <c r="B99" t="s">
+        <v>378</v>
+      </c>
+      <c r="C99" t="s">
+        <v>378</v>
+      </c>
+      <c r="D99" t="s">
+        <v>379</v>
+      </c>
+      <c r="E99" t="s">
+        <v>348</v>
+      </c>
+      <c r="F99" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="G99" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H99" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I99" t="s">
+        <v>54</v>
+      </c>
+      <c r="J99" t="s">
+        <v>63</v>
+      </c>
+      <c r="K99" t="s">
+        <v>380</v>
+      </c>
+      <c r="L99" t="s">
+        <v>65</v>
+      </c>
+      <c r="M99" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="100" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>125</v>
+      </c>
+      <c r="B100" t="s">
+        <v>125</v>
+      </c>
+      <c r="C100" t="s">
+        <v>125</v>
+      </c>
+      <c r="D100" t="s">
+        <v>126</v>
+      </c>
+      <c r="E100" t="s">
+        <v>106</v>
+      </c>
+      <c r="F100" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="G100" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H100" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I100" t="s">
+        <v>54</v>
+      </c>
+      <c r="J100" t="s">
+        <v>63</v>
+      </c>
+      <c r="K100" t="s">
+        <v>128</v>
+      </c>
+      <c r="L100" t="s">
+        <v>46</v>
+      </c>
+      <c r="M100" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="101" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>174</v>
+      </c>
+      <c r="B101" t="s">
+        <v>174</v>
+      </c>
+      <c r="C101" t="s">
+        <v>175</v>
+      </c>
+      <c r="D101" t="s">
+        <v>73</v>
+      </c>
+      <c r="E101" t="s">
+        <v>74</v>
+      </c>
+      <c r="F101" s="19" t="s">
+        <v>176</v>
+      </c>
+      <c r="G101" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H101" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I101" t="s">
+        <v>54</v>
+      </c>
+      <c r="J101" t="s">
+        <v>55</v>
+      </c>
+      <c r="K101" t="s">
+        <v>177</v>
+      </c>
+      <c r="L101" t="s">
+        <v>97</v>
+      </c>
+      <c r="M101" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="102" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>92</v>
+      </c>
+      <c r="B102" t="s">
+        <v>92</v>
+      </c>
+      <c r="C102" t="s">
+        <v>92</v>
+      </c>
+      <c r="D102" t="s">
+        <v>93</v>
+      </c>
+      <c r="E102" t="s">
+        <v>94</v>
+      </c>
+      <c r="F102" s="19" t="s">
+        <v>95</v>
+      </c>
+      <c r="G102" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H102" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I102" t="s">
+        <v>54</v>
+      </c>
+      <c r="J102" t="s">
+        <v>63</v>
+      </c>
+      <c r="K102" t="s">
+        <v>96</v>
+      </c>
+      <c r="L102" t="s">
+        <v>97</v>
+      </c>
+      <c r="M102" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="103" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>630</v>
+      </c>
+      <c r="B103" t="s">
+        <v>631</v>
+      </c>
+      <c r="C103" t="s">
+        <v>630</v>
+      </c>
+      <c r="D103" t="s">
+        <v>632</v>
+      </c>
+      <c r="E103" t="s">
+        <v>277</v>
+      </c>
+      <c r="F103" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="G103" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H103" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I103" t="s">
+        <v>54</v>
+      </c>
+      <c r="J103" t="s">
+        <v>63</v>
+      </c>
+      <c r="K103" t="s">
+        <v>633</v>
+      </c>
+      <c r="L103" t="s">
+        <v>620</v>
+      </c>
+      <c r="M103" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="104" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>245</v>
+      </c>
+      <c r="B104" t="s">
+        <v>246</v>
+      </c>
+      <c r="C104" t="s">
+        <v>245</v>
+      </c>
+      <c r="D104" t="s">
+        <v>247</v>
+      </c>
+      <c r="E104" t="s">
+        <v>74</v>
+      </c>
+      <c r="F104" s="19" t="s">
+        <v>248</v>
+      </c>
+      <c r="G104" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H104" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I104" t="s">
+        <v>54</v>
+      </c>
+      <c r="J104" t="s">
+        <v>63</v>
+      </c>
+      <c r="K104" t="s">
+        <v>249</v>
+      </c>
+      <c r="L104" t="s">
+        <v>119</v>
+      </c>
+      <c r="M104" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="105" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>415</v>
+      </c>
+      <c r="B105" t="s">
+        <v>416</v>
+      </c>
+      <c r="C105" t="s">
+        <v>415</v>
+      </c>
+      <c r="D105" t="s">
+        <v>226</v>
+      </c>
+      <c r="E105" t="s">
+        <v>223</v>
+      </c>
+      <c r="F105" s="19" t="s">
+        <v>167</v>
+      </c>
+      <c r="G105" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H105" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I105" t="s">
+        <v>54</v>
+      </c>
+      <c r="J105" t="s">
+        <v>63</v>
+      </c>
+      <c r="K105" t="s">
+        <v>417</v>
+      </c>
+      <c r="L105" t="s">
+        <v>350</v>
+      </c>
+      <c r="M105" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="106" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>415</v>
+      </c>
+      <c r="B106" t="s">
+        <v>591</v>
+      </c>
+      <c r="C106" t="s">
+        <v>415</v>
+      </c>
+      <c r="D106" t="s">
+        <v>226</v>
+      </c>
+      <c r="E106" t="s">
+        <v>223</v>
+      </c>
+      <c r="F106" s="19" t="s">
+        <v>564</v>
+      </c>
+      <c r="G106" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H106" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I106" t="s">
+        <v>54</v>
+      </c>
+      <c r="J106" t="s">
+        <v>63</v>
+      </c>
+      <c r="K106" t="s">
+        <v>592</v>
+      </c>
+      <c r="L106" t="s">
+        <v>470</v>
+      </c>
+      <c r="M106" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="107" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>58</v>
+      </c>
+      <c r="B107" t="s">
+        <v>59</v>
+      </c>
+      <c r="C107" t="s">
+        <v>58</v>
+      </c>
+      <c r="D107" t="s">
+        <v>60</v>
+      </c>
+      <c r="E107" t="s">
+        <v>61</v>
+      </c>
+      <c r="F107" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="G107" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H107" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I107" t="s">
+        <v>54</v>
+      </c>
+      <c r="J107" t="s">
+        <v>63</v>
+      </c>
+      <c r="K107" t="s">
+        <v>64</v>
+      </c>
+      <c r="L107" t="s">
+        <v>65</v>
+      </c>
+      <c r="M107" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="108" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>192</v>
+      </c>
+      <c r="B108" t="s">
+        <v>193</v>
+      </c>
+      <c r="C108" t="s">
+        <v>192</v>
+      </c>
+      <c r="D108" t="s">
+        <v>194</v>
+      </c>
+      <c r="E108" t="s">
+        <v>40</v>
+      </c>
+      <c r="F108" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="G108" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H108" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I108" t="s">
+        <v>54</v>
+      </c>
+      <c r="J108" t="s">
+        <v>63</v>
+      </c>
+      <c r="K108" t="s">
+        <v>195</v>
+      </c>
+      <c r="L108" t="s">
+        <v>65</v>
+      </c>
+      <c r="M108" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="109" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>298</v>
+      </c>
+      <c r="B109" t="s">
+        <v>299</v>
+      </c>
+      <c r="C109" t="s">
+        <v>298</v>
+      </c>
+      <c r="D109" t="s">
+        <v>300</v>
+      </c>
+      <c r="E109" t="s">
+        <v>223</v>
+      </c>
+      <c r="F109" s="19" t="s">
+        <v>236</v>
+      </c>
+      <c r="G109" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H109" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I109" t="s">
+        <v>54</v>
+      </c>
+      <c r="J109" t="s">
+        <v>63</v>
+      </c>
+      <c r="K109" t="s">
+        <v>301</v>
+      </c>
+      <c r="L109" t="s">
+        <v>279</v>
+      </c>
+      <c r="M109" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="110" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>422</v>
+      </c>
+      <c r="B110" t="s">
+        <v>422</v>
+      </c>
+      <c r="C110" t="s">
+        <v>422</v>
+      </c>
+      <c r="D110" t="s">
+        <v>423</v>
+      </c>
+      <c r="E110" t="s">
+        <v>181</v>
+      </c>
+      <c r="F110" s="19" t="s">
+        <v>236</v>
+      </c>
+      <c r="G110" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H110" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I110" t="s">
+        <v>54</v>
+      </c>
+      <c r="J110" t="s">
+        <v>55</v>
+      </c>
+      <c r="K110" t="s">
+        <v>424</v>
+      </c>
+      <c r="L110" t="s">
+        <v>350</v>
+      </c>
+      <c r="M110" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="111" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>238</v>
+      </c>
+      <c r="B111" t="s">
+        <v>184</v>
+      </c>
+      <c r="C111" t="s">
+        <v>238</v>
+      </c>
+      <c r="D111" t="s">
+        <v>239</v>
+      </c>
+      <c r="E111" t="s">
+        <v>166</v>
+      </c>
+      <c r="F111" s="19" t="s">
+        <v>240</v>
+      </c>
+      <c r="G111" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H111" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I111" t="s">
+        <v>54</v>
+      </c>
+      <c r="J111" t="s">
+        <v>63</v>
+      </c>
+      <c r="K111" t="s">
+        <v>241</v>
+      </c>
+      <c r="L111" t="s">
+        <v>46</v>
+      </c>
+      <c r="M111" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="112" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>471</v>
+      </c>
+      <c r="B112" t="s">
+        <v>471</v>
+      </c>
+      <c r="C112" t="s">
+        <v>471</v>
+      </c>
+      <c r="D112" t="s">
+        <v>472</v>
+      </c>
+      <c r="E112" t="s">
+        <v>84</v>
+      </c>
+      <c r="F112" s="19" t="s">
+        <v>473</v>
+      </c>
+      <c r="G112" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H112" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I112" t="s">
+        <v>54</v>
+      </c>
+      <c r="J112" t="s">
+        <v>63</v>
+      </c>
+      <c r="K112" t="s">
+        <v>474</v>
+      </c>
+      <c r="L112" t="s">
+        <v>46</v>
+      </c>
+      <c r="M112" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="113" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>345</v>
+      </c>
+      <c r="B113" t="s">
+        <v>346</v>
+      </c>
+      <c r="C113" t="s">
+        <v>345</v>
+      </c>
+      <c r="D113" t="s">
+        <v>347</v>
+      </c>
+      <c r="E113" t="s">
+        <v>348</v>
+      </c>
+      <c r="F113" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="G113" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H113" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I113" t="s">
+        <v>43</v>
+      </c>
+      <c r="J113" t="s">
+        <v>44</v>
+      </c>
+      <c r="K113" t="s">
+        <v>349</v>
+      </c>
+      <c r="L113" t="s">
+        <v>350</v>
+      </c>
+      <c r="M113" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="114" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>523</v>
+      </c>
+      <c r="B114" t="s">
+        <v>524</v>
+      </c>
+      <c r="C114" t="s">
+        <v>523</v>
+      </c>
+      <c r="D114" t="s">
+        <v>525</v>
+      </c>
+      <c r="E114" t="s">
+        <v>94</v>
+      </c>
+      <c r="F114" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="G114" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H114" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I114" t="s">
+        <v>43</v>
+      </c>
+      <c r="J114" t="s">
+        <v>44</v>
+      </c>
+      <c r="K114" t="s">
+        <v>526</v>
+      </c>
+      <c r="L114" t="s">
+        <v>57</v>
+      </c>
+      <c r="M114" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="115" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>132</v>
+      </c>
+      <c r="B115" t="s">
+        <v>132</v>
+      </c>
+      <c r="C115" t="s">
+        <v>132</v>
+      </c>
+      <c r="D115" t="s">
+        <v>133</v>
+      </c>
+      <c r="E115" t="s">
+        <v>74</v>
+      </c>
+      <c r="F115" s="19" t="s">
+        <v>62</v>
+      </c>
+      <c r="G115" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H115" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I115" t="s">
+        <v>54</v>
+      </c>
+      <c r="J115" t="s">
+        <v>63</v>
+      </c>
+      <c r="K115" t="s">
+        <v>134</v>
+      </c>
+      <c r="L115" t="s">
+        <v>135</v>
+      </c>
+      <c r="M115" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="116" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>610</v>
+      </c>
+      <c r="B116" t="s">
+        <v>610</v>
+      </c>
+      <c r="C116" t="s">
+        <v>610</v>
+      </c>
+      <c r="D116" t="s">
+        <v>611</v>
+      </c>
+      <c r="E116" t="s">
+        <v>612</v>
+      </c>
+      <c r="F116" s="19" t="s">
+        <v>123</v>
+      </c>
+      <c r="G116" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H116" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I116" t="s">
+        <v>54</v>
+      </c>
+      <c r="J116" t="s">
+        <v>63</v>
+      </c>
+      <c r="K116" t="s">
+        <v>613</v>
+      </c>
+      <c r="L116" t="s">
+        <v>590</v>
+      </c>
+      <c r="M116" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="117" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>640</v>
+      </c>
+      <c r="B117" t="s">
+        <v>641</v>
+      </c>
+      <c r="C117" t="s">
+        <v>641</v>
+      </c>
+      <c r="D117" t="s">
+        <v>143</v>
+      </c>
+      <c r="E117" t="s">
+        <v>144</v>
+      </c>
+      <c r="F117" s="19" t="s">
+        <v>642</v>
+      </c>
+      <c r="G117" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H117" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I117" t="s">
+        <v>54</v>
+      </c>
+      <c r="J117" t="s">
+        <v>63</v>
+      </c>
+      <c r="K117" t="s">
+        <v>643</v>
+      </c>
+      <c r="L117" t="s">
+        <v>620</v>
+      </c>
+      <c r="M117" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="118" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>549</v>
+      </c>
+      <c r="B118" t="s">
+        <v>549</v>
+      </c>
+      <c r="C118" t="s">
+        <v>549</v>
+      </c>
+      <c r="D118" t="s">
+        <v>550</v>
+      </c>
+      <c r="E118" t="s">
+        <v>315</v>
+      </c>
+      <c r="F118" s="19" t="s">
+        <v>189</v>
+      </c>
+      <c r="G118" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H118" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I118" t="s">
+        <v>54</v>
+      </c>
+      <c r="J118" t="s">
+        <v>63</v>
+      </c>
+      <c r="K118" t="s">
+        <v>551</v>
+      </c>
+      <c r="L118" t="s">
+        <v>350</v>
+      </c>
+      <c r="M118" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="119" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>545</v>
+      </c>
+      <c r="B119" t="s">
+        <v>546</v>
+      </c>
+      <c r="C119" t="s">
+        <v>546</v>
+      </c>
+      <c r="D119" t="s">
+        <v>547</v>
+      </c>
+      <c r="E119" t="s">
+        <v>181</v>
+      </c>
+      <c r="F119" s="19" t="s">
+        <v>123</v>
+      </c>
+      <c r="G119" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H119" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I119" t="s">
+        <v>54</v>
+      </c>
+      <c r="J119" t="s">
+        <v>63</v>
+      </c>
+      <c r="K119" t="s">
+        <v>548</v>
+      </c>
+      <c r="L119" t="s">
+        <v>57</v>
+      </c>
+      <c r="M119" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="120" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>487</v>
+      </c>
+      <c r="B120" t="s">
+        <v>491</v>
+      </c>
+      <c r="C120" t="s">
+        <v>487</v>
+      </c>
+      <c r="D120" t="s">
+        <v>413</v>
+      </c>
+      <c r="E120" t="s">
+        <v>230</v>
+      </c>
+      <c r="F120" s="19" t="s">
+        <v>489</v>
+      </c>
+      <c r="G120" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H120" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I120" t="s">
+        <v>54</v>
+      </c>
+      <c r="J120" t="s">
+        <v>63</v>
+      </c>
+      <c r="K120" t="s">
+        <v>492</v>
+      </c>
+      <c r="L120" t="s">
+        <v>46</v>
+      </c>
+      <c r="M120" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="121" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>487</v>
+      </c>
+      <c r="B121" t="s">
+        <v>488</v>
+      </c>
+      <c r="C121" t="s">
+        <v>487</v>
+      </c>
+      <c r="D121" t="s">
+        <v>413</v>
+      </c>
+      <c r="E121" t="s">
+        <v>230</v>
+      </c>
+      <c r="F121" s="19" t="s">
+        <v>489</v>
+      </c>
+      <c r="G121" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H121" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I121" t="s">
+        <v>43</v>
+      </c>
+      <c r="J121" t="s">
+        <v>44</v>
+      </c>
+      <c r="K121" t="s">
+        <v>490</v>
+      </c>
+      <c r="L121" t="s">
+        <v>65</v>
+      </c>
+      <c r="M121" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="122" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>487</v>
+      </c>
+      <c r="B122" t="s">
+        <v>605</v>
+      </c>
+      <c r="C122" t="s">
+        <v>487</v>
+      </c>
+      <c r="D122" t="s">
+        <v>413</v>
+      </c>
+      <c r="E122" t="s">
+        <v>230</v>
+      </c>
+      <c r="F122" s="19" t="s">
+        <v>489</v>
+      </c>
+      <c r="G122" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H122" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I122" t="s">
+        <v>43</v>
+      </c>
+      <c r="J122" t="s">
+        <v>44</v>
+      </c>
+      <c r="K122" t="s">
+        <v>490</v>
+      </c>
+      <c r="L122" t="s">
+        <v>600</v>
+      </c>
+      <c r="M122" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="123" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>418</v>
+      </c>
+      <c r="B123" t="s">
+        <v>419</v>
+      </c>
+      <c r="C123" t="s">
+        <v>418</v>
+      </c>
+      <c r="D123" t="s">
+        <v>420</v>
+      </c>
+      <c r="E123" t="s">
         <v>51</v>
       </c>
-      <c r="F6" s="15" t="s">
+      <c r="F123" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="G123" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H123" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I123" t="s">
+        <v>54</v>
+      </c>
+      <c r="J123" t="s">
+        <v>63</v>
+      </c>
+      <c r="K123" t="s">
+        <v>421</v>
+      </c>
+      <c r="L123" t="s">
+        <v>65</v>
+      </c>
+      <c r="M123" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="124" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>513</v>
+      </c>
+      <c r="B124" t="s">
+        <v>513</v>
+      </c>
+      <c r="C124" t="s">
+        <v>513</v>
+      </c>
+      <c r="D124" t="s">
+        <v>514</v>
+      </c>
+      <c r="E124" t="s">
+        <v>144</v>
+      </c>
+      <c r="F124" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="G124" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H124" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I124" t="s">
+        <v>43</v>
+      </c>
+      <c r="J124" t="s">
+        <v>44</v>
+      </c>
+      <c r="K124" t="s">
+        <v>515</v>
+      </c>
+      <c r="L124" t="s">
+        <v>65</v>
+      </c>
+      <c r="M124" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="125" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>402</v>
+      </c>
+      <c r="B125" t="s">
+        <v>403</v>
+      </c>
+      <c r="C125" t="s">
+        <v>403</v>
+      </c>
+      <c r="D125" t="s">
+        <v>404</v>
+      </c>
+      <c r="E125" t="s">
+        <v>405</v>
+      </c>
+      <c r="F125" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="G125" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H125" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I125" t="s">
+        <v>43</v>
+      </c>
+      <c r="J125" t="s">
+        <v>44</v>
+      </c>
+      <c r="K125" t="s">
+        <v>406</v>
+      </c>
+      <c r="L125" t="s">
+        <v>46</v>
+      </c>
+      <c r="M125" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="126" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>593</v>
+      </c>
+      <c r="B126" t="s">
+        <v>594</v>
+      </c>
+      <c r="C126" t="s">
+        <v>593</v>
+      </c>
+      <c r="D126" t="s">
+        <v>198</v>
+      </c>
+      <c r="E126" t="s">
+        <v>156</v>
+      </c>
+      <c r="F126" s="19" t="s">
+        <v>316</v>
+      </c>
+      <c r="G126" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H126" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I126" t="s">
+        <v>54</v>
+      </c>
+      <c r="J126" t="s">
+        <v>63</v>
+      </c>
+      <c r="K126" t="s">
+        <v>595</v>
+      </c>
+      <c r="L126" t="s">
+        <v>470</v>
+      </c>
+      <c r="M126" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="127" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>140</v>
+      </c>
+      <c r="B127" t="s">
+        <v>141</v>
+      </c>
+      <c r="C127" t="s">
+        <v>142</v>
+      </c>
+      <c r="D127" t="s">
+        <v>143</v>
+      </c>
+      <c r="E127" t="s">
+        <v>144</v>
+      </c>
+      <c r="F127" s="19" t="s">
+        <v>145</v>
+      </c>
+      <c r="G127" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H127" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I127" t="s">
+        <v>54</v>
+      </c>
+      <c r="J127" t="s">
+        <v>63</v>
+      </c>
+      <c r="K127" t="s">
+        <v>146</v>
+      </c>
+      <c r="L127" t="s">
+        <v>65</v>
+      </c>
+      <c r="M127" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="128" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>648</v>
+      </c>
+      <c r="B128" t="s">
+        <v>649</v>
+      </c>
+      <c r="C128" t="s">
+        <v>648</v>
+      </c>
+      <c r="D128" t="s">
+        <v>650</v>
+      </c>
+      <c r="E128" t="s">
+        <v>459</v>
+      </c>
+      <c r="F128" s="19" t="s">
+        <v>69</v>
+      </c>
+      <c r="G128" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H128" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I128" t="s">
+        <v>54</v>
+      </c>
+      <c r="J128" t="s">
+        <v>63</v>
+      </c>
+      <c r="K128" t="s">
+        <v>651</v>
+      </c>
+      <c r="L128" t="s">
+        <v>616</v>
+      </c>
+      <c r="M128" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="129" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>98</v>
+      </c>
+      <c r="B129" t="s">
+        <v>99</v>
+      </c>
+      <c r="C129" t="s">
+        <v>98</v>
+      </c>
+      <c r="D129" t="s">
+        <v>100</v>
+      </c>
+      <c r="E129" t="s">
+        <v>101</v>
+      </c>
+      <c r="F129" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="G129" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H129" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I129" t="s">
+        <v>54</v>
+      </c>
+      <c r="J129" t="s">
+        <v>63</v>
+      </c>
+      <c r="K129" t="s">
+        <v>102</v>
+      </c>
+      <c r="L129" t="s">
+        <v>97</v>
+      </c>
+      <c r="M129" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="130" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>205</v>
+      </c>
+      <c r="B130" t="s">
+        <v>205</v>
+      </c>
+      <c r="C130" t="s">
+        <v>206</v>
+      </c>
+      <c r="D130" t="s">
+        <v>207</v>
+      </c>
+      <c r="E130" t="s">
+        <v>208</v>
+      </c>
+      <c r="F130" s="19" t="s">
+        <v>176</v>
+      </c>
+      <c r="G130" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H130" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I130" t="s">
+        <v>54</v>
+      </c>
+      <c r="J130" t="s">
+        <v>63</v>
+      </c>
+      <c r="K130" t="s">
+        <v>209</v>
+      </c>
+      <c r="L130" t="s">
+        <v>97</v>
+      </c>
+      <c r="M130" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="131" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>325</v>
+      </c>
+      <c r="B131" t="s">
+        <v>325</v>
+      </c>
+      <c r="C131" t="s">
+        <v>326</v>
+      </c>
+      <c r="D131" t="s">
+        <v>327</v>
+      </c>
+      <c r="E131" t="s">
+        <v>230</v>
+      </c>
+      <c r="F131" s="19" t="s">
+        <v>328</v>
+      </c>
+      <c r="G131" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H131" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I131" t="s">
+        <v>54</v>
+      </c>
+      <c r="J131" t="s">
+        <v>63</v>
+      </c>
+      <c r="K131" t="s">
+        <v>329</v>
+      </c>
+      <c r="L131" t="s">
+        <v>306</v>
+      </c>
+      <c r="M131" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="132" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>461</v>
+      </c>
+      <c r="B132" t="s">
+        <v>461</v>
+      </c>
+      <c r="C132" t="s">
+        <v>462</v>
+      </c>
+      <c r="D132" t="s">
+        <v>404</v>
+      </c>
+      <c r="E132" t="s">
+        <v>405</v>
+      </c>
+      <c r="F132" s="19" t="s">
+        <v>176</v>
+      </c>
+      <c r="G132" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H132" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I132" t="s">
+        <v>54</v>
+      </c>
+      <c r="J132" t="s">
+        <v>63</v>
+      </c>
+      <c r="K132" t="s">
+        <v>463</v>
+      </c>
+      <c r="L132" t="s">
+        <v>65</v>
+      </c>
+      <c r="M132" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="133" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>446</v>
+      </c>
+      <c r="B133" t="s">
+        <v>447</v>
+      </c>
+      <c r="C133" t="s">
+        <v>446</v>
+      </c>
+      <c r="D133" t="s">
+        <v>93</v>
+      </c>
+      <c r="E133" t="s">
+        <v>94</v>
+      </c>
+      <c r="F133" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="G133" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H133" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I133" t="s">
+        <v>54</v>
+      </c>
+      <c r="J133" t="s">
+        <v>63</v>
+      </c>
+      <c r="K133" t="s">
+        <v>448</v>
+      </c>
+      <c r="L133" t="s">
+        <v>350</v>
+      </c>
+      <c r="M133" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="134" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>77</v>
+      </c>
+      <c r="B134" t="s">
+        <v>77</v>
+      </c>
+      <c r="C134" t="s">
+        <v>77</v>
+      </c>
+      <c r="D134" t="s">
+        <v>78</v>
+      </c>
+      <c r="E134" t="s">
+        <v>40</v>
+      </c>
+      <c r="F134" s="19" t="s">
+        <v>79</v>
+      </c>
+      <c r="G134" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H134" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I134" t="s">
+        <v>54</v>
+      </c>
+      <c r="J134" t="s">
+        <v>63</v>
+      </c>
+      <c r="K134" t="s">
+        <v>80</v>
+      </c>
+      <c r="L134" t="s">
+        <v>65</v>
+      </c>
+      <c r="M134" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="135" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>457</v>
+      </c>
+      <c r="B135" t="s">
+        <v>184</v>
+      </c>
+      <c r="C135" t="s">
+        <v>457</v>
+      </c>
+      <c r="D135" t="s">
+        <v>458</v>
+      </c>
+      <c r="E135" t="s">
+        <v>459</v>
+      </c>
+      <c r="F135" s="19" t="s">
+        <v>176</v>
+      </c>
+      <c r="G135" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H135" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I135" t="s">
+        <v>54</v>
+      </c>
+      <c r="J135" t="s">
+        <v>63</v>
+      </c>
+      <c r="K135" t="s">
+        <v>460</v>
+      </c>
+      <c r="L135" t="s">
+        <v>97</v>
+      </c>
+      <c r="M135" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="136" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>120</v>
+      </c>
+      <c r="B136" t="s">
+        <v>120</v>
+      </c>
+      <c r="C136" t="s">
+        <v>120</v>
+      </c>
+      <c r="D136" t="s">
+        <v>121</v>
+      </c>
+      <c r="E136" t="s">
+        <v>122</v>
+      </c>
+      <c r="F136" s="19" t="s">
+        <v>123</v>
+      </c>
+      <c r="G136" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H136" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I136" t="s">
+        <v>54</v>
+      </c>
+      <c r="J136" t="s">
+        <v>63</v>
+      </c>
+      <c r="K136" t="s">
+        <v>124</v>
+      </c>
+      <c r="L136" t="s">
+        <v>57</v>
+      </c>
+      <c r="M136" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="137" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>71</v>
+      </c>
+      <c r="B137" t="s">
+        <v>72</v>
+      </c>
+      <c r="C137" t="s">
+        <v>71</v>
+      </c>
+      <c r="D137" t="s">
+        <v>73</v>
+      </c>
+      <c r="E137" t="s">
+        <v>74</v>
+      </c>
+      <c r="F137" s="19" t="s">
+        <v>75</v>
+      </c>
+      <c r="G137" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H137" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I137" t="s">
+        <v>54</v>
+      </c>
+      <c r="J137" t="s">
+        <v>63</v>
+      </c>
+      <c r="K137" t="s">
+        <v>76</v>
+      </c>
+      <c r="L137" t="s">
+        <v>46</v>
+      </c>
+      <c r="M137" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="138" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>274</v>
+      </c>
+      <c r="B138" t="s">
+        <v>275</v>
+      </c>
+      <c r="C138" t="s">
+        <v>274</v>
+      </c>
+      <c r="D138" t="s">
+        <v>276</v>
+      </c>
+      <c r="E138" t="s">
+        <v>277</v>
+      </c>
+      <c r="F138" s="19" t="s">
+        <v>199</v>
+      </c>
+      <c r="G138" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H138" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I138" t="s">
+        <v>54</v>
+      </c>
+      <c r="J138" t="s">
+        <v>63</v>
+      </c>
+      <c r="K138" t="s">
+        <v>278</v>
+      </c>
+      <c r="L138" t="s">
+        <v>279</v>
+      </c>
+      <c r="M138" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="139" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>374</v>
+      </c>
+      <c r="B139" t="s">
+        <v>374</v>
+      </c>
+      <c r="C139" t="s">
+        <v>374</v>
+      </c>
+      <c r="D139" t="s">
+        <v>375</v>
+      </c>
+      <c r="E139" t="s">
+        <v>40</v>
+      </c>
+      <c r="F139" s="19" t="s">
+        <v>231</v>
+      </c>
+      <c r="G139" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H139" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I139" t="s">
+        <v>54</v>
+      </c>
+      <c r="J139" t="s">
+        <v>63</v>
+      </c>
+      <c r="K139" t="s">
+        <v>376</v>
+      </c>
+      <c r="L139" t="s">
+        <v>350</v>
+      </c>
+      <c r="M139" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="140" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>159</v>
+      </c>
+      <c r="B140" t="s">
+        <v>160</v>
+      </c>
+      <c r="C140" t="s">
+        <v>159</v>
+      </c>
+      <c r="D140" t="s">
+        <v>161</v>
+      </c>
+      <c r="E140" t="s">
+        <v>162</v>
+      </c>
+      <c r="F140" s="19" t="s">
+        <v>41</v>
+      </c>
+      <c r="G140" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H140" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I140" t="s">
+        <v>54</v>
+      </c>
+      <c r="J140" t="s">
+        <v>63</v>
+      </c>
+      <c r="K140" t="s">
+        <v>163</v>
+      </c>
+      <c r="L140" t="s">
+        <v>46</v>
+      </c>
+      <c r="M140" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="141" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>452</v>
+      </c>
+      <c r="B141" t="s">
+        <v>453</v>
+      </c>
+      <c r="C141" t="s">
+        <v>452</v>
+      </c>
+      <c r="D141" t="s">
+        <v>454</v>
+      </c>
+      <c r="E141" t="s">
+        <v>455</v>
+      </c>
+      <c r="F141" s="19" t="s">
+        <v>248</v>
+      </c>
+      <c r="G141" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H141" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I141" t="s">
+        <v>54</v>
+      </c>
+      <c r="J141" t="s">
+        <v>55</v>
+      </c>
+      <c r="K141" t="s">
+        <v>456</v>
+      </c>
+      <c r="L141" t="s">
+        <v>65</v>
+      </c>
+      <c r="M141" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="142" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>449</v>
+      </c>
+      <c r="B142" t="s">
+        <v>449</v>
+      </c>
+      <c r="C142" t="s">
+        <v>449</v>
+      </c>
+      <c r="D142" t="s">
+        <v>450</v>
+      </c>
+      <c r="E142" t="s">
+        <v>74</v>
+      </c>
+      <c r="F142" s="19" t="s">
+        <v>316</v>
+      </c>
+      <c r="G142" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H142" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I142" t="s">
+        <v>54</v>
+      </c>
+      <c r="J142" t="s">
+        <v>63</v>
+      </c>
+      <c r="K142" t="s">
+        <v>451</v>
+      </c>
+      <c r="L142" t="s">
+        <v>429</v>
+      </c>
+      <c r="M142" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="143" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>634</v>
+      </c>
+      <c r="B143" t="s">
+        <v>634</v>
+      </c>
+      <c r="C143" t="s">
+        <v>634</v>
+      </c>
+      <c r="D143" t="s">
+        <v>263</v>
+      </c>
+      <c r="E143" t="s">
+        <v>106</v>
+      </c>
+      <c r="F143" s="19" t="s">
+        <v>264</v>
+      </c>
+      <c r="G143" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H143" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I143" t="s">
+        <v>54</v>
+      </c>
+      <c r="J143" t="s">
+        <v>55</v>
+      </c>
+      <c r="K143" t="s">
+        <v>265</v>
+      </c>
+      <c r="L143" t="s">
+        <v>620</v>
+      </c>
+      <c r="M143" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="144" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>266</v>
+      </c>
+      <c r="B144" t="s">
+        <v>267</v>
+      </c>
+      <c r="C144" t="s">
+        <v>267</v>
+      </c>
+      <c r="D144" t="s">
+        <v>268</v>
+      </c>
+      <c r="E144" t="s">
+        <v>166</v>
+      </c>
+      <c r="F144" s="19" t="s">
         <v>52</v>
       </c>
-      <c r="G6" s="15" t="s">
-[...8 lines deleted...]
-      <c r="J6" s="15" t="s">
+      <c r="G144" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H144" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I144" t="s">
+        <v>54</v>
+      </c>
+      <c r="J144" t="s">
+        <v>63</v>
+      </c>
+      <c r="K144" t="s">
+        <v>269</v>
+      </c>
+      <c r="L144" t="s">
+        <v>65</v>
+      </c>
+      <c r="M144" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="145" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>621</v>
+      </c>
+      <c r="B145" t="s">
+        <v>621</v>
+      </c>
+      <c r="C145" t="s">
+        <v>622</v>
+      </c>
+      <c r="D145" t="s">
+        <v>623</v>
+      </c>
+      <c r="E145" t="s">
+        <v>360</v>
+      </c>
+      <c r="F145" s="19" t="s">
+        <v>316</v>
+      </c>
+      <c r="G145" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H145" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I145" t="s">
+        <v>54</v>
+      </c>
+      <c r="J145" t="s">
+        <v>63</v>
+      </c>
+      <c r="K145" t="s">
+        <v>624</v>
+      </c>
+      <c r="L145" t="s">
+        <v>620</v>
+      </c>
+      <c r="M145" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="146" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>270</v>
+      </c>
+      <c r="B146" t="s">
+        <v>270</v>
+      </c>
+      <c r="C146" t="s">
+        <v>270</v>
+      </c>
+      <c r="D146" t="s">
+        <v>271</v>
+      </c>
+      <c r="E146" t="s">
+        <v>230</v>
+      </c>
+      <c r="F146" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="G146" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H146" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I146" t="s">
+        <v>54</v>
+      </c>
+      <c r="J146" t="s">
+        <v>63</v>
+      </c>
+      <c r="K146" t="s">
+        <v>272</v>
+      </c>
+      <c r="L146" t="s">
+        <v>273</v>
+      </c>
+      <c r="M146" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="147" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>103</v>
+      </c>
+      <c r="B147" t="s">
+        <v>104</v>
+      </c>
+      <c r="C147" t="s">
+        <v>103</v>
+      </c>
+      <c r="D147" t="s">
+        <v>105</v>
+      </c>
+      <c r="E147" t="s">
+        <v>106</v>
+      </c>
+      <c r="F147" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="G147" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="H147" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I147" t="s">
+        <v>54</v>
+      </c>
+      <c r="J147" t="s">
+        <v>55</v>
+      </c>
+      <c r="K147" t="s">
+        <v>108</v>
+      </c>
+      <c r="L147" t="s">
+        <v>65</v>
+      </c>
+      <c r="M147" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="148" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>129</v>
+      </c>
+      <c r="B148" t="s">
+        <v>129</v>
+      </c>
+      <c r="C148" t="s">
+        <v>129</v>
+      </c>
+      <c r="D148" t="s">
+        <v>130</v>
+      </c>
+      <c r="E148" t="s">
+        <v>84</v>
+      </c>
+      <c r="F148" s="19" t="s">
+        <v>112</v>
+      </c>
+      <c r="G148" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H148" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I148" t="s">
+        <v>54</v>
+      </c>
+      <c r="J148" t="s">
+        <v>63</v>
+      </c>
+      <c r="K148" t="s">
+        <v>131</v>
+      </c>
+      <c r="L148" t="s">
         <v>46</v>
       </c>
-      <c r="K6" s="15" t="s">
-[...5 lines deleted...]
-      <c r="M6" s="15" t="s">
+      <c r="M148" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="149" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>164</v>
+      </c>
+      <c r="B149" t="s">
+        <v>164</v>
+      </c>
+      <c r="C149" t="s">
+        <v>164</v>
+      </c>
+      <c r="D149" t="s">
+        <v>165</v>
+      </c>
+      <c r="E149" t="s">
+        <v>166</v>
+      </c>
+      <c r="F149" s="19" t="s">
+        <v>167</v>
+      </c>
+      <c r="G149" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H149" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I149" t="s">
+        <v>54</v>
+      </c>
+      <c r="J149" t="s">
+        <v>63</v>
+      </c>
+      <c r="K149" t="s">
+        <v>168</v>
+      </c>
+      <c r="L149" t="s">
+        <v>97</v>
+      </c>
+      <c r="M149" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="150" spans="1:13" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>507</v>
+      </c>
+      <c r="B150" t="s">
+        <v>507</v>
+      </c>
+      <c r="C150" t="s">
+        <v>507</v>
+      </c>
+      <c r="D150" t="s">
+        <v>508</v>
+      </c>
+      <c r="E150" t="s">
+        <v>459</v>
+      </c>
+      <c r="F150" s="19" t="s">
+        <v>176</v>
+      </c>
+      <c r="G150" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H150" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I150" t="s">
+        <v>54</v>
+      </c>
+      <c r="J150" t="s">
+        <v>63</v>
+      </c>
+      <c r="K150" t="s">
+        <v>509</v>
+      </c>
+      <c r="L150" t="s">
+        <v>65</v>
+      </c>
+      <c r="M150" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="151" spans="1:13" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>381</v>
+      </c>
+      <c r="B151" t="s">
+        <v>381</v>
+      </c>
+      <c r="C151" t="s">
+        <v>381</v>
+      </c>
+      <c r="D151" t="s">
+        <v>382</v>
+      </c>
+      <c r="E151" t="s">
+        <v>106</v>
+      </c>
+      <c r="F151" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="G151" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H151" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I151" t="s">
+        <v>54</v>
+      </c>
+      <c r="J151" t="s">
         <v>55</v>
       </c>
-    </row>
-[...45 lines deleted...]
-      <c r="B8" s="15" t="s">
+      <c r="K151" t="s">
+        <v>383</v>
+      </c>
+      <c r="L151" t="s">
         <v>65</v>
       </c>
-      <c r="C8" s="15" t="s">
-[...207 lines deleted...]
-      <c r="D13" s="15" t="s">
+      <c r="M151" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="152" spans="1:13" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>257</v>
+      </c>
+      <c r="B152" t="s">
+        <v>257</v>
+      </c>
+      <c r="C152" t="s">
+        <v>257</v>
+      </c>
+      <c r="D152" t="s">
+        <v>258</v>
+      </c>
+      <c r="E152" t="s">
+        <v>259</v>
+      </c>
+      <c r="F152" s="19" t="s">
+        <v>260</v>
+      </c>
+      <c r="G152" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H152" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I152" t="s">
+        <v>54</v>
+      </c>
+      <c r="J152" t="s">
+        <v>63</v>
+      </c>
+      <c r="K152" t="s">
+        <v>261</v>
+      </c>
+      <c r="L152" t="s">
+        <v>262</v>
+      </c>
+      <c r="M152" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="153" spans="1:13" s="19" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>227</v>
+      </c>
+      <c r="B153" t="s">
+        <v>228</v>
+      </c>
+      <c r="C153" t="s">
+        <v>227</v>
+      </c>
+      <c r="D153" t="s">
+        <v>229</v>
+      </c>
+      <c r="E153" t="s">
+        <v>230</v>
+      </c>
+      <c r="F153" s="19" t="s">
+        <v>231</v>
+      </c>
+      <c r="G153" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H153" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I153" t="s">
+        <v>54</v>
+      </c>
+      <c r="J153" t="s">
+        <v>63</v>
+      </c>
+      <c r="K153" t="s">
+        <v>232</v>
+      </c>
+      <c r="L153" t="s">
         <v>97</v>
       </c>
-      <c r="E13" s="15" t="s">
-[...1660 lines deleted...]
-      <c r="L53" s="15" t="s">
+      <c r="M153" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="154" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
         <v>291</v>
       </c>
-      <c r="M53" s="15" t="s">
-[...4 lines deleted...]
-      <c r="A54" s="15" t="s">
+      <c r="B154" t="s">
         <v>292</v>
       </c>
-      <c r="B54" s="15" t="s">
-[...5 lines deleted...]
-      <c r="D54" s="15" t="s">
+      <c r="C154" t="s">
         <v>293</v>
       </c>
-      <c r="E54" s="15" t="s">
-[...17 lines deleted...]
-      <c r="K54" s="15" t="s">
+      <c r="D154" t="s">
         <v>294</v>
       </c>
-      <c r="L54" s="15" t="s">
-[...7 lines deleted...]
-      <c r="A55" s="15" t="s">
+      <c r="E154" t="s">
         <v>295</v>
       </c>
-      <c r="B55" s="15" t="s">
+      <c r="F154" s="19" t="s">
         <v>296</v>
       </c>
-      <c r="C55" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="15" t="s">
+      <c r="G154" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="H154" s="19" t="s">
+        <v>42</v>
+      </c>
+      <c r="I154" t="s">
+        <v>54</v>
+      </c>
+      <c r="J154" t="s">
+        <v>63</v>
+      </c>
+      <c r="K154" t="s">
         <v>297</v>
       </c>
-      <c r="E55" s="15" t="s">
-[...4482 lines deleted...]
-    <row r="257"/>
+      <c r="L154" t="s">
+        <v>65</v>
+      </c>
+      <c r="M154" t="s">
+        <v>47</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
-    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{43F37FF7-4DD1-4CAE-B610-A5AF69C6E5FB}">
-  <dimension ref="A1:N30"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:M17"/>
   <sheetViews>
-    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E2" sqref="E2"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:A17"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="43.42578125" customWidth="1"/>
     <col min="2" max="3" width="77.5703125" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
-    <col min="5" max="5" width="10.28515625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="20.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8" customWidth="1"/>
+    <col min="6" max="6" width="24.140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="20.42578125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="37.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="34.5703125" style="1" customWidth="1"/>
-    <col min="10" max="10" width="60.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="17.7109375" customWidth="1"/>
+    <col min="10" max="10" width="60.85546875" customWidth="1"/>
+    <col min="11" max="11" width="61.42578125" customWidth="1"/>
+    <col min="12" max="12" width="17.5703125" customWidth="1"/>
+    <col min="13" max="13" width="26.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="107.25" customHeight="1" thickBot="1">
-[...1 lines deleted...]
-        <v>676</v>
+    <row r="1" spans="1:13" ht="107.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>664</v>
       </c>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
-      <c r="E1" s="28">
-[...3 lines deleted...]
-      <c r="I1" s="19" t="s">
+      <c r="E1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F1" s="18"/>
+      <c r="I1" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="J1" s="19" t="s">
-[...4 lines deleted...]
-      <c r="A2" s="21" t="s">
+    </row>
+    <row r="2" spans="1:13" s="7" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="9" t="s">
+        <v>665</v>
+      </c>
+      <c r="E2" s="8"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="8"/>
+    </row>
+    <row r="3" spans="1:13" ht="30" x14ac:dyDescent="0.25">
+      <c r="A3" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>196</v>
+      </c>
+      <c r="B4" t="s">
+        <v>718</v>
+      </c>
+      <c r="C4" t="s">
+        <v>718</v>
+      </c>
+      <c r="D4" t="s">
+        <v>198</v>
+      </c>
+      <c r="E4" t="s">
+        <v>156</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J4" t="s">
+        <v>53</v>
+      </c>
+      <c r="K4" t="s">
+        <v>719</v>
+      </c>
+      <c r="L4" t="s">
+        <v>663</v>
+      </c>
+      <c r="M4" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>713</v>
+      </c>
+      <c r="B5" t="s">
+        <v>714</v>
+      </c>
+      <c r="C5" t="s">
+        <v>715</v>
+      </c>
+      <c r="D5" t="s">
+        <v>716</v>
+      </c>
+      <c r="E5" t="s">
+        <v>181</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K5" t="s">
+        <v>717</v>
+      </c>
+      <c r="L5" t="s">
+        <v>65</v>
+      </c>
+      <c r="M5" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>670</v>
+      </c>
+      <c r="B6" t="s">
+        <v>671</v>
+      </c>
+      <c r="C6" t="s">
+        <v>670</v>
+      </c>
+      <c r="D6" t="s">
+        <v>672</v>
+      </c>
+      <c r="E6" t="s">
+        <v>144</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" t="s">
+        <v>53</v>
+      </c>
+      <c r="K6" t="s">
+        <v>674</v>
+      </c>
+      <c r="L6" t="s">
+        <v>46</v>
+      </c>
+      <c r="M6" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>87</v>
+      </c>
+      <c r="B7" t="s">
+        <v>667</v>
+      </c>
+      <c r="C7" t="s">
+        <v>87</v>
+      </c>
+      <c r="D7" t="s">
+        <v>668</v>
+      </c>
+      <c r="E7" t="s">
+        <v>84</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="I7" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J7" t="s">
+        <v>53</v>
+      </c>
+      <c r="K7" t="s">
+        <v>669</v>
+      </c>
+      <c r="L7" t="s">
+        <v>46</v>
+      </c>
+      <c r="M7" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>81</v>
+      </c>
+      <c r="B8" t="s">
+        <v>82</v>
+      </c>
+      <c r="C8" t="s">
+        <v>81</v>
+      </c>
+      <c r="D8" t="s">
+        <v>83</v>
+      </c>
+      <c r="E8" t="s">
+        <v>84</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="I8" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J8" t="s">
+        <v>53</v>
+      </c>
+      <c r="K8" t="s">
+        <v>86</v>
+      </c>
+      <c r="L8" t="s">
+        <v>46</v>
+      </c>
+      <c r="M8" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>366</v>
+      </c>
+      <c r="B9" t="s">
+        <v>698</v>
+      </c>
+      <c r="C9" t="s">
+        <v>366</v>
+      </c>
+      <c r="D9" t="s">
+        <v>368</v>
+      </c>
+      <c r="E9" t="s">
+        <v>84</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="I9" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J9" t="s">
+        <v>53</v>
+      </c>
+      <c r="K9" t="s">
+        <v>369</v>
+      </c>
+      <c r="L9" t="s">
+        <v>46</v>
+      </c>
+      <c r="M9" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>699</v>
+      </c>
+      <c r="B10" t="s">
+        <v>700</v>
+      </c>
+      <c r="C10" t="s">
+        <v>701</v>
+      </c>
+      <c r="D10" t="s">
+        <v>702</v>
+      </c>
+      <c r="E10" t="s">
+        <v>181</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H10" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="I10" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J10" t="s">
+        <v>53</v>
+      </c>
+      <c r="K10" t="s">
+        <v>703</v>
+      </c>
+      <c r="L10" t="s">
+        <v>350</v>
+      </c>
+      <c r="M10" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>704</v>
+      </c>
+      <c r="B11" t="s">
+        <v>705</v>
+      </c>
+      <c r="C11" t="s">
+        <v>704</v>
+      </c>
+      <c r="D11" t="s">
+        <v>359</v>
+      </c>
+      <c r="E11" t="s">
+        <v>360</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="I11" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J11" t="s">
+        <v>53</v>
+      </c>
+      <c r="K11" t="s">
+        <v>706</v>
+      </c>
+      <c r="L11" t="s">
+        <v>350</v>
+      </c>
+      <c r="M11" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>676</v>
+      </c>
+      <c r="B12" t="s">
         <v>677</v>
       </c>
-      <c r="E2" s="5"/>
-[...20 lines deleted...]
-      <c r="F3" s="2" t="s">
+      <c r="C12" t="s">
+        <v>676</v>
+      </c>
+      <c r="D12" t="s">
         <v>678</v>
       </c>
-      <c r="G3" s="2" t="s">
-[...25 lines deleted...]
-      <c r="B4" s="15" t="s">
+      <c r="E12" t="s">
+        <v>181</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="I12" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J12" t="s">
+        <v>53</v>
+      </c>
+      <c r="K12" t="s">
         <v>679</v>
       </c>
-      <c r="C4" s="15" t="s">
-[...29 lines deleted...]
-      <c r="M4" s="22">
+      <c r="L12" t="s">
+        <v>97</v>
+      </c>
+      <c r="M12" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>387</v>
+      </c>
+      <c r="B13" t="s">
+        <v>675</v>
+      </c>
+      <c r="C13" t="s">
+        <v>387</v>
+      </c>
+      <c r="D13" t="s">
+        <v>389</v>
+      </c>
+      <c r="E13" t="s">
+        <v>295</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="I13" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J13" t="s">
+        <v>53</v>
+      </c>
+      <c r="K13" t="s">
+        <v>391</v>
+      </c>
+      <c r="L13" t="s">
+        <v>65</v>
+      </c>
+      <c r="M13" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>196</v>
+      </c>
+      <c r="B14" t="s">
+        <v>711</v>
+      </c>
+      <c r="C14" t="s">
+        <v>196</v>
+      </c>
+      <c r="D14" t="s">
+        <v>198</v>
+      </c>
+      <c r="E14" t="s">
+        <v>156</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="I14" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J14" t="s">
+        <v>53</v>
+      </c>
+      <c r="K14" t="s">
+        <v>712</v>
+      </c>
+      <c r="L14" t="s">
+        <v>65</v>
+      </c>
+      <c r="M14" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>680</v>
+      </c>
+      <c r="B15" t="s">
+        <v>681</v>
+      </c>
+      <c r="C15" t="s">
+        <v>680</v>
+      </c>
+      <c r="D15" t="s">
+        <v>682</v>
+      </c>
+      <c r="E15" t="s">
+        <v>84</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="I15" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J15" t="s">
+        <v>53</v>
+      </c>
+      <c r="K15" t="s">
+        <v>683</v>
+      </c>
+      <c r="L15" t="s">
+        <v>273</v>
+      </c>
+      <c r="M15" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" s="19" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="21" t="s">
+        <v>425</v>
+      </c>
+      <c r="B16" s="21" t="s">
+        <v>425</v>
+      </c>
+      <c r="C16" s="21" t="s">
+        <v>425</v>
+      </c>
+      <c r="D16" s="19" t="s">
+        <v>426</v>
+      </c>
+      <c r="E16" s="19" t="s">
+        <v>427</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="I16" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J16" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="K16" s="19" t="s">
+        <v>428</v>
+      </c>
+      <c r="L16" s="22">
+        <v>46023</v>
+      </c>
+      <c r="M16" s="22">
         <v>46387</v>
       </c>
     </row>
-    <row r="5" spans="1:14">
-[...77 lines deleted...]
-      <c r="M6" s="22">
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A17" s="19" t="s">
+        <v>351</v>
+      </c>
+      <c r="B17" s="19" t="s">
+        <v>352</v>
+      </c>
+      <c r="C17" s="19" t="s">
+        <v>352</v>
+      </c>
+      <c r="D17" s="19" t="s">
+        <v>353</v>
+      </c>
+      <c r="E17" s="19" t="s">
+        <v>166</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="I17" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J17" s="19" t="s">
+        <v>53</v>
+      </c>
+      <c r="K17" s="19" t="s">
+        <v>354</v>
+      </c>
+      <c r="L17" s="20">
+        <v>46023</v>
+      </c>
+      <c r="M17" s="20">
         <v>46387</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
-[...423 lines deleted...]
-    <row r="30"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
-    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EC227815-D207-4A77-8D8D-A7801E2075D6}">
-  <dimension ref="A1:V20"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A1:M6"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:A6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="43.42578125" customWidth="1"/>
     <col min="2" max="3" width="77.5703125" customWidth="1"/>
     <col min="4" max="4" width="18" customWidth="1"/>
-    <col min="5" max="5" width="12" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="20.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8" customWidth="1"/>
+    <col min="6" max="6" width="24.140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="20.42578125" style="1" customWidth="1"/>
+    <col min="8" max="8" width="37.42578125" style="1" customWidth="1"/>
     <col min="9" max="9" width="34.5703125" style="1" customWidth="1"/>
-    <col min="10" max="10" width="60.7109375" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="17.7109375" customWidth="1"/>
+    <col min="10" max="10" width="60.85546875" customWidth="1"/>
+    <col min="11" max="11" width="61.42578125" customWidth="1"/>
+    <col min="12" max="12" width="17.5703125" customWidth="1"/>
+    <col min="13" max="13" width="26.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="120.75">
-[...10 lines deleted...]
-      <c r="I1" s="19" t="s">
+    <row r="1" spans="1:13" ht="107.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
+        <v>664</v>
+      </c>
+      <c r="B1" s="3"/>
+      <c r="C1" s="3"/>
+      <c r="E1" t="s">
+        <v>20</v>
+      </c>
+      <c r="F1" s="18"/>
+      <c r="I1" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="J1" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="J1" s="19" t="s">
-[...13 lines deleted...]
-      <c r="A3" s="13" t="s">
+    </row>
+    <row r="2" spans="1:13" s="7" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="9" t="s">
+        <v>665</v>
+      </c>
+      <c r="E2" s="8"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="8"/>
+    </row>
+    <row r="3" spans="1:13" ht="30" x14ac:dyDescent="0.25">
+      <c r="A3" s="17" t="s">
+        <v>24</v>
+      </c>
+      <c r="B3" s="2" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="26" t="s">
+      <c r="C3" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="C3" s="26" t="s">
+      <c r="D3" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="D3" s="26" t="s">
+      <c r="E3" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="E3" s="26" t="s">
-[...5 lines deleted...]
-      <c r="G3" s="26" t="s">
+      <c r="F3" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H3" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="H3" s="26" t="s">
+      <c r="I3" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="I3" s="26" t="s">
+      <c r="J3" s="2" t="s">
         <v>33</v>
       </c>
-      <c r="J3" s="26" t="s">
+      <c r="K3" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="K3" s="26" t="s">
+      <c r="L3" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="L3" s="26" t="s">
+      <c r="M3" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="M3" s="26" t="s">
-[...16 lines deleted...]
-      <c r="E4" s="15" t="s">
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
         <v>720</v>
       </c>
-      <c r="F4" s="15" t="s">
-[...14 lines deleted...]
-      <c r="K4" s="15" t="s">
+      <c r="B4" t="s">
         <v>721</v>
       </c>
-      <c r="L4" s="15" t="s">
-[...8 lines deleted...]
-      <c r="A5" s="30" t="s">
+      <c r="C4" t="s">
+        <v>720</v>
+      </c>
+      <c r="D4" t="s">
         <v>722</v>
       </c>
-      <c r="B5" s="30" t="s">
+      <c r="E4" t="s">
         <v>723</v>
       </c>
-      <c r="C5" s="30" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="30" t="s">
+      <c r="F4" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="I4" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="J4" t="s">
+        <v>63</v>
+      </c>
+      <c r="K4" t="s">
         <v>724</v>
       </c>
-      <c r="E5" s="30" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="30" t="s">
+      <c r="L4" t="s">
+        <v>470</v>
+      </c>
+      <c r="M4" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
         <v>725</v>
       </c>
-      <c r="G5" s="30" t="s">
-[...11 lines deleted...]
-      <c r="K5" s="30" t="s">
+      <c r="B5" t="s">
         <v>726</v>
       </c>
-      <c r="L5" s="31" t="s">
-[...16 lines deleted...]
-      <c r="A6" s="15" t="s">
+      <c r="C5" t="s">
+        <v>725</v>
+      </c>
+      <c r="D5" t="s">
         <v>727</v>
       </c>
-      <c r="B6" s="15" t="s">
+      <c r="E5" t="s">
+        <v>181</v>
+      </c>
+      <c r="F5" s="1" t="s">
         <v>728</v>
       </c>
-      <c r="C6" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="15" t="s">
+      <c r="G5" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="I5" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" t="s">
+        <v>53</v>
+      </c>
+      <c r="K5" t="s">
         <v>729</v>
       </c>
-      <c r="E6" s="15" t="s">
-[...17 lines deleted...]
-      <c r="K6" s="15" t="s">
+      <c r="L5" t="s">
+        <v>470</v>
+      </c>
+      <c r="M5" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
         <v>730</v>
       </c>
-      <c r="L6" s="15" t="s">
-[...19 lines deleted...]
-    <row r="20"/>
+      <c r="B6" t="s">
+        <v>731</v>
+      </c>
+      <c r="C6" t="s">
+        <v>730</v>
+      </c>
+      <c r="D6" t="s">
+        <v>732</v>
+      </c>
+      <c r="E6" t="s">
+        <v>181</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="I6" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="J6" t="s">
+        <v>53</v>
+      </c>
+      <c r="K6" t="s">
+        <v>733</v>
+      </c>
+      <c r="L6" t="s">
+        <v>616</v>
+      </c>
+      <c r="M6" t="s">
+        <v>401</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
-    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100E571CBE5CB1EAD42B153EB8FFC679AF8" ma:contentTypeVersion="6" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3b5f0198f96f3d6ce5274dbcf2ccc45c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d83b78e8-77c0-4d87-a3b5-2599d82cc7fc" xmlns:ns3="d4ce727a-a23c-4aa5-8839-0004957ac480" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="093a41d4e135c9157ae674366b99aed2" ns2:_="" ns3:_="">
     <xsd:import namespace="d83b78e8-77c0-4d87-a3b5-2599d82cc7fc"/>
     <xsd:import namespace="d4ce727a-a23c-4aa5-8839-0004957ac480"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -11106,93 +10536,130 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5E8D5CF-F35C-46AE-A66C-75D1C250F369}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{08344323-8B8C-46C5-85F2-D584D58C4F7C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95A6E410-34F3-4530-AA33-55F2FDD6FDA9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BF47489-5478-4FFB-8275-9539159642A0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02877B4C-245E-44BF-8C2A-8BCD30B6C185}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{120E572E-641C-4A79-8326-018BEF8EEC22}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="d83b78e8-77c0-4d87-a3b5-2599d82cc7fc"/>
+    <ds:schemaRef ds:uri="d4ce727a-a23c-4aa5-8839-0004957ac480"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
-[...2 lines deleted...]
-  <HyperlinkBase/>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>READ FIRST Instruction for Use </vt:lpstr>
+      <vt:lpstr>Shared Eq - Model Forms</vt:lpstr>
+      <vt:lpstr>Shared Eq - Other Forms</vt:lpstr>
+      <vt:lpstr>Shared Eq - Other Approvals</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Apache POI</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
-    <vt:lpwstr>2026-05-08T12:40:09Z</vt:lpwstr>
+    <vt:lpwstr>2026-09-10T14:28:22Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
     <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
     <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
-    <vt:lpwstr>4eb1e4c3-dc16-4119-ba14-191de8a14096</vt:lpwstr>
+    <vt:lpwstr>6c22f6ae-553d-4008-8ec5-c34897ff834f</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
     <vt:lpwstr>0x010100E571CBE5CB1EAD42B153EB8FFC679AF8</vt:lpwstr>
   </property>
 </Properties>
 </file>