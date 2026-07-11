--- v1 (2026-01-20)
+++ v2 (2026-07-11)
@@ -1,106 +1,104 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/m1ucjs_fanniemae_com/Documents/Work Saved Files/Migration Folder/SF Marketing Production/Web Portal Files for Publication/NSO/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/b8usol_fanniemae_com/Documents/Master Servicing - Process Execution/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3FC1A809-FB87-4532-A06A-D12C3E523790}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="129" documentId="8_{F1A38B06-C60A-4896-8008-C3B746FF3C15}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{49CF441A-236A-4D16-8818-C0CC237CCB1C}"/>
   <workbookProtection workbookPassword="C46F" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="4" r:id="rId1"/>
     <sheet name="Readd Form" sheetId="1" r:id="rId2"/>
     <sheet name="Sheet1" sheetId="5" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="ActionCode">Sheet1!$C$1:$C$7</definedName>
-    <definedName name="DATERQST">'Readd Form'!$L$4:$L$55</definedName>
+    <definedName name="DATERQST">'Readd Form'!$K$4:$K$53</definedName>
     <definedName name="FC_RiskCode">Sheet1!$E$1:$E$4</definedName>
-    <definedName name="LOAN">'Readd Form'!$C$4</definedName>
-[...1 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Instructions!$A$2:$C$34</definedName>
+    <definedName name="LOAN">'Readd Form'!$B$4</definedName>
+    <definedName name="NAMER">'Readd Form'!$M$1</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">Instructions!$A$3:$C$30</definedName>
     <definedName name="readdcode">'Readd Form'!#REF!</definedName>
-    <definedName name="ReaddCodes">'Readd Form'!$R$16:$R$19</definedName>
+    <definedName name="ReaddCodes">'Readd Form'!$Q$13:$Q$15</definedName>
     <definedName name="RemitType">Sheet1!$A$1:$A$2</definedName>
-    <definedName name="Z_C75E2536_4AD4_4A06_BC1D_AB39D8FAF8ED_.wvu.Cols" localSheetId="1" hidden="1">'Readd Form'!$N:$O</definedName>
-    <definedName name="Z_C75E2536_4AD4_4A06_BC1D_AB39D8FAF8ED_.wvu.PrintArea" localSheetId="0" hidden="1">Instructions!$A$2:$C$34</definedName>
+    <definedName name="Z_C75E2536_4AD4_4A06_BC1D_AB39D8FAF8ED_.wvu.Cols" localSheetId="1" hidden="1">'Readd Form'!$M:$N</definedName>
+    <definedName name="Z_C75E2536_4AD4_4A06_BC1D_AB39D8FAF8ED_.wvu.PrintArea" localSheetId="0" hidden="1">Instructions!$A$3:$C$30</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <customWorkbookViews>
     <customWorkbookView name="g9usws - Personal View" guid="{C75E2536-4AD4-4A06-BC1D-AB39D8FAF8ED}" mergeInterval="0" personalView="1" maximized="1" xWindow="1" yWindow="1" windowWidth="1600" windowHeight="682" activeSheetId="1" showComments="commIndAndComment"/>
   </customWorkbookViews>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="128" uniqueCount="95">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="79">
   <si>
     <t>Remit Type</t>
   </si>
   <si>
     <t>F/C Loss Risk Code</t>
   </si>
   <si>
     <t>Pool No.</t>
   </si>
   <si>
     <t>Date Requested</t>
   </si>
   <si>
     <t>Requestor/ Analyst</t>
   </si>
   <si>
     <t>Business Reason for Readd</t>
   </si>
   <si>
     <t xml:space="preserve">Servicer  Loan Number </t>
   </si>
   <si>
     <t>Readd Reasons</t>
   </si>
   <si>
@@ -148,201 +146,138 @@
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>0217</t>
   </si>
   <si>
     <t>0218</t>
   </si>
   <si>
     <t>0207</t>
   </si>
   <si>
     <t>0205</t>
   </si>
   <si>
     <t>0208</t>
   </si>
   <si>
     <t>0212</t>
   </si>
   <si>
     <t>0206</t>
   </si>
   <si>
-    <t>0221</t>
-[...1 lines deleted...]
-  <si>
     <t>0214</t>
   </si>
   <si>
     <t>0210</t>
   </si>
   <si>
     <t>0213</t>
   </si>
   <si>
     <t>0220</t>
   </si>
   <si>
     <t>Readd - 3rd Party Backed Out</t>
   </si>
   <si>
     <t>Readd Request Form Instructions</t>
-  </si>
-[...14 lines deleted...]
-    <t xml:space="preserve">Complete each column on worksheet. If you need more detail, refer to Readd Reasons and action codes below </t>
   </si>
   <si>
     <t>Readd - Bankruptcy filed - Sale Invalid</t>
   </si>
   <si>
     <t>A/A</t>
   </si>
   <si>
     <t>S/S</t>
   </si>
   <si>
     <t>00</t>
   </si>
   <si>
     <t>Original Action Code</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <color indexed="62"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Revised Action Code </t>
     </r>
   </si>
   <si>
-    <t>Insert Blank Rows to add additional data records</t>
-[...4 lines deleted...]
-  <si>
     <t>Action  Code</t>
-  </si>
-[...17 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve"> Repurchase -</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Used to report that the lender is repurchasing the loan.  For Scheduled/Scheduled (S/S), please refer to Fannie Mae's Servicing</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Guide.  The Action Date is the date the repurchase proceeds were remitted to Fannie Mae.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Repurchase</t>
-[...17 lines deleted...]
-      </rPr>
       <t>Liquidation Held for Sale -</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Used to report that a loan has been foreclosed or a deed-in-lieu of foreclosure has been accepted and the property is either held for sale or assigned to the VA as a No upset case.  The following will also fall into this category: 
 1. All conventional uninsured properties, 
 2. All VA No Upset/No Bid cases, even if the property is assigned to the VA as a No Upset, 
 3. All FHA coinsured cases with Section of the Act - 244, 
 4. Any kind of liquidation where it is known that the property will be Held for Sale.  The Action Date is the date of the foreclosure sale or for deed-in-lieu, the date the deed was recorded.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Liquidated 3rd Party Sale/Condemnation/Preforeclosure Sale/Assigned to FHA/VA</t>
     </r>
@@ -379,433 +314,302 @@
   <si>
     <t>Risk Code</t>
   </si>
   <si>
     <t>Fannie Mae Risk</t>
   </si>
   <si>
     <t>Lender Risk</t>
   </si>
   <si>
     <t>Shared Risk / Lender Markets Property</t>
   </si>
   <si>
     <t>Shared Risk / Fannie Mae  Markets Property</t>
   </si>
   <si>
     <t>Readd Reason Codes</t>
   </si>
   <si>
     <t>Original Action Codes</t>
   </si>
   <si>
     <t xml:space="preserve"> Loan active on SIR</t>
   </si>
   <si>
-    <t xml:space="preserve"> Borrower Payoff/ Investor Payoff</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> Repurchase</t>
   </si>
   <si>
     <t xml:space="preserve"> Liquidation Held for Sale </t>
   </si>
   <si>
-    <t xml:space="preserve"> Liquidated 3rd Party Sale / Condemnation / Preforeclosure Sale / Assigned to FHA/VA</t>
-[...4 lines deleted...]
-  <si>
     <t>Readd Reason Code</t>
   </si>
   <si>
-    <t>Email your completed Readd Request spreadsheet to readd_requests@fanniemae.com for processing.</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">Servicer Loan Number </t>
   </si>
   <si>
     <t>0209</t>
   </si>
   <si>
-    <r>
-[...58 lines deleted...]
-  <si>
     <t>Readd - Mod Case Correction</t>
   </si>
   <si>
     <t>Loan needs to be readded to correct loan modification</t>
   </si>
   <si>
     <t>Readd - To correct Action Code</t>
   </si>
   <si>
     <t>Reported incorrectly - should be reported with correct action code</t>
   </si>
   <si>
     <t>Readd - To correct LPI Date</t>
   </si>
   <si>
     <t>Reported incorrectly - should be reported with correct LPI date</t>
   </si>
   <si>
     <t>Readd - To correct Action Date</t>
   </si>
   <si>
     <t>Reported incorrectly - should be reported with correct action date</t>
   </si>
   <si>
-    <t>Readd - Servicer payoff in error</t>
-[...7 lines deleted...]
-  <si>
     <t>Readd - To Correct Action Date</t>
   </si>
   <si>
     <t>Servicer Number (9 digit)</t>
   </si>
   <si>
-    <t>Fannie Mae Loan Number(10 digit))</t>
-[...1 lines deleted...]
-  <si>
     <t>Loan needs to be readded due to borrower filing bankruptcy</t>
   </si>
   <si>
     <t>Loan needs to be readded due to reinstatement</t>
+  </si>
+  <si>
+    <t>Fannie Mae Loan Number (10 digit)</t>
+  </si>
+  <si>
+    <t>Liquidated 3rd Party Sale / Condemnation / Preforeclosure Sale / Assigned to FHA/VA</t>
+  </si>
+  <si>
+    <t>Liquidated Pending Conveyance for foreclosed, or a deed-in-lieu had been accepted and the property may be conveyed to FHA/VA/MI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Complete each column on worksheet. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">For Readd Reasons and Action Codes, please see reference below. </t>
+  </si>
+  <si>
+    <t>Email your completed Readd Request Form to readd_requests@fanniemae.com.</t>
+  </si>
+  <si>
+    <t>Save file as: Readd Request Form_YYYYMM_9 DIGIT SERVICER NUMBER.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="m/d/yyyy;@"/>
     <numFmt numFmtId="165" formatCode="mm/dd/yy;@"/>
     <numFmt numFmtId="166" formatCode="00"/>
     <numFmt numFmtId="167" formatCode="m/d/yy;@"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="8"/>
       <color indexed="62"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="18"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="10"/>
-      <name val="Arial"/>
-[...11 lines deleted...]
-      <sz val="20"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <i/>
-[...5 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="11"/>
-      <name val="Arial"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color rgb="FF000000"/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-      <color rgb="FF000000"/>
+      <sz val="7"/>
+      <color indexed="62"/>
       <name val="Arial"/>
       <family val="2"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="41">
+  <borders count="36">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...2 lines deleted...]
-      <right style="medium">
+      <left/>
+      <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...24 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -916,74 +720,50 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
-[...22 lines deleted...]
-      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -1121,754 +901,618 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...2 lines deleted...]
-      <top style="thin">
+      <right/>
+      <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
+      <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...14 lines deleted...]
-      </left>
+      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...16 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="161">
+  <cellXfs count="135">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...27 lines deleted...]
-    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
-[...31 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="166" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="167" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="166" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...149 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="10" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...84 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="8" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{02C2ED16-84EF-4E79-A5F8-6309660547D5}"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <condense val="0"/>
         <extend val="0"/>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="absolute">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1135380</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>121920</xdr:rowOff>
+      <xdr:colOff>3662103</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>36484</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>545012</xdr:rowOff>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>1338395</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>462462</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27B5C466-FF4B-4128-A1C2-C80BE4D25AA0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="1653540" y="121920"/>
-          <a:ext cx="1899042" cy="423092"/>
+          <a:off x="4187421" y="198120"/>
+          <a:ext cx="1901929" cy="425978"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fPrintsWithSheet="0"/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>1</xdr:col>
-      <xdr:colOff>213360</xdr:colOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>276860</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>53340</xdr:rowOff>
+      <xdr:rowOff>154940</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>512202</xdr:colOff>
+      <xdr:col>8</xdr:col>
+      <xdr:colOff>658252</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>209732</xdr:rowOff>
+      <xdr:rowOff>311332</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D4E91D7A-15F8-41A5-9C13-3C0780E93804}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="525780" y="53340"/>
-          <a:ext cx="1899042" cy="423092"/>
+          <a:off x="4779010" y="154940"/>
+          <a:ext cx="1924442" cy="423092"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -2136,2199 +1780,2016 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet2"/>
-  <dimension ref="A1:C42"/>
+  <dimension ref="A1:G38"/>
   <sheetViews>
-    <sheetView topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A16" sqref="A16"/>
+    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5:C5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="7.54296875" style="104" customWidth="1"/>
+    <col min="1" max="1" width="7.54296875" style="47" customWidth="1"/>
     <col min="2" max="2" width="60.453125" customWidth="1"/>
-    <col min="3" max="3" width="81.36328125" customWidth="1"/>
+    <col min="3" max="3" width="81.26953125" customWidth="1"/>
+    <col min="4" max="4" width="26.7265625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="48" customHeight="1" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-      <c r="A4" s="91">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1" s="49"/>
+      <c r="B1" s="50"/>
+      <c r="C1" s="51"/>
+    </row>
+    <row r="2" spans="1:7" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="52"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="54"/>
+    </row>
+    <row r="3" spans="1:7" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="63" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="64"/>
+      <c r="C3" s="65"/>
+    </row>
+    <row r="4" spans="1:7" s="45" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="63"/>
+      <c r="B4" s="64"/>
+      <c r="C4" s="65"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7" s="45" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="36">
         <v>1</v>
       </c>
-      <c r="B4" s="84" t="s">
-[...5 lines deleted...]
-      <c r="A5" s="91">
+      <c r="B5" s="107" t="s">
+        <v>75</v>
+      </c>
+      <c r="C5" s="108"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7" s="45" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="36">
         <v>2</v>
       </c>
-      <c r="B5" s="84" t="s">
-[...5 lines deleted...]
-      <c r="A6" s="91">
+      <c r="B6" s="107" t="s">
+        <v>76</v>
+      </c>
+      <c r="C6" s="108"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7" s="104" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="98">
         <v>3</v>
       </c>
-      <c r="B6" s="84" t="s">
-[...5 lines deleted...]
-      <c r="A7" s="91">
+      <c r="B7" s="105" t="s">
+        <v>78</v>
+      </c>
+      <c r="C7" s="106"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7" s="45" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="36">
         <v>4</v>
       </c>
-      <c r="B7" s="84" t="s">
-[...10 lines deleted...]
-      <c r="A9" s="93" t="s">
+      <c r="B8" s="55" t="s">
+        <v>77</v>
+      </c>
+      <c r="C8" s="56"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A9" s="37"/>
+      <c r="B9" s="31"/>
+      <c r="C9" s="35"/>
+    </row>
+    <row r="10" spans="1:7" ht="14" x14ac:dyDescent="0.3">
+      <c r="A10" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="33" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="39" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" s="94" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="95" t="s">
+        <v>26</v>
+      </c>
+      <c r="B11" s="96" t="s">
+        <v>66</v>
+      </c>
+      <c r="C11" s="97" t="s">
+        <v>67</v>
+      </c>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7" s="46" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" s="32" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="41" t="s">
+        <v>9</v>
+      </c>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A13" s="40" t="s">
+        <v>25</v>
+      </c>
+      <c r="B13" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="C13" s="41" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A14" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="32" t="s">
+        <v>13</v>
+      </c>
+      <c r="C14" s="41" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A15" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" s="41" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="41" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" s="40" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="C17" s="41" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="94" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="95" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="96" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="97" t="s">
+        <v>71</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="B19" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="C19" s="41" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" s="94" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="95" t="s">
         <v>23</v>
       </c>
-      <c r="B9" s="85" t="s">
-[...127 lines deleted...]
-    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B20" s="96" t="s">
+        <v>62</v>
+      </c>
+      <c r="C20" s="97" t="s">
+        <v>63</v>
+      </c>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7" s="94" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A21" s="95" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="84" t="s">
-[...6 lines deleted...]
-    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="B21" s="96" t="s">
+        <v>64</v>
+      </c>
+      <c r="C21" s="97" t="s">
+        <v>65</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7" s="94" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A22" s="95" t="s">
-        <v>25</v>
-[...53 lines deleted...]
-      <c r="A29" s="97" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" s="96" t="s">
+        <v>60</v>
+      </c>
+      <c r="C22" s="97" t="s">
+        <v>61</v>
+      </c>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" s="40"/>
+      <c r="B23" s="32"/>
+      <c r="C23" s="41"/>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" s="40"/>
+      <c r="B24" s="32"/>
+      <c r="C24" s="41"/>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="37"/>
+      <c r="B25" s="31"/>
+      <c r="C25" s="35"/>
+    </row>
+    <row r="26" spans="1:7" ht="14" x14ac:dyDescent="0.3">
+      <c r="A26" s="59" t="s">
+        <v>21</v>
+      </c>
+      <c r="B26" s="60"/>
+      <c r="C26" s="61"/>
+    </row>
+    <row r="27" spans="1:7" ht="28" x14ac:dyDescent="0.3">
+      <c r="A27" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="B27" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" s="43"/>
+    </row>
+    <row r="28" spans="1:7" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="44">
+        <v>65</v>
+      </c>
+      <c r="B28" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="C28" s="58"/>
+    </row>
+    <row r="29" spans="1:7" ht="90.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="44">
+        <v>70</v>
+      </c>
+      <c r="B29" s="57" t="s">
+        <v>44</v>
+      </c>
+      <c r="C29" s="58"/>
+    </row>
+    <row r="30" spans="1:7" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="44">
+        <v>71</v>
+      </c>
+      <c r="B30" s="57" t="s">
+        <v>45</v>
+      </c>
+      <c r="C30" s="58"/>
+    </row>
+    <row r="31" spans="1:7" ht="79.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="44">
+        <v>72</v>
+      </c>
+      <c r="B31" s="57" t="s">
+        <v>46</v>
+      </c>
+      <c r="C31" s="58"/>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" s="109"/>
+      <c r="B32" s="110"/>
+      <c r="C32" s="111"/>
+    </row>
+    <row r="33" spans="1:7" ht="14" x14ac:dyDescent="0.3">
+      <c r="A33" s="59" t="s">
+        <v>1</v>
+      </c>
+      <c r="B33" s="60"/>
+      <c r="C33" s="61"/>
+    </row>
+    <row r="34" spans="1:7" ht="28" x14ac:dyDescent="0.3">
+      <c r="A34" s="42" t="s">
+        <v>47</v>
+      </c>
+      <c r="B34" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" s="43"/>
+    </row>
+    <row r="35" spans="1:7" s="94" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="98">
+        <v>1</v>
+      </c>
+      <c r="B35" s="99" t="s">
         <v>48</v>
       </c>
-      <c r="B29" s="86" t="s">
-[...8 lines deleted...]
-      <c r="B30" s="110" t="s">
+      <c r="C35" s="100"/>
+      <c r="D35"/>
+      <c r="E35"/>
+      <c r="F35"/>
+      <c r="G35"/>
+    </row>
+    <row r="36" spans="1:7" s="94" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="98">
+        <v>2</v>
+      </c>
+      <c r="B36" s="101" t="s">
         <v>49</v>
       </c>
-      <c r="C30" s="115"/>
-[...5 lines deleted...]
-      <c r="B31" s="126" t="s">
+      <c r="C36" s="102"/>
+      <c r="D36"/>
+      <c r="E36"/>
+      <c r="F36"/>
+      <c r="G36"/>
+    </row>
+    <row r="37" spans="1:7" s="94" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="98">
+        <v>3</v>
+      </c>
+      <c r="B37" s="99" t="s">
         <v>50</v>
       </c>
-      <c r="C31" s="115"/>
-[...5 lines deleted...]
-      <c r="B32" s="110" t="s">
+      <c r="C37" s="100"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+    </row>
+    <row r="38" spans="1:7" s="94" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="98">
+        <v>4</v>
+      </c>
+      <c r="B38" s="99" t="s">
         <v>51</v>
       </c>
-      <c r="C32" s="111"/>
-[...83 lines deleted...]
-      <c r="C42" s="113"/>
+      <c r="C38" s="103"/>
+      <c r="D38"/>
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" selectLockedCells="1" selectUnlockedCells="1"/>
-[...1 lines deleted...]
-    <sortCondition ref="A10:A24"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="g2zxaML+g0KbqZ6ZvfczrZBUDyTZ4OVHrPGBuzjIC6mOwAJbPUABq73vpwWltad2+7NAXPMnM1SSwxrBzTlp8w==" saltValue="4jRVvi9RXDO0okH5d5vi2g==" spinCount="100000" sheet="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A11:C22">
+    <sortCondition ref="A11:A22"/>
   </sortState>
   <customSheetViews>
     <customSheetView guid="{C75E2536-4AD4-4A06-BC1D-AB39D8FAF8ED}">
       <selection activeCell="B10" sqref="B10"/>
       <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
       <pageSetup scale="74" orientation="portrait" r:id="rId1"/>
       <headerFooter>
         <oddFooter>&amp;CConfidential - Internal Distribution</oddFooter>
       </headerFooter>
     </customSheetView>
   </customSheetViews>
-  <mergeCells count="14">
-[...2 lines deleted...]
-    <mergeCell ref="A28:C28"/>
+  <mergeCells count="18">
+    <mergeCell ref="B6:C6"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="A1:C2"/>
+    <mergeCell ref="B7:C7"/>
+    <mergeCell ref="B8:C8"/>
+    <mergeCell ref="B38:C38"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="B31:C31"/>
     <mergeCell ref="B30:C30"/>
-    <mergeCell ref="B31:C31"/>
-[...2 lines deleted...]
-    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="A33:C33"/>
     <mergeCell ref="B35:C35"/>
-    <mergeCell ref="B34:C34"/>
-[...3 lines deleted...]
-    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="A3:C3"/>
+    <mergeCell ref="A4:C4"/>
+    <mergeCell ref="B5:C5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="61" orientation="portrait" r:id="rId2"/>
   <ignoredErrors>
-    <ignoredError sqref="A10:A24" numberStoredAsText="1"/>
+    <ignoredError sqref="A11:A16 A17:A19 A20:A22" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:U169"/>
+  <dimension ref="A1:U167"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.36328125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.26953125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.54296875" style="16" customWidth="1"/>
-[...20 lines deleted...]
-    <col min="22" max="16384" width="9.36328125" style="1"/>
+    <col min="1" max="1" width="13.26953125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="11.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="19.7265625" style="6" customWidth="1"/>
+    <col min="4" max="4" width="7.453125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="7.7265625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="7.54296875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="7" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="7.54296875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="19.453125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="7.26953125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="42.1796875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="7.6328125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="9" style="1" customWidth="1"/>
+    <col min="14" max="14" width="1.7265625" style="1" customWidth="1"/>
+    <col min="15" max="15" width="2" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="2.453125" style="1" customWidth="1"/>
+    <col min="17" max="17" width="9.26953125" style="1"/>
+    <col min="18" max="18" width="9.26953125" style="1" customWidth="1"/>
+    <col min="19" max="19" width="9.26953125" style="1"/>
+    <col min="20" max="20" width="23.26953125" style="1" customWidth="1"/>
+    <col min="21" max="16384" width="9.26953125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="50" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-[...2 lines deleted...]
-      <c r="F1" s="52" t="s">
+    <row r="1" spans="1:21" s="24" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="88"/>
+      <c r="B1" s="88"/>
+      <c r="C1" s="88"/>
+      <c r="D1" s="88"/>
+      <c r="E1" s="88"/>
+      <c r="F1" s="88"/>
+      <c r="G1" s="88"/>
+      <c r="H1" s="88"/>
+      <c r="I1" s="88"/>
+      <c r="J1" s="88"/>
+      <c r="K1" s="88"/>
+      <c r="L1" s="88"/>
+    </row>
+    <row r="2" spans="1:21" s="24" customFormat="1" ht="47" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="88"/>
+      <c r="B2" s="88"/>
+      <c r="C2" s="88"/>
+      <c r="D2" s="88"/>
+      <c r="E2" s="88"/>
+      <c r="F2" s="88"/>
+      <c r="G2" s="88"/>
+      <c r="H2" s="88"/>
+      <c r="I2" s="88"/>
+      <c r="J2" s="88"/>
+      <c r="K2" s="88"/>
+      <c r="L2" s="88"/>
+      <c r="T2" s="7"/>
+      <c r="U2" s="7"/>
+    </row>
+    <row r="3" spans="1:21" s="7" customFormat="1" ht="14.5" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="93"/>
+      <c r="B3" s="93"/>
+      <c r="C3" s="93"/>
+      <c r="D3" s="93"/>
+      <c r="E3" s="93"/>
+      <c r="F3" s="93"/>
+      <c r="G3" s="93"/>
+      <c r="H3" s="93"/>
+      <c r="I3" s="93"/>
+      <c r="J3" s="93"/>
+      <c r="K3" s="93"/>
+      <c r="L3" s="93"/>
+      <c r="M3" s="93"/>
+      <c r="Q3" s="66" t="s">
+        <v>52</v>
+      </c>
+      <c r="R3" s="67"/>
+      <c r="S3" s="67"/>
+      <c r="T3" s="68"/>
+    </row>
+    <row r="4" spans="1:21" s="116" customFormat="1" ht="36.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="112" t="s">
         <v>69</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="A4" s="20" t="s">
+      <c r="B4" s="113" t="s">
+        <v>58</v>
+      </c>
+      <c r="C4" s="114" t="s">
+        <v>72</v>
+      </c>
+      <c r="D4" s="114" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="74" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="75" t="s">
+      <c r="E4" s="114" t="s">
+        <v>2</v>
+      </c>
+      <c r="F4" s="114" t="s">
+        <v>1</v>
+      </c>
+      <c r="G4" s="114" t="s">
+        <v>40</v>
+      </c>
+      <c r="H4" s="114" t="s">
+        <v>41</v>
+      </c>
+      <c r="I4" s="114" t="s">
+        <v>4</v>
+      </c>
+      <c r="J4" s="114" t="s">
+        <v>57</v>
+      </c>
+      <c r="K4" s="113" t="s">
+        <v>5</v>
+      </c>
+      <c r="L4" s="115" t="s">
+        <v>3</v>
+      </c>
+      <c r="M4" s="118" t="s">
+        <v>6</v>
+      </c>
+      <c r="O4" s="117"/>
+      <c r="P4" s="117"/>
+      <c r="Q4" s="119" t="s">
+        <v>26</v>
+      </c>
+      <c r="R4" s="120" t="s">
+        <v>68</v>
+      </c>
+      <c r="S4" s="121"/>
+      <c r="T4" s="122"/>
+    </row>
+    <row r="5" spans="1:21" s="5" customFormat="1" ht="13" x14ac:dyDescent="0.25">
+      <c r="A5" s="15"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="16"/>
+      <c r="D5" s="19"/>
+      <c r="E5" s="19"/>
+      <c r="F5" s="19"/>
+      <c r="G5" s="19"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="17"/>
+      <c r="J5" s="48"/>
+      <c r="K5" s="18"/>
+      <c r="L5" s="29"/>
+      <c r="M5" s="28"/>
+      <c r="Q5" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="R5" s="21" t="s">
+        <v>10</v>
+      </c>
+      <c r="S5" s="22"/>
+      <c r="T5" s="23"/>
+    </row>
+    <row r="6" spans="1:21" s="5" customFormat="1" ht="13" x14ac:dyDescent="0.25">
+      <c r="A6" s="15"/>
+      <c r="B6" s="18"/>
+      <c r="C6" s="16"/>
+      <c r="D6" s="19"/>
+      <c r="E6" s="19"/>
+      <c r="F6" s="19"/>
+      <c r="G6" s="19"/>
+      <c r="H6" s="19"/>
+      <c r="I6" s="17"/>
+      <c r="J6" s="48"/>
+      <c r="K6" s="18"/>
+      <c r="L6" s="29"/>
+      <c r="M6" s="28"/>
+      <c r="Q6" s="25" t="s">
+        <v>25</v>
+      </c>
+      <c r="R6" s="21" t="s">
+        <v>11</v>
+      </c>
+      <c r="S6" s="22"/>
+      <c r="T6" s="23"/>
+    </row>
+    <row r="7" spans="1:21" s="5" customFormat="1" ht="13" x14ac:dyDescent="0.25">
+      <c r="A7" s="15"/>
+      <c r="B7" s="18"/>
+      <c r="C7" s="16"/>
+      <c r="D7" s="19"/>
+      <c r="E7" s="19"/>
+      <c r="F7" s="19"/>
+      <c r="G7" s="19"/>
+      <c r="H7" s="19"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="48"/>
+      <c r="K7" s="18"/>
+      <c r="L7" s="29"/>
+      <c r="M7" s="28"/>
+      <c r="Q7" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="R7" s="55" t="s">
+        <v>13</v>
+      </c>
+      <c r="S7" s="89"/>
+      <c r="T7" s="56"/>
+    </row>
+    <row r="8" spans="1:21" s="5" customFormat="1" ht="13" x14ac:dyDescent="0.25">
+      <c r="A8" s="15"/>
+      <c r="B8" s="18"/>
+      <c r="C8" s="16"/>
+      <c r="D8" s="19"/>
+      <c r="E8" s="19"/>
+      <c r="F8" s="19"/>
+      <c r="G8" s="19"/>
+      <c r="H8" s="19"/>
+      <c r="I8" s="17"/>
+      <c r="J8" s="48"/>
+      <c r="K8" s="18"/>
+      <c r="L8" s="29"/>
+      <c r="M8" s="28"/>
+      <c r="Q8" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="R8" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="S8" s="22"/>
+      <c r="T8" s="23"/>
+    </row>
+    <row r="9" spans="1:21" s="5" customFormat="1" ht="13" x14ac:dyDescent="0.25">
+      <c r="A9" s="15"/>
+      <c r="B9" s="18"/>
+      <c r="C9" s="16"/>
+      <c r="D9" s="19"/>
+      <c r="E9" s="19"/>
+      <c r="F9" s="19"/>
+      <c r="G9" s="19"/>
+      <c r="H9" s="19"/>
+      <c r="I9" s="17"/>
+      <c r="J9" s="48"/>
+      <c r="K9" s="18"/>
+      <c r="L9" s="29"/>
+      <c r="M9" s="28"/>
+      <c r="P9" s="26"/>
+      <c r="Q9" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="R9" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="S9" s="22"/>
+      <c r="T9" s="23"/>
+    </row>
+    <row r="10" spans="1:21" s="5" customFormat="1" ht="13" x14ac:dyDescent="0.25">
+      <c r="A10" s="15"/>
+      <c r="B10" s="18"/>
+      <c r="C10" s="16"/>
+      <c r="D10" s="19"/>
+      <c r="E10" s="19"/>
+      <c r="F10" s="19"/>
+      <c r="G10" s="19"/>
+      <c r="H10" s="19"/>
+      <c r="I10" s="17"/>
+      <c r="J10" s="48"/>
+      <c r="K10" s="18"/>
+      <c r="L10" s="29"/>
+      <c r="M10" s="28"/>
+      <c r="Q10" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="R10" s="90" t="s">
+        <v>15</v>
+      </c>
+      <c r="S10" s="91"/>
+      <c r="T10" s="92"/>
+    </row>
+    <row r="11" spans="1:21" s="5" customFormat="1" ht="13" x14ac:dyDescent="0.25">
+      <c r="A11" s="15"/>
+      <c r="B11" s="18"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="19"/>
+      <c r="E11" s="19"/>
+      <c r="F11" s="19"/>
+      <c r="G11" s="19"/>
+      <c r="H11" s="19"/>
+      <c r="I11" s="17"/>
+      <c r="J11" s="48"/>
+      <c r="K11" s="18"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="28"/>
+      <c r="Q11" s="123" t="s">
+        <v>32</v>
+      </c>
+      <c r="R11" s="124" t="s">
+        <v>16</v>
+      </c>
+      <c r="S11" s="125"/>
+      <c r="T11" s="126"/>
+    </row>
+    <row r="12" spans="1:21" s="5" customFormat="1" ht="13" x14ac:dyDescent="0.25">
+      <c r="A12" s="15"/>
+      <c r="B12" s="18"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="19"/>
+      <c r="E12" s="19"/>
+      <c r="F12" s="19"/>
+      <c r="G12" s="19"/>
+      <c r="H12" s="19"/>
+      <c r="I12" s="20"/>
+      <c r="J12" s="48"/>
+      <c r="K12" s="18"/>
+      <c r="L12" s="30"/>
+      <c r="M12" s="28"/>
+      <c r="Q12" s="123" t="s">
+        <v>30</v>
+      </c>
+      <c r="R12" s="124" t="s">
+        <v>34</v>
+      </c>
+      <c r="S12" s="125"/>
+      <c r="T12" s="126"/>
+    </row>
+    <row r="13" spans="1:21" s="5" customFormat="1" ht="13" x14ac:dyDescent="0.25">
+      <c r="A13" s="15"/>
+      <c r="B13" s="18"/>
+      <c r="C13" s="16"/>
+      <c r="D13" s="19"/>
+      <c r="E13" s="19"/>
+      <c r="F13" s="19"/>
+      <c r="G13" s="19"/>
+      <c r="H13" s="19"/>
+      <c r="I13" s="20"/>
+      <c r="J13" s="48"/>
+      <c r="K13" s="18"/>
+      <c r="L13" s="30"/>
+      <c r="M13" s="28"/>
+      <c r="Q13" s="123" t="s">
+        <v>23</v>
+      </c>
+      <c r="R13" s="105" t="s">
+        <v>62</v>
+      </c>
+      <c r="S13" s="127"/>
+      <c r="T13" s="106"/>
+    </row>
+    <row r="14" spans="1:21" s="5" customFormat="1" ht="13" x14ac:dyDescent="0.25">
+      <c r="A14" s="15"/>
+      <c r="B14" s="18"/>
+      <c r="C14" s="16"/>
+      <c r="D14" s="19"/>
+      <c r="E14" s="19"/>
+      <c r="F14" s="19"/>
+      <c r="G14" s="19"/>
+      <c r="H14" s="19"/>
+      <c r="I14" s="20"/>
+      <c r="J14" s="48"/>
+      <c r="K14" s="18"/>
+      <c r="L14" s="30"/>
+      <c r="M14" s="28"/>
+      <c r="Q14" s="123" t="s">
+        <v>24</v>
+      </c>
+      <c r="R14" s="105" t="s">
+        <v>64</v>
+      </c>
+      <c r="S14" s="127"/>
+      <c r="T14" s="106"/>
+    </row>
+    <row r="15" spans="1:21" s="5" customFormat="1" ht="13" x14ac:dyDescent="0.25">
+      <c r="A15" s="15"/>
+      <c r="B15" s="18"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="19"/>
+      <c r="E15" s="19"/>
+      <c r="F15" s="19"/>
+      <c r="G15" s="19"/>
+      <c r="H15" s="19"/>
+      <c r="I15" s="20"/>
+      <c r="J15" s="48"/>
+      <c r="K15" s="18"/>
+      <c r="L15" s="30"/>
+      <c r="M15" s="28"/>
+      <c r="Q15" s="123" t="s">
+        <v>33</v>
+      </c>
+      <c r="R15" s="128" t="s">
+        <v>60</v>
+      </c>
+      <c r="S15" s="129"/>
+      <c r="T15" s="130"/>
+    </row>
+    <row r="16" spans="1:21" s="5" customFormat="1" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="15"/>
+      <c r="B16" s="18"/>
+      <c r="C16" s="16"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="19"/>
+      <c r="F16" s="19"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="19"/>
+      <c r="I16" s="20"/>
+      <c r="J16" s="48"/>
+      <c r="K16" s="18"/>
+      <c r="L16" s="30"/>
+      <c r="M16" s="28"/>
+    </row>
+    <row r="17" spans="1:20" s="5" customFormat="1" ht="13" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="15"/>
+      <c r="B17" s="18"/>
+      <c r="C17" s="16"/>
+      <c r="D17" s="19"/>
+      <c r="E17" s="19"/>
+      <c r="F17" s="19"/>
+      <c r="G17" s="19"/>
+      <c r="H17" s="19"/>
+      <c r="I17" s="20"/>
+      <c r="J17" s="48"/>
+      <c r="K17" s="18"/>
+      <c r="L17" s="30"/>
+      <c r="M17" s="28"/>
+      <c r="Q17" s="66" t="s">
+        <v>53</v>
+      </c>
+      <c r="R17" s="67"/>
+      <c r="S17" s="67"/>
+      <c r="T17" s="68"/>
+    </row>
+    <row r="18" spans="1:20" s="5" customFormat="1" ht="12.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="15"/>
+      <c r="B18" s="18"/>
+      <c r="C18" s="16"/>
+      <c r="D18" s="19"/>
+      <c r="E18" s="19"/>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="20"/>
+      <c r="J18" s="48"/>
+      <c r="K18" s="18"/>
+      <c r="L18" s="30"/>
+      <c r="M18" s="28"/>
+      <c r="Q18" s="131" t="s">
+        <v>39</v>
+      </c>
+      <c r="R18" s="132" t="s">
+        <v>54</v>
+      </c>
+      <c r="S18" s="133"/>
+      <c r="T18" s="134"/>
+    </row>
+    <row r="19" spans="1:20" s="5" customFormat="1" ht="13" x14ac:dyDescent="0.25">
+      <c r="A19" s="15"/>
+      <c r="B19" s="18"/>
+      <c r="C19" s="16"/>
+      <c r="D19" s="19"/>
+      <c r="E19" s="19"/>
+      <c r="F19" s="19"/>
+      <c r="G19" s="19"/>
+      <c r="H19" s="19"/>
+      <c r="I19" s="20"/>
+      <c r="J19" s="48"/>
+      <c r="K19" s="18"/>
+      <c r="L19" s="30"/>
+      <c r="M19" s="28"/>
+      <c r="Q19" s="9">
+        <v>65</v>
+      </c>
+      <c r="R19" s="85" t="s">
+        <v>55</v>
+      </c>
+      <c r="S19" s="86"/>
+      <c r="T19" s="87"/>
+    </row>
+    <row r="20" spans="1:20" s="5" customFormat="1" ht="13" x14ac:dyDescent="0.25">
+      <c r="A20" s="15"/>
+      <c r="B20" s="18"/>
+      <c r="C20" s="16"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="20"/>
+      <c r="J20" s="48"/>
+      <c r="K20" s="18"/>
+      <c r="L20" s="30"/>
+      <c r="M20" s="28"/>
+      <c r="Q20" s="9">
+        <v>70</v>
+      </c>
+      <c r="R20" s="85" t="s">
+        <v>56</v>
+      </c>
+      <c r="S20" s="86"/>
+      <c r="T20" s="87"/>
+    </row>
+    <row r="21" spans="1:20" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="15"/>
+      <c r="B21" s="18"/>
+      <c r="C21" s="16"/>
+      <c r="D21" s="19"/>
+      <c r="E21" s="19"/>
+      <c r="F21" s="19"/>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19"/>
+      <c r="I21" s="20"/>
+      <c r="J21" s="48"/>
+      <c r="K21" s="18"/>
+      <c r="L21" s="30"/>
+      <c r="M21" s="28"/>
+      <c r="Q21" s="78">
         <v>71</v>
       </c>
-      <c r="D4" s="76" t="s">
-[...163 lines deleted...]
-      <c r="R9" s="61" t="s">
+      <c r="R21" s="69" t="s">
+        <v>73</v>
+      </c>
+      <c r="S21" s="70"/>
+      <c r="T21" s="71"/>
+    </row>
+    <row r="22" spans="1:20" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="15"/>
+      <c r="B22" s="18"/>
+      <c r="C22" s="16"/>
+      <c r="D22" s="19"/>
+      <c r="E22" s="19"/>
+      <c r="F22" s="19"/>
+      <c r="G22" s="19"/>
+      <c r="H22" s="19"/>
+      <c r="I22" s="20"/>
+      <c r="J22" s="48"/>
+      <c r="K22" s="18"/>
+      <c r="L22" s="30"/>
+      <c r="M22" s="28"/>
+      <c r="Q22" s="79"/>
+      <c r="R22" s="72"/>
+      <c r="S22" s="73"/>
+      <c r="T22" s="74"/>
+    </row>
+    <row r="23" spans="1:20" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="15"/>
+      <c r="B23" s="18"/>
+      <c r="C23" s="16"/>
+      <c r="D23" s="19"/>
+      <c r="E23" s="19"/>
+      <c r="F23" s="19"/>
+      <c r="G23" s="19"/>
+      <c r="H23" s="19"/>
+      <c r="I23" s="20"/>
+      <c r="J23" s="48"/>
+      <c r="K23" s="18"/>
+      <c r="L23" s="30"/>
+      <c r="M23" s="28"/>
+      <c r="Q23" s="81"/>
+      <c r="R23" s="82"/>
+      <c r="S23" s="83"/>
+      <c r="T23" s="84"/>
+    </row>
+    <row r="24" spans="1:20" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="15"/>
+      <c r="B24" s="18"/>
+      <c r="C24" s="16"/>
+      <c r="D24" s="19"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="19"/>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19"/>
+      <c r="I24" s="20"/>
+      <c r="J24" s="48"/>
+      <c r="K24" s="18"/>
+      <c r="L24" s="30"/>
+      <c r="M24" s="28"/>
+      <c r="Q24" s="78">
         <v>72</v>
       </c>
-      <c r="S9" s="45" t="s">
-[...155 lines deleted...]
-      <c r="S15" s="152" t="s">
+      <c r="R24" s="69" t="s">
         <v>74</v>
       </c>
-      <c r="T15" s="152"/>
-[...275 lines deleted...]
-      <c r="K27" s="29"/>
+      <c r="S24" s="70"/>
+      <c r="T24" s="71"/>
+    </row>
+    <row r="25" spans="1:20" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="12"/>
+      <c r="B25" s="13"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="10"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="19"/>
+      <c r="I25" s="11"/>
+      <c r="J25" s="48"/>
+      <c r="K25" s="18"/>
+      <c r="L25" s="3"/>
+      <c r="M25" s="28"/>
+      <c r="Q25" s="79"/>
+      <c r="R25" s="72"/>
+      <c r="S25" s="73"/>
+      <c r="T25" s="74"/>
+    </row>
+    <row r="26" spans="1:20" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="12"/>
+      <c r="B26" s="13"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="10"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="11"/>
+      <c r="H26" s="19"/>
+      <c r="I26" s="11"/>
+      <c r="J26" s="48"/>
+      <c r="K26" s="18"/>
+      <c r="L26" s="3"/>
+      <c r="M26" s="28"/>
+      <c r="Q26" s="79"/>
+      <c r="R26" s="72"/>
+      <c r="S26" s="73"/>
+      <c r="T26" s="74"/>
+    </row>
+    <row r="27" spans="1:20" s="5" customFormat="1" ht="13" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="12"/>
+      <c r="B27" s="13"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="10"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+      <c r="H27" s="19"/>
+      <c r="I27" s="11"/>
+      <c r="J27" s="48"/>
+      <c r="K27" s="18"/>
       <c r="L27" s="3"/>
-      <c r="M27" s="4"/>
-[...23 lines deleted...]
-      <c r="K28" s="29"/>
+      <c r="M27" s="28"/>
+      <c r="Q27" s="80"/>
+      <c r="R27" s="75"/>
+      <c r="S27" s="76"/>
+      <c r="T27" s="77"/>
+    </row>
+    <row r="28" spans="1:20" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="12"/>
+      <c r="B28" s="13"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="10"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="19"/>
+      <c r="I28" s="11"/>
+      <c r="J28" s="48"/>
+      <c r="K28" s="18"/>
       <c r="L28" s="3"/>
       <c r="M28" s="4"/>
-      <c r="N28" s="5"/>
-[...22 lines deleted...]
-      <c r="K29" s="29"/>
+    </row>
+    <row r="29" spans="1:20" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="12"/>
+      <c r="B29" s="13"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="10"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="11"/>
+      <c r="H29" s="19"/>
+      <c r="I29" s="11"/>
+      <c r="J29" s="48"/>
+      <c r="K29" s="18"/>
       <c r="L29" s="3"/>
       <c r="M29" s="4"/>
-      <c r="N29" s="5"/>
-[...22 lines deleted...]
-      <c r="K30" s="29"/>
+    </row>
+    <row r="30" spans="1:20" s="5" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="12"/>
+      <c r="B30" s="13"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="10"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="11"/>
+      <c r="H30" s="19"/>
+      <c r="I30" s="11"/>
+      <c r="J30" s="48"/>
+      <c r="K30" s="18"/>
       <c r="L30" s="3"/>
       <c r="M30" s="4"/>
-      <c r="N30" s="5"/>
-[...18 lines deleted...]
-      <c r="K31" s="29"/>
+    </row>
+    <row r="31" spans="1:20" s="5" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="12"/>
+      <c r="B31" s="13"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="10"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="11"/>
+      <c r="H31" s="19"/>
+      <c r="I31" s="11"/>
+      <c r="J31" s="48"/>
+      <c r="K31" s="18"/>
       <c r="L31" s="3"/>
       <c r="M31" s="4"/>
-      <c r="N31" s="5"/>
-[...18 lines deleted...]
-      <c r="K32" s="29"/>
+    </row>
+    <row r="32" spans="1:20" s="5" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="12"/>
+      <c r="B32" s="13"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="10"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="11"/>
+      <c r="H32" s="19"/>
+      <c r="I32" s="11"/>
+      <c r="J32" s="48"/>
+      <c r="K32" s="18"/>
       <c r="L32" s="3"/>
       <c r="M32" s="4"/>
-      <c r="N32" s="5"/>
-[...22 lines deleted...]
-      <c r="K33" s="29"/>
+    </row>
+    <row r="33" spans="1:13" s="5" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="12"/>
+      <c r="B33" s="13"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="10"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="11"/>
+      <c r="H33" s="19"/>
+      <c r="I33" s="11"/>
+      <c r="J33" s="48"/>
+      <c r="K33" s="18"/>
       <c r="L33" s="3"/>
       <c r="M33" s="4"/>
-      <c r="N33" s="5"/>
-[...18 lines deleted...]
-      <c r="K34" s="29"/>
+    </row>
+    <row r="34" spans="1:13" s="5" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="12"/>
+      <c r="B34" s="13"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="10"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="11"/>
+      <c r="H34" s="19"/>
+      <c r="I34" s="11"/>
+      <c r="J34" s="48"/>
+      <c r="K34" s="18"/>
       <c r="L34" s="3"/>
       <c r="M34" s="4"/>
-      <c r="N34" s="5"/>
-[...18 lines deleted...]
-      <c r="K35" s="29"/>
+    </row>
+    <row r="35" spans="1:13" s="5" customFormat="1" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="12"/>
+      <c r="B35" s="13"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="10"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="11"/>
+      <c r="G35" s="11"/>
+      <c r="H35" s="19"/>
+      <c r="I35" s="11"/>
+      <c r="J35" s="48"/>
+      <c r="K35" s="18"/>
       <c r="L35" s="3"/>
       <c r="M35" s="4"/>
-      <c r="N35" s="5"/>
-[...18 lines deleted...]
-      <c r="K36" s="29"/>
+    </row>
+    <row r="36" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="12"/>
+      <c r="B36" s="13"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="10"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="11"/>
+      <c r="G36" s="11"/>
+      <c r="H36" s="19"/>
+      <c r="I36" s="11"/>
+      <c r="J36" s="48"/>
+      <c r="K36" s="18"/>
       <c r="L36" s="3"/>
       <c r="M36" s="4"/>
-      <c r="N36" s="5"/>
-[...14 lines deleted...]
-      <c r="K37" s="29"/>
+    </row>
+    <row r="37" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="12"/>
+      <c r="B37" s="13"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="10"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="19"/>
+      <c r="I37" s="11"/>
+      <c r="J37" s="48"/>
+      <c r="K37" s="18"/>
       <c r="L37" s="3"/>
       <c r="M37" s="4"/>
-      <c r="N37" s="5"/>
-[...14 lines deleted...]
-      <c r="K38" s="29"/>
+    </row>
+    <row r="38" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="12"/>
+      <c r="B38" s="13"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="10"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="11"/>
+      <c r="H38" s="19"/>
+      <c r="I38" s="11"/>
+      <c r="J38" s="48"/>
+      <c r="K38" s="18"/>
       <c r="L38" s="3"/>
       <c r="M38" s="4"/>
-      <c r="N38" s="5"/>
-[...14 lines deleted...]
-      <c r="K39" s="29"/>
+    </row>
+    <row r="39" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="12"/>
+      <c r="B39" s="13"/>
+      <c r="C39" s="2"/>
+      <c r="D39" s="10"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="11"/>
+      <c r="G39" s="11"/>
+      <c r="H39" s="19"/>
+      <c r="I39" s="11"/>
+      <c r="J39" s="48"/>
+      <c r="K39" s="18"/>
       <c r="L39" s="3"/>
       <c r="M39" s="4"/>
-      <c r="N39" s="5"/>
-[...14 lines deleted...]
-      <c r="K40" s="29"/>
+    </row>
+    <row r="40" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="12"/>
+      <c r="B40" s="13"/>
+      <c r="C40" s="2"/>
+      <c r="D40" s="10"/>
+      <c r="E40" s="11"/>
+      <c r="F40" s="11"/>
+      <c r="G40" s="11"/>
+      <c r="H40" s="19"/>
+      <c r="I40" s="11"/>
+      <c r="J40" s="48"/>
+      <c r="K40" s="18"/>
       <c r="L40" s="3"/>
       <c r="M40" s="4"/>
-      <c r="N40" s="5"/>
-[...14 lines deleted...]
-      <c r="K41" s="29"/>
+    </row>
+    <row r="41" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="12"/>
+      <c r="B41" s="13"/>
+      <c r="C41" s="2"/>
+      <c r="D41" s="10"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="19"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="48"/>
+      <c r="K41" s="18"/>
       <c r="L41" s="3"/>
       <c r="M41" s="4"/>
-      <c r="N41" s="5"/>
-[...14 lines deleted...]
-      <c r="K42" s="29"/>
+    </row>
+    <row r="42" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="12"/>
+      <c r="B42" s="13"/>
+      <c r="C42" s="2"/>
+      <c r="D42" s="10"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="11"/>
+      <c r="G42" s="11"/>
+      <c r="H42" s="19"/>
+      <c r="I42" s="11"/>
+      <c r="J42" s="48"/>
+      <c r="K42" s="18"/>
       <c r="L42" s="3"/>
       <c r="M42" s="4"/>
-      <c r="N42" s="5"/>
-[...14 lines deleted...]
-      <c r="K43" s="29"/>
+    </row>
+    <row r="43" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="12"/>
+      <c r="B43" s="13"/>
+      <c r="C43" s="2"/>
+      <c r="D43" s="10"/>
+      <c r="E43" s="11"/>
+      <c r="F43" s="11"/>
+      <c r="G43" s="11"/>
+      <c r="H43" s="19"/>
+      <c r="I43" s="11"/>
+      <c r="J43" s="48"/>
+      <c r="K43" s="18"/>
       <c r="L43" s="3"/>
       <c r="M43" s="4"/>
-      <c r="N43" s="5"/>
-[...14 lines deleted...]
-      <c r="K44" s="29"/>
+    </row>
+    <row r="44" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="12"/>
+      <c r="B44" s="13"/>
+      <c r="C44" s="2"/>
+      <c r="D44" s="10"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="11"/>
+      <c r="G44" s="11"/>
+      <c r="H44" s="19"/>
+      <c r="I44" s="11"/>
+      <c r="J44" s="48"/>
+      <c r="K44" s="18"/>
       <c r="L44" s="3"/>
       <c r="M44" s="4"/>
-      <c r="N44" s="5"/>
-[...14 lines deleted...]
-      <c r="K45" s="29"/>
+    </row>
+    <row r="45" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="12"/>
+      <c r="B45" s="13"/>
+      <c r="C45" s="2"/>
+      <c r="D45" s="10"/>
+      <c r="E45" s="11"/>
+      <c r="F45" s="11"/>
+      <c r="G45" s="11"/>
+      <c r="H45" s="19"/>
+      <c r="I45" s="11"/>
+      <c r="J45" s="48"/>
+      <c r="K45" s="18"/>
       <c r="L45" s="3"/>
       <c r="M45" s="4"/>
-      <c r="N45" s="5"/>
-[...14 lines deleted...]
-      <c r="K46" s="29"/>
+    </row>
+    <row r="46" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="12"/>
+      <c r="B46" s="13"/>
+      <c r="C46" s="2"/>
+      <c r="D46" s="10"/>
+      <c r="E46" s="11"/>
+      <c r="F46" s="11"/>
+      <c r="G46" s="11"/>
+      <c r="H46" s="19"/>
+      <c r="I46" s="11"/>
+      <c r="J46" s="48"/>
+      <c r="K46" s="18"/>
       <c r="L46" s="3"/>
       <c r="M46" s="4"/>
-      <c r="N46" s="7"/>
-[...14 lines deleted...]
-      <c r="K47" s="29"/>
+    </row>
+    <row r="47" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="12"/>
+      <c r="B47" s="13"/>
+      <c r="C47" s="2"/>
+      <c r="D47" s="10"/>
+      <c r="E47" s="11"/>
+      <c r="F47" s="11"/>
+      <c r="G47" s="11"/>
+      <c r="H47" s="19"/>
+      <c r="I47" s="11"/>
+      <c r="J47" s="48"/>
+      <c r="K47" s="18"/>
       <c r="L47" s="3"/>
       <c r="M47" s="4"/>
-      <c r="N47" s="7"/>
-[...14 lines deleted...]
-      <c r="K48" s="29"/>
+    </row>
+    <row r="48" spans="1:13" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="12"/>
+      <c r="B48" s="13"/>
+      <c r="C48" s="2"/>
+      <c r="D48" s="10"/>
+      <c r="E48" s="11"/>
+      <c r="F48" s="11"/>
+      <c r="G48" s="11"/>
+      <c r="H48" s="19"/>
+      <c r="I48" s="11"/>
+      <c r="J48" s="48"/>
+      <c r="K48" s="18"/>
       <c r="L48" s="3"/>
       <c r="M48" s="4"/>
-      <c r="N48" s="7"/>
-[...14 lines deleted...]
-      <c r="K49" s="29"/>
+    </row>
+    <row r="49" spans="1:20" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="12"/>
+      <c r="B49" s="13"/>
+      <c r="C49" s="2"/>
+      <c r="D49" s="10"/>
+      <c r="E49" s="11"/>
+      <c r="F49" s="11"/>
+      <c r="G49" s="11"/>
+      <c r="H49" s="19"/>
+      <c r="I49" s="11"/>
+      <c r="J49" s="48"/>
+      <c r="K49" s="18"/>
       <c r="L49" s="3"/>
       <c r="M49" s="4"/>
-      <c r="N49" s="7"/>
-[...14 lines deleted...]
-      <c r="K50" s="29"/>
+    </row>
+    <row r="50" spans="1:20" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="12"/>
+      <c r="B50" s="13"/>
+      <c r="C50" s="2"/>
+      <c r="D50" s="10"/>
+      <c r="E50" s="11"/>
+      <c r="F50" s="11"/>
+      <c r="G50" s="11"/>
+      <c r="H50" s="19"/>
+      <c r="I50" s="11"/>
+      <c r="J50" s="48"/>
+      <c r="K50" s="18"/>
       <c r="L50" s="3"/>
       <c r="M50" s="4"/>
-      <c r="N50" s="7"/>
-[...14 lines deleted...]
-      <c r="K51" s="29"/>
+    </row>
+    <row r="51" spans="1:20" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="12"/>
+      <c r="B51" s="13"/>
+      <c r="C51" s="2"/>
+      <c r="D51" s="10"/>
+      <c r="E51" s="11"/>
+      <c r="F51" s="11"/>
+      <c r="G51" s="11"/>
+      <c r="H51" s="19"/>
+      <c r="I51" s="11"/>
+      <c r="J51" s="48"/>
+      <c r="K51" s="18"/>
       <c r="L51" s="3"/>
       <c r="M51" s="4"/>
-      <c r="N51" s="7"/>
-[...14 lines deleted...]
-      <c r="K52" s="29"/>
+    </row>
+    <row r="52" spans="1:20" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="12"/>
+      <c r="B52" s="13"/>
+      <c r="C52" s="2"/>
+      <c r="D52" s="10"/>
+      <c r="E52" s="11"/>
+      <c r="F52" s="11"/>
+      <c r="G52" s="11"/>
+      <c r="H52" s="19"/>
+      <c r="I52" s="11"/>
+      <c r="J52" s="48"/>
+      <c r="K52" s="18"/>
       <c r="L52" s="3"/>
       <c r="M52" s="4"/>
-      <c r="N52" s="7"/>
-[...14 lines deleted...]
-      <c r="K53" s="29"/>
+      <c r="Q52" s="1"/>
+      <c r="R52" s="1"/>
+      <c r="S52" s="1"/>
+      <c r="T52" s="1"/>
+    </row>
+    <row r="53" spans="1:20" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="12"/>
+      <c r="B53" s="13"/>
+      <c r="C53" s="2"/>
+      <c r="D53" s="10"/>
+      <c r="E53" s="11"/>
+      <c r="F53" s="11"/>
+      <c r="G53" s="11"/>
+      <c r="H53" s="19"/>
+      <c r="I53" s="11"/>
+      <c r="J53" s="48"/>
+      <c r="K53" s="18"/>
       <c r="L53" s="3"/>
       <c r="M53" s="4"/>
-      <c r="N53" s="7"/>
-[...14 lines deleted...]
-      <c r="K54" s="29"/>
+      <c r="Q53" s="1"/>
+      <c r="R53" s="1"/>
+      <c r="S53" s="1"/>
+      <c r="T53" s="1"/>
+    </row>
+    <row r="54" spans="1:20" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="12"/>
+      <c r="B54" s="13"/>
+      <c r="C54" s="2"/>
+      <c r="D54" s="10"/>
+      <c r="E54" s="11"/>
+      <c r="F54" s="11"/>
+      <c r="G54" s="11"/>
+      <c r="H54" s="19"/>
+      <c r="I54" s="11"/>
+      <c r="J54" s="48"/>
+      <c r="K54" s="18"/>
       <c r="L54" s="3"/>
       <c r="M54" s="4"/>
-      <c r="N54" s="7"/>
-[...11 lines deleted...]
-      <c r="J55" s="9"/>
+      <c r="Q54" s="1"/>
+      <c r="R54" s="1"/>
+      <c r="S54" s="1"/>
+      <c r="T54" s="1"/>
+    </row>
+    <row r="55" spans="1:20" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="1"/>
+      <c r="B55" s="1"/>
+      <c r="C55" s="6"/>
+      <c r="D55" s="1"/>
+      <c r="E55" s="1"/>
+      <c r="F55" s="1"/>
+      <c r="G55" s="1"/>
+      <c r="H55" s="1"/>
+      <c r="I55" s="1"/>
+      <c r="J55" s="1"/>
       <c r="K55" s="14"/>
-      <c r="L55" s="15"/>
-[...359 lines deleted...]
-      <c r="L169" s="32"/>
+      <c r="L55" s="1"/>
+      <c r="Q55" s="1"/>
+      <c r="R55" s="1"/>
+      <c r="S55" s="1"/>
+      <c r="T55" s="1"/>
+    </row>
+    <row r="56" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="K56" s="14"/>
+    </row>
+    <row r="57" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="K57" s="14"/>
+    </row>
+    <row r="58" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="K58" s="14"/>
+    </row>
+    <row r="59" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="K59" s="14"/>
+    </row>
+    <row r="60" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="K60" s="14"/>
+    </row>
+    <row r="61" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="K61" s="14"/>
+    </row>
+    <row r="62" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="K62" s="14"/>
+    </row>
+    <row r="63" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="K63" s="14"/>
+    </row>
+    <row r="64" spans="1:20" x14ac:dyDescent="0.25">
+      <c r="K64" s="14"/>
+    </row>
+    <row r="65" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K65" s="14"/>
+    </row>
+    <row r="66" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K66" s="14"/>
+    </row>
+    <row r="67" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K67" s="14"/>
+    </row>
+    <row r="68" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K68" s="14"/>
+    </row>
+    <row r="69" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K69" s="14"/>
+    </row>
+    <row r="70" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K70" s="14"/>
+    </row>
+    <row r="71" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K71" s="14"/>
+    </row>
+    <row r="72" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K72" s="14"/>
+    </row>
+    <row r="73" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K73" s="14"/>
+    </row>
+    <row r="74" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K74" s="14"/>
+    </row>
+    <row r="75" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K75" s="14"/>
+    </row>
+    <row r="76" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K76" s="14"/>
+    </row>
+    <row r="77" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K77" s="14"/>
+    </row>
+    <row r="78" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K78" s="14"/>
+    </row>
+    <row r="79" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K79" s="14"/>
+    </row>
+    <row r="80" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K80" s="14"/>
+    </row>
+    <row r="81" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K81" s="14"/>
+    </row>
+    <row r="82" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K82" s="14"/>
+    </row>
+    <row r="83" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K83" s="14"/>
+    </row>
+    <row r="84" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K84" s="14"/>
+    </row>
+    <row r="85" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K85" s="14"/>
+    </row>
+    <row r="86" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K86" s="14"/>
+    </row>
+    <row r="87" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K87" s="14"/>
+    </row>
+    <row r="88" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K88" s="14"/>
+    </row>
+    <row r="89" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K89" s="14"/>
+    </row>
+    <row r="90" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K90" s="14"/>
+    </row>
+    <row r="91" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K91" s="14"/>
+    </row>
+    <row r="92" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K92" s="14"/>
+    </row>
+    <row r="93" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K93" s="14"/>
+    </row>
+    <row r="94" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K94" s="14"/>
+    </row>
+    <row r="95" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K95" s="14"/>
+    </row>
+    <row r="96" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K96" s="14"/>
+    </row>
+    <row r="97" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K97" s="14"/>
+    </row>
+    <row r="98" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K98" s="14"/>
+    </row>
+    <row r="99" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K99" s="14"/>
+    </row>
+    <row r="100" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K100" s="14"/>
+    </row>
+    <row r="101" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K101" s="14"/>
+    </row>
+    <row r="102" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K102" s="14"/>
+    </row>
+    <row r="103" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K103" s="14"/>
+    </row>
+    <row r="104" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K104" s="14"/>
+    </row>
+    <row r="105" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K105" s="14"/>
+    </row>
+    <row r="106" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K106" s="14"/>
+    </row>
+    <row r="107" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K107" s="14"/>
+    </row>
+    <row r="108" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K108" s="14"/>
+    </row>
+    <row r="109" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K109" s="14"/>
+    </row>
+    <row r="110" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K110" s="14"/>
+    </row>
+    <row r="111" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K111" s="14"/>
+    </row>
+    <row r="112" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K112" s="14"/>
+    </row>
+    <row r="113" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K113" s="14"/>
+    </row>
+    <row r="114" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K114" s="14"/>
+    </row>
+    <row r="115" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K115" s="14"/>
+    </row>
+    <row r="116" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K116" s="14"/>
+    </row>
+    <row r="117" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K117" s="14"/>
+    </row>
+    <row r="118" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K118" s="14"/>
+    </row>
+    <row r="119" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K119" s="14"/>
+    </row>
+    <row r="120" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K120" s="14"/>
+    </row>
+    <row r="121" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K121" s="14"/>
+    </row>
+    <row r="122" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K122" s="14"/>
+    </row>
+    <row r="123" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K123" s="14"/>
+    </row>
+    <row r="124" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K124" s="14"/>
+    </row>
+    <row r="125" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K125" s="14"/>
+    </row>
+    <row r="126" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K126" s="14"/>
+    </row>
+    <row r="127" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K127" s="14"/>
+    </row>
+    <row r="128" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K128" s="14"/>
+    </row>
+    <row r="129" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K129" s="14"/>
+    </row>
+    <row r="130" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K130" s="14"/>
+    </row>
+    <row r="131" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K131" s="14"/>
+    </row>
+    <row r="132" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K132" s="14"/>
+    </row>
+    <row r="133" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K133" s="14"/>
+    </row>
+    <row r="134" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K134" s="14"/>
+    </row>
+    <row r="135" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K135" s="14"/>
+    </row>
+    <row r="136" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K136" s="14"/>
+    </row>
+    <row r="137" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K137" s="14"/>
+    </row>
+    <row r="138" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K138" s="14"/>
+    </row>
+    <row r="139" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K139" s="14"/>
+    </row>
+    <row r="140" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K140" s="14"/>
+    </row>
+    <row r="141" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K141" s="14"/>
+    </row>
+    <row r="142" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K142" s="14"/>
+    </row>
+    <row r="143" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K143" s="14"/>
+    </row>
+    <row r="144" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K144" s="14"/>
+    </row>
+    <row r="145" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K145" s="14"/>
+    </row>
+    <row r="146" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K146" s="14"/>
+    </row>
+    <row r="147" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K147" s="14"/>
+    </row>
+    <row r="148" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K148" s="14"/>
+    </row>
+    <row r="149" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K149" s="14"/>
+    </row>
+    <row r="150" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K150" s="14"/>
+    </row>
+    <row r="151" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K151" s="14"/>
+    </row>
+    <row r="152" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K152" s="14"/>
+    </row>
+    <row r="153" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K153" s="14"/>
+    </row>
+    <row r="154" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K154" s="14"/>
+    </row>
+    <row r="155" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K155" s="14"/>
+    </row>
+    <row r="156" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K156" s="14"/>
+    </row>
+    <row r="157" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K157" s="14"/>
+    </row>
+    <row r="158" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K158" s="14"/>
+    </row>
+    <row r="159" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K159" s="14"/>
+    </row>
+    <row r="160" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K160" s="14"/>
+    </row>
+    <row r="161" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K161" s="14"/>
+    </row>
+    <row r="162" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K162" s="14"/>
+    </row>
+    <row r="163" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K163" s="14"/>
+    </row>
+    <row r="164" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K164" s="14"/>
+    </row>
+    <row r="165" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K165" s="14"/>
+    </row>
+    <row r="166" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K166" s="14"/>
+    </row>
+    <row r="167" spans="11:11" x14ac:dyDescent="0.25">
+      <c r="K167" s="14"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="fiP3sLmOX3GeEaB3eqIUHtRXweAqNX/sm+STlbwMuXHRf5BXWRSE7uUAQm9EJhYPsZncIAdjhMMVqRMKNp2xCA==" saltValue="U3oaI6NnlW/ursjfYjNWlA==" spinCount="100000" sheet="1" objects="1" insertRows="0" selectLockedCells="1"/>
+  <sheetProtection sheet="1" selectLockedCells="1"/>
   <customSheetViews>
     <customSheetView guid="{C75E2536-4AD4-4A06-BC1D-AB39D8FAF8ED}" showGridLines="0" hiddenColumns="1">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A17" sqref="A17"/>
       <pageMargins left="0.2" right="0.2" top="1" bottom="1" header="0.5" footer="0.5"/>
       <pageSetup orientation="landscape" r:id="rId1"/>
       <headerFooter alignWithMargins="0">
         <oddFooter>&amp;CConfidential - Internal Distribution</oddFooter>
       </headerFooter>
     </customSheetView>
   </customSheetViews>
-  <mergeCells count="18">
-[...17 lines deleted...]
-    <mergeCell ref="S24:U24"/>
+  <mergeCells count="16">
+    <mergeCell ref="A1:L2"/>
+    <mergeCell ref="R13:T13"/>
+    <mergeCell ref="R14:T14"/>
+    <mergeCell ref="O4:P4"/>
+    <mergeCell ref="R7:T7"/>
+    <mergeCell ref="R10:T10"/>
+    <mergeCell ref="Q3:T3"/>
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="Q17:T17"/>
+    <mergeCell ref="R24:T27"/>
+    <mergeCell ref="Q24:Q27"/>
+    <mergeCell ref="Q21:Q23"/>
+    <mergeCell ref="R21:T23"/>
+    <mergeCell ref="R19:T19"/>
+    <mergeCell ref="R20:T20"/>
+    <mergeCell ref="R18:T18"/>
   </mergeCells>
-  <phoneticPr fontId="4" type="noConversion"/>
-  <conditionalFormatting sqref="D7">
+  <phoneticPr fontId="3" type="noConversion"/>
+  <conditionalFormatting sqref="C5">
     <cfRule type="duplicateValues" dxfId="0" priority="1" stopIfTrue="1"/>
   </conditionalFormatting>
-  <dataValidations count="5">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E5:E54" xr:uid="{00000000-0002-0000-0100-000000000000}">
+  <dataValidations count="7">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D5:D54" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>RemitType</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G5:G54" xr:uid="{00000000-0002-0000-0100-000001000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F5:F54" xr:uid="{00000000-0002-0000-0100-000001000000}">
       <formula1>FC_RiskCode</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H5:I54" xr:uid="{00000000-0002-0000-0100-000002000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G6:G54" xr:uid="{00000000-0002-0000-0100-000002000000}">
       <formula1>ActionCode</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="equal" allowBlank="1" showErrorMessage="1" errorTitle="Error" error="Input must be a 10 digit loan number." sqref="D5:D54" xr:uid="{00000000-0002-0000-0100-000005000000}">
+    <dataValidation type="textLength" operator="equal" allowBlank="1" showErrorMessage="1" errorTitle="Error" error="Input must be a 10 digit loan number." sqref="C5:C54" xr:uid="{00000000-0002-0000-0100-000005000000}">
       <formula1>10</formula1>
     </dataValidation>
-    <dataValidation type="textLength" operator="equal" allowBlank="1" showErrorMessage="1" errorTitle="Error" error="Value must be a 9 digit number!" promptTitle="9 digit servicer number" sqref="B6:B54 D5" xr:uid="{00000000-0002-0000-0100-000004000000}">
+    <dataValidation type="textLength" operator="equal" allowBlank="1" showErrorMessage="1" errorTitle="Error" error="Value must be a 9 digit number!" promptTitle="9 digit servicer number" sqref="A5:A54" xr:uid="{00000000-0002-0000-0100-000004000000}">
       <formula1>9</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H6:H54 H5" xr:uid="{8F1B4882-43DD-431B-8FAD-E4B9BF50956E}">
+      <formula1>"00, 65, 70, 71, 72"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G5" xr:uid="{2ECD5E0A-1E62-4C3A-992F-47A47ED3C403}">
+      <formula1>"65, 70, 71, 72"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.2" right="0.2" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="65" orientation="landscape" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <ignoredErrors>
-    <ignoredError sqref="R23:U28 R5:R19" numberStoredAsText="1"/>
+    <ignoredError sqref="Q17:T18 Q4:Q9 Q10:Q15 Q19:T19 Q20:T20" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
-      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{CFE6A09C-41E8-4088-B9D6-15DC0DE25FE1}">
+          <x14:formula1>
+            <xm:f>Instructions!$B$11:$B$22</xm:f>
+          </x14:formula1>
+          <xm:sqref>K5:K54</xm:sqref>
+        </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0100-000003000000}">
           <x14:formula1>
-            <xm:f>Instructions!$A$10:$A$24</xm:f>
+            <xm:f>Instructions!$A$11:$A$22</xm:f>
           </x14:formula1>
-          <xm:sqref>K6:K54</xm:sqref>
-[...17 lines deleted...]
-          <xm:sqref>L7 L8:L54 L6</xm:sqref>
+          <xm:sqref>J5:J54</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3"/>
   <dimension ref="A1:E7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C39" sqref="C39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>37</v>
+      </c>
+      <c r="C1" s="8" t="s">
+        <v>39</v>
       </c>
       <c r="E1">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="C2">
         <v>60</v>
       </c>
       <c r="E2">
         <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="C3">
         <v>65</v>
       </c>
       <c r="E3">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="C4">
         <v>67</v>
       </c>
       <c r="E4">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">