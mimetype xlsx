--- v2 (2026-01-29)
+++ v3 (2026-09-14)
@@ -12,99 +12,99 @@
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/a8ucal_fanniemae_com/Documents/Desktop/Reissue LL-2024-01/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/a8ucal_fanniemae_com/Documents/Desktop/VS4 Rollout/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{3D733BDD-1A75-408A-8E30-C9BE1D3A9F15}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{98E3F107-E280-4FD8-8926-55C8CD435B55}"/>
+  <xr:revisionPtr revIDLastSave="84" documentId="8_{9826636B-23DE-42A4-AC64-254E520B761D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{D0BB2023-A7FE-4B1D-8649-EC9BAEA3B746}"/>
   <bookViews>
-    <workbookView xWindow="33550" yWindow="2520" windowWidth="17520" windowHeight="11080" xr2:uid="{BA43CF01-5180-4E53-897B-E7AC3400075B}"/>
+    <workbookView xWindow="-29600" yWindow="1720" windowWidth="23040" windowHeight="12130" xr2:uid="{BA43CF01-5180-4E53-897B-E7AC3400075B}"/>
   </bookViews>
   <sheets>
     <sheet name="Fannie Mae" sheetId="1" r:id="rId1"/>
     <sheet name="Table 1" sheetId="2" r:id="rId2"/>
     <sheet name="Table 2" sheetId="3" r:id="rId3"/>
     <sheet name="Table 3" sheetId="4" r:id="rId4"/>
     <sheet name="Table 4" sheetId="5" r:id="rId5"/>
     <sheet name="Table 5" sheetId="6" r:id="rId6"/>
     <sheet name="Table 6" sheetId="7" r:id="rId7"/>
     <sheet name="Table 7" sheetId="8" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_bookmark10" localSheetId="6">'Table 6'!$B$2</definedName>
     <definedName name="_bookmark3" localSheetId="1">'Table 1'!$B$2</definedName>
     <definedName name="OLE_LINK1" localSheetId="5">'Table 5'!$B$2</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Fannie Mae'!$A$1:$D$21</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="257" uniqueCount="117">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="364" uniqueCount="144">
   <si>
     <t xml:space="preserve">     Purchase Money Loans – LLPA by Credit Score/LTV Ratio</t>
   </si>
   <si>
     <t>LTV Range</t>
   </si>
   <si>
     <t>Applicable for all loans with terms greater than 15 years</t>
   </si>
   <si>
     <r>
       <t>&lt;</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 30.00%</t>
     </r>
   </si>
   <si>
@@ -140,81 +140,75 @@
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>760 – 779</t>
   </si>
   <si>
     <t>740 – 759</t>
   </si>
   <si>
     <t>720 – 739</t>
   </si>
   <si>
     <t>700 – 719</t>
   </si>
   <si>
     <t>680 – 699</t>
   </si>
   <si>
     <t>660 – 679</t>
   </si>
   <si>
     <t>640 - 659</t>
   </si>
   <si>
-    <t xml:space="preserve">       Credit Score</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">     Additional LLPAs by Loan Attribute Applicable to Purchase Money Loans</t>
   </si>
   <si>
     <t xml:space="preserve">   Loan Feature </t>
   </si>
   <si>
     <t>Investment property</t>
   </si>
   <si>
     <t xml:space="preserve">Second home </t>
   </si>
   <si>
     <t>Two- to four-unit property</t>
   </si>
   <si>
     <t>High-balance fixed-rate</t>
   </si>
   <si>
     <t xml:space="preserve">High-balance ARM </t>
   </si>
   <si>
     <t xml:space="preserve">       Limited Cash-out Refinances – LLPA by Credit Score/LTV Ratio</t>
   </si>
   <si>
     <t>007</t>
-  </si>
-[...1 lines deleted...]
-    <t>Credit Score</t>
   </si>
   <si>
     <t xml:space="preserve">    Additional LLPAs by Loan Attribute Applicable to Limited Cash-out Refinances</t>
   </si>
   <si>
     <t>Second home</t>
   </si>
   <si>
     <t xml:space="preserve">            Applicable for all loans</t>
   </si>
   <si>
     <t>003</t>
   </si>
   <si>
     <t xml:space="preserve">    Additional LLPAs by Loan Attribute Applicable to Cash-out Refinances</t>
   </si>
   <si>
     <t>≤30.00%</t>
   </si>
   <si>
     <t>≤60.00%</t>
   </si>
   <si>
     <t>≤70.00%</t>
   </si>
@@ -462,53 +456,50 @@
     <r>
       <t>RefiNow</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>™</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> loans </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">         Minimum Mortgage Insurance Coverage Option (Not applicable to High LTV Refinance)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Representative Credit Score</t>
   </si>
   <si>
     <t>95.01 – 97.00%</t>
   </si>
   <si>
     <r>
       <t>&gt;</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 740</t>
     </r>
   </si>
   <si>
     <t>640 – 659</t>
   </si>
   <si>
     <t>620 – 639</t>
   </si>
   <si>
@@ -764,62 +755,216 @@
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>(if an appraisal was obtained for the transaction and the loan is delivered without a value acceptance offer)</t>
   </si>
   <si>
     <t>884 and 900</t>
   </si>
   <si>
     <r>
       <t>HomeReady loans to very low-income purchase borrowers (defined as ≤ 50% of AMI), where at least one borrower is a first-time homebuyer</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>*</t>
     </r>
   </si>
   <si>
-    <t>© 2026 Fannie Mae. This Matrix supersedes any earlier dated version of the Matrix.                                                  1.28.2026</t>
+    <t>© 2026 Fannie Mae. This Matrix supersedes any earlier dated version of the Matrix.                                                  9.09.2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     Classic FICO</t>
+  </si>
+  <si>
+    <t>Classic FICO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">     Purchase Money Loans – LLPA by VantageScore 4.0/LTV Ratio</t>
+  </si>
+  <si>
+    <t>≥ = 800</t>
+  </si>
+  <si>
+    <t>780-799</t>
+  </si>
+  <si>
+    <t>760-779</t>
+  </si>
+  <si>
+    <t>740-759</t>
+  </si>
+  <si>
+    <t>720-739</t>
+  </si>
+  <si>
+    <t>700-719</t>
+  </si>
+  <si>
+    <t>680-699</t>
+  </si>
+  <si>
+    <t>660-679</t>
+  </si>
+  <si>
+    <t>&lt;=659</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       Limited Cash-out Refinances – LLPA by VantageScore 4.0/LTV Ratio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">        VantageScore 4.0</t>
+  </si>
+  <si>
+    <t>007, 067</t>
+  </si>
+  <si>
+    <t>067</t>
+  </si>
+  <si>
+    <t>003, 067</t>
+  </si>
+  <si>
+    <t>VantageScore 4.0</t>
+  </si>
+  <si>
+    <t>&lt; 640</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>&gt;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 760</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">&lt; </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>30.00%</t>
+    </r>
+  </si>
+  <si>
+    <t>≤659</t>
+  </si>
+  <si>
+    <t>≤ 659</t>
+  </si>
+  <si>
+    <t>≤ 30.00%</t>
+  </si>
+  <si>
+    <t xml:space="preserve">       Cash-out Refinance Loans – LLPA by VantageScore 4.0/LTV Ratio</t>
+  </si>
+  <si>
+    <t>≥ 800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">80.01 – 85.00% </t>
+  </si>
+  <si>
+    <t xml:space="preserve">85.01 – 90.00% </t>
+  </si>
+  <si>
+    <r>
+      <t>Classic FICO</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>®</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">     VantageScore</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Aptos Narrow"/>
+        <family val="2"/>
+      </rPr>
+      <t>®</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 4.0</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.000%"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
-  <fonts count="29" x14ac:knownFonts="1">
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color rgb="FF0070C0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="15.5"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -976,50 +1121,57 @@
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D7DC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCFDFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -1755,51 +1907,51 @@
       <bottom style="medium">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="1"/>
       </left>
       <right style="medium">
         <color rgb="FF939598"/>
       </right>
       <top style="medium">
         <color rgb="FF939598"/>
       </top>
       <bottom style="medium">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="150">
+  <cellXfs count="153">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1979,50 +2131,59 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="59" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="60" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="23" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="2"/>
     </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -2091,160 +2252,160 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="8"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="8"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="8"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="6" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="6" fillId="0" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="10" fontId="6" fillId="0" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="6" fillId="0" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="45" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="46" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="6" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="10" fontId="6" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...25 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCFDFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2680,162 +2841,162 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fanniemae.com/media/document/pdf/what-is-duty-to-serve.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9D81133F-33B5-4BBA-B6BE-914E28ADB273}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B8:B21"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A7" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="90" workbookViewId="0">
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="90" workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="9.54296875" customWidth="1"/>
     <col min="2" max="2" width="120" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="8" spans="2:2" ht="38.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B8" s="70" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B9" s="71"/>
     </row>
     <row r="10" spans="2:2" ht="75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B10" s="72" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="42.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B11" s="69" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="12" spans="2:2" ht="14.5" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="21" spans="2:2" x14ac:dyDescent="0.35">
       <c r="B21" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B10" r:id="rId1" display="This document is an Excel version of the Loan-Level Price Adjustment (LLPA) Matrix and is provided strictly as an accommodation and for informational purposes. The PDF version of this document is the final and definitive source for pricing. Refer to the PDF version of this document for footnotes and additional requirements that apply to these tables. " xr:uid="{FA254F5F-5298-43EB-BF2F-31698646E6CC}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="83" orientation="landscape" r:id="rId2"/>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B4AE8718-E475-481E-89E0-A756C4CA1E5C}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:L30"/>
+  <dimension ref="B1:L46"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageLayout" topLeftCell="A9" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="M26" sqref="M25:M26"/>
+    <sheetView showGridLines="0" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B19" sqref="B19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5.1796875" customWidth="1"/>
     <col min="2" max="2" width="21.90625" style="8" customWidth="1"/>
     <col min="3" max="9" width="13.54296875" customWidth="1"/>
     <col min="10" max="10" width="11.1796875" customWidth="1"/>
     <col min="11" max="12" width="13.54296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="24.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="2:12" ht="31.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B2" s="77" t="s">
-[...11 lines deleted...]
-      <c r="L2" s="79"/>
+      <c r="B2" s="80" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
+      <c r="G2" s="81"/>
+      <c r="H2" s="81"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="81"/>
+      <c r="K2" s="81"/>
+      <c r="L2" s="82"/>
     </row>
     <row r="3" spans="2:12" ht="24.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="9"/>
-      <c r="C3" s="80" t="s">
+      <c r="C3" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="81"/>
-[...7 lines deleted...]
-      <c r="L3" s="82"/>
+      <c r="D3" s="84"/>
+      <c r="E3" s="84"/>
+      <c r="F3" s="84"/>
+      <c r="G3" s="84"/>
+      <c r="H3" s="84"/>
+      <c r="I3" s="84"/>
+      <c r="J3" s="84"/>
+      <c r="K3" s="84"/>
+      <c r="L3" s="85"/>
     </row>
     <row r="4" spans="2:12" ht="20.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B4" s="10" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="C4" s="80" t="s">
+        <v>142</v>
+      </c>
+      <c r="C4" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="81"/>
-[...7 lines deleted...]
-      <c r="L4" s="82"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="85"/>
     </row>
     <row r="5" spans="2:12" ht="33.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B5" s="11"/>
       <c r="C5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="12" t="s">
@@ -3108,548 +3269,947 @@
       </c>
       <c r="F13" s="17">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="G13" s="17">
         <v>2.2499999999999999E-2</v>
       </c>
       <c r="H13" s="17">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="I13" s="17">
         <v>0.02</v>
       </c>
       <c r="J13" s="17">
         <v>1.8749999999999999E-2</v>
       </c>
       <c r="K13" s="17">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="L13" s="6" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="2:12" ht="21.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B14" s="67" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C14" s="18">
         <v>0</v>
       </c>
       <c r="D14" s="18">
         <v>1.25E-3</v>
       </c>
       <c r="E14" s="18">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="F14" s="18">
         <v>2.1250000000000002E-2</v>
       </c>
       <c r="G14" s="18">
         <v>2.75E-2</v>
       </c>
       <c r="H14" s="18">
         <v>2.8750000000000001E-2</v>
       </c>
       <c r="I14" s="18">
         <v>2.6249999999999999E-2</v>
       </c>
       <c r="J14" s="18">
         <v>2.2499999999999999E-2</v>
       </c>
       <c r="K14" s="18">
         <v>1.7500000000000002E-2</v>
       </c>
       <c r="L14" s="7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
-    <row r="17" spans="2:12" ht="31.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...18 lines deleted...]
-      <c r="C18" s="80" t="s">
+    <row r="17" spans="2:12" ht="17" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="80" t="s">
+        <v>116</v>
+      </c>
+      <c r="C17" s="81"/>
+      <c r="D17" s="81"/>
+      <c r="E17" s="81"/>
+      <c r="F17" s="81"/>
+      <c r="G17" s="81"/>
+      <c r="H17" s="81"/>
+      <c r="I17" s="81"/>
+      <c r="J17" s="81"/>
+      <c r="K17" s="81"/>
+      <c r="L17" s="82"/>
+    </row>
+    <row r="18" spans="2:12" ht="20" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="9"/>
+      <c r="C18" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="D18" s="81"/>
-[...14 lines deleted...]
-      <c r="D19" s="12" t="s">
+      <c r="D18" s="84"/>
+      <c r="E18" s="84"/>
+      <c r="F18" s="84"/>
+      <c r="G18" s="84"/>
+      <c r="H18" s="84"/>
+      <c r="I18" s="84"/>
+      <c r="J18" s="84"/>
+      <c r="K18" s="84"/>
+      <c r="L18" s="85"/>
+    </row>
+    <row r="19" spans="2:12" ht="21.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="C19" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="D19" s="84"/>
+      <c r="E19" s="84"/>
+      <c r="F19" s="84"/>
+      <c r="G19" s="84"/>
+      <c r="H19" s="84"/>
+      <c r="I19" s="84"/>
+      <c r="J19" s="84"/>
+      <c r="K19" s="84"/>
+      <c r="L19" s="85"/>
+    </row>
+    <row r="20" spans="2:12" ht="26.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="11"/>
+      <c r="C20" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="D20" s="12" t="s">
         <v>4</v>
       </c>
-      <c r="E19" s="12" t="s">
+      <c r="E20" s="12" t="s">
         <v>5</v>
       </c>
-      <c r="F19" s="12" t="s">
+      <c r="F20" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="G19" s="12" t="s">
+      <c r="G20" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="H19" s="12" t="s">
+      <c r="H20" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="I19" s="12" t="s">
+      <c r="I20" s="12" t="s">
         <v>9</v>
       </c>
-      <c r="J19" s="12" t="s">
+      <c r="J20" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="K19" s="12" t="s">
+      <c r="K20" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="L19" s="4" t="s">
+      <c r="L20" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="20" spans="2:12" ht="21.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...24 lines deleted...]
-      <c r="J20" s="17">
+    <row r="21" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="C21" s="16">
+        <v>0</v>
+      </c>
+      <c r="D21" s="17">
+        <v>0</v>
+      </c>
+      <c r="E21" s="17">
+        <v>0</v>
+      </c>
+      <c r="F21" s="17">
+        <v>0</v>
+      </c>
+      <c r="G21" s="17">
+        <v>3.7499999999999999E-3</v>
+      </c>
+      <c r="H21" s="17">
+        <v>3.7499999999999999E-3</v>
+      </c>
+      <c r="I21" s="17">
         <v>2.5000000000000001E-3</v>
       </c>
-      <c r="K20" s="17">
+      <c r="J21" s="17">
         <v>2.5000000000000001E-3</v>
       </c>
-      <c r="L20" s="6" t="s">
-[...13 lines deleted...]
-      <c r="E21" s="17">
+      <c r="K21" s="17">
         <v>1.25E-3</v>
       </c>
-      <c r="F21" s="17">
+      <c r="L21" s="19" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="22" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="C22" s="17">
+        <v>0</v>
+      </c>
+      <c r="D22" s="17">
+        <v>0</v>
+      </c>
+      <c r="E22" s="17">
+        <v>0</v>
+      </c>
+      <c r="F22" s="17">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="G22" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="H22" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="I22" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="J22" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="K22" s="17">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="L22" s="19" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="23" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="C23" s="17">
+        <v>0</v>
+      </c>
+      <c r="D23" s="17">
+        <v>0</v>
+      </c>
+      <c r="E23" s="17">
         <v>1.25E-3</v>
       </c>
-      <c r="G21" s="17">
+      <c r="F23" s="17">
+        <v>3.7499999999999999E-3</v>
+      </c>
+      <c r="G23" s="17">
+        <v>8.7500000000000008E-3</v>
+      </c>
+      <c r="H23" s="17">
+        <v>0.01</v>
+      </c>
+      <c r="I23" s="17">
         <v>7.4999999999999997E-3</v>
       </c>
-      <c r="H21" s="17">
+      <c r="J23" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="K23" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="L23" s="19" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="24" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="C24" s="17">
+        <v>0</v>
+      </c>
+      <c r="D24" s="17">
+        <v>0</v>
+      </c>
+      <c r="E24" s="17">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="F24" s="17">
         <v>7.4999999999999997E-3</v>
       </c>
-      <c r="I21" s="17">
+      <c r="G24" s="17">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="H24" s="17">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="I24" s="17">
+        <v>0.01</v>
+      </c>
+      <c r="J24" s="17">
+        <v>8.7500000000000008E-3</v>
+      </c>
+      <c r="K24" s="17">
         <v>7.4999999999999997E-3</v>
       </c>
-      <c r="J21" s="17">
-[...111 lines deleted...]
-        <v>235</v>
+      <c r="L24" s="19" t="s">
+        <v>129</v>
       </c>
     </row>
     <row r="25" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B25" s="15" t="s">
-        <v>27</v>
+      <c r="B25" s="5" t="s">
+        <v>121</v>
       </c>
       <c r="C25" s="17">
         <v>0</v>
       </c>
       <c r="D25" s="17">
         <v>0</v>
       </c>
       <c r="E25" s="17">
         <v>3.7499999999999999E-3</v>
       </c>
       <c r="F25" s="17">
-        <v>3.7499999999999999E-3</v>
+        <v>8.7500000000000008E-3</v>
       </c>
       <c r="G25" s="17">
+        <v>1.375E-2</v>
+      </c>
+      <c r="H25" s="17">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="I25" s="17">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="J25" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="K25" s="17">
+        <v>8.7500000000000008E-3</v>
+      </c>
+      <c r="L25" s="19" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="26" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="C26" s="17">
+        <v>0</v>
+      </c>
+      <c r="D26" s="17">
+        <v>0</v>
+      </c>
+      <c r="E26" s="17">
         <v>6.2500000000000003E-3</v>
       </c>
-      <c r="H25" s="17">
-[...25 lines deleted...]
-      <c r="E26" s="17">
+      <c r="F26" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="G26" s="17">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="H26" s="17">
+        <v>1.8749999999999999E-2</v>
+      </c>
+      <c r="I26" s="17">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="J26" s="17">
+        <v>1.375E-2</v>
+      </c>
+      <c r="K26" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="L26" s="19" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="27" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="C27" s="17">
+        <v>0</v>
+      </c>
+      <c r="D27" s="17">
+        <v>0</v>
+      </c>
+      <c r="E27" s="17">
         <v>7.4999999999999997E-3</v>
       </c>
-      <c r="F26" s="17">
-[...25 lines deleted...]
-      <c r="C27" s="17">
+      <c r="F27" s="17">
+        <v>1.375E-2</v>
+      </c>
+      <c r="G27" s="17">
+        <v>1.8749999999999999E-2</v>
+      </c>
+      <c r="H27" s="17">
+        <v>2.1250000000000002E-2</v>
+      </c>
+      <c r="I27" s="17">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="J27" s="17">
+        <v>1.6250000000000001E-2</v>
+      </c>
+      <c r="K27" s="17">
         <v>1.2500000000000001E-2</v>
       </c>
-      <c r="D27" s="17">
-[...2 lines deleted...]
-      <c r="E27" s="17">
+      <c r="L27" s="19" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="28" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="C28" s="17">
+        <v>0</v>
+      </c>
+      <c r="D28" s="17">
+        <v>0</v>
+      </c>
+      <c r="E28" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="F28" s="17">
         <v>1.4999999999999999E-2</v>
       </c>
-      <c r="F27" s="17">
-[...2 lines deleted...]
-      <c r="G27" s="17">
+      <c r="G28" s="17">
+        <v>2.2499999999999999E-2</v>
+      </c>
+      <c r="H28" s="17">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="H27" s="17">
-[...36 lines deleted...]
-      </c>
       <c r="I28" s="17">
-        <v>1.125E-2</v>
+        <v>0.02</v>
       </c>
       <c r="J28" s="17">
         <v>1.8749999999999999E-2</v>
       </c>
       <c r="K28" s="17">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="L28" s="19" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="29" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="67" t="s">
+        <v>125</v>
+      </c>
+      <c r="C29" s="18">
+        <v>0</v>
+      </c>
+      <c r="D29" s="18">
+        <v>1.25E-3</v>
+      </c>
+      <c r="E29" s="18">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="F29" s="18">
+        <v>2.1250000000000002E-2</v>
+      </c>
+      <c r="G29" s="18">
+        <v>2.75E-2</v>
+      </c>
+      <c r="H29" s="18">
+        <v>2.8750000000000001E-2</v>
+      </c>
+      <c r="I29" s="18">
+        <v>2.6249999999999999E-2</v>
+      </c>
+      <c r="J29" s="18">
+        <v>2.2499999999999999E-2</v>
+      </c>
+      <c r="K29" s="18">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="L29" s="20" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="32" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="33" spans="2:12" ht="31.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="80" t="s">
+        <v>22</v>
+      </c>
+      <c r="C33" s="81"/>
+      <c r="D33" s="81"/>
+      <c r="E33" s="81"/>
+      <c r="F33" s="81"/>
+      <c r="G33" s="81"/>
+      <c r="H33" s="81"/>
+      <c r="I33" s="81"/>
+      <c r="J33" s="81"/>
+      <c r="K33" s="81"/>
+      <c r="L33" s="82"/>
+    </row>
+    <row r="34" spans="2:12" ht="21.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="78" t="s">
+        <v>23</v>
+      </c>
+      <c r="C34" s="83" t="s">
+        <v>1</v>
+      </c>
+      <c r="D34" s="84"/>
+      <c r="E34" s="84"/>
+      <c r="F34" s="84"/>
+      <c r="G34" s="84"/>
+      <c r="H34" s="84"/>
+      <c r="I34" s="84"/>
+      <c r="J34" s="84"/>
+      <c r="K34" s="84"/>
+      <c r="L34" s="85"/>
+    </row>
+    <row r="35" spans="2:12" ht="33.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="79"/>
+      <c r="C35" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D35" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="E35" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="F35" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="G35" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="H35" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="I35" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="J35" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K35" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="L35" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="36" spans="2:12" ht="21.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="15" t="s">
+        <v>105</v>
+      </c>
+      <c r="C36" s="17">
+        <v>0</v>
+      </c>
+      <c r="D36" s="17">
+        <v>0</v>
+      </c>
+      <c r="E36" s="17">
+        <v>0</v>
+      </c>
+      <c r="F36" s="17">
+        <v>0</v>
+      </c>
+      <c r="G36" s="17">
+        <v>0</v>
+      </c>
+      <c r="H36" s="17">
+        <v>0</v>
+      </c>
+      <c r="I36" s="17">
+        <v>0</v>
+      </c>
+      <c r="J36" s="17">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="K36" s="17">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="L36" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="2:12" ht="21.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="C37" s="17">
+        <v>0</v>
+      </c>
+      <c r="D37" s="17">
+        <v>0</v>
+      </c>
+      <c r="E37" s="17">
+        <v>1.25E-3</v>
+      </c>
+      <c r="F37" s="17">
+        <v>1.25E-3</v>
+      </c>
+      <c r="G37" s="17">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="H37" s="17">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="I37" s="17">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="J37" s="17">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="K37" s="17">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="L37" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="2:12" ht="21.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="C38" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="D38" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="E38" s="17">
+        <v>1.6250000000000001E-2</v>
+      </c>
+      <c r="F38" s="17">
+        <v>2.1250000000000002E-2</v>
+      </c>
+      <c r="G38" s="17">
+        <v>3.3750000000000002E-2</v>
+      </c>
+      <c r="H38" s="17">
+        <v>4.1250000000000002E-2</v>
+      </c>
+      <c r="I38" s="17">
+        <v>4.1250000000000002E-2</v>
+      </c>
+      <c r="J38" s="17">
+        <v>4.1250000000000002E-2</v>
+      </c>
+      <c r="K38" s="17">
+        <v>4.1250000000000002E-2</v>
+      </c>
+      <c r="L38" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="2:12" ht="21.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="15" t="s">
+        <v>25</v>
+      </c>
+      <c r="C39" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="D39" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="E39" s="17">
+        <v>1.6250000000000001E-2</v>
+      </c>
+      <c r="F39" s="17">
+        <v>2.1250000000000002E-2</v>
+      </c>
+      <c r="G39" s="17">
+        <v>3.3750000000000002E-2</v>
+      </c>
+      <c r="H39" s="17">
+        <v>4.1250000000000002E-2</v>
+      </c>
+      <c r="I39" s="17">
+        <v>4.1250000000000002E-2</v>
+      </c>
+      <c r="J39" s="17">
+        <v>4.1250000000000002E-2</v>
+      </c>
+      <c r="K39" s="17">
+        <v>4.1250000000000002E-2</v>
+      </c>
+      <c r="L39" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="2:12" ht="21.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="C40" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="D40" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="E40" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="F40" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="G40" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="H40" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="I40" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="J40" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="K40" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="L40" s="6">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="41" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C41" s="17">
+        <v>0</v>
+      </c>
+      <c r="D41" s="17">
+        <v>0</v>
+      </c>
+      <c r="E41" s="17">
+        <v>3.7499999999999999E-3</v>
+      </c>
+      <c r="F41" s="17">
+        <v>3.7499999999999999E-3</v>
+      </c>
+      <c r="G41" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="H41" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="I41" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="J41" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="K41" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="L41" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="2:12" ht="21.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B42" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C42" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="D42" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="E42" s="17">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="F42" s="17">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="G42" s="17">
+        <v>0.01</v>
+      </c>
+      <c r="H42" s="17">
+        <v>0.01</v>
+      </c>
+      <c r="I42" s="17">
+        <v>0.01</v>
+      </c>
+      <c r="J42" s="17">
+        <v>0.01</v>
+      </c>
+      <c r="K42" s="17">
+        <v>0.01</v>
+      </c>
+      <c r="L42" s="6">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="43" spans="2:12" ht="21.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B43" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C43" s="17">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="D43" s="17">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="E43" s="17">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="F43" s="17">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="G43" s="17">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="H43" s="17">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="I43" s="17">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="J43" s="17">
+        <v>2.75E-2</v>
+      </c>
+      <c r="K43" s="17">
+        <v>2.75E-2</v>
+      </c>
+      <c r="L43" s="6">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="44" spans="2:12" ht="21.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B44" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="C44" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="D44" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="E44" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="F44" s="17">
+        <v>8.7500000000000008E-3</v>
+      </c>
+      <c r="G44" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="H44" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="I44" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="J44" s="17">
         <v>1.8749999999999999E-2</v>
       </c>
-      <c r="L28" s="6" t="s">
+      <c r="K44" s="17">
+        <v>1.8749999999999999E-2</v>
+      </c>
+      <c r="L44" s="6" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="29" spans="2:12" ht="21.65" customHeight="1" x14ac:dyDescent="0.35"/>
-    <row r="30" spans="2:12" ht="21.65" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="45" spans="2:12" ht="21.65" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="46" spans="2:12" ht="21.65" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
-  <mergeCells count="6">
-    <mergeCell ref="B18:B19"/>
+  <mergeCells count="9">
+    <mergeCell ref="B34:B35"/>
     <mergeCell ref="B2:L2"/>
     <mergeCell ref="C3:L3"/>
     <mergeCell ref="C4:L4"/>
+    <mergeCell ref="B33:L33"/>
+    <mergeCell ref="C34:L34"/>
     <mergeCell ref="B17:L17"/>
     <mergeCell ref="C18:L18"/>
+    <mergeCell ref="C19:L19"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.51933333333333331" right="0.76" top="0.75" bottom="0.59199999999999997" header="0.3" footer="0.3"/>
-  <pageSetup scale="77" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="57" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39980B99-524C-43D5-8D54-7AD9490B1038}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:L30"/>
+  <dimension ref="B1:L41"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageLayout" topLeftCell="A12" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="N24" sqref="N24"/>
+    <sheetView showGridLines="0" view="pageLayout" topLeftCell="A26" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="4.81640625" customWidth="1"/>
     <col min="2" max="2" width="21.453125" customWidth="1"/>
     <col min="3" max="10" width="13.54296875" customWidth="1"/>
     <col min="11" max="11" width="8.453125" customWidth="1"/>
     <col min="12" max="12" width="13.54296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="2:12" ht="23.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B2" s="77" t="s">
-[...11 lines deleted...]
-      <c r="L2" s="79"/>
+      <c r="B2" s="80" t="s">
+        <v>29</v>
+      </c>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
+      <c r="G2" s="81"/>
+      <c r="H2" s="81"/>
+      <c r="I2" s="81"/>
+      <c r="J2" s="81"/>
+      <c r="K2" s="81"/>
+      <c r="L2" s="82"/>
     </row>
     <row r="3" spans="2:12" ht="20" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B3" s="1"/>
-      <c r="C3" s="80" t="s">
+      <c r="C3" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="81"/>
-[...7 lines deleted...]
-      <c r="L3" s="82"/>
+      <c r="D3" s="84"/>
+      <c r="E3" s="84"/>
+      <c r="F3" s="84"/>
+      <c r="G3" s="84"/>
+      <c r="H3" s="84"/>
+      <c r="I3" s="84"/>
+      <c r="J3" s="84"/>
+      <c r="K3" s="84"/>
+      <c r="L3" s="85"/>
     </row>
     <row r="4" spans="2:12" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B4" s="21" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="C4" s="80" t="s">
+        <v>114</v>
+      </c>
+      <c r="C4" s="83" t="s">
         <v>2</v>
       </c>
-      <c r="D4" s="81"/>
-[...7 lines deleted...]
-      <c r="L4" s="82"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="85"/>
     </row>
     <row r="5" spans="2:12" ht="25.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B5" s="2"/>
       <c r="C5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="12" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J5" s="12" t="s">
@@ -3672,1592 +4232,2268 @@
       <c r="D6" s="17">
         <v>0</v>
       </c>
       <c r="E6" s="17">
         <v>0</v>
       </c>
       <c r="F6" s="17">
         <v>1.25E-3</v>
       </c>
       <c r="G6" s="17">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="H6" s="17">
         <v>6.2500000000000003E-3</v>
       </c>
       <c r="I6" s="17">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="J6" s="17">
         <v>3.7499999999999999E-3</v>
       </c>
       <c r="K6" s="17">
         <v>3.7499999999999999E-3</v>
       </c>
       <c r="L6" s="19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="2:12" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="17">
         <v>0</v>
       </c>
       <c r="D7" s="17">
         <v>0</v>
       </c>
       <c r="E7" s="17">
         <v>1.25E-3</v>
       </c>
       <c r="F7" s="17">
         <v>3.7499999999999999E-3</v>
       </c>
       <c r="G7" s="17">
         <v>8.7500000000000008E-3</v>
       </c>
       <c r="H7" s="17">
         <v>0.01</v>
       </c>
       <c r="I7" s="17">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="J7" s="17">
         <v>6.2500000000000003E-3</v>
       </c>
       <c r="K7" s="17">
         <v>6.2500000000000003E-3</v>
       </c>
       <c r="L7" s="19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="8" spans="2:12" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="17">
         <v>0</v>
       </c>
       <c r="D8" s="17">
         <v>0</v>
       </c>
       <c r="E8" s="17">
         <v>2.5000000000000001E-3</v>
       </c>
       <c r="F8" s="17">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="G8" s="17">
         <v>1.125E-2</v>
       </c>
       <c r="H8" s="17">
         <v>1.375E-2</v>
       </c>
       <c r="I8" s="17">
         <v>1.125E-2</v>
       </c>
       <c r="J8" s="17">
         <v>0.01</v>
       </c>
       <c r="K8" s="17">
         <v>0.01</v>
       </c>
       <c r="L8" s="19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="2:12" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="17">
         <v>0</v>
       </c>
       <c r="D9" s="17">
         <v>0</v>
       </c>
       <c r="E9" s="17">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="F9" s="17">
         <v>0.01</v>
       </c>
       <c r="G9" s="17">
         <v>1.6250000000000001E-2</v>
       </c>
       <c r="H9" s="17">
         <v>1.7500000000000002E-2</v>
       </c>
       <c r="I9" s="17">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="J9" s="17">
         <v>1.2500000000000001E-2</v>
       </c>
       <c r="K9" s="17">
         <v>1.2500000000000001E-2</v>
       </c>
       <c r="L9" s="19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="10" spans="2:12" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B10" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="17">
         <v>0</v>
       </c>
       <c r="D10" s="17">
         <v>0</v>
       </c>
       <c r="E10" s="17">
         <v>6.2500000000000003E-3</v>
       </c>
       <c r="F10" s="17">
         <v>1.2500000000000001E-2</v>
       </c>
       <c r="G10" s="17">
         <v>1.8749999999999999E-2</v>
       </c>
       <c r="H10" s="17">
         <v>2.1250000000000002E-2</v>
       </c>
       <c r="I10" s="17">
         <v>1.7500000000000002E-2</v>
       </c>
       <c r="J10" s="17">
         <v>1.6250000000000001E-2</v>
       </c>
       <c r="K10" s="17">
         <v>1.6250000000000001E-2</v>
       </c>
       <c r="L10" s="19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11" spans="2:12" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B11" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="17">
         <v>0</v>
       </c>
       <c r="D11" s="17">
         <v>0</v>
       </c>
       <c r="E11" s="17">
         <v>8.7500000000000008E-3</v>
       </c>
       <c r="F11" s="17">
         <v>1.6250000000000001E-2</v>
       </c>
       <c r="G11" s="17">
         <v>2.2499999999999999E-2</v>
       </c>
       <c r="H11" s="17">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="I11" s="17">
         <v>2.1250000000000002E-2</v>
       </c>
       <c r="J11" s="17">
         <v>1.7500000000000002E-2</v>
       </c>
       <c r="K11" s="17">
         <v>1.7500000000000002E-2</v>
       </c>
       <c r="L11" s="19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="12" spans="2:12" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B12" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="17">
         <v>0</v>
       </c>
       <c r="D12" s="17">
         <v>1.25E-3</v>
       </c>
       <c r="E12" s="17">
         <v>1.125E-2</v>
       </c>
       <c r="F12" s="17">
         <v>1.8749999999999999E-2</v>
       </c>
       <c r="G12" s="17">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="H12" s="17">
         <v>0.03</v>
       </c>
       <c r="I12" s="17">
         <v>2.375E-2</v>
       </c>
       <c r="J12" s="17">
         <v>2.1250000000000002E-2</v>
       </c>
       <c r="K12" s="17">
         <v>2.1250000000000002E-2</v>
       </c>
       <c r="L12" s="19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="13" spans="2:12" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B13" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="17">
         <v>0</v>
       </c>
       <c r="D13" s="17">
         <v>2.5000000000000001E-3</v>
       </c>
       <c r="E13" s="17">
         <v>1.375E-2</v>
       </c>
       <c r="F13" s="17">
         <v>2.1250000000000002E-2</v>
       </c>
       <c r="G13" s="17">
         <v>2.8750000000000001E-2</v>
       </c>
       <c r="H13" s="17">
         <v>3.3750000000000002E-2</v>
       </c>
       <c r="I13" s="17">
         <v>2.8750000000000001E-2</v>
       </c>
       <c r="J13" s="17">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="K13" s="17">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="L13" s="19" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="14" spans="2:12" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B14" s="68" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C14" s="18">
         <v>0</v>
       </c>
       <c r="D14" s="18">
         <v>3.7499999999999999E-3</v>
       </c>
       <c r="E14" s="18">
         <v>1.7500000000000002E-2</v>
       </c>
       <c r="F14" s="18">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="G14" s="18">
         <v>3.5000000000000003E-2</v>
       </c>
       <c r="H14" s="18">
         <v>3.875E-2</v>
       </c>
       <c r="I14" s="18">
         <v>3.6249999999999998E-2</v>
       </c>
       <c r="J14" s="18">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="K14" s="18">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="L14" s="20" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="16" spans="2:12" ht="17" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="80" t="s">
+        <v>126</v>
+      </c>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="81"/>
+      <c r="G16" s="81"/>
+      <c r="H16" s="81"/>
+      <c r="I16" s="81"/>
+      <c r="J16" s="81"/>
+      <c r="K16" s="81"/>
+      <c r="L16" s="82"/>
+    </row>
+    <row r="17" spans="2:12" ht="20" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="1"/>
+      <c r="C17" s="83" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="84"/>
+      <c r="E17" s="84"/>
+      <c r="F17" s="84"/>
+      <c r="G17" s="84"/>
+      <c r="H17" s="84"/>
+      <c r="I17" s="84"/>
+      <c r="J17" s="84"/>
+      <c r="K17" s="84"/>
+      <c r="L17" s="85"/>
+    </row>
+    <row r="18" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="21" t="s">
+        <v>127</v>
+      </c>
+      <c r="C18" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="D18" s="84"/>
+      <c r="E18" s="84"/>
+      <c r="F18" s="84"/>
+      <c r="G18" s="84"/>
+      <c r="H18" s="84"/>
+      <c r="I18" s="84"/>
+      <c r="J18" s="84"/>
+      <c r="K18" s="84"/>
+      <c r="L18" s="85"/>
+    </row>
+    <row r="19" spans="2:12" ht="26.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="2"/>
+      <c r="C19" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="F19" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="G19" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="H19" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="I19" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="J19" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K19" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="20" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="5" t="s">
+        <v>117</v>
+      </c>
+      <c r="C20" s="17">
+        <v>0</v>
+      </c>
+      <c r="D20" s="17">
+        <v>0</v>
+      </c>
+      <c r="E20" s="17">
+        <v>0</v>
+      </c>
+      <c r="F20" s="17">
+        <v>1.25E-3</v>
+      </c>
+      <c r="G20" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="H20" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="I20" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="J20" s="17">
+        <v>3.7499999999999999E-3</v>
+      </c>
+      <c r="K20" s="17">
+        <v>3.7499999999999999E-3</v>
+      </c>
+      <c r="L20" s="19" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="21" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="C21" s="17">
+        <v>0</v>
+      </c>
+      <c r="D21" s="17">
+        <v>0</v>
+      </c>
+      <c r="E21" s="17">
+        <v>1.25E-3</v>
+      </c>
+      <c r="F21" s="17">
+        <v>3.7499999999999999E-3</v>
+      </c>
+      <c r="G21" s="17">
+        <v>8.7500000000000008E-3</v>
+      </c>
+      <c r="H21" s="17">
+        <v>0.01</v>
+      </c>
+      <c r="I21" s="17">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="J21" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="K21" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="L21" s="19" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="22" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="5" t="s">
+        <v>119</v>
+      </c>
+      <c r="C22" s="17">
+        <v>0</v>
+      </c>
+      <c r="D22" s="17">
+        <v>0</v>
+      </c>
+      <c r="E22" s="17">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="F22" s="17">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="G22" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="H22" s="17">
+        <v>1.375E-2</v>
+      </c>
+      <c r="I22" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="J22" s="17">
+        <v>0.01</v>
+      </c>
+      <c r="K22" s="17">
+        <v>0.01</v>
+      </c>
+      <c r="L22" s="19" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="23" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="C23" s="17">
+        <v>0</v>
+      </c>
+      <c r="D23" s="17">
+        <v>0</v>
+      </c>
+      <c r="E23" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="F23" s="17">
+        <v>0.01</v>
+      </c>
+      <c r="G23" s="17">
+        <v>1.6250000000000001E-2</v>
+      </c>
+      <c r="H23" s="17">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="I23" s="17">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="J23" s="17">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="K23" s="17">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="L23" s="19" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="24" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="5" t="s">
+        <v>121</v>
+      </c>
+      <c r="C24" s="17">
+        <v>0</v>
+      </c>
+      <c r="D24" s="17">
+        <v>0</v>
+      </c>
+      <c r="E24" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="F24" s="17">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="G24" s="17">
+        <v>1.8749999999999999E-2</v>
+      </c>
+      <c r="H24" s="17">
+        <v>2.1250000000000002E-2</v>
+      </c>
+      <c r="I24" s="17">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="J24" s="17">
+        <v>1.6250000000000001E-2</v>
+      </c>
+      <c r="K24" s="17">
+        <v>1.6250000000000001E-2</v>
+      </c>
+      <c r="L24" s="19" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="25" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="C25" s="17">
+        <v>0</v>
+      </c>
+      <c r="D25" s="17">
+        <v>0</v>
+      </c>
+      <c r="E25" s="17">
+        <v>8.7500000000000008E-3</v>
+      </c>
+      <c r="F25" s="17">
+        <v>1.6250000000000001E-2</v>
+      </c>
+      <c r="G25" s="17">
+        <v>2.2499999999999999E-2</v>
+      </c>
+      <c r="H25" s="17">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="I25" s="17">
+        <v>2.1250000000000002E-2</v>
+      </c>
+      <c r="J25" s="17">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="K25" s="17">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="L25" s="19" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="26" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="C26" s="17">
+        <v>0</v>
+      </c>
+      <c r="D26" s="17">
+        <v>1.25E-3</v>
+      </c>
+      <c r="E26" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="F26" s="17">
+        <v>1.8749999999999999E-2</v>
+      </c>
+      <c r="G26" s="17">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="H26" s="17">
+        <v>0.03</v>
+      </c>
+      <c r="I26" s="17">
+        <v>2.375E-2</v>
+      </c>
+      <c r="J26" s="17">
+        <v>2.1250000000000002E-2</v>
+      </c>
+      <c r="K26" s="17">
+        <v>2.1250000000000002E-2</v>
+      </c>
+      <c r="L26" s="19" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="27" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="C27" s="17">
+        <v>0</v>
+      </c>
+      <c r="D27" s="17">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="E27" s="17">
+        <v>1.375E-2</v>
+      </c>
+      <c r="F27" s="17">
+        <v>2.1250000000000002E-2</v>
+      </c>
+      <c r="G27" s="17">
+        <v>2.8750000000000001E-2</v>
+      </c>
+      <c r="H27" s="17">
+        <v>3.3750000000000002E-2</v>
+      </c>
+      <c r="I27" s="17">
+        <v>2.8750000000000001E-2</v>
+      </c>
+      <c r="J27" s="17">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="K27" s="17">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="L27" s="19" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="28" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="68" t="s">
+        <v>135</v>
+      </c>
+      <c r="C28" s="18">
+        <v>0</v>
+      </c>
+      <c r="D28" s="18">
+        <v>3.7499999999999999E-3</v>
+      </c>
+      <c r="E28" s="18">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="F28" s="18">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="G28" s="18">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="H28" s="18">
+        <v>3.875E-2</v>
+      </c>
+      <c r="I28" s="18">
+        <v>3.6249999999999998E-2</v>
+      </c>
+      <c r="J28" s="18">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="K28" s="18">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="L28" s="20" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="29" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="30" spans="2:12" ht="23.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="80" t="s">
         <v>31</v>
       </c>
-    </row>
-[...18 lines deleted...]
-      <c r="C20" s="80" t="s">
+      <c r="C30" s="81"/>
+      <c r="D30" s="81"/>
+      <c r="E30" s="81"/>
+      <c r="F30" s="81"/>
+      <c r="G30" s="81"/>
+      <c r="H30" s="81"/>
+      <c r="I30" s="81"/>
+      <c r="J30" s="81"/>
+      <c r="K30" s="81"/>
+      <c r="L30" s="82"/>
+    </row>
+    <row r="31" spans="2:12" ht="20.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="13"/>
+      <c r="C31" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="D20" s="81"/>
-[...10 lines deleted...]
-      <c r="B21" s="14" t="s">
+      <c r="D31" s="84"/>
+      <c r="E31" s="84"/>
+      <c r="F31" s="84"/>
+      <c r="G31" s="84"/>
+      <c r="H31" s="84"/>
+      <c r="I31" s="84"/>
+      <c r="J31" s="84"/>
+      <c r="K31" s="84"/>
+      <c r="L31" s="85"/>
+    </row>
+    <row r="32" spans="2:12" ht="26.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="D32" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="E32" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="F32" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="G32" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="H32" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="I32" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="J32" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="K32" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="2:12" ht="16.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="15" t="s">
+        <v>106</v>
+      </c>
+      <c r="C33" s="17">
+        <v>0</v>
+      </c>
+      <c r="D33" s="17">
+        <v>0</v>
+      </c>
+      <c r="E33" s="17">
+        <v>0</v>
+      </c>
+      <c r="F33" s="17">
+        <v>0</v>
+      </c>
+      <c r="G33" s="17">
+        <v>0</v>
+      </c>
+      <c r="H33" s="17">
+        <v>0</v>
+      </c>
+      <c r="I33" s="17">
+        <v>0</v>
+      </c>
+      <c r="J33" s="17">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="K33" s="17">
+        <v>2.5000000000000001E-3</v>
+      </c>
+      <c r="L33" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="2:12" ht="16.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="C34" s="17">
+        <v>0</v>
+      </c>
+      <c r="D34" s="17">
+        <v>0</v>
+      </c>
+      <c r="E34" s="17">
+        <v>1.25E-3</v>
+      </c>
+      <c r="F34" s="17">
+        <v>1.25E-3</v>
+      </c>
+      <c r="G34" s="17">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="H34" s="17">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="I34" s="17">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="J34" s="17">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="K34" s="17">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="L34" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="2:12" ht="16.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="C21" s="3" t="s">
-[...61 lines deleted...]
-      <c r="L22" s="6" t="s">
+      <c r="C35" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="D35" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="E35" s="17">
+        <v>1.6250000000000001E-2</v>
+      </c>
+      <c r="F35" s="17">
+        <v>2.1250000000000002E-2</v>
+      </c>
+      <c r="G35" s="17">
+        <v>3.3750000000000002E-2</v>
+      </c>
+      <c r="H35" s="17">
+        <v>4.1250000000000002E-2</v>
+      </c>
+      <c r="I35" s="17">
+        <v>4.1250000000000002E-2</v>
+      </c>
+      <c r="J35" s="17">
+        <v>4.1250000000000002E-2</v>
+      </c>
+      <c r="K35" s="17">
+        <v>4.1250000000000002E-2</v>
+      </c>
+      <c r="L35" s="6" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="23" spans="2:12" ht="16.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...15 lines deleted...]
-      <c r="G23" s="17">
+    <row r="36" spans="2:12" ht="16.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C36" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="D36" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="E36" s="17">
+        <v>1.6250000000000001E-2</v>
+      </c>
+      <c r="F36" s="17">
+        <v>2.1250000000000002E-2</v>
+      </c>
+      <c r="G36" s="17">
+        <v>3.3750000000000002E-2</v>
+      </c>
+      <c r="H36" s="17">
+        <v>4.1250000000000002E-2</v>
+      </c>
+      <c r="I36" s="17">
+        <v>4.1250000000000002E-2</v>
+      </c>
+      <c r="J36" s="17">
+        <v>4.1250000000000002E-2</v>
+      </c>
+      <c r="K36" s="17">
+        <v>4.1250000000000002E-2</v>
+      </c>
+      <c r="L36" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="2:12" ht="16.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="C37" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="D37" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="E37" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="F37" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="G37" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="H37" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="I37" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="J37" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="K37" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="L37" s="6">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="38" spans="2:12" ht="16.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C38" s="17">
+        <v>0</v>
+      </c>
+      <c r="D38" s="17">
+        <v>0</v>
+      </c>
+      <c r="E38" s="17">
+        <v>3.7499999999999999E-3</v>
+      </c>
+      <c r="F38" s="17">
+        <v>3.7499999999999999E-3</v>
+      </c>
+      <c r="G38" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="H38" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="I38" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="J38" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="K38" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="L38" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="2:12" ht="16.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="15" t="s">
+        <v>27</v>
+      </c>
+      <c r="C39" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="D39" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="E39" s="17">
         <v>7.4999999999999997E-3</v>
       </c>
-      <c r="H23" s="17">
+      <c r="F39" s="17">
         <v>7.4999999999999997E-3</v>
       </c>
-      <c r="I23" s="17">
-[...8 lines deleted...]
-      <c r="L23" s="6" t="s">
+      <c r="G39" s="17">
+        <v>0.01</v>
+      </c>
+      <c r="H39" s="17">
+        <v>0.01</v>
+      </c>
+      <c r="I39" s="17">
+        <v>0.01</v>
+      </c>
+      <c r="J39" s="17">
+        <v>0.01</v>
+      </c>
+      <c r="K39" s="17">
+        <v>0.01</v>
+      </c>
+      <c r="L39" s="6">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="40" spans="2:12" ht="16.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C40" s="17">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="D40" s="17">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="E40" s="17">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="F40" s="17">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="G40" s="17">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="H40" s="17">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="I40" s="17">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="J40" s="17">
+        <v>2.75E-2</v>
+      </c>
+      <c r="K40" s="17">
+        <v>2.75E-2</v>
+      </c>
+      <c r="L40" s="6">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="41" spans="2:12" ht="16.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="C41" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="D41" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="E41" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="F41" s="17">
+        <v>8.7500000000000008E-3</v>
+      </c>
+      <c r="G41" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="H41" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="I41" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="J41" s="17">
+        <v>1.8749999999999999E-2</v>
+      </c>
+      <c r="K41" s="17">
+        <v>1.8749999999999999E-2</v>
+      </c>
+      <c r="L41" s="6" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="24" spans="2:12" ht="16.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...243 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="8">
     <mergeCell ref="B2:L2"/>
     <mergeCell ref="C3:L3"/>
     <mergeCell ref="C4:L4"/>
-    <mergeCell ref="B19:L19"/>
-    <mergeCell ref="C20:L20"/>
+    <mergeCell ref="B30:L30"/>
+    <mergeCell ref="C31:L31"/>
+    <mergeCell ref="B16:L16"/>
+    <mergeCell ref="C17:L17"/>
+    <mergeCell ref="C18:L18"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.8075" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="77" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="71" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="L6:L14" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{268B6AD5-7B02-425B-9FC9-9E68B0306B70}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:H28"/>
+  <dimension ref="B1:H41"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageLayout" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F20" sqref="F20"/>
+    <sheetView showGridLines="0" view="pageLayout" topLeftCell="A23" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="21.453125" customWidth="1"/>
     <col min="3" max="6" width="17" customWidth="1"/>
     <col min="7" max="7" width="16.1796875" customWidth="1"/>
     <col min="8" max="8" width="14.1796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="2:8" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B2" s="77" t="s">
-[...7 lines deleted...]
-      <c r="H2" s="79"/>
+      <c r="B2" s="80" t="s">
+        <v>104</v>
+      </c>
+      <c r="C2" s="81"/>
+      <c r="D2" s="81"/>
+      <c r="E2" s="81"/>
+      <c r="F2" s="81"/>
+      <c r="G2" s="81"/>
+      <c r="H2" s="82"/>
     </row>
     <row r="3" spans="2:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B3" s="75" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="80" t="s">
+      <c r="B3" s="78" t="s">
+        <v>115</v>
+      </c>
+      <c r="C3" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="81"/>
-[...3 lines deleted...]
-      <c r="H3" s="82"/>
+      <c r="D3" s="84"/>
+      <c r="E3" s="84"/>
+      <c r="F3" s="84"/>
+      <c r="G3" s="84"/>
+      <c r="H3" s="85"/>
     </row>
     <row r="4" spans="2:8" ht="22.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B4" s="86"/>
-[...7 lines deleted...]
-      <c r="H4" s="82"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="85"/>
     </row>
     <row r="5" spans="2:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B5" s="76"/>
+      <c r="B5" s="79"/>
       <c r="C5" s="3" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="12" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="12" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6" spans="2:8" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B6" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C6" s="17">
         <v>3.7499999999999999E-3</v>
       </c>
       <c r="D6" s="17">
         <v>3.7499999999999999E-3</v>
       </c>
       <c r="E6" s="17">
         <v>6.2500000000000003E-3</v>
       </c>
       <c r="F6" s="17">
         <v>8.7500000000000008E-3</v>
       </c>
       <c r="G6" s="17">
         <v>1.375E-2</v>
       </c>
       <c r="H6" s="19" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="2:8" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B7" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C7" s="17">
         <v>3.7499999999999999E-3</v>
       </c>
       <c r="D7" s="17">
         <v>3.7499999999999999E-3</v>
       </c>
       <c r="E7" s="17">
         <v>8.7500000000000008E-3</v>
       </c>
       <c r="F7" s="17">
         <v>1.2500000000000001E-2</v>
       </c>
       <c r="G7" s="17">
         <v>1.8749999999999999E-2</v>
       </c>
       <c r="H7" s="19" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="2:8" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="C8" s="17">
         <v>3.7499999999999999E-3</v>
       </c>
       <c r="D8" s="17">
         <v>3.7499999999999999E-3</v>
       </c>
       <c r="E8" s="17">
         <v>0.01</v>
       </c>
       <c r="F8" s="17">
         <v>1.6250000000000001E-2</v>
       </c>
       <c r="G8" s="17">
         <v>2.375E-2</v>
       </c>
       <c r="H8" s="19" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="9" spans="2:8" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="17">
         <v>3.7499999999999999E-3</v>
       </c>
       <c r="D9" s="17">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="E9" s="17">
         <v>1.375E-2</v>
       </c>
       <c r="F9" s="17">
         <v>0.02</v>
       </c>
       <c r="G9" s="17">
         <v>2.75E-2</v>
       </c>
       <c r="H9" s="19" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="2:8" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B10" s="5" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="17">
         <v>3.7499999999999999E-3</v>
       </c>
       <c r="D10" s="17">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="E10" s="17">
         <v>1.6250000000000001E-2</v>
       </c>
       <c r="F10" s="17">
         <v>2.6249999999999999E-2</v>
       </c>
       <c r="G10" s="17">
         <v>3.2500000000000001E-2</v>
       </c>
       <c r="H10" s="19" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="11" spans="2:8" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B11" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="17">
         <v>3.7499999999999999E-3</v>
       </c>
       <c r="D11" s="17">
         <v>6.2500000000000003E-3</v>
       </c>
       <c r="E11" s="17">
         <v>0.02</v>
       </c>
       <c r="F11" s="17">
         <v>2.8750000000000001E-2</v>
       </c>
       <c r="G11" s="17">
         <v>3.7499999999999999E-2</v>
       </c>
       <c r="H11" s="19" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="12" spans="2:8" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B12" s="5" t="s">
         <v>20</v>
       </c>
       <c r="C12" s="17">
         <v>3.7499999999999999E-3</v>
       </c>
       <c r="D12" s="17">
         <v>8.7500000000000008E-3</v>
       </c>
       <c r="E12" s="17">
         <v>2.75E-2</v>
       </c>
       <c r="F12" s="17">
         <v>0.04</v>
       </c>
       <c r="G12" s="17">
         <v>4.7500000000000001E-2</v>
       </c>
       <c r="H12" s="19" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="13" spans="2:8" ht="12.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B13" s="5" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="17">
         <v>3.7499999999999999E-3</v>
       </c>
       <c r="D13" s="17">
         <v>1.375E-2</v>
       </c>
       <c r="E13" s="17">
         <v>3.125E-2</v>
       </c>
       <c r="F13" s="17">
         <v>4.6249999999999999E-2</v>
       </c>
       <c r="G13" s="17">
         <v>5.1249999999999997E-2</v>
       </c>
       <c r="H13" s="19" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="2:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B14" s="66" t="s">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="C14" s="18">
         <v>3.7499999999999999E-3</v>
       </c>
       <c r="D14" s="18">
         <v>1.375E-2</v>
       </c>
       <c r="E14" s="18">
         <v>3.3750000000000002E-2</v>
       </c>
       <c r="F14" s="18">
         <v>4.8750000000000002E-2</v>
       </c>
       <c r="G14" s="18">
         <v>5.1249999999999997E-2</v>
       </c>
       <c r="H14" s="20" t="s">
-        <v>36</v>
-[...7 lines deleted...]
-      <c r="C18" s="84"/>
+        <v>34</v>
+      </c>
+    </row>
+    <row r="15" spans="2:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="77"/>
+      <c r="C15" s="75"/>
+      <c r="D15" s="75"/>
+      <c r="E15" s="75"/>
+      <c r="F15" s="75"/>
+      <c r="G15" s="75"/>
+      <c r="H15" s="76"/>
+    </row>
+    <row r="16" spans="2:8" ht="24.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="80" t="s">
+        <v>138</v>
+      </c>
+      <c r="C16" s="81"/>
+      <c r="D16" s="81"/>
+      <c r="E16" s="81"/>
+      <c r="F16" s="81"/>
+      <c r="G16" s="81"/>
+      <c r="H16" s="82"/>
+    </row>
+    <row r="17" spans="2:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="78"/>
+      <c r="C17" s="83" t="s">
+        <v>1</v>
+      </c>
+      <c r="D17" s="84"/>
+      <c r="E17" s="84"/>
+      <c r="F17" s="84"/>
+      <c r="G17" s="84"/>
+      <c r="H17" s="85"/>
+    </row>
+    <row r="18" spans="2:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="89" t="s">
+        <v>127</v>
+      </c>
+      <c r="C18" s="83" t="s">
+        <v>33</v>
+      </c>
       <c r="D18" s="84"/>
       <c r="E18" s="84"/>
       <c r="F18" s="84"/>
       <c r="G18" s="84"/>
       <c r="H18" s="85"/>
     </row>
-    <row r="19" spans="2:8" ht="21.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...29 lines deleted...]
-      <c r="H20" s="4" t="s">
+    <row r="19" spans="2:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="79"/>
+      <c r="C19" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="F19" s="12" t="s">
+        <v>6</v>
+      </c>
+      <c r="G19" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="H19" s="4" t="s">
         <v>12</v>
       </c>
     </row>
+    <row r="20" spans="2:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="C20" s="17">
+        <v>3.7499999999999999E-3</v>
+      </c>
+      <c r="D20" s="17">
+        <v>3.7499999999999999E-3</v>
+      </c>
+      <c r="E20" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="F20" s="17">
+        <v>8.7500000000000008E-3</v>
+      </c>
+      <c r="G20" s="17">
+        <v>1.375E-2</v>
+      </c>
+      <c r="H20" s="19" t="s">
+        <v>130</v>
+      </c>
+    </row>
     <row r="21" spans="2:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B21" s="15" t="s">
-        <v>105</v>
+      <c r="B21" s="5" t="s">
+        <v>118</v>
       </c>
       <c r="C21" s="17">
-        <v>0</v>
+        <v>3.7499999999999999E-3</v>
       </c>
       <c r="D21" s="17">
-        <v>0</v>
+        <v>3.7499999999999999E-3</v>
       </c>
       <c r="E21" s="17">
-        <v>1.25E-3</v>
+        <v>8.7500000000000008E-3</v>
       </c>
       <c r="F21" s="17">
-        <v>1.25E-3</v>
+        <v>1.2500000000000001E-2</v>
       </c>
       <c r="G21" s="17">
-        <v>7.4999999999999997E-3</v>
-[...7 lines deleted...]
-        <v>25</v>
+        <v>1.8749999999999999E-2</v>
+      </c>
+      <c r="H21" s="19" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="22" spans="2:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="5" t="s">
+        <v>119</v>
       </c>
       <c r="C22" s="17">
-        <v>1.125E-2</v>
+        <v>3.7499999999999999E-3</v>
       </c>
       <c r="D22" s="17">
-        <v>1.125E-2</v>
+        <v>3.7499999999999999E-3</v>
       </c>
       <c r="E22" s="17">
+        <v>0.01</v>
+      </c>
+      <c r="F22" s="17">
         <v>1.6250000000000001E-2</v>
       </c>
-      <c r="F22" s="17">
-[...1 lines deleted...]
-      </c>
       <c r="G22" s="17">
-        <v>3.3750000000000002E-2</v>
-[...7 lines deleted...]
-        <v>34</v>
+        <v>2.375E-2</v>
+      </c>
+      <c r="H22" s="19" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="23" spans="2:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="5" t="s">
+        <v>120</v>
       </c>
       <c r="C23" s="17">
-        <v>1.125E-2</v>
+        <v>3.7499999999999999E-3</v>
       </c>
       <c r="D23" s="17">
-        <v>1.125E-2</v>
+        <v>5.0000000000000001E-3</v>
       </c>
       <c r="E23" s="17">
-        <v>1.6250000000000001E-2</v>
+        <v>1.375E-2</v>
       </c>
       <c r="F23" s="17">
-        <v>2.1250000000000002E-2</v>
+        <v>0.02</v>
       </c>
       <c r="G23" s="17">
-        <v>3.3750000000000002E-2</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>2.75E-2</v>
+      </c>
+      <c r="H23" s="19" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="24" spans="2:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B24" s="15" t="s">
-        <v>103</v>
+      <c r="B24" s="5" t="s">
+        <v>121</v>
       </c>
       <c r="C24" s="17">
-        <v>5.0000000000000001E-3</v>
+        <v>3.7499999999999999E-3</v>
       </c>
       <c r="D24" s="17">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="E24" s="17">
+        <v>1.6250000000000001E-2</v>
+      </c>
+      <c r="F24" s="17">
+        <v>2.6249999999999999E-2</v>
+      </c>
+      <c r="G24" s="17">
+        <v>3.2500000000000001E-2</v>
+      </c>
+      <c r="H24" s="19" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="25" spans="2:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="C25" s="17">
+        <v>3.7499999999999999E-3</v>
+      </c>
+      <c r="D25" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="E25" s="17">
+        <v>0.02</v>
+      </c>
+      <c r="F25" s="17">
+        <v>2.8750000000000001E-2</v>
+      </c>
+      <c r="G25" s="17">
+        <v>3.7499999999999999E-2</v>
+      </c>
+      <c r="H25" s="19" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="26" spans="2:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B26" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="C26" s="17">
+        <v>3.7499999999999999E-3</v>
+      </c>
+      <c r="D26" s="17">
+        <v>8.7500000000000008E-3</v>
+      </c>
+      <c r="E26" s="17">
+        <v>2.75E-2</v>
+      </c>
+      <c r="F26" s="17">
+        <v>0.04</v>
+      </c>
+      <c r="G26" s="17">
+        <v>4.7500000000000001E-2</v>
+      </c>
+      <c r="H26" s="19" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="27" spans="2:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="C27" s="17">
+        <v>3.7499999999999999E-3</v>
+      </c>
+      <c r="D27" s="17">
+        <v>1.375E-2</v>
+      </c>
+      <c r="E27" s="17">
+        <v>3.125E-2</v>
+      </c>
+      <c r="F27" s="17">
+        <v>4.6249999999999999E-2</v>
+      </c>
+      <c r="G27" s="17">
+        <v>5.1249999999999997E-2</v>
+      </c>
+      <c r="H27" s="19" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="28" spans="2:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="66" t="s">
+        <v>136</v>
+      </c>
+      <c r="C28" s="18">
+        <v>3.7499999999999999E-3</v>
+      </c>
+      <c r="D28" s="18">
+        <v>1.375E-2</v>
+      </c>
+      <c r="E28" s="18">
+        <v>3.3750000000000002E-2</v>
+      </c>
+      <c r="F28" s="18">
+        <v>4.8750000000000002E-2</v>
+      </c>
+      <c r="G28" s="18">
+        <v>5.1249999999999997E-2</v>
+      </c>
+      <c r="H28" s="20" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="29" spans="2:8" ht="14" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="30" spans="2:8" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="31" spans="2:8" ht="17" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="86" t="s">
+        <v>35</v>
+      </c>
+      <c r="C31" s="87"/>
+      <c r="D31" s="87"/>
+      <c r="E31" s="87"/>
+      <c r="F31" s="87"/>
+      <c r="G31" s="87"/>
+      <c r="H31" s="88"/>
+    </row>
+    <row r="32" spans="2:8" ht="21.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="78" t="s">
+        <v>41</v>
+      </c>
+      <c r="C32" s="83" t="s">
+        <v>1</v>
+      </c>
+      <c r="D32" s="84"/>
+      <c r="E32" s="84"/>
+      <c r="F32" s="84"/>
+      <c r="G32" s="84"/>
+      <c r="H32" s="85"/>
+    </row>
+    <row r="33" spans="2:8" ht="31.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="79"/>
+      <c r="C33" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D33" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="E33" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="F33" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="G33" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="H33" s="4" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="2:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="15" t="s">
+        <v>102</v>
+      </c>
+      <c r="C34" s="17">
+        <v>0</v>
+      </c>
+      <c r="D34" s="17">
+        <v>0</v>
+      </c>
+      <c r="E34" s="17">
+        <v>1.25E-3</v>
+      </c>
+      <c r="F34" s="17">
+        <v>1.25E-3</v>
+      </c>
+      <c r="G34" s="17">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="H34" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="2:8" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="15" t="s">
+        <v>24</v>
+      </c>
+      <c r="C35" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="D35" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="E35" s="17">
+        <v>1.6250000000000001E-2</v>
+      </c>
+      <c r="F35" s="17">
+        <v>2.1250000000000002E-2</v>
+      </c>
+      <c r="G35" s="17">
+        <v>3.3750000000000002E-2</v>
+      </c>
+      <c r="H35" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="2:8" ht="15.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="15" t="s">
+        <v>32</v>
+      </c>
+      <c r="C36" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="D36" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="E36" s="17">
+        <v>1.6250000000000001E-2</v>
+      </c>
+      <c r="F36" s="17">
+        <v>2.1250000000000002E-2</v>
+      </c>
+      <c r="G36" s="17">
+        <v>3.3750000000000002E-2</v>
+      </c>
+      <c r="H36" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="2:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="15" t="s">
+        <v>100</v>
+      </c>
+      <c r="C37" s="17">
         <v>5.0000000000000001E-3</v>
       </c>
-      <c r="F24" s="17">
+      <c r="D37" s="17">
         <v>5.0000000000000001E-3</v>
       </c>
-      <c r="G24" s="17">
+      <c r="E37" s="17">
         <v>5.0000000000000001E-3</v>
       </c>
-      <c r="H24" s="6">
+      <c r="F37" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="G37" s="17">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="H37" s="6">
         <v>235</v>
       </c>
     </row>
-    <row r="25" spans="2:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B25" s="15" t="s">
+    <row r="38" spans="2:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="15" t="s">
+        <v>26</v>
+      </c>
+      <c r="C38" s="17">
+        <v>0</v>
+      </c>
+      <c r="D38" s="17">
+        <v>0</v>
+      </c>
+      <c r="E38" s="17">
+        <v>3.7499999999999999E-3</v>
+      </c>
+      <c r="F38" s="17">
+        <v>3.7499999999999999E-3</v>
+      </c>
+      <c r="G38" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="H38" s="6" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="2:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="15" t="s">
         <v>27</v>
       </c>
-      <c r="C25" s="17">
-[...11 lines deleted...]
-      <c r="G25" s="17">
+      <c r="C39" s="17">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="D39" s="17">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="E39" s="17">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="F39" s="17">
+        <v>1.4999999999999999E-2</v>
+      </c>
+      <c r="G39" s="17">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="H39" s="6">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="40" spans="2:8" ht="16.399999999999999" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C40" s="17">
+        <v>0.02</v>
+      </c>
+      <c r="D40" s="17">
+        <v>0.02</v>
+      </c>
+      <c r="E40" s="17">
+        <v>2.2499999999999999E-2</v>
+      </c>
+      <c r="F40" s="17">
+        <v>2.2499999999999999E-2</v>
+      </c>
+      <c r="G40" s="17">
+        <v>3.2500000000000001E-2</v>
+      </c>
+      <c r="H40" s="6">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="41" spans="2:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="15" t="s">
+        <v>99</v>
+      </c>
+      <c r="C41" s="17">
         <v>6.2500000000000003E-3</v>
       </c>
-      <c r="H25" s="6" t="s">
+      <c r="D41" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="E41" s="17">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="F41" s="17">
+        <v>8.7500000000000008E-3</v>
+      </c>
+      <c r="G41" s="17">
+        <v>1.125E-2</v>
+      </c>
+      <c r="H41" s="6" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="26" spans="2:8" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-[...67 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="7">
+  <mergeCells count="11">
     <mergeCell ref="B2:H2"/>
     <mergeCell ref="C3:H3"/>
     <mergeCell ref="C4:H4"/>
-    <mergeCell ref="B18:H18"/>
-[...1 lines deleted...]
-    <mergeCell ref="B19:B20"/>
+    <mergeCell ref="B31:H31"/>
+    <mergeCell ref="C32:H32"/>
+    <mergeCell ref="B32:B33"/>
     <mergeCell ref="B3:B5"/>
+    <mergeCell ref="B16:H16"/>
+    <mergeCell ref="B17:B19"/>
+    <mergeCell ref="C17:H17"/>
+    <mergeCell ref="C18:H18"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.85683333333333334" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="97" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="76" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="H6:H14" numberStoredAsText="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B7808154-B340-4A82-B5B6-A777938D3106}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B2:D30"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageLayout" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" view="pageLayout" topLeftCell="A8" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="7.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="3.81640625" customWidth="1"/>
     <col min="2" max="2" width="112.1796875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="28.54296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:3" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
     <row r="3" spans="2:3" ht="26.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B3" s="87" t="s">
+      <c r="B3" s="90" t="s">
+        <v>42</v>
+      </c>
+      <c r="C3" s="91"/>
+    </row>
+    <row r="4" spans="2:3" ht="22.4" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="92" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" s="93"/>
+    </row>
+    <row r="5" spans="2:3" ht="33.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="94" t="s">
         <v>44</v>
       </c>
-      <c r="C3" s="88"/>
-[...11 lines deleted...]
-      <c r="C5" s="92"/>
+      <c r="C5" s="95"/>
     </row>
     <row r="6" spans="2:3" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B6" s="23" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="C6" s="24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="2:3" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B7" s="25" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="C7" s="26">
         <v>900</v>
       </c>
     </row>
     <row r="8" spans="2:3" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B8" s="25" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="C8" s="26" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B9" s="73" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="C9" s="93">
+        <v>48</v>
+      </c>
+      <c r="C9" s="96">
         <v>874</v>
       </c>
     </row>
     <row r="10" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B10" s="27" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="C10" s="94"/>
+        <v>49</v>
+      </c>
+      <c r="C10" s="97"/>
     </row>
     <row r="11" spans="2:3" ht="15.65" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B11" s="28" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="C11" s="94"/>
+        <v>50</v>
+      </c>
+      <c r="C11" s="97"/>
     </row>
     <row r="12" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B12" s="28" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="C12" s="94"/>
+        <v>51</v>
+      </c>
+      <c r="C12" s="97"/>
     </row>
     <row r="13" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B13" s="28" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="C13" s="94"/>
+        <v>52</v>
+      </c>
+      <c r="C13" s="97"/>
     </row>
     <row r="14" spans="2:3" x14ac:dyDescent="0.35">
       <c r="B14" s="28" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="C14" s="94"/>
+        <v>53</v>
+      </c>
+      <c r="C14" s="97"/>
     </row>
     <row r="15" spans="2:3" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B15" s="29" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="C15" s="95"/>
+        <v>54</v>
+      </c>
+      <c r="C15" s="98"/>
     </row>
     <row r="27" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D27" s="8"/>
     </row>
     <row r="29" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D29" s="8"/>
     </row>
     <row r="30" spans="4:4" x14ac:dyDescent="0.35">
       <c r="D30" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="C9:C15"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B9" r:id="rId1" xr:uid="{C0E9A0D1-0E12-4156-B734-048C01394183}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="84" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3A15EB6B-E731-41A0-B802-73E088EBDA38}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:D14"/>
   <sheetViews>
     <sheetView showGridLines="0" view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="4.81640625" customWidth="1"/>
     <col min="2" max="2" width="51.81640625" customWidth="1"/>
     <col min="3" max="3" width="32.81640625" customWidth="1"/>
     <col min="4" max="4" width="56.1796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:4" ht="31.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="2:4" ht="31.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B2" s="102" t="s">
-[...3 lines deleted...]
-      <c r="D2" s="104"/>
+      <c r="B2" s="105" t="s">
+        <v>55</v>
+      </c>
+      <c r="C2" s="106"/>
+      <c r="D2" s="107"/>
     </row>
     <row r="3" spans="2:4" ht="21.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B3" s="91" t="s">
-[...3 lines deleted...]
-      <c r="D3" s="92"/>
+      <c r="B3" s="94" t="s">
+        <v>56</v>
+      </c>
+      <c r="C3" s="108"/>
+      <c r="D3" s="95"/>
     </row>
     <row r="4" spans="2:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B4" s="23" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" s="30" t="s">
         <v>59</v>
-      </c>
-[...4 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="5" spans="2:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B5" s="25" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="C5" s="34">
         <v>-500</v>
       </c>
       <c r="D5" s="26">
         <v>184</v>
       </c>
     </row>
     <row r="6" spans="2:4" ht="15" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B6" s="25" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="C6" s="34">
         <v>-500</v>
       </c>
       <c r="D6" s="26">
         <v>375</v>
       </c>
     </row>
     <row r="7" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B7" s="32" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="C7" s="96">
+        <v>62</v>
+      </c>
+      <c r="C7" s="99">
         <v>-500</v>
       </c>
-      <c r="D7" s="93">
+      <c r="D7" s="96">
         <v>868</v>
       </c>
     </row>
     <row r="8" spans="2:4" ht="25.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B8" s="33" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="D8" s="95"/>
+        <v>110</v>
+      </c>
+      <c r="C8" s="100"/>
+      <c r="D8" s="98"/>
     </row>
     <row r="9" spans="2:4" x14ac:dyDescent="0.35">
       <c r="B9" s="31" t="s">
-        <v>101</v>
-[...1 lines deleted...]
-      <c r="C9" s="96">
+        <v>98</v>
+      </c>
+      <c r="C9" s="99">
         <v>-500</v>
       </c>
-      <c r="D9" s="93">
+      <c r="D9" s="96">
         <v>871</v>
       </c>
     </row>
     <row r="10" spans="2:4" ht="25.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B10" s="25" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-      <c r="D10" s="95"/>
+        <v>110</v>
+      </c>
+      <c r="C10" s="100"/>
+      <c r="D10" s="98"/>
     </row>
     <row r="11" spans="2:4" x14ac:dyDescent="0.35">
-      <c r="B11" s="98" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="96">
+      <c r="B11" s="101" t="s">
+        <v>112</v>
+      </c>
+      <c r="C11" s="99">
         <v>-2500</v>
       </c>
-      <c r="D11" s="100" t="s">
-        <v>114</v>
+      <c r="D11" s="103" t="s">
+        <v>111</v>
       </c>
     </row>
     <row r="12" spans="2:4" ht="30.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B12" s="99"/>
-[...1 lines deleted...]
-      <c r="D12" s="101"/>
+      <c r="B12" s="102"/>
+      <c r="C12" s="100"/>
+      <c r="D12" s="104"/>
     </row>
     <row r="14" spans="2:4" ht="47" customHeight="1" x14ac:dyDescent="0.35">
       <c r="B14" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="1.5665" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="76" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CD34D28E-E68B-465A-8650-8E06667E2997}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:F17"/>
+  <dimension ref="B1:F24"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B12" sqref="B12"/>
+    <sheetView showGridLines="0" topLeftCell="A5" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="2" max="2" width="25" customWidth="1"/>
     <col min="3" max="6" width="25.81640625" customWidth="1"/>
     <col min="7" max="7" width="11.81640625" customWidth="1"/>
     <col min="8" max="8" width="10.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" ht="32.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="2:6" ht="50.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B2" s="106" t="s">
-[...5 lines deleted...]
-      <c r="F2" s="108"/>
+      <c r="B2" s="109" t="s">
+        <v>63</v>
+      </c>
+      <c r="C2" s="110"/>
+      <c r="D2" s="110"/>
+      <c r="E2" s="110"/>
+      <c r="F2" s="111"/>
     </row>
     <row r="3" spans="2:6" ht="22.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B3" s="75" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="110" t="s">
+      <c r="B3" s="78" t="s">
+        <v>115</v>
+      </c>
+      <c r="C3" s="113" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="111"/>
-[...1 lines deleted...]
-      <c r="F3" s="112"/>
+      <c r="D3" s="114"/>
+      <c r="E3" s="114"/>
+      <c r="F3" s="115"/>
     </row>
     <row r="4" spans="2:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B4" s="109"/>
+      <c r="B4" s="112"/>
       <c r="C4" s="65" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="D4" s="35" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E4" s="35" t="s">
         <v>10</v>
       </c>
       <c r="F4" s="36" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
     </row>
     <row r="5" spans="2:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B5" s="37" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="C5" s="42">
         <v>1.25E-3</v>
       </c>
       <c r="D5" s="42">
         <v>3.7499999999999999E-3</v>
       </c>
       <c r="E5" s="42">
         <v>5.0000000000000001E-3</v>
       </c>
       <c r="F5" s="43">
         <v>0.01</v>
       </c>
     </row>
     <row r="6" spans="2:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B6" s="38" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="42">
         <v>1.25E-3</v>
       </c>
       <c r="D6" s="42">
         <v>6.2500000000000003E-3</v>
       </c>
       <c r="E6" s="42">
@@ -5298,528 +6534,638 @@
         <v>8.7500000000000008E-3</v>
       </c>
       <c r="F8" s="43">
         <v>1.7500000000000002E-2</v>
       </c>
     </row>
     <row r="9" spans="2:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B9" s="38" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="42">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="D9" s="42">
         <v>1.2500000000000001E-2</v>
       </c>
       <c r="E9" s="42">
         <v>1.7500000000000002E-2</v>
       </c>
       <c r="F9" s="43">
         <v>2.1250000000000002E-2</v>
       </c>
     </row>
     <row r="10" spans="2:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B10" s="38" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="C10" s="42">
         <v>1.2500000000000001E-2</v>
       </c>
       <c r="D10" s="42">
         <v>1.7500000000000002E-2</v>
       </c>
       <c r="E10" s="42">
         <v>0.02</v>
       </c>
       <c r="F10" s="43">
         <v>2.375E-2</v>
       </c>
     </row>
     <row r="11" spans="2:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B11" s="38" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="C11" s="42">
         <v>1.7500000000000002E-2</v>
       </c>
       <c r="D11" s="42">
         <v>0.02</v>
       </c>
       <c r="E11" s="42">
         <v>2.2499999999999999E-2</v>
       </c>
       <c r="F11" s="43">
         <v>2.75E-2</v>
       </c>
     </row>
     <row r="12" spans="2:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B12" s="39" t="s">
-        <v>106</v>
+        <v>103</v>
       </c>
       <c r="C12" s="18">
         <v>0.02</v>
       </c>
       <c r="D12" s="18">
         <v>2.2499999999999999E-2</v>
       </c>
       <c r="E12" s="18">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="F12" s="44">
         <v>0.03</v>
       </c>
     </row>
-    <row r="15" spans="2:6" ht="26.5" customHeight="1" x14ac:dyDescent="0.35"/>
-[...1 lines deleted...]
-    <row r="17" ht="39.65" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="13" spans="2:6" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
+    <row r="14" spans="2:6" ht="27.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="109" t="s">
+        <v>63</v>
+      </c>
+      <c r="C14" s="110"/>
+      <c r="D14" s="110"/>
+      <c r="E14" s="110"/>
+      <c r="F14" s="111"/>
+    </row>
+    <row r="15" spans="2:6" ht="17.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="78" t="s">
+        <v>131</v>
+      </c>
+      <c r="C15" s="113" t="s">
+        <v>1</v>
+      </c>
+      <c r="D15" s="114"/>
+      <c r="E15" s="114"/>
+      <c r="F15" s="115"/>
+    </row>
+    <row r="16" spans="2:6" ht="17.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="112"/>
+      <c r="C16" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="D16" s="35" t="s">
+        <v>141</v>
+      </c>
+      <c r="E16" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="F16" s="36" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="2:6" ht="17.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="38" t="s">
+        <v>133</v>
+      </c>
+      <c r="C17" s="42">
+        <v>1.25E-3</v>
+      </c>
+      <c r="D17" s="42">
+        <v>3.7499999999999999E-3</v>
+      </c>
+      <c r="E17" s="42">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="F17" s="43">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="18" spans="2:6" ht="17.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="38" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="42">
+        <v>1.25E-3</v>
+      </c>
+      <c r="D18" s="42">
+        <v>6.2500000000000003E-3</v>
+      </c>
+      <c r="E18" s="42">
+        <v>8.7500000000000008E-3</v>
+      </c>
+      <c r="F18" s="43">
+        <v>1.2500000000000001E-2</v>
+      </c>
+    </row>
+    <row r="19" spans="2:6" ht="17.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="38" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="42">
+        <v>1.25E-3</v>
+      </c>
+      <c r="D19" s="42">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="E19" s="42">
+        <v>8.7500000000000008E-3</v>
+      </c>
+      <c r="F19" s="43">
+        <v>1.2500000000000001E-2</v>
+      </c>
+    </row>
+    <row r="20" spans="2:6" ht="17.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="42">
+        <v>1.25E-3</v>
+      </c>
+      <c r="D20" s="42">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="E20" s="42">
+        <v>8.7500000000000008E-3</v>
+      </c>
+      <c r="F20" s="43">
+        <v>1.7500000000000002E-2</v>
+      </c>
+    </row>
+    <row r="21" spans="2:6" ht="17.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="38" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" s="42">
+        <v>7.4999999999999997E-3</v>
+      </c>
+      <c r="D21" s="42">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="E21" s="42">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="F21" s="43">
+        <v>2.1250000000000002E-2</v>
+      </c>
+    </row>
+    <row r="22" spans="2:6" ht="25.4" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="C22" s="42">
+        <v>1.2500000000000001E-2</v>
+      </c>
+      <c r="D22" s="42">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="E22" s="42">
+        <v>0.02</v>
+      </c>
+      <c r="F22" s="43">
+        <v>2.375E-2</v>
+      </c>
+    </row>
+    <row r="23" spans="2:6" ht="21.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B23" s="38" t="s">
+        <v>66</v>
+      </c>
+      <c r="C23" s="42">
+        <v>1.7500000000000002E-2</v>
+      </c>
+      <c r="D23" s="42">
+        <v>0.02</v>
+      </c>
+      <c r="E23" s="42">
+        <v>2.2499999999999999E-2</v>
+      </c>
+      <c r="F23" s="43">
+        <v>2.75E-2</v>
+      </c>
+    </row>
+    <row r="24" spans="2:6" ht="15.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="39" t="s">
+        <v>132</v>
+      </c>
+      <c r="C24" s="18">
+        <v>0.02</v>
+      </c>
+      <c r="D24" s="18">
+        <v>2.2499999999999999E-2</v>
+      </c>
+      <c r="E24" s="18">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="F24" s="44">
+        <v>0.03</v>
+      </c>
+    </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="6">
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:F3"/>
+    <mergeCell ref="B14:F14"/>
+    <mergeCell ref="B15:B16"/>
+    <mergeCell ref="C15:F15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="89" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{853EF078-64C4-4454-8F8F-614A59D80BEF}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:J14"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="P7" sqref="P7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="5.1796875" customWidth="1"/>
     <col min="2" max="2" width="12.81640625" style="8" customWidth="1"/>
     <col min="3" max="3" width="9.1796875" customWidth="1"/>
     <col min="4" max="4" width="17.1796875" customWidth="1"/>
     <col min="5" max="7" width="13.1796875" customWidth="1"/>
     <col min="8" max="8" width="12" customWidth="1"/>
     <col min="9" max="9" width="13.1796875" customWidth="1"/>
     <col min="10" max="10" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="2:10" ht="25.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B2" s="115" t="s">
+      <c r="B2" s="131" t="s">
+        <v>68</v>
+      </c>
+      <c r="C2" s="132"/>
+      <c r="D2" s="132"/>
+      <c r="E2" s="132"/>
+      <c r="F2" s="132"/>
+      <c r="G2" s="132"/>
+      <c r="H2" s="132"/>
+      <c r="I2" s="132"/>
+      <c r="J2" s="133"/>
+    </row>
+    <row r="3" spans="2:10" ht="35.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="134" t="s">
+        <v>69</v>
+      </c>
+      <c r="C3" s="135"/>
+      <c r="D3" s="135"/>
+      <c r="E3" s="135"/>
+      <c r="F3" s="135"/>
+      <c r="G3" s="135"/>
+      <c r="H3" s="135"/>
+      <c r="I3" s="135"/>
+      <c r="J3" s="136"/>
+    </row>
+    <row r="4" spans="2:10" ht="25.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="78" t="s">
+        <v>70</v>
+      </c>
+      <c r="C4" s="124" t="s">
         <v>71</v>
       </c>
-      <c r="C2" s="116"/>
-[...36 lines deleted...]
-      <c r="H4" s="121" t="s">
+      <c r="D4" s="127" t="s">
         <v>94</v>
       </c>
-      <c r="I4" s="122"/>
-      <c r="J4" s="123"/>
+      <c r="E4" s="117" t="s">
+        <v>92</v>
+      </c>
+      <c r="F4" s="118"/>
+      <c r="G4" s="119"/>
+      <c r="H4" s="117" t="s">
+        <v>91</v>
+      </c>
+      <c r="I4" s="118"/>
+      <c r="J4" s="137"/>
     </row>
     <row r="5" spans="2:10" ht="13.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B5" s="86"/>
-[...7 lines deleted...]
-      <c r="J5" s="126"/>
+      <c r="B5" s="89"/>
+      <c r="C5" s="125"/>
+      <c r="D5" s="128"/>
+      <c r="E5" s="120"/>
+      <c r="F5" s="121"/>
+      <c r="G5" s="122"/>
+      <c r="H5" s="120"/>
+      <c r="I5" s="121"/>
+      <c r="J5" s="138"/>
     </row>
     <row r="6" spans="2:10" ht="39.5" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B6" s="144"/>
-      <c r="C6" s="147"/>
+      <c r="B6" s="123"/>
+      <c r="C6" s="126"/>
       <c r="D6" s="57" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="E6" s="58" t="s">
         <v>1</v>
       </c>
       <c r="F6" s="59" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="G6" s="60" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="H6" s="58" t="s">
         <v>1</v>
       </c>
       <c r="I6" s="59" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="J6" s="61" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="7" spans="2:10" ht="25.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B7" s="55" t="s">
+        <v>72</v>
+      </c>
+      <c r="C7" s="45" t="s">
+        <v>73</v>
+      </c>
+      <c r="D7" s="46" t="s">
+        <v>74</v>
+      </c>
+      <c r="E7" s="47" t="s">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>78</v>
       </c>
       <c r="F7" s="22">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="G7" s="62">
         <v>0.02</v>
       </c>
       <c r="H7" s="48" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="I7" s="49">
         <v>0</v>
       </c>
       <c r="J7" s="50">
         <v>7.4999999999999997E-3</v>
       </c>
     </row>
     <row r="8" spans="2:10" ht="25.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B8" s="55" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C8" s="45" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="D8" s="46" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="47" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F8" s="22">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="G8" s="62">
         <v>0.02</v>
       </c>
       <c r="H8" s="48" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="I8" s="49">
         <v>0</v>
       </c>
       <c r="J8" s="50">
         <v>7.4999999999999997E-3</v>
       </c>
     </row>
     <row r="9" spans="2:10" ht="25.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B9" s="55" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="C9" s="45" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="D9" s="46" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="47" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="F9" s="22">
         <v>7.4999999999999997E-3</v>
       </c>
       <c r="G9" s="62">
         <v>0.02</v>
       </c>
       <c r="H9" s="48" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="I9" s="49">
         <v>0</v>
       </c>
       <c r="J9" s="50">
         <v>7.4999999999999997E-3</v>
       </c>
     </row>
     <row r="10" spans="2:10" x14ac:dyDescent="0.35">
-      <c r="B10" s="127" t="s">
-[...5 lines deleted...]
-      <c r="D10" s="135" t="s">
+      <c r="B10" s="139" t="s">
+        <v>85</v>
+      </c>
+      <c r="C10" s="145" t="s">
+        <v>73</v>
+      </c>
+      <c r="D10" s="147" t="s">
         <v>10</v>
       </c>
-      <c r="E10" s="129" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="113">
+      <c r="E10" s="141" t="s">
+        <v>86</v>
+      </c>
+      <c r="F10" s="129">
         <v>0.02</v>
       </c>
-      <c r="G10" s="137">
+      <c r="G10" s="149">
         <v>0.03</v>
       </c>
-      <c r="H10" s="139" t="s">
-[...2 lines deleted...]
-      <c r="I10" s="113">
+      <c r="H10" s="151" t="s">
+        <v>83</v>
+      </c>
+      <c r="I10" s="129">
         <v>1.4999999999999999E-2</v>
       </c>
-      <c r="J10" s="131">
+      <c r="J10" s="143">
         <v>0.02</v>
       </c>
     </row>
     <row r="11" spans="2:10" ht="15" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B11" s="128"/>
-[...7 lines deleted...]
-      <c r="J11" s="132"/>
+      <c r="B11" s="140"/>
+      <c r="C11" s="146"/>
+      <c r="D11" s="148"/>
+      <c r="E11" s="142"/>
+      <c r="F11" s="130"/>
+      <c r="G11" s="150"/>
+      <c r="H11" s="152"/>
+      <c r="I11" s="130"/>
+      <c r="J11" s="144"/>
     </row>
     <row r="12" spans="2:10" ht="25.5" thickBot="1" x14ac:dyDescent="0.4">
       <c r="B12" s="56" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C12" s="51" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="D12" s="52" t="s">
         <v>7</v>
       </c>
       <c r="E12" s="53" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="F12" s="40">
         <v>0.02</v>
       </c>
       <c r="G12" s="63">
         <v>0.03</v>
       </c>
       <c r="H12" s="54" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="I12" s="40">
         <v>1.4999999999999999E-2</v>
       </c>
       <c r="J12" s="41">
         <v>0.02</v>
       </c>
     </row>
     <row r="13" spans="2:10" x14ac:dyDescent="0.35">
-      <c r="B13" s="141" t="s">
-[...4 lines deleted...]
-      <c r="E13" s="141"/>
+      <c r="B13" s="116" t="s">
+        <v>95</v>
+      </c>
+      <c r="C13" s="116"/>
+      <c r="D13" s="116"/>
+      <c r="E13" s="116"/>
     </row>
     <row r="14" spans="2:10" x14ac:dyDescent="0.35">
       <c r="B14" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="B13:E13"/>
-[...3 lines deleted...]
-    <mergeCell ref="D4:D5"/>
     <mergeCell ref="I10:I11"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="B3:J3"/>
     <mergeCell ref="H4:J5"/>
     <mergeCell ref="B10:B11"/>
     <mergeCell ref="E10:E11"/>
     <mergeCell ref="J10:J11"/>
     <mergeCell ref="C10:C11"/>
     <mergeCell ref="D10:D11"/>
     <mergeCell ref="F10:F11"/>
     <mergeCell ref="G10:G11"/>
     <mergeCell ref="H10:H11"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="E4:G5"/>
+    <mergeCell ref="B4:B6"/>
+    <mergeCell ref="C4:C6"/>
+    <mergeCell ref="D4:D5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="98" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FDF48F102FDE0845B2E938CAD33B4D36" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ab89f78633b447bc222ba729ecea27f8">
-[...2 lines deleted...]
-    <xsd:import namespace="60d020a5-12c2-4647-a604-f4c9551a2dd5"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004E4A2CCB1DC57A469A090A0530241780" ma:contentTypeVersion="2" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ec7bd1ca52cb577e2f1de11ad3417d62">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7ca295c6e8e4a425952cbf4511a4c12e">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
-              <xsd:all>
-[...8 lines deleted...]
-              </xsd:all>
+              <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
-    </xsd:element>
-[...64 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="7" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="4" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -5864,105 +7210,85 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34AF91D8-BE4A-48D1-9F6B-DF0A37AE72F2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1F42666-02BD-4420-814C-524AC3812C53}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="60d020a5-12c2-4647-a604-f4c9551a2dd5"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8E2998F6-D842-4B92-9100-7692F5CBFC72}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1F42666-02BD-4420-814C-524AC3812C53}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43B12AE9-DF64-4130-B6EE-0789AC0BE1EE}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="40365ed9-58ec-4c5e-91f3-59ab547e3001"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -5982,51 +7308,51 @@
       <vt:lpstr>'Fannie Mae'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Fannie Mae</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Rowland, Darian</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100FDF48F102FDE0845B2E938CAD33B4D36</vt:lpwstr>
+    <vt:lpwstr>0x0101004E4A2CCB1DC57A469A090A0530241780</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_4e20156e-8ff9-4098-bbf6-fbcae2f0b5f0_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4e20156e-8ff9-4098-bbf6-fbcae2f0b5f0_SetDate">
     <vt:lpwstr>2023-02-07T15:02:35Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4e20156e-8ff9-4098-bbf6-fbcae2f0b5f0_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4e20156e-8ff9-4098-bbf6-fbcae2f0b5f0_Name">
     <vt:lpwstr>Non-Confidential Information</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4e20156e-8ff9-4098-bbf6-fbcae2f0b5f0_SiteId">
     <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_4e20156e-8ff9-4098-bbf6-fbcae2f0b5f0_ActionId">
     <vt:lpwstr>80651c10-615c-4504-a2fb-b81895179902</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_4e20156e-8ff9-4098-bbf6-fbcae2f0b5f0_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Order">
     <vt:r8>2938900</vt:r8>
   </property>