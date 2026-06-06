--- v0 (2025-10-08)
+++ v1 (2026-06-06)
@@ -1,62 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25726"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/g9udat_fanniemae_com/Documents/Desktop/IR Schedule forms/Final Forms/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\TRAINING\TRAINING_Servicing\Job Aids\Investor Reporting form within Job Aids\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="3" documentId="14_{1EFA83F6-EF30-4EAA-B3BA-50F2F347FE1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{49051615-5D7B-472B-A7F1-57ED3B1FA84C}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{07D9D06E-B024-470A-8B45-16C42F06364B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28690" yWindow="-110" windowWidth="29020" windowHeight="15820" tabRatio="703" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-30830" yWindow="-130" windowWidth="30940" windowHeight="16780" tabRatio="703" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Schedule 1 - Form 473" sheetId="1" r:id="rId1"/>
     <sheet name="Instructions" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Schedule 1 - Form 473'!$A$1:$H$31</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="31">
   <si>
     <t>Fannie Mae Loan Number</t>
   </si>
   <si>
     <t>F/S</t>
   </si>
   <si>
     <t>Explanation of Differences</t>
   </si>
   <si>
     <t>Portfolio Totals per Servicer's Records</t>
@@ -590,287 +589,284 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="13" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="7" fontId="0" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="7" fontId="0" fillId="0" borderId="14" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="7" fontId="0" fillId="0" borderId="15" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="2" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="17" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="17" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...38 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>273050</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>50800</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
       <xdr:colOff>1787046</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>501650</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
@@ -888,202 +884,164 @@
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="273050" y="50800"/>
           <a:ext cx="1513996" cy="450850"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1216,575 +1174,556 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://singlefamily.fanniemae.com/job-aid/investor-reporting-reconciliation/topic/Completing_Schedule_1_(Form_473).htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://singlefamily.fanniemae.com/job-aid/investor-reporting-reconciliation/topic/welcome.htm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L31"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView view="pageBreakPreview" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="H31" sqref="H31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="28.7265625" style="1" customWidth="1"/>
     <col min="2" max="2" width="8.7265625" style="1" customWidth="1"/>
     <col min="3" max="3" width="45.7265625" style="1" customWidth="1"/>
     <col min="4" max="4" width="14" style="1" customWidth="1"/>
     <col min="5" max="5" width="15.26953125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.453125" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="16" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="25.7265625" style="1" customWidth="1"/>
-    <col min="9" max="9" width="9.1796875" style="2"/>
-[...2 lines deleted...]
-    <col min="13" max="16384" width="9.1796875" style="1"/>
+    <col min="9" max="9" width="9.1796875" style="1"/>
+    <col min="10" max="10" width="93.54296875" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="43" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="2"/>
-[...5 lines deleted...]
-      <c r="G1" s="16" t="s">
+      <c r="G1" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="H1" s="49"/>
+      <c r="H1" s="48"/>
     </row>
     <row r="2" spans="1:12" ht="26.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="36" t="s">
+      <c r="A2" s="35" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="2"/>
-[...4 lines deleted...]
-      <c r="G2" s="16" t="s">
+      <c r="G2" s="15" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="53"/>
+      <c r="H2" s="52"/>
     </row>
     <row r="3" spans="1:12" ht="18" x14ac:dyDescent="0.25">
-      <c r="A3" s="7" t="s">
+      <c r="A3" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="2"/>
-[...12 lines deleted...]
-      <c r="E4" s="71" t="s">
+    </row>
+    <row r="4" spans="1:12" s="16" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="59"/>
+      <c r="B4" s="59"/>
+      <c r="C4" s="59"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="F4" s="72"/>
-[...1 lines deleted...]
-      <c r="H4" s="50" t="s">
+      <c r="F4" s="61"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="I4" s="6"/>
-[...5 lines deleted...]
-      <c r="A5" s="74" t="s">
+      <c r="I4" s="5"/>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
+      <c r="L4" s="5"/>
+    </row>
+    <row r="5" spans="1:12" s="4" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="75" t="s">
+      <c r="B5" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="66" t="s">
+      <c r="C5" s="55" t="s">
         <v>2</v>
       </c>
-      <c r="D5" s="66" t="s">
+      <c r="D5" s="55" t="s">
         <v>13</v>
       </c>
-      <c r="E5" s="48" t="s">
+      <c r="E5" s="47" t="s">
         <v>25</v>
       </c>
-      <c r="F5" s="18" t="s">
+      <c r="F5" s="17" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="48" t="s">
+      <c r="G5" s="47" t="s">
         <v>26</v>
       </c>
-      <c r="H5" s="68" t="s">
+      <c r="H5" s="57" t="s">
         <v>11</v>
       </c>
-      <c r="I5" s="2"/>
-[...2 lines deleted...]
-      <c r="L5" s="2"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="1"/>
+      <c r="K5" s="1"/>
+      <c r="L5" s="1"/>
     </row>
     <row r="6" spans="1:12" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="63"/>
-[...3 lines deleted...]
-      <c r="E6" s="24">
+      <c r="A6" s="64"/>
+      <c r="B6" s="66"/>
+      <c r="C6" s="56"/>
+      <c r="D6" s="56"/>
+      <c r="E6" s="23">
         <v>0</v>
       </c>
-      <c r="F6" s="8">
+      <c r="F6" s="7">
         <v>0</v>
       </c>
-      <c r="G6" s="24">
+      <c r="G6" s="23">
         <v>0</v>
       </c>
-      <c r="H6" s="69"/>
-[...174 lines deleted...]
-      <c r="A26" s="20" t="s">
+      <c r="H6" s="58"/>
+    </row>
+    <row r="7" spans="1:12" s="2" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="51"/>
+      <c r="C7" s="8"/>
+      <c r="D7" s="8"/>
+      <c r="E7" s="8"/>
+      <c r="F7" s="8"/>
+      <c r="G7" s="8"/>
+      <c r="H7" s="26"/>
+    </row>
+    <row r="8" spans="1:12" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="50"/>
+      <c r="C8" s="9"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="27"/>
+    </row>
+    <row r="9" spans="1:12" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="50"/>
+      <c r="C9" s="9"/>
+      <c r="D9" s="9"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="27"/>
+    </row>
+    <row r="10" spans="1:12" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="9"/>
+      <c r="C10" s="9"/>
+      <c r="D10" s="9"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="9"/>
+      <c r="G10" s="9"/>
+      <c r="H10" s="27"/>
+    </row>
+    <row r="11" spans="1:12" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="9"/>
+      <c r="C11" s="9"/>
+      <c r="D11" s="9"/>
+      <c r="E11" s="9"/>
+      <c r="F11" s="9"/>
+      <c r="G11" s="9"/>
+      <c r="H11" s="27"/>
+    </row>
+    <row r="12" spans="1:12" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="9"/>
+      <c r="C12" s="9"/>
+      <c r="D12" s="9"/>
+      <c r="E12" s="9"/>
+      <c r="F12" s="9"/>
+      <c r="G12" s="9"/>
+      <c r="H12" s="27"/>
+    </row>
+    <row r="13" spans="1:12" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="9"/>
+      <c r="C13" s="9"/>
+      <c r="D13" s="9"/>
+      <c r="E13" s="9"/>
+      <c r="F13" s="9"/>
+      <c r="G13" s="9"/>
+      <c r="H13" s="27"/>
+    </row>
+    <row r="14" spans="1:12" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="50"/>
+      <c r="C14" s="9"/>
+      <c r="D14" s="9"/>
+      <c r="E14" s="9"/>
+      <c r="F14" s="9"/>
+      <c r="G14" s="9"/>
+      <c r="H14" s="27"/>
+    </row>
+    <row r="15" spans="1:12" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="50"/>
+      <c r="C15" s="9"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="9"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="27"/>
+    </row>
+    <row r="16" spans="1:12" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="9"/>
+      <c r="C16" s="9"/>
+      <c r="D16" s="9"/>
+      <c r="E16" s="9"/>
+      <c r="F16" s="9"/>
+      <c r="G16" s="9"/>
+      <c r="H16" s="27"/>
+    </row>
+    <row r="17" spans="1:12" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="9"/>
+      <c r="C17" s="9"/>
+      <c r="D17" s="9"/>
+      <c r="E17" s="9"/>
+      <c r="F17" s="9"/>
+      <c r="G17" s="9"/>
+      <c r="H17" s="27"/>
+    </row>
+    <row r="18" spans="1:12" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="9"/>
+      <c r="C18" s="9"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="9"/>
+      <c r="F18" s="9"/>
+      <c r="G18" s="9"/>
+      <c r="H18" s="27"/>
+    </row>
+    <row r="19" spans="1:12" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="9"/>
+      <c r="C19" s="9"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="9"/>
+      <c r="H19" s="27"/>
+    </row>
+    <row r="20" spans="1:12" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="9"/>
+      <c r="C20" s="9"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="9"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="27"/>
+    </row>
+    <row r="21" spans="1:12" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="9"/>
+      <c r="C21" s="9"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="9"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="27"/>
+    </row>
+    <row r="22" spans="1:12" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="50"/>
+      <c r="C22" s="9"/>
+      <c r="D22" s="9"/>
+      <c r="E22" s="9"/>
+      <c r="F22" s="9"/>
+      <c r="G22" s="9"/>
+      <c r="H22" s="27"/>
+    </row>
+    <row r="23" spans="1:12" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="9"/>
+      <c r="C23" s="9"/>
+      <c r="D23" s="9"/>
+      <c r="E23" s="9"/>
+      <c r="F23" s="9"/>
+      <c r="G23" s="9"/>
+      <c r="H23" s="27"/>
+    </row>
+    <row r="24" spans="1:12" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="9"/>
+      <c r="C24" s="9"/>
+      <c r="D24" s="9"/>
+      <c r="E24" s="9"/>
+      <c r="F24" s="9"/>
+      <c r="G24" s="9"/>
+      <c r="H24" s="27"/>
+    </row>
+    <row r="25" spans="1:12" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="10"/>
+      <c r="B25" s="11"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="27"/>
+    </row>
+    <row r="26" spans="1:12" s="10" customFormat="1" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="B26" s="21"/>
-[...2 lines deleted...]
-      <c r="E26" s="23">
+      <c r="B26" s="20"/>
+      <c r="C26" s="20"/>
+      <c r="D26" s="31"/>
+      <c r="E26" s="22">
         <v>0</v>
       </c>
-      <c r="F26" s="22"/>
-      <c r="G26" s="23">
+      <c r="F26" s="21"/>
+      <c r="G26" s="22">
         <v>0</v>
       </c>
-      <c r="H26" s="29"/>
+      <c r="H26" s="28"/>
     </row>
     <row r="27" spans="1:12" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="56" t="s">
+      <c r="A27" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="B27" s="56"/>
-[...2 lines deleted...]
-      <c r="E27" s="23">
+      <c r="B27" s="67"/>
+      <c r="C27" s="68"/>
+      <c r="D27" s="29"/>
+      <c r="E27" s="22">
         <v>0</v>
       </c>
-      <c r="F27" s="22"/>
-      <c r="G27" s="23">
+      <c r="F27" s="21"/>
+      <c r="G27" s="22">
         <v>0</v>
       </c>
-      <c r="H27" s="25">
+      <c r="H27" s="24">
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:12" s="5" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="60" t="s">
+    <row r="28" spans="1:12" s="4" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="71" t="s">
         <v>9</v>
       </c>
-      <c r="B28" s="60"/>
-[...5 lines deleted...]
-      <c r="H28" s="26">
+      <c r="B28" s="71"/>
+      <c r="C28" s="71"/>
+      <c r="D28" s="71"/>
+      <c r="E28" s="71"/>
+      <c r="F28" s="71"/>
+      <c r="G28" s="72"/>
+      <c r="H28" s="25">
         <v>0</v>
       </c>
-      <c r="I28" s="2"/>
-[...5 lines deleted...]
-      <c r="A29" s="13" t="s">
+      <c r="I28" s="1"/>
+      <c r="J28" s="1"/>
+      <c r="K28" s="1"/>
+      <c r="L28" s="1"/>
+    </row>
+    <row r="29" spans="1:12" s="4" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="B29" s="64"/>
-[...9 lines deleted...]
-      <c r="L29" s="2"/>
+      <c r="B29" s="74"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="32"/>
+      <c r="E29" s="73"/>
+      <c r="F29" s="64"/>
+      <c r="G29" s="18"/>
+      <c r="H29" s="12"/>
+      <c r="I29" s="1"/>
+      <c r="J29" s="1"/>
+      <c r="K29" s="1"/>
+      <c r="L29" s="1"/>
     </row>
     <row r="30" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="31" t="s">
+      <c r="A30" s="30" t="s">
         <v>14</v>
       </c>
-      <c r="B30" s="31"/>
-[...1 lines deleted...]
-      <c r="D30" s="33" t="s">
+      <c r="B30" s="30"/>
+      <c r="C30" s="33"/>
+      <c r="D30" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="E30" s="58"/>
-[...1 lines deleted...]
-      <c r="G30" s="14" t="s">
+      <c r="E30" s="69"/>
+      <c r="F30" s="70"/>
+      <c r="G30" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="H30" s="55"/>
+      <c r="H30" s="54"/>
     </row>
     <row r="31" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="31" t="s">
+      <c r="A31" s="30" t="s">
         <v>15</v>
       </c>
-      <c r="B31" s="31"/>
-[...1 lines deleted...]
-      <c r="D31" s="33" t="s">
+      <c r="B31" s="30"/>
+      <c r="C31" s="33"/>
+      <c r="D31" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="E31" s="58"/>
-[...1 lines deleted...]
-      <c r="G31" s="15" t="s">
+      <c r="E31" s="69"/>
+      <c r="F31" s="70"/>
+      <c r="G31" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="H31" s="55"/>
+      <c r="H31" s="54"/>
     </row>
   </sheetData>
   <mergeCells count="13">
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="E31:F31"/>
+    <mergeCell ref="A28:G28"/>
+    <mergeCell ref="E29:F29"/>
+    <mergeCell ref="B29:C29"/>
+    <mergeCell ref="E30:F30"/>
     <mergeCell ref="C5:C6"/>
     <mergeCell ref="H5:H6"/>
     <mergeCell ref="A4:C4"/>
     <mergeCell ref="E4:G4"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:B6"/>
     <mergeCell ref="D5:D6"/>
-    <mergeCell ref="A27:C27"/>
-[...4 lines deleted...]
-    <mergeCell ref="E30:F30"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.5" header="0.25" footer="0.5"/>
-  <pageSetup scale="77" orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="79" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;CConfidential - Internal Distribution</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{A8CD22FC-5476-441D-A95A-51DE5B90B9B1}">
           <x14:formula1>
             <xm:f>Instructions!$A$164:$A$165</xm:f>
           </x14:formula1>
           <xm:sqref>B7:B25</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:A165"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A15" sqref="A15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="73.26953125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="13" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:1" ht="13" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="45"/>
+      <c r="A2" s="44"/>
     </row>
     <row r="3" spans="1:1" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A3" s="44" t="s">
+      <c r="A3" s="43" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:1" ht="13" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="46"/>
+      <c r="A4" s="45"/>
     </row>
     <row r="5" spans="1:1" ht="13" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="6" spans="1:1" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A6" s="37" t="s">
+      <c r="A6" s="36" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:1" ht="20.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="42" t="s">
+      <c r="A7" s="41" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A8" s="43"/>
+      <c r="A8" s="42"/>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A9" s="43"/>
+      <c r="A9" s="42"/>
     </row>
     <row r="10" spans="1:1" ht="30.5" x14ac:dyDescent="0.25">
-      <c r="A10" s="42" t="s">
+      <c r="A10" s="41" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A11" s="42"/>
+      <c r="A11" s="41"/>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A12" s="42"/>
+      <c r="A12" s="41"/>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A13" s="38"/>
+      <c r="A13" s="37"/>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A14" s="39" t="s">
+      <c r="A14" s="38" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A15" s="40" t="s">
+      <c r="A15" s="39" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:1" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A16" s="41"/>
+      <c r="A16" s="40"/>
     </row>
     <row r="40" spans="1:1" ht="13" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="41" spans="1:1" ht="13.5" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="47" t="s">
+      <c r="A41" s="46" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="164" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A164" s="54" t="s">
+      <c r="A164" s="53" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="165" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A165" s="54" t="s">
+      <c r="A165" s="53" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A15" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;CConfidential - Internal Distribution</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>