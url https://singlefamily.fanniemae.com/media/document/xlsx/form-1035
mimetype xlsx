--- v0 (2025-10-02)
+++ v1 (2026-06-08)
@@ -1,3179 +1,3545 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27726"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/y2ujul_fanniemae_com/Documents/Documents/Affordable Products/HomeStyle Renovation HomeStyle Energy/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/gauj6d_fanniemae_com/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D0FBDCF4-656C-4F75-9884-A519E5766CF2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="19" documentId="8_{1F102CFE-8ABF-4B1C-B33B-F3CE43688975}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{2AFA83D3-C798-4B42-B47A-EE0B5F554F7F}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-38510" yWindow="-9550" windowWidth="38620" windowHeight="21100" xr2:uid="{3F27DD19-00DE-43A7-B91B-231C41E0011A}"/>
   </bookViews>
   <sheets>
-    <sheet name="Form 1035" sheetId="5" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191028"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E40" i="5" l="1"/>
-[...17 lines deleted...]
-  <c r="E59" i="5"/>
+  <c r="E20" i="1" l="1"/>
+  <c r="E22" i="1"/>
+  <c r="E50" i="1"/>
+  <c r="E52" i="1"/>
+  <c r="E42" i="1" l="1"/>
+  <c r="E44" i="1" s="1"/>
+  <c r="E65" i="1"/>
+  <c r="E46" i="1"/>
+  <c r="E45" i="1"/>
+  <c r="E51" i="1" l="1"/>
+  <c r="E55" i="1" s="1"/>
+  <c r="E47" i="1"/>
+  <c r="E57" i="1" l="1"/>
+  <c r="E72" i="1" s="1"/>
+  <c r="E67" i="1"/>
+  <c r="E61" i="1" l="1"/>
+  <c r="E69" i="1" s="1"/>
+  <c r="D59" i="1"/>
+  <c r="E68" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="87">
+  <si>
+    <t>Borrower Name:</t>
+  </si>
+  <si>
+    <t>Date:</t>
+  </si>
+  <si>
+    <t>A. Loan Parameters</t>
+  </si>
+  <si>
+    <t>1. Select loan parameters</t>
+  </si>
+  <si>
+    <t>Loan Purpose</t>
+  </si>
+  <si>
+    <t>Occupancy</t>
+  </si>
+  <si>
+    <t>Primary Residence</t>
+  </si>
+  <si>
+    <t>Number of Units</t>
+  </si>
+  <si>
+    <t>HomeReady Loan</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>First-time Homebuyer</t>
+  </si>
+  <si>
+    <t>2. Is the primary dwelling a Manufactured Home?</t>
+  </si>
+  <si>
+    <t>3. “As completed” appraised value (after improvements)</t>
+  </si>
+  <si>
+    <t>C. Renovation Costs</t>
+  </si>
+  <si>
+    <t>1. Renovation costs</t>
+  </si>
+  <si>
+    <t>a. Hard costs (labor/materials)</t>
+  </si>
+  <si>
+    <t>b. Contingency reserve (if applicable and financed)</t>
+  </si>
+  <si>
+    <t>c. Architect/engineer fees</t>
+  </si>
+  <si>
+    <t>d. Consultant fees</t>
+  </si>
+  <si>
+    <t>e. Inspections</t>
+  </si>
+  <si>
+    <t>f. Title updates</t>
+  </si>
+  <si>
+    <t>g. Permits</t>
+  </si>
+  <si>
+    <t>h. Draw management fee during construction period</t>
+  </si>
+  <si>
+    <t>k. Other</t>
+  </si>
+  <si>
+    <t>D. Loan Amount</t>
+  </si>
+  <si>
+    <t>1. Total of purchase price and total renovation costs (B1 + C2)</t>
+  </si>
+  <si>
+    <t>2. “As completed” appraised value (B3)</t>
+  </si>
+  <si>
+    <t>3. Total of financed private mortgage insurance (E9)</t>
+  </si>
+  <si>
+    <t>4. For Purchase Loan - Purchase loan amount [(lesser of D1 or D2) x A1]
+5. For Limited Cash-Out Refinance - Maximum Refinance loan amount (D2 x A1)</t>
+  </si>
+  <si>
+    <t>Due from Borrowers</t>
+  </si>
+  <si>
+    <t>1. For Purchase Loan - Purchase price (B1)</t>
+  </si>
+  <si>
+    <t>2. Total renovation costs (C2)</t>
+  </si>
+  <si>
+    <t>3. For Limited Cash-Out Refinance: Balance of mortgage loans on the property to be paid off in the transaction</t>
+  </si>
+  <si>
+    <t>4. Borrower closing costs (including prepaid and initial escrow payments)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5. Discount points </t>
+  </si>
+  <si>
+    <t>6. Total due from borrower(s) (Total of E1 thru E5)</t>
+  </si>
+  <si>
+    <t>Total Mortgage Loans</t>
+  </si>
+  <si>
+    <t>7. Loan amount</t>
+  </si>
+  <si>
+    <t>Financed mortgage insurance (or MI equivalent amount)</t>
+  </si>
+  <si>
+    <t>Loan amount excluding financed MI (or MI equivalent amount)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">8. Other new mortgage loans on the property the borrower(s) is buying or refinancing </t>
+  </si>
+  <si>
+    <t>9. Total mortgage loans (Total of E7 and E8)</t>
+  </si>
+  <si>
+    <t>Total Credits</t>
+  </si>
+  <si>
+    <t>10. Seller credits (enter the amount of borrower(s) costs paid by the property seller)</t>
+  </si>
+  <si>
+    <t>12. Total credits (Total of E10 and E11)</t>
+  </si>
+  <si>
+    <t>Total due from the borrower(s) (E6)</t>
+  </si>
+  <si>
+    <t>Less total mortgage loans (E9) and total credits (E12)</t>
+  </si>
+  <si>
+    <t>E. URLA Lender Loan Information</t>
+  </si>
+  <si>
+    <t>Product Type</t>
+  </si>
+  <si>
+    <t>Maximum LTV/CLTV/HCLTV</t>
+  </si>
+  <si>
+    <t>LCOR</t>
+  </si>
+  <si>
+    <t>Start</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">j. Payment reserve (months not occupied x monthly payment) – </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t>not to exceed 6 months</t>
+    </r>
+  </si>
+  <si>
+    <t>Finish</t>
+  </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <rFont val="Arial"/>
-        <family val="2"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro Regular"/>
       </rPr>
-      <t>HomeStyle</t>
+      <t>Purchase:</t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...3 lines deleted...]
-        <family val="2"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro Regular"/>
       </rPr>
-      <t xml:space="preserve">®  </t>
-    </r>
+      <t xml:space="preserve"> 75% of the lesser of the purchase price plus renovation costs or "as completed" appraised value. </t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
-        <rFont val="Arial"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t xml:space="preserve">Refinance: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t>75% of the “as completed” appraised value</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2. Total renovation costs (Total of C1a to C1k)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t xml:space="preserve">NOTE: </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t>Cannot exceed A3</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">LTV / CLTV / HCLTV: </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For a </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t xml:space="preserve">refinance </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t>transaction, the LTV ratio is determined by dividing the original loan amount by the “as completed” appraised value of the property.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Cash from/to the borrower (E6 minus E9 and E12) </t>
+  </si>
+  <si>
+    <t>© 2026 Fannie Mae</t>
+  </si>
+  <si>
+    <t>11. Other credits (enter the sum of all other credits - borrower paid fees, earnest money, employer assisted housing, lease purchase fund, lot equity, relocation funds, sweat equity, trade equity, other)</t>
+  </si>
+  <si>
+    <t>(Intentionally left blank)</t>
+  </si>
+  <si>
+    <t>1. For purchase transaction, enter Purchase Price
+2. For Limited Cash-Out Refinance, enter balance of mortgage loans to be paid off in transaction</t>
+  </si>
+  <si>
+    <t xml:space="preserve">i. Certification of completion fee (Appraisal Form 1004D) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">3. Total renovation costs cannot exceed: </t>
+  </si>
+  <si>
+    <t>Purchase</t>
+  </si>
+  <si>
+    <t>Maximum Loan-to-Value Ratio (LTV)</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t>NOTE:</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t xml:space="preserve"> This amount does not include reserves or other funds that may be required by the lender to be verified. 
+HomeStyle Renovation does not permit cash to the borrower. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">For a </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t>purchase</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t xml:space="preserve"> money transaction, the LTV ratio is determined by dividing the original loan amount by the lesser of the “as completed” appraised value of the property or the sum of the purchase price of the property and the total renovation costs.</t>
+    </r>
+  </si>
+  <si>
+    <t>Total improvements, renovations, and repairs (C2) cannot exceed:</t>
+  </si>
+  <si>
+    <t>Purchase or LCOR</t>
+  </si>
+  <si>
+    <t>B. Property Information</t>
+  </si>
+  <si>
+    <t>2-4 Unit Primary Residence</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">    FRM: 97% </t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t>(1)</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t xml:space="preserve">
+ARM: 95%</t>
+    </r>
+  </si>
+  <si>
+    <t>FRM/ARM: 95%</t>
+  </si>
+  <si>
+    <t>FRM/ARM: 90%</t>
+  </si>
+  <si>
+    <t>FRM/ARM: 85%</t>
+  </si>
+  <si>
+    <t>1 Unit Primary Residence</t>
+  </si>
+  <si>
+    <t>1 Unit Second Home</t>
+  </si>
+  <si>
+    <t>1 Unit Investment Property</t>
+  </si>
+  <si>
+    <t>FRM/ARM: 75%</t>
+  </si>
+  <si>
+    <t>1-Unit</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t>Manufactured Home:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t xml:space="preserve"> 50% of the "as completed" appraised value</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t>1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t>Limited to Fixed Rate HomeReady® loans, loans to first-time homebuyers, or MH Advantage</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
       </rPr>
-      <t>Renovation Mortgage Maximum Mortgage Worksheet</t>
-[...5 lines deleted...]
-  <si>
+      <t>®</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t xml:space="preserve"> properties. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>HomeStyle</t>
+    </r>
     <r>
       <rPr>
         <b/>
-        <sz val="10.5"/>
-[...1 lines deleted...]
-        <rFont val="Arial"/>
+        <sz val="22"/>
+        <color theme="0"/>
+        <rFont val="Aptos Narrow"/>
         <family val="2"/>
       </rPr>
-      <t>This optional worksheet may be used to calculate the</t>
+      <t>®</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="10.5"/>
-[...1 lines deleted...]
-        <family val="2"/>
+        <sz val="22"/>
+        <color theme="0"/>
+        <rFont val="Source Sans Pro Regular"/>
       </rPr>
-      <t xml:space="preserve"> maximum loan </t>
+      <t xml:space="preserve"> Renovation Mortgage Maximum Mortgage Worksheet</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">This optional worksheet may be used to calculate the maximum loan amount for a purchase or refinance transaction for the HomeStyle Renovation mortgage.
+This worksheet does not replace the requirements of the Fannie Mae </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t>Selling Guide</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t xml:space="preserve">. In the event of a conflict between the </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t>Selling Guide</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t xml:space="preserve"> and this worksheet, the </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t xml:space="preserve">Selling Guide </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Source Sans Pro Regular"/>
+      </rPr>
+      <t xml:space="preserve">will control.
+</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <sz val="10.5"/>
-[...2 lines deleted...]
-        <family val="2"/>
+        <sz val="12"/>
+        <rFont val="Source Sans Pro Regular"/>
       </rPr>
-      <t>amount for a purchase or refinance transaction for the HomeStyle Renovation mortgage.</t>
+      <t>Note:</t>
     </r>
     <r>
       <rPr>
-        <b/>
-[...2 lines deleted...]
-        <family val="2"/>
+        <sz val="12"/>
+        <rFont val="Source Sans Pro Regular"/>
       </rPr>
-      <t xml:space="preserve">
-[...221 lines deleted...]
-HomeStyle Renovation does not permit cash to the borrower. </t>
+      <t xml:space="preserve"> Lenders are responsible for ensuring that the original principal balance of each mortgage loan does not exceed the applicable maximum loan limit for the specific area in which the property is located. </t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="27" x14ac:knownFonts="1">
     <font>
-      <sz val="10"/>
-[...2 lines deleted...]
-      <charset val="204"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="10.5"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10.5"/>
-      <name val="Arial"/>
-[...9 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
-      <b/>
-[...19 lines deleted...]
-      <vertAlign val="superscript"/>
       <sz val="8"/>
-      <name val="Arial"/>
-[...28 lines deleted...]
-      <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
+      <name val="Source Sans Pro Regular"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Source Sans Pro Regular"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Source Sans Pro Regular"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="22"/>
+      <color theme="0"/>
+      <name val="Source Sans Pro Regular"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Source Sans Pro Regular"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Source Sans Pro Regular"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="0"/>
+      <name val="Source Sans Pro Regular"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color theme="0"/>
+      <name val="Source Sans Pro Regular"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Source Sans Pro Regular"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="12"/>
+      <name val="Source Sans Pro Regular"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="12"/>
+      <name val="Source Sans Pro Regular"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color rgb="FF085280"/>
+      <name val="Source Sans Pro Regular"/>
+    </font>
+    <font>
+      <sz val="10.5"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Source Sans Pro Regular"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color rgb="FF05314D"/>
+      <name val="Source Sans Pro Regular"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="12"/>
+      <name val="Source Sans Pro Regular"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="22"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="5">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFD9D7DC"/>
+        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.14999847407452621"/>
+        <fgColor rgb="FF05314D"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.34998626667073579"/>
+        <fgColor rgb="FFEDEBE9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFDAEAF7"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="43">
+  <borders count="60">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...22 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
-        <color rgb="FF000000"/>
+        <color indexed="64"/>
       </right>
-      <top style="thin">
-[...4 lines deleted...]
-      </bottom>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
         <color rgb="FF000000"/>
+      </top>
+      <bottom style="thick">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thick">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-        <color rgb="FF000000"/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
       </right>
-      <top style="thin">
-[...17 lines deleted...]
-      <left style="thin">
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
+      <bottom style="thick">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thick">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="thin">
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
         <color rgb="FF000000"/>
-      </right>
-      <top/>
+      </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...31 lines deleted...]
-        <color rgb="FF000000"/>
+      <left style="medium">
+        <color indexed="64"/>
       </left>
       <right/>
       <top style="thick">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...20 lines deleted...]
-        <color rgb="FF000000"/>
+      <left style="medium">
+        <color indexed="64"/>
       </left>
-      <right/>
-[...96 lines deleted...]
-      <right style="thin">
+      <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...185 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="135">
+  <cellXfs count="155">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="44" fontId="5" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="15" fillId="0" borderId="34" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="15" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="15" fillId="0" borderId="37" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="15" fillId="4" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="12" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="20" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="17" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="15" fillId="0" borderId="42" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="44" fontId="15" fillId="0" borderId="36" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="7" fillId="4" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="15" fillId="4" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="15" fillId="4" borderId="42" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="15" fillId="4" borderId="35" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="12" fillId="4" borderId="34" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="4" borderId="40" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="12" fillId="4" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="4" borderId="36" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="15" fillId="4" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="13" fillId="0" borderId="35" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...79 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...43 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1" indent="5"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="44" fontId="13" fillId="3" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="44" fontId="7" fillId="4" borderId="37" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="4" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="6"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="4" borderId="39" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="4" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="7" fillId="4" borderId="59" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="4" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="4" borderId="42" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="57" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="15" fillId="4" borderId="36" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="15" fillId="4" borderId="37" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="56" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="54" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="15" fillId="0" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...40 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="53" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...30 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="3">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="3" xr:uid="{0E4B45EE-DEDB-4742-872F-EB207F8B3DC8}"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-[...5 lines deleted...]
-  </colors>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:oneCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>80242</xdr:colOff>
+      <xdr:colOff>100793</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>171449</xdr:rowOff>
+      <xdr:rowOff>191946</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="6861808" cy="636270"/>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>553962</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>62088</xdr:rowOff>
+    </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="image1.png">
+        <xdr:cNvPr id="12" name="Picture 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CD9A8EF-77DA-47EC-8579-7ADAE6589D43}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C442F01C-F3D9-5DD5-B388-FC68F1EBBF5E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="80242" y="171449"/>
-[...44 lines deleted...]
-          <a:ext cx="4481509" cy="1064058"/>
+          <a:off x="100793" y="191946"/>
+          <a:ext cx="3043969" cy="581342"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B012279-10D4-43BA-9B3A-1AC0339FAEF6}">
-  <dimension ref="A1:E88"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{750893C9-EADB-46A1-A79A-B7E231EB8814}">
+  <dimension ref="A1:E101"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A14" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C5" sqref="C5:E5"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E37" sqref="E37"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="40.77734375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="22.77734375" style="41" customWidth="1"/>
+    <col min="1" max="1" width="37.08984375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="15" style="1" customWidth="1"/>
+    <col min="3" max="3" width="21.81640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="20.81640625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="20.6328125" style="14" customWidth="1"/>
+    <col min="6" max="16384" width="8.7265625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="56.1" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="A2" s="125" t="s">
+    <row r="1" spans="1:5" ht="56.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="26"/>
+      <c r="B1" s="27"/>
+      <c r="C1" s="27"/>
+      <c r="D1" s="27"/>
+      <c r="E1" s="28"/>
+    </row>
+    <row r="2" spans="1:5" ht="57" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A2" s="143" t="s">
+        <v>85</v>
+      </c>
+      <c r="B2" s="144"/>
+      <c r="C2" s="144"/>
+      <c r="D2" s="144"/>
+      <c r="E2" s="145"/>
+    </row>
+    <row r="3" spans="1:5" ht="133.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="148" t="s">
+        <v>86</v>
+      </c>
+      <c r="B3" s="149"/>
+      <c r="C3" s="149"/>
+      <c r="D3" s="149"/>
+      <c r="E3" s="150"/>
+    </row>
+    <row r="4" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="135" t="s">
+        <v>48</v>
+      </c>
+      <c r="B4" s="136"/>
+      <c r="C4" s="29" t="s">
+        <v>4</v>
+      </c>
+      <c r="D4" s="131" t="s">
+        <v>49</v>
+      </c>
+      <c r="E4" s="132"/>
+    </row>
+    <row r="5" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="140" t="s">
+        <v>78</v>
+      </c>
+      <c r="B5" s="141"/>
+      <c r="C5" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="D5" s="142" t="s">
+        <v>74</v>
+      </c>
+      <c r="E5" s="142"/>
+    </row>
+    <row r="6" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="133" t="s">
+        <v>73</v>
+      </c>
+      <c r="B6" s="133"/>
+      <c r="C6" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="D6" s="133" t="s">
+        <v>75</v>
+      </c>
+      <c r="E6" s="133"/>
+    </row>
+    <row r="7" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="133" t="s">
+        <v>79</v>
+      </c>
+      <c r="B7" s="133"/>
+      <c r="C7" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="D7" s="134" t="s">
+        <v>76</v>
+      </c>
+      <c r="E7" s="133"/>
+    </row>
+    <row r="8" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="B8" s="133"/>
+      <c r="C8" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="D8" s="134" t="s">
+        <v>77</v>
+      </c>
+      <c r="E8" s="133"/>
+    </row>
+    <row r="9" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="133" t="s">
+        <v>80</v>
+      </c>
+      <c r="B9" s="133"/>
+      <c r="C9" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="D9" s="134" t="s">
+        <v>81</v>
+      </c>
+      <c r="E9" s="133"/>
+    </row>
+    <row r="10" spans="1:5" ht="35" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A10" s="137" t="s">
+        <v>84</v>
+      </c>
+      <c r="B10" s="138"/>
+      <c r="C10" s="138"/>
+      <c r="D10" s="138"/>
+      <c r="E10" s="139"/>
+    </row>
+    <row r="11" spans="1:5" ht="21.5" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A11" s="63" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" s="146"/>
+      <c r="C11" s="146"/>
+      <c r="D11" s="146"/>
+      <c r="E11" s="147"/>
+    </row>
+    <row r="12" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="151" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="125"/>
-[...5 lines deleted...]
-      <c r="A3" s="121" t="s">
+      <c r="B12" s="152"/>
+      <c r="C12" s="153"/>
+      <c r="D12" s="153"/>
+      <c r="E12" s="154"/>
+    </row>
+    <row r="13" spans="1:5" ht="35" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A13" s="127" t="s">
+        <v>1</v>
+      </c>
+      <c r="B13" s="128"/>
+      <c r="C13" s="129"/>
+      <c r="D13" s="129"/>
+      <c r="E13" s="130"/>
+    </row>
+    <row r="14" spans="1:5" ht="35" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A14" s="107" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="122"/>
-[...5 lines deleted...]
-      <c r="A4" s="123" t="s">
+      <c r="B14" s="108"/>
+      <c r="C14" s="108"/>
+      <c r="D14" s="108"/>
+      <c r="E14" s="109"/>
+    </row>
+    <row r="15" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="116" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="124"/>
-[...5 lines deleted...]
-      <c r="A5" s="128" t="s">
+      <c r="B15" s="117"/>
+      <c r="C15" s="120" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="129"/>
-[...5 lines deleted...]
-      <c r="A6" s="102" t="s">
+      <c r="D15" s="121"/>
+      <c r="E15" s="15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="58"/>
+      <c r="B16" s="118"/>
+      <c r="C16" s="120" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="103"/>
-[...5 lines deleted...]
-      <c r="A7" s="130" t="s">
+      <c r="D16" s="121"/>
+      <c r="E16" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="131"/>
-      <c r="C7" s="115" t="s">
+    </row>
+    <row r="17" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="58"/>
+      <c r="B17" s="118"/>
+      <c r="C17" s="120" t="s">
         <v>7</v>
       </c>
-      <c r="D7" s="116"/>
-      <c r="E7" s="25" t="s">
+      <c r="D17" s="121"/>
+      <c r="E17" s="16" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="58"/>
+      <c r="B18" s="118"/>
+      <c r="C18" s="120" t="s">
         <v>8</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C8" s="119" t="s">
+      <c r="D18" s="121"/>
+      <c r="E18" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="D8" s="120"/>
-      <c r="E8" s="26" t="s">
+    </row>
+    <row r="19" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="58"/>
+      <c r="B19" s="118"/>
+      <c r="C19" s="120" t="s">
         <v>10</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="E9" s="26" t="s">
+      <c r="D19" s="121"/>
+      <c r="E19" s="16" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="47"/>
+      <c r="B20" s="119"/>
+      <c r="C20" s="120" t="s">
+        <v>67</v>
+      </c>
+      <c r="D20" s="121"/>
+      <c r="E20" s="34">
+        <f>IF(AND(E16="Investment Property",OR(E21="Yes MH Advantage",E21="Yes Standard MH")),"MH/MH Advantage Investment Property not permitted",IF(AND(E16&lt;&gt;"Primary Residence",LEFT(E17,1)&lt;&gt;"1"),CONCATENATE("HomeStyle Renovation is not permitted on ",E17," ",E16),IF(E16="Primary Residence",IF(AND(E17="2-4 Unit",OR(E15="Purchase",E15="Limited Cash-Out Refinance"),OR(E18="Yes",E19="Yes")),95%,IF(E21="Yes MH Advantage",97%,IF(E21="Yes Standard MH",95%,IF(OR(E18="Yes",E19="Yes"),97%,95%)))),IF(E16="Second Home",90%,IF(E16="Investment Property",IF(E15="Purchase",85%,IF(E15="Limited Cash-Out Refinance",75%)))))))</f>
+        <v>0.95</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" s="2" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="47" t="s">
         <v>11</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C10" s="119" t="s">
+      <c r="B21" s="48"/>
+      <c r="C21" s="48"/>
+      <c r="D21" s="48"/>
+      <c r="E21" s="17" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="122" t="s">
+        <v>65</v>
+      </c>
+      <c r="B22" s="123"/>
+      <c r="C22" s="110" t="s">
+        <v>70</v>
+      </c>
+      <c r="D22" s="111"/>
+      <c r="E22" s="114">
+        <f>IF(AND(E15="Purchase",E21="No"),0.75*MIN(E27+SUM(E31:E41),E28),IF(AND(E15="Limited Cash-Out Refinance",E21="No"),0.75*E28,IF(AND(E15="Purchase",OR(E21="Yes MH Advantage",E21="Yes Standard MH")),0.5*MIN(E27+SUM(E31:E41),E28),IF(AND(E15="Limited Cash-Out Refinance",OR(E21="Yes MH Advantage",E21="Yes Standard MH")),0.5*E28,""))))</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="125" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" s="126"/>
+      <c r="C23" s="112"/>
+      <c r="D23" s="113"/>
+      <c r="E23" s="115"/>
+    </row>
+    <row r="24" spans="1:5" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="125" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="126"/>
+      <c r="C24" s="112"/>
+      <c r="D24" s="113"/>
+      <c r="E24" s="115"/>
+    </row>
+    <row r="25" spans="1:5" ht="39" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A25" s="72" t="s">
+        <v>83</v>
+      </c>
+      <c r="B25" s="124"/>
+      <c r="C25" s="112"/>
+      <c r="D25" s="113"/>
+      <c r="E25" s="115"/>
+    </row>
+    <row r="26" spans="1:5" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A26" s="66" t="s">
+        <v>72</v>
+      </c>
+      <c r="B26" s="67"/>
+      <c r="C26" s="67"/>
+      <c r="D26" s="67"/>
+      <c r="E26" s="68"/>
+    </row>
+    <row r="27" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="47" t="s">
+        <v>63</v>
+      </c>
+      <c r="B27" s="48"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="48"/>
+      <c r="E27" s="20">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="35" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A28" s="59" t="s">
         <v>12</v>
       </c>
-      <c r="D10" s="120"/>
-      <c r="E10" s="26" t="s">
+      <c r="B28" s="60"/>
+      <c r="C28" s="60"/>
+      <c r="D28" s="60"/>
+      <c r="E28" s="32">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A29" s="66" t="s">
+        <v>13</v>
+      </c>
+      <c r="B29" s="67"/>
+      <c r="C29" s="67"/>
+      <c r="D29" s="67"/>
+      <c r="E29" s="68"/>
+    </row>
+    <row r="30" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="47" t="s">
         <v>14</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="A13" s="112" t="s">
+      <c r="B30" s="48"/>
+      <c r="C30" s="48"/>
+      <c r="D30" s="48"/>
+      <c r="E30" s="49"/>
+    </row>
+    <row r="31" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="105" t="s">
         <v>15</v>
       </c>
-      <c r="B13" s="113"/>
-[...17 lines deleted...]
-IF(E13="Yes",MIN(50000,50%*E18),  IF(E7="Purchase", 75%*MIN(E17+SUM(E21:E31),E18),  75%*E18)))</f>
+      <c r="B31" s="106"/>
+      <c r="C31" s="106"/>
+      <c r="D31" s="106"/>
+      <c r="E31" s="31">
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:5" ht="100.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-      <c r="A16" s="10" t="s">
+    <row r="32" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="93" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="11"/>
-[...11 lines deleted...]
-      <c r="E17" s="51">
+      <c r="B32" s="94"/>
+      <c r="C32" s="94"/>
+      <c r="D32" s="94"/>
+      <c r="E32" s="19">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:5" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="80" t="s">
+    <row r="33" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="93" t="s">
         <v>17</v>
       </c>
-      <c r="B18" s="81"/>
-[...2 lines deleted...]
-      <c r="E18" s="51">
+      <c r="B33" s="94"/>
+      <c r="C33" s="94"/>
+      <c r="D33" s="94"/>
+      <c r="E33" s="19">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:5" ht="13.95" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="66" t="s">
+    <row r="34" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="93" t="s">
         <v>18</v>
       </c>
-      <c r="B19" s="67"/>
-[...5 lines deleted...]
-      <c r="A20" s="55" t="s">
+      <c r="B34" s="94"/>
+      <c r="C34" s="94"/>
+      <c r="D34" s="94"/>
+      <c r="E34" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="93" t="s">
         <v>19</v>
       </c>
-      <c r="B20" s="56"/>
-[...5 lines deleted...]
-      <c r="A21" s="68" t="s">
+      <c r="B35" s="94"/>
+      <c r="C35" s="94"/>
+      <c r="D35" s="94"/>
+      <c r="E35" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="93" t="s">
         <v>20</v>
       </c>
-      <c r="B21" s="69"/>
-[...2 lines deleted...]
-      <c r="E21" s="44">
+      <c r="B36" s="94"/>
+      <c r="C36" s="94"/>
+      <c r="D36" s="94"/>
+      <c r="E36" s="19">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="68" t="s">
+    <row r="37" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="93" t="s">
         <v>21</v>
       </c>
-      <c r="B22" s="69"/>
-[...2 lines deleted...]
-      <c r="E22" s="44">
+      <c r="B37" s="94"/>
+      <c r="C37" s="94"/>
+      <c r="D37" s="94"/>
+      <c r="E37" s="19">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="68" t="s">
+    <row r="38" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="93" t="s">
         <v>22</v>
       </c>
-      <c r="B23" s="69"/>
-[...2 lines deleted...]
-      <c r="E23" s="44">
+      <c r="B38" s="94"/>
+      <c r="C38" s="94"/>
+      <c r="D38" s="94"/>
+      <c r="E38" s="19">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="68" t="s">
+    <row r="39" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="93" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39" s="94"/>
+      <c r="C39" s="94"/>
+      <c r="D39" s="94"/>
+      <c r="E39" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="93" t="s">
+        <v>52</v>
+      </c>
+      <c r="B40" s="94"/>
+      <c r="C40" s="94"/>
+      <c r="D40" s="94"/>
+      <c r="E40" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="93" t="s">
         <v>23</v>
       </c>
-      <c r="B24" s="69"/>
-[...2 lines deleted...]
-      <c r="E24" s="44">
+      <c r="B41" s="94"/>
+      <c r="C41" s="94"/>
+      <c r="D41" s="94"/>
+      <c r="E41" s="19">
         <v>0</v>
       </c>
     </row>
-    <row r="25" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="68" t="s">
+    <row r="42" spans="1:5" s="2" customFormat="1" ht="35" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A42" s="59" t="s">
+        <v>56</v>
+      </c>
+      <c r="B42" s="60"/>
+      <c r="C42" s="60"/>
+      <c r="D42" s="60"/>
+      <c r="E42" s="35">
+        <f>IF(SUM(E31:E41)&lt;=E22,SUM(E31:E41),"Renovation Costs exceed A3 above")</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="36" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A43" s="66" t="s">
         <v>24</v>
       </c>
-      <c r="B25" s="69"/>
-[...2 lines deleted...]
-      <c r="E25" s="44">
+      <c r="B43" s="67"/>
+      <c r="C43" s="67"/>
+      <c r="D43" s="67"/>
+      <c r="E43" s="68"/>
+    </row>
+    <row r="44" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="B44" s="48"/>
+      <c r="C44" s="48"/>
+      <c r="D44" s="48"/>
+      <c r="E44" s="36">
+        <f>IFERROR(IF(E15="Purchase", E27+E42,""),"")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="26" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="E26" s="44">
+    <row r="45" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="54" t="s">
+        <v>26</v>
+      </c>
+      <c r="B45" s="55"/>
+      <c r="C45" s="55"/>
+      <c r="D45" s="55"/>
+      <c r="E45" s="37">
+        <f>E28</f>
         <v>0</v>
       </c>
     </row>
-    <row r="27" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="E27" s="44">
+    <row r="46" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="54" t="s">
+        <v>27</v>
+      </c>
+      <c r="B46" s="55"/>
+      <c r="C46" s="55"/>
+      <c r="D46" s="55"/>
+      <c r="E46" s="37">
+        <f>D58</f>
         <v>0</v>
       </c>
     </row>
-    <row r="28" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="E28" s="44">
+    <row r="47" spans="1:5" ht="35" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A47" s="59" t="s">
+        <v>28</v>
+      </c>
+      <c r="B47" s="60"/>
+      <c r="C47" s="60"/>
+      <c r="D47" s="60"/>
+      <c r="E47" s="35">
+        <f>IF(E15="Purchase",MIN(E44,E45)*E20,E28*E20)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="29" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="E29" s="44">
+    <row r="48" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="95" t="s">
+        <v>47</v>
+      </c>
+      <c r="B48" s="96"/>
+      <c r="C48" s="96"/>
+      <c r="D48" s="96"/>
+      <c r="E48" s="97"/>
+    </row>
+    <row r="49" spans="1:5" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A49" s="98" t="s">
+        <v>29</v>
+      </c>
+      <c r="B49" s="99"/>
+      <c r="C49" s="99"/>
+      <c r="D49" s="99"/>
+      <c r="E49" s="100"/>
+    </row>
+    <row r="50" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="101" t="s">
+        <v>30</v>
+      </c>
+      <c r="B50" s="102"/>
+      <c r="C50" s="102"/>
+      <c r="D50" s="102"/>
+      <c r="E50" s="38">
+        <f>IF(E15="Purchase",E27,"")</f>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="E30" s="44">
+    <row r="51" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="103" t="s">
+        <v>31</v>
+      </c>
+      <c r="B51" s="104"/>
+      <c r="C51" s="104"/>
+      <c r="D51" s="104"/>
+      <c r="E51" s="37">
+        <f>E42</f>
         <v>0</v>
       </c>
     </row>
-    <row r="31" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...6 lines deleted...]
-      <c r="E31" s="44">
+    <row r="52" spans="1:5" s="2" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="103" t="s">
+        <v>32</v>
+      </c>
+      <c r="B52" s="104"/>
+      <c r="C52" s="104"/>
+      <c r="D52" s="104"/>
+      <c r="E52" s="37" t="str">
+        <f>IF(E15="Purchase", "",E27)</f>
+        <v/>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="61" t="s">
+        <v>33</v>
+      </c>
+      <c r="B53" s="62"/>
+      <c r="C53" s="62"/>
+      <c r="D53" s="62"/>
+      <c r="E53" s="19">
         <v>0</v>
       </c>
     </row>
-    <row r="32" spans="1:5" s="12" customFormat="1" ht="35.549999999999997" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...7 lines deleted...]
-        <f>IF(SUM(E21:E31)&lt;=E14,SUM(E21:E31),"Renovation Costs exceed A3 above")</f>
+    <row r="54" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="61" t="s">
+        <v>34</v>
+      </c>
+      <c r="B54" s="62"/>
+      <c r="C54" s="62"/>
+      <c r="D54" s="62"/>
+      <c r="E54" s="19">
         <v>0</v>
       </c>
     </row>
-    <row r="33" spans="1:5" ht="14.4" thickTop="1" x14ac:dyDescent="0.25">
-[...66 lines deleted...]
-      <c r="A39" s="64" t="s">
+    <row r="55" spans="1:5" s="2" customFormat="1" ht="35" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A55" s="80" t="s">
         <v>35</v>
-      </c>
-[...175 lines deleted...]
-        <v>59</v>
       </c>
       <c r="B55" s="81"/>
       <c r="C55" s="81"/>
-      <c r="D55" s="82"/>
-[...1 lines deleted...]
-        <f>SUM(E53,E54)</f>
+      <c r="D55" s="81"/>
+      <c r="E55" s="39">
+        <f>SUM(E50,E51,E52,E53,E54)</f>
         <v>0</v>
       </c>
     </row>
-    <row r="56" spans="1:5" ht="14.4" thickTop="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="A57" s="55" t="s">
+    <row r="56" spans="1:5" ht="30" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A56" s="90" t="s">
+        <v>36</v>
+      </c>
+      <c r="B56" s="91"/>
+      <c r="C56" s="91"/>
+      <c r="D56" s="91"/>
+      <c r="E56" s="92"/>
+    </row>
+    <row r="57" spans="1:5" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A57" s="82" t="s">
+        <v>37</v>
+      </c>
+      <c r="B57" s="83"/>
+      <c r="C57" s="83"/>
+      <c r="D57" s="83"/>
+      <c r="E57" s="84">
+        <f>IF(E15="Purchase",E47,MIN(E55,E47))</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="86" t="s">
+        <v>38</v>
+      </c>
+      <c r="B58" s="87"/>
+      <c r="C58" s="87"/>
+      <c r="D58" s="22">
+        <v>0</v>
+      </c>
+      <c r="E58" s="50"/>
+    </row>
+    <row r="59" spans="1:5" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A59" s="88" t="s">
+        <v>39</v>
+      </c>
+      <c r="B59" s="89"/>
+      <c r="C59" s="89"/>
+      <c r="D59" s="40">
+        <f>E57-D58</f>
+        <v>0</v>
+      </c>
+      <c r="E59" s="85"/>
+    </row>
+    <row r="60" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="47" t="s">
+        <v>40</v>
+      </c>
+      <c r="B60" s="48"/>
+      <c r="C60" s="48"/>
+      <c r="D60" s="49"/>
+      <c r="E60" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" s="2" customFormat="1" ht="35" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A61" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="B61" s="60"/>
+      <c r="C61" s="60"/>
+      <c r="D61" s="60"/>
+      <c r="E61" s="41">
+        <f>SUM(E57,E60)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A62" s="66" t="s">
+        <v>42</v>
+      </c>
+      <c r="B62" s="67"/>
+      <c r="C62" s="67"/>
+      <c r="D62" s="67"/>
+      <c r="E62" s="68"/>
+    </row>
+    <row r="63" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="47" t="s">
+        <v>43</v>
+      </c>
+      <c r="B63" s="48"/>
+      <c r="C63" s="48"/>
+      <c r="D63" s="48"/>
+      <c r="E63" s="18">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" s="3" customFormat="1" ht="46" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="61" t="s">
+        <v>61</v>
+      </c>
+      <c r="B64" s="62"/>
+      <c r="C64" s="62"/>
+      <c r="D64" s="62"/>
+      <c r="E64" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" s="3" customFormat="1" ht="35" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A65" s="59" t="s">
+        <v>44</v>
+      </c>
+      <c r="B65" s="60"/>
+      <c r="C65" s="60"/>
+      <c r="D65" s="60"/>
+      <c r="E65" s="21">
+        <f>SUM(E63,E64)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A66" s="69" t="s">
+        <v>62</v>
+      </c>
+      <c r="B66" s="70"/>
+      <c r="C66" s="70"/>
+      <c r="D66" s="70"/>
+      <c r="E66" s="71"/>
+    </row>
+    <row r="67" spans="1:5" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="B67" s="48"/>
+      <c r="C67" s="48"/>
+      <c r="D67" s="48"/>
+      <c r="E67" s="42">
+        <f>E55</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" ht="35" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A68" s="54" t="s">
+        <v>46</v>
+      </c>
+      <c r="B68" s="55"/>
+      <c r="C68" s="55"/>
+      <c r="D68" s="55"/>
+      <c r="E68" s="35">
+        <f>SUM(E61,E65)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="B69" s="57"/>
+      <c r="C69" s="57"/>
+      <c r="D69" s="57"/>
+      <c r="E69" s="77" t="str">
+        <f>IFERROR(IF(E15="Purchase",E61/MIN(E44,E45),E61/E45),"")</f>
+        <v/>
+      </c>
+    </row>
+    <row r="70" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="72" t="s">
+        <v>69</v>
+      </c>
+      <c r="B70" s="73"/>
+      <c r="C70" s="73"/>
+      <c r="D70" s="73"/>
+      <c r="E70" s="78"/>
+    </row>
+    <row r="71" spans="1:5" ht="45" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A71" s="74" t="s">
+        <v>58</v>
+      </c>
+      <c r="B71" s="75"/>
+      <c r="C71" s="75"/>
+      <c r="D71" s="76"/>
+      <c r="E71" s="79"/>
+    </row>
+    <row r="72" spans="1:5" s="4" customFormat="1" ht="35" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A72" s="58" t="s">
+        <v>59</v>
+      </c>
+      <c r="B72" s="53"/>
+      <c r="C72" s="53"/>
+      <c r="D72" s="53"/>
+      <c r="E72" s="50">
+        <f>E55-E57-E65</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" s="4" customFormat="1" ht="53.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A73" s="52" t="s">
+        <v>68</v>
+      </c>
+      <c r="B73" s="53"/>
+      <c r="C73" s="53"/>
+      <c r="D73" s="53"/>
+      <c r="E73" s="51"/>
+    </row>
+    <row r="74" spans="1:5" ht="20" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A74" s="63" t="s">
+        <v>53</v>
+      </c>
+      <c r="B74" s="64"/>
+      <c r="C74" s="64"/>
+      <c r="D74" s="64"/>
+      <c r="E74" s="65"/>
+    </row>
+    <row r="75" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A75" s="25" t="s">
         <v>60</v>
       </c>
-      <c r="B57" s="56"/>
-[...169 lines deleted...]
-      <c r="E88" s="38"/>
+      <c r="B75" s="25"/>
+      <c r="C75" s="25"/>
+      <c r="D75" s="24"/>
+      <c r="E75" s="23"/>
+    </row>
+    <row r="76" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A76" s="45"/>
+      <c r="B76" s="45"/>
+      <c r="C76" s="45"/>
+      <c r="D76" s="5"/>
+      <c r="E76" s="6"/>
+    </row>
+    <row r="77" spans="1:5" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="44"/>
+      <c r="B77" s="44"/>
+      <c r="C77" s="44"/>
+      <c r="D77" s="7"/>
+      <c r="E77" s="8"/>
+    </row>
+    <row r="78" spans="1:5" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A78" s="43"/>
+      <c r="B78" s="44"/>
+      <c r="C78" s="44"/>
+      <c r="D78" s="9"/>
+      <c r="E78" s="10"/>
+    </row>
+    <row r="79" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A79" s="44"/>
+      <c r="B79" s="44"/>
+      <c r="C79" s="44"/>
+      <c r="D79" s="5"/>
+      <c r="E79" s="6"/>
+    </row>
+    <row r="80" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A80" s="45"/>
+      <c r="B80" s="45"/>
+      <c r="C80" s="45"/>
+      <c r="D80" s="5"/>
+      <c r="E80" s="6"/>
+    </row>
+    <row r="81" spans="1:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A81" s="45"/>
+      <c r="B81" s="45"/>
+      <c r="C81" s="45"/>
+      <c r="D81" s="11"/>
+      <c r="E81" s="6"/>
+    </row>
+    <row r="82" spans="1:5" ht="165" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A82" s="12"/>
+      <c r="B82" s="11"/>
+      <c r="C82" s="11"/>
+      <c r="D82" s="11"/>
+      <c r="E82" s="6"/>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A83" s="11"/>
+      <c r="B83" s="11"/>
+      <c r="C83" s="11"/>
+      <c r="E83" s="6"/>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E84" s="6"/>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E85" s="6"/>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E86" s="6"/>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E87" s="6"/>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E88" s="6"/>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E89" s="6"/>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E90" s="6"/>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E91" s="6"/>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E92" s="6"/>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E93" s="6"/>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="C94" s="13"/>
+      <c r="E94" s="6"/>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="C95" s="13"/>
+      <c r="E95" s="6"/>
+    </row>
+    <row r="96" spans="1:5" ht="26.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="E96" s="6"/>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="A97" s="46"/>
+      <c r="B97" s="46"/>
+      <c r="C97" s="46"/>
+      <c r="E97" s="6"/>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E98" s="6"/>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E99" s="6"/>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E100" s="6"/>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.35">
+      <c r="E101" s="6"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A26:D26"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="SexdcuI24Sqd6XdGLPwSN/kBZTsqw+ANvBUkeeWXmfieQuqDQXl1YVkrUQ9nBQWESgXaT6H1+fmV3EXRKQdn8w==" saltValue="+26DCSRWDGcRFcddh++Crg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="94">
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A11:E11"/>
     <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="C12:E12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C13:E13"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="D6:E6"/>
+    <mergeCell ref="D9:E9"/>
     <mergeCell ref="A4:B4"/>
-    <mergeCell ref="A2:D2"/>
-[...2 lines deleted...]
-    <mergeCell ref="C5:E5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="D7:E7"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A10:E10"/>
     <mergeCell ref="A5:B5"/>
-    <mergeCell ref="A7:B12"/>
-[...10 lines deleted...]
-    <mergeCell ref="C7:D7"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="A28:D28"/>
+    <mergeCell ref="A15:B20"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="A26:E26"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="A21:D21"/>
+    <mergeCell ref="C22:D25"/>
+    <mergeCell ref="E22:E25"/>
     <mergeCell ref="A27:D27"/>
-    <mergeCell ref="A22:D22"/>
-[...3 lines deleted...]
-    <mergeCell ref="A62:C62"/>
+    <mergeCell ref="A40:D40"/>
+    <mergeCell ref="A31:D31"/>
+    <mergeCell ref="A32:D32"/>
+    <mergeCell ref="A33:D33"/>
+    <mergeCell ref="A34:D34"/>
+    <mergeCell ref="A38:D38"/>
+    <mergeCell ref="A39:D39"/>
+    <mergeCell ref="A29:E29"/>
+    <mergeCell ref="A30:E30"/>
+    <mergeCell ref="A35:D35"/>
+    <mergeCell ref="A36:D36"/>
+    <mergeCell ref="A37:D37"/>
+    <mergeCell ref="A53:D53"/>
+    <mergeCell ref="A41:D41"/>
+    <mergeCell ref="A42:D42"/>
+    <mergeCell ref="A44:D44"/>
+    <mergeCell ref="A45:D45"/>
+    <mergeCell ref="A46:D46"/>
     <mergeCell ref="A47:D47"/>
-    <mergeCell ref="A48:C48"/>
-    <mergeCell ref="A49:C49"/>
+    <mergeCell ref="A43:E43"/>
+    <mergeCell ref="A48:E48"/>
+    <mergeCell ref="A49:E49"/>
+    <mergeCell ref="A50:D50"/>
     <mergeCell ref="A51:D51"/>
-    <mergeCell ref="A53:D53"/>
+    <mergeCell ref="A52:D52"/>
     <mergeCell ref="A54:D54"/>
     <mergeCell ref="A55:D55"/>
     <mergeCell ref="A57:D57"/>
-    <mergeCell ref="A50:C50"/>
-[...1 lines deleted...]
-    <mergeCell ref="A59:D59"/>
+    <mergeCell ref="E57:E59"/>
+    <mergeCell ref="A58:C58"/>
+    <mergeCell ref="A59:C59"/>
+    <mergeCell ref="A56:E56"/>
+    <mergeCell ref="A77:C77"/>
+    <mergeCell ref="A61:D61"/>
+    <mergeCell ref="A63:D63"/>
+    <mergeCell ref="A64:D64"/>
+    <mergeCell ref="A65:D65"/>
+    <mergeCell ref="A67:D67"/>
+    <mergeCell ref="A74:E74"/>
+    <mergeCell ref="A62:E62"/>
+    <mergeCell ref="A66:E66"/>
+    <mergeCell ref="A70:D70"/>
+    <mergeCell ref="A71:D71"/>
+    <mergeCell ref="E69:E71"/>
+    <mergeCell ref="A76:C76"/>
     <mergeCell ref="A60:D60"/>
-    <mergeCell ref="A84:C84"/>
-[...27 lines deleted...]
-    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="E72:E73"/>
+    <mergeCell ref="A73:D73"/>
+    <mergeCell ref="A68:D68"/>
+    <mergeCell ref="A69:D69"/>
+    <mergeCell ref="A72:D72"/>
+    <mergeCell ref="A78:C78"/>
+    <mergeCell ref="A79:C79"/>
+    <mergeCell ref="A80:C80"/>
+    <mergeCell ref="A81:C81"/>
+    <mergeCell ref="A97:C97"/>
   </mergeCells>
   <dataValidations count="5">
-    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="E10:E11" xr:uid="{F35F2306-DDB9-4987-9613-CBDDFBB2AFD2}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E21" xr:uid="{87AC8E26-1D17-42B1-9ED6-E7C001EB7A73}">
+      <formula1>"Yes MH Advantage, Yes Standard MH, No"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E16" xr:uid="{35E4216A-9F3E-42D7-9A28-AE8B51667437}">
+      <formula1>"Primary Residence, Second Home, Investment Property"</formula1>
+    </dataValidation>
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15" xr:uid="{D68762D1-DEC4-40FF-9123-ED9D4367A724}">
+      <formula1>"Purchase, Limited Cash-Out Refinance"</formula1>
+    </dataValidation>
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="E17" xr:uid="{0729767F-073E-49B2-81F9-B184BBC0D6F6}">
+      <formula1>"1-Unit, 2-4 Unit"</formula1>
+    </dataValidation>
+    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="E18:E19" xr:uid="{84A0B18F-2AB8-4952-ACC9-2A82910D7E6C}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
-    <dataValidation type="list" showInputMessage="1" showErrorMessage="1" sqref="E9" xr:uid="{D25F2423-9BB9-4008-9393-800CE6579A57}">
-[...10 lines deleted...]
-    </dataValidation>
   </dataValidations>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup scale="70" orientation="portrait" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
-    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
-  <rowBreaks count="1" manualBreakCount="1">
-[...2 lines deleted...]
-  <drawing r:id="rId2"/>
+  <drawing r:id="rId1"/>
 </worksheet>
-</file>
-[...318 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Form 1035</vt:lpstr>
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
-  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Davenport, Jennifer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision/>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
-    <vt:lpwstr>2023-12-26T21:04:44Z</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
+    <vt:lpwstr>2026-01-28T21:46:30Z</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
     <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
     <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
-    <vt:lpwstr>e4ca8db5-df47-408b-8d4c-0a8884b0f195</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
+    <vt:lpwstr>f5b51836-b72e-4c83-a13c-00fd5ebd8712</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="ContentTypeId">
-    <vt:lpwstr>0x01010003F16E417DAABE4EB2F22E8EE65F9786</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>