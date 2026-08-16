--- v0 (2025-10-08)
+++ v1 (2026-08-16)
@@ -1,77 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="21929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30131"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{AEC992DD-0440-46C4-A64C-F4B1627F638A}" xr6:coauthVersionLast="44" xr6:coauthVersionMax="44" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{318E72F9-8365-4E58-8C35-AFC03D9781A9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="31860" yWindow="1152" windowWidth="29292" windowHeight="15492" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Loan Level Data Elements" sheetId="1" r:id="rId1"/>
     <sheet name="Pool Policy Structure Data" sheetId="2" r:id="rId2"/>
     <sheet name="Reinsurance Structure Data" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Loan Level Data Elements'!$A$1:$G$190</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Pool Policy Structure Data'!$A$1:$G$27</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Reinsurance Structure Data'!$A$1:$G$31</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Loan Level Data Elements'!$2:$3</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Pool Policy Structure Data'!$2:$3</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="717" uniqueCount="480">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="739" uniqueCount="496">
   <si>
     <t>Field</t>
   </si>
   <si>
     <t>Variable</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Valid Values</t>
   </si>
   <si>
     <t>Format</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Reporting Date</t>
   </si>
   <si>
@@ -158,53 +155,50 @@
   <si>
     <t>amt_cupb</t>
   </si>
   <si>
     <t>The current unpaid principal balance remaining as of the reporting date.</t>
   </si>
   <si>
     <t>A $200,000 current balance should be reported as 200000.00</t>
   </si>
   <si>
     <t>pct_oltv</t>
   </si>
   <si>
     <t>First lien loan-to-value ratio at origination.</t>
   </si>
   <si>
     <t xml:space="preserve">2 decimal </t>
   </si>
   <si>
     <t>Original Combined LTV (TLTV)</t>
   </si>
   <si>
     <t>pct_tltv</t>
   </si>
   <si>
-    <t xml:space="preserve">Primary Credit Score </t>
-[...1 lines deleted...]
-  <si>
     <t>Product Type</t>
   </si>
   <si>
     <t>cd_prod</t>
   </si>
   <si>
     <t xml:space="preserve">Product types are as follows: </t>
   </si>
   <si>
     <t>Fixed Rate loan with 30-year amortization would be reported as:</t>
   </si>
   <si>
     <t>‘FIX40Y’</t>
   </si>
   <si>
     <t>‘FIX30Y’</t>
   </si>
   <si>
     <t>’FIX30Y’</t>
   </si>
   <si>
     <t>‘FIX20Y’</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
@@ -779,53 +773,50 @@
   <si>
     <t>The premium rate for one-time premium paid up front (at policy inception).</t>
   </si>
   <si>
     <t>Pool Sunset Period - Remaining</t>
   </si>
   <si>
     <t>Pool Deductible - Original</t>
   </si>
   <si>
     <t>Pool Gross Stop Loss - Original</t>
   </si>
   <si>
     <t>Pool Deductible - Remaining</t>
   </si>
   <si>
     <t>Pool Gross Stop Loss - Remaining</t>
   </si>
   <si>
     <t>lender_loan_nbr</t>
   </si>
   <si>
     <t>Origination lender loan number</t>
   </si>
   <si>
-    <t>Co-borrower Credit Score</t>
-[...1 lines deleted...]
-  <si>
     <t>HARP_orig_date</t>
   </si>
   <si>
     <t>HARP_orig_LTV</t>
   </si>
   <si>
     <t>HARP_orig_UPB</t>
   </si>
   <si>
     <t>HARP loan updated origination LTV</t>
   </si>
   <si>
     <t>HARP loan updated UPB</t>
   </si>
   <si>
     <t>HARP Loan Flag</t>
   </si>
   <si>
     <t>nbr_mos_sunst_orig</t>
   </si>
   <si>
     <t>nbr_mos_sunst_remain</t>
   </si>
   <si>
     <t>amt_pool_deductible_orig</t>
@@ -926,78 +917,66 @@
   <si>
     <t>mi_name</t>
   </si>
   <si>
     <t>flag_coverage_type</t>
   </si>
   <si>
     <t>MI Cancellation Flag</t>
   </si>
   <si>
     <t>flag_auto_cancel_78</t>
   </si>
   <si>
     <t>Maturity Term</t>
   </si>
   <si>
     <t>nbr_maturity_term</t>
   </si>
   <si>
     <t>Length of loan maturity, in months</t>
   </si>
   <si>
     <t>30 yr balloon with 5 year balloon term reported as:</t>
   </si>
   <si>
-    <t>Representative credit score of the primary borrower</t>
-[...4 lines deleted...]
-  <si>
     <t>representative_cs</t>
   </si>
   <si>
-    <t>co_nbr_cs</t>
-[...1 lines deleted...]
-  <si>
     <t>HARP_orig_creditscore</t>
   </si>
   <si>
     <t>HARP loan updated origination Representative Credit Score</t>
   </si>
   <si>
     <t xml:space="preserve">Exact missed payment, 0, 1, 2, 3, 4 … </t>
   </si>
   <si>
     <t>Report actual months of missed payment</t>
   </si>
   <si>
     <t>The MI company providing coverage for underlying loans. Please use parent entity for subsidiaries.</t>
-  </si>
-[...1 lines deleted...]
-    <t>primary_nbr_cs</t>
   </si>
   <si>
     <t>Y' = Automatic cancellation, 'N' = not automatic cancellation</t>
   </si>
   <si>
     <t>Reinsurance Original Sunset</t>
   </si>
   <si>
     <t>rein_sunset</t>
   </si>
   <si>
     <t>Reinsurance Remaining Deductibles</t>
   </si>
   <si>
     <t>rein_remaining_deductible</t>
   </si>
   <si>
     <t>Reinsurance Remaining Stop Loss</t>
   </si>
   <si>
     <t>rein_remaining_stoploss</t>
   </si>
   <si>
     <t>Reinsurance Remaining Sunset</t>
   </si>
@@ -1434,64 +1413,50 @@
   </si>
   <si>
     <t>25% loss coverage should be reported as: 25.00</t>
   </si>
   <si>
     <t xml:space="preserve">Classify ARM according to the length of the initial fixed interest rate period, without respect to ARM index used. </t>
   </si>
   <si>
     <t>A flag indicating whether the primary MI is eligible for automatic cancellation when scheduled amortization reaches 78% LTV.</t>
   </si>
   <si>
     <t>A $200,000 current balance should be reported as 200000.00
 Do not net out any financed MI or pledged assets.</t>
   </si>
   <si>
     <t>First Payment Date</t>
   </si>
   <si>
     <t>first_pmt_date</t>
   </si>
   <si>
     <t>Date the first mortgage payment was due (Year, Month, and Day).</t>
   </si>
   <si>
     <t>First payment date of June 1, 2010 would be reported as:   ‘20100601’</t>
-  </si>
-[...12 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">The insurance certificate number associated with a primary MI policy directly written by the approved insurer.  Do not report pool insurance certificate numbers, nor  certificate numbers for risk assumed through reinsurance.  </t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="8"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
     <t>PMIERs Representative Credit Score</t>
   </si>
   <si>
     <t>Other Primary Loan-level Insurance Coverage</t>
   </si>
   <si>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
@@ -1558,59 +1523,146 @@
   </si>
   <si>
     <t>flag_disaster</t>
   </si>
   <si>
     <t>Loans in FEMA Declared Major Disaster Area</t>
   </si>
   <si>
     <t>Loans Receiving Disaster Relief Multiplier Indicator</t>
   </si>
   <si>
     <t>disaster_cred_ind</t>
   </si>
   <si>
     <t xml:space="preserve">Indicate this certificate is receiving the disaster relief multiplier applicable to Exhibit A Table 8. </t>
   </si>
   <si>
     <t>‘N’ = multiplier not applied</t>
   </si>
   <si>
     <t>‘D’ = applying disaster multiplier per Exh A Table 8, Footnote 1</t>
   </si>
   <si>
     <t>‘O’ = applying disaster multipler as directed by GSE</t>
   </si>
+  <si>
+    <t>Credit Score model used to generate the Representative credit score for the borrower(s).</t>
+  </si>
+  <si>
+    <t>Character</t>
+  </si>
+  <si>
+    <t>PMIERs Representative Credit Score Model</t>
+  </si>
+  <si>
+    <t>rep_CS_Model</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Loan Level Static and Dynamic Variables 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Separate files to be sent to each GSE excluding the other’s GSE flag field)</t>
+    </r>
+  </si>
+  <si>
+    <t>primary_nbr_cs_VS4</t>
+  </si>
+  <si>
+    <t>co_nbr_cs_VS4</t>
+  </si>
+  <si>
+    <t>primary_nbr_cs_F10T</t>
+  </si>
+  <si>
+    <t>co_nbr_cs_F10T</t>
+  </si>
+  <si>
+    <t>CFICO, VS4, F10T</t>
+  </si>
+  <si>
+    <t>CFICO</t>
+  </si>
+  <si>
+    <t>Primary Credit Score VS4</t>
+  </si>
+  <si>
+    <t>Co-borrower Credit Score VS4</t>
+  </si>
+  <si>
+    <t>Primary Credit Score FICO10T</t>
+  </si>
+  <si>
+    <t>Co-borrower Credit Score FICO10T</t>
+  </si>
+  <si>
+    <t>Representative credit score of the primary borrower.  Leave blank if not available.</t>
+  </si>
+  <si>
+    <t>Representative credit score of all the co-borrowers. Leave blank if not available.</t>
+  </si>
+  <si>
+    <t>Representative credit score of the primary borrowers.  Leave blank if not available.</t>
+  </si>
+  <si>
+    <t>Primary Credit Score Classic FICO</t>
+  </si>
+  <si>
+    <t>primary_nbr_cs_CFICO</t>
+  </si>
+  <si>
+    <t>Representative credit score of the primary borrower. Leave blank if not available.</t>
+  </si>
+  <si>
+    <t>Co-borrower Credit Score Classic FICO</t>
+  </si>
+  <si>
+    <t>co_nbr_cs_CFICO</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="33" x14ac:knownFonts="1">
+  <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="20"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
@@ -1903,51 +1955,51 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="23"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9D9D9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="26">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="63"/>
@@ -2113,686 +2165,568 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...1 lines deleted...]
-      <top style="thin">
+      <left style="thin">
         <color indexed="64"/>
-      </top>
-[...48 lines deleted...]
-      <left/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...2 lines deleted...]
-      <top style="thin">
+      <right/>
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right/>
+      <top style="medium">
         <color indexed="64"/>
-      </left>
-[...6 lines deleted...]
-      </bottom>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="42">
+  <cellStyleXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="3" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="21" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="23" borderId="7" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="20" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="102">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="24" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="23" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="24" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="24" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="24" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="24" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="25" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="25" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="25" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="26" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="26" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="22" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="26" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="26" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="26" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="26" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="26" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="26" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="26" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="26" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="26" borderId="19" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="26" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="26" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="26" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="26" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="26" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="26" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="26" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="26" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="26" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="11" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="26" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="26" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="26" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="26" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="13" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="26" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="25" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="26" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="26" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="26" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="26" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="29" fillId="26" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="26" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="26" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="13" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="26" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...68 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="3" borderId="13" xfId="25" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="26" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="23" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="26" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="20" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="26" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="23" fillId="26" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="42">
+  <cellStyles count="43">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="2" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="3" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="4" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="5" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="6" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="7" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="8" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="9" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="10" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="11" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="12" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="13" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="14" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="15" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="16" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="17" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="18" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="19" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="20" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Accent3" xfId="21" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Accent4" xfId="22" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Accent5" xfId="23" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Accent6" xfId="24" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Bad" xfId="25" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Calculation" xfId="26" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Check Cell" xfId="27" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Explanatory Text" xfId="28" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Good" xfId="29" builtinId="26" customBuiltin="1"/>
     <cellStyle name="Heading 1" xfId="30" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Heading 2" xfId="31" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Heading 3" xfId="32" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Heading 4" xfId="33" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Input" xfId="34" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Linked Cell" xfId="35" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Neutral" xfId="36" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal 2" xfId="42" xr:uid="{20AFFE6B-B247-4E9F-AB75-35271EF5ABCE}"/>
     <cellStyle name="Note" xfId="37" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Output" xfId="38" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Title" xfId="39" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Total" xfId="40" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Warning Text" xfId="41" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -2937,92 +2871,92 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BF717"/>
+  <dimension ref="A1:BF726"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
       <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="A196" sqref="A196:G198"/>
+      <selection pane="bottomRight" activeCell="C9" sqref="C9:C11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="18.1796875" style="3" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="18.26953125" style="8" customWidth="1"/>
+    <col min="1" max="1" width="18.109375" style="3" customWidth="1"/>
+    <col min="2" max="2" width="31.44140625" style="8" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="18.33203125" style="8" customWidth="1"/>
     <col min="4" max="4" width="43" style="8" customWidth="1"/>
-    <col min="5" max="5" width="16.7265625" style="8" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="58" width="9.1796875" style="21"/>
+    <col min="5" max="5" width="16.6640625" style="8" customWidth="1"/>
+    <col min="6" max="6" width="15.44140625" style="8" customWidth="1"/>
+    <col min="7" max="7" width="36.6640625" style="10" customWidth="1"/>
+    <col min="8" max="58" width="9.109375" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:58" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="87" t="s">
-[...18 lines deleted...]
-      <c r="G2" s="73"/>
+      <c r="A1" s="74" t="s">
+        <v>334</v>
+      </c>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+    </row>
+    <row r="2" spans="1:58" s="4" customFormat="1" ht="47.4" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="68" t="s">
+        <v>477</v>
+      </c>
+      <c r="B2" s="68"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+      <c r="E2" s="68"/>
+      <c r="F2" s="68"/>
+      <c r="G2" s="68"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
       <c r="J2" s="5"/>
       <c r="K2" s="5"/>
       <c r="L2" s="5"/>
       <c r="M2" s="5"/>
       <c r="N2" s="5"/>
       <c r="O2" s="5"/>
       <c r="P2" s="5"/>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5"/>
       <c r="T2" s="5"/>
       <c r="U2" s="5"/>
       <c r="V2" s="5"/>
       <c r="W2" s="5"/>
       <c r="X2" s="5"/>
       <c r="Y2" s="5"/>
       <c r="Z2" s="5"/>
       <c r="AA2" s="5"/>
       <c r="AB2" s="5"/>
       <c r="AC2" s="5"/>
       <c r="AD2" s="5"/>
       <c r="AE2" s="5"/>
       <c r="AF2" s="5"/>
@@ -3031,7849 +2965,7988 @@
       <c r="AI2" s="5"/>
       <c r="AJ2" s="5"/>
       <c r="AK2" s="5"/>
       <c r="AL2" s="5"/>
       <c r="AM2" s="5"/>
       <c r="AN2" s="5"/>
       <c r="AO2" s="5"/>
       <c r="AP2" s="5"/>
       <c r="AQ2" s="5"/>
       <c r="AR2" s="5"/>
       <c r="AS2" s="5"/>
       <c r="AT2" s="5"/>
       <c r="AU2" s="5"/>
       <c r="AV2" s="5"/>
       <c r="AW2" s="5"/>
       <c r="AX2" s="5"/>
       <c r="AY2" s="5"/>
       <c r="AZ2" s="5"/>
       <c r="BA2" s="5"/>
       <c r="BB2" s="5"/>
       <c r="BC2" s="5"/>
       <c r="BD2" s="5"/>
       <c r="BE2" s="5"/>
       <c r="BF2" s="5"/>
     </row>
-    <row r="3" spans="1:58" ht="13" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:58" x14ac:dyDescent="0.25">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="9" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:58" s="5" customFormat="1" ht="44.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="15">
+    <row r="4" spans="1:58" s="5" customFormat="1" ht="44.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="89">
         <v>1</v>
       </c>
-      <c r="B4" s="16" t="s">
-[...14 lines deleted...]
-      <c r="G4" s="16"/>
+      <c r="B4" s="90" t="s">
+        <v>288</v>
+      </c>
+      <c r="C4" s="90" t="s">
+        <v>289</v>
+      </c>
+      <c r="D4" s="91" t="s">
+        <v>412</v>
+      </c>
+      <c r="E4" s="90" t="s">
+        <v>333</v>
+      </c>
+      <c r="F4" s="92" t="s">
+        <v>282</v>
+      </c>
+      <c r="G4" s="90"/>
     </row>
     <row r="5" spans="1:58" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="74">
+      <c r="A5" s="69">
         <v>2</v>
       </c>
-      <c r="B5" s="63" t="s">
+      <c r="B5" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="63" t="s">
+      <c r="C5" s="54" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="52" t="s">
+      <c r="D5" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="63"/>
-      <c r="F5" s="34" t="s">
+      <c r="E5" s="54"/>
+      <c r="F5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:58" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="74"/>
-[...4 lines deleted...]
-      <c r="F6" s="34" t="s">
+      <c r="A6" s="69"/>
+      <c r="B6" s="54"/>
+      <c r="C6" s="54"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:58" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="74"/>
-[...4 lines deleted...]
-      <c r="F7" s="34" t="s">
+      <c r="A7" s="69"/>
+      <c r="B7" s="54"/>
+      <c r="C7" s="54"/>
+      <c r="D7" s="46"/>
+      <c r="E7" s="54"/>
+      <c r="F7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="16"/>
     </row>
-    <row r="8" spans="1:58" s="5" customFormat="1" ht="40" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:58" s="5" customFormat="1" ht="40.799999999999997" x14ac:dyDescent="0.25">
       <c r="A8" s="15">
         <v>3</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>417</v>
+        <v>411</v>
       </c>
       <c r="C8" s="16" t="s">
-        <v>185</v>
-[...6 lines deleted...]
-        <v>284</v>
+        <v>184</v>
+      </c>
+      <c r="D8" s="30" t="s">
+        <v>454</v>
+      </c>
+      <c r="E8" s="16"/>
+      <c r="F8" s="6" t="s">
+        <v>282</v>
       </c>
       <c r="G8" s="16"/>
     </row>
     <row r="9" spans="1:58" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="74">
+      <c r="A9" s="69">
         <v>4</v>
       </c>
-      <c r="B9" s="63" t="s">
+      <c r="B9" s="54" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="63" t="s">
+      <c r="C9" s="54" t="s">
         <v>16</v>
       </c>
-      <c r="D9" s="52" t="s">
-[...3 lines deleted...]
-      <c r="F9" s="34" t="s">
+      <c r="D9" s="46" t="s">
+        <v>360</v>
+      </c>
+      <c r="E9" s="54"/>
+      <c r="F9" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="G9" s="63" t="s">
+      <c r="G9" s="54" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="10" spans="1:58" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="74"/>
-[...4 lines deleted...]
-      <c r="F10" s="34" t="s">
+      <c r="A10" s="69"/>
+      <c r="B10" s="54"/>
+      <c r="C10" s="54"/>
+      <c r="D10" s="46"/>
+      <c r="E10" s="54"/>
+      <c r="F10" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="G10" s="63"/>
+      <c r="G10" s="54"/>
     </row>
     <row r="11" spans="1:58" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="74"/>
-[...4 lines deleted...]
-      <c r="F11" s="34" t="s">
+      <c r="A11" s="69"/>
+      <c r="B11" s="54"/>
+      <c r="C11" s="54"/>
+      <c r="D11" s="46"/>
+      <c r="E11" s="54"/>
+      <c r="F11" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="G11" s="63"/>
+      <c r="G11" s="54"/>
     </row>
     <row r="12" spans="1:58" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="74">
+      <c r="A12" s="69">
         <v>5</v>
       </c>
-      <c r="B12" s="63" t="s">
+      <c r="B12" s="54" t="s">
         <v>20</v>
       </c>
-      <c r="C12" s="63" t="s">
+      <c r="C12" s="54" t="s">
         <v>21</v>
       </c>
-      <c r="D12" s="52" t="s">
+      <c r="D12" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="E12" s="63"/>
-      <c r="F12" s="34" t="s">
+      <c r="E12" s="54"/>
+      <c r="F12" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="16" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="13" spans="1:58" s="5" customFormat="1" ht="20" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F13" s="34" t="s">
+    <row r="13" spans="1:58" s="5" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A13" s="69"/>
+      <c r="B13" s="54"/>
+      <c r="C13" s="54"/>
+      <c r="D13" s="46"/>
+      <c r="E13" s="54"/>
+      <c r="F13" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:58" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="74">
+      <c r="A14" s="69">
         <v>6</v>
       </c>
-      <c r="B14" s="63" t="s">
+      <c r="B14" s="54" t="s">
         <v>26</v>
       </c>
-      <c r="C14" s="63" t="s">
+      <c r="C14" s="54" t="s">
         <v>27</v>
       </c>
-      <c r="D14" s="52" t="s">
+      <c r="D14" s="46" t="s">
         <v>28</v>
       </c>
-      <c r="E14" s="63"/>
-      <c r="F14" s="34" t="s">
+      <c r="E14" s="54"/>
+      <c r="F14" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="G14" s="63" t="s">
+      <c r="G14" s="54" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:58" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="74"/>
-[...4 lines deleted...]
-      <c r="F15" s="34" t="s">
+      <c r="A15" s="69"/>
+      <c r="B15" s="54"/>
+      <c r="C15" s="54"/>
+      <c r="D15" s="46"/>
+      <c r="E15" s="54"/>
+      <c r="F15" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="G15" s="63"/>
+      <c r="G15" s="54"/>
     </row>
     <row r="16" spans="1:58" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="74">
+      <c r="A16" s="69">
         <v>7</v>
       </c>
-      <c r="B16" s="63" t="s">
+      <c r="B16" s="54" t="s">
         <v>31</v>
       </c>
-      <c r="C16" s="63" t="s">
+      <c r="C16" s="54" t="s">
         <v>32</v>
       </c>
-      <c r="D16" s="52" t="s">
+      <c r="D16" s="46" t="s">
+        <v>436</v>
+      </c>
+      <c r="E16" s="54"/>
+      <c r="F16" s="6" t="s">
+        <v>267</v>
+      </c>
+      <c r="G16" s="54" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" s="5" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="69"/>
+      <c r="B17" s="54"/>
+      <c r="C17" s="54"/>
+      <c r="D17" s="46"/>
+      <c r="E17" s="54"/>
+      <c r="F17" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="G17" s="54"/>
+    </row>
+    <row r="18" spans="1:9" s="5" customFormat="1" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="47">
+        <v>8</v>
+      </c>
+      <c r="B18" s="46" t="s">
+        <v>381</v>
+      </c>
+      <c r="C18" s="46" t="s">
+        <v>220</v>
+      </c>
+      <c r="D18" s="46" t="s">
+        <v>437</v>
+      </c>
+      <c r="E18" s="46"/>
+      <c r="F18" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="G18" s="56" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" s="5" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="47"/>
+      <c r="B19" s="46"/>
+      <c r="C19" s="46"/>
+      <c r="D19" s="46"/>
+      <c r="E19" s="46"/>
+      <c r="F19" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="G19" s="62"/>
+    </row>
+    <row r="20" spans="1:9" s="5" customFormat="1" ht="22.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="47">
+        <v>9</v>
+      </c>
+      <c r="B20" s="46" t="s">
+        <v>438</v>
+      </c>
+      <c r="C20" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="E20" s="46"/>
+      <c r="F20" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="G20" s="56" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" s="5" customFormat="1" ht="22.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="47"/>
+      <c r="B21" s="46"/>
+      <c r="C21" s="46"/>
+      <c r="D21" s="46"/>
+      <c r="E21" s="46"/>
+      <c r="F21" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="G21" s="62"/>
+    </row>
+    <row r="22" spans="1:9" s="5" customFormat="1" ht="26.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="47">
+        <v>10</v>
+      </c>
+      <c r="B22" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="C22" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="D22" s="46" t="s">
+        <v>439</v>
+      </c>
+      <c r="E22" s="46"/>
+      <c r="F22" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="G22" s="56" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="47"/>
+      <c r="B23" s="46"/>
+      <c r="C23" s="46"/>
+      <c r="D23" s="46"/>
+      <c r="E23" s="46"/>
+      <c r="F23" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="G23" s="62"/>
+    </row>
+    <row r="24" spans="1:9" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="31">
+        <v>11</v>
+      </c>
+      <c r="B24" s="30" t="s">
+        <v>455</v>
+      </c>
+      <c r="C24" s="30" t="s">
+        <v>297</v>
+      </c>
+      <c r="D24" s="30" t="s">
+        <v>416</v>
+      </c>
+      <c r="E24" s="30"/>
+      <c r="F24" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="G24" s="30"/>
+    </row>
+    <row r="25" spans="1:9" s="5" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A25" s="47">
+        <v>12</v>
+      </c>
+      <c r="B25" s="46" t="s">
+        <v>121</v>
+      </c>
+      <c r="C25" s="46" t="s">
+        <v>122</v>
+      </c>
+      <c r="D25" s="46" t="s">
+        <v>123</v>
+      </c>
+      <c r="E25" s="46"/>
+      <c r="F25" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="G25" s="30" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="47"/>
+      <c r="B26" s="46"/>
+      <c r="C26" s="46"/>
+      <c r="D26" s="46"/>
+      <c r="E26" s="46"/>
+      <c r="F26" s="19"/>
+      <c r="G26" s="30">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="47">
+        <v>13</v>
+      </c>
+      <c r="B27" s="46" t="s">
+        <v>491</v>
+      </c>
+      <c r="C27" s="46" t="s">
+        <v>492</v>
+      </c>
+      <c r="D27" s="46" t="s">
+        <v>493</v>
+      </c>
+      <c r="E27" s="46"/>
+      <c r="F27" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="G27" s="46">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="47"/>
+      <c r="B28" s="46"/>
+      <c r="C28" s="46"/>
+      <c r="D28" s="46"/>
+      <c r="E28" s="46"/>
+      <c r="F28" s="19"/>
+      <c r="G28" s="46"/>
+    </row>
+    <row r="29" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="47">
+        <v>14</v>
+      </c>
+      <c r="B29" s="46" t="s">
+        <v>494</v>
+      </c>
+      <c r="C29" s="46" t="s">
+        <v>495</v>
+      </c>
+      <c r="D29" s="46" t="s">
+        <v>489</v>
+      </c>
+      <c r="E29" s="46"/>
+      <c r="F29" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="G29" s="46"/>
+    </row>
+    <row r="30" spans="1:9" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="47"/>
+      <c r="B30" s="46"/>
+      <c r="C30" s="46"/>
+      <c r="D30" s="46"/>
+      <c r="E30" s="46"/>
+      <c r="F30" s="19"/>
+      <c r="G30" s="46"/>
+    </row>
+    <row r="31" spans="1:9" s="5" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A31" s="47">
+        <v>15</v>
+      </c>
+      <c r="B31" s="46" t="s">
+        <v>43</v>
+      </c>
+      <c r="C31" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="D31" s="46"/>
+      <c r="E31" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="F31" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="G31" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="H31" s="32"/>
+      <c r="I31" s="32"/>
+    </row>
+    <row r="32" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="47"/>
+      <c r="B32" s="46"/>
+      <c r="C32" s="46"/>
+      <c r="D32" s="46"/>
+      <c r="E32" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="F32" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G32" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="H32" s="32"/>
+      <c r="I32" s="32"/>
+    </row>
+    <row r="33" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="47"/>
+      <c r="B33" s="46"/>
+      <c r="C33" s="46"/>
+      <c r="D33" s="46"/>
+      <c r="E33" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="F33" s="19"/>
+      <c r="G33" s="30"/>
+      <c r="H33" s="32"/>
+      <c r="I33" s="32"/>
+    </row>
+    <row r="34" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="47"/>
+      <c r="B34" s="46"/>
+      <c r="C34" s="46"/>
+      <c r="D34" s="46"/>
+      <c r="E34" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="F34" s="19"/>
+      <c r="G34" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="H34" s="32"/>
+      <c r="I34" s="32"/>
+    </row>
+    <row r="35" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="47"/>
+      <c r="B35" s="46"/>
+      <c r="C35" s="46"/>
+      <c r="D35" s="46"/>
+      <c r="E35" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="F35" s="19"/>
+      <c r="G35" s="30"/>
+      <c r="H35" s="32"/>
+      <c r="I35" s="32"/>
+    </row>
+    <row r="36" spans="1:9" s="5" customFormat="1" ht="30.6" x14ac:dyDescent="0.25">
+      <c r="A36" s="47"/>
+      <c r="B36" s="46"/>
+      <c r="C36" s="46"/>
+      <c r="D36" s="46"/>
+      <c r="E36" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="F36" s="19"/>
+      <c r="G36" s="55" t="s">
+        <v>447</v>
+      </c>
+      <c r="H36" s="32"/>
+      <c r="I36" s="32"/>
+    </row>
+    <row r="37" spans="1:9" s="5" customFormat="1" ht="30.6" x14ac:dyDescent="0.25">
+      <c r="A37" s="47"/>
+      <c r="B37" s="46"/>
+      <c r="C37" s="46"/>
+      <c r="D37" s="46"/>
+      <c r="E37" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="F37" s="19"/>
+      <c r="G37" s="64"/>
+      <c r="H37" s="32"/>
+      <c r="I37" s="32"/>
+    </row>
+    <row r="38" spans="1:9" s="5" customFormat="1" ht="30.6" x14ac:dyDescent="0.25">
+      <c r="A38" s="47"/>
+      <c r="B38" s="46"/>
+      <c r="C38" s="46"/>
+      <c r="D38" s="46"/>
+      <c r="E38" s="30" t="s">
+        <v>55</v>
+      </c>
+      <c r="F38" s="19"/>
+      <c r="G38" s="64"/>
+      <c r="H38" s="32"/>
+      <c r="I38" s="32"/>
+    </row>
+    <row r="39" spans="1:9" s="5" customFormat="1" ht="30.6" x14ac:dyDescent="0.25">
+      <c r="A39" s="47"/>
+      <c r="B39" s="46"/>
+      <c r="C39" s="46"/>
+      <c r="D39" s="46"/>
+      <c r="E39" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="F39" s="19"/>
+      <c r="G39" s="64"/>
+      <c r="H39" s="32"/>
+      <c r="I39" s="32"/>
+    </row>
+    <row r="40" spans="1:9" s="5" customFormat="1" ht="30.6" x14ac:dyDescent="0.25">
+      <c r="A40" s="47"/>
+      <c r="B40" s="46"/>
+      <c r="C40" s="46"/>
+      <c r="D40" s="46"/>
+      <c r="E40" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="F40" s="19"/>
+      <c r="G40" s="64"/>
+      <c r="H40" s="32"/>
+      <c r="I40" s="32"/>
+    </row>
+    <row r="41" spans="1:9" s="5" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A41" s="47"/>
+      <c r="B41" s="46"/>
+      <c r="C41" s="46"/>
+      <c r="D41" s="46"/>
+      <c r="E41" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="F41" s="19"/>
+      <c r="G41" s="64"/>
+      <c r="H41" s="32"/>
+      <c r="I41" s="32"/>
+    </row>
+    <row r="42" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="47"/>
+      <c r="B42" s="46"/>
+      <c r="C42" s="46"/>
+      <c r="D42" s="46"/>
+      <c r="E42" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="F42" s="19"/>
+      <c r="G42" s="64"/>
+      <c r="H42" s="32"/>
+      <c r="I42" s="32"/>
+    </row>
+    <row r="43" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="47"/>
+      <c r="B43" s="46"/>
+      <c r="C43" s="46"/>
+      <c r="D43" s="46"/>
+      <c r="E43" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="F43" s="19"/>
+      <c r="G43" s="64"/>
+      <c r="H43" s="32"/>
+      <c r="I43" s="32"/>
+    </row>
+    <row r="44" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="47"/>
+      <c r="B44" s="46"/>
+      <c r="C44" s="46"/>
+      <c r="D44" s="46"/>
+      <c r="E44" s="30" t="s">
+        <v>276</v>
+      </c>
+      <c r="F44" s="19"/>
+      <c r="G44" s="60"/>
+      <c r="H44" s="32"/>
+      <c r="I44" s="32"/>
+    </row>
+    <row r="45" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="47"/>
+      <c r="B45" s="46"/>
+      <c r="C45" s="46"/>
+      <c r="D45" s="46"/>
+      <c r="E45" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="F45" s="19"/>
+      <c r="G45" s="30"/>
+      <c r="H45" s="32"/>
+      <c r="I45" s="32"/>
+    </row>
+    <row r="46" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="47"/>
+      <c r="B46" s="46"/>
+      <c r="C46" s="46"/>
+      <c r="D46" s="46"/>
+      <c r="E46" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="F46" s="19"/>
+      <c r="G46" s="30"/>
+      <c r="H46" s="32"/>
+      <c r="I46" s="32"/>
+    </row>
+    <row r="47" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="47">
+        <v>16</v>
+      </c>
+      <c r="B47" s="46" t="s">
+        <v>63</v>
+      </c>
+      <c r="C47" s="46" t="s">
+        <v>64</v>
+      </c>
+      <c r="D47" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="E47" s="16"/>
+      <c r="F47" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G47" s="54"/>
+    </row>
+    <row r="48" spans="1:9" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="47"/>
+      <c r="B48" s="46"/>
+      <c r="C48" s="46"/>
+      <c r="D48" s="30" t="s">
+        <v>417</v>
+      </c>
+      <c r="E48" s="16" t="s">
+        <v>66</v>
+      </c>
+      <c r="F48" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="G48" s="54"/>
+    </row>
+    <row r="49" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="47"/>
+      <c r="B49" s="46"/>
+      <c r="C49" s="46"/>
+      <c r="D49" s="30" t="s">
+        <v>68</v>
+      </c>
+      <c r="E49" s="16" t="s">
+        <v>69</v>
+      </c>
+      <c r="F49" s="6"/>
+      <c r="G49" s="54"/>
+    </row>
+    <row r="50" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="47"/>
+      <c r="B50" s="46"/>
+      <c r="C50" s="46"/>
+      <c r="D50" s="30" t="s">
+        <v>70</v>
+      </c>
+      <c r="E50" s="16" t="s">
+        <v>71</v>
+      </c>
+      <c r="F50" s="6"/>
+      <c r="G50" s="54"/>
+    </row>
+    <row r="51" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="47"/>
+      <c r="B51" s="46"/>
+      <c r="C51" s="46"/>
+      <c r="D51" s="30" t="s">
+        <v>72</v>
+      </c>
+      <c r="E51" s="16" t="s">
+        <v>73</v>
+      </c>
+      <c r="F51" s="6"/>
+      <c r="G51" s="54"/>
+    </row>
+    <row r="52" spans="1:7" s="5" customFormat="1" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="47">
+        <v>17</v>
+      </c>
+      <c r="B52" s="46" t="s">
+        <v>74</v>
+      </c>
+      <c r="C52" s="46" t="s">
+        <v>75</v>
+      </c>
+      <c r="D52" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="E52" s="16"/>
+      <c r="F52" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G52" s="54"/>
+    </row>
+    <row r="53" spans="1:7" s="5" customFormat="1" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="47"/>
+      <c r="B53" s="46"/>
+      <c r="C53" s="46"/>
+      <c r="D53" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="E53" s="16" t="s">
+        <v>78</v>
+      </c>
+      <c r="F53" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G53" s="54"/>
+    </row>
+    <row r="54" spans="1:7" s="5" customFormat="1" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="47"/>
+      <c r="B54" s="46"/>
+      <c r="C54" s="46"/>
+      <c r="D54" s="30" t="s">
+        <v>79</v>
+      </c>
+      <c r="E54" s="16" t="s">
+        <v>80</v>
+      </c>
+      <c r="F54" s="6"/>
+      <c r="G54" s="54"/>
+    </row>
+    <row r="55" spans="1:7" s="5" customFormat="1" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="47"/>
+      <c r="B55" s="46"/>
+      <c r="C55" s="46"/>
+      <c r="D55" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="E55" s="16" t="s">
+        <v>82</v>
+      </c>
+      <c r="F55" s="6"/>
+      <c r="G55" s="54"/>
+    </row>
+    <row r="56" spans="1:7" s="5" customFormat="1" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="47"/>
+      <c r="B56" s="46"/>
+      <c r="C56" s="46"/>
+      <c r="D56" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="E56" s="16" t="s">
+        <v>84</v>
+      </c>
+      <c r="F56" s="6"/>
+      <c r="G56" s="54"/>
+    </row>
+    <row r="57" spans="1:7" s="5" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="47">
+        <v>18</v>
+      </c>
+      <c r="B57" s="46" t="s">
+        <v>85</v>
+      </c>
+      <c r="C57" s="46" t="s">
+        <v>86</v>
+      </c>
+      <c r="D57" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="E57" s="16"/>
+      <c r="F57" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G57" s="54"/>
+    </row>
+    <row r="58" spans="1:7" s="5" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="47"/>
+      <c r="B58" s="46"/>
+      <c r="C58" s="46"/>
+      <c r="D58" s="30" t="s">
+        <v>88</v>
+      </c>
+      <c r="E58" s="16" t="s">
+        <v>89</v>
+      </c>
+      <c r="F58" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="G58" s="54"/>
+    </row>
+    <row r="59" spans="1:7" s="5" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="47"/>
+      <c r="B59" s="46"/>
+      <c r="C59" s="46"/>
+      <c r="D59" s="30" t="s">
+        <v>90</v>
+      </c>
+      <c r="E59" s="16" t="s">
+        <v>91</v>
+      </c>
+      <c r="F59" s="6"/>
+      <c r="G59" s="54"/>
+    </row>
+    <row r="60" spans="1:7" s="5" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="47"/>
+      <c r="B60" s="46"/>
+      <c r="C60" s="46"/>
+      <c r="D60" s="30" t="s">
+        <v>92</v>
+      </c>
+      <c r="E60" s="16" t="s">
+        <v>93</v>
+      </c>
+      <c r="F60" s="6"/>
+      <c r="G60" s="54"/>
+    </row>
+    <row r="61" spans="1:7" s="5" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="47"/>
+      <c r="B61" s="46"/>
+      <c r="C61" s="46"/>
+      <c r="D61" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="E61" s="16" t="s">
+        <v>94</v>
+      </c>
+      <c r="F61" s="6"/>
+      <c r="G61" s="54"/>
+    </row>
+    <row r="62" spans="1:7" s="5" customFormat="1" ht="16.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="47">
+        <v>19</v>
+      </c>
+      <c r="B62" s="46" t="s">
+        <v>197</v>
+      </c>
+      <c r="C62" s="46" t="s">
+        <v>196</v>
+      </c>
+      <c r="D62" s="46" t="s">
+        <v>195</v>
+      </c>
+      <c r="E62" s="30" t="s">
+        <v>128</v>
+      </c>
+      <c r="F62" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="G62" s="46" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" s="5" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="47"/>
+      <c r="B63" s="46"/>
+      <c r="C63" s="46"/>
+      <c r="D63" s="46"/>
+      <c r="E63" s="30" t="s">
+        <v>130</v>
+      </c>
+      <c r="F63" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="G63" s="46"/>
+    </row>
+    <row r="64" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="47">
+        <v>20</v>
+      </c>
+      <c r="B64" s="46" t="s">
+        <v>95</v>
+      </c>
+      <c r="C64" s="46" t="s">
+        <v>96</v>
+      </c>
+      <c r="D64" s="46" t="s">
+        <v>97</v>
+      </c>
+      <c r="E64" s="46"/>
+      <c r="F64" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="G64" s="30" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="47"/>
+      <c r="B65" s="46"/>
+      <c r="C65" s="46"/>
+      <c r="D65" s="46"/>
+      <c r="E65" s="46"/>
+      <c r="F65" s="19"/>
+      <c r="G65" s="30">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="47">
+        <v>21</v>
+      </c>
+      <c r="B66" s="46" t="s">
+        <v>293</v>
+      </c>
+      <c r="C66" s="46" t="s">
+        <v>294</v>
+      </c>
+      <c r="D66" s="46" t="s">
+        <v>295</v>
+      </c>
+      <c r="E66" s="46"/>
+      <c r="F66" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="G66" s="30" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="47"/>
+      <c r="B67" s="46"/>
+      <c r="C67" s="46"/>
+      <c r="D67" s="46"/>
+      <c r="E67" s="46"/>
+      <c r="F67" s="19"/>
+      <c r="G67" s="30">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="47">
+        <v>22</v>
+      </c>
+      <c r="B68" s="46" t="s">
+        <v>99</v>
+      </c>
+      <c r="C68" s="46" t="s">
+        <v>100</v>
+      </c>
+      <c r="D68" s="30" t="s">
+        <v>101</v>
+      </c>
+      <c r="E68" s="30"/>
+      <c r="F68" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="G68" s="46"/>
+    </row>
+    <row r="69" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="47"/>
+      <c r="B69" s="46"/>
+      <c r="C69" s="46"/>
+      <c r="D69" s="30" t="s">
+        <v>102</v>
+      </c>
+      <c r="E69" s="30" t="s">
+        <v>103</v>
+      </c>
+      <c r="F69" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="G69" s="46"/>
+    </row>
+    <row r="70" spans="1:8" s="5" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A70" s="47"/>
+      <c r="B70" s="46"/>
+      <c r="C70" s="46"/>
+      <c r="D70" s="30" t="s">
+        <v>105</v>
+      </c>
+      <c r="E70" s="30" t="s">
+        <v>106</v>
+      </c>
+      <c r="F70" s="19"/>
+      <c r="G70" s="46"/>
+    </row>
+    <row r="71" spans="1:8" s="5" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A71" s="47"/>
+      <c r="B71" s="46"/>
+      <c r="C71" s="46"/>
+      <c r="D71" s="30" t="s">
+        <v>107</v>
+      </c>
+      <c r="E71" s="30" t="s">
+        <v>108</v>
+      </c>
+      <c r="F71" s="19"/>
+      <c r="G71" s="46"/>
+    </row>
+    <row r="72" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="47"/>
+      <c r="B72" s="46"/>
+      <c r="C72" s="46"/>
+      <c r="D72" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="E72" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="F72" s="19"/>
+      <c r="G72" s="46"/>
+    </row>
+    <row r="73" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="47">
+        <v>23</v>
+      </c>
+      <c r="B73" s="46" t="s">
+        <v>337</v>
+      </c>
+      <c r="C73" s="46" t="s">
+        <v>110</v>
+      </c>
+      <c r="D73" s="46" t="s">
+        <v>111</v>
+      </c>
+      <c r="E73" s="46"/>
+      <c r="F73" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="G73" s="30" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="47"/>
+      <c r="B74" s="46"/>
+      <c r="C74" s="46"/>
+      <c r="D74" s="46"/>
+      <c r="E74" s="46"/>
+      <c r="F74" s="19" t="s">
+        <v>113</v>
+      </c>
+      <c r="G74" s="30">
+        <v>6.625</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" s="5" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A75" s="47">
+        <v>24</v>
+      </c>
+      <c r="B75" s="46" t="s">
+        <v>338</v>
+      </c>
+      <c r="C75" s="46" t="s">
+        <v>116</v>
+      </c>
+      <c r="D75" s="46" t="s">
+        <v>117</v>
+      </c>
+      <c r="E75" s="46"/>
+      <c r="F75" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="G75" s="30" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="47"/>
+      <c r="B76" s="46"/>
+      <c r="C76" s="46"/>
+      <c r="D76" s="46"/>
+      <c r="E76" s="46"/>
+      <c r="F76" s="19"/>
+      <c r="G76" s="30">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" s="5" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="47">
+        <v>25</v>
+      </c>
+      <c r="B77" s="46" t="s">
+        <v>318</v>
+      </c>
+      <c r="C77" s="46" t="s">
+        <v>319</v>
+      </c>
+      <c r="D77" s="46" t="s">
+        <v>440</v>
+      </c>
+      <c r="E77" s="46"/>
+      <c r="F77" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="G77" s="30" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" s="5" customFormat="1" ht="46.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="47"/>
+      <c r="B78" s="46"/>
+      <c r="C78" s="46"/>
+      <c r="D78" s="46"/>
+      <c r="E78" s="46"/>
+      <c r="F78" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="G78" s="33" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="47">
+        <v>26</v>
+      </c>
+      <c r="B79" s="46" t="s">
+        <v>418</v>
+      </c>
+      <c r="C79" s="46" t="s">
+        <v>384</v>
+      </c>
+      <c r="D79" s="46" t="s">
+        <v>441</v>
+      </c>
+      <c r="E79" s="46"/>
+      <c r="F79" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="G79" s="30" t="s">
+        <v>446</v>
+      </c>
+      <c r="H79" s="32"/>
+    </row>
+    <row r="80" spans="1:8" s="5" customFormat="1" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="47"/>
+      <c r="B80" s="46"/>
+      <c r="C80" s="46"/>
+      <c r="D80" s="46"/>
+      <c r="E80" s="46"/>
+      <c r="F80" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="G80" s="33" t="s">
+        <v>118</v>
+      </c>
+      <c r="H80" s="32"/>
+    </row>
+    <row r="81" spans="1:8" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="47">
+        <v>27</v>
+      </c>
+      <c r="B81" s="46" t="s">
+        <v>385</v>
+      </c>
+      <c r="C81" s="46" t="s">
+        <v>386</v>
+      </c>
+      <c r="D81" s="46" t="s">
         <v>442</v>
       </c>
-      <c r="E16" s="63"/>
-      <c r="F16" s="34" t="s">
+      <c r="E81" s="46"/>
+      <c r="F81" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="G81" s="30" t="s">
+        <v>119</v>
+      </c>
+      <c r="H81" s="32"/>
+    </row>
+    <row r="82" spans="1:8" s="5" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="47"/>
+      <c r="B82" s="46"/>
+      <c r="C82" s="46"/>
+      <c r="D82" s="46"/>
+      <c r="E82" s="46"/>
+      <c r="F82" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="G82" s="33" t="s">
+        <v>445</v>
+      </c>
+      <c r="H82" s="32"/>
+    </row>
+    <row r="83" spans="1:8" s="5" customFormat="1" ht="102" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="31">
+        <v>28</v>
+      </c>
+      <c r="B83" s="30" t="s">
+        <v>387</v>
+      </c>
+      <c r="C83" s="30" t="s">
+        <v>290</v>
+      </c>
+      <c r="D83" s="30" t="s">
+        <v>443</v>
+      </c>
+      <c r="E83" s="30" t="s">
+        <v>398</v>
+      </c>
+      <c r="F83" s="19" t="s">
+        <v>282</v>
+      </c>
+      <c r="G83" s="30"/>
+    </row>
+    <row r="84" spans="1:8" s="5" customFormat="1" ht="30.6" x14ac:dyDescent="0.25">
+      <c r="A84" s="31">
+        <v>29</v>
+      </c>
+      <c r="B84" s="19" t="s">
+        <v>291</v>
+      </c>
+      <c r="C84" s="19" t="s">
+        <v>292</v>
+      </c>
+      <c r="D84" s="19" t="s">
+        <v>448</v>
+      </c>
+      <c r="E84" s="19" t="s">
+        <v>303</v>
+      </c>
+      <c r="F84" s="19" t="s">
+        <v>281</v>
+      </c>
+      <c r="G84" s="30"/>
+    </row>
+    <row r="85" spans="1:8" s="5" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A85" s="47">
+        <v>30</v>
+      </c>
+      <c r="B85" s="46" t="s">
+        <v>125</v>
+      </c>
+      <c r="C85" s="46" t="s">
+        <v>126</v>
+      </c>
+      <c r="D85" s="46" t="s">
+        <v>127</v>
+      </c>
+      <c r="E85" s="30" t="s">
+        <v>128</v>
+      </c>
+      <c r="F85" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="G85" s="30" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="47"/>
+      <c r="B86" s="46"/>
+      <c r="C86" s="46"/>
+      <c r="D86" s="46"/>
+      <c r="E86" s="30" t="s">
+        <v>130</v>
+      </c>
+      <c r="F86" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="G86" s="30" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" s="5" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A87" s="47">
+        <v>31</v>
+      </c>
+      <c r="B87" s="46" t="s">
+        <v>132</v>
+      </c>
+      <c r="C87" s="46" t="s">
+        <v>133</v>
+      </c>
+      <c r="D87" s="46" t="s">
+        <v>134</v>
+      </c>
+      <c r="E87" s="46"/>
+      <c r="F87" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="G87" s="30" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="47"/>
+      <c r="B88" s="46"/>
+      <c r="C88" s="46"/>
+      <c r="D88" s="46"/>
+      <c r="E88" s="46"/>
+      <c r="F88" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="G88" s="30">
+        <v>35.25</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="47">
+        <v>32</v>
+      </c>
+      <c r="B89" s="46" t="s">
+        <v>339</v>
+      </c>
+      <c r="C89" s="46" t="s">
+        <v>151</v>
+      </c>
+      <c r="D89" s="46" t="s">
+        <v>152</v>
+      </c>
+      <c r="E89" s="46"/>
+      <c r="F89" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="G89" s="30" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" s="5" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="47"/>
+      <c r="B90" s="46"/>
+      <c r="C90" s="46"/>
+      <c r="D90" s="46"/>
+      <c r="E90" s="46"/>
+      <c r="F90" s="19" t="s">
+        <v>113</v>
+      </c>
+      <c r="G90" s="30">
+        <v>12.625</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="47">
+        <v>33</v>
+      </c>
+      <c r="B91" s="46" t="s">
+        <v>340</v>
+      </c>
+      <c r="C91" s="46" t="s">
+        <v>154</v>
+      </c>
+      <c r="D91" s="46" t="s">
+        <v>155</v>
+      </c>
+      <c r="E91" s="46"/>
+      <c r="F91" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="G91" s="30" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="47"/>
+      <c r="B92" s="46"/>
+      <c r="C92" s="46"/>
+      <c r="D92" s="46"/>
+      <c r="E92" s="46"/>
+      <c r="F92" s="19" t="s">
+        <v>113</v>
+      </c>
+      <c r="G92" s="30">
+        <v>1.125</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="47">
+        <v>34</v>
+      </c>
+      <c r="B93" s="46" t="s">
+        <v>341</v>
+      </c>
+      <c r="C93" s="46" t="s">
+        <v>157</v>
+      </c>
+      <c r="D93" s="46" t="s">
+        <v>158</v>
+      </c>
+      <c r="E93" s="46"/>
+      <c r="F93" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="G93" s="30" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="47"/>
+      <c r="B94" s="46"/>
+      <c r="C94" s="46"/>
+      <c r="D94" s="46"/>
+      <c r="E94" s="46"/>
+      <c r="F94" s="19" t="s">
+        <v>113</v>
+      </c>
+      <c r="G94" s="30">
+        <v>2.625</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="31">
+        <v>35</v>
+      </c>
+      <c r="B95" s="19" t="s">
+        <v>266</v>
+      </c>
+      <c r="C95" s="19" t="s">
+        <v>277</v>
+      </c>
+      <c r="D95" s="19" t="s">
+        <v>278</v>
+      </c>
+      <c r="E95" s="19"/>
+      <c r="F95" s="19" t="s">
+        <v>282</v>
+      </c>
+      <c r="G95" s="30"/>
+    </row>
+    <row r="96" spans="1:8" s="5" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A96" s="47">
+        <v>36</v>
+      </c>
+      <c r="B96" s="46" t="s">
+        <v>342</v>
+      </c>
+      <c r="C96" s="46" t="s">
+        <v>169</v>
+      </c>
+      <c r="D96" s="46" t="s">
+        <v>419</v>
+      </c>
+      <c r="E96" s="30" t="s">
+        <v>128</v>
+      </c>
+      <c r="F96" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="G96" s="30" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="47"/>
+      <c r="B97" s="46"/>
+      <c r="C97" s="46"/>
+      <c r="D97" s="46"/>
+      <c r="E97" s="30" t="s">
+        <v>130</v>
+      </c>
+      <c r="F97" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="G97" s="30" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="47">
+        <v>37</v>
+      </c>
+      <c r="B98" s="46" t="s">
+        <v>343</v>
+      </c>
+      <c r="C98" s="46" t="s">
+        <v>171</v>
+      </c>
+      <c r="D98" s="46" t="s">
+        <v>172</v>
+      </c>
+      <c r="E98" s="30" t="s">
+        <v>128</v>
+      </c>
+      <c r="F98" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="G98" s="46"/>
+    </row>
+    <row r="99" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="47"/>
+      <c r="B99" s="46"/>
+      <c r="C99" s="46"/>
+      <c r="D99" s="46"/>
+      <c r="E99" s="30" t="s">
+        <v>130</v>
+      </c>
+      <c r="F99" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="G99" s="46"/>
+    </row>
+    <row r="100" spans="1:7" s="5" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="47">
+        <v>38</v>
+      </c>
+      <c r="B100" s="46" t="s">
+        <v>329</v>
+      </c>
+      <c r="C100" s="46" t="s">
+        <v>330</v>
+      </c>
+      <c r="D100" s="46" t="s">
+        <v>444</v>
+      </c>
+      <c r="E100" s="46" t="s">
+        <v>331</v>
+      </c>
+      <c r="F100" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="G100" s="56" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="47"/>
+      <c r="B101" s="46"/>
+      <c r="C101" s="46"/>
+      <c r="D101" s="46"/>
+      <c r="E101" s="46" t="s">
+        <v>130</v>
+      </c>
+      <c r="F101" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="G101" s="62"/>
+    </row>
+    <row r="102" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="47">
+        <v>39</v>
+      </c>
+      <c r="B102" s="46" t="s">
+        <v>420</v>
+      </c>
+      <c r="C102" s="46" t="s">
+        <v>173</v>
+      </c>
+      <c r="D102" s="46" t="s">
+        <v>174</v>
+      </c>
+      <c r="E102" s="30" t="s">
+        <v>175</v>
+      </c>
+      <c r="F102" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="G102" s="46"/>
+    </row>
+    <row r="103" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="47"/>
+      <c r="B103" s="46"/>
+      <c r="C103" s="46"/>
+      <c r="D103" s="46"/>
+      <c r="E103" s="30" t="s">
+        <v>176</v>
+      </c>
+      <c r="F103" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="G103" s="46"/>
+    </row>
+    <row r="104" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="47"/>
+      <c r="B104" s="46"/>
+      <c r="C104" s="46"/>
+      <c r="D104" s="46"/>
+      <c r="E104" s="30" t="s">
+        <v>177</v>
+      </c>
+      <c r="F104" s="19"/>
+      <c r="G104" s="46"/>
+    </row>
+    <row r="105" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="47">
+        <v>40</v>
+      </c>
+      <c r="B105" s="46" t="s">
+        <v>456</v>
+      </c>
+      <c r="C105" s="46" t="s">
+        <v>183</v>
+      </c>
+      <c r="D105" s="46" t="s">
+        <v>421</v>
+      </c>
+      <c r="E105" s="46"/>
+      <c r="F105" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="G105" s="30" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" s="5" customFormat="1" ht="31.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="47"/>
+      <c r="B106" s="46"/>
+      <c r="C106" s="46"/>
+      <c r="D106" s="46"/>
+      <c r="E106" s="46"/>
+      <c r="F106" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="G106" s="33" t="s">
+        <v>445</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="31">
+        <v>41</v>
+      </c>
+      <c r="B107" s="30" t="s">
+        <v>191</v>
+      </c>
+      <c r="C107" s="30" t="s">
+        <v>247</v>
+      </c>
+      <c r="D107" s="30" t="s">
+        <v>248</v>
+      </c>
+      <c r="E107" s="30"/>
+      <c r="F107" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="G107" s="30"/>
+    </row>
+    <row r="108" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="31">
+        <v>42</v>
+      </c>
+      <c r="B108" s="19" t="s">
+        <v>270</v>
+      </c>
+      <c r="C108" s="19" t="s">
+        <v>271</v>
+      </c>
+      <c r="D108" s="19" t="s">
+        <v>272</v>
+      </c>
+      <c r="E108" s="19"/>
+      <c r="F108" s="19" t="s">
+        <v>320</v>
+      </c>
+      <c r="G108" s="30" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="47">
+        <v>43</v>
+      </c>
+      <c r="B109" s="46" t="s">
+        <v>226</v>
+      </c>
+      <c r="C109" s="46" t="s">
+        <v>225</v>
+      </c>
+      <c r="D109" s="30" t="s">
+        <v>224</v>
+      </c>
+      <c r="E109" s="46" t="s">
+        <v>273</v>
+      </c>
+      <c r="F109" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="G109" s="46"/>
+    </row>
+    <row r="110" spans="1:7" s="5" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="47"/>
+      <c r="B110" s="46"/>
+      <c r="C110" s="46"/>
+      <c r="D110" s="30" t="s">
+        <v>223</v>
+      </c>
+      <c r="E110" s="46"/>
+      <c r="F110" s="19" t="s">
+        <v>179</v>
+      </c>
+      <c r="G110" s="46"/>
+    </row>
+    <row r="111" spans="1:7" s="5" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="47"/>
+      <c r="B111" s="46"/>
+      <c r="C111" s="46"/>
+      <c r="D111" s="30" t="s">
+        <v>222</v>
+      </c>
+      <c r="E111" s="46"/>
+      <c r="F111" s="19"/>
+      <c r="G111" s="46"/>
+    </row>
+    <row r="112" spans="1:7" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="47">
+        <v>44</v>
+      </c>
+      <c r="B112" s="46" t="s">
+        <v>344</v>
+      </c>
+      <c r="C112" s="46" t="s">
+        <v>234</v>
+      </c>
+      <c r="D112" s="46" t="s">
+        <v>233</v>
+      </c>
+      <c r="E112" s="46"/>
+      <c r="F112" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="G112" s="30" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" s="5" customFormat="1" ht="65.400000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="47"/>
+      <c r="B113" s="46"/>
+      <c r="C113" s="46"/>
+      <c r="D113" s="46"/>
+      <c r="E113" s="46"/>
+      <c r="F113" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="G113" s="30" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="47">
+        <v>45</v>
+      </c>
+      <c r="B114" s="46" t="s">
+        <v>435</v>
+      </c>
+      <c r="C114" s="54" t="s">
+        <v>231</v>
+      </c>
+      <c r="D114" s="54" t="s">
+        <v>321</v>
+      </c>
+      <c r="E114" s="16" t="s">
+        <v>230</v>
+      </c>
+      <c r="F114" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G114" s="54"/>
+    </row>
+    <row r="115" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="47"/>
+      <c r="B115" s="46"/>
+      <c r="C115" s="54"/>
+      <c r="D115" s="54"/>
+      <c r="E115" s="16" t="s">
+        <v>229</v>
+      </c>
+      <c r="F115" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="G115" s="54"/>
+    </row>
+    <row r="116" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="47"/>
+      <c r="B116" s="46"/>
+      <c r="C116" s="54"/>
+      <c r="D116" s="54"/>
+      <c r="E116" s="16" t="s">
+        <v>228</v>
+      </c>
+      <c r="F116" s="6"/>
+      <c r="G116" s="54"/>
+    </row>
+    <row r="117" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="47"/>
+      <c r="B117" s="46"/>
+      <c r="C117" s="54"/>
+      <c r="D117" s="54"/>
+      <c r="E117" s="16" t="s">
+        <v>227</v>
+      </c>
+      <c r="F117" s="6"/>
+      <c r="G117" s="54"/>
+    </row>
+    <row r="118" spans="1:7" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="47">
+        <v>46</v>
+      </c>
+      <c r="B118" s="54" t="s">
+        <v>160</v>
+      </c>
+      <c r="C118" s="54" t="s">
+        <v>161</v>
+      </c>
+      <c r="D118" s="54" t="s">
+        <v>322</v>
+      </c>
+      <c r="E118" s="54"/>
+      <c r="F118" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G118" s="54" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="47"/>
+      <c r="B119" s="54"/>
+      <c r="C119" s="54"/>
+      <c r="D119" s="54"/>
+      <c r="E119" s="54"/>
+      <c r="F119" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="G119" s="54"/>
+    </row>
+    <row r="120" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="47"/>
+      <c r="B120" s="54"/>
+      <c r="C120" s="54"/>
+      <c r="D120" s="54"/>
+      <c r="E120" s="54"/>
+      <c r="F120" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="G120" s="54"/>
+    </row>
+    <row r="121" spans="1:7" s="5" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="31">
+        <v>47</v>
+      </c>
+      <c r="B121" s="6" t="s">
+        <v>268</v>
+      </c>
+      <c r="C121" s="6" t="s">
         <v>269</v>
       </c>
-      <c r="G16" s="63" t="s">
-[...79 lines deleted...]
-      <c r="A22" s="53">
+      <c r="D121" s="6" t="s">
+        <v>274</v>
+      </c>
+      <c r="E121" s="17" t="s">
+        <v>323</v>
+      </c>
+      <c r="F121" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="G121" s="16" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="47">
+        <v>48</v>
+      </c>
+      <c r="B122" s="54" t="s">
+        <v>163</v>
+      </c>
+      <c r="C122" s="54" t="s">
+        <v>164</v>
+      </c>
+      <c r="D122" s="54" t="s">
+        <v>324</v>
+      </c>
+      <c r="E122" s="16" t="s">
+        <v>139</v>
+      </c>
+      <c r="F122" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="B22" s="52" t="s">
-[...170 lines deleted...]
-      <c r="G32" s="36" t="s">
+      <c r="G122" s="54"/>
+    </row>
+    <row r="123" spans="1:7" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="47"/>
+      <c r="B123" s="54"/>
+      <c r="C123" s="54"/>
+      <c r="D123" s="54"/>
+      <c r="E123" s="16" t="s">
+        <v>140</v>
+      </c>
+      <c r="F123" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="G123" s="54"/>
+    </row>
+    <row r="124" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="47"/>
+      <c r="B124" s="54"/>
+      <c r="C124" s="54"/>
+      <c r="D124" s="54"/>
+      <c r="E124" s="16" t="s">
+        <v>141</v>
+      </c>
+      <c r="F124" s="6"/>
+      <c r="G124" s="54"/>
+    </row>
+    <row r="125" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="47"/>
+      <c r="B125" s="54"/>
+      <c r="C125" s="54"/>
+      <c r="D125" s="54"/>
+      <c r="E125" s="16" t="s">
+        <v>142</v>
+      </c>
+      <c r="F125" s="6"/>
+      <c r="G125" s="54"/>
+    </row>
+    <row r="126" spans="1:7" s="5" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A126" s="47"/>
+      <c r="B126" s="54"/>
+      <c r="C126" s="54"/>
+      <c r="D126" s="54"/>
+      <c r="E126" s="16" t="s">
+        <v>143</v>
+      </c>
+      <c r="F126" s="6"/>
+      <c r="G126" s="54"/>
+    </row>
+    <row r="127" spans="1:7" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="47">
         <v>49</v>
       </c>
-      <c r="H32" s="39"/>
-[...590 lines deleted...]
-      <c r="D73" s="52" t="s">
+      <c r="B127" s="54" t="s">
+        <v>165</v>
+      </c>
+      <c r="C127" s="54" t="s">
+        <v>166</v>
+      </c>
+      <c r="D127" s="54" t="s">
+        <v>325</v>
+      </c>
+      <c r="E127" s="54"/>
+      <c r="F127" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G127" s="16" t="s">
         <v>112</v>
       </c>
-      <c r="E73" s="52"/>
-[...3 lines deleted...]
-      <c r="G73" s="36" t="s">
+    </row>
+    <row r="128" spans="1:7" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="47"/>
+      <c r="B128" s="54"/>
+      <c r="C128" s="54"/>
+      <c r="D128" s="54"/>
+      <c r="E128" s="54"/>
+      <c r="F128" s="6" t="s">
         <v>113</v>
-      </c>
-[...910 lines deleted...]
-        <v>114</v>
       </c>
       <c r="G128" s="16">
         <v>6.625</v>
       </c>
     </row>
     <row r="129" spans="1:7" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A129" s="53">
+      <c r="A129" s="47">
         <v>50</v>
       </c>
-      <c r="B129" s="52" t="s">
+      <c r="B129" s="46" t="s">
+        <v>167</v>
+      </c>
+      <c r="C129" s="46" t="s">
         <v>168</v>
       </c>
-      <c r="C129" s="52" t="s">
-[...6 lines deleted...]
-      <c r="F129" s="37" t="s">
+      <c r="D129" s="46" t="s">
+        <v>326</v>
+      </c>
+      <c r="E129" s="46"/>
+      <c r="F129" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="G129" s="36" t="s">
-        <v>99</v>
+      <c r="G129" s="30" t="s">
+        <v>98</v>
       </c>
     </row>
     <row r="130" spans="1:7" s="5" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A130" s="53"/>
-[...5 lines deleted...]
-      <c r="G130" s="36">
+      <c r="A130" s="47"/>
+      <c r="B130" s="46"/>
+      <c r="C130" s="46"/>
+      <c r="D130" s="46"/>
+      <c r="E130" s="46"/>
+      <c r="F130" s="19"/>
+      <c r="G130" s="30">
         <v>360</v>
       </c>
     </row>
     <row r="131" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A131" s="53">
+      <c r="A131" s="47">
         <v>51</v>
       </c>
-      <c r="B131" s="52" t="s">
-[...5 lines deleted...]
-      <c r="D131" s="52" t="s">
+      <c r="B131" s="46" t="s">
+        <v>254</v>
+      </c>
+      <c r="C131" s="46" t="s">
         <v>194</v>
       </c>
-      <c r="E131" s="36" t="s">
-[...2 lines deleted...]
-      <c r="F131" s="37" t="s">
+      <c r="D131" s="46" t="s">
+        <v>193</v>
+      </c>
+      <c r="E131" s="30" t="s">
+        <v>128</v>
+      </c>
+      <c r="F131" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="G131" s="52"/>
+      <c r="G131" s="46"/>
     </row>
     <row r="132" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A132" s="53"/>
-[...12 lines deleted...]
-      <c r="A133" s="57">
+      <c r="A132" s="47"/>
+      <c r="B132" s="46"/>
+      <c r="C132" s="46"/>
+      <c r="D132" s="46"/>
+      <c r="E132" s="30" t="s">
+        <v>130</v>
+      </c>
+      <c r="F132" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="G132" s="46"/>
+    </row>
+    <row r="133" spans="1:7" s="5" customFormat="1" ht="16.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="55">
         <v>52</v>
       </c>
-      <c r="B133" s="59" t="s">
+      <c r="B133" s="56" t="s">
+        <v>345</v>
+      </c>
+      <c r="C133" s="56" t="s">
+        <v>249</v>
+      </c>
+      <c r="D133" s="56" t="s">
+        <v>422</v>
+      </c>
+      <c r="E133" s="55"/>
+      <c r="F133" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="G133" s="46" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="64"/>
+      <c r="B134" s="61"/>
+      <c r="C134" s="61"/>
+      <c r="D134" s="61"/>
+      <c r="E134" s="64"/>
+      <c r="F134" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="G134" s="46"/>
+    </row>
+    <row r="135" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="60"/>
+      <c r="B135" s="62"/>
+      <c r="C135" s="62"/>
+      <c r="D135" s="62"/>
+      <c r="E135" s="60"/>
+      <c r="F135" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G135" s="46"/>
+    </row>
+    <row r="136" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="31">
+        <v>53</v>
+      </c>
+      <c r="B136" s="30" t="s">
+        <v>346</v>
+      </c>
+      <c r="C136" s="30" t="s">
+        <v>250</v>
+      </c>
+      <c r="D136" s="30" t="s">
+        <v>252</v>
+      </c>
+      <c r="E136" s="30"/>
+      <c r="F136" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="G136" s="30"/>
+    </row>
+    <row r="137" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="31">
+        <v>54</v>
+      </c>
+      <c r="B137" s="30" t="s">
+        <v>347</v>
+      </c>
+      <c r="C137" s="30" t="s">
+        <v>298</v>
+      </c>
+      <c r="D137" s="30" t="s">
+        <v>299</v>
+      </c>
+      <c r="E137" s="30"/>
+      <c r="F137" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="G137" s="30"/>
+    </row>
+    <row r="138" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="31">
+        <v>55</v>
+      </c>
+      <c r="B138" s="30" t="s">
+        <v>348</v>
+      </c>
+      <c r="C138" s="30" t="s">
+        <v>251</v>
+      </c>
+      <c r="D138" s="30" t="s">
+        <v>253</v>
+      </c>
+      <c r="E138" s="30"/>
+      <c r="F138" s="19" t="s">
+        <v>284</v>
+      </c>
+      <c r="G138" s="30"/>
+    </row>
+    <row r="139" spans="1:7" s="5" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="55">
+        <v>56</v>
+      </c>
+      <c r="B139" s="56" t="s">
+        <v>399</v>
+      </c>
+      <c r="C139" s="58" t="s">
+        <v>401</v>
+      </c>
+      <c r="D139" s="56" t="s">
+        <v>403</v>
+      </c>
+      <c r="E139" s="46" t="s">
+        <v>327</v>
+      </c>
+      <c r="F139" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="G139" s="56"/>
+    </row>
+    <row r="140" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="60"/>
+      <c r="B140" s="62"/>
+      <c r="C140" s="59"/>
+      <c r="D140" s="62"/>
+      <c r="E140" s="46" t="s">
+        <v>130</v>
+      </c>
+      <c r="F140" s="30" t="s">
+        <v>104</v>
+      </c>
+      <c r="G140" s="62"/>
+    </row>
+    <row r="141" spans="1:7" s="5" customFormat="1" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="55">
+        <v>57</v>
+      </c>
+      <c r="B141" s="56" t="s">
+        <v>400</v>
+      </c>
+      <c r="C141" s="58" t="s">
+        <v>402</v>
+      </c>
+      <c r="D141" s="56" t="s">
+        <v>404</v>
+      </c>
+      <c r="E141" s="46" t="s">
+        <v>327</v>
+      </c>
+      <c r="F141" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="G141" s="56"/>
+    </row>
+    <row r="142" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="60"/>
+      <c r="B142" s="62"/>
+      <c r="C142" s="59"/>
+      <c r="D142" s="62"/>
+      <c r="E142" s="46" t="s">
+        <v>130</v>
+      </c>
+      <c r="F142" s="30" t="s">
+        <v>104</v>
+      </c>
+      <c r="G142" s="62"/>
+    </row>
+    <row r="143" spans="1:7" s="5" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="31">
+        <v>58</v>
+      </c>
+      <c r="B143" s="30" t="s">
+        <v>349</v>
+      </c>
+      <c r="C143" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="D143" s="30" t="s">
+        <v>328</v>
+      </c>
+      <c r="E143" s="30"/>
+      <c r="F143" s="30" t="s">
+        <v>282</v>
+      </c>
+      <c r="G143" s="14"/>
+    </row>
+    <row r="144" spans="1:7" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="47">
+        <v>59</v>
+      </c>
+      <c r="B144" s="46" t="s">
+        <v>425</v>
+      </c>
+      <c r="C144" s="46" t="s">
+        <v>185</v>
+      </c>
+      <c r="D144" s="46" t="s">
+        <v>424</v>
+      </c>
+      <c r="E144" s="46"/>
+      <c r="F144" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="G144" s="46"/>
+    </row>
+    <row r="145" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="47"/>
+      <c r="B145" s="46"/>
+      <c r="C145" s="46"/>
+      <c r="D145" s="46"/>
+      <c r="E145" s="46"/>
+      <c r="F145" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="G145" s="46"/>
+    </row>
+    <row r="146" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="55"/>
+      <c r="B146" s="56"/>
+      <c r="C146" s="56"/>
+      <c r="D146" s="56"/>
+      <c r="E146" s="56"/>
+      <c r="F146" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="G146" s="56"/>
+    </row>
+    <row r="147" spans="1:7" s="5" customFormat="1" ht="40.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A147" s="55">
+        <v>60</v>
+      </c>
+      <c r="B147" s="46" t="s">
+        <v>350</v>
+      </c>
+      <c r="C147" s="46" t="s">
+        <v>240</v>
+      </c>
+      <c r="D147" s="46" t="s">
+        <v>241</v>
+      </c>
+      <c r="E147" s="30"/>
+      <c r="F147" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="G147" s="30" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="60"/>
+      <c r="B148" s="46"/>
+      <c r="C148" s="46"/>
+      <c r="D148" s="46"/>
+      <c r="E148" s="30"/>
+      <c r="F148" s="30" t="s">
+        <v>120</v>
+      </c>
+      <c r="G148" s="30"/>
+    </row>
+    <row r="149" spans="1:7" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="47">
+        <v>61</v>
+      </c>
+      <c r="B149" s="56" t="s">
+        <v>239</v>
+      </c>
+      <c r="C149" s="57" t="s">
+        <v>35</v>
+      </c>
+      <c r="D149" s="57" t="s">
+        <v>36</v>
+      </c>
+      <c r="E149" s="57"/>
+      <c r="F149" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="G149" s="46" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="47"/>
+      <c r="B150" s="61"/>
+      <c r="C150" s="57"/>
+      <c r="D150" s="57"/>
+      <c r="E150" s="57"/>
+      <c r="F150" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="G150" s="46"/>
+    </row>
+    <row r="151" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="47"/>
+      <c r="B151" s="62"/>
+      <c r="C151" s="57"/>
+      <c r="D151" s="57"/>
+      <c r="E151" s="57"/>
+      <c r="F151" s="19"/>
+      <c r="G151" s="46"/>
+    </row>
+    <row r="152" spans="1:7" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="47">
+        <v>62</v>
+      </c>
+      <c r="B152" s="63" t="s">
         <v>351</v>
       </c>
-      <c r="C133" s="59" t="s">
-[...234 lines deleted...]
-      <c r="F147" s="36" t="s">
+      <c r="C152" s="63" t="s">
+        <v>114</v>
+      </c>
+      <c r="D152" s="63" t="s">
+        <v>115</v>
+      </c>
+      <c r="E152" s="63"/>
+      <c r="F152" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="G147" s="36" t="s">
-[...71 lines deleted...]
-      </c>
       <c r="G152" s="16" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="47"/>
+      <c r="B153" s="63"/>
+      <c r="C153" s="63"/>
+      <c r="D153" s="63"/>
+      <c r="E153" s="63"/>
+      <c r="F153" s="6" t="s">
         <v>113</v>
-      </c>
-[...8 lines deleted...]
-        <v>114</v>
       </c>
       <c r="G153" s="16">
         <v>6.625</v>
       </c>
     </row>
     <row r="154" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A154" s="53">
+      <c r="A154" s="47">
         <v>63</v>
       </c>
-      <c r="B154" s="66" t="s">
+      <c r="B154" s="63" t="s">
+        <v>136</v>
+      </c>
+      <c r="C154" s="63" t="s">
         <v>137</v>
       </c>
-      <c r="C154" s="66" t="s">
+      <c r="D154" s="63" t="s">
         <v>138</v>
       </c>
-      <c r="D154" s="66" t="s">
+      <c r="E154" s="6" t="s">
         <v>139</v>
       </c>
-      <c r="E154" s="34" t="s">
+      <c r="F154" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G154" s="54"/>
+    </row>
+    <row r="155" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="47"/>
+      <c r="B155" s="63"/>
+      <c r="C155" s="63"/>
+      <c r="D155" s="63"/>
+      <c r="E155" s="6" t="s">
         <v>140</v>
       </c>
-      <c r="F154" s="34" t="s">
+      <c r="F155" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="G155" s="54"/>
+    </row>
+    <row r="156" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="47"/>
+      <c r="B156" s="63"/>
+      <c r="C156" s="63"/>
+      <c r="D156" s="63"/>
+      <c r="E156" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="F156" s="6"/>
+      <c r="G156" s="54"/>
+    </row>
+    <row r="157" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="47"/>
+      <c r="B157" s="63"/>
+      <c r="C157" s="63"/>
+      <c r="D157" s="63"/>
+      <c r="E157" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="F157" s="6"/>
+      <c r="G157" s="54"/>
+    </row>
+    <row r="158" spans="1:7" s="5" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A158" s="47"/>
+      <c r="B158" s="63"/>
+      <c r="C158" s="63"/>
+      <c r="D158" s="63"/>
+      <c r="E158" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="F158" s="6"/>
+      <c r="G158" s="54"/>
+    </row>
+    <row r="159" spans="1:7" s="5" customFormat="1" ht="30.6" x14ac:dyDescent="0.25">
+      <c r="A159" s="47"/>
+      <c r="B159" s="63"/>
+      <c r="C159" s="63"/>
+      <c r="D159" s="63"/>
+      <c r="E159" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="F159" s="6"/>
+      <c r="G159" s="54"/>
+    </row>
+    <row r="160" spans="1:7" s="5" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A160" s="47"/>
+      <c r="B160" s="63"/>
+      <c r="C160" s="63"/>
+      <c r="D160" s="63"/>
+      <c r="E160" s="6" t="s">
+        <v>237</v>
+      </c>
+      <c r="F160" s="6"/>
+      <c r="G160" s="54"/>
+    </row>
+    <row r="161" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="47"/>
+      <c r="B161" s="63"/>
+      <c r="C161" s="63"/>
+      <c r="D161" s="63"/>
+      <c r="E161" s="6" t="s">
+        <v>238</v>
+      </c>
+      <c r="F161" s="6"/>
+      <c r="G161" s="54"/>
+    </row>
+    <row r="162" spans="1:7" s="5" customFormat="1" ht="30.6" x14ac:dyDescent="0.25">
+      <c r="A162" s="47">
+        <v>64</v>
+      </c>
+      <c r="B162" s="63" t="s">
+        <v>352</v>
+      </c>
+      <c r="C162" s="63" t="s">
+        <v>144</v>
+      </c>
+      <c r="D162" s="63" t="s">
+        <v>145</v>
+      </c>
+      <c r="E162" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="F162" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="G154" s="63"/>
-[...6 lines deleted...]
-      <c r="E155" s="34" t="s">
+      <c r="G162" s="16" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="47"/>
+      <c r="B163" s="63"/>
+      <c r="C163" s="63"/>
+      <c r="D163" s="63"/>
+      <c r="E163" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="F163" s="6" t="s">
+        <v>336</v>
+      </c>
+      <c r="G163" s="16"/>
+    </row>
+    <row r="164" spans="1:7" s="5" customFormat="1" ht="30.6" x14ac:dyDescent="0.25">
+      <c r="A164" s="47"/>
+      <c r="B164" s="63"/>
+      <c r="C164" s="63"/>
+      <c r="D164" s="63"/>
+      <c r="E164" s="6" t="s">
         <v>141</v>
       </c>
-      <c r="F155" s="34" t="s">
-[...9 lines deleted...]
-      <c r="E156" s="34" t="s">
+      <c r="F164" s="6"/>
+      <c r="G164" s="16" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="47"/>
+      <c r="B165" s="63"/>
+      <c r="C165" s="63"/>
+      <c r="D165" s="63"/>
+      <c r="E165" s="6" t="s">
         <v>142</v>
       </c>
-      <c r="F156" s="34"/>
-[...29 lines deleted...]
-      <c r="E159" s="34" t="s">
+      <c r="F165" s="6"/>
+      <c r="G165" s="16" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" s="5" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A166" s="47"/>
+      <c r="B166" s="63"/>
+      <c r="C166" s="63"/>
+      <c r="D166" s="63"/>
+      <c r="E166" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="F166" s="6"/>
+      <c r="G166" s="16"/>
+    </row>
+    <row r="167" spans="1:7" s="5" customFormat="1" ht="30.6" x14ac:dyDescent="0.25">
+      <c r="A167" s="47"/>
+      <c r="B167" s="63"/>
+      <c r="C167" s="63"/>
+      <c r="D167" s="63"/>
+      <c r="E167" s="6" t="s">
+        <v>236</v>
+      </c>
+      <c r="F167" s="6"/>
+      <c r="G167" s="16"/>
+    </row>
+    <row r="168" spans="1:7" s="5" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A168" s="47"/>
+      <c r="B168" s="63"/>
+      <c r="C168" s="63"/>
+      <c r="D168" s="63"/>
+      <c r="E168" s="6" t="s">
         <v>237</v>
       </c>
-      <c r="F159" s="34"/>
-[...7 lines deleted...]
-      <c r="E160" s="34" t="s">
+      <c r="F168" s="6"/>
+      <c r="G168" s="16"/>
+    </row>
+    <row r="169" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="47"/>
+      <c r="B169" s="63"/>
+      <c r="C169" s="63"/>
+      <c r="D169" s="63"/>
+      <c r="E169" s="6" t="s">
         <v>238</v>
       </c>
-      <c r="F160" s="34"/>
-[...17 lines deleted...]
-      <c r="B162" s="66" t="s">
+      <c r="F169" s="6"/>
+      <c r="G169" s="16"/>
+    </row>
+    <row r="170" spans="1:7" s="5" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A170" s="47"/>
+      <c r="B170" s="63"/>
+      <c r="C170" s="63"/>
+      <c r="D170" s="63"/>
+      <c r="E170" s="6" t="s">
+        <v>150</v>
+      </c>
+      <c r="F170" s="6"/>
+      <c r="G170" s="16"/>
+    </row>
+    <row r="171" spans="1:7" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="47">
+        <v>65</v>
+      </c>
+      <c r="B171" s="57" t="s">
+        <v>353</v>
+      </c>
+      <c r="C171" s="57" t="s">
+        <v>192</v>
+      </c>
+      <c r="D171" s="57" t="s">
+        <v>275</v>
+      </c>
+      <c r="E171" s="57" t="s">
+        <v>300</v>
+      </c>
+      <c r="F171" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="G171" s="46" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="47"/>
+      <c r="B172" s="57"/>
+      <c r="C172" s="57"/>
+      <c r="D172" s="57"/>
+      <c r="E172" s="57"/>
+      <c r="F172" s="19"/>
+      <c r="G172" s="46"/>
+    </row>
+    <row r="173" spans="1:7" s="5" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A173" s="55">
+        <v>66</v>
+      </c>
+      <c r="B173" s="65" t="s">
+        <v>395</v>
+      </c>
+      <c r="C173" s="65" t="s">
+        <v>388</v>
+      </c>
+      <c r="D173" s="56" t="s">
+        <v>396</v>
+      </c>
+      <c r="E173" s="19" t="s">
+        <v>390</v>
+      </c>
+      <c r="F173" s="65" t="s">
+        <v>389</v>
+      </c>
+      <c r="G173" s="56"/>
+    </row>
+    <row r="174" spans="1:7" s="5" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A174" s="64"/>
+      <c r="B174" s="66"/>
+      <c r="C174" s="66"/>
+      <c r="D174" s="61"/>
+      <c r="E174" s="19" t="s">
+        <v>391</v>
+      </c>
+      <c r="F174" s="66"/>
+      <c r="G174" s="61"/>
+    </row>
+    <row r="175" spans="1:7" s="5" customFormat="1" ht="30.6" x14ac:dyDescent="0.25">
+      <c r="A175" s="64"/>
+      <c r="B175" s="66"/>
+      <c r="C175" s="66"/>
+      <c r="D175" s="61"/>
+      <c r="E175" s="19" t="s">
+        <v>392</v>
+      </c>
+      <c r="F175" s="66"/>
+      <c r="G175" s="61"/>
+    </row>
+    <row r="176" spans="1:7" s="5" customFormat="1" ht="20.399999999999999" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="64"/>
+      <c r="B176" s="66"/>
+      <c r="C176" s="66"/>
+      <c r="D176" s="61"/>
+      <c r="E176" s="19" t="s">
+        <v>393</v>
+      </c>
+      <c r="F176" s="66"/>
+      <c r="G176" s="61"/>
+    </row>
+    <row r="177" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="60"/>
+      <c r="B177" s="67"/>
+      <c r="C177" s="67"/>
+      <c r="D177" s="62"/>
+      <c r="E177" s="19" t="s">
+        <v>394</v>
+      </c>
+      <c r="F177" s="67"/>
+      <c r="G177" s="62"/>
+    </row>
+    <row r="178" spans="1:7" s="5" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="47">
+        <v>67</v>
+      </c>
+      <c r="B178" s="57" t="s">
+        <v>201</v>
+      </c>
+      <c r="C178" s="57" t="s">
+        <v>200</v>
+      </c>
+      <c r="D178" s="57" t="s">
+        <v>199</v>
+      </c>
+      <c r="E178" s="57"/>
+      <c r="F178" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="G178" s="46" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="47"/>
+      <c r="B179" s="57"/>
+      <c r="C179" s="57"/>
+      <c r="D179" s="57"/>
+      <c r="E179" s="57"/>
+      <c r="F179" s="19" t="s">
+        <v>120</v>
+      </c>
+      <c r="G179" s="46"/>
+    </row>
+    <row r="180" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="47">
+        <v>68</v>
+      </c>
+      <c r="B180" s="46" t="s">
+        <v>426</v>
+      </c>
+      <c r="C180" s="46" t="s">
+        <v>178</v>
+      </c>
+      <c r="D180" s="46" t="s">
+        <v>428</v>
+      </c>
+      <c r="E180" s="46"/>
+      <c r="F180" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="G180" s="46" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" s="5" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="47"/>
+      <c r="B181" s="46"/>
+      <c r="C181" s="46"/>
+      <c r="D181" s="46"/>
+      <c r="E181" s="46"/>
+      <c r="F181" s="19" t="s">
+        <v>179</v>
+      </c>
+      <c r="G181" s="46"/>
+    </row>
+    <row r="182" spans="1:7" s="5" customFormat="1" ht="21.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="47">
+        <v>69</v>
+      </c>
+      <c r="B182" s="57" t="s">
+        <v>206</v>
+      </c>
+      <c r="C182" s="57" t="s">
+        <v>207</v>
+      </c>
+      <c r="D182" s="57" t="s">
+        <v>432</v>
+      </c>
+      <c r="E182" s="57"/>
+      <c r="F182" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="G182" s="46" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" s="5" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A183" s="47"/>
+      <c r="B183" s="57"/>
+      <c r="C183" s="57"/>
+      <c r="D183" s="57"/>
+      <c r="E183" s="57"/>
+      <c r="F183" s="19" t="s">
+        <v>179</v>
+      </c>
+      <c r="G183" s="46"/>
+    </row>
+    <row r="184" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A184" s="47">
+        <v>70</v>
+      </c>
+      <c r="B184" s="57" t="s">
+        <v>354</v>
+      </c>
+      <c r="C184" s="57" t="s">
+        <v>355</v>
+      </c>
+      <c r="D184" s="57" t="s">
+        <v>356</v>
+      </c>
+      <c r="E184" s="19" t="s">
+        <v>357</v>
+      </c>
+      <c r="F184" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="G184" s="46"/>
+    </row>
+    <row r="185" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A185" s="47"/>
+      <c r="B185" s="57"/>
+      <c r="C185" s="57"/>
+      <c r="D185" s="57"/>
+      <c r="E185" s="19" t="s">
         <v>358</v>
       </c>
-      <c r="C162" s="66" t="s">
-[...8 lines deleted...]
-      <c r="F162" s="34" t="s">
+      <c r="F185" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="G185" s="46"/>
+    </row>
+    <row r="186" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A186" s="47">
+        <v>71</v>
+      </c>
+      <c r="B186" s="57" t="s">
+        <v>379</v>
+      </c>
+      <c r="C186" s="57" t="s">
+        <v>376</v>
+      </c>
+      <c r="D186" s="57" t="s">
+        <v>397</v>
+      </c>
+      <c r="E186" s="19" t="s">
+        <v>377</v>
+      </c>
+      <c r="F186" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="G162" s="16" t="s">
-[...240 lines deleted...]
-      <c r="F180" s="37" t="s">
+      <c r="G186" s="46"/>
+    </row>
+    <row r="187" spans="1:7" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="47"/>
+      <c r="B187" s="57"/>
+      <c r="C187" s="57"/>
+      <c r="D187" s="57"/>
+      <c r="E187" s="19" t="s">
+        <v>378</v>
+      </c>
+      <c r="F187" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="G187" s="46"/>
+    </row>
+    <row r="188" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="47">
+        <v>72</v>
+      </c>
+      <c r="B188" s="46" t="s">
+        <v>450</v>
+      </c>
+      <c r="C188" s="46" t="s">
+        <v>451</v>
+      </c>
+      <c r="D188" s="46" t="s">
+        <v>452</v>
+      </c>
+      <c r="E188" s="46"/>
+      <c r="F188" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="G180" s="52" t="s">
-[...28 lines deleted...]
-      <c r="F182" s="37" t="s">
+      <c r="G188" s="46" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="47"/>
+      <c r="B189" s="46"/>
+      <c r="C189" s="46"/>
+      <c r="D189" s="46"/>
+      <c r="E189" s="46"/>
+      <c r="F189" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="G189" s="46"/>
+    </row>
+    <row r="190" spans="1:7" s="5" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A190" s="47"/>
+      <c r="B190" s="46"/>
+      <c r="C190" s="46"/>
+      <c r="D190" s="46"/>
+      <c r="E190" s="46"/>
+      <c r="F190" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="G190" s="46"/>
+    </row>
+    <row r="191" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A191" s="47">
+        <v>73</v>
+      </c>
+      <c r="B191" s="46" t="s">
+        <v>466</v>
+      </c>
+      <c r="C191" s="46" t="s">
+        <v>465</v>
+      </c>
+      <c r="D191" s="46" t="s">
+        <v>464</v>
+      </c>
+      <c r="E191" s="46" t="s">
+        <v>327</v>
+      </c>
+      <c r="F191" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="G182" s="52" t="s">
-[...30 lines deleted...]
-      <c r="F184" s="37" t="s">
+      <c r="G191" s="51"/>
+    </row>
+    <row r="192" spans="1:7" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="47"/>
+      <c r="B192" s="46"/>
+      <c r="C192" s="46"/>
+      <c r="D192" s="46"/>
+      <c r="E192" s="46" t="s">
+        <v>130</v>
+      </c>
+      <c r="F192" s="30" t="s">
+        <v>104</v>
+      </c>
+      <c r="G192" s="52"/>
+    </row>
+    <row r="193" spans="1:7" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="47">
+        <v>74</v>
+      </c>
+      <c r="B193" s="46" t="s">
+        <v>458</v>
+      </c>
+      <c r="C193" s="46" t="s">
+        <v>460</v>
+      </c>
+      <c r="D193" s="46" t="s">
+        <v>463</v>
+      </c>
+      <c r="E193" s="40" t="s">
+        <v>459</v>
+      </c>
+      <c r="F193" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="G184" s="52"/>
-[...30 lines deleted...]
-      <c r="F186" s="37" t="s">
+      <c r="G193" s="48"/>
+    </row>
+    <row r="194" spans="1:7" ht="25.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="47"/>
+      <c r="B194" s="46"/>
+      <c r="C194" s="46"/>
+      <c r="D194" s="46"/>
+      <c r="E194" s="40" t="s">
+        <v>461</v>
+      </c>
+      <c r="F194" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="G194" s="49"/>
+    </row>
+    <row r="195" spans="1:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="47"/>
+      <c r="B195" s="46"/>
+      <c r="C195" s="46"/>
+      <c r="D195" s="46"/>
+      <c r="E195" s="41" t="s">
+        <v>462</v>
+      </c>
+      <c r="F195" s="38"/>
+      <c r="G195" s="50"/>
+    </row>
+    <row r="196" spans="1:7" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="70">
+        <v>75</v>
+      </c>
+      <c r="B196" s="53" t="s">
+        <v>467</v>
+      </c>
+      <c r="C196" s="53" t="s">
+        <v>468</v>
+      </c>
+      <c r="D196" s="53" t="s">
+        <v>469</v>
+      </c>
+      <c r="E196" s="39" t="s">
+        <v>470</v>
+      </c>
+      <c r="F196" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="G186" s="52"/>
-[...61 lines deleted...]
-      <c r="B191" s="59" t="s">
+      <c r="G196" s="71"/>
+    </row>
+    <row r="197" spans="1:7" ht="30.6" x14ac:dyDescent="0.25">
+      <c r="A197" s="70"/>
+      <c r="B197" s="53"/>
+      <c r="C197" s="53"/>
+      <c r="D197" s="53"/>
+      <c r="E197" s="39" t="s">
+        <v>471</v>
+      </c>
+      <c r="F197" s="53" t="s">
+        <v>104</v>
+      </c>
+      <c r="G197" s="72"/>
+    </row>
+    <row r="198" spans="1:7" ht="31.2" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A198" s="70"/>
+      <c r="B198" s="53"/>
+      <c r="C198" s="53"/>
+      <c r="D198" s="53"/>
+      <c r="E198" s="39" t="s">
+        <v>472</v>
+      </c>
+      <c r="F198" s="53"/>
+      <c r="G198" s="73"/>
+    </row>
+    <row r="199" spans="1:7" s="5" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="31">
+        <v>76</v>
+      </c>
+      <c r="B199" s="30" t="s">
+        <v>475</v>
+      </c>
+      <c r="C199" s="30" t="s">
+        <v>476</v>
+      </c>
+      <c r="D199" s="30" t="s">
         <v>473</v>
       </c>
-      <c r="C191" s="59" t="s">
-[...75 lines deleted...]
-      <c r="B196" s="78" t="s">
+      <c r="E199" s="30" t="s">
+        <v>482</v>
+      </c>
+      <c r="F199" s="19" t="s">
         <v>474</v>
       </c>
-      <c r="C196" s="75" t="s">
-[...18 lines deleted...]
-      <c r="E197" s="50" t="s">
+      <c r="G199" s="33" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A200" s="47">
+        <v>77</v>
+      </c>
+      <c r="B200" s="46" t="s">
+        <v>484</v>
+      </c>
+      <c r="C200" s="46" t="s">
         <v>478</v>
       </c>
-      <c r="F197" s="78" t="s">
-[...9 lines deleted...]
-      <c r="E198" s="51" t="s">
+      <c r="D200" s="46" t="s">
+        <v>488</v>
+      </c>
+      <c r="E200" s="46"/>
+      <c r="F200" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="G200" s="46">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A201" s="47"/>
+      <c r="B201" s="46"/>
+      <c r="C201" s="46"/>
+      <c r="D201" s="46"/>
+      <c r="E201" s="46"/>
+      <c r="F201" s="19"/>
+      <c r="G201" s="46"/>
+    </row>
+    <row r="202" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A202" s="47">
+        <v>78</v>
+      </c>
+      <c r="B202" s="46" t="s">
+        <v>485</v>
+      </c>
+      <c r="C202" s="46" t="s">
         <v>479</v>
       </c>
-      <c r="F198" s="80"/>
-[...36 lines deleted...]
-      <c r="G202" s="44"/>
+      <c r="D202" s="46" t="s">
+        <v>489</v>
+      </c>
+      <c r="E202" s="46"/>
+      <c r="F202" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="G202" s="46"/>
     </row>
     <row r="203" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A203" s="42"/>
-[...5 lines deleted...]
-      <c r="G203" s="44"/>
+      <c r="A203" s="47"/>
+      <c r="B203" s="46"/>
+      <c r="C203" s="46"/>
+      <c r="D203" s="46"/>
+      <c r="E203" s="46"/>
+      <c r="F203" s="19"/>
+      <c r="G203" s="46"/>
     </row>
     <row r="204" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A204" s="42"/>
-[...5 lines deleted...]
-      <c r="G204" s="44"/>
+      <c r="A204" s="47">
+        <v>79</v>
+      </c>
+      <c r="B204" s="46" t="s">
+        <v>486</v>
+      </c>
+      <c r="C204" s="46" t="s">
+        <v>480</v>
+      </c>
+      <c r="D204" s="46" t="s">
+        <v>490</v>
+      </c>
+      <c r="E204" s="46"/>
+      <c r="F204" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="G204" s="46">
+        <v>680</v>
+      </c>
     </row>
     <row r="205" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A205" s="42"/>
-[...5 lines deleted...]
-      <c r="G205" s="44"/>
+      <c r="A205" s="47"/>
+      <c r="B205" s="46"/>
+      <c r="C205" s="46"/>
+      <c r="D205" s="46"/>
+      <c r="E205" s="46"/>
+      <c r="F205" s="19"/>
+      <c r="G205" s="46"/>
     </row>
     <row r="206" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A206" s="42"/>
-[...16 lines deleted...]
-    <row r="208" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A206" s="47">
+        <v>80</v>
+      </c>
+      <c r="B206" s="46" t="s">
+        <v>487</v>
+      </c>
+      <c r="C206" s="46" t="s">
+        <v>481</v>
+      </c>
+      <c r="D206" s="46" t="s">
+        <v>489</v>
+      </c>
+      <c r="E206" s="46"/>
+      <c r="F206" s="19" t="s">
+        <v>267</v>
+      </c>
+      <c r="G206" s="46"/>
+    </row>
+    <row r="207" spans="1:7" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A207" s="47"/>
+      <c r="B207" s="46"/>
+      <c r="C207" s="46"/>
+      <c r="D207" s="46"/>
+      <c r="E207" s="46"/>
+      <c r="F207" s="19"/>
+      <c r="G207" s="46"/>
+    </row>
+    <row r="208" spans="1:7" s="5" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A208" s="42"/>
       <c r="B208" s="43"/>
       <c r="C208" s="43"/>
       <c r="D208" s="43"/>
       <c r="E208" s="43"/>
-      <c r="F208" s="43"/>
-      <c r="G208" s="44"/>
+      <c r="F208" s="44"/>
+      <c r="G208" s="45"/>
     </row>
     <row r="209" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A209" s="42"/>
-[...5 lines deleted...]
-      <c r="G209" s="44"/>
+      <c r="A209" s="35"/>
+      <c r="B209" s="36"/>
+      <c r="C209" s="36"/>
+      <c r="D209" s="36"/>
+      <c r="E209" s="36"/>
+      <c r="F209" s="36"/>
+      <c r="G209" s="37"/>
     </row>
     <row r="210" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A210" s="42"/>
-[...5 lines deleted...]
-      <c r="G210" s="44"/>
+      <c r="A210" s="35"/>
+      <c r="B210" s="36"/>
+      <c r="C210" s="36"/>
+      <c r="D210" s="36"/>
+      <c r="E210" s="36"/>
+      <c r="F210" s="36"/>
+      <c r="G210" s="37"/>
     </row>
     <row r="211" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A211" s="42"/>
-[...5 lines deleted...]
-      <c r="G211" s="44"/>
+      <c r="A211" s="35"/>
+      <c r="B211" s="36"/>
+      <c r="C211" s="36"/>
+      <c r="D211" s="36"/>
+      <c r="E211" s="36"/>
+      <c r="F211" s="36"/>
+      <c r="G211" s="37"/>
     </row>
     <row r="212" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A212" s="42"/>
-[...5 lines deleted...]
-      <c r="G212" s="44"/>
+      <c r="A212" s="35"/>
+      <c r="B212" s="36"/>
+      <c r="C212" s="36"/>
+      <c r="D212" s="36"/>
+      <c r="E212" s="36"/>
+      <c r="F212" s="36"/>
+      <c r="G212" s="37"/>
     </row>
     <row r="213" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A213" s="42"/>
-[...5 lines deleted...]
-      <c r="G213" s="44"/>
+      <c r="A213" s="35"/>
+      <c r="B213" s="36"/>
+      <c r="C213" s="36"/>
+      <c r="D213" s="36"/>
+      <c r="E213" s="36"/>
+      <c r="F213" s="36"/>
+      <c r="G213" s="37"/>
     </row>
     <row r="214" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A214" s="42"/>
-[...5 lines deleted...]
-      <c r="G214" s="44"/>
+      <c r="A214" s="35"/>
+      <c r="B214" s="36"/>
+      <c r="C214" s="36"/>
+      <c r="D214" s="36"/>
+      <c r="E214" s="36"/>
+      <c r="F214" s="36"/>
+      <c r="G214" s="37"/>
     </row>
     <row r="215" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A215" s="42"/>
-[...5 lines deleted...]
-      <c r="G215" s="44"/>
+      <c r="A215" s="35"/>
+      <c r="B215" s="36"/>
+      <c r="C215" s="36"/>
+      <c r="D215" s="36"/>
+      <c r="E215" s="36"/>
+      <c r="F215" s="36"/>
+      <c r="G215" s="37"/>
     </row>
     <row r="216" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A216" s="42"/>
-[...5 lines deleted...]
-      <c r="G216" s="44"/>
+      <c r="A216" s="35"/>
+      <c r="B216" s="36"/>
+      <c r="C216" s="36"/>
+      <c r="D216" s="36"/>
+      <c r="E216" s="36"/>
+      <c r="F216" s="36"/>
+      <c r="G216" s="37"/>
     </row>
     <row r="217" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A217" s="42"/>
-[...5 lines deleted...]
-      <c r="G217" s="44"/>
+      <c r="A217" s="35"/>
+      <c r="B217" s="36"/>
+      <c r="C217" s="36"/>
+      <c r="D217" s="36"/>
+      <c r="E217" s="36"/>
+      <c r="F217" s="36"/>
+      <c r="G217" s="37"/>
     </row>
     <row r="218" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A218" s="42"/>
-[...5 lines deleted...]
-      <c r="G218" s="44"/>
+      <c r="A218" s="35"/>
+      <c r="B218" s="36"/>
+      <c r="C218" s="36"/>
+      <c r="D218" s="36"/>
+      <c r="E218" s="36"/>
+      <c r="F218" s="36"/>
+      <c r="G218" s="37"/>
     </row>
     <row r="219" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A219" s="42"/>
-[...5 lines deleted...]
-      <c r="G219" s="44"/>
+      <c r="A219" s="35"/>
+      <c r="B219" s="36"/>
+      <c r="C219" s="36"/>
+      <c r="D219" s="36"/>
+      <c r="E219" s="36"/>
+      <c r="F219" s="36"/>
+      <c r="G219" s="37"/>
     </row>
     <row r="220" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A220" s="42"/>
-[...5 lines deleted...]
-      <c r="G220" s="44"/>
+      <c r="A220" s="35"/>
+      <c r="B220" s="36"/>
+      <c r="C220" s="36"/>
+      <c r="D220" s="36"/>
+      <c r="E220" s="36"/>
+      <c r="F220" s="36"/>
+      <c r="G220" s="37"/>
     </row>
     <row r="221" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A221" s="42"/>
-[...5 lines deleted...]
-      <c r="G221" s="44"/>
+      <c r="A221" s="35"/>
+      <c r="B221" s="36"/>
+      <c r="C221" s="36"/>
+      <c r="D221" s="36"/>
+      <c r="E221" s="36"/>
+      <c r="F221" s="36"/>
+      <c r="G221" s="37"/>
     </row>
     <row r="222" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A222" s="42"/>
-[...5 lines deleted...]
-      <c r="G222" s="44"/>
+      <c r="A222" s="35"/>
+      <c r="B222" s="36"/>
+      <c r="C222" s="36"/>
+      <c r="D222" s="36"/>
+      <c r="E222" s="36"/>
+      <c r="F222" s="36"/>
+      <c r="G222" s="37"/>
     </row>
     <row r="223" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A223" s="42"/>
-[...5 lines deleted...]
-      <c r="G223" s="44"/>
+      <c r="A223" s="35"/>
+      <c r="B223" s="36"/>
+      <c r="C223" s="36"/>
+      <c r="D223" s="36"/>
+      <c r="E223" s="36"/>
+      <c r="F223" s="36"/>
+      <c r="G223" s="37"/>
     </row>
     <row r="224" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A224" s="42"/>
-[...5 lines deleted...]
-      <c r="G224" s="44"/>
+      <c r="A224" s="35"/>
+      <c r="B224" s="36"/>
+      <c r="C224" s="36"/>
+      <c r="D224" s="36"/>
+      <c r="E224" s="36"/>
+      <c r="F224" s="36"/>
+      <c r="G224" s="37"/>
     </row>
     <row r="225" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A225" s="42"/>
-[...5 lines deleted...]
-      <c r="G225" s="44"/>
+      <c r="A225" s="35"/>
+      <c r="B225" s="36"/>
+      <c r="C225" s="36"/>
+      <c r="D225" s="36"/>
+      <c r="E225" s="36"/>
+      <c r="F225" s="36"/>
+      <c r="G225" s="37"/>
     </row>
     <row r="226" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A226" s="42"/>
-[...5 lines deleted...]
-      <c r="G226" s="44"/>
+      <c r="A226" s="35"/>
+      <c r="B226" s="36"/>
+      <c r="C226" s="36"/>
+      <c r="D226" s="36"/>
+      <c r="E226" s="36"/>
+      <c r="F226" s="36"/>
+      <c r="G226" s="37"/>
     </row>
     <row r="227" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A227" s="42"/>
-[...5 lines deleted...]
-      <c r="G227" s="44"/>
+      <c r="A227" s="35"/>
+      <c r="B227" s="36"/>
+      <c r="C227" s="36"/>
+      <c r="D227" s="36"/>
+      <c r="E227" s="36"/>
+      <c r="F227" s="36"/>
+      <c r="G227" s="37"/>
     </row>
     <row r="228" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A228" s="42"/>
-[...5 lines deleted...]
-      <c r="G228" s="44"/>
+      <c r="A228" s="35"/>
+      <c r="B228" s="36"/>
+      <c r="C228" s="36"/>
+      <c r="D228" s="36"/>
+      <c r="E228" s="36"/>
+      <c r="F228" s="36"/>
+      <c r="G228" s="37"/>
     </row>
     <row r="229" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A229" s="42"/>
-[...5 lines deleted...]
-      <c r="G229" s="44"/>
+      <c r="A229" s="35"/>
+      <c r="B229" s="36"/>
+      <c r="C229" s="36"/>
+      <c r="D229" s="36"/>
+      <c r="E229" s="36"/>
+      <c r="F229" s="36"/>
+      <c r="G229" s="37"/>
     </row>
     <row r="230" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A230" s="42"/>
-[...5 lines deleted...]
-      <c r="G230" s="44"/>
+      <c r="A230" s="35"/>
+      <c r="B230" s="36"/>
+      <c r="C230" s="36"/>
+      <c r="D230" s="36"/>
+      <c r="E230" s="36"/>
+      <c r="F230" s="36"/>
+      <c r="G230" s="37"/>
     </row>
     <row r="231" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A231" s="42"/>
-[...5 lines deleted...]
-      <c r="G231" s="44"/>
+      <c r="A231" s="35"/>
+      <c r="B231" s="36"/>
+      <c r="C231" s="36"/>
+      <c r="D231" s="36"/>
+      <c r="E231" s="36"/>
+      <c r="F231" s="36"/>
+      <c r="G231" s="37"/>
     </row>
     <row r="232" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A232" s="42"/>
-[...5 lines deleted...]
-      <c r="G232" s="44"/>
+      <c r="A232" s="35"/>
+      <c r="B232" s="36"/>
+      <c r="C232" s="36"/>
+      <c r="D232" s="36"/>
+      <c r="E232" s="36"/>
+      <c r="F232" s="36"/>
+      <c r="G232" s="37"/>
     </row>
     <row r="233" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A233" s="42"/>
-[...5 lines deleted...]
-      <c r="G233" s="44"/>
+      <c r="A233" s="35"/>
+      <c r="B233" s="36"/>
+      <c r="C233" s="36"/>
+      <c r="D233" s="36"/>
+      <c r="E233" s="36"/>
+      <c r="F233" s="36"/>
+      <c r="G233" s="37"/>
     </row>
     <row r="234" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A234" s="42"/>
-[...5 lines deleted...]
-      <c r="G234" s="44"/>
+      <c r="A234" s="35"/>
+      <c r="B234" s="36"/>
+      <c r="C234" s="36"/>
+      <c r="D234" s="36"/>
+      <c r="E234" s="36"/>
+      <c r="F234" s="36"/>
+      <c r="G234" s="37"/>
     </row>
     <row r="235" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A235" s="42"/>
-[...5 lines deleted...]
-      <c r="G235" s="44"/>
+      <c r="A235" s="35"/>
+      <c r="B235" s="36"/>
+      <c r="C235" s="36"/>
+      <c r="D235" s="36"/>
+      <c r="E235" s="36"/>
+      <c r="F235" s="36"/>
+      <c r="G235" s="37"/>
     </row>
     <row r="236" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A236" s="42"/>
-[...5 lines deleted...]
-      <c r="G236" s="44"/>
+      <c r="A236" s="35"/>
+      <c r="B236" s="36"/>
+      <c r="C236" s="36"/>
+      <c r="D236" s="36"/>
+      <c r="E236" s="36"/>
+      <c r="F236" s="36"/>
+      <c r="G236" s="37"/>
     </row>
     <row r="237" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A237" s="42"/>
-[...5 lines deleted...]
-      <c r="G237" s="44"/>
+      <c r="A237" s="35"/>
+      <c r="B237" s="36"/>
+      <c r="C237" s="36"/>
+      <c r="D237" s="36"/>
+      <c r="E237" s="36"/>
+      <c r="F237" s="36"/>
+      <c r="G237" s="37"/>
     </row>
     <row r="238" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A238" s="42"/>
-[...5 lines deleted...]
-      <c r="G238" s="44"/>
+      <c r="A238" s="35"/>
+      <c r="B238" s="36"/>
+      <c r="C238" s="36"/>
+      <c r="D238" s="36"/>
+      <c r="E238" s="36"/>
+      <c r="F238" s="36"/>
+      <c r="G238" s="37"/>
     </row>
     <row r="239" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A239" s="42"/>
-[...5 lines deleted...]
-      <c r="G239" s="44"/>
+      <c r="A239" s="35"/>
+      <c r="B239" s="36"/>
+      <c r="C239" s="36"/>
+      <c r="D239" s="36"/>
+      <c r="E239" s="36"/>
+      <c r="F239" s="36"/>
+      <c r="G239" s="37"/>
     </row>
     <row r="240" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A240" s="42"/>
-[...5 lines deleted...]
-      <c r="G240" s="44"/>
+      <c r="A240" s="35"/>
+      <c r="B240" s="36"/>
+      <c r="C240" s="36"/>
+      <c r="D240" s="36"/>
+      <c r="E240" s="36"/>
+      <c r="F240" s="36"/>
+      <c r="G240" s="37"/>
     </row>
     <row r="241" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A241" s="42"/>
-[...5 lines deleted...]
-      <c r="G241" s="44"/>
+      <c r="A241" s="35"/>
+      <c r="B241" s="36"/>
+      <c r="C241" s="36"/>
+      <c r="D241" s="36"/>
+      <c r="E241" s="36"/>
+      <c r="F241" s="36"/>
+      <c r="G241" s="37"/>
     </row>
     <row r="242" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A242" s="42"/>
-[...5 lines deleted...]
-      <c r="G242" s="44"/>
+      <c r="A242" s="35"/>
+      <c r="B242" s="36"/>
+      <c r="C242" s="36"/>
+      <c r="D242" s="36"/>
+      <c r="E242" s="36"/>
+      <c r="F242" s="36"/>
+      <c r="G242" s="37"/>
     </row>
     <row r="243" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A243" s="42"/>
-[...5 lines deleted...]
-      <c r="G243" s="44"/>
+      <c r="A243" s="35"/>
+      <c r="B243" s="36"/>
+      <c r="C243" s="36"/>
+      <c r="D243" s="36"/>
+      <c r="E243" s="36"/>
+      <c r="F243" s="36"/>
+      <c r="G243" s="37"/>
     </row>
     <row r="244" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A244" s="42"/>
-[...5 lines deleted...]
-      <c r="G244" s="44"/>
+      <c r="A244" s="35"/>
+      <c r="B244" s="36"/>
+      <c r="C244" s="36"/>
+      <c r="D244" s="36"/>
+      <c r="E244" s="36"/>
+      <c r="F244" s="36"/>
+      <c r="G244" s="37"/>
     </row>
     <row r="245" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A245" s="42"/>
-[...5 lines deleted...]
-      <c r="G245" s="44"/>
+      <c r="A245" s="35"/>
+      <c r="B245" s="36"/>
+      <c r="C245" s="36"/>
+      <c r="D245" s="36"/>
+      <c r="E245" s="36"/>
+      <c r="F245" s="36"/>
+      <c r="G245" s="37"/>
     </row>
     <row r="246" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A246" s="42"/>
-[...5 lines deleted...]
-      <c r="G246" s="44"/>
+      <c r="A246" s="35"/>
+      <c r="B246" s="36"/>
+      <c r="C246" s="36"/>
+      <c r="D246" s="36"/>
+      <c r="E246" s="36"/>
+      <c r="F246" s="36"/>
+      <c r="G246" s="37"/>
     </row>
     <row r="247" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A247" s="42"/>
-[...5 lines deleted...]
-      <c r="G247" s="44"/>
+      <c r="A247" s="35"/>
+      <c r="B247" s="36"/>
+      <c r="C247" s="36"/>
+      <c r="D247" s="36"/>
+      <c r="E247" s="36"/>
+      <c r="F247" s="36"/>
+      <c r="G247" s="37"/>
     </row>
     <row r="248" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A248" s="42"/>
-[...5 lines deleted...]
-      <c r="G248" s="44"/>
+      <c r="A248" s="35"/>
+      <c r="B248" s="36"/>
+      <c r="C248" s="36"/>
+      <c r="D248" s="36"/>
+      <c r="E248" s="36"/>
+      <c r="F248" s="36"/>
+      <c r="G248" s="37"/>
     </row>
     <row r="249" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A249" s="42"/>
-[...5 lines deleted...]
-      <c r="G249" s="44"/>
+      <c r="A249" s="35"/>
+      <c r="B249" s="36"/>
+      <c r="C249" s="36"/>
+      <c r="D249" s="36"/>
+      <c r="E249" s="36"/>
+      <c r="F249" s="36"/>
+      <c r="G249" s="37"/>
     </row>
     <row r="250" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A250" s="42"/>
-[...5 lines deleted...]
-      <c r="G250" s="44"/>
+      <c r="A250" s="35"/>
+      <c r="B250" s="36"/>
+      <c r="C250" s="36"/>
+      <c r="D250" s="36"/>
+      <c r="E250" s="36"/>
+      <c r="F250" s="36"/>
+      <c r="G250" s="37"/>
     </row>
     <row r="251" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A251" s="42"/>
-[...5 lines deleted...]
-      <c r="G251" s="44"/>
+      <c r="A251" s="35"/>
+      <c r="B251" s="36"/>
+      <c r="C251" s="36"/>
+      <c r="D251" s="36"/>
+      <c r="E251" s="36"/>
+      <c r="F251" s="36"/>
+      <c r="G251" s="37"/>
     </row>
     <row r="252" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A252" s="42"/>
-[...5 lines deleted...]
-      <c r="G252" s="44"/>
+      <c r="A252" s="35"/>
+      <c r="B252" s="36"/>
+      <c r="C252" s="36"/>
+      <c r="D252" s="36"/>
+      <c r="E252" s="36"/>
+      <c r="F252" s="36"/>
+      <c r="G252" s="37"/>
     </row>
     <row r="253" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A253" s="42"/>
-[...5 lines deleted...]
-      <c r="G253" s="44"/>
+      <c r="A253" s="35"/>
+      <c r="B253" s="36"/>
+      <c r="C253" s="36"/>
+      <c r="D253" s="36"/>
+      <c r="E253" s="36"/>
+      <c r="F253" s="36"/>
+      <c r="G253" s="37"/>
     </row>
     <row r="254" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A254" s="42"/>
-[...5 lines deleted...]
-      <c r="G254" s="44"/>
+      <c r="A254" s="35"/>
+      <c r="B254" s="36"/>
+      <c r="C254" s="36"/>
+      <c r="D254" s="36"/>
+      <c r="E254" s="36"/>
+      <c r="F254" s="36"/>
+      <c r="G254" s="37"/>
     </row>
     <row r="255" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A255" s="42"/>
-[...5 lines deleted...]
-      <c r="G255" s="44"/>
+      <c r="A255" s="35"/>
+      <c r="B255" s="36"/>
+      <c r="C255" s="36"/>
+      <c r="D255" s="36"/>
+      <c r="E255" s="36"/>
+      <c r="F255" s="36"/>
+      <c r="G255" s="37"/>
     </row>
     <row r="256" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A256" s="42"/>
-[...5 lines deleted...]
-      <c r="G256" s="44"/>
+      <c r="A256" s="35"/>
+      <c r="B256" s="36"/>
+      <c r="C256" s="36"/>
+      <c r="D256" s="36"/>
+      <c r="E256" s="36"/>
+      <c r="F256" s="36"/>
+      <c r="G256" s="37"/>
     </row>
     <row r="257" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A257" s="42"/>
-[...5 lines deleted...]
-      <c r="G257" s="44"/>
+      <c r="A257" s="35"/>
+      <c r="B257" s="36"/>
+      <c r="C257" s="36"/>
+      <c r="D257" s="36"/>
+      <c r="E257" s="36"/>
+      <c r="F257" s="36"/>
+      <c r="G257" s="37"/>
     </row>
     <row r="258" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A258" s="42"/>
-[...5 lines deleted...]
-      <c r="G258" s="44"/>
+      <c r="A258" s="35"/>
+      <c r="B258" s="36"/>
+      <c r="C258" s="36"/>
+      <c r="D258" s="36"/>
+      <c r="E258" s="36"/>
+      <c r="F258" s="36"/>
+      <c r="G258" s="37"/>
     </row>
     <row r="259" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A259" s="42"/>
-[...5 lines deleted...]
-      <c r="G259" s="44"/>
+      <c r="A259" s="35"/>
+      <c r="B259" s="36"/>
+      <c r="C259" s="36"/>
+      <c r="D259" s="36"/>
+      <c r="E259" s="36"/>
+      <c r="F259" s="36"/>
+      <c r="G259" s="37"/>
     </row>
     <row r="260" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A260" s="42"/>
-[...5 lines deleted...]
-      <c r="G260" s="44"/>
+      <c r="A260" s="35"/>
+      <c r="B260" s="36"/>
+      <c r="C260" s="36"/>
+      <c r="D260" s="36"/>
+      <c r="E260" s="36"/>
+      <c r="F260" s="36"/>
+      <c r="G260" s="37"/>
     </row>
     <row r="261" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A261" s="42"/>
-[...5 lines deleted...]
-      <c r="G261" s="44"/>
+      <c r="A261" s="35"/>
+      <c r="B261" s="36"/>
+      <c r="C261" s="36"/>
+      <c r="D261" s="36"/>
+      <c r="E261" s="36"/>
+      <c r="F261" s="36"/>
+      <c r="G261" s="37"/>
     </row>
     <row r="262" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A262" s="42"/>
-[...5 lines deleted...]
-      <c r="G262" s="44"/>
+      <c r="A262" s="35"/>
+      <c r="B262" s="36"/>
+      <c r="C262" s="36"/>
+      <c r="D262" s="36"/>
+      <c r="E262" s="36"/>
+      <c r="F262" s="36"/>
+      <c r="G262" s="37"/>
     </row>
     <row r="263" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A263" s="42"/>
-[...5 lines deleted...]
-      <c r="G263" s="44"/>
+      <c r="A263" s="35"/>
+      <c r="B263" s="36"/>
+      <c r="C263" s="36"/>
+      <c r="D263" s="36"/>
+      <c r="E263" s="36"/>
+      <c r="F263" s="36"/>
+      <c r="G263" s="37"/>
     </row>
     <row r="264" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A264" s="42"/>
-[...5 lines deleted...]
-      <c r="G264" s="44"/>
+      <c r="A264" s="35"/>
+      <c r="B264" s="36"/>
+      <c r="C264" s="36"/>
+      <c r="D264" s="36"/>
+      <c r="E264" s="36"/>
+      <c r="F264" s="36"/>
+      <c r="G264" s="37"/>
     </row>
     <row r="265" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A265" s="42"/>
-[...5 lines deleted...]
-      <c r="G265" s="44"/>
+      <c r="A265" s="35"/>
+      <c r="B265" s="36"/>
+      <c r="C265" s="36"/>
+      <c r="D265" s="36"/>
+      <c r="E265" s="36"/>
+      <c r="F265" s="36"/>
+      <c r="G265" s="37"/>
     </row>
     <row r="266" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A266" s="42"/>
-[...5 lines deleted...]
-      <c r="G266" s="44"/>
+      <c r="A266" s="35"/>
+      <c r="B266" s="36"/>
+      <c r="C266" s="36"/>
+      <c r="D266" s="36"/>
+      <c r="E266" s="36"/>
+      <c r="F266" s="36"/>
+      <c r="G266" s="37"/>
     </row>
     <row r="267" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A267" s="42"/>
-[...5 lines deleted...]
-      <c r="G267" s="44"/>
+      <c r="A267" s="35"/>
+      <c r="B267" s="36"/>
+      <c r="C267" s="36"/>
+      <c r="D267" s="36"/>
+      <c r="E267" s="36"/>
+      <c r="F267" s="36"/>
+      <c r="G267" s="37"/>
     </row>
     <row r="268" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A268" s="42"/>
-[...5 lines deleted...]
-      <c r="G268" s="44"/>
+      <c r="A268" s="35"/>
+      <c r="B268" s="36"/>
+      <c r="C268" s="36"/>
+      <c r="D268" s="36"/>
+      <c r="E268" s="36"/>
+      <c r="F268" s="36"/>
+      <c r="G268" s="37"/>
     </row>
     <row r="269" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A269" s="42"/>
-[...5 lines deleted...]
-      <c r="G269" s="44"/>
+      <c r="A269" s="35"/>
+      <c r="B269" s="36"/>
+      <c r="C269" s="36"/>
+      <c r="D269" s="36"/>
+      <c r="E269" s="36"/>
+      <c r="F269" s="36"/>
+      <c r="G269" s="37"/>
     </row>
     <row r="270" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A270" s="42"/>
-[...5 lines deleted...]
-      <c r="G270" s="44"/>
+      <c r="A270" s="35"/>
+      <c r="B270" s="36"/>
+      <c r="C270" s="36"/>
+      <c r="D270" s="36"/>
+      <c r="E270" s="36"/>
+      <c r="F270" s="36"/>
+      <c r="G270" s="37"/>
     </row>
     <row r="271" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A271" s="42"/>
-[...5 lines deleted...]
-      <c r="G271" s="44"/>
+      <c r="A271" s="35"/>
+      <c r="B271" s="36"/>
+      <c r="C271" s="36"/>
+      <c r="D271" s="36"/>
+      <c r="E271" s="36"/>
+      <c r="F271" s="36"/>
+      <c r="G271" s="37"/>
     </row>
     <row r="272" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A272" s="42"/>
-[...5 lines deleted...]
-      <c r="G272" s="44"/>
+      <c r="A272" s="35"/>
+      <c r="B272" s="36"/>
+      <c r="C272" s="36"/>
+      <c r="D272" s="36"/>
+      <c r="E272" s="36"/>
+      <c r="F272" s="36"/>
+      <c r="G272" s="37"/>
     </row>
     <row r="273" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A273" s="42"/>
-[...5 lines deleted...]
-      <c r="G273" s="44"/>
+      <c r="A273" s="35"/>
+      <c r="B273" s="36"/>
+      <c r="C273" s="36"/>
+      <c r="D273" s="36"/>
+      <c r="E273" s="36"/>
+      <c r="F273" s="36"/>
+      <c r="G273" s="37"/>
     </row>
     <row r="274" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A274" s="42"/>
-[...5 lines deleted...]
-      <c r="G274" s="44"/>
+      <c r="A274" s="35"/>
+      <c r="B274" s="36"/>
+      <c r="C274" s="36"/>
+      <c r="D274" s="36"/>
+      <c r="E274" s="36"/>
+      <c r="F274" s="36"/>
+      <c r="G274" s="37"/>
     </row>
     <row r="275" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A275" s="42"/>
-[...5 lines deleted...]
-      <c r="G275" s="44"/>
+      <c r="A275" s="35"/>
+      <c r="B275" s="36"/>
+      <c r="C275" s="36"/>
+      <c r="D275" s="36"/>
+      <c r="E275" s="36"/>
+      <c r="F275" s="36"/>
+      <c r="G275" s="37"/>
     </row>
     <row r="276" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A276" s="42"/>
-[...5 lines deleted...]
-      <c r="G276" s="44"/>
+      <c r="A276" s="35"/>
+      <c r="B276" s="36"/>
+      <c r="C276" s="36"/>
+      <c r="D276" s="36"/>
+      <c r="E276" s="36"/>
+      <c r="F276" s="36"/>
+      <c r="G276" s="37"/>
     </row>
     <row r="277" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A277" s="42"/>
-[...5 lines deleted...]
-      <c r="G277" s="44"/>
+      <c r="A277" s="35"/>
+      <c r="B277" s="36"/>
+      <c r="C277" s="36"/>
+      <c r="D277" s="36"/>
+      <c r="E277" s="36"/>
+      <c r="F277" s="36"/>
+      <c r="G277" s="37"/>
     </row>
     <row r="278" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A278" s="42"/>
-[...5 lines deleted...]
-      <c r="G278" s="44"/>
+      <c r="A278" s="35"/>
+      <c r="B278" s="36"/>
+      <c r="C278" s="36"/>
+      <c r="D278" s="36"/>
+      <c r="E278" s="36"/>
+      <c r="F278" s="36"/>
+      <c r="G278" s="37"/>
     </row>
     <row r="279" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A279" s="42"/>
-[...5 lines deleted...]
-      <c r="G279" s="44"/>
+      <c r="A279" s="35"/>
+      <c r="B279" s="36"/>
+      <c r="C279" s="36"/>
+      <c r="D279" s="36"/>
+      <c r="E279" s="36"/>
+      <c r="F279" s="36"/>
+      <c r="G279" s="37"/>
     </row>
     <row r="280" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A280" s="42"/>
-[...5 lines deleted...]
-      <c r="G280" s="44"/>
+      <c r="A280" s="35"/>
+      <c r="B280" s="36"/>
+      <c r="C280" s="36"/>
+      <c r="D280" s="36"/>
+      <c r="E280" s="36"/>
+      <c r="F280" s="36"/>
+      <c r="G280" s="37"/>
     </row>
     <row r="281" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A281" s="42"/>
-[...5 lines deleted...]
-      <c r="G281" s="44"/>
+      <c r="A281" s="35"/>
+      <c r="B281" s="36"/>
+      <c r="C281" s="36"/>
+      <c r="D281" s="36"/>
+      <c r="E281" s="36"/>
+      <c r="F281" s="36"/>
+      <c r="G281" s="37"/>
     </row>
     <row r="282" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A282" s="42"/>
-[...5 lines deleted...]
-      <c r="G282" s="44"/>
+      <c r="A282" s="35"/>
+      <c r="B282" s="36"/>
+      <c r="C282" s="36"/>
+      <c r="D282" s="36"/>
+      <c r="E282" s="36"/>
+      <c r="F282" s="36"/>
+      <c r="G282" s="37"/>
     </row>
     <row r="283" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A283" s="42"/>
-[...5 lines deleted...]
-      <c r="G283" s="44"/>
+      <c r="A283" s="35"/>
+      <c r="B283" s="36"/>
+      <c r="C283" s="36"/>
+      <c r="D283" s="36"/>
+      <c r="E283" s="36"/>
+      <c r="F283" s="36"/>
+      <c r="G283" s="37"/>
     </row>
     <row r="284" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A284" s="42"/>
-[...5 lines deleted...]
-      <c r="G284" s="44"/>
+      <c r="A284" s="35"/>
+      <c r="B284" s="36"/>
+      <c r="C284" s="36"/>
+      <c r="D284" s="36"/>
+      <c r="E284" s="36"/>
+      <c r="F284" s="36"/>
+      <c r="G284" s="37"/>
     </row>
     <row r="285" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A285" s="42"/>
-[...5 lines deleted...]
-      <c r="G285" s="44"/>
+      <c r="A285" s="35"/>
+      <c r="B285" s="36"/>
+      <c r="C285" s="36"/>
+      <c r="D285" s="36"/>
+      <c r="E285" s="36"/>
+      <c r="F285" s="36"/>
+      <c r="G285" s="37"/>
     </row>
     <row r="286" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A286" s="42"/>
-[...5 lines deleted...]
-      <c r="G286" s="44"/>
+      <c r="A286" s="35"/>
+      <c r="B286" s="36"/>
+      <c r="C286" s="36"/>
+      <c r="D286" s="36"/>
+      <c r="E286" s="36"/>
+      <c r="F286" s="36"/>
+      <c r="G286" s="37"/>
     </row>
     <row r="287" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A287" s="42"/>
-[...5 lines deleted...]
-      <c r="G287" s="44"/>
+      <c r="A287" s="35"/>
+      <c r="B287" s="36"/>
+      <c r="C287" s="36"/>
+      <c r="D287" s="36"/>
+      <c r="E287" s="36"/>
+      <c r="F287" s="36"/>
+      <c r="G287" s="37"/>
     </row>
     <row r="288" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A288" s="42"/>
-[...5 lines deleted...]
-      <c r="G288" s="44"/>
+      <c r="A288" s="35"/>
+      <c r="B288" s="36"/>
+      <c r="C288" s="36"/>
+      <c r="D288" s="36"/>
+      <c r="E288" s="36"/>
+      <c r="F288" s="36"/>
+      <c r="G288" s="37"/>
     </row>
     <row r="289" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A289" s="42"/>
-[...5 lines deleted...]
-      <c r="G289" s="44"/>
+      <c r="A289" s="35"/>
+      <c r="B289" s="36"/>
+      <c r="C289" s="36"/>
+      <c r="D289" s="36"/>
+      <c r="E289" s="36"/>
+      <c r="F289" s="36"/>
+      <c r="G289" s="37"/>
     </row>
     <row r="290" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A290" s="42"/>
-[...5 lines deleted...]
-      <c r="G290" s="44"/>
+      <c r="A290" s="35"/>
+      <c r="B290" s="36"/>
+      <c r="C290" s="36"/>
+      <c r="D290" s="36"/>
+      <c r="E290" s="36"/>
+      <c r="F290" s="36"/>
+      <c r="G290" s="37"/>
     </row>
     <row r="291" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A291" s="42"/>
-[...5 lines deleted...]
-      <c r="G291" s="44"/>
+      <c r="A291" s="35"/>
+      <c r="B291" s="36"/>
+      <c r="C291" s="36"/>
+      <c r="D291" s="36"/>
+      <c r="E291" s="36"/>
+      <c r="F291" s="36"/>
+      <c r="G291" s="37"/>
     </row>
     <row r="292" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A292" s="42"/>
-[...5 lines deleted...]
-      <c r="G292" s="44"/>
+      <c r="A292" s="35"/>
+      <c r="B292" s="36"/>
+      <c r="C292" s="36"/>
+      <c r="D292" s="36"/>
+      <c r="E292" s="36"/>
+      <c r="F292" s="36"/>
+      <c r="G292" s="37"/>
     </row>
     <row r="293" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A293" s="42"/>
-[...5 lines deleted...]
-      <c r="G293" s="44"/>
+      <c r="A293" s="35"/>
+      <c r="B293" s="36"/>
+      <c r="C293" s="36"/>
+      <c r="D293" s="36"/>
+      <c r="E293" s="36"/>
+      <c r="F293" s="36"/>
+      <c r="G293" s="37"/>
     </row>
     <row r="294" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A294" s="42"/>
-[...5 lines deleted...]
-      <c r="G294" s="44"/>
+      <c r="A294" s="35"/>
+      <c r="B294" s="36"/>
+      <c r="C294" s="36"/>
+      <c r="D294" s="36"/>
+      <c r="E294" s="36"/>
+      <c r="F294" s="36"/>
+      <c r="G294" s="37"/>
     </row>
     <row r="295" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A295" s="42"/>
-[...5 lines deleted...]
-      <c r="G295" s="44"/>
+      <c r="A295" s="35"/>
+      <c r="B295" s="36"/>
+      <c r="C295" s="36"/>
+      <c r="D295" s="36"/>
+      <c r="E295" s="36"/>
+      <c r="F295" s="36"/>
+      <c r="G295" s="37"/>
     </row>
     <row r="296" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A296" s="42"/>
-[...5 lines deleted...]
-      <c r="G296" s="44"/>
+      <c r="A296" s="35"/>
+      <c r="B296" s="36"/>
+      <c r="C296" s="36"/>
+      <c r="D296" s="36"/>
+      <c r="E296" s="36"/>
+      <c r="F296" s="36"/>
+      <c r="G296" s="37"/>
     </row>
     <row r="297" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A297" s="42"/>
-[...5 lines deleted...]
-      <c r="G297" s="44"/>
+      <c r="A297" s="35"/>
+      <c r="B297" s="36"/>
+      <c r="C297" s="36"/>
+      <c r="D297" s="36"/>
+      <c r="E297" s="36"/>
+      <c r="F297" s="36"/>
+      <c r="G297" s="37"/>
     </row>
     <row r="298" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A298" s="42"/>
-[...5 lines deleted...]
-      <c r="G298" s="44"/>
+      <c r="A298" s="35"/>
+      <c r="B298" s="36"/>
+      <c r="C298" s="36"/>
+      <c r="D298" s="36"/>
+      <c r="E298" s="36"/>
+      <c r="F298" s="36"/>
+      <c r="G298" s="37"/>
     </row>
     <row r="299" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A299" s="42"/>
-[...5 lines deleted...]
-      <c r="G299" s="44"/>
+      <c r="A299" s="35"/>
+      <c r="B299" s="36"/>
+      <c r="C299" s="36"/>
+      <c r="D299" s="36"/>
+      <c r="E299" s="36"/>
+      <c r="F299" s="36"/>
+      <c r="G299" s="37"/>
     </row>
     <row r="300" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A300" s="42"/>
-[...5 lines deleted...]
-      <c r="G300" s="44"/>
+      <c r="A300" s="35"/>
+      <c r="B300" s="36"/>
+      <c r="C300" s="36"/>
+      <c r="D300" s="36"/>
+      <c r="E300" s="36"/>
+      <c r="F300" s="36"/>
+      <c r="G300" s="37"/>
     </row>
     <row r="301" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A301" s="42"/>
-[...5 lines deleted...]
-      <c r="G301" s="44"/>
+      <c r="A301" s="35"/>
+      <c r="B301" s="36"/>
+      <c r="C301" s="36"/>
+      <c r="D301" s="36"/>
+      <c r="E301" s="36"/>
+      <c r="F301" s="36"/>
+      <c r="G301" s="37"/>
     </row>
     <row r="302" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A302" s="42"/>
-[...5 lines deleted...]
-      <c r="G302" s="44"/>
+      <c r="A302" s="35"/>
+      <c r="B302" s="36"/>
+      <c r="C302" s="36"/>
+      <c r="D302" s="36"/>
+      <c r="E302" s="36"/>
+      <c r="F302" s="36"/>
+      <c r="G302" s="37"/>
     </row>
     <row r="303" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A303" s="42"/>
-[...5 lines deleted...]
-      <c r="G303" s="44"/>
+      <c r="A303" s="35"/>
+      <c r="B303" s="36"/>
+      <c r="C303" s="36"/>
+      <c r="D303" s="36"/>
+      <c r="E303" s="36"/>
+      <c r="F303" s="36"/>
+      <c r="G303" s="37"/>
     </row>
     <row r="304" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A304" s="42"/>
-[...5 lines deleted...]
-      <c r="G304" s="44"/>
+      <c r="A304" s="35"/>
+      <c r="B304" s="36"/>
+      <c r="C304" s="36"/>
+      <c r="D304" s="36"/>
+      <c r="E304" s="36"/>
+      <c r="F304" s="36"/>
+      <c r="G304" s="37"/>
     </row>
     <row r="305" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A305" s="42"/>
-[...5 lines deleted...]
-      <c r="G305" s="44"/>
+      <c r="A305" s="35"/>
+      <c r="B305" s="36"/>
+      <c r="C305" s="36"/>
+      <c r="D305" s="36"/>
+      <c r="E305" s="36"/>
+      <c r="F305" s="36"/>
+      <c r="G305" s="37"/>
     </row>
     <row r="306" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A306" s="42"/>
-[...5 lines deleted...]
-      <c r="G306" s="44"/>
+      <c r="A306" s="35"/>
+      <c r="B306" s="36"/>
+      <c r="C306" s="36"/>
+      <c r="D306" s="36"/>
+      <c r="E306" s="36"/>
+      <c r="F306" s="36"/>
+      <c r="G306" s="37"/>
     </row>
     <row r="307" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A307" s="42"/>
-[...5 lines deleted...]
-      <c r="G307" s="44"/>
+      <c r="A307" s="35"/>
+      <c r="B307" s="36"/>
+      <c r="C307" s="36"/>
+      <c r="D307" s="36"/>
+      <c r="E307" s="36"/>
+      <c r="F307" s="36"/>
+      <c r="G307" s="37"/>
     </row>
     <row r="308" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A308" s="42"/>
-[...5 lines deleted...]
-      <c r="G308" s="44"/>
+      <c r="A308" s="35"/>
+      <c r="B308" s="36"/>
+      <c r="C308" s="36"/>
+      <c r="D308" s="36"/>
+      <c r="E308" s="36"/>
+      <c r="F308" s="36"/>
+      <c r="G308" s="37"/>
     </row>
     <row r="309" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A309" s="42"/>
-[...5 lines deleted...]
-      <c r="G309" s="44"/>
+      <c r="A309" s="35"/>
+      <c r="B309" s="36"/>
+      <c r="C309" s="36"/>
+      <c r="D309" s="36"/>
+      <c r="E309" s="36"/>
+      <c r="F309" s="36"/>
+      <c r="G309" s="37"/>
     </row>
     <row r="310" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A310" s="42"/>
-[...5 lines deleted...]
-      <c r="G310" s="44"/>
+      <c r="A310" s="35"/>
+      <c r="B310" s="36"/>
+      <c r="C310" s="36"/>
+      <c r="D310" s="36"/>
+      <c r="E310" s="36"/>
+      <c r="F310" s="36"/>
+      <c r="G310" s="37"/>
     </row>
     <row r="311" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A311" s="42"/>
-[...5 lines deleted...]
-      <c r="G311" s="44"/>
+      <c r="A311" s="35"/>
+      <c r="B311" s="36"/>
+      <c r="C311" s="36"/>
+      <c r="D311" s="36"/>
+      <c r="E311" s="36"/>
+      <c r="F311" s="36"/>
+      <c r="G311" s="37"/>
     </row>
     <row r="312" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A312" s="42"/>
-[...5 lines deleted...]
-      <c r="G312" s="44"/>
+      <c r="A312" s="35"/>
+      <c r="B312" s="36"/>
+      <c r="C312" s="36"/>
+      <c r="D312" s="36"/>
+      <c r="E312" s="36"/>
+      <c r="F312" s="36"/>
+      <c r="G312" s="37"/>
     </row>
     <row r="313" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A313" s="42"/>
-[...5 lines deleted...]
-      <c r="G313" s="44"/>
+      <c r="A313" s="35"/>
+      <c r="B313" s="36"/>
+      <c r="C313" s="36"/>
+      <c r="D313" s="36"/>
+      <c r="E313" s="36"/>
+      <c r="F313" s="36"/>
+      <c r="G313" s="37"/>
     </row>
     <row r="314" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A314" s="42"/>
-[...5 lines deleted...]
-      <c r="G314" s="44"/>
+      <c r="A314" s="35"/>
+      <c r="B314" s="36"/>
+      <c r="C314" s="36"/>
+      <c r="D314" s="36"/>
+      <c r="E314" s="36"/>
+      <c r="F314" s="36"/>
+      <c r="G314" s="37"/>
     </row>
     <row r="315" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A315" s="42"/>
-[...5 lines deleted...]
-      <c r="G315" s="44"/>
+      <c r="A315" s="35"/>
+      <c r="B315" s="36"/>
+      <c r="C315" s="36"/>
+      <c r="D315" s="36"/>
+      <c r="E315" s="36"/>
+      <c r="F315" s="36"/>
+      <c r="G315" s="37"/>
     </row>
     <row r="316" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A316" s="42"/>
-[...5 lines deleted...]
-      <c r="G316" s="44"/>
+      <c r="A316" s="35"/>
+      <c r="B316" s="36"/>
+      <c r="C316" s="36"/>
+      <c r="D316" s="36"/>
+      <c r="E316" s="36"/>
+      <c r="F316" s="36"/>
+      <c r="G316" s="37"/>
     </row>
     <row r="317" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A317" s="42"/>
-[...5 lines deleted...]
-      <c r="G317" s="44"/>
+      <c r="A317" s="35"/>
+      <c r="B317" s="36"/>
+      <c r="C317" s="36"/>
+      <c r="D317" s="36"/>
+      <c r="E317" s="36"/>
+      <c r="F317" s="36"/>
+      <c r="G317" s="37"/>
     </row>
     <row r="318" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A318" s="42"/>
-[...5 lines deleted...]
-      <c r="G318" s="44"/>
+      <c r="A318" s="35"/>
+      <c r="B318" s="36"/>
+      <c r="C318" s="36"/>
+      <c r="D318" s="36"/>
+      <c r="E318" s="36"/>
+      <c r="F318" s="36"/>
+      <c r="G318" s="37"/>
     </row>
     <row r="319" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A319" s="42"/>
-[...5 lines deleted...]
-      <c r="G319" s="44"/>
+      <c r="A319" s="35"/>
+      <c r="B319" s="36"/>
+      <c r="C319" s="36"/>
+      <c r="D319" s="36"/>
+      <c r="E319" s="36"/>
+      <c r="F319" s="36"/>
+      <c r="G319" s="37"/>
     </row>
     <row r="320" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A320" s="42"/>
-[...5 lines deleted...]
-      <c r="G320" s="44"/>
+      <c r="A320" s="35"/>
+      <c r="B320" s="36"/>
+      <c r="C320" s="36"/>
+      <c r="D320" s="36"/>
+      <c r="E320" s="36"/>
+      <c r="F320" s="36"/>
+      <c r="G320" s="37"/>
     </row>
     <row r="321" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A321" s="42"/>
-[...5 lines deleted...]
-      <c r="G321" s="44"/>
+      <c r="A321" s="35"/>
+      <c r="B321" s="36"/>
+      <c r="C321" s="36"/>
+      <c r="D321" s="36"/>
+      <c r="E321" s="36"/>
+      <c r="F321" s="36"/>
+      <c r="G321" s="37"/>
     </row>
     <row r="322" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A322" s="42"/>
-[...5 lines deleted...]
-      <c r="G322" s="44"/>
+      <c r="A322" s="35"/>
+      <c r="B322" s="36"/>
+      <c r="C322" s="36"/>
+      <c r="D322" s="36"/>
+      <c r="E322" s="36"/>
+      <c r="F322" s="36"/>
+      <c r="G322" s="37"/>
     </row>
     <row r="323" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A323" s="42"/>
-[...5 lines deleted...]
-      <c r="G323" s="44"/>
+      <c r="A323" s="35"/>
+      <c r="B323" s="36"/>
+      <c r="C323" s="36"/>
+      <c r="D323" s="36"/>
+      <c r="E323" s="36"/>
+      <c r="F323" s="36"/>
+      <c r="G323" s="37"/>
     </row>
     <row r="324" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A324" s="42"/>
-[...5 lines deleted...]
-      <c r="G324" s="44"/>
+      <c r="A324" s="35"/>
+      <c r="B324" s="36"/>
+      <c r="C324" s="36"/>
+      <c r="D324" s="36"/>
+      <c r="E324" s="36"/>
+      <c r="F324" s="36"/>
+      <c r="G324" s="37"/>
     </row>
     <row r="325" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A325" s="42"/>
-[...5 lines deleted...]
-      <c r="G325" s="44"/>
+      <c r="A325" s="35"/>
+      <c r="B325" s="36"/>
+      <c r="C325" s="36"/>
+      <c r="D325" s="36"/>
+      <c r="E325" s="36"/>
+      <c r="F325" s="36"/>
+      <c r="G325" s="37"/>
     </row>
     <row r="326" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A326" s="42"/>
-[...5 lines deleted...]
-      <c r="G326" s="44"/>
+      <c r="A326" s="35"/>
+      <c r="B326" s="36"/>
+      <c r="C326" s="36"/>
+      <c r="D326" s="36"/>
+      <c r="E326" s="36"/>
+      <c r="F326" s="36"/>
+      <c r="G326" s="37"/>
     </row>
     <row r="327" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A327" s="42"/>
-[...5 lines deleted...]
-      <c r="G327" s="44"/>
+      <c r="A327" s="35"/>
+      <c r="B327" s="36"/>
+      <c r="C327" s="36"/>
+      <c r="D327" s="36"/>
+      <c r="E327" s="36"/>
+      <c r="F327" s="36"/>
+      <c r="G327" s="37"/>
     </row>
     <row r="328" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A328" s="42"/>
-[...5 lines deleted...]
-      <c r="G328" s="44"/>
+      <c r="A328" s="35"/>
+      <c r="B328" s="36"/>
+      <c r="C328" s="36"/>
+      <c r="D328" s="36"/>
+      <c r="E328" s="36"/>
+      <c r="F328" s="36"/>
+      <c r="G328" s="37"/>
     </row>
     <row r="329" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A329" s="42"/>
-[...5 lines deleted...]
-      <c r="G329" s="44"/>
+      <c r="A329" s="35"/>
+      <c r="B329" s="36"/>
+      <c r="C329" s="36"/>
+      <c r="D329" s="36"/>
+      <c r="E329" s="36"/>
+      <c r="F329" s="36"/>
+      <c r="G329" s="37"/>
     </row>
     <row r="330" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A330" s="42"/>
-[...5 lines deleted...]
-      <c r="G330" s="44"/>
+      <c r="A330" s="35"/>
+      <c r="B330" s="36"/>
+      <c r="C330" s="36"/>
+      <c r="D330" s="36"/>
+      <c r="E330" s="36"/>
+      <c r="F330" s="36"/>
+      <c r="G330" s="37"/>
     </row>
     <row r="331" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A331" s="42"/>
-[...5 lines deleted...]
-      <c r="G331" s="44"/>
+      <c r="A331" s="35"/>
+      <c r="B331" s="36"/>
+      <c r="C331" s="36"/>
+      <c r="D331" s="36"/>
+      <c r="E331" s="36"/>
+      <c r="F331" s="36"/>
+      <c r="G331" s="37"/>
     </row>
     <row r="332" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A332" s="42"/>
-[...5 lines deleted...]
-      <c r="G332" s="44"/>
+      <c r="A332" s="35"/>
+      <c r="B332" s="36"/>
+      <c r="C332" s="36"/>
+      <c r="D332" s="36"/>
+      <c r="E332" s="36"/>
+      <c r="F332" s="36"/>
+      <c r="G332" s="37"/>
     </row>
     <row r="333" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A333" s="42"/>
-[...5 lines deleted...]
-      <c r="G333" s="44"/>
+      <c r="A333" s="35"/>
+      <c r="B333" s="36"/>
+      <c r="C333" s="36"/>
+      <c r="D333" s="36"/>
+      <c r="E333" s="36"/>
+      <c r="F333" s="36"/>
+      <c r="G333" s="37"/>
     </row>
     <row r="334" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A334" s="42"/>
-[...5 lines deleted...]
-      <c r="G334" s="44"/>
+      <c r="A334" s="35"/>
+      <c r="B334" s="36"/>
+      <c r="C334" s="36"/>
+      <c r="D334" s="36"/>
+      <c r="E334" s="36"/>
+      <c r="F334" s="36"/>
+      <c r="G334" s="37"/>
     </row>
     <row r="335" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A335" s="42"/>
-[...5 lines deleted...]
-      <c r="G335" s="44"/>
+      <c r="A335" s="35"/>
+      <c r="B335" s="36"/>
+      <c r="C335" s="36"/>
+      <c r="D335" s="36"/>
+      <c r="E335" s="36"/>
+      <c r="F335" s="36"/>
+      <c r="G335" s="37"/>
     </row>
     <row r="336" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A336" s="42"/>
-[...5 lines deleted...]
-      <c r="G336" s="44"/>
+      <c r="A336" s="35"/>
+      <c r="B336" s="36"/>
+      <c r="C336" s="36"/>
+      <c r="D336" s="36"/>
+      <c r="E336" s="36"/>
+      <c r="F336" s="36"/>
+      <c r="G336" s="37"/>
     </row>
     <row r="337" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A337" s="42"/>
-[...5 lines deleted...]
-      <c r="G337" s="44"/>
+      <c r="A337" s="35"/>
+      <c r="B337" s="36"/>
+      <c r="C337" s="36"/>
+      <c r="D337" s="36"/>
+      <c r="E337" s="36"/>
+      <c r="F337" s="36"/>
+      <c r="G337" s="37"/>
     </row>
     <row r="338" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A338" s="42"/>
-[...5 lines deleted...]
-      <c r="G338" s="44"/>
+      <c r="A338" s="35"/>
+      <c r="B338" s="36"/>
+      <c r="C338" s="36"/>
+      <c r="D338" s="36"/>
+      <c r="E338" s="36"/>
+      <c r="F338" s="36"/>
+      <c r="G338" s="37"/>
     </row>
     <row r="339" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A339" s="42"/>
-[...5 lines deleted...]
-      <c r="G339" s="44"/>
+      <c r="A339" s="35"/>
+      <c r="B339" s="36"/>
+      <c r="C339" s="36"/>
+      <c r="D339" s="36"/>
+      <c r="E339" s="36"/>
+      <c r="F339" s="36"/>
+      <c r="G339" s="37"/>
     </row>
     <row r="340" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A340" s="42"/>
-[...5 lines deleted...]
-      <c r="G340" s="44"/>
+      <c r="A340" s="35"/>
+      <c r="B340" s="36"/>
+      <c r="C340" s="36"/>
+      <c r="D340" s="36"/>
+      <c r="E340" s="36"/>
+      <c r="F340" s="36"/>
+      <c r="G340" s="37"/>
     </row>
     <row r="341" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A341" s="42"/>
-[...5 lines deleted...]
-      <c r="G341" s="44"/>
+      <c r="A341" s="35"/>
+      <c r="B341" s="36"/>
+      <c r="C341" s="36"/>
+      <c r="D341" s="36"/>
+      <c r="E341" s="36"/>
+      <c r="F341" s="36"/>
+      <c r="G341" s="37"/>
     </row>
     <row r="342" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A342" s="42"/>
-[...5 lines deleted...]
-      <c r="G342" s="44"/>
+      <c r="A342" s="35"/>
+      <c r="B342" s="36"/>
+      <c r="C342" s="36"/>
+      <c r="D342" s="36"/>
+      <c r="E342" s="36"/>
+      <c r="F342" s="36"/>
+      <c r="G342" s="37"/>
     </row>
     <row r="343" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A343" s="42"/>
-[...5 lines deleted...]
-      <c r="G343" s="44"/>
+      <c r="A343" s="35"/>
+      <c r="B343" s="36"/>
+      <c r="C343" s="36"/>
+      <c r="D343" s="36"/>
+      <c r="E343" s="36"/>
+      <c r="F343" s="36"/>
+      <c r="G343" s="37"/>
     </row>
     <row r="344" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A344" s="42"/>
-[...5 lines deleted...]
-      <c r="G344" s="44"/>
+      <c r="A344" s="35"/>
+      <c r="B344" s="36"/>
+      <c r="C344" s="36"/>
+      <c r="D344" s="36"/>
+      <c r="E344" s="36"/>
+      <c r="F344" s="36"/>
+      <c r="G344" s="37"/>
     </row>
     <row r="345" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A345" s="42"/>
-[...5 lines deleted...]
-      <c r="G345" s="44"/>
+      <c r="A345" s="35"/>
+      <c r="B345" s="36"/>
+      <c r="C345" s="36"/>
+      <c r="D345" s="36"/>
+      <c r="E345" s="36"/>
+      <c r="F345" s="36"/>
+      <c r="G345" s="37"/>
     </row>
     <row r="346" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A346" s="42"/>
-[...5 lines deleted...]
-      <c r="G346" s="44"/>
+      <c r="A346" s="35"/>
+      <c r="B346" s="36"/>
+      <c r="C346" s="36"/>
+      <c r="D346" s="36"/>
+      <c r="E346" s="36"/>
+      <c r="F346" s="36"/>
+      <c r="G346" s="37"/>
     </row>
     <row r="347" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A347" s="42"/>
-[...5 lines deleted...]
-      <c r="G347" s="44"/>
+      <c r="A347" s="35"/>
+      <c r="B347" s="36"/>
+      <c r="C347" s="36"/>
+      <c r="D347" s="36"/>
+      <c r="E347" s="36"/>
+      <c r="F347" s="36"/>
+      <c r="G347" s="37"/>
     </row>
     <row r="348" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A348" s="42"/>
-[...5 lines deleted...]
-      <c r="G348" s="44"/>
+      <c r="A348" s="35"/>
+      <c r="B348" s="36"/>
+      <c r="C348" s="36"/>
+      <c r="D348" s="36"/>
+      <c r="E348" s="36"/>
+      <c r="F348" s="36"/>
+      <c r="G348" s="37"/>
     </row>
     <row r="349" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A349" s="42"/>
-[...5 lines deleted...]
-      <c r="G349" s="44"/>
+      <c r="A349" s="35"/>
+      <c r="B349" s="36"/>
+      <c r="C349" s="36"/>
+      <c r="D349" s="36"/>
+      <c r="E349" s="36"/>
+      <c r="F349" s="36"/>
+      <c r="G349" s="37"/>
     </row>
     <row r="350" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A350" s="42"/>
-[...5 lines deleted...]
-      <c r="G350" s="44"/>
+      <c r="A350" s="35"/>
+      <c r="B350" s="36"/>
+      <c r="C350" s="36"/>
+      <c r="D350" s="36"/>
+      <c r="E350" s="36"/>
+      <c r="F350" s="36"/>
+      <c r="G350" s="37"/>
     </row>
     <row r="351" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A351" s="42"/>
-[...5 lines deleted...]
-      <c r="G351" s="44"/>
+      <c r="A351" s="35"/>
+      <c r="B351" s="36"/>
+      <c r="C351" s="36"/>
+      <c r="D351" s="36"/>
+      <c r="E351" s="36"/>
+      <c r="F351" s="36"/>
+      <c r="G351" s="37"/>
     </row>
     <row r="352" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A352" s="42"/>
-[...5 lines deleted...]
-      <c r="G352" s="44"/>
+      <c r="A352" s="35"/>
+      <c r="B352" s="36"/>
+      <c r="C352" s="36"/>
+      <c r="D352" s="36"/>
+      <c r="E352" s="36"/>
+      <c r="F352" s="36"/>
+      <c r="G352" s="37"/>
     </row>
     <row r="353" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A353" s="42"/>
-[...5 lines deleted...]
-      <c r="G353" s="44"/>
+      <c r="A353" s="35"/>
+      <c r="B353" s="36"/>
+      <c r="C353" s="36"/>
+      <c r="D353" s="36"/>
+      <c r="E353" s="36"/>
+      <c r="F353" s="36"/>
+      <c r="G353" s="37"/>
     </row>
     <row r="354" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A354" s="42"/>
-[...5 lines deleted...]
-      <c r="G354" s="44"/>
+      <c r="A354" s="35"/>
+      <c r="B354" s="36"/>
+      <c r="C354" s="36"/>
+      <c r="D354" s="36"/>
+      <c r="E354" s="36"/>
+      <c r="F354" s="36"/>
+      <c r="G354" s="37"/>
     </row>
     <row r="355" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A355" s="42"/>
-[...5 lines deleted...]
-      <c r="G355" s="44"/>
+      <c r="A355" s="35"/>
+      <c r="B355" s="36"/>
+      <c r="C355" s="36"/>
+      <c r="D355" s="36"/>
+      <c r="E355" s="36"/>
+      <c r="F355" s="36"/>
+      <c r="G355" s="37"/>
     </row>
     <row r="356" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A356" s="42"/>
-[...5 lines deleted...]
-      <c r="G356" s="44"/>
+      <c r="A356" s="35"/>
+      <c r="B356" s="36"/>
+      <c r="C356" s="36"/>
+      <c r="D356" s="36"/>
+      <c r="E356" s="36"/>
+      <c r="F356" s="36"/>
+      <c r="G356" s="37"/>
     </row>
     <row r="357" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A357" s="42"/>
-[...5 lines deleted...]
-      <c r="G357" s="44"/>
+      <c r="A357" s="35"/>
+      <c r="B357" s="36"/>
+      <c r="C357" s="36"/>
+      <c r="D357" s="36"/>
+      <c r="E357" s="36"/>
+      <c r="F357" s="36"/>
+      <c r="G357" s="37"/>
     </row>
     <row r="358" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A358" s="42"/>
-[...5 lines deleted...]
-      <c r="G358" s="44"/>
+      <c r="A358" s="35"/>
+      <c r="B358" s="36"/>
+      <c r="C358" s="36"/>
+      <c r="D358" s="36"/>
+      <c r="E358" s="36"/>
+      <c r="F358" s="36"/>
+      <c r="G358" s="37"/>
     </row>
     <row r="359" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A359" s="42"/>
-[...5 lines deleted...]
-      <c r="G359" s="44"/>
+      <c r="A359" s="35"/>
+      <c r="B359" s="36"/>
+      <c r="C359" s="36"/>
+      <c r="D359" s="36"/>
+      <c r="E359" s="36"/>
+      <c r="F359" s="36"/>
+      <c r="G359" s="37"/>
     </row>
     <row r="360" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A360" s="42"/>
-[...5 lines deleted...]
-      <c r="G360" s="44"/>
+      <c r="A360" s="35"/>
+      <c r="B360" s="36"/>
+      <c r="C360" s="36"/>
+      <c r="D360" s="36"/>
+      <c r="E360" s="36"/>
+      <c r="F360" s="36"/>
+      <c r="G360" s="37"/>
     </row>
     <row r="361" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A361" s="42"/>
-[...5 lines deleted...]
-      <c r="G361" s="44"/>
+      <c r="A361" s="35"/>
+      <c r="B361" s="36"/>
+      <c r="C361" s="36"/>
+      <c r="D361" s="36"/>
+      <c r="E361" s="36"/>
+      <c r="F361" s="36"/>
+      <c r="G361" s="37"/>
     </row>
     <row r="362" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A362" s="42"/>
-[...5 lines deleted...]
-      <c r="G362" s="44"/>
+      <c r="A362" s="35"/>
+      <c r="B362" s="36"/>
+      <c r="C362" s="36"/>
+      <c r="D362" s="36"/>
+      <c r="E362" s="36"/>
+      <c r="F362" s="36"/>
+      <c r="G362" s="37"/>
     </row>
     <row r="363" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A363" s="42"/>
-[...5 lines deleted...]
-      <c r="G363" s="44"/>
+      <c r="A363" s="35"/>
+      <c r="B363" s="36"/>
+      <c r="C363" s="36"/>
+      <c r="D363" s="36"/>
+      <c r="E363" s="36"/>
+      <c r="F363" s="36"/>
+      <c r="G363" s="37"/>
     </row>
     <row r="364" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A364" s="42"/>
-[...5 lines deleted...]
-      <c r="G364" s="44"/>
+      <c r="A364" s="35"/>
+      <c r="B364" s="36"/>
+      <c r="C364" s="36"/>
+      <c r="D364" s="36"/>
+      <c r="E364" s="36"/>
+      <c r="F364" s="36"/>
+      <c r="G364" s="37"/>
     </row>
     <row r="365" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A365" s="42"/>
-[...5 lines deleted...]
-      <c r="G365" s="44"/>
+      <c r="A365" s="35"/>
+      <c r="B365" s="36"/>
+      <c r="C365" s="36"/>
+      <c r="D365" s="36"/>
+      <c r="E365" s="36"/>
+      <c r="F365" s="36"/>
+      <c r="G365" s="37"/>
     </row>
     <row r="366" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A366" s="42"/>
-[...5 lines deleted...]
-      <c r="G366" s="44"/>
+      <c r="A366" s="35"/>
+      <c r="B366" s="36"/>
+      <c r="C366" s="36"/>
+      <c r="D366" s="36"/>
+      <c r="E366" s="36"/>
+      <c r="F366" s="36"/>
+      <c r="G366" s="37"/>
     </row>
     <row r="367" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A367" s="42"/>
-[...5 lines deleted...]
-      <c r="G367" s="44"/>
+      <c r="A367" s="35"/>
+      <c r="B367" s="36"/>
+      <c r="C367" s="36"/>
+      <c r="D367" s="36"/>
+      <c r="E367" s="36"/>
+      <c r="F367" s="36"/>
+      <c r="G367" s="37"/>
     </row>
     <row r="368" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A368" s="42"/>
-[...5 lines deleted...]
-      <c r="G368" s="44"/>
+      <c r="A368" s="35"/>
+      <c r="B368" s="36"/>
+      <c r="C368" s="36"/>
+      <c r="D368" s="36"/>
+      <c r="E368" s="36"/>
+      <c r="F368" s="36"/>
+      <c r="G368" s="37"/>
     </row>
     <row r="369" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A369" s="42"/>
-[...5 lines deleted...]
-      <c r="G369" s="44"/>
+      <c r="A369" s="35"/>
+      <c r="B369" s="36"/>
+      <c r="C369" s="36"/>
+      <c r="D369" s="36"/>
+      <c r="E369" s="36"/>
+      <c r="F369" s="36"/>
+      <c r="G369" s="37"/>
     </row>
     <row r="370" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A370" s="42"/>
-[...5 lines deleted...]
-      <c r="G370" s="44"/>
+      <c r="A370" s="35"/>
+      <c r="B370" s="36"/>
+      <c r="C370" s="36"/>
+      <c r="D370" s="36"/>
+      <c r="E370" s="36"/>
+      <c r="F370" s="36"/>
+      <c r="G370" s="37"/>
     </row>
     <row r="371" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A371" s="42"/>
-[...5 lines deleted...]
-      <c r="G371" s="44"/>
+      <c r="A371" s="35"/>
+      <c r="B371" s="36"/>
+      <c r="C371" s="36"/>
+      <c r="D371" s="36"/>
+      <c r="E371" s="36"/>
+      <c r="F371" s="36"/>
+      <c r="G371" s="37"/>
     </row>
     <row r="372" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A372" s="42"/>
-[...5 lines deleted...]
-      <c r="G372" s="44"/>
+      <c r="A372" s="35"/>
+      <c r="B372" s="36"/>
+      <c r="C372" s="36"/>
+      <c r="D372" s="36"/>
+      <c r="E372" s="36"/>
+      <c r="F372" s="36"/>
+      <c r="G372" s="37"/>
     </row>
     <row r="373" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A373" s="42"/>
-[...5 lines deleted...]
-      <c r="G373" s="44"/>
+      <c r="A373" s="35"/>
+      <c r="B373" s="36"/>
+      <c r="C373" s="36"/>
+      <c r="D373" s="36"/>
+      <c r="E373" s="36"/>
+      <c r="F373" s="36"/>
+      <c r="G373" s="37"/>
     </row>
     <row r="374" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A374" s="42"/>
-[...5 lines deleted...]
-      <c r="G374" s="44"/>
+      <c r="A374" s="35"/>
+      <c r="B374" s="36"/>
+      <c r="C374" s="36"/>
+      <c r="D374" s="36"/>
+      <c r="E374" s="36"/>
+      <c r="F374" s="36"/>
+      <c r="G374" s="37"/>
     </row>
     <row r="375" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A375" s="42"/>
-[...5 lines deleted...]
-      <c r="G375" s="44"/>
+      <c r="A375" s="35"/>
+      <c r="B375" s="36"/>
+      <c r="C375" s="36"/>
+      <c r="D375" s="36"/>
+      <c r="E375" s="36"/>
+      <c r="F375" s="36"/>
+      <c r="G375" s="37"/>
     </row>
     <row r="376" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A376" s="42"/>
-[...5 lines deleted...]
-      <c r="G376" s="44"/>
+      <c r="A376" s="35"/>
+      <c r="B376" s="36"/>
+      <c r="C376" s="36"/>
+      <c r="D376" s="36"/>
+      <c r="E376" s="36"/>
+      <c r="F376" s="36"/>
+      <c r="G376" s="37"/>
     </row>
     <row r="377" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A377" s="42"/>
-[...5 lines deleted...]
-      <c r="G377" s="44"/>
+      <c r="A377" s="35"/>
+      <c r="B377" s="36"/>
+      <c r="C377" s="36"/>
+      <c r="D377" s="36"/>
+      <c r="E377" s="36"/>
+      <c r="F377" s="36"/>
+      <c r="G377" s="37"/>
     </row>
     <row r="378" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A378" s="42"/>
-[...5 lines deleted...]
-      <c r="G378" s="44"/>
+      <c r="A378" s="35"/>
+      <c r="B378" s="36"/>
+      <c r="C378" s="36"/>
+      <c r="D378" s="36"/>
+      <c r="E378" s="36"/>
+      <c r="F378" s="36"/>
+      <c r="G378" s="37"/>
     </row>
     <row r="379" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A379" s="42"/>
-[...5 lines deleted...]
-      <c r="G379" s="44"/>
+      <c r="A379" s="35"/>
+      <c r="B379" s="36"/>
+      <c r="C379" s="36"/>
+      <c r="D379" s="36"/>
+      <c r="E379" s="36"/>
+      <c r="F379" s="36"/>
+      <c r="G379" s="37"/>
     </row>
     <row r="380" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A380" s="42"/>
-[...5 lines deleted...]
-      <c r="G380" s="44"/>
+      <c r="A380" s="35"/>
+      <c r="B380" s="36"/>
+      <c r="C380" s="36"/>
+      <c r="D380" s="36"/>
+      <c r="E380" s="36"/>
+      <c r="F380" s="36"/>
+      <c r="G380" s="37"/>
     </row>
     <row r="381" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A381" s="42"/>
-[...5 lines deleted...]
-      <c r="G381" s="44"/>
+      <c r="A381" s="35"/>
+      <c r="B381" s="36"/>
+      <c r="C381" s="36"/>
+      <c r="D381" s="36"/>
+      <c r="E381" s="36"/>
+      <c r="F381" s="36"/>
+      <c r="G381" s="37"/>
     </row>
     <row r="382" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A382" s="42"/>
-[...5 lines deleted...]
-      <c r="G382" s="44"/>
+      <c r="A382" s="35"/>
+      <c r="B382" s="36"/>
+      <c r="C382" s="36"/>
+      <c r="D382" s="36"/>
+      <c r="E382" s="36"/>
+      <c r="F382" s="36"/>
+      <c r="G382" s="37"/>
     </row>
     <row r="383" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A383" s="42"/>
-[...5 lines deleted...]
-      <c r="G383" s="44"/>
+      <c r="A383" s="35"/>
+      <c r="B383" s="36"/>
+      <c r="C383" s="36"/>
+      <c r="D383" s="36"/>
+      <c r="E383" s="36"/>
+      <c r="F383" s="36"/>
+      <c r="G383" s="37"/>
     </row>
     <row r="384" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A384" s="42"/>
-[...5 lines deleted...]
-      <c r="G384" s="44"/>
+      <c r="A384" s="35"/>
+      <c r="B384" s="36"/>
+      <c r="C384" s="36"/>
+      <c r="D384" s="36"/>
+      <c r="E384" s="36"/>
+      <c r="F384" s="36"/>
+      <c r="G384" s="37"/>
     </row>
     <row r="385" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A385" s="42"/>
-[...5 lines deleted...]
-      <c r="G385" s="44"/>
+      <c r="A385" s="35"/>
+      <c r="B385" s="36"/>
+      <c r="C385" s="36"/>
+      <c r="D385" s="36"/>
+      <c r="E385" s="36"/>
+      <c r="F385" s="36"/>
+      <c r="G385" s="37"/>
     </row>
     <row r="386" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A386" s="42"/>
-[...5 lines deleted...]
-      <c r="G386" s="44"/>
+      <c r="A386" s="35"/>
+      <c r="B386" s="36"/>
+      <c r="C386" s="36"/>
+      <c r="D386" s="36"/>
+      <c r="E386" s="36"/>
+      <c r="F386" s="36"/>
+      <c r="G386" s="37"/>
     </row>
     <row r="387" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A387" s="42"/>
-[...5 lines deleted...]
-      <c r="G387" s="44"/>
+      <c r="A387" s="35"/>
+      <c r="B387" s="36"/>
+      <c r="C387" s="36"/>
+      <c r="D387" s="36"/>
+      <c r="E387" s="36"/>
+      <c r="F387" s="36"/>
+      <c r="G387" s="37"/>
     </row>
     <row r="388" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A388" s="42"/>
-[...5 lines deleted...]
-      <c r="G388" s="44"/>
+      <c r="A388" s="35"/>
+      <c r="B388" s="36"/>
+      <c r="C388" s="36"/>
+      <c r="D388" s="36"/>
+      <c r="E388" s="36"/>
+      <c r="F388" s="36"/>
+      <c r="G388" s="37"/>
     </row>
     <row r="389" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A389" s="42"/>
-[...5 lines deleted...]
-      <c r="G389" s="44"/>
+      <c r="A389" s="35"/>
+      <c r="B389" s="36"/>
+      <c r="C389" s="36"/>
+      <c r="D389" s="36"/>
+      <c r="E389" s="36"/>
+      <c r="F389" s="36"/>
+      <c r="G389" s="37"/>
     </row>
     <row r="390" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A390" s="42"/>
-[...5 lines deleted...]
-      <c r="G390" s="44"/>
+      <c r="A390" s="35"/>
+      <c r="B390" s="36"/>
+      <c r="C390" s="36"/>
+      <c r="D390" s="36"/>
+      <c r="E390" s="36"/>
+      <c r="F390" s="36"/>
+      <c r="G390" s="37"/>
     </row>
     <row r="391" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A391" s="42"/>
-[...5 lines deleted...]
-      <c r="G391" s="44"/>
+      <c r="A391" s="35"/>
+      <c r="B391" s="36"/>
+      <c r="C391" s="36"/>
+      <c r="D391" s="36"/>
+      <c r="E391" s="36"/>
+      <c r="F391" s="36"/>
+      <c r="G391" s="37"/>
     </row>
     <row r="392" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A392" s="42"/>
-[...5 lines deleted...]
-      <c r="G392" s="44"/>
+      <c r="A392" s="35"/>
+      <c r="B392" s="36"/>
+      <c r="C392" s="36"/>
+      <c r="D392" s="36"/>
+      <c r="E392" s="36"/>
+      <c r="F392" s="36"/>
+      <c r="G392" s="37"/>
     </row>
     <row r="393" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A393" s="42"/>
-[...5 lines deleted...]
-      <c r="G393" s="44"/>
+      <c r="A393" s="35"/>
+      <c r="B393" s="36"/>
+      <c r="C393" s="36"/>
+      <c r="D393" s="36"/>
+      <c r="E393" s="36"/>
+      <c r="F393" s="36"/>
+      <c r="G393" s="37"/>
     </row>
     <row r="394" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A394" s="42"/>
-[...5 lines deleted...]
-      <c r="G394" s="44"/>
+      <c r="A394" s="35"/>
+      <c r="B394" s="36"/>
+      <c r="C394" s="36"/>
+      <c r="D394" s="36"/>
+      <c r="E394" s="36"/>
+      <c r="F394" s="36"/>
+      <c r="G394" s="37"/>
     </row>
     <row r="395" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A395" s="42"/>
-[...5 lines deleted...]
-      <c r="G395" s="44"/>
+      <c r="A395" s="35"/>
+      <c r="B395" s="36"/>
+      <c r="C395" s="36"/>
+      <c r="D395" s="36"/>
+      <c r="E395" s="36"/>
+      <c r="F395" s="36"/>
+      <c r="G395" s="37"/>
     </row>
     <row r="396" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A396" s="42"/>
-[...5 lines deleted...]
-      <c r="G396" s="44"/>
+      <c r="A396" s="35"/>
+      <c r="B396" s="36"/>
+      <c r="C396" s="36"/>
+      <c r="D396" s="36"/>
+      <c r="E396" s="36"/>
+      <c r="F396" s="36"/>
+      <c r="G396" s="37"/>
     </row>
     <row r="397" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A397" s="42"/>
-[...5 lines deleted...]
-      <c r="G397" s="44"/>
+      <c r="A397" s="35"/>
+      <c r="B397" s="36"/>
+      <c r="C397" s="36"/>
+      <c r="D397" s="36"/>
+      <c r="E397" s="36"/>
+      <c r="F397" s="36"/>
+      <c r="G397" s="37"/>
     </row>
     <row r="398" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A398" s="42"/>
-[...5 lines deleted...]
-      <c r="G398" s="44"/>
+      <c r="A398" s="35"/>
+      <c r="B398" s="36"/>
+      <c r="C398" s="36"/>
+      <c r="D398" s="36"/>
+      <c r="E398" s="36"/>
+      <c r="F398" s="36"/>
+      <c r="G398" s="37"/>
     </row>
     <row r="399" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A399" s="42"/>
-[...5 lines deleted...]
-      <c r="G399" s="44"/>
+      <c r="A399" s="35"/>
+      <c r="B399" s="36"/>
+      <c r="C399" s="36"/>
+      <c r="D399" s="36"/>
+      <c r="E399" s="36"/>
+      <c r="F399" s="36"/>
+      <c r="G399" s="37"/>
     </row>
     <row r="400" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A400" s="42"/>
-[...5 lines deleted...]
-      <c r="G400" s="44"/>
+      <c r="A400" s="35"/>
+      <c r="B400" s="36"/>
+      <c r="C400" s="36"/>
+      <c r="D400" s="36"/>
+      <c r="E400" s="36"/>
+      <c r="F400" s="36"/>
+      <c r="G400" s="37"/>
     </row>
     <row r="401" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A401" s="42"/>
-[...5 lines deleted...]
-      <c r="G401" s="44"/>
+      <c r="A401" s="35"/>
+      <c r="B401" s="36"/>
+      <c r="C401" s="36"/>
+      <c r="D401" s="36"/>
+      <c r="E401" s="36"/>
+      <c r="F401" s="36"/>
+      <c r="G401" s="37"/>
     </row>
     <row r="402" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A402" s="42"/>
-[...5 lines deleted...]
-      <c r="G402" s="44"/>
+      <c r="A402" s="35"/>
+      <c r="B402" s="36"/>
+      <c r="C402" s="36"/>
+      <c r="D402" s="36"/>
+      <c r="E402" s="36"/>
+      <c r="F402" s="36"/>
+      <c r="G402" s="37"/>
     </row>
     <row r="403" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A403" s="42"/>
-[...5 lines deleted...]
-      <c r="G403" s="44"/>
+      <c r="A403" s="35"/>
+      <c r="B403" s="36"/>
+      <c r="C403" s="36"/>
+      <c r="D403" s="36"/>
+      <c r="E403" s="36"/>
+      <c r="F403" s="36"/>
+      <c r="G403" s="37"/>
     </row>
     <row r="404" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A404" s="42"/>
-[...5 lines deleted...]
-      <c r="G404" s="44"/>
+      <c r="A404" s="35"/>
+      <c r="B404" s="36"/>
+      <c r="C404" s="36"/>
+      <c r="D404" s="36"/>
+      <c r="E404" s="36"/>
+      <c r="F404" s="36"/>
+      <c r="G404" s="37"/>
     </row>
     <row r="405" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A405" s="42"/>
-[...5 lines deleted...]
-      <c r="G405" s="44"/>
+      <c r="A405" s="35"/>
+      <c r="B405" s="36"/>
+      <c r="C405" s="36"/>
+      <c r="D405" s="36"/>
+      <c r="E405" s="36"/>
+      <c r="F405" s="36"/>
+      <c r="G405" s="37"/>
     </row>
     <row r="406" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A406" s="42"/>
-[...5 lines deleted...]
-      <c r="G406" s="44"/>
+      <c r="A406" s="35"/>
+      <c r="B406" s="36"/>
+      <c r="C406" s="36"/>
+      <c r="D406" s="36"/>
+      <c r="E406" s="36"/>
+      <c r="F406" s="36"/>
+      <c r="G406" s="37"/>
     </row>
     <row r="407" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A407" s="42"/>
-[...5 lines deleted...]
-      <c r="G407" s="44"/>
+      <c r="A407" s="35"/>
+      <c r="B407" s="36"/>
+      <c r="C407" s="36"/>
+      <c r="D407" s="36"/>
+      <c r="E407" s="36"/>
+      <c r="F407" s="36"/>
+      <c r="G407" s="37"/>
     </row>
     <row r="408" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A408" s="42"/>
-[...5 lines deleted...]
-      <c r="G408" s="44"/>
+      <c r="A408" s="35"/>
+      <c r="B408" s="36"/>
+      <c r="C408" s="36"/>
+      <c r="D408" s="36"/>
+      <c r="E408" s="36"/>
+      <c r="F408" s="36"/>
+      <c r="G408" s="37"/>
     </row>
     <row r="409" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A409" s="42"/>
-[...5 lines deleted...]
-      <c r="G409" s="44"/>
+      <c r="A409" s="35"/>
+      <c r="B409" s="36"/>
+      <c r="C409" s="36"/>
+      <c r="D409" s="36"/>
+      <c r="E409" s="36"/>
+      <c r="F409" s="36"/>
+      <c r="G409" s="37"/>
     </row>
     <row r="410" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A410" s="42"/>
-[...5 lines deleted...]
-      <c r="G410" s="44"/>
+      <c r="A410" s="35"/>
+      <c r="B410" s="36"/>
+      <c r="C410" s="36"/>
+      <c r="D410" s="36"/>
+      <c r="E410" s="36"/>
+      <c r="F410" s="36"/>
+      <c r="G410" s="37"/>
     </row>
     <row r="411" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A411" s="42"/>
-[...5 lines deleted...]
-      <c r="G411" s="44"/>
+      <c r="A411" s="35"/>
+      <c r="B411" s="36"/>
+      <c r="C411" s="36"/>
+      <c r="D411" s="36"/>
+      <c r="E411" s="36"/>
+      <c r="F411" s="36"/>
+      <c r="G411" s="37"/>
     </row>
     <row r="412" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A412" s="42"/>
-[...5 lines deleted...]
-      <c r="G412" s="44"/>
+      <c r="A412" s="35"/>
+      <c r="B412" s="36"/>
+      <c r="C412" s="36"/>
+      <c r="D412" s="36"/>
+      <c r="E412" s="36"/>
+      <c r="F412" s="36"/>
+      <c r="G412" s="37"/>
     </row>
     <row r="413" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A413" s="42"/>
-[...5 lines deleted...]
-      <c r="G413" s="44"/>
+      <c r="A413" s="35"/>
+      <c r="B413" s="36"/>
+      <c r="C413" s="36"/>
+      <c r="D413" s="36"/>
+      <c r="E413" s="36"/>
+      <c r="F413" s="36"/>
+      <c r="G413" s="37"/>
     </row>
     <row r="414" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A414" s="42"/>
-[...5 lines deleted...]
-      <c r="G414" s="44"/>
+      <c r="A414" s="35"/>
+      <c r="B414" s="36"/>
+      <c r="C414" s="36"/>
+      <c r="D414" s="36"/>
+      <c r="E414" s="36"/>
+      <c r="F414" s="36"/>
+      <c r="G414" s="37"/>
     </row>
     <row r="415" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A415" s="42"/>
-[...5 lines deleted...]
-      <c r="G415" s="44"/>
+      <c r="A415" s="35"/>
+      <c r="B415" s="36"/>
+      <c r="C415" s="36"/>
+      <c r="D415" s="36"/>
+      <c r="E415" s="36"/>
+      <c r="F415" s="36"/>
+      <c r="G415" s="37"/>
     </row>
     <row r="416" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A416" s="42"/>
-[...5 lines deleted...]
-      <c r="G416" s="44"/>
+      <c r="A416" s="35"/>
+      <c r="B416" s="36"/>
+      <c r="C416" s="36"/>
+      <c r="D416" s="36"/>
+      <c r="E416" s="36"/>
+      <c r="F416" s="36"/>
+      <c r="G416" s="37"/>
     </row>
     <row r="417" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A417" s="42"/>
-[...5 lines deleted...]
-      <c r="G417" s="44"/>
+      <c r="A417" s="35"/>
+      <c r="B417" s="36"/>
+      <c r="C417" s="36"/>
+      <c r="D417" s="36"/>
+      <c r="E417" s="36"/>
+      <c r="F417" s="36"/>
+      <c r="G417" s="37"/>
     </row>
     <row r="418" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A418" s="42"/>
-[...5 lines deleted...]
-      <c r="G418" s="44"/>
+      <c r="A418" s="35"/>
+      <c r="B418" s="36"/>
+      <c r="C418" s="36"/>
+      <c r="D418" s="36"/>
+      <c r="E418" s="36"/>
+      <c r="F418" s="36"/>
+      <c r="G418" s="37"/>
     </row>
     <row r="419" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A419" s="42"/>
-[...5 lines deleted...]
-      <c r="G419" s="44"/>
+      <c r="A419" s="35"/>
+      <c r="B419" s="36"/>
+      <c r="C419" s="36"/>
+      <c r="D419" s="36"/>
+      <c r="E419" s="36"/>
+      <c r="F419" s="36"/>
+      <c r="G419" s="37"/>
     </row>
     <row r="420" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A420" s="42"/>
-[...5 lines deleted...]
-      <c r="G420" s="44"/>
+      <c r="A420" s="35"/>
+      <c r="B420" s="36"/>
+      <c r="C420" s="36"/>
+      <c r="D420" s="36"/>
+      <c r="E420" s="36"/>
+      <c r="F420" s="36"/>
+      <c r="G420" s="37"/>
     </row>
     <row r="421" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A421" s="42"/>
-[...5 lines deleted...]
-      <c r="G421" s="44"/>
+      <c r="A421" s="35"/>
+      <c r="B421" s="36"/>
+      <c r="C421" s="36"/>
+      <c r="D421" s="36"/>
+      <c r="E421" s="36"/>
+      <c r="F421" s="36"/>
+      <c r="G421" s="37"/>
     </row>
     <row r="422" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A422" s="42"/>
-[...5 lines deleted...]
-      <c r="G422" s="44"/>
+      <c r="A422" s="35"/>
+      <c r="B422" s="36"/>
+      <c r="C422" s="36"/>
+      <c r="D422" s="36"/>
+      <c r="E422" s="36"/>
+      <c r="F422" s="36"/>
+      <c r="G422" s="37"/>
     </row>
     <row r="423" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A423" s="42"/>
-[...5 lines deleted...]
-      <c r="G423" s="44"/>
+      <c r="A423" s="35"/>
+      <c r="B423" s="36"/>
+      <c r="C423" s="36"/>
+      <c r="D423" s="36"/>
+      <c r="E423" s="36"/>
+      <c r="F423" s="36"/>
+      <c r="G423" s="37"/>
     </row>
     <row r="424" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A424" s="42"/>
-[...5 lines deleted...]
-      <c r="G424" s="44"/>
+      <c r="A424" s="35"/>
+      <c r="B424" s="36"/>
+      <c r="C424" s="36"/>
+      <c r="D424" s="36"/>
+      <c r="E424" s="36"/>
+      <c r="F424" s="36"/>
+      <c r="G424" s="37"/>
     </row>
     <row r="425" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A425" s="42"/>
-[...5 lines deleted...]
-      <c r="G425" s="44"/>
+      <c r="A425" s="35"/>
+      <c r="B425" s="36"/>
+      <c r="C425" s="36"/>
+      <c r="D425" s="36"/>
+      <c r="E425" s="36"/>
+      <c r="F425" s="36"/>
+      <c r="G425" s="37"/>
     </row>
     <row r="426" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A426" s="42"/>
-[...5 lines deleted...]
-      <c r="G426" s="44"/>
+      <c r="A426" s="35"/>
+      <c r="B426" s="36"/>
+      <c r="C426" s="36"/>
+      <c r="D426" s="36"/>
+      <c r="E426" s="36"/>
+      <c r="F426" s="36"/>
+      <c r="G426" s="37"/>
     </row>
     <row r="427" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A427" s="42"/>
-[...5 lines deleted...]
-      <c r="G427" s="44"/>
+      <c r="A427" s="35"/>
+      <c r="B427" s="36"/>
+      <c r="C427" s="36"/>
+      <c r="D427" s="36"/>
+      <c r="E427" s="36"/>
+      <c r="F427" s="36"/>
+      <c r="G427" s="37"/>
     </row>
     <row r="428" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A428" s="42"/>
-[...5 lines deleted...]
-      <c r="G428" s="44"/>
+      <c r="A428" s="35"/>
+      <c r="B428" s="36"/>
+      <c r="C428" s="36"/>
+      <c r="D428" s="36"/>
+      <c r="E428" s="36"/>
+      <c r="F428" s="36"/>
+      <c r="G428" s="37"/>
     </row>
     <row r="429" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A429" s="42"/>
-[...5 lines deleted...]
-      <c r="G429" s="44"/>
+      <c r="A429" s="35"/>
+      <c r="B429" s="36"/>
+      <c r="C429" s="36"/>
+      <c r="D429" s="36"/>
+      <c r="E429" s="36"/>
+      <c r="F429" s="36"/>
+      <c r="G429" s="37"/>
     </row>
     <row r="430" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A430" s="42"/>
-[...5 lines deleted...]
-      <c r="G430" s="44"/>
+      <c r="A430" s="35"/>
+      <c r="B430" s="36"/>
+      <c r="C430" s="36"/>
+      <c r="D430" s="36"/>
+      <c r="E430" s="36"/>
+      <c r="F430" s="36"/>
+      <c r="G430" s="37"/>
     </row>
     <row r="431" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A431" s="42"/>
-[...5 lines deleted...]
-      <c r="G431" s="44"/>
+      <c r="A431" s="35"/>
+      <c r="B431" s="36"/>
+      <c r="C431" s="36"/>
+      <c r="D431" s="36"/>
+      <c r="E431" s="36"/>
+      <c r="F431" s="36"/>
+      <c r="G431" s="37"/>
     </row>
     <row r="432" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A432" s="42"/>
-[...5 lines deleted...]
-      <c r="G432" s="44"/>
+      <c r="A432" s="35"/>
+      <c r="B432" s="36"/>
+      <c r="C432" s="36"/>
+      <c r="D432" s="36"/>
+      <c r="E432" s="36"/>
+      <c r="F432" s="36"/>
+      <c r="G432" s="37"/>
     </row>
     <row r="433" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A433" s="42"/>
-[...5 lines deleted...]
-      <c r="G433" s="44"/>
+      <c r="A433" s="35"/>
+      <c r="B433" s="36"/>
+      <c r="C433" s="36"/>
+      <c r="D433" s="36"/>
+      <c r="E433" s="36"/>
+      <c r="F433" s="36"/>
+      <c r="G433" s="37"/>
     </row>
     <row r="434" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A434" s="42"/>
-[...5 lines deleted...]
-      <c r="G434" s="44"/>
+      <c r="A434" s="35"/>
+      <c r="B434" s="36"/>
+      <c r="C434" s="36"/>
+      <c r="D434" s="36"/>
+      <c r="E434" s="36"/>
+      <c r="F434" s="36"/>
+      <c r="G434" s="37"/>
     </row>
     <row r="435" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A435" s="42"/>
-[...5 lines deleted...]
-      <c r="G435" s="44"/>
+      <c r="A435" s="35"/>
+      <c r="B435" s="36"/>
+      <c r="C435" s="36"/>
+      <c r="D435" s="36"/>
+      <c r="E435" s="36"/>
+      <c r="F435" s="36"/>
+      <c r="G435" s="37"/>
     </row>
     <row r="436" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A436" s="42"/>
-[...5 lines deleted...]
-      <c r="G436" s="44"/>
+      <c r="A436" s="35"/>
+      <c r="B436" s="36"/>
+      <c r="C436" s="36"/>
+      <c r="D436" s="36"/>
+      <c r="E436" s="36"/>
+      <c r="F436" s="36"/>
+      <c r="G436" s="37"/>
     </row>
     <row r="437" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A437" s="42"/>
-[...5 lines deleted...]
-      <c r="G437" s="44"/>
+      <c r="A437" s="35"/>
+      <c r="B437" s="36"/>
+      <c r="C437" s="36"/>
+      <c r="D437" s="36"/>
+      <c r="E437" s="36"/>
+      <c r="F437" s="36"/>
+      <c r="G437" s="37"/>
     </row>
     <row r="438" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A438" s="42"/>
-[...5 lines deleted...]
-      <c r="G438" s="44"/>
+      <c r="A438" s="35"/>
+      <c r="B438" s="36"/>
+      <c r="C438" s="36"/>
+      <c r="D438" s="36"/>
+      <c r="E438" s="36"/>
+      <c r="F438" s="36"/>
+      <c r="G438" s="37"/>
     </row>
     <row r="439" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A439" s="42"/>
-[...5 lines deleted...]
-      <c r="G439" s="44"/>
+      <c r="A439" s="35"/>
+      <c r="B439" s="36"/>
+      <c r="C439" s="36"/>
+      <c r="D439" s="36"/>
+      <c r="E439" s="36"/>
+      <c r="F439" s="36"/>
+      <c r="G439" s="37"/>
     </row>
     <row r="440" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A440" s="42"/>
-[...5 lines deleted...]
-      <c r="G440" s="44"/>
+      <c r="A440" s="35"/>
+      <c r="B440" s="36"/>
+      <c r="C440" s="36"/>
+      <c r="D440" s="36"/>
+      <c r="E440" s="36"/>
+      <c r="F440" s="36"/>
+      <c r="G440" s="37"/>
     </row>
     <row r="441" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A441" s="42"/>
-[...5 lines deleted...]
-      <c r="G441" s="44"/>
+      <c r="A441" s="35"/>
+      <c r="B441" s="36"/>
+      <c r="C441" s="36"/>
+      <c r="D441" s="36"/>
+      <c r="E441" s="36"/>
+      <c r="F441" s="36"/>
+      <c r="G441" s="37"/>
     </row>
     <row r="442" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A442" s="42"/>
-[...5 lines deleted...]
-      <c r="G442" s="44"/>
+      <c r="A442" s="35"/>
+      <c r="B442" s="36"/>
+      <c r="C442" s="36"/>
+      <c r="D442" s="36"/>
+      <c r="E442" s="36"/>
+      <c r="F442" s="36"/>
+      <c r="G442" s="37"/>
     </row>
     <row r="443" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A443" s="42"/>
-[...5 lines deleted...]
-      <c r="G443" s="44"/>
+      <c r="A443" s="35"/>
+      <c r="B443" s="36"/>
+      <c r="C443" s="36"/>
+      <c r="D443" s="36"/>
+      <c r="E443" s="36"/>
+      <c r="F443" s="36"/>
+      <c r="G443" s="37"/>
     </row>
     <row r="444" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A444" s="42"/>
-[...5 lines deleted...]
-      <c r="G444" s="44"/>
+      <c r="A444" s="35"/>
+      <c r="B444" s="36"/>
+      <c r="C444" s="36"/>
+      <c r="D444" s="36"/>
+      <c r="E444" s="36"/>
+      <c r="F444" s="36"/>
+      <c r="G444" s="37"/>
     </row>
     <row r="445" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A445" s="42"/>
-[...5 lines deleted...]
-      <c r="G445" s="44"/>
+      <c r="A445" s="35"/>
+      <c r="B445" s="36"/>
+      <c r="C445" s="36"/>
+      <c r="D445" s="36"/>
+      <c r="E445" s="36"/>
+      <c r="F445" s="36"/>
+      <c r="G445" s="37"/>
     </row>
     <row r="446" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A446" s="42"/>
-[...5 lines deleted...]
-      <c r="G446" s="44"/>
+      <c r="A446" s="35"/>
+      <c r="B446" s="36"/>
+      <c r="C446" s="36"/>
+      <c r="D446" s="36"/>
+      <c r="E446" s="36"/>
+      <c r="F446" s="36"/>
+      <c r="G446" s="37"/>
     </row>
     <row r="447" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A447" s="42"/>
-[...5 lines deleted...]
-      <c r="G447" s="44"/>
+      <c r="A447" s="35"/>
+      <c r="B447" s="36"/>
+      <c r="C447" s="36"/>
+      <c r="D447" s="36"/>
+      <c r="E447" s="36"/>
+      <c r="F447" s="36"/>
+      <c r="G447" s="37"/>
     </row>
     <row r="448" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A448" s="42"/>
-[...5 lines deleted...]
-      <c r="G448" s="44"/>
+      <c r="A448" s="35"/>
+      <c r="B448" s="36"/>
+      <c r="C448" s="36"/>
+      <c r="D448" s="36"/>
+      <c r="E448" s="36"/>
+      <c r="F448" s="36"/>
+      <c r="G448" s="37"/>
     </row>
     <row r="449" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A449" s="42"/>
-[...5 lines deleted...]
-      <c r="G449" s="44"/>
+      <c r="A449" s="35"/>
+      <c r="B449" s="36"/>
+      <c r="C449" s="36"/>
+      <c r="D449" s="36"/>
+      <c r="E449" s="36"/>
+      <c r="F449" s="36"/>
+      <c r="G449" s="37"/>
     </row>
     <row r="450" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A450" s="42"/>
-[...5 lines deleted...]
-      <c r="G450" s="44"/>
+      <c r="A450" s="35"/>
+      <c r="B450" s="36"/>
+      <c r="C450" s="36"/>
+      <c r="D450" s="36"/>
+      <c r="E450" s="36"/>
+      <c r="F450" s="36"/>
+      <c r="G450" s="37"/>
     </row>
     <row r="451" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A451" s="42"/>
-[...5 lines deleted...]
-      <c r="G451" s="44"/>
+      <c r="A451" s="35"/>
+      <c r="B451" s="36"/>
+      <c r="C451" s="36"/>
+      <c r="D451" s="36"/>
+      <c r="E451" s="36"/>
+      <c r="F451" s="36"/>
+      <c r="G451" s="37"/>
     </row>
     <row r="452" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A452" s="42"/>
-[...5 lines deleted...]
-      <c r="G452" s="44"/>
+      <c r="A452" s="35"/>
+      <c r="B452" s="36"/>
+      <c r="C452" s="36"/>
+      <c r="D452" s="36"/>
+      <c r="E452" s="36"/>
+      <c r="F452" s="36"/>
+      <c r="G452" s="37"/>
     </row>
     <row r="453" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A453" s="42"/>
-[...5 lines deleted...]
-      <c r="G453" s="44"/>
+      <c r="A453" s="35"/>
+      <c r="B453" s="36"/>
+      <c r="C453" s="36"/>
+      <c r="D453" s="36"/>
+      <c r="E453" s="36"/>
+      <c r="F453" s="36"/>
+      <c r="G453" s="37"/>
     </row>
     <row r="454" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A454" s="42"/>
-[...5 lines deleted...]
-      <c r="G454" s="44"/>
+      <c r="A454" s="35"/>
+      <c r="B454" s="36"/>
+      <c r="C454" s="36"/>
+      <c r="D454" s="36"/>
+      <c r="E454" s="36"/>
+      <c r="F454" s="36"/>
+      <c r="G454" s="37"/>
     </row>
     <row r="455" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A455" s="42"/>
-[...5 lines deleted...]
-      <c r="G455" s="44"/>
+      <c r="A455" s="35"/>
+      <c r="B455" s="36"/>
+      <c r="C455" s="36"/>
+      <c r="D455" s="36"/>
+      <c r="E455" s="36"/>
+      <c r="F455" s="36"/>
+      <c r="G455" s="37"/>
     </row>
     <row r="456" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A456" s="42"/>
-[...5 lines deleted...]
-      <c r="G456" s="44"/>
+      <c r="A456" s="35"/>
+      <c r="B456" s="36"/>
+      <c r="C456" s="36"/>
+      <c r="D456" s="36"/>
+      <c r="E456" s="36"/>
+      <c r="F456" s="36"/>
+      <c r="G456" s="37"/>
     </row>
     <row r="457" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A457" s="42"/>
-[...5 lines deleted...]
-      <c r="G457" s="44"/>
+      <c r="A457" s="35"/>
+      <c r="B457" s="36"/>
+      <c r="C457" s="36"/>
+      <c r="D457" s="36"/>
+      <c r="E457" s="36"/>
+      <c r="F457" s="36"/>
+      <c r="G457" s="37"/>
     </row>
     <row r="458" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A458" s="42"/>
-[...5 lines deleted...]
-      <c r="G458" s="44"/>
+      <c r="A458" s="35"/>
+      <c r="B458" s="36"/>
+      <c r="C458" s="36"/>
+      <c r="D458" s="36"/>
+      <c r="E458" s="36"/>
+      <c r="F458" s="36"/>
+      <c r="G458" s="37"/>
     </row>
     <row r="459" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A459" s="42"/>
-[...5 lines deleted...]
-      <c r="G459" s="44"/>
+      <c r="A459" s="35"/>
+      <c r="B459" s="36"/>
+      <c r="C459" s="36"/>
+      <c r="D459" s="36"/>
+      <c r="E459" s="36"/>
+      <c r="F459" s="36"/>
+      <c r="G459" s="37"/>
     </row>
     <row r="460" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A460" s="42"/>
-[...5 lines deleted...]
-      <c r="G460" s="44"/>
+      <c r="A460" s="35"/>
+      <c r="B460" s="36"/>
+      <c r="C460" s="36"/>
+      <c r="D460" s="36"/>
+      <c r="E460" s="36"/>
+      <c r="F460" s="36"/>
+      <c r="G460" s="37"/>
     </row>
     <row r="461" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A461" s="42"/>
-[...5 lines deleted...]
-      <c r="G461" s="44"/>
+      <c r="A461" s="35"/>
+      <c r="B461" s="36"/>
+      <c r="C461" s="36"/>
+      <c r="D461" s="36"/>
+      <c r="E461" s="36"/>
+      <c r="F461" s="36"/>
+      <c r="G461" s="37"/>
     </row>
     <row r="462" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A462" s="42"/>
-[...5 lines deleted...]
-      <c r="G462" s="44"/>
+      <c r="A462" s="35"/>
+      <c r="B462" s="36"/>
+      <c r="C462" s="36"/>
+      <c r="D462" s="36"/>
+      <c r="E462" s="36"/>
+      <c r="F462" s="36"/>
+      <c r="G462" s="37"/>
     </row>
     <row r="463" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A463" s="42"/>
-[...5 lines deleted...]
-      <c r="G463" s="44"/>
+      <c r="A463" s="35"/>
+      <c r="B463" s="36"/>
+      <c r="C463" s="36"/>
+      <c r="D463" s="36"/>
+      <c r="E463" s="36"/>
+      <c r="F463" s="36"/>
+      <c r="G463" s="37"/>
     </row>
     <row r="464" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A464" s="42"/>
-[...5 lines deleted...]
-      <c r="G464" s="44"/>
+      <c r="A464" s="35"/>
+      <c r="B464" s="36"/>
+      <c r="C464" s="36"/>
+      <c r="D464" s="36"/>
+      <c r="E464" s="36"/>
+      <c r="F464" s="36"/>
+      <c r="G464" s="37"/>
     </row>
     <row r="465" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A465" s="42"/>
-[...5 lines deleted...]
-      <c r="G465" s="44"/>
+      <c r="A465" s="35"/>
+      <c r="B465" s="36"/>
+      <c r="C465" s="36"/>
+      <c r="D465" s="36"/>
+      <c r="E465" s="36"/>
+      <c r="F465" s="36"/>
+      <c r="G465" s="37"/>
     </row>
     <row r="466" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A466" s="42"/>
-[...5 lines deleted...]
-      <c r="G466" s="44"/>
+      <c r="A466" s="35"/>
+      <c r="B466" s="36"/>
+      <c r="C466" s="36"/>
+      <c r="D466" s="36"/>
+      <c r="E466" s="36"/>
+      <c r="F466" s="36"/>
+      <c r="G466" s="37"/>
     </row>
     <row r="467" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A467" s="42"/>
-[...5 lines deleted...]
-      <c r="G467" s="44"/>
+      <c r="A467" s="35"/>
+      <c r="B467" s="36"/>
+      <c r="C467" s="36"/>
+      <c r="D467" s="36"/>
+      <c r="E467" s="36"/>
+      <c r="F467" s="36"/>
+      <c r="G467" s="37"/>
     </row>
     <row r="468" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A468" s="42"/>
-[...5 lines deleted...]
-      <c r="G468" s="44"/>
+      <c r="A468" s="35"/>
+      <c r="B468" s="36"/>
+      <c r="C468" s="36"/>
+      <c r="D468" s="36"/>
+      <c r="E468" s="36"/>
+      <c r="F468" s="36"/>
+      <c r="G468" s="37"/>
     </row>
     <row r="469" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A469" s="42"/>
-[...5 lines deleted...]
-      <c r="G469" s="44"/>
+      <c r="A469" s="35"/>
+      <c r="B469" s="36"/>
+      <c r="C469" s="36"/>
+      <c r="D469" s="36"/>
+      <c r="E469" s="36"/>
+      <c r="F469" s="36"/>
+      <c r="G469" s="37"/>
     </row>
     <row r="470" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A470" s="42"/>
-[...5 lines deleted...]
-      <c r="G470" s="44"/>
+      <c r="A470" s="35"/>
+      <c r="B470" s="36"/>
+      <c r="C470" s="36"/>
+      <c r="D470" s="36"/>
+      <c r="E470" s="36"/>
+      <c r="F470" s="36"/>
+      <c r="G470" s="37"/>
     </row>
     <row r="471" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A471" s="42"/>
-[...5 lines deleted...]
-      <c r="G471" s="44"/>
+      <c r="A471" s="35"/>
+      <c r="B471" s="36"/>
+      <c r="C471" s="36"/>
+      <c r="D471" s="36"/>
+      <c r="E471" s="36"/>
+      <c r="F471" s="36"/>
+      <c r="G471" s="37"/>
     </row>
     <row r="472" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A472" s="42"/>
-[...5 lines deleted...]
-      <c r="G472" s="44"/>
+      <c r="A472" s="35"/>
+      <c r="B472" s="36"/>
+      <c r="C472" s="36"/>
+      <c r="D472" s="36"/>
+      <c r="E472" s="36"/>
+      <c r="F472" s="36"/>
+      <c r="G472" s="37"/>
     </row>
     <row r="473" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A473" s="42"/>
-[...5 lines deleted...]
-      <c r="G473" s="44"/>
+      <c r="A473" s="35"/>
+      <c r="B473" s="36"/>
+      <c r="C473" s="36"/>
+      <c r="D473" s="36"/>
+      <c r="E473" s="36"/>
+      <c r="F473" s="36"/>
+      <c r="G473" s="37"/>
     </row>
     <row r="474" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A474" s="42"/>
-[...5 lines deleted...]
-      <c r="G474" s="44"/>
+      <c r="A474" s="35"/>
+      <c r="B474" s="36"/>
+      <c r="C474" s="36"/>
+      <c r="D474" s="36"/>
+      <c r="E474" s="36"/>
+      <c r="F474" s="36"/>
+      <c r="G474" s="37"/>
     </row>
     <row r="475" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A475" s="42"/>
-[...5 lines deleted...]
-      <c r="G475" s="44"/>
+      <c r="A475" s="35"/>
+      <c r="B475" s="36"/>
+      <c r="C475" s="36"/>
+      <c r="D475" s="36"/>
+      <c r="E475" s="36"/>
+      <c r="F475" s="36"/>
+      <c r="G475" s="37"/>
     </row>
     <row r="476" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A476" s="42"/>
-[...5 lines deleted...]
-      <c r="G476" s="44"/>
+      <c r="A476" s="35"/>
+      <c r="B476" s="36"/>
+      <c r="C476" s="36"/>
+      <c r="D476" s="36"/>
+      <c r="E476" s="36"/>
+      <c r="F476" s="36"/>
+      <c r="G476" s="37"/>
     </row>
     <row r="477" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A477" s="42"/>
-[...5 lines deleted...]
-      <c r="G477" s="44"/>
+      <c r="A477" s="35"/>
+      <c r="B477" s="36"/>
+      <c r="C477" s="36"/>
+      <c r="D477" s="36"/>
+      <c r="E477" s="36"/>
+      <c r="F477" s="36"/>
+      <c r="G477" s="37"/>
     </row>
     <row r="478" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A478" s="42"/>
-[...5 lines deleted...]
-      <c r="G478" s="44"/>
+      <c r="A478" s="35"/>
+      <c r="B478" s="36"/>
+      <c r="C478" s="36"/>
+      <c r="D478" s="36"/>
+      <c r="E478" s="36"/>
+      <c r="F478" s="36"/>
+      <c r="G478" s="37"/>
     </row>
     <row r="479" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A479" s="42"/>
-[...5 lines deleted...]
-      <c r="G479" s="44"/>
+      <c r="A479" s="35"/>
+      <c r="B479" s="36"/>
+      <c r="C479" s="36"/>
+      <c r="D479" s="36"/>
+      <c r="E479" s="36"/>
+      <c r="F479" s="36"/>
+      <c r="G479" s="37"/>
     </row>
     <row r="480" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A480" s="42"/>
-[...5 lines deleted...]
-      <c r="G480" s="44"/>
+      <c r="A480" s="35"/>
+      <c r="B480" s="36"/>
+      <c r="C480" s="36"/>
+      <c r="D480" s="36"/>
+      <c r="E480" s="36"/>
+      <c r="F480" s="36"/>
+      <c r="G480" s="37"/>
     </row>
     <row r="481" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A481" s="42"/>
-[...5 lines deleted...]
-      <c r="G481" s="44"/>
+      <c r="A481" s="35"/>
+      <c r="B481" s="36"/>
+      <c r="C481" s="36"/>
+      <c r="D481" s="36"/>
+      <c r="E481" s="36"/>
+      <c r="F481" s="36"/>
+      <c r="G481" s="37"/>
     </row>
     <row r="482" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A482" s="42"/>
-[...5 lines deleted...]
-      <c r="G482" s="44"/>
+      <c r="A482" s="35"/>
+      <c r="B482" s="36"/>
+      <c r="C482" s="36"/>
+      <c r="D482" s="36"/>
+      <c r="E482" s="36"/>
+      <c r="F482" s="36"/>
+      <c r="G482" s="37"/>
     </row>
     <row r="483" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A483" s="42"/>
-[...5 lines deleted...]
-      <c r="G483" s="44"/>
+      <c r="A483" s="35"/>
+      <c r="B483" s="36"/>
+      <c r="C483" s="36"/>
+      <c r="D483" s="36"/>
+      <c r="E483" s="36"/>
+      <c r="F483" s="36"/>
+      <c r="G483" s="37"/>
     </row>
     <row r="484" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A484" s="42"/>
-[...5 lines deleted...]
-      <c r="G484" s="44"/>
+      <c r="A484" s="35"/>
+      <c r="B484" s="36"/>
+      <c r="C484" s="36"/>
+      <c r="D484" s="36"/>
+      <c r="E484" s="36"/>
+      <c r="F484" s="36"/>
+      <c r="G484" s="37"/>
     </row>
     <row r="485" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A485" s="42"/>
-[...5 lines deleted...]
-      <c r="G485" s="44"/>
+      <c r="A485" s="35"/>
+      <c r="B485" s="36"/>
+      <c r="C485" s="36"/>
+      <c r="D485" s="36"/>
+      <c r="E485" s="36"/>
+      <c r="F485" s="36"/>
+      <c r="G485" s="37"/>
     </row>
     <row r="486" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A486" s="42"/>
-[...5 lines deleted...]
-      <c r="G486" s="44"/>
+      <c r="A486" s="35"/>
+      <c r="B486" s="36"/>
+      <c r="C486" s="36"/>
+      <c r="D486" s="36"/>
+      <c r="E486" s="36"/>
+      <c r="F486" s="36"/>
+      <c r="G486" s="37"/>
     </row>
     <row r="487" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A487" s="42"/>
-[...5 lines deleted...]
-      <c r="G487" s="44"/>
+      <c r="A487" s="35"/>
+      <c r="B487" s="36"/>
+      <c r="C487" s="36"/>
+      <c r="D487" s="36"/>
+      <c r="E487" s="36"/>
+      <c r="F487" s="36"/>
+      <c r="G487" s="37"/>
     </row>
     <row r="488" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A488" s="42"/>
-[...5 lines deleted...]
-      <c r="G488" s="44"/>
+      <c r="A488" s="35"/>
+      <c r="B488" s="36"/>
+      <c r="C488" s="36"/>
+      <c r="D488" s="36"/>
+      <c r="E488" s="36"/>
+      <c r="F488" s="36"/>
+      <c r="G488" s="37"/>
     </row>
     <row r="489" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A489" s="42"/>
-[...5 lines deleted...]
-      <c r="G489" s="44"/>
+      <c r="A489" s="35"/>
+      <c r="B489" s="36"/>
+      <c r="C489" s="36"/>
+      <c r="D489" s="36"/>
+      <c r="E489" s="36"/>
+      <c r="F489" s="36"/>
+      <c r="G489" s="37"/>
     </row>
     <row r="490" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A490" s="42"/>
-[...5 lines deleted...]
-      <c r="G490" s="44"/>
+      <c r="A490" s="35"/>
+      <c r="B490" s="36"/>
+      <c r="C490" s="36"/>
+      <c r="D490" s="36"/>
+      <c r="E490" s="36"/>
+      <c r="F490" s="36"/>
+      <c r="G490" s="37"/>
     </row>
     <row r="491" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A491" s="42"/>
-[...5 lines deleted...]
-      <c r="G491" s="44"/>
+      <c r="A491" s="35"/>
+      <c r="B491" s="36"/>
+      <c r="C491" s="36"/>
+      <c r="D491" s="36"/>
+      <c r="E491" s="36"/>
+      <c r="F491" s="36"/>
+      <c r="G491" s="37"/>
     </row>
     <row r="492" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A492" s="42"/>
-[...5 lines deleted...]
-      <c r="G492" s="44"/>
+      <c r="A492" s="35"/>
+      <c r="B492" s="36"/>
+      <c r="C492" s="36"/>
+      <c r="D492" s="36"/>
+      <c r="E492" s="36"/>
+      <c r="F492" s="36"/>
+      <c r="G492" s="37"/>
     </row>
     <row r="493" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A493" s="42"/>
-[...5 lines deleted...]
-      <c r="G493" s="44"/>
+      <c r="A493" s="35"/>
+      <c r="B493" s="36"/>
+      <c r="C493" s="36"/>
+      <c r="D493" s="36"/>
+      <c r="E493" s="36"/>
+      <c r="F493" s="36"/>
+      <c r="G493" s="37"/>
     </row>
     <row r="494" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A494" s="42"/>
-[...5 lines deleted...]
-      <c r="G494" s="44"/>
+      <c r="A494" s="35"/>
+      <c r="B494" s="36"/>
+      <c r="C494" s="36"/>
+      <c r="D494" s="36"/>
+      <c r="E494" s="36"/>
+      <c r="F494" s="36"/>
+      <c r="G494" s="37"/>
     </row>
     <row r="495" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A495" s="42"/>
-[...5 lines deleted...]
-      <c r="G495" s="44"/>
+      <c r="A495" s="35"/>
+      <c r="B495" s="36"/>
+      <c r="C495" s="36"/>
+      <c r="D495" s="36"/>
+      <c r="E495" s="36"/>
+      <c r="F495" s="36"/>
+      <c r="G495" s="37"/>
     </row>
     <row r="496" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A496" s="42"/>
-[...5 lines deleted...]
-      <c r="G496" s="44"/>
+      <c r="A496" s="35"/>
+      <c r="B496" s="36"/>
+      <c r="C496" s="36"/>
+      <c r="D496" s="36"/>
+      <c r="E496" s="36"/>
+      <c r="F496" s="36"/>
+      <c r="G496" s="37"/>
     </row>
     <row r="497" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A497" s="42"/>
-[...5 lines deleted...]
-      <c r="G497" s="44"/>
+      <c r="A497" s="35"/>
+      <c r="B497" s="36"/>
+      <c r="C497" s="36"/>
+      <c r="D497" s="36"/>
+      <c r="E497" s="36"/>
+      <c r="F497" s="36"/>
+      <c r="G497" s="37"/>
     </row>
     <row r="498" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A498" s="42"/>
-[...5 lines deleted...]
-      <c r="G498" s="44"/>
+      <c r="A498" s="35"/>
+      <c r="B498" s="36"/>
+      <c r="C498" s="36"/>
+      <c r="D498" s="36"/>
+      <c r="E498" s="36"/>
+      <c r="F498" s="36"/>
+      <c r="G498" s="37"/>
     </row>
     <row r="499" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A499" s="42"/>
-[...5 lines deleted...]
-      <c r="G499" s="44"/>
+      <c r="A499" s="35"/>
+      <c r="B499" s="36"/>
+      <c r="C499" s="36"/>
+      <c r="D499" s="36"/>
+      <c r="E499" s="36"/>
+      <c r="F499" s="36"/>
+      <c r="G499" s="37"/>
     </row>
     <row r="500" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A500" s="42"/>
-[...5 lines deleted...]
-      <c r="G500" s="44"/>
+      <c r="A500" s="35"/>
+      <c r="B500" s="36"/>
+      <c r="C500" s="36"/>
+      <c r="D500" s="36"/>
+      <c r="E500" s="36"/>
+      <c r="F500" s="36"/>
+      <c r="G500" s="37"/>
     </row>
     <row r="501" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A501" s="42"/>
-[...5 lines deleted...]
-      <c r="G501" s="44"/>
+      <c r="A501" s="35"/>
+      <c r="B501" s="36"/>
+      <c r="C501" s="36"/>
+      <c r="D501" s="36"/>
+      <c r="E501" s="36"/>
+      <c r="F501" s="36"/>
+      <c r="G501" s="37"/>
     </row>
     <row r="502" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A502" s="42"/>
-[...5 lines deleted...]
-      <c r="G502" s="44"/>
+      <c r="A502" s="35"/>
+      <c r="B502" s="36"/>
+      <c r="C502" s="36"/>
+      <c r="D502" s="36"/>
+      <c r="E502" s="36"/>
+      <c r="F502" s="36"/>
+      <c r="G502" s="37"/>
     </row>
     <row r="503" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A503" s="42"/>
-[...5 lines deleted...]
-      <c r="G503" s="44"/>
+      <c r="A503" s="35"/>
+      <c r="B503" s="36"/>
+      <c r="C503" s="36"/>
+      <c r="D503" s="36"/>
+      <c r="E503" s="36"/>
+      <c r="F503" s="36"/>
+      <c r="G503" s="37"/>
     </row>
     <row r="504" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A504" s="42"/>
-[...5 lines deleted...]
-      <c r="G504" s="44"/>
+      <c r="A504" s="35"/>
+      <c r="B504" s="36"/>
+      <c r="C504" s="36"/>
+      <c r="D504" s="36"/>
+      <c r="E504" s="36"/>
+      <c r="F504" s="36"/>
+      <c r="G504" s="37"/>
     </row>
     <row r="505" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A505" s="42"/>
-[...5 lines deleted...]
-      <c r="G505" s="44"/>
+      <c r="A505" s="35"/>
+      <c r="B505" s="36"/>
+      <c r="C505" s="36"/>
+      <c r="D505" s="36"/>
+      <c r="E505" s="36"/>
+      <c r="F505" s="36"/>
+      <c r="G505" s="37"/>
     </row>
     <row r="506" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A506" s="42"/>
-[...5 lines deleted...]
-      <c r="G506" s="44"/>
+      <c r="A506" s="35"/>
+      <c r="B506" s="36"/>
+      <c r="C506" s="36"/>
+      <c r="D506" s="36"/>
+      <c r="E506" s="36"/>
+      <c r="F506" s="36"/>
+      <c r="G506" s="37"/>
     </row>
     <row r="507" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A507" s="42"/>
-[...5 lines deleted...]
-      <c r="G507" s="44"/>
+      <c r="A507" s="35"/>
+      <c r="B507" s="36"/>
+      <c r="C507" s="36"/>
+      <c r="D507" s="36"/>
+      <c r="E507" s="36"/>
+      <c r="F507" s="36"/>
+      <c r="G507" s="37"/>
     </row>
     <row r="508" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A508" s="42"/>
-[...5 lines deleted...]
-      <c r="G508" s="44"/>
+      <c r="A508" s="35"/>
+      <c r="B508" s="36"/>
+      <c r="C508" s="36"/>
+      <c r="D508" s="36"/>
+      <c r="E508" s="36"/>
+      <c r="F508" s="36"/>
+      <c r="G508" s="37"/>
     </row>
     <row r="509" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A509" s="42"/>
-[...5 lines deleted...]
-      <c r="G509" s="44"/>
+      <c r="A509" s="35"/>
+      <c r="B509" s="36"/>
+      <c r="C509" s="36"/>
+      <c r="D509" s="36"/>
+      <c r="E509" s="36"/>
+      <c r="F509" s="36"/>
+      <c r="G509" s="37"/>
     </row>
     <row r="510" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A510" s="42"/>
-[...5 lines deleted...]
-      <c r="G510" s="44"/>
+      <c r="A510" s="35"/>
+      <c r="B510" s="36"/>
+      <c r="C510" s="36"/>
+      <c r="D510" s="36"/>
+      <c r="E510" s="36"/>
+      <c r="F510" s="36"/>
+      <c r="G510" s="37"/>
     </row>
     <row r="511" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A511" s="42"/>
-[...5 lines deleted...]
-      <c r="G511" s="44"/>
+      <c r="A511" s="35"/>
+      <c r="B511" s="36"/>
+      <c r="C511" s="36"/>
+      <c r="D511" s="36"/>
+      <c r="E511" s="36"/>
+      <c r="F511" s="36"/>
+      <c r="G511" s="37"/>
     </row>
     <row r="512" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A512" s="42"/>
-[...5 lines deleted...]
-      <c r="G512" s="44"/>
+      <c r="A512" s="35"/>
+      <c r="B512" s="36"/>
+      <c r="C512" s="36"/>
+      <c r="D512" s="36"/>
+      <c r="E512" s="36"/>
+      <c r="F512" s="36"/>
+      <c r="G512" s="37"/>
     </row>
     <row r="513" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A513" s="42"/>
-[...5 lines deleted...]
-      <c r="G513" s="44"/>
+      <c r="A513" s="35"/>
+      <c r="B513" s="36"/>
+      <c r="C513" s="36"/>
+      <c r="D513" s="36"/>
+      <c r="E513" s="36"/>
+      <c r="F513" s="36"/>
+      <c r="G513" s="37"/>
     </row>
     <row r="514" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A514" s="42"/>
-[...5 lines deleted...]
-      <c r="G514" s="44"/>
+      <c r="A514" s="35"/>
+      <c r="B514" s="36"/>
+      <c r="C514" s="36"/>
+      <c r="D514" s="36"/>
+      <c r="E514" s="36"/>
+      <c r="F514" s="36"/>
+      <c r="G514" s="37"/>
     </row>
     <row r="515" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A515" s="42"/>
-[...5 lines deleted...]
-      <c r="G515" s="44"/>
+      <c r="A515" s="35"/>
+      <c r="B515" s="36"/>
+      <c r="C515" s="36"/>
+      <c r="D515" s="36"/>
+      <c r="E515" s="36"/>
+      <c r="F515" s="36"/>
+      <c r="G515" s="37"/>
     </row>
     <row r="516" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A516" s="42"/>
-[...5 lines deleted...]
-      <c r="G516" s="44"/>
+      <c r="A516" s="35"/>
+      <c r="B516" s="36"/>
+      <c r="C516" s="36"/>
+      <c r="D516" s="36"/>
+      <c r="E516" s="36"/>
+      <c r="F516" s="36"/>
+      <c r="G516" s="37"/>
     </row>
     <row r="517" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A517" s="42"/>
-[...5 lines deleted...]
-      <c r="G517" s="44"/>
+      <c r="A517" s="35"/>
+      <c r="B517" s="36"/>
+      <c r="C517" s="36"/>
+      <c r="D517" s="36"/>
+      <c r="E517" s="36"/>
+      <c r="F517" s="36"/>
+      <c r="G517" s="37"/>
     </row>
     <row r="518" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A518" s="42"/>
-[...5 lines deleted...]
-      <c r="G518" s="44"/>
+      <c r="A518" s="35"/>
+      <c r="B518" s="36"/>
+      <c r="C518" s="36"/>
+      <c r="D518" s="36"/>
+      <c r="E518" s="36"/>
+      <c r="F518" s="36"/>
+      <c r="G518" s="37"/>
     </row>
     <row r="519" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A519" s="42"/>
-[...5 lines deleted...]
-      <c r="G519" s="44"/>
+      <c r="A519" s="35"/>
+      <c r="B519" s="36"/>
+      <c r="C519" s="36"/>
+      <c r="D519" s="36"/>
+      <c r="E519" s="36"/>
+      <c r="F519" s="36"/>
+      <c r="G519" s="37"/>
     </row>
     <row r="520" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A520" s="42"/>
-[...5 lines deleted...]
-      <c r="G520" s="44"/>
+      <c r="A520" s="35"/>
+      <c r="B520" s="36"/>
+      <c r="C520" s="36"/>
+      <c r="D520" s="36"/>
+      <c r="E520" s="36"/>
+      <c r="F520" s="36"/>
+      <c r="G520" s="37"/>
     </row>
     <row r="521" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A521" s="42"/>
-[...5 lines deleted...]
-      <c r="G521" s="44"/>
+      <c r="A521" s="35"/>
+      <c r="B521" s="36"/>
+      <c r="C521" s="36"/>
+      <c r="D521" s="36"/>
+      <c r="E521" s="36"/>
+      <c r="F521" s="36"/>
+      <c r="G521" s="37"/>
     </row>
     <row r="522" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A522" s="42"/>
-[...5 lines deleted...]
-      <c r="G522" s="44"/>
+      <c r="A522" s="35"/>
+      <c r="B522" s="36"/>
+      <c r="C522" s="36"/>
+      <c r="D522" s="36"/>
+      <c r="E522" s="36"/>
+      <c r="F522" s="36"/>
+      <c r="G522" s="37"/>
     </row>
     <row r="523" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A523" s="42"/>
-[...5 lines deleted...]
-      <c r="G523" s="44"/>
+      <c r="A523" s="35"/>
+      <c r="B523" s="36"/>
+      <c r="C523" s="36"/>
+      <c r="D523" s="36"/>
+      <c r="E523" s="36"/>
+      <c r="F523" s="36"/>
+      <c r="G523" s="37"/>
     </row>
     <row r="524" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A524" s="42"/>
-[...5 lines deleted...]
-      <c r="G524" s="44"/>
+      <c r="A524" s="35"/>
+      <c r="B524" s="36"/>
+      <c r="C524" s="36"/>
+      <c r="D524" s="36"/>
+      <c r="E524" s="36"/>
+      <c r="F524" s="36"/>
+      <c r="G524" s="37"/>
     </row>
     <row r="525" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A525" s="42"/>
-[...5 lines deleted...]
-      <c r="G525" s="44"/>
+      <c r="A525" s="35"/>
+      <c r="B525" s="36"/>
+      <c r="C525" s="36"/>
+      <c r="D525" s="36"/>
+      <c r="E525" s="36"/>
+      <c r="F525" s="36"/>
+      <c r="G525" s="37"/>
     </row>
     <row r="526" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A526" s="42"/>
-[...5 lines deleted...]
-      <c r="G526" s="44"/>
+      <c r="A526" s="35"/>
+      <c r="B526" s="36"/>
+      <c r="C526" s="36"/>
+      <c r="D526" s="36"/>
+      <c r="E526" s="36"/>
+      <c r="F526" s="36"/>
+      <c r="G526" s="37"/>
     </row>
     <row r="527" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A527" s="42"/>
-[...5 lines deleted...]
-      <c r="G527" s="44"/>
+      <c r="A527" s="35"/>
+      <c r="B527" s="36"/>
+      <c r="C527" s="36"/>
+      <c r="D527" s="36"/>
+      <c r="E527" s="36"/>
+      <c r="F527" s="36"/>
+      <c r="G527" s="37"/>
     </row>
     <row r="528" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A528" s="42"/>
-[...5 lines deleted...]
-      <c r="G528" s="44"/>
+      <c r="A528" s="35"/>
+      <c r="B528" s="36"/>
+      <c r="C528" s="36"/>
+      <c r="D528" s="36"/>
+      <c r="E528" s="36"/>
+      <c r="F528" s="36"/>
+      <c r="G528" s="37"/>
     </row>
     <row r="529" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A529" s="42"/>
-[...5 lines deleted...]
-      <c r="G529" s="44"/>
+      <c r="A529" s="35"/>
+      <c r="B529" s="36"/>
+      <c r="C529" s="36"/>
+      <c r="D529" s="36"/>
+      <c r="E529" s="36"/>
+      <c r="F529" s="36"/>
+      <c r="G529" s="37"/>
     </row>
     <row r="530" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A530" s="42"/>
-[...5 lines deleted...]
-      <c r="G530" s="44"/>
+      <c r="A530" s="35"/>
+      <c r="B530" s="36"/>
+      <c r="C530" s="36"/>
+      <c r="D530" s="36"/>
+      <c r="E530" s="36"/>
+      <c r="F530" s="36"/>
+      <c r="G530" s="37"/>
     </row>
     <row r="531" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A531" s="42"/>
-[...5 lines deleted...]
-      <c r="G531" s="44"/>
+      <c r="A531" s="35"/>
+      <c r="B531" s="36"/>
+      <c r="C531" s="36"/>
+      <c r="D531" s="36"/>
+      <c r="E531" s="36"/>
+      <c r="F531" s="36"/>
+      <c r="G531" s="37"/>
     </row>
     <row r="532" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A532" s="42"/>
-[...5 lines deleted...]
-      <c r="G532" s="44"/>
+      <c r="A532" s="35"/>
+      <c r="B532" s="36"/>
+      <c r="C532" s="36"/>
+      <c r="D532" s="36"/>
+      <c r="E532" s="36"/>
+      <c r="F532" s="36"/>
+      <c r="G532" s="37"/>
     </row>
     <row r="533" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A533" s="42"/>
-[...5 lines deleted...]
-      <c r="G533" s="44"/>
+      <c r="A533" s="35"/>
+      <c r="B533" s="36"/>
+      <c r="C533" s="36"/>
+      <c r="D533" s="36"/>
+      <c r="E533" s="36"/>
+      <c r="F533" s="36"/>
+      <c r="G533" s="37"/>
     </row>
     <row r="534" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A534" s="42"/>
-[...5 lines deleted...]
-      <c r="G534" s="44"/>
+      <c r="A534" s="35"/>
+      <c r="B534" s="36"/>
+      <c r="C534" s="36"/>
+      <c r="D534" s="36"/>
+      <c r="E534" s="36"/>
+      <c r="F534" s="36"/>
+      <c r="G534" s="37"/>
     </row>
     <row r="535" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A535" s="42"/>
-[...5 lines deleted...]
-      <c r="G535" s="44"/>
+      <c r="A535" s="35"/>
+      <c r="B535" s="36"/>
+      <c r="C535" s="36"/>
+      <c r="D535" s="36"/>
+      <c r="E535" s="36"/>
+      <c r="F535" s="36"/>
+      <c r="G535" s="37"/>
     </row>
     <row r="536" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A536" s="42"/>
-[...5 lines deleted...]
-      <c r="G536" s="44"/>
+      <c r="A536" s="35"/>
+      <c r="B536" s="36"/>
+      <c r="C536" s="36"/>
+      <c r="D536" s="36"/>
+      <c r="E536" s="36"/>
+      <c r="F536" s="36"/>
+      <c r="G536" s="37"/>
     </row>
     <row r="537" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A537" s="42"/>
-[...5 lines deleted...]
-      <c r="G537" s="44"/>
+      <c r="A537" s="35"/>
+      <c r="B537" s="36"/>
+      <c r="C537" s="36"/>
+      <c r="D537" s="36"/>
+      <c r="E537" s="36"/>
+      <c r="F537" s="36"/>
+      <c r="G537" s="37"/>
     </row>
     <row r="538" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A538" s="42"/>
-[...5 lines deleted...]
-      <c r="G538" s="44"/>
+      <c r="A538" s="35"/>
+      <c r="B538" s="36"/>
+      <c r="C538" s="36"/>
+      <c r="D538" s="36"/>
+      <c r="E538" s="36"/>
+      <c r="F538" s="36"/>
+      <c r="G538" s="37"/>
     </row>
     <row r="539" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A539" s="42"/>
-[...5 lines deleted...]
-      <c r="G539" s="44"/>
+      <c r="A539" s="35"/>
+      <c r="B539" s="36"/>
+      <c r="C539" s="36"/>
+      <c r="D539" s="36"/>
+      <c r="E539" s="36"/>
+      <c r="F539" s="36"/>
+      <c r="G539" s="37"/>
     </row>
     <row r="540" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A540" s="42"/>
-[...5 lines deleted...]
-      <c r="G540" s="44"/>
+      <c r="A540" s="35"/>
+      <c r="B540" s="36"/>
+      <c r="C540" s="36"/>
+      <c r="D540" s="36"/>
+      <c r="E540" s="36"/>
+      <c r="F540" s="36"/>
+      <c r="G540" s="37"/>
     </row>
     <row r="541" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A541" s="42"/>
-[...5 lines deleted...]
-      <c r="G541" s="44"/>
+      <c r="A541" s="35"/>
+      <c r="B541" s="36"/>
+      <c r="C541" s="36"/>
+      <c r="D541" s="36"/>
+      <c r="E541" s="36"/>
+      <c r="F541" s="36"/>
+      <c r="G541" s="37"/>
     </row>
     <row r="542" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A542" s="42"/>
-[...5 lines deleted...]
-      <c r="G542" s="44"/>
+      <c r="A542" s="35"/>
+      <c r="B542" s="36"/>
+      <c r="C542" s="36"/>
+      <c r="D542" s="36"/>
+      <c r="E542" s="36"/>
+      <c r="F542" s="36"/>
+      <c r="G542" s="37"/>
     </row>
     <row r="543" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A543" s="42"/>
-[...5 lines deleted...]
-      <c r="G543" s="44"/>
+      <c r="A543" s="35"/>
+      <c r="B543" s="36"/>
+      <c r="C543" s="36"/>
+      <c r="D543" s="36"/>
+      <c r="E543" s="36"/>
+      <c r="F543" s="36"/>
+      <c r="G543" s="37"/>
     </row>
     <row r="544" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A544" s="42"/>
-[...5 lines deleted...]
-      <c r="G544" s="44"/>
+      <c r="A544" s="35"/>
+      <c r="B544" s="36"/>
+      <c r="C544" s="36"/>
+      <c r="D544" s="36"/>
+      <c r="E544" s="36"/>
+      <c r="F544" s="36"/>
+      <c r="G544" s="37"/>
     </row>
     <row r="545" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A545" s="42"/>
-[...5 lines deleted...]
-      <c r="G545" s="44"/>
+      <c r="A545" s="35"/>
+      <c r="B545" s="36"/>
+      <c r="C545" s="36"/>
+      <c r="D545" s="36"/>
+      <c r="E545" s="36"/>
+      <c r="F545" s="36"/>
+      <c r="G545" s="37"/>
     </row>
     <row r="546" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A546" s="42"/>
-[...5 lines deleted...]
-      <c r="G546" s="44"/>
+      <c r="A546" s="35"/>
+      <c r="B546" s="36"/>
+      <c r="C546" s="36"/>
+      <c r="D546" s="36"/>
+      <c r="E546" s="36"/>
+      <c r="F546" s="36"/>
+      <c r="G546" s="37"/>
     </row>
     <row r="547" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A547" s="42"/>
-[...5 lines deleted...]
-      <c r="G547" s="44"/>
+      <c r="A547" s="35"/>
+      <c r="B547" s="36"/>
+      <c r="C547" s="36"/>
+      <c r="D547" s="36"/>
+      <c r="E547" s="36"/>
+      <c r="F547" s="36"/>
+      <c r="G547" s="37"/>
     </row>
     <row r="548" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A548" s="42"/>
-[...5 lines deleted...]
-      <c r="G548" s="44"/>
+      <c r="A548" s="35"/>
+      <c r="B548" s="36"/>
+      <c r="C548" s="36"/>
+      <c r="D548" s="36"/>
+      <c r="E548" s="36"/>
+      <c r="F548" s="36"/>
+      <c r="G548" s="37"/>
     </row>
     <row r="549" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A549" s="42"/>
-[...5 lines deleted...]
-      <c r="G549" s="44"/>
+      <c r="A549" s="35"/>
+      <c r="B549" s="36"/>
+      <c r="C549" s="36"/>
+      <c r="D549" s="36"/>
+      <c r="E549" s="36"/>
+      <c r="F549" s="36"/>
+      <c r="G549" s="37"/>
     </row>
     <row r="550" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A550" s="42"/>
-[...5 lines deleted...]
-      <c r="G550" s="44"/>
+      <c r="A550" s="35"/>
+      <c r="B550" s="36"/>
+      <c r="C550" s="36"/>
+      <c r="D550" s="36"/>
+      <c r="E550" s="36"/>
+      <c r="F550" s="36"/>
+      <c r="G550" s="37"/>
     </row>
     <row r="551" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A551" s="42"/>
-[...5 lines deleted...]
-      <c r="G551" s="44"/>
+      <c r="A551" s="35"/>
+      <c r="B551" s="36"/>
+      <c r="C551" s="36"/>
+      <c r="D551" s="36"/>
+      <c r="E551" s="36"/>
+      <c r="F551" s="36"/>
+      <c r="G551" s="37"/>
     </row>
     <row r="552" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A552" s="42"/>
-[...5 lines deleted...]
-      <c r="G552" s="44"/>
+      <c r="A552" s="35"/>
+      <c r="B552" s="36"/>
+      <c r="C552" s="36"/>
+      <c r="D552" s="36"/>
+      <c r="E552" s="36"/>
+      <c r="F552" s="36"/>
+      <c r="G552" s="37"/>
     </row>
     <row r="553" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A553" s="42"/>
-[...5 lines deleted...]
-      <c r="G553" s="44"/>
+      <c r="A553" s="35"/>
+      <c r="B553" s="36"/>
+      <c r="C553" s="36"/>
+      <c r="D553" s="36"/>
+      <c r="E553" s="36"/>
+      <c r="F553" s="36"/>
+      <c r="G553" s="37"/>
     </row>
     <row r="554" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A554" s="42"/>
-[...5 lines deleted...]
-      <c r="G554" s="44"/>
+      <c r="A554" s="35"/>
+      <c r="B554" s="36"/>
+      <c r="C554" s="36"/>
+      <c r="D554" s="36"/>
+      <c r="E554" s="36"/>
+      <c r="F554" s="36"/>
+      <c r="G554" s="37"/>
     </row>
     <row r="555" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A555" s="42"/>
-[...5 lines deleted...]
-      <c r="G555" s="44"/>
+      <c r="A555" s="35"/>
+      <c r="B555" s="36"/>
+      <c r="C555" s="36"/>
+      <c r="D555" s="36"/>
+      <c r="E555" s="36"/>
+      <c r="F555" s="36"/>
+      <c r="G555" s="37"/>
     </row>
     <row r="556" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A556" s="42"/>
-[...5 lines deleted...]
-      <c r="G556" s="44"/>
+      <c r="A556" s="35"/>
+      <c r="B556" s="36"/>
+      <c r="C556" s="36"/>
+      <c r="D556" s="36"/>
+      <c r="E556" s="36"/>
+      <c r="F556" s="36"/>
+      <c r="G556" s="37"/>
     </row>
     <row r="557" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A557" s="42"/>
-[...5 lines deleted...]
-      <c r="G557" s="44"/>
+      <c r="A557" s="35"/>
+      <c r="B557" s="36"/>
+      <c r="C557" s="36"/>
+      <c r="D557" s="36"/>
+      <c r="E557" s="36"/>
+      <c r="F557" s="36"/>
+      <c r="G557" s="37"/>
     </row>
     <row r="558" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A558" s="42"/>
-[...5 lines deleted...]
-      <c r="G558" s="44"/>
+      <c r="A558" s="35"/>
+      <c r="B558" s="36"/>
+      <c r="C558" s="36"/>
+      <c r="D558" s="36"/>
+      <c r="E558" s="36"/>
+      <c r="F558" s="36"/>
+      <c r="G558" s="37"/>
     </row>
     <row r="559" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A559" s="42"/>
-[...5 lines deleted...]
-      <c r="G559" s="44"/>
+      <c r="A559" s="35"/>
+      <c r="B559" s="36"/>
+      <c r="C559" s="36"/>
+      <c r="D559" s="36"/>
+      <c r="E559" s="36"/>
+      <c r="F559" s="36"/>
+      <c r="G559" s="37"/>
     </row>
     <row r="560" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A560" s="42"/>
-[...5 lines deleted...]
-      <c r="G560" s="44"/>
+      <c r="A560" s="35"/>
+      <c r="B560" s="36"/>
+      <c r="C560" s="36"/>
+      <c r="D560" s="36"/>
+      <c r="E560" s="36"/>
+      <c r="F560" s="36"/>
+      <c r="G560" s="37"/>
     </row>
     <row r="561" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A561" s="42"/>
-[...5 lines deleted...]
-      <c r="G561" s="44"/>
+      <c r="A561" s="35"/>
+      <c r="B561" s="36"/>
+      <c r="C561" s="36"/>
+      <c r="D561" s="36"/>
+      <c r="E561" s="36"/>
+      <c r="F561" s="36"/>
+      <c r="G561" s="37"/>
     </row>
     <row r="562" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A562" s="42"/>
-[...5 lines deleted...]
-      <c r="G562" s="44"/>
+      <c r="A562" s="35"/>
+      <c r="B562" s="36"/>
+      <c r="C562" s="36"/>
+      <c r="D562" s="36"/>
+      <c r="E562" s="36"/>
+      <c r="F562" s="36"/>
+      <c r="G562" s="37"/>
     </row>
     <row r="563" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A563" s="42"/>
-[...5 lines deleted...]
-      <c r="G563" s="44"/>
+      <c r="A563" s="35"/>
+      <c r="B563" s="36"/>
+      <c r="C563" s="36"/>
+      <c r="D563" s="36"/>
+      <c r="E563" s="36"/>
+      <c r="F563" s="36"/>
+      <c r="G563" s="37"/>
     </row>
     <row r="564" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A564" s="42"/>
-[...5 lines deleted...]
-      <c r="G564" s="44"/>
+      <c r="A564" s="35"/>
+      <c r="B564" s="36"/>
+      <c r="C564" s="36"/>
+      <c r="D564" s="36"/>
+      <c r="E564" s="36"/>
+      <c r="F564" s="36"/>
+      <c r="G564" s="37"/>
     </row>
     <row r="565" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A565" s="42"/>
-[...5 lines deleted...]
-      <c r="G565" s="44"/>
+      <c r="A565" s="35"/>
+      <c r="B565" s="36"/>
+      <c r="C565" s="36"/>
+      <c r="D565" s="36"/>
+      <c r="E565" s="36"/>
+      <c r="F565" s="36"/>
+      <c r="G565" s="37"/>
     </row>
     <row r="566" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A566" s="42"/>
-[...5 lines deleted...]
-      <c r="G566" s="44"/>
+      <c r="A566" s="35"/>
+      <c r="B566" s="36"/>
+      <c r="C566" s="36"/>
+      <c r="D566" s="36"/>
+      <c r="E566" s="36"/>
+      <c r="F566" s="36"/>
+      <c r="G566" s="37"/>
     </row>
     <row r="567" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A567" s="42"/>
-[...5 lines deleted...]
-      <c r="G567" s="44"/>
+      <c r="A567" s="35"/>
+      <c r="B567" s="36"/>
+      <c r="C567" s="36"/>
+      <c r="D567" s="36"/>
+      <c r="E567" s="36"/>
+      <c r="F567" s="36"/>
+      <c r="G567" s="37"/>
     </row>
     <row r="568" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A568" s="42"/>
-[...5 lines deleted...]
-      <c r="G568" s="44"/>
+      <c r="A568" s="35"/>
+      <c r="B568" s="36"/>
+      <c r="C568" s="36"/>
+      <c r="D568" s="36"/>
+      <c r="E568" s="36"/>
+      <c r="F568" s="36"/>
+      <c r="G568" s="37"/>
     </row>
     <row r="569" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A569" s="42"/>
-[...5 lines deleted...]
-      <c r="G569" s="44"/>
+      <c r="A569" s="35"/>
+      <c r="B569" s="36"/>
+      <c r="C569" s="36"/>
+      <c r="D569" s="36"/>
+      <c r="E569" s="36"/>
+      <c r="F569" s="36"/>
+      <c r="G569" s="37"/>
     </row>
     <row r="570" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A570" s="42"/>
-[...5 lines deleted...]
-      <c r="G570" s="44"/>
+      <c r="A570" s="35"/>
+      <c r="B570" s="36"/>
+      <c r="C570" s="36"/>
+      <c r="D570" s="36"/>
+      <c r="E570" s="36"/>
+      <c r="F570" s="36"/>
+      <c r="G570" s="37"/>
     </row>
     <row r="571" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A571" s="42"/>
-[...5 lines deleted...]
-      <c r="G571" s="44"/>
+      <c r="A571" s="35"/>
+      <c r="B571" s="36"/>
+      <c r="C571" s="36"/>
+      <c r="D571" s="36"/>
+      <c r="E571" s="36"/>
+      <c r="F571" s="36"/>
+      <c r="G571" s="37"/>
     </row>
     <row r="572" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A572" s="42"/>
-[...5 lines deleted...]
-      <c r="G572" s="44"/>
+      <c r="A572" s="35"/>
+      <c r="B572" s="36"/>
+      <c r="C572" s="36"/>
+      <c r="D572" s="36"/>
+      <c r="E572" s="36"/>
+      <c r="F572" s="36"/>
+      <c r="G572" s="37"/>
     </row>
     <row r="573" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A573" s="42"/>
-[...5 lines deleted...]
-      <c r="G573" s="44"/>
+      <c r="A573" s="35"/>
+      <c r="B573" s="36"/>
+      <c r="C573" s="36"/>
+      <c r="D573" s="36"/>
+      <c r="E573" s="36"/>
+      <c r="F573" s="36"/>
+      <c r="G573" s="37"/>
     </row>
     <row r="574" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A574" s="42"/>
-[...5 lines deleted...]
-      <c r="G574" s="44"/>
+      <c r="A574" s="35"/>
+      <c r="B574" s="36"/>
+      <c r="C574" s="36"/>
+      <c r="D574" s="36"/>
+      <c r="E574" s="36"/>
+      <c r="F574" s="36"/>
+      <c r="G574" s="37"/>
     </row>
     <row r="575" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A575" s="42"/>
-[...5 lines deleted...]
-      <c r="G575" s="44"/>
+      <c r="A575" s="35"/>
+      <c r="B575" s="36"/>
+      <c r="C575" s="36"/>
+      <c r="D575" s="36"/>
+      <c r="E575" s="36"/>
+      <c r="F575" s="36"/>
+      <c r="G575" s="37"/>
     </row>
     <row r="576" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A576" s="42"/>
-[...5 lines deleted...]
-      <c r="G576" s="44"/>
+      <c r="A576" s="35"/>
+      <c r="B576" s="36"/>
+      <c r="C576" s="36"/>
+      <c r="D576" s="36"/>
+      <c r="E576" s="36"/>
+      <c r="F576" s="36"/>
+      <c r="G576" s="37"/>
     </row>
     <row r="577" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A577" s="42"/>
-[...5 lines deleted...]
-      <c r="G577" s="44"/>
+      <c r="A577" s="35"/>
+      <c r="B577" s="36"/>
+      <c r="C577" s="36"/>
+      <c r="D577" s="36"/>
+      <c r="E577" s="36"/>
+      <c r="F577" s="36"/>
+      <c r="G577" s="37"/>
     </row>
     <row r="578" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A578" s="42"/>
-[...5 lines deleted...]
-      <c r="G578" s="44"/>
+      <c r="A578" s="35"/>
+      <c r="B578" s="36"/>
+      <c r="C578" s="36"/>
+      <c r="D578" s="36"/>
+      <c r="E578" s="36"/>
+      <c r="F578" s="36"/>
+      <c r="G578" s="37"/>
     </row>
     <row r="579" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A579" s="42"/>
-[...5 lines deleted...]
-      <c r="G579" s="44"/>
+      <c r="A579" s="35"/>
+      <c r="B579" s="36"/>
+      <c r="C579" s="36"/>
+      <c r="D579" s="36"/>
+      <c r="E579" s="36"/>
+      <c r="F579" s="36"/>
+      <c r="G579" s="37"/>
     </row>
     <row r="580" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A580" s="42"/>
-[...5 lines deleted...]
-      <c r="G580" s="44"/>
+      <c r="A580" s="35"/>
+      <c r="B580" s="36"/>
+      <c r="C580" s="36"/>
+      <c r="D580" s="36"/>
+      <c r="E580" s="36"/>
+      <c r="F580" s="36"/>
+      <c r="G580" s="37"/>
     </row>
     <row r="581" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A581" s="42"/>
-[...5 lines deleted...]
-      <c r="G581" s="44"/>
+      <c r="A581" s="35"/>
+      <c r="B581" s="36"/>
+      <c r="C581" s="36"/>
+      <c r="D581" s="36"/>
+      <c r="E581" s="36"/>
+      <c r="F581" s="36"/>
+      <c r="G581" s="37"/>
     </row>
     <row r="582" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A582" s="42"/>
-[...5 lines deleted...]
-      <c r="G582" s="44"/>
+      <c r="A582" s="35"/>
+      <c r="B582" s="36"/>
+      <c r="C582" s="36"/>
+      <c r="D582" s="36"/>
+      <c r="E582" s="36"/>
+      <c r="F582" s="36"/>
+      <c r="G582" s="37"/>
     </row>
     <row r="583" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A583" s="42"/>
-[...5 lines deleted...]
-      <c r="G583" s="44"/>
+      <c r="A583" s="35"/>
+      <c r="B583" s="36"/>
+      <c r="C583" s="36"/>
+      <c r="D583" s="36"/>
+      <c r="E583" s="36"/>
+      <c r="F583" s="36"/>
+      <c r="G583" s="37"/>
     </row>
     <row r="584" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A584" s="42"/>
-[...5 lines deleted...]
-      <c r="G584" s="44"/>
+      <c r="A584" s="35"/>
+      <c r="B584" s="36"/>
+      <c r="C584" s="36"/>
+      <c r="D584" s="36"/>
+      <c r="E584" s="36"/>
+      <c r="F584" s="36"/>
+      <c r="G584" s="37"/>
     </row>
     <row r="585" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A585" s="42"/>
-[...5 lines deleted...]
-      <c r="G585" s="44"/>
+      <c r="A585" s="35"/>
+      <c r="B585" s="36"/>
+      <c r="C585" s="36"/>
+      <c r="D585" s="36"/>
+      <c r="E585" s="36"/>
+      <c r="F585" s="36"/>
+      <c r="G585" s="37"/>
     </row>
     <row r="586" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A586" s="42"/>
-[...5 lines deleted...]
-      <c r="G586" s="44"/>
+      <c r="A586" s="35"/>
+      <c r="B586" s="36"/>
+      <c r="C586" s="36"/>
+      <c r="D586" s="36"/>
+      <c r="E586" s="36"/>
+      <c r="F586" s="36"/>
+      <c r="G586" s="37"/>
     </row>
     <row r="587" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A587" s="42"/>
-[...5 lines deleted...]
-      <c r="G587" s="44"/>
+      <c r="A587" s="35"/>
+      <c r="B587" s="36"/>
+      <c r="C587" s="36"/>
+      <c r="D587" s="36"/>
+      <c r="E587" s="36"/>
+      <c r="F587" s="36"/>
+      <c r="G587" s="37"/>
     </row>
     <row r="588" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A588" s="42"/>
-[...5 lines deleted...]
-      <c r="G588" s="44"/>
+      <c r="A588" s="35"/>
+      <c r="B588" s="36"/>
+      <c r="C588" s="36"/>
+      <c r="D588" s="36"/>
+      <c r="E588" s="36"/>
+      <c r="F588" s="36"/>
+      <c r="G588" s="37"/>
     </row>
     <row r="589" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A589" s="42"/>
-[...5 lines deleted...]
-      <c r="G589" s="44"/>
+      <c r="A589" s="35"/>
+      <c r="B589" s="36"/>
+      <c r="C589" s="36"/>
+      <c r="D589" s="36"/>
+      <c r="E589" s="36"/>
+      <c r="F589" s="36"/>
+      <c r="G589" s="37"/>
     </row>
     <row r="590" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A590" s="42"/>
-[...5 lines deleted...]
-      <c r="G590" s="44"/>
+      <c r="A590" s="35"/>
+      <c r="B590" s="36"/>
+      <c r="C590" s="36"/>
+      <c r="D590" s="36"/>
+      <c r="E590" s="36"/>
+      <c r="F590" s="36"/>
+      <c r="G590" s="37"/>
     </row>
     <row r="591" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A591" s="42"/>
-[...5 lines deleted...]
-      <c r="G591" s="44"/>
+      <c r="A591" s="35"/>
+      <c r="B591" s="36"/>
+      <c r="C591" s="36"/>
+      <c r="D591" s="36"/>
+      <c r="E591" s="36"/>
+      <c r="F591" s="36"/>
+      <c r="G591" s="37"/>
     </row>
     <row r="592" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A592" s="42"/>
-[...5 lines deleted...]
-      <c r="G592" s="44"/>
+      <c r="A592" s="35"/>
+      <c r="B592" s="36"/>
+      <c r="C592" s="36"/>
+      <c r="D592" s="36"/>
+      <c r="E592" s="36"/>
+      <c r="F592" s="36"/>
+      <c r="G592" s="37"/>
     </row>
     <row r="593" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A593" s="42"/>
-[...5 lines deleted...]
-      <c r="G593" s="44"/>
+      <c r="A593" s="35"/>
+      <c r="B593" s="36"/>
+      <c r="C593" s="36"/>
+      <c r="D593" s="36"/>
+      <c r="E593" s="36"/>
+      <c r="F593" s="36"/>
+      <c r="G593" s="37"/>
     </row>
     <row r="594" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A594" s="42"/>
-[...5 lines deleted...]
-      <c r="G594" s="44"/>
+      <c r="A594" s="35"/>
+      <c r="B594" s="36"/>
+      <c r="C594" s="36"/>
+      <c r="D594" s="36"/>
+      <c r="E594" s="36"/>
+      <c r="F594" s="36"/>
+      <c r="G594" s="37"/>
     </row>
     <row r="595" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A595" s="42"/>
-[...5 lines deleted...]
-      <c r="G595" s="44"/>
+      <c r="A595" s="35"/>
+      <c r="B595" s="36"/>
+      <c r="C595" s="36"/>
+      <c r="D595" s="36"/>
+      <c r="E595" s="36"/>
+      <c r="F595" s="36"/>
+      <c r="G595" s="37"/>
     </row>
     <row r="596" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A596" s="42"/>
-[...5 lines deleted...]
-      <c r="G596" s="44"/>
+      <c r="A596" s="35"/>
+      <c r="B596" s="36"/>
+      <c r="C596" s="36"/>
+      <c r="D596" s="36"/>
+      <c r="E596" s="36"/>
+      <c r="F596" s="36"/>
+      <c r="G596" s="37"/>
     </row>
     <row r="597" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A597" s="42"/>
-[...5 lines deleted...]
-      <c r="G597" s="44"/>
+      <c r="A597" s="35"/>
+      <c r="B597" s="36"/>
+      <c r="C597" s="36"/>
+      <c r="D597" s="36"/>
+      <c r="E597" s="36"/>
+      <c r="F597" s="36"/>
+      <c r="G597" s="37"/>
     </row>
     <row r="598" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A598" s="42"/>
-[...5 lines deleted...]
-      <c r="G598" s="44"/>
+      <c r="A598" s="35"/>
+      <c r="B598" s="36"/>
+      <c r="C598" s="36"/>
+      <c r="D598" s="36"/>
+      <c r="E598" s="36"/>
+      <c r="F598" s="36"/>
+      <c r="G598" s="37"/>
     </row>
     <row r="599" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A599" s="42"/>
-[...5 lines deleted...]
-      <c r="G599" s="44"/>
+      <c r="A599" s="35"/>
+      <c r="B599" s="36"/>
+      <c r="C599" s="36"/>
+      <c r="D599" s="36"/>
+      <c r="E599" s="36"/>
+      <c r="F599" s="36"/>
+      <c r="G599" s="37"/>
     </row>
     <row r="600" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A600" s="42"/>
-[...5 lines deleted...]
-      <c r="G600" s="44"/>
+      <c r="A600" s="35"/>
+      <c r="B600" s="36"/>
+      <c r="C600" s="36"/>
+      <c r="D600" s="36"/>
+      <c r="E600" s="36"/>
+      <c r="F600" s="36"/>
+      <c r="G600" s="37"/>
     </row>
     <row r="601" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A601" s="42"/>
-[...5 lines deleted...]
-      <c r="G601" s="44"/>
+      <c r="A601" s="35"/>
+      <c r="B601" s="36"/>
+      <c r="C601" s="36"/>
+      <c r="D601" s="36"/>
+      <c r="E601" s="36"/>
+      <c r="F601" s="36"/>
+      <c r="G601" s="37"/>
     </row>
     <row r="602" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A602" s="42"/>
-[...5 lines deleted...]
-      <c r="G602" s="44"/>
+      <c r="A602" s="35"/>
+      <c r="B602" s="36"/>
+      <c r="C602" s="36"/>
+      <c r="D602" s="36"/>
+      <c r="E602" s="36"/>
+      <c r="F602" s="36"/>
+      <c r="G602" s="37"/>
     </row>
     <row r="603" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A603" s="42"/>
-[...5 lines deleted...]
-      <c r="G603" s="44"/>
+      <c r="A603" s="35"/>
+      <c r="B603" s="36"/>
+      <c r="C603" s="36"/>
+      <c r="D603" s="36"/>
+      <c r="E603" s="36"/>
+      <c r="F603" s="36"/>
+      <c r="G603" s="37"/>
     </row>
     <row r="604" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A604" s="42"/>
-[...5 lines deleted...]
-      <c r="G604" s="44"/>
+      <c r="A604" s="35"/>
+      <c r="B604" s="36"/>
+      <c r="C604" s="36"/>
+      <c r="D604" s="36"/>
+      <c r="E604" s="36"/>
+      <c r="F604" s="36"/>
+      <c r="G604" s="37"/>
     </row>
     <row r="605" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A605" s="42"/>
-[...5 lines deleted...]
-      <c r="G605" s="44"/>
+      <c r="A605" s="35"/>
+      <c r="B605" s="36"/>
+      <c r="C605" s="36"/>
+      <c r="D605" s="36"/>
+      <c r="E605" s="36"/>
+      <c r="F605" s="36"/>
+      <c r="G605" s="37"/>
     </row>
     <row r="606" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A606" s="42"/>
-[...5 lines deleted...]
-      <c r="G606" s="44"/>
+      <c r="A606" s="35"/>
+      <c r="B606" s="36"/>
+      <c r="C606" s="36"/>
+      <c r="D606" s="36"/>
+      <c r="E606" s="36"/>
+      <c r="F606" s="36"/>
+      <c r="G606" s="37"/>
     </row>
     <row r="607" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A607" s="42"/>
-[...5 lines deleted...]
-      <c r="G607" s="44"/>
+      <c r="A607" s="35"/>
+      <c r="B607" s="36"/>
+      <c r="C607" s="36"/>
+      <c r="D607" s="36"/>
+      <c r="E607" s="36"/>
+      <c r="F607" s="36"/>
+      <c r="G607" s="37"/>
     </row>
     <row r="608" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A608" s="42"/>
-[...5 lines deleted...]
-      <c r="G608" s="44"/>
+      <c r="A608" s="35"/>
+      <c r="B608" s="36"/>
+      <c r="C608" s="36"/>
+      <c r="D608" s="36"/>
+      <c r="E608" s="36"/>
+      <c r="F608" s="36"/>
+      <c r="G608" s="37"/>
     </row>
     <row r="609" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A609" s="42"/>
-[...5 lines deleted...]
-      <c r="G609" s="44"/>
+      <c r="A609" s="35"/>
+      <c r="B609" s="36"/>
+      <c r="C609" s="36"/>
+      <c r="D609" s="36"/>
+      <c r="E609" s="36"/>
+      <c r="F609" s="36"/>
+      <c r="G609" s="37"/>
     </row>
     <row r="610" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A610" s="42"/>
-[...5 lines deleted...]
-      <c r="G610" s="44"/>
+      <c r="A610" s="35"/>
+      <c r="B610" s="36"/>
+      <c r="C610" s="36"/>
+      <c r="D610" s="36"/>
+      <c r="E610" s="36"/>
+      <c r="F610" s="36"/>
+      <c r="G610" s="37"/>
     </row>
     <row r="611" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A611" s="42"/>
-[...5 lines deleted...]
-      <c r="G611" s="44"/>
+      <c r="A611" s="35"/>
+      <c r="B611" s="36"/>
+      <c r="C611" s="36"/>
+      <c r="D611" s="36"/>
+      <c r="E611" s="36"/>
+      <c r="F611" s="36"/>
+      <c r="G611" s="37"/>
     </row>
     <row r="612" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A612" s="42"/>
-[...5 lines deleted...]
-      <c r="G612" s="44"/>
+      <c r="A612" s="35"/>
+      <c r="B612" s="36"/>
+      <c r="C612" s="36"/>
+      <c r="D612" s="36"/>
+      <c r="E612" s="36"/>
+      <c r="F612" s="36"/>
+      <c r="G612" s="37"/>
     </row>
     <row r="613" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A613" s="42"/>
-[...5 lines deleted...]
-      <c r="G613" s="44"/>
+      <c r="A613" s="35"/>
+      <c r="B613" s="36"/>
+      <c r="C613" s="36"/>
+      <c r="D613" s="36"/>
+      <c r="E613" s="36"/>
+      <c r="F613" s="36"/>
+      <c r="G613" s="37"/>
     </row>
     <row r="614" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A614" s="42"/>
-[...5 lines deleted...]
-      <c r="G614" s="44"/>
+      <c r="A614" s="35"/>
+      <c r="B614" s="36"/>
+      <c r="C614" s="36"/>
+      <c r="D614" s="36"/>
+      <c r="E614" s="36"/>
+      <c r="F614" s="36"/>
+      <c r="G614" s="37"/>
     </row>
     <row r="615" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A615" s="42"/>
-[...5 lines deleted...]
-      <c r="G615" s="44"/>
+      <c r="A615" s="35"/>
+      <c r="B615" s="36"/>
+      <c r="C615" s="36"/>
+      <c r="D615" s="36"/>
+      <c r="E615" s="36"/>
+      <c r="F615" s="36"/>
+      <c r="G615" s="37"/>
     </row>
     <row r="616" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A616" s="42"/>
-[...5 lines deleted...]
-      <c r="G616" s="44"/>
+      <c r="A616" s="35"/>
+      <c r="B616" s="36"/>
+      <c r="C616" s="36"/>
+      <c r="D616" s="36"/>
+      <c r="E616" s="36"/>
+      <c r="F616" s="36"/>
+      <c r="G616" s="37"/>
     </row>
     <row r="617" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A617" s="42"/>
-[...5 lines deleted...]
-      <c r="G617" s="44"/>
+      <c r="A617" s="35"/>
+      <c r="B617" s="36"/>
+      <c r="C617" s="36"/>
+      <c r="D617" s="36"/>
+      <c r="E617" s="36"/>
+      <c r="F617" s="36"/>
+      <c r="G617" s="37"/>
     </row>
     <row r="618" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A618" s="42"/>
-[...5 lines deleted...]
-      <c r="G618" s="44"/>
+      <c r="A618" s="35"/>
+      <c r="B618" s="36"/>
+      <c r="C618" s="36"/>
+      <c r="D618" s="36"/>
+      <c r="E618" s="36"/>
+      <c r="F618" s="36"/>
+      <c r="G618" s="37"/>
     </row>
     <row r="619" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A619" s="42"/>
-[...5 lines deleted...]
-      <c r="G619" s="44"/>
+      <c r="A619" s="35"/>
+      <c r="B619" s="36"/>
+      <c r="C619" s="36"/>
+      <c r="D619" s="36"/>
+      <c r="E619" s="36"/>
+      <c r="F619" s="36"/>
+      <c r="G619" s="37"/>
     </row>
     <row r="620" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A620" s="42"/>
-[...5 lines deleted...]
-      <c r="G620" s="44"/>
+      <c r="A620" s="35"/>
+      <c r="B620" s="36"/>
+      <c r="C620" s="36"/>
+      <c r="D620" s="36"/>
+      <c r="E620" s="36"/>
+      <c r="F620" s="36"/>
+      <c r="G620" s="37"/>
     </row>
     <row r="621" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A621" s="42"/>
-[...5 lines deleted...]
-      <c r="G621" s="44"/>
+      <c r="A621" s="35"/>
+      <c r="B621" s="36"/>
+      <c r="C621" s="36"/>
+      <c r="D621" s="36"/>
+      <c r="E621" s="36"/>
+      <c r="F621" s="36"/>
+      <c r="G621" s="37"/>
     </row>
     <row r="622" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A622" s="42"/>
-[...5 lines deleted...]
-      <c r="G622" s="44"/>
+      <c r="A622" s="35"/>
+      <c r="B622" s="36"/>
+      <c r="C622" s="36"/>
+      <c r="D622" s="36"/>
+      <c r="E622" s="36"/>
+      <c r="F622" s="36"/>
+      <c r="G622" s="37"/>
     </row>
     <row r="623" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A623" s="42"/>
-[...5 lines deleted...]
-      <c r="G623" s="44"/>
+      <c r="A623" s="35"/>
+      <c r="B623" s="36"/>
+      <c r="C623" s="36"/>
+      <c r="D623" s="36"/>
+      <c r="E623" s="36"/>
+      <c r="F623" s="36"/>
+      <c r="G623" s="37"/>
     </row>
     <row r="624" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A624" s="42"/>
-[...5 lines deleted...]
-      <c r="G624" s="44"/>
+      <c r="A624" s="35"/>
+      <c r="B624" s="36"/>
+      <c r="C624" s="36"/>
+      <c r="D624" s="36"/>
+      <c r="E624" s="36"/>
+      <c r="F624" s="36"/>
+      <c r="G624" s="37"/>
     </row>
     <row r="625" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A625" s="42"/>
-[...5 lines deleted...]
-      <c r="G625" s="44"/>
+      <c r="A625" s="35"/>
+      <c r="B625" s="36"/>
+      <c r="C625" s="36"/>
+      <c r="D625" s="36"/>
+      <c r="E625" s="36"/>
+      <c r="F625" s="36"/>
+      <c r="G625" s="37"/>
     </row>
     <row r="626" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A626" s="42"/>
-[...5 lines deleted...]
-      <c r="G626" s="44"/>
+      <c r="A626" s="35"/>
+      <c r="B626" s="36"/>
+      <c r="C626" s="36"/>
+      <c r="D626" s="36"/>
+      <c r="E626" s="36"/>
+      <c r="F626" s="36"/>
+      <c r="G626" s="37"/>
     </row>
     <row r="627" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A627" s="42"/>
-[...5 lines deleted...]
-      <c r="G627" s="44"/>
+      <c r="A627" s="35"/>
+      <c r="B627" s="36"/>
+      <c r="C627" s="36"/>
+      <c r="D627" s="36"/>
+      <c r="E627" s="36"/>
+      <c r="F627" s="36"/>
+      <c r="G627" s="37"/>
     </row>
     <row r="628" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A628" s="42"/>
-[...5 lines deleted...]
-      <c r="G628" s="44"/>
+      <c r="A628" s="35"/>
+      <c r="B628" s="36"/>
+      <c r="C628" s="36"/>
+      <c r="D628" s="36"/>
+      <c r="E628" s="36"/>
+      <c r="F628" s="36"/>
+      <c r="G628" s="37"/>
     </row>
     <row r="629" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A629" s="42"/>
-[...5 lines deleted...]
-      <c r="G629" s="44"/>
+      <c r="A629" s="35"/>
+      <c r="B629" s="36"/>
+      <c r="C629" s="36"/>
+      <c r="D629" s="36"/>
+      <c r="E629" s="36"/>
+      <c r="F629" s="36"/>
+      <c r="G629" s="37"/>
     </row>
     <row r="630" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A630" s="42"/>
-[...5 lines deleted...]
-      <c r="G630" s="44"/>
+      <c r="A630" s="35"/>
+      <c r="B630" s="36"/>
+      <c r="C630" s="36"/>
+      <c r="D630" s="36"/>
+      <c r="E630" s="36"/>
+      <c r="F630" s="36"/>
+      <c r="G630" s="37"/>
     </row>
     <row r="631" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A631" s="42"/>
-[...5 lines deleted...]
-      <c r="G631" s="44"/>
+      <c r="A631" s="35"/>
+      <c r="B631" s="36"/>
+      <c r="C631" s="36"/>
+      <c r="D631" s="36"/>
+      <c r="E631" s="36"/>
+      <c r="F631" s="36"/>
+      <c r="G631" s="37"/>
     </row>
     <row r="632" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A632" s="42"/>
-[...5 lines deleted...]
-      <c r="G632" s="44"/>
+      <c r="A632" s="35"/>
+      <c r="B632" s="36"/>
+      <c r="C632" s="36"/>
+      <c r="D632" s="36"/>
+      <c r="E632" s="36"/>
+      <c r="F632" s="36"/>
+      <c r="G632" s="37"/>
     </row>
     <row r="633" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A633" s="42"/>
-[...5 lines deleted...]
-      <c r="G633" s="44"/>
+      <c r="A633" s="35"/>
+      <c r="B633" s="36"/>
+      <c r="C633" s="36"/>
+      <c r="D633" s="36"/>
+      <c r="E633" s="36"/>
+      <c r="F633" s="36"/>
+      <c r="G633" s="37"/>
     </row>
     <row r="634" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A634" s="42"/>
-[...5 lines deleted...]
-      <c r="G634" s="44"/>
+      <c r="A634" s="35"/>
+      <c r="B634" s="36"/>
+      <c r="C634" s="36"/>
+      <c r="D634" s="36"/>
+      <c r="E634" s="36"/>
+      <c r="F634" s="36"/>
+      <c r="G634" s="37"/>
     </row>
     <row r="635" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A635" s="42"/>
-[...5 lines deleted...]
-      <c r="G635" s="44"/>
+      <c r="A635" s="35"/>
+      <c r="B635" s="36"/>
+      <c r="C635" s="36"/>
+      <c r="D635" s="36"/>
+      <c r="E635" s="36"/>
+      <c r="F635" s="36"/>
+      <c r="G635" s="37"/>
     </row>
     <row r="636" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A636" s="42"/>
-[...5 lines deleted...]
-      <c r="G636" s="44"/>
+      <c r="A636" s="35"/>
+      <c r="B636" s="36"/>
+      <c r="C636" s="36"/>
+      <c r="D636" s="36"/>
+      <c r="E636" s="36"/>
+      <c r="F636" s="36"/>
+      <c r="G636" s="37"/>
     </row>
     <row r="637" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A637" s="42"/>
-[...5 lines deleted...]
-      <c r="G637" s="44"/>
+      <c r="A637" s="35"/>
+      <c r="B637" s="36"/>
+      <c r="C637" s="36"/>
+      <c r="D637" s="36"/>
+      <c r="E637" s="36"/>
+      <c r="F637" s="36"/>
+      <c r="G637" s="37"/>
     </row>
     <row r="638" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A638" s="42"/>
-[...5 lines deleted...]
-      <c r="G638" s="44"/>
+      <c r="A638" s="35"/>
+      <c r="B638" s="36"/>
+      <c r="C638" s="36"/>
+      <c r="D638" s="36"/>
+      <c r="E638" s="36"/>
+      <c r="F638" s="36"/>
+      <c r="G638" s="37"/>
     </row>
     <row r="639" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A639" s="42"/>
-[...5 lines deleted...]
-      <c r="G639" s="44"/>
+      <c r="A639" s="35"/>
+      <c r="B639" s="36"/>
+      <c r="C639" s="36"/>
+      <c r="D639" s="36"/>
+      <c r="E639" s="36"/>
+      <c r="F639" s="36"/>
+      <c r="G639" s="37"/>
     </row>
     <row r="640" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A640" s="42"/>
-[...5 lines deleted...]
-      <c r="G640" s="44"/>
+      <c r="A640" s="35"/>
+      <c r="B640" s="36"/>
+      <c r="C640" s="36"/>
+      <c r="D640" s="36"/>
+      <c r="E640" s="36"/>
+      <c r="F640" s="36"/>
+      <c r="G640" s="37"/>
     </row>
     <row r="641" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A641" s="42"/>
-[...5 lines deleted...]
-      <c r="G641" s="44"/>
+      <c r="A641" s="35"/>
+      <c r="B641" s="36"/>
+      <c r="C641" s="36"/>
+      <c r="D641" s="36"/>
+      <c r="E641" s="36"/>
+      <c r="F641" s="36"/>
+      <c r="G641" s="37"/>
     </row>
     <row r="642" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A642" s="42"/>
-[...5 lines deleted...]
-      <c r="G642" s="44"/>
+      <c r="A642" s="35"/>
+      <c r="B642" s="36"/>
+      <c r="C642" s="36"/>
+      <c r="D642" s="36"/>
+      <c r="E642" s="36"/>
+      <c r="F642" s="36"/>
+      <c r="G642" s="37"/>
     </row>
     <row r="643" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A643" s="42"/>
-[...5 lines deleted...]
-      <c r="G643" s="44"/>
+      <c r="A643" s="35"/>
+      <c r="B643" s="36"/>
+      <c r="C643" s="36"/>
+      <c r="D643" s="36"/>
+      <c r="E643" s="36"/>
+      <c r="F643" s="36"/>
+      <c r="G643" s="37"/>
     </row>
     <row r="644" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A644" s="42"/>
-[...5 lines deleted...]
-      <c r="G644" s="44"/>
+      <c r="A644" s="35"/>
+      <c r="B644" s="36"/>
+      <c r="C644" s="36"/>
+      <c r="D644" s="36"/>
+      <c r="E644" s="36"/>
+      <c r="F644" s="36"/>
+      <c r="G644" s="37"/>
     </row>
     <row r="645" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A645" s="42"/>
-[...5 lines deleted...]
-      <c r="G645" s="44"/>
+      <c r="A645" s="35"/>
+      <c r="B645" s="36"/>
+      <c r="C645" s="36"/>
+      <c r="D645" s="36"/>
+      <c r="E645" s="36"/>
+      <c r="F645" s="36"/>
+      <c r="G645" s="37"/>
     </row>
     <row r="646" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A646" s="42"/>
-[...5 lines deleted...]
-      <c r="G646" s="44"/>
+      <c r="A646" s="35"/>
+      <c r="B646" s="36"/>
+      <c r="C646" s="36"/>
+      <c r="D646" s="36"/>
+      <c r="E646" s="36"/>
+      <c r="F646" s="36"/>
+      <c r="G646" s="37"/>
     </row>
     <row r="647" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A647" s="42"/>
-[...5 lines deleted...]
-      <c r="G647" s="44"/>
+      <c r="A647" s="35"/>
+      <c r="B647" s="36"/>
+      <c r="C647" s="36"/>
+      <c r="D647" s="36"/>
+      <c r="E647" s="36"/>
+      <c r="F647" s="36"/>
+      <c r="G647" s="37"/>
     </row>
     <row r="648" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A648" s="42"/>
-[...5 lines deleted...]
-      <c r="G648" s="44"/>
+      <c r="A648" s="35"/>
+      <c r="B648" s="36"/>
+      <c r="C648" s="36"/>
+      <c r="D648" s="36"/>
+      <c r="E648" s="36"/>
+      <c r="F648" s="36"/>
+      <c r="G648" s="37"/>
     </row>
     <row r="649" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A649" s="42"/>
-[...5 lines deleted...]
-      <c r="G649" s="44"/>
+      <c r="A649" s="35"/>
+      <c r="B649" s="36"/>
+      <c r="C649" s="36"/>
+      <c r="D649" s="36"/>
+      <c r="E649" s="36"/>
+      <c r="F649" s="36"/>
+      <c r="G649" s="37"/>
     </row>
     <row r="650" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A650" s="42"/>
-[...5 lines deleted...]
-      <c r="G650" s="44"/>
+      <c r="A650" s="35"/>
+      <c r="B650" s="36"/>
+      <c r="C650" s="36"/>
+      <c r="D650" s="36"/>
+      <c r="E650" s="36"/>
+      <c r="F650" s="36"/>
+      <c r="G650" s="37"/>
     </row>
     <row r="651" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A651" s="42"/>
-[...5 lines deleted...]
-      <c r="G651" s="44"/>
+      <c r="A651" s="35"/>
+      <c r="B651" s="36"/>
+      <c r="C651" s="36"/>
+      <c r="D651" s="36"/>
+      <c r="E651" s="36"/>
+      <c r="F651" s="36"/>
+      <c r="G651" s="37"/>
     </row>
     <row r="652" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A652" s="42"/>
-[...5 lines deleted...]
-      <c r="G652" s="44"/>
+      <c r="A652" s="35"/>
+      <c r="B652" s="36"/>
+      <c r="C652" s="36"/>
+      <c r="D652" s="36"/>
+      <c r="E652" s="36"/>
+      <c r="F652" s="36"/>
+      <c r="G652" s="37"/>
     </row>
     <row r="653" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A653" s="42"/>
-[...5 lines deleted...]
-      <c r="G653" s="44"/>
+      <c r="A653" s="35"/>
+      <c r="B653" s="36"/>
+      <c r="C653" s="36"/>
+      <c r="D653" s="36"/>
+      <c r="E653" s="36"/>
+      <c r="F653" s="36"/>
+      <c r="G653" s="37"/>
     </row>
     <row r="654" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A654" s="42"/>
-[...5 lines deleted...]
-      <c r="G654" s="44"/>
+      <c r="A654" s="35"/>
+      <c r="B654" s="36"/>
+      <c r="C654" s="36"/>
+      <c r="D654" s="36"/>
+      <c r="E654" s="36"/>
+      <c r="F654" s="36"/>
+      <c r="G654" s="37"/>
     </row>
     <row r="655" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A655" s="42"/>
-[...5 lines deleted...]
-      <c r="G655" s="44"/>
+      <c r="A655" s="35"/>
+      <c r="B655" s="36"/>
+      <c r="C655" s="36"/>
+      <c r="D655" s="36"/>
+      <c r="E655" s="36"/>
+      <c r="F655" s="36"/>
+      <c r="G655" s="37"/>
     </row>
     <row r="656" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A656" s="42"/>
-[...5 lines deleted...]
-      <c r="G656" s="44"/>
+      <c r="A656" s="35"/>
+      <c r="B656" s="36"/>
+      <c r="C656" s="36"/>
+      <c r="D656" s="36"/>
+      <c r="E656" s="36"/>
+      <c r="F656" s="36"/>
+      <c r="G656" s="37"/>
     </row>
     <row r="657" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A657" s="42"/>
-[...5 lines deleted...]
-      <c r="G657" s="44"/>
+      <c r="A657" s="35"/>
+      <c r="B657" s="36"/>
+      <c r="C657" s="36"/>
+      <c r="D657" s="36"/>
+      <c r="E657" s="36"/>
+      <c r="F657" s="36"/>
+      <c r="G657" s="37"/>
     </row>
     <row r="658" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A658" s="42"/>
-[...5 lines deleted...]
-      <c r="G658" s="44"/>
+      <c r="A658" s="35"/>
+      <c r="B658" s="36"/>
+      <c r="C658" s="36"/>
+      <c r="D658" s="36"/>
+      <c r="E658" s="36"/>
+      <c r="F658" s="36"/>
+      <c r="G658" s="37"/>
     </row>
     <row r="659" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A659" s="42"/>
-[...5 lines deleted...]
-      <c r="G659" s="44"/>
+      <c r="A659" s="35"/>
+      <c r="B659" s="36"/>
+      <c r="C659" s="36"/>
+      <c r="D659" s="36"/>
+      <c r="E659" s="36"/>
+      <c r="F659" s="36"/>
+      <c r="G659" s="37"/>
     </row>
     <row r="660" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A660" s="42"/>
-[...5 lines deleted...]
-      <c r="G660" s="44"/>
+      <c r="A660" s="35"/>
+      <c r="B660" s="36"/>
+      <c r="C660" s="36"/>
+      <c r="D660" s="36"/>
+      <c r="E660" s="36"/>
+      <c r="F660" s="36"/>
+      <c r="G660" s="37"/>
     </row>
     <row r="661" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A661" s="42"/>
-[...5 lines deleted...]
-      <c r="G661" s="44"/>
+      <c r="A661" s="35"/>
+      <c r="B661" s="36"/>
+      <c r="C661" s="36"/>
+      <c r="D661" s="36"/>
+      <c r="E661" s="36"/>
+      <c r="F661" s="36"/>
+      <c r="G661" s="37"/>
     </row>
     <row r="662" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A662" s="42"/>
-[...5 lines deleted...]
-      <c r="G662" s="44"/>
+      <c r="A662" s="35"/>
+      <c r="B662" s="36"/>
+      <c r="C662" s="36"/>
+      <c r="D662" s="36"/>
+      <c r="E662" s="36"/>
+      <c r="F662" s="36"/>
+      <c r="G662" s="37"/>
     </row>
     <row r="663" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A663" s="42"/>
-[...5 lines deleted...]
-      <c r="G663" s="44"/>
+      <c r="A663" s="35"/>
+      <c r="B663" s="36"/>
+      <c r="C663" s="36"/>
+      <c r="D663" s="36"/>
+      <c r="E663" s="36"/>
+      <c r="F663" s="36"/>
+      <c r="G663" s="37"/>
     </row>
     <row r="664" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A664" s="42"/>
-[...5 lines deleted...]
-      <c r="G664" s="44"/>
+      <c r="A664" s="35"/>
+      <c r="B664" s="36"/>
+      <c r="C664" s="36"/>
+      <c r="D664" s="36"/>
+      <c r="E664" s="36"/>
+      <c r="F664" s="36"/>
+      <c r="G664" s="37"/>
     </row>
     <row r="665" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A665" s="42"/>
-[...5 lines deleted...]
-      <c r="G665" s="44"/>
+      <c r="A665" s="35"/>
+      <c r="B665" s="36"/>
+      <c r="C665" s="36"/>
+      <c r="D665" s="36"/>
+      <c r="E665" s="36"/>
+      <c r="F665" s="36"/>
+      <c r="G665" s="37"/>
     </row>
     <row r="666" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A666" s="42"/>
-[...5 lines deleted...]
-      <c r="G666" s="44"/>
+      <c r="A666" s="35"/>
+      <c r="B666" s="36"/>
+      <c r="C666" s="36"/>
+      <c r="D666" s="36"/>
+      <c r="E666" s="36"/>
+      <c r="F666" s="36"/>
+      <c r="G666" s="37"/>
     </row>
     <row r="667" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A667" s="42"/>
-[...5 lines deleted...]
-      <c r="G667" s="44"/>
+      <c r="A667" s="35"/>
+      <c r="B667" s="36"/>
+      <c r="C667" s="36"/>
+      <c r="D667" s="36"/>
+      <c r="E667" s="36"/>
+      <c r="F667" s="36"/>
+      <c r="G667" s="37"/>
     </row>
     <row r="668" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A668" s="42"/>
-[...5 lines deleted...]
-      <c r="G668" s="44"/>
+      <c r="A668" s="35"/>
+      <c r="B668" s="36"/>
+      <c r="C668" s="36"/>
+      <c r="D668" s="36"/>
+      <c r="E668" s="36"/>
+      <c r="F668" s="36"/>
+      <c r="G668" s="37"/>
     </row>
     <row r="669" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A669" s="42"/>
-[...5 lines deleted...]
-      <c r="G669" s="44"/>
+      <c r="A669" s="35"/>
+      <c r="B669" s="36"/>
+      <c r="C669" s="36"/>
+      <c r="D669" s="36"/>
+      <c r="E669" s="36"/>
+      <c r="F669" s="36"/>
+      <c r="G669" s="37"/>
     </row>
     <row r="670" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A670" s="42"/>
-[...5 lines deleted...]
-      <c r="G670" s="44"/>
+      <c r="A670" s="35"/>
+      <c r="B670" s="36"/>
+      <c r="C670" s="36"/>
+      <c r="D670" s="36"/>
+      <c r="E670" s="36"/>
+      <c r="F670" s="36"/>
+      <c r="G670" s="37"/>
     </row>
     <row r="671" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A671" s="42"/>
-[...5 lines deleted...]
-      <c r="G671" s="44"/>
+      <c r="A671" s="35"/>
+      <c r="B671" s="36"/>
+      <c r="C671" s="36"/>
+      <c r="D671" s="36"/>
+      <c r="E671" s="36"/>
+      <c r="F671" s="36"/>
+      <c r="G671" s="37"/>
     </row>
     <row r="672" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A672" s="42"/>
-[...5 lines deleted...]
-      <c r="G672" s="44"/>
+      <c r="A672" s="35"/>
+      <c r="B672" s="36"/>
+      <c r="C672" s="36"/>
+      <c r="D672" s="36"/>
+      <c r="E672" s="36"/>
+      <c r="F672" s="36"/>
+      <c r="G672" s="37"/>
     </row>
     <row r="673" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A673" s="42"/>
-[...5 lines deleted...]
-      <c r="G673" s="44"/>
+      <c r="A673" s="35"/>
+      <c r="B673" s="36"/>
+      <c r="C673" s="36"/>
+      <c r="D673" s="36"/>
+      <c r="E673" s="36"/>
+      <c r="F673" s="36"/>
+      <c r="G673" s="37"/>
     </row>
     <row r="674" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A674" s="42"/>
-[...5 lines deleted...]
-      <c r="G674" s="44"/>
+      <c r="A674" s="35"/>
+      <c r="B674" s="36"/>
+      <c r="C674" s="36"/>
+      <c r="D674" s="36"/>
+      <c r="E674" s="36"/>
+      <c r="F674" s="36"/>
+      <c r="G674" s="37"/>
     </row>
     <row r="675" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A675" s="42"/>
-[...5 lines deleted...]
-      <c r="G675" s="44"/>
+      <c r="A675" s="35"/>
+      <c r="B675" s="36"/>
+      <c r="C675" s="36"/>
+      <c r="D675" s="36"/>
+      <c r="E675" s="36"/>
+      <c r="F675" s="36"/>
+      <c r="G675" s="37"/>
     </row>
     <row r="676" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A676" s="42"/>
-[...5 lines deleted...]
-      <c r="G676" s="44"/>
+      <c r="A676" s="35"/>
+      <c r="B676" s="36"/>
+      <c r="C676" s="36"/>
+      <c r="D676" s="36"/>
+      <c r="E676" s="36"/>
+      <c r="F676" s="36"/>
+      <c r="G676" s="37"/>
     </row>
     <row r="677" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A677" s="42"/>
-[...5 lines deleted...]
-      <c r="G677" s="44"/>
+      <c r="A677" s="35"/>
+      <c r="B677" s="36"/>
+      <c r="C677" s="36"/>
+      <c r="D677" s="36"/>
+      <c r="E677" s="36"/>
+      <c r="F677" s="36"/>
+      <c r="G677" s="37"/>
     </row>
     <row r="678" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A678" s="42"/>
-[...5 lines deleted...]
-      <c r="G678" s="44"/>
+      <c r="A678" s="35"/>
+      <c r="B678" s="36"/>
+      <c r="C678" s="36"/>
+      <c r="D678" s="36"/>
+      <c r="E678" s="36"/>
+      <c r="F678" s="36"/>
+      <c r="G678" s="37"/>
     </row>
     <row r="679" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A679" s="42"/>
-[...5 lines deleted...]
-      <c r="G679" s="44"/>
+      <c r="A679" s="35"/>
+      <c r="B679" s="36"/>
+      <c r="C679" s="36"/>
+      <c r="D679" s="36"/>
+      <c r="E679" s="36"/>
+      <c r="F679" s="36"/>
+      <c r="G679" s="37"/>
     </row>
     <row r="680" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A680" s="42"/>
-[...5 lines deleted...]
-      <c r="G680" s="44"/>
+      <c r="A680" s="35"/>
+      <c r="B680" s="36"/>
+      <c r="C680" s="36"/>
+      <c r="D680" s="36"/>
+      <c r="E680" s="36"/>
+      <c r="F680" s="36"/>
+      <c r="G680" s="37"/>
     </row>
     <row r="681" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A681" s="42"/>
-[...5 lines deleted...]
-      <c r="G681" s="44"/>
+      <c r="A681" s="35"/>
+      <c r="B681" s="36"/>
+      <c r="C681" s="36"/>
+      <c r="D681" s="36"/>
+      <c r="E681" s="36"/>
+      <c r="F681" s="36"/>
+      <c r="G681" s="37"/>
     </row>
     <row r="682" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A682" s="42"/>
-[...5 lines deleted...]
-      <c r="G682" s="44"/>
+      <c r="A682" s="35"/>
+      <c r="B682" s="36"/>
+      <c r="C682" s="36"/>
+      <c r="D682" s="36"/>
+      <c r="E682" s="36"/>
+      <c r="F682" s="36"/>
+      <c r="G682" s="37"/>
     </row>
     <row r="683" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A683" s="42"/>
-[...5 lines deleted...]
-      <c r="G683" s="44"/>
+      <c r="A683" s="35"/>
+      <c r="B683" s="36"/>
+      <c r="C683" s="36"/>
+      <c r="D683" s="36"/>
+      <c r="E683" s="36"/>
+      <c r="F683" s="36"/>
+      <c r="G683" s="37"/>
     </row>
     <row r="684" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A684" s="42"/>
-[...5 lines deleted...]
-      <c r="G684" s="44"/>
+      <c r="A684" s="35"/>
+      <c r="B684" s="36"/>
+      <c r="C684" s="36"/>
+      <c r="D684" s="36"/>
+      <c r="E684" s="36"/>
+      <c r="F684" s="36"/>
+      <c r="G684" s="37"/>
     </row>
     <row r="685" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A685" s="42"/>
-[...5 lines deleted...]
-      <c r="G685" s="44"/>
+      <c r="A685" s="35"/>
+      <c r="B685" s="36"/>
+      <c r="C685" s="36"/>
+      <c r="D685" s="36"/>
+      <c r="E685" s="36"/>
+      <c r="F685" s="36"/>
+      <c r="G685" s="37"/>
     </row>
     <row r="686" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A686" s="42"/>
-[...5 lines deleted...]
-      <c r="G686" s="44"/>
+      <c r="A686" s="35"/>
+      <c r="B686" s="36"/>
+      <c r="C686" s="36"/>
+      <c r="D686" s="36"/>
+      <c r="E686" s="36"/>
+      <c r="F686" s="36"/>
+      <c r="G686" s="37"/>
     </row>
     <row r="687" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A687" s="42"/>
-[...5 lines deleted...]
-      <c r="G687" s="44"/>
+      <c r="A687" s="35"/>
+      <c r="B687" s="36"/>
+      <c r="C687" s="36"/>
+      <c r="D687" s="36"/>
+      <c r="E687" s="36"/>
+      <c r="F687" s="36"/>
+      <c r="G687" s="37"/>
     </row>
     <row r="688" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A688" s="42"/>
-[...5 lines deleted...]
-      <c r="G688" s="44"/>
+      <c r="A688" s="35"/>
+      <c r="B688" s="36"/>
+      <c r="C688" s="36"/>
+      <c r="D688" s="36"/>
+      <c r="E688" s="36"/>
+      <c r="F688" s="36"/>
+      <c r="G688" s="37"/>
     </row>
     <row r="689" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A689" s="42"/>
-[...5 lines deleted...]
-      <c r="G689" s="44"/>
+      <c r="A689" s="35"/>
+      <c r="B689" s="36"/>
+      <c r="C689" s="36"/>
+      <c r="D689" s="36"/>
+      <c r="E689" s="36"/>
+      <c r="F689" s="36"/>
+      <c r="G689" s="37"/>
     </row>
     <row r="690" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A690" s="42"/>
-[...5 lines deleted...]
-      <c r="G690" s="44"/>
+      <c r="A690" s="35"/>
+      <c r="B690" s="36"/>
+      <c r="C690" s="36"/>
+      <c r="D690" s="36"/>
+      <c r="E690" s="36"/>
+      <c r="F690" s="36"/>
+      <c r="G690" s="37"/>
     </row>
     <row r="691" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A691" s="42"/>
-[...5 lines deleted...]
-      <c r="G691" s="44"/>
+      <c r="A691" s="35"/>
+      <c r="B691" s="36"/>
+      <c r="C691" s="36"/>
+      <c r="D691" s="36"/>
+      <c r="E691" s="36"/>
+      <c r="F691" s="36"/>
+      <c r="G691" s="37"/>
     </row>
     <row r="692" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A692" s="42"/>
-[...5 lines deleted...]
-      <c r="G692" s="44"/>
+      <c r="A692" s="35"/>
+      <c r="B692" s="36"/>
+      <c r="C692" s="36"/>
+      <c r="D692" s="36"/>
+      <c r="E692" s="36"/>
+      <c r="F692" s="36"/>
+      <c r="G692" s="37"/>
     </row>
     <row r="693" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A693" s="42"/>
-[...5 lines deleted...]
-      <c r="G693" s="44"/>
+      <c r="A693" s="35"/>
+      <c r="B693" s="36"/>
+      <c r="C693" s="36"/>
+      <c r="D693" s="36"/>
+      <c r="E693" s="36"/>
+      <c r="F693" s="36"/>
+      <c r="G693" s="37"/>
     </row>
     <row r="694" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A694" s="42"/>
-[...5 lines deleted...]
-      <c r="G694" s="44"/>
+      <c r="A694" s="35"/>
+      <c r="B694" s="36"/>
+      <c r="C694" s="36"/>
+      <c r="D694" s="36"/>
+      <c r="E694" s="36"/>
+      <c r="F694" s="36"/>
+      <c r="G694" s="37"/>
     </row>
     <row r="695" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A695" s="42"/>
-[...5 lines deleted...]
-      <c r="G695" s="44"/>
+      <c r="A695" s="35"/>
+      <c r="B695" s="36"/>
+      <c r="C695" s="36"/>
+      <c r="D695" s="36"/>
+      <c r="E695" s="36"/>
+      <c r="F695" s="36"/>
+      <c r="G695" s="37"/>
     </row>
     <row r="696" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A696" s="42"/>
-[...5 lines deleted...]
-      <c r="G696" s="44"/>
+      <c r="A696" s="35"/>
+      <c r="B696" s="36"/>
+      <c r="C696" s="36"/>
+      <c r="D696" s="36"/>
+      <c r="E696" s="36"/>
+      <c r="F696" s="36"/>
+      <c r="G696" s="37"/>
     </row>
     <row r="697" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A697" s="42"/>
-[...5 lines deleted...]
-      <c r="G697" s="44"/>
+      <c r="A697" s="35"/>
+      <c r="B697" s="36"/>
+      <c r="C697" s="36"/>
+      <c r="D697" s="36"/>
+      <c r="E697" s="36"/>
+      <c r="F697" s="36"/>
+      <c r="G697" s="37"/>
     </row>
     <row r="698" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A698" s="42"/>
-[...5 lines deleted...]
-      <c r="G698" s="44"/>
+      <c r="A698" s="35"/>
+      <c r="B698" s="36"/>
+      <c r="C698" s="36"/>
+      <c r="D698" s="36"/>
+      <c r="E698" s="36"/>
+      <c r="F698" s="36"/>
+      <c r="G698" s="37"/>
     </row>
     <row r="699" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A699" s="42"/>
-[...5 lines deleted...]
-      <c r="G699" s="44"/>
+      <c r="A699" s="35"/>
+      <c r="B699" s="36"/>
+      <c r="C699" s="36"/>
+      <c r="D699" s="36"/>
+      <c r="E699" s="36"/>
+      <c r="F699" s="36"/>
+      <c r="G699" s="37"/>
     </row>
     <row r="700" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A700" s="42"/>
-[...5 lines deleted...]
-      <c r="G700" s="44"/>
+      <c r="A700" s="35"/>
+      <c r="B700" s="36"/>
+      <c r="C700" s="36"/>
+      <c r="D700" s="36"/>
+      <c r="E700" s="36"/>
+      <c r="F700" s="36"/>
+      <c r="G700" s="37"/>
     </row>
     <row r="701" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A701" s="42"/>
-[...5 lines deleted...]
-      <c r="G701" s="44"/>
+      <c r="A701" s="35"/>
+      <c r="B701" s="36"/>
+      <c r="C701" s="36"/>
+      <c r="D701" s="36"/>
+      <c r="E701" s="36"/>
+      <c r="F701" s="36"/>
+      <c r="G701" s="37"/>
     </row>
     <row r="702" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A702" s="42"/>
-[...5 lines deleted...]
-      <c r="G702" s="44"/>
+      <c r="A702" s="35"/>
+      <c r="B702" s="36"/>
+      <c r="C702" s="36"/>
+      <c r="D702" s="36"/>
+      <c r="E702" s="36"/>
+      <c r="F702" s="36"/>
+      <c r="G702" s="37"/>
     </row>
     <row r="703" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A703" s="42"/>
-[...5 lines deleted...]
-      <c r="G703" s="44"/>
+      <c r="A703" s="35"/>
+      <c r="B703" s="36"/>
+      <c r="C703" s="36"/>
+      <c r="D703" s="36"/>
+      <c r="E703" s="36"/>
+      <c r="F703" s="36"/>
+      <c r="G703" s="37"/>
     </row>
     <row r="704" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A704" s="42"/>
-[...5 lines deleted...]
-      <c r="G704" s="44"/>
+      <c r="A704" s="35"/>
+      <c r="B704" s="36"/>
+      <c r="C704" s="36"/>
+      <c r="D704" s="36"/>
+      <c r="E704" s="36"/>
+      <c r="F704" s="36"/>
+      <c r="G704" s="37"/>
     </row>
     <row r="705" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A705" s="42"/>
-[...5 lines deleted...]
-      <c r="G705" s="44"/>
+      <c r="A705" s="35"/>
+      <c r="B705" s="36"/>
+      <c r="C705" s="36"/>
+      <c r="D705" s="36"/>
+      <c r="E705" s="36"/>
+      <c r="F705" s="36"/>
+      <c r="G705" s="37"/>
     </row>
     <row r="706" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A706" s="42"/>
-[...5 lines deleted...]
-      <c r="G706" s="44"/>
+      <c r="A706" s="35"/>
+      <c r="B706" s="36"/>
+      <c r="C706" s="36"/>
+      <c r="D706" s="36"/>
+      <c r="E706" s="36"/>
+      <c r="F706" s="36"/>
+      <c r="G706" s="37"/>
     </row>
     <row r="707" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A707" s="42"/>
-[...5 lines deleted...]
-      <c r="G707" s="44"/>
+      <c r="A707" s="35"/>
+      <c r="B707" s="36"/>
+      <c r="C707" s="36"/>
+      <c r="D707" s="36"/>
+      <c r="E707" s="36"/>
+      <c r="F707" s="36"/>
+      <c r="G707" s="37"/>
     </row>
     <row r="708" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A708" s="42"/>
-[...5 lines deleted...]
-      <c r="G708" s="44"/>
+      <c r="A708" s="35"/>
+      <c r="B708" s="36"/>
+      <c r="C708" s="36"/>
+      <c r="D708" s="36"/>
+      <c r="E708" s="36"/>
+      <c r="F708" s="36"/>
+      <c r="G708" s="37"/>
     </row>
     <row r="709" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A709" s="42"/>
-[...5 lines deleted...]
-      <c r="G709" s="44"/>
+      <c r="A709" s="35"/>
+      <c r="B709" s="36"/>
+      <c r="C709" s="36"/>
+      <c r="D709" s="36"/>
+      <c r="E709" s="36"/>
+      <c r="F709" s="36"/>
+      <c r="G709" s="37"/>
     </row>
     <row r="710" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A710" s="42"/>
-[...5 lines deleted...]
-      <c r="G710" s="44"/>
+      <c r="A710" s="35"/>
+      <c r="B710" s="36"/>
+      <c r="C710" s="36"/>
+      <c r="D710" s="36"/>
+      <c r="E710" s="36"/>
+      <c r="F710" s="36"/>
+      <c r="G710" s="37"/>
     </row>
     <row r="711" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A711" s="42"/>
-[...5 lines deleted...]
-      <c r="G711" s="44"/>
+      <c r="A711" s="35"/>
+      <c r="B711" s="36"/>
+      <c r="C711" s="36"/>
+      <c r="D711" s="36"/>
+      <c r="E711" s="36"/>
+      <c r="F711" s="36"/>
+      <c r="G711" s="37"/>
     </row>
     <row r="712" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A712" s="42"/>
-[...5 lines deleted...]
-      <c r="G712" s="44"/>
+      <c r="A712" s="35"/>
+      <c r="B712" s="36"/>
+      <c r="C712" s="36"/>
+      <c r="D712" s="36"/>
+      <c r="E712" s="36"/>
+      <c r="F712" s="36"/>
+      <c r="G712" s="37"/>
     </row>
     <row r="713" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A713" s="42"/>
-[...5 lines deleted...]
-      <c r="G713" s="44"/>
+      <c r="A713" s="35"/>
+      <c r="B713" s="36"/>
+      <c r="C713" s="36"/>
+      <c r="D713" s="36"/>
+      <c r="E713" s="36"/>
+      <c r="F713" s="36"/>
+      <c r="G713" s="37"/>
     </row>
     <row r="714" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A714" s="42"/>
-[...5 lines deleted...]
-      <c r="G714" s="44"/>
+      <c r="A714" s="35"/>
+      <c r="B714" s="36"/>
+      <c r="C714" s="36"/>
+      <c r="D714" s="36"/>
+      <c r="E714" s="36"/>
+      <c r="F714" s="36"/>
+      <c r="G714" s="37"/>
     </row>
     <row r="715" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A715" s="42"/>
-[...5 lines deleted...]
-      <c r="G715" s="44"/>
+      <c r="A715" s="35"/>
+      <c r="B715" s="36"/>
+      <c r="C715" s="36"/>
+      <c r="D715" s="36"/>
+      <c r="E715" s="36"/>
+      <c r="F715" s="36"/>
+      <c r="G715" s="37"/>
     </row>
     <row r="716" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A716" s="42"/>
-[...5 lines deleted...]
-      <c r="G716" s="44"/>
+      <c r="A716" s="35"/>
+      <c r="B716" s="36"/>
+      <c r="C716" s="36"/>
+      <c r="D716" s="36"/>
+      <c r="E716" s="36"/>
+      <c r="F716" s="36"/>
+      <c r="G716" s="37"/>
     </row>
     <row r="717" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A717" s="42"/>
-[...5 lines deleted...]
-      <c r="G717" s="44"/>
+      <c r="A717" s="35"/>
+      <c r="B717" s="36"/>
+      <c r="C717" s="36"/>
+      <c r="D717" s="36"/>
+      <c r="E717" s="36"/>
+      <c r="F717" s="36"/>
+      <c r="G717" s="37"/>
+    </row>
+    <row r="718" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A718" s="35"/>
+      <c r="B718" s="36"/>
+      <c r="C718" s="36"/>
+      <c r="D718" s="36"/>
+      <c r="E718" s="36"/>
+      <c r="F718" s="36"/>
+      <c r="G718" s="37"/>
+    </row>
+    <row r="719" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A719" s="35"/>
+      <c r="B719" s="36"/>
+      <c r="C719" s="36"/>
+      <c r="D719" s="36"/>
+      <c r="E719" s="36"/>
+      <c r="F719" s="36"/>
+      <c r="G719" s="37"/>
+    </row>
+    <row r="720" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A720" s="35"/>
+      <c r="B720" s="36"/>
+      <c r="C720" s="36"/>
+      <c r="D720" s="36"/>
+      <c r="E720" s="36"/>
+      <c r="F720" s="36"/>
+      <c r="G720" s="37"/>
+    </row>
+    <row r="721" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A721" s="35"/>
+      <c r="B721" s="36"/>
+      <c r="C721" s="36"/>
+      <c r="D721" s="36"/>
+      <c r="E721" s="36"/>
+      <c r="F721" s="36"/>
+      <c r="G721" s="37"/>
+    </row>
+    <row r="722" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A722" s="35"/>
+      <c r="B722" s="36"/>
+      <c r="C722" s="36"/>
+      <c r="D722" s="36"/>
+      <c r="E722" s="36"/>
+      <c r="F722" s="36"/>
+      <c r="G722" s="37"/>
+    </row>
+    <row r="723" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A723" s="35"/>
+      <c r="B723" s="36"/>
+      <c r="C723" s="36"/>
+      <c r="D723" s="36"/>
+      <c r="E723" s="36"/>
+      <c r="F723" s="36"/>
+      <c r="G723" s="37"/>
+    </row>
+    <row r="724" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A724" s="35"/>
+      <c r="B724" s="36"/>
+      <c r="C724" s="36"/>
+      <c r="D724" s="36"/>
+      <c r="E724" s="36"/>
+      <c r="F724" s="36"/>
+      <c r="G724" s="37"/>
+    </row>
+    <row r="725" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A725" s="35"/>
+      <c r="B725" s="36"/>
+      <c r="C725" s="36"/>
+      <c r="D725" s="36"/>
+      <c r="E725" s="36"/>
+      <c r="F725" s="36"/>
+      <c r="G725" s="37"/>
+    </row>
+    <row r="726" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A726" s="35"/>
+      <c r="B726" s="36"/>
+      <c r="C726" s="36"/>
+      <c r="D726" s="36"/>
+      <c r="E726" s="36"/>
+      <c r="F726" s="36"/>
+      <c r="G726" s="37"/>
     </row>
   </sheetData>
-  <mergeCells count="327">
+  <mergeCells count="351">
     <mergeCell ref="B20:B21"/>
     <mergeCell ref="G68:G72"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E20:E21"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="G57:G61"/>
     <mergeCell ref="A154:A161"/>
     <mergeCell ref="B154:B161"/>
     <mergeCell ref="C154:C161"/>
     <mergeCell ref="C152:C153"/>
     <mergeCell ref="A152:A153"/>
     <mergeCell ref="A147:A148"/>
     <mergeCell ref="C147:C148"/>
     <mergeCell ref="G109:G111"/>
     <mergeCell ref="E129:E130"/>
     <mergeCell ref="D114:D117"/>
     <mergeCell ref="C127:C128"/>
     <mergeCell ref="D127:D128"/>
     <mergeCell ref="A114:A117"/>
     <mergeCell ref="E91:E92"/>
     <mergeCell ref="C57:C61"/>
     <mergeCell ref="C62:C63"/>
     <mergeCell ref="A68:A72"/>
     <mergeCell ref="A64:A65"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="D91:D92"/>
     <mergeCell ref="A100:A101"/>
     <mergeCell ref="B100:B101"/>
     <mergeCell ref="C100:C101"/>
     <mergeCell ref="D100:D101"/>
     <mergeCell ref="D93:D94"/>
     <mergeCell ref="A105:A106"/>
     <mergeCell ref="B105:B106"/>
     <mergeCell ref="C105:C106"/>
     <mergeCell ref="A91:A92"/>
     <mergeCell ref="G29:G30"/>
     <mergeCell ref="B73:B74"/>
     <mergeCell ref="C73:C74"/>
     <mergeCell ref="D73:D74"/>
     <mergeCell ref="B75:B76"/>
     <mergeCell ref="D85:D86"/>
     <mergeCell ref="E66:E67"/>
     <mergeCell ref="G100:G101"/>
     <mergeCell ref="E100:E101"/>
     <mergeCell ref="D87:D88"/>
     <mergeCell ref="G102:G104"/>
     <mergeCell ref="D89:D90"/>
     <mergeCell ref="E77:E78"/>
-    <mergeCell ref="C196:C198"/>
-[...6 lines deleted...]
-    <mergeCell ref="D180:D181"/>
     <mergeCell ref="G141:G142"/>
     <mergeCell ref="A196:A198"/>
     <mergeCell ref="F197:F198"/>
     <mergeCell ref="G196:G198"/>
     <mergeCell ref="D196:D198"/>
     <mergeCell ref="E152:E153"/>
     <mergeCell ref="D154:D161"/>
     <mergeCell ref="E180:E181"/>
     <mergeCell ref="E144:E146"/>
     <mergeCell ref="D147:D148"/>
     <mergeCell ref="G149:G151"/>
     <mergeCell ref="D152:D153"/>
     <mergeCell ref="E149:E151"/>
     <mergeCell ref="C149:C151"/>
     <mergeCell ref="D149:D151"/>
     <mergeCell ref="G144:G146"/>
+    <mergeCell ref="B182:B183"/>
+    <mergeCell ref="C182:C183"/>
+    <mergeCell ref="D182:D183"/>
+    <mergeCell ref="E182:E183"/>
+    <mergeCell ref="D144:D146"/>
+    <mergeCell ref="G171:G172"/>
+    <mergeCell ref="G154:G161"/>
+    <mergeCell ref="G178:G179"/>
     <mergeCell ref="E64:E65"/>
     <mergeCell ref="C68:C72"/>
     <mergeCell ref="D102:D104"/>
     <mergeCell ref="A62:A63"/>
     <mergeCell ref="C102:C104"/>
     <mergeCell ref="E109:E111"/>
     <mergeCell ref="E89:E90"/>
     <mergeCell ref="E87:E88"/>
     <mergeCell ref="E105:E106"/>
     <mergeCell ref="E93:E94"/>
     <mergeCell ref="D105:D106"/>
     <mergeCell ref="G131:G132"/>
     <mergeCell ref="G122:G126"/>
     <mergeCell ref="E127:E128"/>
     <mergeCell ref="G114:G117"/>
     <mergeCell ref="E118:E120"/>
     <mergeCell ref="G118:G120"/>
     <mergeCell ref="E112:E113"/>
     <mergeCell ref="A75:A76"/>
     <mergeCell ref="D75:D76"/>
     <mergeCell ref="A77:A78"/>
     <mergeCell ref="B77:B78"/>
     <mergeCell ref="C77:C78"/>
     <mergeCell ref="D77:D78"/>
     <mergeCell ref="B87:B88"/>
@@ -10934,984 +11007,1010 @@
     <mergeCell ref="E75:E76"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="C22:C23"/>
     <mergeCell ref="B57:B61"/>
     <mergeCell ref="A112:A113"/>
     <mergeCell ref="A85:A86"/>
     <mergeCell ref="B85:B86"/>
     <mergeCell ref="C85:C86"/>
     <mergeCell ref="A89:A90"/>
     <mergeCell ref="B89:B90"/>
     <mergeCell ref="C89:C90"/>
     <mergeCell ref="C109:C111"/>
     <mergeCell ref="C93:C94"/>
     <mergeCell ref="B91:B92"/>
     <mergeCell ref="C91:C92"/>
     <mergeCell ref="B112:B113"/>
     <mergeCell ref="C112:C113"/>
     <mergeCell ref="A87:A88"/>
     <mergeCell ref="A93:A94"/>
     <mergeCell ref="B93:B94"/>
     <mergeCell ref="A102:A104"/>
     <mergeCell ref="B102:B104"/>
     <mergeCell ref="B64:B65"/>
     <mergeCell ref="C64:C65"/>
+    <mergeCell ref="A109:A111"/>
+    <mergeCell ref="B109:B111"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="A79:A80"/>
     <mergeCell ref="E73:E74"/>
     <mergeCell ref="A73:A74"/>
     <mergeCell ref="C75:C76"/>
     <mergeCell ref="B68:B72"/>
     <mergeCell ref="D66:D67"/>
     <mergeCell ref="G27:G28"/>
     <mergeCell ref="G62:G63"/>
     <mergeCell ref="G20:G21"/>
     <mergeCell ref="G22:G23"/>
     <mergeCell ref="G36:G44"/>
     <mergeCell ref="C20:C21"/>
     <mergeCell ref="D20:D21"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="A25:A26"/>
     <mergeCell ref="E25:E26"/>
     <mergeCell ref="B25:B26"/>
     <mergeCell ref="C25:C26"/>
     <mergeCell ref="D25:D26"/>
     <mergeCell ref="A52:A56"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="A31:A46"/>
     <mergeCell ref="B31:B46"/>
     <mergeCell ref="C31:C46"/>
     <mergeCell ref="E22:E23"/>
     <mergeCell ref="A27:A28"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="C27:C28"/>
     <mergeCell ref="D27:D28"/>
     <mergeCell ref="A66:A67"/>
     <mergeCell ref="B66:B67"/>
     <mergeCell ref="C66:C67"/>
     <mergeCell ref="D22:D23"/>
     <mergeCell ref="B62:B63"/>
     <mergeCell ref="E27:E28"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="B47:B51"/>
     <mergeCell ref="C47:C51"/>
     <mergeCell ref="D31:D46"/>
     <mergeCell ref="C29:C30"/>
     <mergeCell ref="D29:D30"/>
     <mergeCell ref="E29:E30"/>
     <mergeCell ref="A29:A30"/>
     <mergeCell ref="A57:A61"/>
     <mergeCell ref="D62:D63"/>
-    <mergeCell ref="A129:A130"/>
-[...2 lines deleted...]
-    <mergeCell ref="D144:D146"/>
+    <mergeCell ref="E171:E172"/>
     <mergeCell ref="D112:D113"/>
     <mergeCell ref="C129:C130"/>
     <mergeCell ref="D129:D130"/>
     <mergeCell ref="C118:C120"/>
     <mergeCell ref="D118:D120"/>
     <mergeCell ref="C122:C126"/>
     <mergeCell ref="D122:D126"/>
     <mergeCell ref="A139:A140"/>
     <mergeCell ref="B139:B140"/>
-    <mergeCell ref="B109:B111"/>
     <mergeCell ref="A127:A128"/>
     <mergeCell ref="B127:B128"/>
     <mergeCell ref="B114:B117"/>
     <mergeCell ref="C114:C117"/>
     <mergeCell ref="A118:A120"/>
     <mergeCell ref="B118:B120"/>
     <mergeCell ref="A131:A132"/>
     <mergeCell ref="B131:B132"/>
     <mergeCell ref="C131:C132"/>
     <mergeCell ref="A122:A126"/>
+    <mergeCell ref="D131:D132"/>
+    <mergeCell ref="C139:C140"/>
+    <mergeCell ref="D139:D140"/>
     <mergeCell ref="A133:A135"/>
-    <mergeCell ref="G133:G135"/>
-[...25 lines deleted...]
-    <mergeCell ref="E182:E183"/>
     <mergeCell ref="G186:G187"/>
     <mergeCell ref="E133:E135"/>
     <mergeCell ref="D133:D135"/>
     <mergeCell ref="C133:C135"/>
     <mergeCell ref="B133:B135"/>
     <mergeCell ref="B173:B177"/>
     <mergeCell ref="C173:C177"/>
     <mergeCell ref="D173:D177"/>
     <mergeCell ref="F173:F177"/>
     <mergeCell ref="G173:G177"/>
     <mergeCell ref="E178:E179"/>
     <mergeCell ref="E139:E140"/>
     <mergeCell ref="G139:G140"/>
     <mergeCell ref="D141:D142"/>
-    <mergeCell ref="B122:B126"/>
-[...9 lines deleted...]
-    <mergeCell ref="C186:C187"/>
+    <mergeCell ref="G182:G183"/>
+    <mergeCell ref="G180:G181"/>
+    <mergeCell ref="G133:G135"/>
+    <mergeCell ref="B184:B185"/>
+    <mergeCell ref="C184:C185"/>
+    <mergeCell ref="D184:D185"/>
+    <mergeCell ref="G184:G185"/>
+    <mergeCell ref="E141:E142"/>
+    <mergeCell ref="B141:B142"/>
+    <mergeCell ref="B162:B170"/>
     <mergeCell ref="D186:D187"/>
     <mergeCell ref="A149:A151"/>
     <mergeCell ref="B149:B151"/>
     <mergeCell ref="A178:A179"/>
     <mergeCell ref="B178:B179"/>
     <mergeCell ref="C178:C179"/>
     <mergeCell ref="D178:D179"/>
     <mergeCell ref="B152:B153"/>
-    <mergeCell ref="D131:D132"/>
     <mergeCell ref="B147:B148"/>
-    <mergeCell ref="C139:C140"/>
-    <mergeCell ref="D139:D140"/>
     <mergeCell ref="A182:A183"/>
+    <mergeCell ref="A184:A185"/>
+    <mergeCell ref="A180:A181"/>
+    <mergeCell ref="B180:B181"/>
+    <mergeCell ref="C180:C181"/>
+    <mergeCell ref="D180:D181"/>
+    <mergeCell ref="A173:A177"/>
+    <mergeCell ref="A162:A170"/>
+    <mergeCell ref="C162:C170"/>
+    <mergeCell ref="D162:D170"/>
+    <mergeCell ref="A171:A172"/>
+    <mergeCell ref="B171:B172"/>
+    <mergeCell ref="C171:C172"/>
+    <mergeCell ref="D171:D172"/>
+    <mergeCell ref="C196:C198"/>
+    <mergeCell ref="B196:B198"/>
+    <mergeCell ref="B122:B126"/>
+    <mergeCell ref="A144:A146"/>
+    <mergeCell ref="B144:B146"/>
+    <mergeCell ref="C144:C146"/>
+    <mergeCell ref="A188:A190"/>
+    <mergeCell ref="B188:B190"/>
+    <mergeCell ref="C188:C190"/>
+    <mergeCell ref="A186:A187"/>
+    <mergeCell ref="B186:B187"/>
+    <mergeCell ref="C186:C187"/>
+    <mergeCell ref="A129:A130"/>
+    <mergeCell ref="B129:B130"/>
+    <mergeCell ref="C141:C142"/>
+    <mergeCell ref="A141:A142"/>
     <mergeCell ref="E188:E190"/>
     <mergeCell ref="G188:G190"/>
     <mergeCell ref="A193:A195"/>
     <mergeCell ref="B193:B195"/>
     <mergeCell ref="C193:C195"/>
     <mergeCell ref="D193:D195"/>
     <mergeCell ref="G193:G195"/>
     <mergeCell ref="A191:A192"/>
     <mergeCell ref="B191:B192"/>
     <mergeCell ref="C191:C192"/>
     <mergeCell ref="D191:D192"/>
     <mergeCell ref="E191:E192"/>
     <mergeCell ref="G191:G192"/>
+    <mergeCell ref="D188:D190"/>
+    <mergeCell ref="A200:A201"/>
+    <mergeCell ref="B200:B201"/>
+    <mergeCell ref="C200:C201"/>
+    <mergeCell ref="D200:D201"/>
+    <mergeCell ref="E200:E201"/>
+    <mergeCell ref="G200:G201"/>
+    <mergeCell ref="A202:A203"/>
+    <mergeCell ref="B202:B203"/>
+    <mergeCell ref="C202:C203"/>
+    <mergeCell ref="D202:D203"/>
+    <mergeCell ref="E202:E203"/>
+    <mergeCell ref="G202:G203"/>
+    <mergeCell ref="A204:A205"/>
+    <mergeCell ref="B204:B205"/>
+    <mergeCell ref="C204:C205"/>
+    <mergeCell ref="D204:D205"/>
+    <mergeCell ref="E204:E205"/>
+    <mergeCell ref="G204:G205"/>
+    <mergeCell ref="A206:A207"/>
+    <mergeCell ref="B206:B207"/>
+    <mergeCell ref="C206:C207"/>
+    <mergeCell ref="D206:D207"/>
+    <mergeCell ref="E206:E207"/>
+    <mergeCell ref="G206:G207"/>
   </mergeCells>
-  <phoneticPr fontId="19" type="noConversion"/>
+  <phoneticPr fontId="20" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="68" fitToHeight="8" orientation="landscape" r:id="rId1"/>
-  <headerFooter alignWithMargins="0"/>
+  <headerFooter alignWithMargins="0">
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
+  </headerFooter>
   <rowBreaks count="4" manualBreakCount="4">
     <brk id="46" max="16383" man="1"/>
     <brk id="94" max="6" man="1"/>
     <brk id="128" max="6" man="1"/>
     <brk id="161" max="6" man="1"/>
   </rowBreaks>
   <ignoredErrors>
     <ignoredError sqref="G78 G82 G106" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:CO48"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B4" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="D20" sqref="D20:D21"/>
+      <selection pane="bottomRight" activeCell="F27" sqref="F27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="28.5" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.1796875" style="1"/>
-[...5 lines deleted...]
-    <col min="8" max="9" width="9.1796875" style="21"/>
+    <col min="1" max="1" width="9.109375" style="1"/>
+    <col min="2" max="2" width="29.88671875" customWidth="1"/>
+    <col min="3" max="3" width="15.109375" customWidth="1"/>
+    <col min="4" max="4" width="33.33203125" customWidth="1"/>
+    <col min="5" max="5" width="24.88671875" customWidth="1"/>
+    <col min="7" max="7" width="35.88671875" customWidth="1"/>
+    <col min="8" max="9" width="9.109375" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:93" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="90" t="s">
-[...186 lines deleted...]
-      <c r="CO2" s="21"/>
+      <c r="A1" s="77" t="s">
+        <v>334</v>
+      </c>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="J1" s="18"/>
+      <c r="K1" s="18"/>
+      <c r="L1" s="18"/>
+      <c r="M1" s="18"/>
+      <c r="N1" s="18"/>
+      <c r="O1" s="18"/>
+      <c r="P1" s="18"/>
+      <c r="Q1" s="18"/>
+      <c r="R1" s="18"/>
+      <c r="S1" s="18"/>
+      <c r="T1" s="18"/>
+      <c r="U1" s="18"/>
+      <c r="V1" s="18"/>
+      <c r="W1" s="18"/>
+      <c r="X1" s="18"/>
+      <c r="Y1" s="18"/>
+      <c r="Z1" s="18"/>
+      <c r="AA1" s="18"/>
+      <c r="AB1" s="18"/>
+      <c r="AC1" s="18"/>
+      <c r="AD1" s="18"/>
+      <c r="AE1" s="18"/>
+      <c r="AF1" s="18"/>
+      <c r="AG1" s="18"/>
+      <c r="AH1" s="18"/>
+      <c r="AI1" s="18"/>
+      <c r="AJ1" s="18"/>
+      <c r="AK1" s="18"/>
+      <c r="AL1" s="18"/>
+      <c r="AM1" s="18"/>
+      <c r="AN1" s="18"/>
+      <c r="AO1" s="18"/>
+      <c r="AP1" s="18"/>
+      <c r="AQ1" s="18"/>
+      <c r="AR1" s="18"/>
+      <c r="AS1" s="18"/>
+      <c r="AT1" s="18"/>
+      <c r="AU1" s="18"/>
+      <c r="AV1" s="18"/>
+      <c r="AW1" s="18"/>
+      <c r="AX1" s="18"/>
+      <c r="AY1" s="18"/>
+      <c r="AZ1" s="18"/>
+      <c r="BA1" s="18"/>
+      <c r="BB1" s="18"/>
+      <c r="BC1" s="18"/>
+      <c r="BD1" s="18"/>
+      <c r="BE1" s="18"/>
+      <c r="BF1" s="18"/>
+      <c r="BG1" s="18"/>
+      <c r="BH1" s="18"/>
+      <c r="BI1" s="18"/>
+      <c r="BJ1" s="18"/>
+      <c r="BK1" s="18"/>
+      <c r="BL1" s="18"/>
+      <c r="BM1" s="18"/>
+      <c r="BN1" s="18"/>
+      <c r="BO1" s="18"/>
+      <c r="BP1" s="18"/>
+      <c r="BQ1" s="18"/>
+      <c r="BR1" s="18"/>
+      <c r="BS1" s="18"/>
+      <c r="BT1" s="18"/>
+      <c r="BU1" s="18"/>
+      <c r="BV1" s="18"/>
+      <c r="BW1" s="18"/>
+      <c r="BX1" s="18"/>
+      <c r="BY1" s="18"/>
+      <c r="BZ1" s="18"/>
+      <c r="CA1" s="18"/>
+      <c r="CB1" s="18"/>
+      <c r="CC1" s="18"/>
+      <c r="CD1" s="18"/>
+      <c r="CE1" s="18"/>
+      <c r="CF1" s="18"/>
+      <c r="CG1" s="18"/>
+      <c r="CH1" s="18"/>
+      <c r="CI1" s="18"/>
+      <c r="CJ1" s="18"/>
+      <c r="CK1" s="18"/>
+      <c r="CL1" s="18"/>
+      <c r="CM1" s="18"/>
+      <c r="CN1" s="18"/>
+      <c r="CO1" s="18"/>
+    </row>
+    <row r="2" spans="1:93" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="78" t="s">
+        <v>405</v>
+      </c>
+      <c r="B2" s="78"/>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="18"/>
+      <c r="N2" s="18"/>
+      <c r="O2" s="18"/>
+      <c r="P2" s="18"/>
+      <c r="Q2" s="18"/>
+      <c r="R2" s="18"/>
+      <c r="S2" s="18"/>
+      <c r="T2" s="18"/>
+      <c r="U2" s="18"/>
+      <c r="V2" s="18"/>
+      <c r="W2" s="18"/>
+      <c r="X2" s="18"/>
+      <c r="Y2" s="18"/>
+      <c r="Z2" s="18"/>
+      <c r="AA2" s="18"/>
+      <c r="AB2" s="18"/>
+      <c r="AC2" s="18"/>
+      <c r="AD2" s="18"/>
+      <c r="AE2" s="18"/>
+      <c r="AF2" s="18"/>
+      <c r="AG2" s="18"/>
+      <c r="AH2" s="18"/>
+      <c r="AI2" s="18"/>
+      <c r="AJ2" s="18"/>
+      <c r="AK2" s="18"/>
+      <c r="AL2" s="18"/>
+      <c r="AM2" s="18"/>
+      <c r="AN2" s="18"/>
+      <c r="AO2" s="18"/>
+      <c r="AP2" s="18"/>
+      <c r="AQ2" s="18"/>
+      <c r="AR2" s="18"/>
+      <c r="AS2" s="18"/>
+      <c r="AT2" s="18"/>
+      <c r="AU2" s="18"/>
+      <c r="AV2" s="18"/>
+      <c r="AW2" s="18"/>
+      <c r="AX2" s="18"/>
+      <c r="AY2" s="18"/>
+      <c r="AZ2" s="18"/>
+      <c r="BA2" s="18"/>
+      <c r="BB2" s="18"/>
+      <c r="BC2" s="18"/>
+      <c r="BD2" s="18"/>
+      <c r="BE2" s="18"/>
+      <c r="BF2" s="18"/>
+      <c r="BG2" s="18"/>
+      <c r="BH2" s="18"/>
+      <c r="BI2" s="18"/>
+      <c r="BJ2" s="18"/>
+      <c r="BK2" s="18"/>
+      <c r="BL2" s="18"/>
+      <c r="BM2" s="18"/>
+      <c r="BN2" s="18"/>
+      <c r="BO2" s="18"/>
+      <c r="BP2" s="18"/>
+      <c r="BQ2" s="18"/>
+      <c r="BR2" s="18"/>
+      <c r="BS2" s="18"/>
+      <c r="BT2" s="18"/>
+      <c r="BU2" s="18"/>
+      <c r="BV2" s="18"/>
+      <c r="BW2" s="18"/>
+      <c r="BX2" s="18"/>
+      <c r="BY2" s="18"/>
+      <c r="BZ2" s="18"/>
+      <c r="CA2" s="18"/>
+      <c r="CB2" s="18"/>
+      <c r="CC2" s="18"/>
+      <c r="CD2" s="18"/>
+      <c r="CE2" s="18"/>
+      <c r="CF2" s="18"/>
+      <c r="CG2" s="18"/>
+      <c r="CH2" s="18"/>
+      <c r="CI2" s="18"/>
+      <c r="CJ2" s="18"/>
+      <c r="CK2" s="18"/>
+      <c r="CL2" s="18"/>
+      <c r="CM2" s="18"/>
+      <c r="CN2" s="18"/>
+      <c r="CO2" s="18"/>
     </row>
     <row r="3" spans="1:93" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>6</v>
       </c>
-      <c r="J3" s="21"/>
-[...84 lines deleted...]
-    <row r="4" spans="1:93" s="21" customFormat="1" ht="20" x14ac:dyDescent="0.25">
+      <c r="J3" s="18"/>
+      <c r="K3" s="18"/>
+      <c r="L3" s="18"/>
+      <c r="M3" s="18"/>
+      <c r="N3" s="18"/>
+      <c r="O3" s="18"/>
+      <c r="P3" s="18"/>
+      <c r="Q3" s="18"/>
+      <c r="R3" s="18"/>
+      <c r="S3" s="18"/>
+      <c r="T3" s="18"/>
+      <c r="U3" s="18"/>
+      <c r="V3" s="18"/>
+      <c r="W3" s="18"/>
+      <c r="X3" s="18"/>
+      <c r="Y3" s="18"/>
+      <c r="Z3" s="18"/>
+      <c r="AA3" s="18"/>
+      <c r="AB3" s="18"/>
+      <c r="AC3" s="18"/>
+      <c r="AD3" s="18"/>
+      <c r="AE3" s="18"/>
+      <c r="AF3" s="18"/>
+      <c r="AG3" s="18"/>
+      <c r="AH3" s="18"/>
+      <c r="AI3" s="18"/>
+      <c r="AJ3" s="18"/>
+      <c r="AK3" s="18"/>
+      <c r="AL3" s="18"/>
+      <c r="AM3" s="18"/>
+      <c r="AN3" s="18"/>
+      <c r="AO3" s="18"/>
+      <c r="AP3" s="18"/>
+      <c r="AQ3" s="18"/>
+      <c r="AR3" s="18"/>
+      <c r="AS3" s="18"/>
+      <c r="AT3" s="18"/>
+      <c r="AU3" s="18"/>
+      <c r="AV3" s="18"/>
+      <c r="AW3" s="18"/>
+      <c r="AX3" s="18"/>
+      <c r="AY3" s="18"/>
+      <c r="AZ3" s="18"/>
+      <c r="BA3" s="18"/>
+      <c r="BB3" s="18"/>
+      <c r="BC3" s="18"/>
+      <c r="BD3" s="18"/>
+      <c r="BE3" s="18"/>
+      <c r="BF3" s="18"/>
+      <c r="BG3" s="18"/>
+      <c r="BH3" s="18"/>
+      <c r="BI3" s="18"/>
+      <c r="BJ3" s="18"/>
+      <c r="BK3" s="18"/>
+      <c r="BL3" s="18"/>
+      <c r="BM3" s="18"/>
+      <c r="BN3" s="18"/>
+      <c r="BO3" s="18"/>
+      <c r="BP3" s="18"/>
+      <c r="BQ3" s="18"/>
+      <c r="BR3" s="18"/>
+      <c r="BS3" s="18"/>
+      <c r="BT3" s="18"/>
+      <c r="BU3" s="18"/>
+      <c r="BV3" s="18"/>
+      <c r="BW3" s="18"/>
+      <c r="BX3" s="18"/>
+      <c r="BY3" s="18"/>
+      <c r="BZ3" s="18"/>
+      <c r="CA3" s="18"/>
+      <c r="CB3" s="18"/>
+      <c r="CC3" s="18"/>
+      <c r="CD3" s="18"/>
+      <c r="CE3" s="18"/>
+      <c r="CF3" s="18"/>
+      <c r="CG3" s="18"/>
+      <c r="CH3" s="18"/>
+      <c r="CI3" s="18"/>
+      <c r="CJ3" s="18"/>
+      <c r="CK3" s="18"/>
+      <c r="CL3" s="18"/>
+      <c r="CM3" s="18"/>
+      <c r="CN3" s="18"/>
+      <c r="CO3" s="18"/>
+    </row>
+    <row r="4" spans="1:93" s="18" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.25">
       <c r="A4" s="15">
         <v>1</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="C4" s="16" t="s">
-        <v>321</v>
+        <v>315</v>
       </c>
       <c r="D4" s="16" t="s">
-        <v>307</v>
+        <v>302</v>
       </c>
       <c r="E4" s="16" t="s">
-        <v>339</v>
+        <v>333</v>
       </c>
       <c r="F4" s="6" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="G4" s="16"/>
     </row>
-    <row r="5" spans="1:93" s="21" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="74">
+    <row r="5" spans="1:93" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="69">
         <v>2</v>
       </c>
-      <c r="B5" s="63" t="s">
+      <c r="B5" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="63" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="63" t="s">
+      <c r="C5" s="54" t="s">
+        <v>316</v>
+      </c>
+      <c r="D5" s="54" t="s">
         <v>9</v>
       </c>
-      <c r="E5" s="63"/>
+      <c r="E5" s="54"/>
       <c r="F5" s="6" t="s">
         <v>10</v>
       </c>
       <c r="G5" s="16" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="6" spans="1:93" s="21" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E6" s="63"/>
+    <row r="6" spans="1:93" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="69"/>
+      <c r="B6" s="54"/>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
       <c r="F6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="16" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="7" spans="1:93" s="21" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="E7" s="63"/>
+    <row r="7" spans="1:93" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="69"/>
+      <c r="B7" s="54"/>
+      <c r="C7" s="54"/>
+      <c r="D7" s="54"/>
+      <c r="E7" s="54"/>
       <c r="F7" s="6" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="16"/>
     </row>
-    <row r="8" spans="1:93" s="21" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="53">
+    <row r="8" spans="1:93" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="47">
         <v>3</v>
       </c>
-      <c r="B8" s="64" t="s">
-[...9 lines deleted...]
-      <c r="F8" s="37" t="s">
+      <c r="B8" s="57" t="s">
+        <v>431</v>
+      </c>
+      <c r="C8" s="57" t="s">
+        <v>178</v>
+      </c>
+      <c r="D8" s="57" t="s">
+        <v>430</v>
+      </c>
+      <c r="E8" s="57"/>
+      <c r="F8" s="19" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="64"/>
-[...13 lines deleted...]
-      <c r="A10" s="53">
+      <c r="G8" s="57"/>
+    </row>
+    <row r="9" spans="1:93" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="47"/>
+      <c r="B9" s="57"/>
+      <c r="C9" s="57"/>
+      <c r="D9" s="57"/>
+      <c r="E9" s="57"/>
+      <c r="F9" s="19" t="s">
+        <v>235</v>
+      </c>
+      <c r="G9" s="57"/>
+    </row>
+    <row r="10" spans="1:93" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="47">
         <v>4</v>
       </c>
-      <c r="B10" s="64" t="s">
+      <c r="B10" s="57" t="s">
+        <v>202</v>
+      </c>
+      <c r="C10" s="57" t="s">
         <v>203</v>
       </c>
-      <c r="C10" s="64" t="s">
+      <c r="D10" s="57" t="s">
         <v>204</v>
       </c>
-      <c r="D10" s="64" t="s">
+      <c r="E10" s="57"/>
+      <c r="F10" s="19" t="s">
+        <v>33</v>
+      </c>
+      <c r="G10" s="57" t="s">
         <v>205</v>
       </c>
-      <c r="E10" s="64"/>
-      <c r="F10" s="22" t="s">
+    </row>
+    <row r="11" spans="1:93" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="47"/>
+      <c r="B11" s="57"/>
+      <c r="C11" s="57"/>
+      <c r="D11" s="57"/>
+      <c r="E11" s="57"/>
+      <c r="F11" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="G11" s="57"/>
+    </row>
+    <row r="12" spans="1:93" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="47">
+        <v>5</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>219</v>
+      </c>
+      <c r="C12" s="57" t="s">
+        <v>220</v>
+      </c>
+      <c r="D12" s="57" t="s">
+        <v>221</v>
+      </c>
+      <c r="E12" s="57"/>
+      <c r="F12" s="19" t="s">
         <v>33</v>
       </c>
-      <c r="G10" s="64" t="s">
-[...9 lines deleted...]
-      <c r="F11" s="22" t="s">
+      <c r="G12" s="57" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="13" spans="1:93" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="47"/>
+      <c r="B13" s="57"/>
+      <c r="C13" s="57"/>
+      <c r="D13" s="57"/>
+      <c r="E13" s="57"/>
+      <c r="F13" s="19" t="s">
         <v>34</v>
       </c>
-      <c r="G11" s="64"/>
-[...15 lines deleted...]
-      <c r="F12" s="22" t="s">
+      <c r="G13" s="57"/>
+    </row>
+    <row r="14" spans="1:93" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="55">
+        <v>6</v>
+      </c>
+      <c r="B14" s="56" t="s">
+        <v>410</v>
+      </c>
+      <c r="C14" s="56" t="s">
+        <v>406</v>
+      </c>
+      <c r="D14" s="56" t="s">
+        <v>407</v>
+      </c>
+      <c r="E14" s="46" t="s">
+        <v>408</v>
+      </c>
+      <c r="F14" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" s="56"/>
+    </row>
+    <row r="15" spans="1:93" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="60"/>
+      <c r="B15" s="62"/>
+      <c r="C15" s="62"/>
+      <c r="D15" s="62"/>
+      <c r="E15" s="46" t="s">
+        <v>130</v>
+      </c>
+      <c r="F15" s="30" t="s">
+        <v>409</v>
+      </c>
+      <c r="G15" s="62"/>
+    </row>
+    <row r="16" spans="1:93" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="76">
+        <v>7</v>
+      </c>
+      <c r="B16" s="75" t="s">
+        <v>279</v>
+      </c>
+      <c r="C16" s="75" t="s">
+        <v>255</v>
+      </c>
+      <c r="D16" s="75" t="s">
+        <v>261</v>
+      </c>
+      <c r="E16" s="75"/>
+      <c r="F16" s="20" t="s">
+        <v>267</v>
+      </c>
+      <c r="G16" s="75"/>
+    </row>
+    <row r="17" spans="1:7" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="76"/>
+      <c r="B17" s="75"/>
+      <c r="C17" s="75"/>
+      <c r="D17" s="75"/>
+      <c r="E17" s="75"/>
+      <c r="F17" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="G17" s="75"/>
+    </row>
+    <row r="18" spans="1:7" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="76">
+        <v>8</v>
+      </c>
+      <c r="B18" s="75" t="s">
+        <v>242</v>
+      </c>
+      <c r="C18" s="75" t="s">
+        <v>256</v>
+      </c>
+      <c r="D18" s="75" t="s">
+        <v>180</v>
+      </c>
+      <c r="E18" s="75"/>
+      <c r="F18" s="20" t="s">
+        <v>267</v>
+      </c>
+      <c r="G18" s="75"/>
+    </row>
+    <row r="19" spans="1:7" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="76"/>
+      <c r="B19" s="75"/>
+      <c r="C19" s="75"/>
+      <c r="D19" s="75"/>
+      <c r="E19" s="75"/>
+      <c r="F19" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="G19" s="75"/>
+    </row>
+    <row r="20" spans="1:7" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="76">
+        <v>9</v>
+      </c>
+      <c r="B20" s="75" t="s">
+        <v>243</v>
+      </c>
+      <c r="C20" s="75" t="s">
+        <v>257</v>
+      </c>
+      <c r="D20" s="75" t="s">
+        <v>262</v>
+      </c>
+      <c r="E20" s="75"/>
+      <c r="F20" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="G12" s="64" t="s">
-[...9 lines deleted...]
-      <c r="F13" s="22" t="s">
+      <c r="G20" s="57" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="76"/>
+      <c r="B21" s="75"/>
+      <c r="C21" s="75"/>
+      <c r="D21" s="75"/>
+      <c r="E21" s="75"/>
+      <c r="F21" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="G13" s="64"/>
-[...17 lines deleted...]
-      <c r="F14" s="36" t="s">
+      <c r="G21" s="57"/>
+    </row>
+    <row r="22" spans="1:7" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="76">
         <v>10</v>
       </c>
-      <c r="G14" s="59"/>
-[...24 lines deleted...]
-      <c r="D16" s="88" t="s">
+      <c r="B22" s="75" t="s">
+        <v>244</v>
+      </c>
+      <c r="C22" s="75" t="s">
+        <v>258</v>
+      </c>
+      <c r="D22" s="75" t="s">
         <v>263</v>
       </c>
-      <c r="E16" s="88"/>
-[...26 lines deleted...]
-      <c r="D18" s="88" t="s">
+      <c r="E22" s="75"/>
+      <c r="F22" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="G22" s="57" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="76"/>
+      <c r="B23" s="75"/>
+      <c r="C23" s="75"/>
+      <c r="D23" s="75"/>
+      <c r="E23" s="75"/>
+      <c r="F23" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="G23" s="57"/>
+    </row>
+    <row r="24" spans="1:7" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="76">
+        <v>11</v>
+      </c>
+      <c r="B24" s="75" t="s">
+        <v>245</v>
+      </c>
+      <c r="C24" s="75" t="s">
+        <v>259</v>
+      </c>
+      <c r="D24" s="75" t="s">
+        <v>264</v>
+      </c>
+      <c r="E24" s="75"/>
+      <c r="F24" s="20" t="s">
+        <v>33</v>
+      </c>
+      <c r="G24" s="57" t="s">
         <v>181</v>
       </c>
-      <c r="E18" s="88"/>
-[...30 lines deleted...]
-      <c r="F20" s="23" t="s">
+    </row>
+    <row r="25" spans="1:7" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="76"/>
+      <c r="B25" s="75"/>
+      <c r="C25" s="75"/>
+      <c r="D25" s="75"/>
+      <c r="E25" s="75"/>
+      <c r="F25" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="G25" s="57"/>
+    </row>
+    <row r="26" spans="1:7" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="76">
+        <v>12</v>
+      </c>
+      <c r="B26" s="75" t="s">
+        <v>246</v>
+      </c>
+      <c r="C26" s="75" t="s">
+        <v>260</v>
+      </c>
+      <c r="D26" s="75" t="s">
+        <v>265</v>
+      </c>
+      <c r="E26" s="75"/>
+      <c r="F26" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="G20" s="64" t="s">
+      <c r="G26" s="57" t="s">
         <v>182</v>
       </c>
     </row>
-    <row r="21" spans="1:7" s="21" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="F21" s="23" t="s">
+    <row r="27" spans="1:7" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="76"/>
+      <c r="B27" s="75"/>
+      <c r="C27" s="75"/>
+      <c r="D27" s="75"/>
+      <c r="E27" s="75"/>
+      <c r="F27" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="G21" s="64"/>
-[...158 lines deleted...]
-      <c r="A48" s="29"/>
+      <c r="G27" s="57"/>
+    </row>
+    <row r="28" spans="1:7" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="26"/>
+    </row>
+    <row r="29" spans="1:7" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="26"/>
+    </row>
+    <row r="30" spans="1:7" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="26"/>
+    </row>
+    <row r="31" spans="1:7" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="26"/>
+    </row>
+    <row r="32" spans="1:7" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="26"/>
+    </row>
+    <row r="33" spans="1:1" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="26"/>
+    </row>
+    <row r="34" spans="1:1" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="26"/>
+    </row>
+    <row r="35" spans="1:1" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="26"/>
+    </row>
+    <row r="36" spans="1:1" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="26"/>
+    </row>
+    <row r="37" spans="1:1" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="26"/>
+    </row>
+    <row r="38" spans="1:1" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="26"/>
+    </row>
+    <row r="39" spans="1:1" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="26"/>
+    </row>
+    <row r="40" spans="1:1" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="26"/>
+    </row>
+    <row r="41" spans="1:1" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="26"/>
+    </row>
+    <row r="42" spans="1:1" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="26"/>
+    </row>
+    <row r="43" spans="1:1" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="26"/>
+    </row>
+    <row r="44" spans="1:1" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="26"/>
+    </row>
+    <row r="45" spans="1:1" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="26"/>
+    </row>
+    <row r="46" spans="1:1" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="26"/>
+    </row>
+    <row r="47" spans="1:1" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="26"/>
+    </row>
+    <row r="48" spans="1:1" s="18" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="67">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="E5:E7"/>
     <mergeCell ref="A5:A7"/>
     <mergeCell ref="B5:B7"/>
     <mergeCell ref="C5:C7"/>
     <mergeCell ref="D5:D7"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="E22:E23"/>
     <mergeCell ref="G22:G23"/>
     <mergeCell ref="A18:A19"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="C18:C19"/>
     <mergeCell ref="D18:D19"/>
     <mergeCell ref="E18:E19"/>
     <mergeCell ref="G18:G19"/>
     <mergeCell ref="A20:A21"/>
     <mergeCell ref="B20:B21"/>
     <mergeCell ref="C20:C21"/>
     <mergeCell ref="D20:D21"/>
     <mergeCell ref="E20:E21"/>
     <mergeCell ref="G20:G21"/>
     <mergeCell ref="E8:E9"/>
@@ -11941,1482 +12040,1194 @@
     <mergeCell ref="B26:B27"/>
     <mergeCell ref="C26:C27"/>
     <mergeCell ref="D26:D27"/>
     <mergeCell ref="E26:E27"/>
     <mergeCell ref="G26:G27"/>
     <mergeCell ref="A24:A25"/>
     <mergeCell ref="B24:B25"/>
     <mergeCell ref="C24:C25"/>
     <mergeCell ref="D24:D25"/>
     <mergeCell ref="E24:E25"/>
     <mergeCell ref="G14:G15"/>
     <mergeCell ref="G16:G17"/>
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="E14:E15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="79" fitToHeight="7" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
+  </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="17" max="6" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H111"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+      <selection activeCell="D35" sqref="D35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.7265625" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="256" width="9.26953125" customWidth="1"/>
+    <col min="1" max="1" width="4.6640625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="35.44140625" style="13" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="22.88671875" style="13" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="77.109375" style="13" customWidth="1"/>
+    <col min="5" max="5" width="14.6640625" style="13" customWidth="1"/>
+    <col min="6" max="6" width="19.5546875" style="13" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="40.88671875" bestFit="1" customWidth="1"/>
+    <col min="8" max="256" width="9.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="87" t="s">
-[...18 lines deleted...]
-      <c r="G2" s="101"/>
+      <c r="A1" s="74" t="s">
+        <v>334</v>
+      </c>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+    </row>
+    <row r="2" spans="1:8" ht="26.4" x14ac:dyDescent="0.45">
+      <c r="A2" s="88" t="s">
+        <v>335</v>
+      </c>
+      <c r="B2" s="88"/>
+      <c r="C2" s="88"/>
+      <c r="D2" s="88"/>
+      <c r="E2" s="88"/>
+      <c r="F2" s="88"/>
+      <c r="G2" s="88"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="11" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>4</v>
       </c>
       <c r="F3" s="12" t="s">
         <v>5</v>
       </c>
       <c r="G3" s="12" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="4" spans="1:8" s="5" customFormat="1" ht="40" x14ac:dyDescent="0.25">
-      <c r="A4" s="18">
+    <row r="4" spans="1:8" s="5" customFormat="1" ht="40.799999999999997" x14ac:dyDescent="0.25">
+      <c r="A4" s="15">
         <v>1</v>
       </c>
-      <c r="B4" s="17" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="17" t="s">
+      <c r="B4" s="16" t="s">
+        <v>288</v>
+      </c>
+      <c r="C4" s="16" t="s">
+        <v>289</v>
+      </c>
+      <c r="D4" s="16" t="s">
+        <v>302</v>
+      </c>
+      <c r="E4" s="16" t="s">
+        <v>333</v>
+      </c>
+      <c r="F4" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="G4" s="24"/>
+      <c r="H4" s="18"/>
+    </row>
+    <row r="5" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="21">
+        <v>2</v>
+      </c>
+      <c r="B5" s="22" t="s">
+        <v>188</v>
+      </c>
+      <c r="C5" s="22" t="s">
+        <v>312</v>
+      </c>
+      <c r="D5" s="22" t="s">
+        <v>189</v>
+      </c>
+      <c r="E5" s="22" t="s">
+        <v>186</v>
+      </c>
+      <c r="F5" s="22" t="s">
+        <v>281</v>
+      </c>
+      <c r="G5" s="23"/>
+    </row>
+    <row r="6" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="21">
+        <v>3</v>
+      </c>
+      <c r="B6" s="22" t="s">
+        <v>187</v>
+      </c>
+      <c r="C6" s="22" t="s">
+        <v>313</v>
+      </c>
+      <c r="D6" s="22" t="s">
+        <v>189</v>
+      </c>
+      <c r="E6" s="22"/>
+      <c r="F6" s="22" t="s">
+        <v>282</v>
+      </c>
+      <c r="G6" s="23"/>
+    </row>
+    <row r="7" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="21">
+        <v>4</v>
+      </c>
+      <c r="B7" s="22" t="s">
+        <v>190</v>
+      </c>
+      <c r="C7" s="22" t="s">
+        <v>314</v>
+      </c>
+      <c r="D7" s="22" t="s">
+        <v>189</v>
+      </c>
+      <c r="E7" s="22"/>
+      <c r="F7" s="22" t="s">
+        <v>285</v>
+      </c>
+      <c r="G7" s="23"/>
+    </row>
+    <row r="8" spans="1:8" s="18" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A8" s="69">
+        <v>5</v>
+      </c>
+      <c r="B8" s="54" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="54" t="s">
+        <v>317</v>
+      </c>
+      <c r="D8" s="54" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8" s="23"/>
+    </row>
+    <row r="9" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="69"/>
+      <c r="B9" s="54"/>
+      <c r="C9" s="54"/>
+      <c r="D9" s="54"/>
+      <c r="E9" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="G9" s="23"/>
+    </row>
+    <row r="10" spans="1:8" s="18" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="69"/>
+      <c r="B10" s="54"/>
+      <c r="C10" s="54"/>
+      <c r="D10" s="54"/>
+      <c r="E10" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="F10" s="16"/>
+      <c r="G10" s="23"/>
+    </row>
+    <row r="11" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="69">
+        <v>6</v>
+      </c>
+      <c r="B11" s="57" t="s">
+        <v>433</v>
+      </c>
+      <c r="C11" s="57" t="s">
+        <v>207</v>
+      </c>
+      <c r="D11" s="57" t="s">
+        <v>432</v>
+      </c>
+      <c r="E11" s="57"/>
+      <c r="F11" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="G11" s="46" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" s="18" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="69"/>
+      <c r="B12" s="57"/>
+      <c r="C12" s="57"/>
+      <c r="D12" s="57"/>
+      <c r="E12" s="57"/>
+      <c r="F12" s="19" t="s">
+        <v>179</v>
+      </c>
+      <c r="G12" s="46"/>
+    </row>
+    <row r="13" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="69">
+        <v>7</v>
+      </c>
+      <c r="B13" s="63" t="s">
+        <v>208</v>
+      </c>
+      <c r="C13" s="63" t="s">
+        <v>209</v>
+      </c>
+      <c r="D13" s="63" t="s">
+        <v>210</v>
+      </c>
+      <c r="E13" s="63"/>
+      <c r="F13" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G13" s="6" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="69"/>
+      <c r="B14" s="63"/>
+      <c r="C14" s="63"/>
+      <c r="D14" s="63"/>
+      <c r="E14" s="63"/>
+      <c r="F14" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="G14" s="16">
+        <v>30.25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="69">
+        <v>8</v>
+      </c>
+      <c r="B15" s="63" t="s">
+        <v>212</v>
+      </c>
+      <c r="C15" s="63" t="s">
+        <v>213</v>
+      </c>
+      <c r="D15" s="63" t="s">
+        <v>214</v>
+      </c>
+      <c r="E15" s="63"/>
+      <c r="F15" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G15" s="63" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="69"/>
+      <c r="B16" s="63"/>
+      <c r="C16" s="63"/>
+      <c r="D16" s="63"/>
+      <c r="E16" s="63"/>
+      <c r="F16" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="G16" s="63"/>
+    </row>
+    <row r="17" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="69">
+        <v>9</v>
+      </c>
+      <c r="B17" s="63" t="s">
+        <v>215</v>
+      </c>
+      <c r="C17" s="63" t="s">
+        <v>216</v>
+      </c>
+      <c r="D17" s="63" t="s">
+        <v>217</v>
+      </c>
+      <c r="E17" s="63"/>
+      <c r="F17" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="G17" s="63" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="69"/>
+      <c r="B18" s="63"/>
+      <c r="C18" s="63"/>
+      <c r="D18" s="63"/>
+      <c r="E18" s="63"/>
+      <c r="F18" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="G18" s="63"/>
+    </row>
+    <row r="19" spans="1:7" s="18" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="21">
+        <v>10</v>
+      </c>
+      <c r="B19" s="22" t="s">
+        <v>304</v>
+      </c>
+      <c r="C19" s="22" t="s">
+        <v>305</v>
+      </c>
+      <c r="D19" s="22" t="s">
+        <v>261</v>
+      </c>
+      <c r="E19" s="22"/>
+      <c r="F19" s="22" t="s">
+        <v>280</v>
+      </c>
+      <c r="G19" s="23"/>
+    </row>
+    <row r="20" spans="1:7" s="18" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="21">
+        <v>11</v>
+      </c>
+      <c r="B20" s="22" t="s">
+        <v>306</v>
+      </c>
+      <c r="C20" s="22" t="s">
         <v>307</v>
       </c>
-      <c r="E4" s="17" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="20" t="s">
+      <c r="D20" s="22" t="s">
+        <v>264</v>
+      </c>
+      <c r="E20" s="22"/>
+      <c r="F20" s="22" t="s">
         <v>284</v>
       </c>
-      <c r="G4" s="27"/>
-[...18 lines deleted...]
-      <c r="F5" s="25" t="s">
+      <c r="G20" s="23"/>
+    </row>
+    <row r="21" spans="1:7" s="18" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="21">
+        <v>12</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>308</v>
+      </c>
+      <c r="C21" s="22" t="s">
+        <v>309</v>
+      </c>
+      <c r="D21" s="22" t="s">
+        <v>265</v>
+      </c>
+      <c r="E21" s="22"/>
+      <c r="F21" s="22" t="s">
+        <v>284</v>
+      </c>
+      <c r="G21" s="23"/>
+    </row>
+    <row r="22" spans="1:7" s="18" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="21">
+        <v>13</v>
+      </c>
+      <c r="B22" s="22" t="s">
+        <v>310</v>
+      </c>
+      <c r="C22" s="22" t="s">
+        <v>311</v>
+      </c>
+      <c r="D22" s="22" t="s">
+        <v>180</v>
+      </c>
+      <c r="E22" s="22"/>
+      <c r="F22" s="22" t="s">
+        <v>280</v>
+      </c>
+      <c r="G22" s="23"/>
+    </row>
+    <row r="23" spans="1:7" s="18" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="80">
+        <v>14</v>
+      </c>
+      <c r="B23" s="65" t="s">
+        <v>361</v>
+      </c>
+      <c r="C23" s="65" t="s">
+        <v>362</v>
+      </c>
+      <c r="D23" s="65" t="s">
+        <v>363</v>
+      </c>
+      <c r="E23" s="30" t="s">
+        <v>364</v>
+      </c>
+      <c r="F23" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="G23" s="85"/>
+    </row>
+    <row r="24" spans="1:7" s="18" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="81"/>
+      <c r="B24" s="66"/>
+      <c r="C24" s="66"/>
+      <c r="D24" s="83"/>
+      <c r="E24" s="30" t="s">
+        <v>365</v>
+      </c>
+      <c r="F24" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="G24" s="86"/>
+    </row>
+    <row r="25" spans="1:7" s="18" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="82"/>
+      <c r="B25" s="67"/>
+      <c r="C25" s="67"/>
+      <c r="D25" s="84"/>
+      <c r="E25" s="30" t="s">
+        <v>366</v>
+      </c>
+      <c r="F25" s="19"/>
+      <c r="G25" s="87"/>
+    </row>
+    <row r="26" spans="1:7" s="5" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A26" s="31">
+        <v>15</v>
+      </c>
+      <c r="B26" s="30" t="s">
+        <v>367</v>
+      </c>
+      <c r="C26" s="30" t="s">
+        <v>368</v>
+      </c>
+      <c r="D26" s="30" t="s">
+        <v>369</v>
+      </c>
+      <c r="E26" s="30"/>
+      <c r="F26" s="19" t="s">
         <v>283</v>
       </c>
-      <c r="G5" s="26"/>
-[...303 lines deleted...]
-      <c r="E23" s="36" t="s">
+      <c r="G26" s="16"/>
+    </row>
+    <row r="27" spans="1:7" s="5" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A27" s="31">
+        <v>16</v>
+      </c>
+      <c r="B27" s="30" t="s">
         <v>370</v>
       </c>
-      <c r="F23" s="37" t="s">
-[...9 lines deleted...]
-      <c r="E24" s="36" t="s">
+      <c r="C27" s="30" t="s">
         <v>371</v>
       </c>
-      <c r="F24" s="37" t="s">
-[...9 lines deleted...]
-      <c r="E25" s="36" t="s">
+      <c r="D27" s="30" t="s">
         <v>372</v>
       </c>
-      <c r="F25" s="37"/>
-[...6 lines deleted...]
-      <c r="B26" s="36" t="s">
+      <c r="E27" s="30"/>
+      <c r="F27" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="G27" s="16"/>
+    </row>
+    <row r="28" spans="1:7" s="5" customFormat="1" ht="20.399999999999999" x14ac:dyDescent="0.25">
+      <c r="A28" s="31">
+        <v>17</v>
+      </c>
+      <c r="B28" s="30" t="s">
         <v>373</v>
       </c>
-      <c r="C26" s="36" t="s">
+      <c r="C28" s="30" t="s">
         <v>374</v>
       </c>
-      <c r="D26" s="36" t="s">
+      <c r="D28" s="30" t="s">
         <v>375</v>
       </c>
-      <c r="E26" s="36"/>
-[...630 lines deleted...]
-      <c r="F111" s="28"/>
+      <c r="E28" s="30"/>
+      <c r="F28" s="19" t="s">
+        <v>283</v>
+      </c>
+      <c r="G28" s="16"/>
+    </row>
+    <row r="29" spans="1:7" s="18" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="27"/>
+      <c r="B29" s="28"/>
+      <c r="C29" s="28"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="29"/>
+    </row>
+    <row r="30" spans="1:7" s="18" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="79" t="s">
+        <v>457</v>
+      </c>
+      <c r="B30" s="79"/>
+      <c r="C30" s="79"/>
+      <c r="D30" s="79"/>
+      <c r="E30" s="79"/>
+      <c r="F30" s="79"/>
+      <c r="G30" s="79"/>
+    </row>
+    <row r="31" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="79"/>
+      <c r="B31" s="79"/>
+      <c r="C31" s="79"/>
+      <c r="D31" s="79"/>
+      <c r="E31" s="79"/>
+      <c r="F31" s="79"/>
+      <c r="G31" s="79"/>
+    </row>
+    <row r="32" spans="1:7" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="25"/>
+      <c r="C32" s="25"/>
+      <c r="D32" s="25"/>
+      <c r="E32" s="25"/>
+      <c r="F32" s="25"/>
+    </row>
+    <row r="33" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="25"/>
+      <c r="C33" s="25"/>
+      <c r="D33" s="25"/>
+      <c r="E33" s="25"/>
+      <c r="F33" s="25"/>
+    </row>
+    <row r="34" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="25"/>
+      <c r="C34" s="25"/>
+      <c r="D34" s="25"/>
+      <c r="E34" s="25"/>
+      <c r="F34" s="25"/>
+    </row>
+    <row r="35" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="25"/>
+      <c r="C35" s="25"/>
+      <c r="D35" s="25"/>
+      <c r="E35" s="25"/>
+      <c r="F35" s="25"/>
+    </row>
+    <row r="36" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="25"/>
+      <c r="C36" s="25"/>
+      <c r="D36" s="25"/>
+      <c r="E36" s="25"/>
+      <c r="F36" s="25"/>
+    </row>
+    <row r="37" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="25"/>
+      <c r="C37" s="25"/>
+      <c r="D37" s="25"/>
+      <c r="E37" s="25"/>
+      <c r="F37" s="25"/>
+    </row>
+    <row r="38" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="25"/>
+      <c r="C38" s="25"/>
+      <c r="D38" s="25"/>
+      <c r="E38" s="25"/>
+      <c r="F38" s="25"/>
+    </row>
+    <row r="39" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="25"/>
+      <c r="C39" s="25"/>
+      <c r="D39" s="25"/>
+      <c r="E39" s="25"/>
+      <c r="F39" s="25"/>
+    </row>
+    <row r="40" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="25"/>
+      <c r="C40" s="25"/>
+      <c r="D40" s="25"/>
+      <c r="E40" s="25"/>
+      <c r="F40" s="25"/>
+    </row>
+    <row r="41" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B41" s="25"/>
+      <c r="C41" s="25"/>
+      <c r="D41" s="25"/>
+      <c r="E41" s="25"/>
+      <c r="F41" s="25"/>
+    </row>
+    <row r="42" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B42" s="25"/>
+      <c r="C42" s="25"/>
+      <c r="D42" s="25"/>
+      <c r="E42" s="25"/>
+      <c r="F42" s="25"/>
+    </row>
+    <row r="43" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B43" s="25"/>
+      <c r="C43" s="25"/>
+      <c r="D43" s="25"/>
+      <c r="E43" s="25"/>
+      <c r="F43" s="25"/>
+    </row>
+    <row r="44" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B44" s="25"/>
+      <c r="C44" s="25"/>
+      <c r="D44" s="25"/>
+      <c r="E44" s="25"/>
+      <c r="F44" s="25"/>
+    </row>
+    <row r="45" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="25"/>
+      <c r="C45" s="25"/>
+      <c r="D45" s="25"/>
+      <c r="E45" s="25"/>
+      <c r="F45" s="25"/>
+    </row>
+    <row r="46" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B46" s="25"/>
+      <c r="C46" s="25"/>
+      <c r="D46" s="25"/>
+      <c r="E46" s="25"/>
+      <c r="F46" s="25"/>
+    </row>
+    <row r="47" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B47" s="25"/>
+      <c r="C47" s="25"/>
+      <c r="D47" s="25"/>
+      <c r="E47" s="25"/>
+      <c r="F47" s="25"/>
+    </row>
+    <row r="48" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B48" s="25"/>
+      <c r="C48" s="25"/>
+      <c r="D48" s="25"/>
+      <c r="E48" s="25"/>
+      <c r="F48" s="25"/>
+    </row>
+    <row r="49" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B49" s="25"/>
+      <c r="C49" s="25"/>
+      <c r="D49" s="25"/>
+      <c r="E49" s="25"/>
+      <c r="F49" s="25"/>
+    </row>
+    <row r="50" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B50" s="25"/>
+      <c r="C50" s="25"/>
+      <c r="D50" s="25"/>
+      <c r="E50" s="25"/>
+      <c r="F50" s="25"/>
+    </row>
+    <row r="51" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B51" s="25"/>
+      <c r="C51" s="25"/>
+      <c r="D51" s="25"/>
+      <c r="E51" s="25"/>
+      <c r="F51" s="25"/>
+    </row>
+    <row r="52" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B52" s="25"/>
+      <c r="C52" s="25"/>
+      <c r="D52" s="25"/>
+      <c r="E52" s="25"/>
+      <c r="F52" s="25"/>
+    </row>
+    <row r="53" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B53" s="25"/>
+      <c r="C53" s="25"/>
+      <c r="D53" s="25"/>
+      <c r="E53" s="25"/>
+      <c r="F53" s="25"/>
+    </row>
+    <row r="54" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B54" s="25"/>
+      <c r="C54" s="25"/>
+      <c r="D54" s="25"/>
+      <c r="E54" s="25"/>
+      <c r="F54" s="25"/>
+    </row>
+    <row r="55" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B55" s="25"/>
+      <c r="C55" s="25"/>
+      <c r="D55" s="25"/>
+      <c r="E55" s="25"/>
+      <c r="F55" s="25"/>
+    </row>
+    <row r="56" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B56" s="25"/>
+      <c r="C56" s="25"/>
+      <c r="D56" s="25"/>
+      <c r="E56" s="25"/>
+      <c r="F56" s="25"/>
+    </row>
+    <row r="57" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B57" s="25"/>
+      <c r="C57" s="25"/>
+      <c r="D57" s="25"/>
+      <c r="E57" s="25"/>
+      <c r="F57" s="25"/>
+    </row>
+    <row r="58" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B58" s="25"/>
+      <c r="C58" s="25"/>
+      <c r="D58" s="25"/>
+      <c r="E58" s="25"/>
+      <c r="F58" s="25"/>
+    </row>
+    <row r="59" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B59" s="25"/>
+      <c r="C59" s="25"/>
+      <c r="D59" s="25"/>
+      <c r="E59" s="25"/>
+      <c r="F59" s="25"/>
+    </row>
+    <row r="60" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B60" s="25"/>
+      <c r="C60" s="25"/>
+      <c r="D60" s="25"/>
+      <c r="E60" s="25"/>
+      <c r="F60" s="25"/>
+    </row>
+    <row r="61" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B61" s="25"/>
+      <c r="C61" s="25"/>
+      <c r="D61" s="25"/>
+      <c r="E61" s="25"/>
+      <c r="F61" s="25"/>
+    </row>
+    <row r="62" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B62" s="25"/>
+      <c r="C62" s="25"/>
+      <c r="D62" s="25"/>
+      <c r="E62" s="25"/>
+      <c r="F62" s="25"/>
+    </row>
+    <row r="63" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B63" s="25"/>
+      <c r="C63" s="25"/>
+      <c r="D63" s="25"/>
+      <c r="E63" s="25"/>
+      <c r="F63" s="25"/>
+    </row>
+    <row r="64" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B64" s="25"/>
+      <c r="C64" s="25"/>
+      <c r="D64" s="25"/>
+      <c r="E64" s="25"/>
+      <c r="F64" s="25"/>
+    </row>
+    <row r="65" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B65" s="25"/>
+      <c r="C65" s="25"/>
+      <c r="D65" s="25"/>
+      <c r="E65" s="25"/>
+      <c r="F65" s="25"/>
+    </row>
+    <row r="66" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B66" s="25"/>
+      <c r="C66" s="25"/>
+      <c r="D66" s="25"/>
+      <c r="E66" s="25"/>
+      <c r="F66" s="25"/>
+    </row>
+    <row r="67" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B67" s="25"/>
+      <c r="C67" s="25"/>
+      <c r="D67" s="25"/>
+      <c r="E67" s="25"/>
+      <c r="F67" s="25"/>
+    </row>
+    <row r="68" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B68" s="25"/>
+      <c r="C68" s="25"/>
+      <c r="D68" s="25"/>
+      <c r="E68" s="25"/>
+      <c r="F68" s="25"/>
+    </row>
+    <row r="69" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B69" s="25"/>
+      <c r="C69" s="25"/>
+      <c r="D69" s="25"/>
+      <c r="E69" s="25"/>
+      <c r="F69" s="25"/>
+    </row>
+    <row r="70" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B70" s="25"/>
+      <c r="C70" s="25"/>
+      <c r="D70" s="25"/>
+      <c r="E70" s="25"/>
+      <c r="F70" s="25"/>
+    </row>
+    <row r="71" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B71" s="25"/>
+      <c r="C71" s="25"/>
+      <c r="D71" s="25"/>
+      <c r="E71" s="25"/>
+      <c r="F71" s="25"/>
+    </row>
+    <row r="72" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B72" s="25"/>
+      <c r="C72" s="25"/>
+      <c r="D72" s="25"/>
+      <c r="E72" s="25"/>
+      <c r="F72" s="25"/>
+    </row>
+    <row r="73" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B73" s="25"/>
+      <c r="C73" s="25"/>
+      <c r="D73" s="25"/>
+      <c r="E73" s="25"/>
+      <c r="F73" s="25"/>
+    </row>
+    <row r="74" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B74" s="25"/>
+      <c r="C74" s="25"/>
+      <c r="D74" s="25"/>
+      <c r="E74" s="25"/>
+      <c r="F74" s="25"/>
+    </row>
+    <row r="75" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B75" s="25"/>
+      <c r="C75" s="25"/>
+      <c r="D75" s="25"/>
+      <c r="E75" s="25"/>
+      <c r="F75" s="25"/>
+    </row>
+    <row r="76" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B76" s="25"/>
+      <c r="C76" s="25"/>
+      <c r="D76" s="25"/>
+      <c r="E76" s="25"/>
+      <c r="F76" s="25"/>
+    </row>
+    <row r="77" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B77" s="25"/>
+      <c r="C77" s="25"/>
+      <c r="D77" s="25"/>
+      <c r="E77" s="25"/>
+      <c r="F77" s="25"/>
+    </row>
+    <row r="78" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B78" s="25"/>
+      <c r="C78" s="25"/>
+      <c r="D78" s="25"/>
+      <c r="E78" s="25"/>
+      <c r="F78" s="25"/>
+    </row>
+    <row r="79" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B79" s="25"/>
+      <c r="C79" s="25"/>
+      <c r="D79" s="25"/>
+      <c r="E79" s="25"/>
+      <c r="F79" s="25"/>
+    </row>
+    <row r="80" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B80" s="25"/>
+      <c r="C80" s="25"/>
+      <c r="D80" s="25"/>
+      <c r="E80" s="25"/>
+      <c r="F80" s="25"/>
+    </row>
+    <row r="81" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B81" s="25"/>
+      <c r="C81" s="25"/>
+      <c r="D81" s="25"/>
+      <c r="E81" s="25"/>
+      <c r="F81" s="25"/>
+    </row>
+    <row r="82" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B82" s="25"/>
+      <c r="C82" s="25"/>
+      <c r="D82" s="25"/>
+      <c r="E82" s="25"/>
+      <c r="F82" s="25"/>
+    </row>
+    <row r="83" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B83" s="25"/>
+      <c r="C83" s="25"/>
+      <c r="D83" s="25"/>
+      <c r="E83" s="25"/>
+      <c r="F83" s="25"/>
+    </row>
+    <row r="84" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B84" s="25"/>
+      <c r="C84" s="25"/>
+      <c r="D84" s="25"/>
+      <c r="E84" s="25"/>
+      <c r="F84" s="25"/>
+    </row>
+    <row r="85" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B85" s="25"/>
+      <c r="C85" s="25"/>
+      <c r="D85" s="25"/>
+      <c r="E85" s="25"/>
+      <c r="F85" s="25"/>
+    </row>
+    <row r="86" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B86" s="25"/>
+      <c r="C86" s="25"/>
+      <c r="D86" s="25"/>
+      <c r="E86" s="25"/>
+      <c r="F86" s="25"/>
+    </row>
+    <row r="87" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B87" s="25"/>
+      <c r="C87" s="25"/>
+      <c r="D87" s="25"/>
+      <c r="E87" s="25"/>
+      <c r="F87" s="25"/>
+    </row>
+    <row r="88" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B88" s="25"/>
+      <c r="C88" s="25"/>
+      <c r="D88" s="25"/>
+      <c r="E88" s="25"/>
+      <c r="F88" s="25"/>
+    </row>
+    <row r="89" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B89" s="25"/>
+      <c r="C89" s="25"/>
+      <c r="D89" s="25"/>
+      <c r="E89" s="25"/>
+      <c r="F89" s="25"/>
+    </row>
+    <row r="90" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B90" s="25"/>
+      <c r="C90" s="25"/>
+      <c r="D90" s="25"/>
+      <c r="E90" s="25"/>
+      <c r="F90" s="25"/>
+    </row>
+    <row r="91" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B91" s="25"/>
+      <c r="C91" s="25"/>
+      <c r="D91" s="25"/>
+      <c r="E91" s="25"/>
+      <c r="F91" s="25"/>
+    </row>
+    <row r="92" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B92" s="25"/>
+      <c r="C92" s="25"/>
+      <c r="D92" s="25"/>
+      <c r="E92" s="25"/>
+      <c r="F92" s="25"/>
+    </row>
+    <row r="93" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B93" s="25"/>
+      <c r="C93" s="25"/>
+      <c r="D93" s="25"/>
+      <c r="E93" s="25"/>
+      <c r="F93" s="25"/>
+    </row>
+    <row r="94" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B94" s="25"/>
+      <c r="C94" s="25"/>
+      <c r="D94" s="25"/>
+      <c r="E94" s="25"/>
+      <c r="F94" s="25"/>
+    </row>
+    <row r="95" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B95" s="25"/>
+      <c r="C95" s="25"/>
+      <c r="D95" s="25"/>
+      <c r="E95" s="25"/>
+      <c r="F95" s="25"/>
+    </row>
+    <row r="96" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B96" s="25"/>
+      <c r="C96" s="25"/>
+      <c r="D96" s="25"/>
+      <c r="E96" s="25"/>
+      <c r="F96" s="25"/>
+    </row>
+    <row r="97" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B97" s="25"/>
+      <c r="C97" s="25"/>
+      <c r="D97" s="25"/>
+      <c r="E97" s="25"/>
+      <c r="F97" s="25"/>
+    </row>
+    <row r="98" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B98" s="25"/>
+      <c r="C98" s="25"/>
+      <c r="D98" s="25"/>
+      <c r="E98" s="25"/>
+      <c r="F98" s="25"/>
+    </row>
+    <row r="99" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B99" s="25"/>
+      <c r="C99" s="25"/>
+      <c r="D99" s="25"/>
+      <c r="E99" s="25"/>
+      <c r="F99" s="25"/>
+    </row>
+    <row r="100" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B100" s="25"/>
+      <c r="C100" s="25"/>
+      <c r="D100" s="25"/>
+      <c r="E100" s="25"/>
+      <c r="F100" s="25"/>
+    </row>
+    <row r="101" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B101" s="25"/>
+      <c r="C101" s="25"/>
+      <c r="D101" s="25"/>
+      <c r="E101" s="25"/>
+      <c r="F101" s="25"/>
+    </row>
+    <row r="102" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B102" s="25"/>
+      <c r="C102" s="25"/>
+      <c r="D102" s="25"/>
+      <c r="E102" s="25"/>
+      <c r="F102" s="25"/>
+    </row>
+    <row r="103" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B103" s="25"/>
+      <c r="C103" s="25"/>
+      <c r="D103" s="25"/>
+      <c r="E103" s="25"/>
+      <c r="F103" s="25"/>
+    </row>
+    <row r="104" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B104" s="25"/>
+      <c r="C104" s="25"/>
+      <c r="D104" s="25"/>
+      <c r="E104" s="25"/>
+      <c r="F104" s="25"/>
+    </row>
+    <row r="105" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B105" s="25"/>
+      <c r="C105" s="25"/>
+      <c r="D105" s="25"/>
+      <c r="E105" s="25"/>
+      <c r="F105" s="25"/>
+    </row>
+    <row r="106" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B106" s="25"/>
+      <c r="C106" s="25"/>
+      <c r="D106" s="25"/>
+      <c r="E106" s="25"/>
+      <c r="F106" s="25"/>
+    </row>
+    <row r="107" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B107" s="25"/>
+      <c r="C107" s="25"/>
+      <c r="D107" s="25"/>
+      <c r="E107" s="25"/>
+      <c r="F107" s="25"/>
+    </row>
+    <row r="108" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B108" s="25"/>
+      <c r="C108" s="25"/>
+      <c r="D108" s="25"/>
+      <c r="E108" s="25"/>
+      <c r="F108" s="25"/>
+    </row>
+    <row r="109" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B109" s="25"/>
+      <c r="C109" s="25"/>
+      <c r="D109" s="25"/>
+      <c r="E109" s="25"/>
+      <c r="F109" s="25"/>
+    </row>
+    <row r="110" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B110" s="25"/>
+      <c r="C110" s="25"/>
+      <c r="D110" s="25"/>
+      <c r="E110" s="25"/>
+      <c r="F110" s="25"/>
+    </row>
+    <row r="111" spans="2:6" s="18" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="B111" s="25"/>
+      <c r="C111" s="25"/>
+      <c r="D111" s="25"/>
+      <c r="E111" s="25"/>
+      <c r="F111" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="35">
     <mergeCell ref="D13:D14"/>
     <mergeCell ref="E13:E14"/>
     <mergeCell ref="A13:A14"/>
     <mergeCell ref="C15:C16"/>
     <mergeCell ref="D15:D16"/>
     <mergeCell ref="E15:E16"/>
     <mergeCell ref="C13:C14"/>
     <mergeCell ref="B13:B14"/>
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="B11:B12"/>
     <mergeCell ref="C11:C12"/>
     <mergeCell ref="D11:D12"/>
     <mergeCell ref="E11:E12"/>
     <mergeCell ref="G11:G12"/>
     <mergeCell ref="A8:A10"/>
     <mergeCell ref="B8:B10"/>
     <mergeCell ref="C8:C10"/>
     <mergeCell ref="D8:D10"/>
     <mergeCell ref="A30:G31"/>
     <mergeCell ref="A23:A25"/>
     <mergeCell ref="B23:B25"/>
     <mergeCell ref="C23:C25"/>
     <mergeCell ref="D23:D25"/>
     <mergeCell ref="G23:G25"/>
     <mergeCell ref="G15:G16"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B17:B18"/>
     <mergeCell ref="C17:C18"/>
     <mergeCell ref="D17:D18"/>
     <mergeCell ref="E17:E18"/>
     <mergeCell ref="G17:G18"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="B15:B16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="58" fitToHeight="4" orientation="landscape" r:id="rId1"/>
+  <headerFooter>
+    <oddFooter>&amp;L_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
+  </headerFooter>
 </worksheet>
-</file>
-[...292 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="8" baseType="lpstr">
@@ -13426,30 +13237,51 @@
       <vt:lpstr>'Loan Level Data Elements'!Print_Area</vt:lpstr>
       <vt:lpstr>'Pool Policy Structure Data'!Print_Area</vt:lpstr>
       <vt:lpstr>'Reinsurance Structure Data'!Print_Area</vt:lpstr>
       <vt:lpstr>'Loan Level Data Elements'!Print_Titles</vt:lpstr>
       <vt:lpstr>'Pool Policy Structure Data'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010040D598BF93D3D64A911BFEEC1C7D8C8F</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
+    <vt:lpwstr>2026-04-22T18:05:32Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
+    <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
+    <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
+    <vt:lpwstr>168ad7c2-864d-427c-a7c5-ed373d5889a8</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>