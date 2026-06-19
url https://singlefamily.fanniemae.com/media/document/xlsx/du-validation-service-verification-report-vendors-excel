--- v1 (2026-01-18)
+++ v2 (2026-06-19)
@@ -7,467 +7,413 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29929"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="4" documentId="8_{F6C6E828-F810-40AF-B669-2AEB0D490EE2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{58A8E449-188A-46C7-AE5D-C8D2401E96D5}"/>
+  <xr:revisionPtr revIDLastSave="21" documentId="8_{1CE27929-F31F-4DBC-A8E5-32D477BCEE31}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6E3941FD-1134-4BB1-9932-C8C5DE3B22CA}"/>
   <bookViews>
-    <workbookView xWindow="28690" yWindow="-110" windowWidth="29020" windowHeight="15700" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28690" yWindow="-110" windowWidth="29020" windowHeight="15700" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="READ ME" sheetId="4" r:id="rId1"/>
     <sheet name="Vendors for Lender Use" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Vendors for Lender Use'!$A$5:$AC$96</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Vendors for Lender Use'!$A$5:$W$83</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Vendors for Lender Use'!$4:$5</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="109">
   <si>
     <t>The Desktop Underwriter® (DU®) validation service uses third-party data vendors to independently validate borrower income, assets, and employment data, providing our lenders Day 1 Certainty™ on validated loan components.  To use the DU validation service, lenders may choose to work with an eligible verification report supplier or a report distributor that has a relationship with an eligible verification report supplier. This worksheet lists vendors that can provide access to approved verification reports for the DU validation service. Lenders should also ensure that they order the appropriate verification reports from these participating vendors. 
 This vendor information is provided for informational purposes only.  Lenders with questions should contact the vendor or their Fannie Mae customer account team. For more information, visit https://singlefamily.fanniemae.com/applications-technology/desktop-underwriter-validation-service</t>
   </si>
   <si>
     <t>Verification Reports Available from Vendor</t>
   </si>
   <si>
     <t>Asset Validation Reports</t>
   </si>
   <si>
     <t>Income and Employment Validation Report</t>
   </si>
   <si>
     <t>Tax Transcript Reports for Income Validation</t>
   </si>
   <si>
     <t>Vendor</t>
   </si>
   <si>
     <t>AccountChek Asset Report (Informative Research)</t>
   </si>
   <si>
     <t>Blend Generated Asset Statement</t>
   </si>
   <si>
     <t>Finicity Verification of Assets</t>
   </si>
   <si>
     <t>FinLocker Asset Report</t>
   </si>
   <si>
     <t>Plaid Asset Report</t>
   </si>
   <si>
     <t>PointServ VOA Report</t>
   </si>
   <si>
     <t>Truv Verification of Assets &amp; Deposits</t>
   </si>
   <si>
     <t>Argyle Verification of Income &amp; Employment</t>
   </si>
   <si>
-    <t>Blend Income and Employment Verification report</t>
-[...1 lines deleted...]
-  <si>
     <t>Equifax VOI/VOE (including The Work Number)</t>
   </si>
   <si>
     <t xml:space="preserve">Experian Verify™  </t>
   </si>
   <si>
     <t xml:space="preserve">Finicity Verification of Income, Verification of Income/Employment </t>
   </si>
   <si>
     <t>Truework Verification of Employment and Income</t>
   </si>
   <si>
     <t>Truv Verification of Income and Employment</t>
   </si>
   <si>
-    <t>Advanced Data Income Tax Verification-4506T</t>
-[...1 lines deleted...]
-  <si>
     <t>Avantus IRS-Direct Tax Transcripts</t>
   </si>
   <si>
     <t>CoreLogic 4506-T Direct</t>
   </si>
   <si>
     <t>DataVerify 4506-T IRS Tax Transcripts</t>
   </si>
   <si>
     <t>Equifax 4506-T Tax Transcript</t>
   </si>
   <si>
-    <t>4506-Transcripts.com Tax Transcripts</t>
-[...1 lines deleted...]
-  <si>
     <t>Halcyon Tax Wallet</t>
   </si>
   <si>
     <t>MeridianLink, Inc. 4506-T Tax Transcript Service</t>
   </si>
   <si>
-    <t>NCS (National Credit-reporting System, Inc.) TRV Transcript Service</t>
-[...1 lines deleted...]
-  <si>
     <t>Partners Credit &amp; Verification Solutions 4506-T Tax Transcripts (IncomeVerify)</t>
   </si>
   <si>
     <t>PointServ 4506-T Tax Transcripts</t>
   </si>
   <si>
-    <t>SharperLending Tax Verification Provider</t>
-[...4 lines deleted...]
-  <si>
     <t>Accudata Credit Systems</t>
   </si>
   <si>
     <t>X</t>
   </si>
   <si>
     <t>Accurate Financial</t>
   </si>
   <si>
     <t>ACRAnet, Inc.</t>
   </si>
   <si>
     <t>Advanced Data</t>
   </si>
   <si>
     <t>Advantage Credit Bureau</t>
   </si>
   <si>
     <t>Advantage Credit, Inc.</t>
   </si>
   <si>
     <t>Advantage Plus Credit Reporting, Inc.</t>
   </si>
   <si>
-    <t>Alliance 2020</t>
-[...1 lines deleted...]
-  <si>
     <t>American Reporting Company</t>
   </si>
   <si>
     <t>Argyle</t>
   </si>
   <si>
     <t>Avantus Corp</t>
   </si>
   <si>
     <t>BankVOD</t>
   </si>
   <si>
     <t>BeSmartee</t>
   </si>
   <si>
     <t>Birchwood Credit Services</t>
   </si>
   <si>
     <t>Blend</t>
   </si>
   <si>
     <t>CBCInnovis</t>
   </si>
   <si>
     <t>Certified Credit Reporting, Inc.</t>
   </si>
   <si>
     <t>Covius</t>
   </si>
   <si>
     <t>CIC Mortgage Credit, Inc.</t>
   </si>
   <si>
-    <t>CIS</t>
-[...1 lines deleted...]
-  <si>
     <t>CISCO Credit</t>
   </si>
   <si>
     <t>Clear Choice Credit Corp.</t>
   </si>
   <si>
     <t>ComplianceEase</t>
   </si>
   <si>
-    <t>Consolidated Information Services, Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>CoreLogic</t>
   </si>
   <si>
     <t>Credit Data Solutions DBA Service 1st Information Services</t>
   </si>
   <si>
-    <t xml:space="preserve">Credit Data Systems, Inc. </t>
-[...1 lines deleted...]
-  <si>
     <t>Credit Information Systems</t>
   </si>
   <si>
-    <t>Credit Plus</t>
-[...1 lines deleted...]
-  <si>
     <t>Credit Technologies, Inc.</t>
   </si>
   <si>
     <t>Credit Technology</t>
   </si>
   <si>
     <t>Data Facts, Inc.</t>
   </si>
   <si>
     <t>DataVerify</t>
   </si>
   <si>
     <t>Ellie Mae Total Quality Loan</t>
   </si>
   <si>
     <t>EmpInfo</t>
   </si>
   <si>
-    <t>EMSI</t>
-[...1 lines deleted...]
-  <si>
     <t>Equifax</t>
   </si>
   <si>
     <t>Experian</t>
   </si>
   <si>
     <t>Expert Global Solutions, Inc.</t>
   </si>
   <si>
     <t>Factual Data</t>
   </si>
   <si>
     <t>Finicity</t>
   </si>
   <si>
     <t>FinLocker</t>
   </si>
   <si>
     <t>First American Mortgage Solutions</t>
   </si>
   <si>
     <t>4506-Transcripts.com</t>
   </si>
   <si>
-    <t>Fraud Technology</t>
-[...4 lines deleted...]
-  <si>
     <t>Gooi Mortgage, Inc.</t>
   </si>
   <si>
     <t>Halcyon</t>
   </si>
   <si>
     <t>Information Searching Company</t>
   </si>
   <si>
     <t>Informative Research</t>
   </si>
   <si>
     <t>KCB Credit, LLC</t>
   </si>
   <si>
     <t>LenderPrice</t>
   </si>
   <si>
     <t>Lenderworks</t>
   </si>
   <si>
     <t>Lenders One</t>
   </si>
   <si>
     <t>LendSmart</t>
   </si>
   <si>
     <t>MCB</t>
   </si>
   <si>
     <t>Merchants Credit Bureau, Inc.</t>
   </si>
   <si>
     <t>MeridianLink, Inc.</t>
   </si>
   <si>
     <t>MFI Credit Solutions</t>
   </si>
   <si>
-    <t>Microbilt</t>
-[...1 lines deleted...]
-  <si>
     <t>Midwest Mortgage Credit Services</t>
   </si>
   <si>
     <t>Mortgage Document Solutions</t>
   </si>
   <si>
     <t>Mortgage Hippo</t>
   </si>
   <si>
     <t>Mortgage Service Providers</t>
   </si>
   <si>
-    <t>NCO Credit Services</t>
-[...1 lines deleted...]
-  <si>
     <t>NCS (National Credit-reporting System, Inc.)</t>
   </si>
   <si>
     <t>Network Credit</t>
   </si>
   <si>
     <t>New Vista Solutions</t>
   </si>
   <si>
     <t>One Source</t>
   </si>
   <si>
     <t>Online Information Services</t>
   </si>
   <si>
     <t>Partners Credit &amp; Verification Solutions</t>
   </si>
   <si>
     <t>Plaid</t>
   </si>
   <si>
     <t>PointServ</t>
   </si>
   <si>
     <t>Precision Data Research</t>
   </si>
   <si>
     <t>Premium Credit Bureau</t>
   </si>
   <si>
-    <t>Pro Com Services</t>
-[...1 lines deleted...]
-  <si>
     <t>Sarma</t>
   </si>
   <si>
     <t>SettlementOne</t>
   </si>
   <si>
     <t>Service First Information Solutions</t>
   </si>
   <si>
     <t>SharperLending LLC</t>
   </si>
   <si>
     <t>Strategic Information Resources</t>
   </si>
   <si>
     <t>Sunrise Credit Services</t>
   </si>
   <si>
-    <t>Trans Union</t>
-[...1 lines deleted...]
-  <si>
     <t>Truework</t>
   </si>
   <si>
     <t>Truv</t>
   </si>
   <si>
     <t>UnitedOne</t>
   </si>
   <si>
-    <t>Universal Credit Services</t>
-[...1 lines deleted...]
-  <si>
     <t>Veri-Tax</t>
   </si>
   <si>
     <t>Wolters Kluwer</t>
   </si>
   <si>
     <t>Xactus</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
-    <t>Updated November 2025</t>
-[...2 lines deleted...]
-    <t>Blend Income</t>
+    <t>AccountChek VOIE Report (Informative Research)</t>
+  </si>
+  <si>
+    <t>Updated June 2026</t>
+  </si>
+  <si>
+    <t>Transunion</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
@@ -584,99 +530,108 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="20">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF333333"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
@@ -1078,3611 +1033,2676 @@
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="93.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="71.25" customHeight="1" x14ac:dyDescent="0.35"/>
     <row r="2" spans="1:1" ht="159.5" x14ac:dyDescent="0.35">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AD96"/>
+  <dimension ref="A1:W83"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="B6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="A21" sqref="A21:XFD21"/>
+      <selection pane="bottomRight" activeCell="A84" sqref="A84"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="68.81640625" style="1" customWidth="1"/>
     <col min="2" max="11" width="17.1796875" style="1" customWidth="1"/>
     <col min="12" max="14" width="20.54296875" style="1" customWidth="1"/>
-    <col min="15" max="15" width="17.1796875" style="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="30" max="16384" width="9.1796875" style="1"/>
+    <col min="15" max="18" width="17.1796875" style="1" customWidth="1"/>
+    <col min="19" max="19" width="22.1796875" style="1" customWidth="1"/>
+    <col min="20" max="20" width="17.1796875" style="1" customWidth="1"/>
+    <col min="21" max="21" width="20" style="1" customWidth="1"/>
+    <col min="22" max="22" width="17.1796875" style="1" customWidth="1"/>
+    <col min="23" max="23" width="22.1796875" style="1" customWidth="1"/>
+    <col min="24" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" ht="83.5" customHeight="1" x14ac:dyDescent="0.35"/>
-[...34 lines deleted...]
-      <c r="A3" s="13" t="s">
+    <row r="1" spans="1:23" ht="83.5" customHeight="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A2" s="15" t="s">
+        <v>107</v>
+      </c>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="3"/>
+      <c r="N2" s="3"/>
+      <c r="O2" s="3"/>
+      <c r="P2" s="3"/>
+      <c r="Q2" s="3"/>
+      <c r="R2" s="3"/>
+      <c r="S2" s="3"/>
+      <c r="T2" s="3"/>
+      <c r="U2" s="3"/>
+      <c r="V2" s="3"/>
+      <c r="W2" s="3"/>
+    </row>
+    <row r="3" spans="1:23" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="13"/>
-[...30 lines deleted...]
-      <c r="B4" s="14" t="s">
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
+      <c r="H3" s="11"/>
+      <c r="I3" s="11"/>
+      <c r="J3" s="11"/>
+      <c r="K3" s="11"/>
+      <c r="L3" s="11"/>
+      <c r="M3" s="11"/>
+      <c r="N3" s="11"/>
+      <c r="O3" s="11"/>
+      <c r="P3" s="11"/>
+      <c r="Q3" s="11"/>
+      <c r="R3" s="11"/>
+      <c r="S3" s="11"/>
+      <c r="T3" s="11"/>
+      <c r="U3" s="11"/>
+      <c r="V3" s="11"/>
+      <c r="W3" s="11"/>
+    </row>
+    <row r="4" spans="1:23" s="2" customFormat="1" ht="68.150000000000006" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="4"/>
+      <c r="B4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="15"/>
-[...5 lines deleted...]
-      <c r="I4" s="14" t="s">
+      <c r="C4" s="13"/>
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="J4" s="15"/>
-[...5 lines deleted...]
-      <c r="P4" s="14" t="s">
+      <c r="J4" s="13"/>
+      <c r="K4" s="13"/>
+      <c r="L4" s="13"/>
+      <c r="M4" s="13"/>
+      <c r="N4" s="13"/>
+      <c r="O4" s="14"/>
+      <c r="P4" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="Q4" s="15"/>
-[...15 lines deleted...]
-      <c r="A5" s="6" t="s">
+      <c r="Q4" s="13"/>
+      <c r="R4" s="13"/>
+      <c r="S4" s="13"/>
+      <c r="T4" s="13"/>
+      <c r="U4" s="13"/>
+      <c r="V4" s="13"/>
+      <c r="W4" s="13"/>
+    </row>
+    <row r="5" spans="1:23" ht="72.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="6" t="s">
+      <c r="B5" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="6" t="s">
+      <c r="C5" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="D5" s="6" t="s">
+      <c r="D5" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="6" t="s">
+      <c r="E5" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="F5" s="6" t="s">
+      <c r="F5" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="G5" s="6" t="s">
+      <c r="G5" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="H5" s="6" t="s">
+      <c r="H5" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="I5" s="6" t="s">
+      <c r="I5" s="5" t="s">
+        <v>106</v>
+      </c>
+      <c r="J5" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="J5" s="6" t="s">
+      <c r="K5" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="K5" s="6" t="s">
+      <c r="L5" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="L5" s="6" t="s">
+      <c r="M5" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="M5" s="6" t="s">
+      <c r="N5" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="N5" s="6" t="s">
+      <c r="O5" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="O5" s="6" t="s">
+      <c r="P5" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="P5" s="6" t="s">
+      <c r="Q5" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="Q5" s="6" t="s">
+      <c r="R5" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="R5" s="6" t="s">
+      <c r="S5" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="S5" s="6" t="s">
+      <c r="T5" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="T5" s="6" t="s">
+      <c r="U5" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="U5" s="6" t="s">
+      <c r="V5" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="V5" s="6" t="s">
+      <c r="W5" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="W5" s="6" t="s">
+    </row>
+    <row r="6" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A6" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="X5" s="6" t="s">
-[...34 lines deleted...]
-      <c r="O6" s="8"/>
+      <c r="B6" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
       <c r="P6" s="8"/>
-      <c r="Q6" s="9"/>
-[...2 lines deleted...]
-      <c r="T6" s="9"/>
+      <c r="Q6" s="8"/>
+      <c r="R6" s="8"/>
+      <c r="S6" s="8"/>
+      <c r="T6" s="7"/>
       <c r="U6" s="8"/>
       <c r="V6" s="8"/>
-      <c r="W6" s="9"/>
-[...27 lines deleted...]
-      <c r="O7" s="8"/>
+      <c r="W6" s="8"/>
+    </row>
+    <row r="7" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A7" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
       <c r="P7" s="8"/>
-      <c r="Q7" s="9"/>
-[...2 lines deleted...]
-      <c r="T7" s="9"/>
+      <c r="Q7" s="8"/>
+      <c r="R7" s="8"/>
+      <c r="S7" s="8"/>
+      <c r="T7" s="7"/>
       <c r="U7" s="8"/>
       <c r="V7" s="8"/>
-      <c r="W7" s="9"/>
-[...27 lines deleted...]
-      <c r="O8" s="8"/>
+      <c r="W7" s="8"/>
+    </row>
+    <row r="8" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A8" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L8" s="7"/>
+      <c r="M8" s="7"/>
+      <c r="N8" s="7"/>
+      <c r="O8" s="7"/>
       <c r="P8" s="8"/>
-      <c r="Q8" s="9"/>
-[...2 lines deleted...]
-      <c r="T8" s="9"/>
+      <c r="Q8" s="8"/>
+      <c r="R8" s="8"/>
+      <c r="S8" s="8"/>
+      <c r="T8" s="7"/>
       <c r="U8" s="8"/>
       <c r="V8" s="8"/>
-      <c r="W8" s="9"/>
-[...36 lines deleted...]
-      <c r="T9" s="9"/>
+      <c r="W8" s="8"/>
+    </row>
+    <row r="9" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A9" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
+      <c r="I9" s="7"/>
+      <c r="J9" s="7"/>
+      <c r="K9" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L9" s="7"/>
+      <c r="M9" s="7"/>
+      <c r="N9" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="O9" s="7"/>
+      <c r="P9" s="8"/>
+      <c r="Q9" s="8"/>
+      <c r="R9" s="8"/>
+      <c r="S9" s="8"/>
+      <c r="T9" s="7"/>
       <c r="U9" s="8"/>
       <c r="V9" s="8"/>
-      <c r="W9" s="9"/>
-[...25 lines deleted...]
-      <c r="O10" s="8"/>
+      <c r="W9" s="8"/>
+    </row>
+    <row r="10" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A10" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="7"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="7"/>
+      <c r="K10" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L10" s="7"/>
+      <c r="M10" s="7"/>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
       <c r="P10" s="8"/>
-      <c r="Q10" s="9"/>
-[...3 lines deleted...]
-      <c r="U10" s="8"/>
+      <c r="Q10" s="8"/>
+      <c r="R10" s="8"/>
+      <c r="S10" s="8"/>
+      <c r="T10" s="7"/>
+      <c r="U10" s="7"/>
       <c r="V10" s="8"/>
       <c r="W10" s="8"/>
-      <c r="X10" s="8"/>
-[...2 lines deleted...]
-      <c r="AA10" s="9" t="s">
+    </row>
+    <row r="11" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A11" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="7"/>
+      <c r="K11" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L11" s="7"/>
+      <c r="M11" s="7"/>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="8"/>
+      <c r="Q11" s="8"/>
+      <c r="R11" s="8"/>
+      <c r="S11" s="8"/>
+      <c r="T11" s="7"/>
+      <c r="U11" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="V11" s="8"/>
+      <c r="W11" s="8"/>
+    </row>
+    <row r="12" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A12" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="AB10" s="9"/>
-[...60 lines deleted...]
-      <c r="O12" s="8"/>
+      <c r="B12" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="7"/>
       <c r="P12" s="8"/>
-      <c r="Q12" s="9"/>
-[...3 lines deleted...]
-      <c r="U12" s="8"/>
+      <c r="Q12" s="8"/>
+      <c r="R12" s="8"/>
+      <c r="S12" s="8"/>
+      <c r="T12" s="7"/>
+      <c r="U12" s="7" t="s">
+        <v>28</v>
+      </c>
       <c r="V12" s="8"/>
-      <c r="W12" s="8" t="s">
-[...31 lines deleted...]
-      <c r="O13" s="8"/>
+      <c r="W12" s="8"/>
+    </row>
+    <row r="13" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A13" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="7"/>
       <c r="P13" s="8"/>
-      <c r="Q13" s="9"/>
-[...3 lines deleted...]
-      <c r="U13" s="8"/>
+      <c r="Q13" s="8"/>
+      <c r="R13" s="8"/>
+      <c r="S13" s="8"/>
+      <c r="T13" s="7"/>
+      <c r="U13" s="8" t="s">
+        <v>28</v>
+      </c>
       <c r="V13" s="8"/>
-      <c r="W13" s="9"/>
-[...27 lines deleted...]
-      <c r="O14" s="8"/>
+      <c r="W13" s="8"/>
+    </row>
+    <row r="14" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A14" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="7"/>
       <c r="P14" s="8"/>
-      <c r="Q14" s="9"/>
-[...2 lines deleted...]
-      <c r="T14" s="9"/>
+      <c r="Q14" s="8"/>
+      <c r="R14" s="8"/>
+      <c r="S14" s="8"/>
+      <c r="T14" s="7"/>
       <c r="U14" s="8"/>
       <c r="V14" s="8"/>
-      <c r="W14" s="9" t="s">
-[...32 lines deleted...]
-      <c r="T15" s="9"/>
+      <c r="W14" s="8"/>
+    </row>
+    <row r="15" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A15" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="7"/>
+      <c r="O15" s="7"/>
+      <c r="P15" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q15" s="8"/>
+      <c r="R15" s="8"/>
+      <c r="S15" s="8"/>
+      <c r="T15" s="7"/>
       <c r="U15" s="8"/>
       <c r="V15" s="8"/>
-      <c r="W15" s="9"/>
-[...25 lines deleted...]
-      <c r="O16" s="8"/>
+      <c r="W15" s="8"/>
+    </row>
+    <row r="16" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A16" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="7"/>
+      <c r="O16" s="7"/>
       <c r="P16" s="8"/>
-      <c r="Q16" s="9" t="s">
-[...4 lines deleted...]
-      <c r="T16" s="9"/>
+      <c r="Q16" s="8"/>
+      <c r="R16" s="8"/>
+      <c r="S16" s="8"/>
+      <c r="T16" s="7"/>
       <c r="U16" s="8"/>
       <c r="V16" s="8"/>
-      <c r="W16" s="9"/>
-[...25 lines deleted...]
-      <c r="O17" s="8"/>
+      <c r="W16" s="8"/>
+    </row>
+    <row r="17" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A17" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="7"/>
+      <c r="O17" s="7"/>
       <c r="P17" s="8"/>
-      <c r="Q17" s="9"/>
-[...2 lines deleted...]
-      <c r="T17" s="9"/>
+      <c r="Q17" s="8"/>
+      <c r="R17" s="8"/>
+      <c r="S17" s="8"/>
+      <c r="T17" s="7"/>
       <c r="U17" s="8"/>
       <c r="V17" s="8"/>
-      <c r="W17" s="9"/>
-[...27 lines deleted...]
-      <c r="O18" s="8"/>
+      <c r="W17" s="8"/>
+    </row>
+    <row r="18" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A18" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
       <c r="P18" s="8"/>
-      <c r="Q18" s="9"/>
-[...3 lines deleted...]
-      <c r="U18" s="8"/>
+      <c r="Q18" s="8"/>
+      <c r="R18" s="8"/>
+      <c r="S18" s="8"/>
+      <c r="T18" s="7"/>
+      <c r="U18" s="7" t="s">
+        <v>28</v>
+      </c>
       <c r="V18" s="8"/>
-      <c r="W18" s="9"/>
-[...27 lines deleted...]
-      <c r="O19" s="8"/>
+      <c r="W18" s="8"/>
+    </row>
+    <row r="19" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A19" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="O19" s="7"/>
       <c r="P19" s="8"/>
-      <c r="Q19" s="9"/>
-[...3 lines deleted...]
-      <c r="U19" s="8"/>
+      <c r="Q19" s="8"/>
+      <c r="R19" s="8"/>
+      <c r="S19" s="8"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
       <c r="V19" s="8"/>
-      <c r="W19" s="8" t="s">
-[...26 lines deleted...]
-      <c r="O20" s="8"/>
+      <c r="W19" s="8"/>
+    </row>
+    <row r="20" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A20" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
       <c r="P20" s="8"/>
-      <c r="Q20" s="9"/>
-[...2 lines deleted...]
-      <c r="T20" s="9"/>
+      <c r="Q20" s="8"/>
+      <c r="R20" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="S20" s="8"/>
+      <c r="T20" s="7"/>
       <c r="U20" s="8"/>
       <c r="V20" s="8"/>
       <c r="W20" s="8"/>
-      <c r="X20" s="8"/>
-[...24 lines deleted...]
-      <c r="O21" s="8"/>
+    </row>
+    <row r="21" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A21" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
       <c r="P21" s="8"/>
-      <c r="Q21" s="9"/>
-[...3 lines deleted...]
-      <c r="U21" s="8"/>
+      <c r="Q21" s="8"/>
+      <c r="R21" s="8"/>
+      <c r="S21" s="8"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7" t="s">
+        <v>28</v>
+      </c>
       <c r="V21" s="8"/>
       <c r="W21" s="8"/>
-      <c r="X21" s="8"/>
-[...24 lines deleted...]
-      <c r="O22" s="8"/>
+    </row>
+    <row r="22" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A22" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="O22" s="7"/>
       <c r="P22" s="8"/>
-      <c r="Q22" s="9"/>
-[...4 lines deleted...]
-      <c r="T22" s="9"/>
+      <c r="Q22" s="8"/>
+      <c r="R22" s="8"/>
+      <c r="S22" s="8"/>
+      <c r="T22" s="7"/>
       <c r="U22" s="8"/>
       <c r="V22" s="8"/>
-      <c r="W22" s="9"/>
-[...27 lines deleted...]
-      <c r="O23" s="8"/>
+      <c r="W22" s="8"/>
+    </row>
+    <row r="23" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A23" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
       <c r="P23" s="8"/>
-      <c r="Q23" s="9"/>
-[...3 lines deleted...]
-      <c r="U23" s="8"/>
+      <c r="Q23" s="8"/>
+      <c r="R23" s="8"/>
+      <c r="S23" s="8"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7" t="s">
+        <v>28</v>
+      </c>
       <c r="V23" s="8"/>
-      <c r="W23" s="8" t="s">
-[...29 lines deleted...]
-      <c r="O24" s="8"/>
+      <c r="W23" s="8"/>
+    </row>
+    <row r="24" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A24" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
       <c r="P24" s="8"/>
-      <c r="Q24" s="9"/>
-[...2 lines deleted...]
-      <c r="T24" s="9"/>
+      <c r="Q24" s="8"/>
+      <c r="R24" s="8"/>
+      <c r="S24" s="8"/>
+      <c r="T24" s="7"/>
       <c r="U24" s="8"/>
       <c r="V24" s="8"/>
-      <c r="W24" s="9"/>
-[...27 lines deleted...]
-      <c r="O25" s="8"/>
+      <c r="W24" s="8"/>
+    </row>
+    <row r="25" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A25" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
       <c r="P25" s="8"/>
-      <c r="Q25" s="9"/>
-[...3 lines deleted...]
-      <c r="U25" s="8"/>
+      <c r="Q25" s="8"/>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7" t="s">
+        <v>28</v>
+      </c>
       <c r="V25" s="8"/>
-      <c r="W25" s="8" t="s">
-[...27 lines deleted...]
-      <c r="O26" s="8"/>
+      <c r="W25" s="8"/>
+    </row>
+    <row r="26" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A26" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
       <c r="P26" s="8"/>
-      <c r="Q26" s="9"/>
-[...3 lines deleted...]
-      <c r="U26" s="8"/>
+      <c r="Q26" s="8"/>
+      <c r="R26" s="8"/>
+      <c r="S26" s="8"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
       <c r="V26" s="8"/>
-      <c r="W26" s="8" t="s">
-[...29 lines deleted...]
-      <c r="O27" s="8"/>
+      <c r="W26" s="8"/>
+    </row>
+    <row r="27" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A27" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L27" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
       <c r="P27" s="8"/>
-      <c r="Q27" s="9"/>
-[...2 lines deleted...]
-      <c r="T27" s="9"/>
+      <c r="Q27" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="R27" s="8"/>
+      <c r="S27" s="8"/>
+      <c r="T27" s="7"/>
       <c r="U27" s="8"/>
       <c r="V27" s="8"/>
-      <c r="W27" s="9"/>
-[...23 lines deleted...]
-      <c r="O28" s="8"/>
+      <c r="W27" s="8"/>
+    </row>
+    <row r="28" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A28" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
       <c r="P28" s="8"/>
-      <c r="Q28" s="9"/>
-[...3 lines deleted...]
-      <c r="U28" s="8"/>
+      <c r="Q28" s="8"/>
+      <c r="R28" s="8"/>
+      <c r="S28" s="8"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7" t="s">
+        <v>28</v>
+      </c>
       <c r="V28" s="8"/>
-      <c r="W28" s="8" t="s">
-[...25 lines deleted...]
-      <c r="O29" s="8"/>
+      <c r="W28" s="8"/>
+    </row>
+    <row r="29" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A29" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
       <c r="P29" s="8"/>
-      <c r="Q29" s="9"/>
-[...2 lines deleted...]
-      <c r="T29" s="9"/>
+      <c r="Q29" s="8"/>
+      <c r="R29" s="8"/>
+      <c r="S29" s="8"/>
+      <c r="T29" s="7"/>
       <c r="U29" s="8"/>
       <c r="V29" s="8"/>
       <c r="W29" s="8"/>
-      <c r="X29" s="8"/>
-[...24 lines deleted...]
-      <c r="O30" s="8"/>
+    </row>
+    <row r="30" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A30" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
       <c r="P30" s="8"/>
-      <c r="Q30" s="9"/>
-[...3 lines deleted...]
-      <c r="U30" s="8"/>
+      <c r="Q30" s="8"/>
+      <c r="R30" s="8"/>
+      <c r="S30" s="8"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7" t="s">
+        <v>28</v>
+      </c>
       <c r="V30" s="8"/>
-      <c r="W30" s="9"/>
-[...29 lines deleted...]
-      <c r="O31" s="8"/>
+      <c r="W30" s="8"/>
+    </row>
+    <row r="31" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A31" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L31" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
       <c r="P31" s="8"/>
-      <c r="Q31" s="9"/>
-[...5 lines deleted...]
-      <c r="U31" s="8"/>
+      <c r="Q31" s="8"/>
+      <c r="R31" s="8"/>
+      <c r="S31" s="8"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7" t="s">
+        <v>28</v>
+      </c>
       <c r="V31" s="8"/>
-      <c r="W31" s="9"/>
-[...25 lines deleted...]
-      <c r="O32" s="8"/>
+      <c r="W31" s="8"/>
+    </row>
+    <row r="32" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A32" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
       <c r="P32" s="8"/>
-      <c r="Q32" s="9"/>
-[...2 lines deleted...]
-      <c r="T32" s="9"/>
+      <c r="Q32" s="8"/>
+      <c r="R32" s="8"/>
+      <c r="S32" s="8"/>
+      <c r="T32" s="7"/>
       <c r="U32" s="8"/>
       <c r="V32" s="8"/>
-      <c r="W32" s="8" t="s">
-[...25 lines deleted...]
-      <c r="O33" s="8"/>
+      <c r="W32" s="8"/>
+    </row>
+    <row r="33" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A33" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
       <c r="P33" s="8"/>
-      <c r="Q33" s="9"/>
-[...2 lines deleted...]
-      <c r="T33" s="9"/>
+      <c r="Q33" s="8"/>
+      <c r="R33" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="S33" s="8"/>
+      <c r="T33" s="7"/>
       <c r="U33" s="8"/>
       <c r="V33" s="8"/>
-      <c r="W33" s="9"/>
-[...29 lines deleted...]
-      <c r="O34" s="8"/>
+      <c r="W33" s="8"/>
+    </row>
+    <row r="34" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A34" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
       <c r="P34" s="8"/>
-      <c r="Q34" s="9"/>
-[...2 lines deleted...]
-      <c r="T34" s="9"/>
+      <c r="Q34" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="R34" s="8"/>
+      <c r="S34" s="8"/>
+      <c r="T34" s="7"/>
       <c r="U34" s="8"/>
       <c r="V34" s="8"/>
-      <c r="W34" s="9"/>
-[...33 lines deleted...]
-      <c r="O35" s="8"/>
+      <c r="W34" s="8"/>
+    </row>
+    <row r="35" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A35" t="s">
+        <v>57</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
       <c r="P35" s="8"/>
-      <c r="Q35" s="9"/>
-[...2 lines deleted...]
-      <c r="T35" s="9"/>
+      <c r="Q35" s="8"/>
+      <c r="R35" s="8"/>
+      <c r="S35" s="8"/>
+      <c r="T35" s="7"/>
       <c r="U35" s="8"/>
       <c r="V35" s="8"/>
-      <c r="W35" s="8" t="s">
-[...29 lines deleted...]
-      <c r="O36" s="8"/>
+      <c r="W35" s="8"/>
+    </row>
+    <row r="36" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A36" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="O36" s="7"/>
       <c r="P36" s="8"/>
-      <c r="Q36" s="9"/>
-[...2 lines deleted...]
-      <c r="T36" s="9"/>
+      <c r="Q36" s="8"/>
+      <c r="R36" s="8"/>
+      <c r="S36" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="T36" s="7"/>
       <c r="U36" s="8"/>
       <c r="V36" s="8"/>
-      <c r="W36" s="8" t="s">
-[...33 lines deleted...]
-      <c r="O37" s="8"/>
+      <c r="W36" s="8"/>
+    </row>
+    <row r="37" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A37" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="M37" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
       <c r="P37" s="8"/>
-      <c r="Q37" s="9"/>
-[...2 lines deleted...]
-      <c r="T37" s="9"/>
+      <c r="Q37" s="8"/>
+      <c r="R37" s="8"/>
+      <c r="S37" s="8"/>
+      <c r="T37" s="7"/>
       <c r="U37" s="8"/>
       <c r="V37" s="8"/>
-      <c r="W37" s="8" t="s">
-[...27 lines deleted...]
-      <c r="O38" s="8"/>
+      <c r="W37" s="8"/>
+    </row>
+    <row r="38" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A38" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
       <c r="P38" s="8"/>
-      <c r="Q38" s="9"/>
-[...2 lines deleted...]
-      <c r="T38" s="9"/>
+      <c r="Q38" s="8"/>
+      <c r="R38" s="8"/>
+      <c r="S38" s="8"/>
+      <c r="T38" s="7"/>
       <c r="U38" s="8"/>
       <c r="V38" s="8"/>
-      <c r="W38" s="9"/>
-[...27 lines deleted...]
-      <c r="O39" s="8"/>
+      <c r="W38" s="8"/>
+    </row>
+    <row r="39" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A39" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
       <c r="P39" s="8"/>
-      <c r="Q39" s="9"/>
-[...4 lines deleted...]
-      <c r="T39" s="9"/>
+      <c r="Q39" s="8"/>
+      <c r="R39" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="S39" s="8"/>
+      <c r="T39" s="7"/>
       <c r="U39" s="8"/>
       <c r="V39" s="8"/>
-      <c r="W39" s="9"/>
-[...23 lines deleted...]
-      <c r="O40" s="8"/>
+      <c r="W39" s="8"/>
+    </row>
+    <row r="40" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A40" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
       <c r="P40" s="8"/>
-      <c r="Q40" s="9"/>
-[...4 lines deleted...]
-      <c r="T40" s="9"/>
+      <c r="Q40" s="8"/>
+      <c r="R40" s="8"/>
+      <c r="S40" s="8"/>
+      <c r="T40" s="7"/>
       <c r="U40" s="8"/>
       <c r="V40" s="8"/>
-      <c r="W40" s="9"/>
-[...25 lines deleted...]
-      <c r="O41" s="8"/>
+      <c r="W40" s="8"/>
+    </row>
+    <row r="41" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A41" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
       <c r="P41" s="8"/>
-      <c r="Q41" s="9"/>
-[...2 lines deleted...]
-      <c r="T41" s="9"/>
+      <c r="Q41" s="8"/>
+      <c r="R41" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="S41" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="T41" s="7"/>
       <c r="U41" s="8"/>
       <c r="V41" s="8"/>
-      <c r="W41" s="9"/>
-[...23 lines deleted...]
-      <c r="O42" s="8"/>
+      <c r="W41" s="8"/>
+    </row>
+    <row r="42" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A42" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
       <c r="P42" s="8"/>
-      <c r="Q42" s="9"/>
-[...2 lines deleted...]
-      <c r="T42" s="9"/>
+      <c r="Q42" s="8"/>
+      <c r="R42" s="8"/>
+      <c r="S42" s="8"/>
+      <c r="T42" s="7"/>
       <c r="U42" s="8"/>
       <c r="V42" s="8"/>
-      <c r="W42" s="9"/>
-[...29 lines deleted...]
-      <c r="O43" s="8"/>
+      <c r="W42" s="8"/>
+    </row>
+    <row r="43" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A43" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
       <c r="P43" s="8"/>
-      <c r="Q43" s="9"/>
-[...4 lines deleted...]
-      </c>
+      <c r="Q43" s="8"/>
+      <c r="R43" s="8"/>
+      <c r="S43" s="8"/>
+      <c r="T43" s="7"/>
       <c r="U43" s="8"/>
       <c r="V43" s="8"/>
-      <c r="W43" s="9"/>
-[...29 lines deleted...]
-      <c r="O44" s="8"/>
+      <c r="W43" s="8"/>
+    </row>
+    <row r="44" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A44" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
       <c r="P44" s="8"/>
-      <c r="Q44" s="9"/>
-[...2 lines deleted...]
-      <c r="T44" s="9"/>
+      <c r="Q44" s="8"/>
+      <c r="R44" s="8"/>
+      <c r="S44" s="8"/>
+      <c r="T44" s="7"/>
       <c r="U44" s="8"/>
       <c r="V44" s="8"/>
-      <c r="W44" s="9"/>
-[...27 lines deleted...]
-      <c r="O45" s="8"/>
+      <c r="W44" s="8"/>
+    </row>
+    <row r="45" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A45" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
       <c r="P45" s="8"/>
-      <c r="Q45" s="9"/>
-[...2 lines deleted...]
-      <c r="T45" s="9"/>
+      <c r="Q45" s="8"/>
+      <c r="R45" s="8"/>
+      <c r="S45" s="8"/>
+      <c r="T45" s="7" t="s">
+        <v>28</v>
+      </c>
       <c r="U45" s="8"/>
       <c r="V45" s="8"/>
-      <c r="W45" s="9"/>
-[...25 lines deleted...]
-      <c r="O46" s="8"/>
+      <c r="W45" s="8"/>
+    </row>
+    <row r="46" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A46" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
       <c r="P46" s="8"/>
-      <c r="Q46" s="9"/>
-[...5 lines deleted...]
-      <c r="U46" s="8"/>
+      <c r="Q46" s="8"/>
+      <c r="R46" s="8"/>
+      <c r="S46" s="8"/>
+      <c r="T46" s="7"/>
+      <c r="U46" s="7" t="s">
+        <v>28</v>
+      </c>
       <c r="V46" s="8"/>
-      <c r="W46" s="9"/>
-[...27 lines deleted...]
-      <c r="O47" s="8"/>
+      <c r="W46" s="8"/>
+    </row>
+    <row r="47" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A47" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N47" s="7"/>
+      <c r="O47" s="7"/>
       <c r="P47" s="8"/>
-      <c r="Q47" s="9"/>
-[...2 lines deleted...]
-      <c r="T47" s="9"/>
+      <c r="Q47" s="8"/>
+      <c r="R47" s="8"/>
+      <c r="S47" s="8"/>
+      <c r="T47" s="7"/>
       <c r="U47" s="8"/>
       <c r="V47" s="8"/>
-      <c r="W47" s="9"/>
-[...25 lines deleted...]
-      <c r="O48" s="8"/>
+      <c r="W47" s="8"/>
+    </row>
+    <row r="48" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A48" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B48" s="7"/>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L48" s="7"/>
+      <c r="M48" s="7"/>
+      <c r="N48" s="7"/>
+      <c r="O48" s="7"/>
       <c r="P48" s="8"/>
-      <c r="Q48" s="9"/>
-[...6 lines deleted...]
-      </c>
+      <c r="Q48" s="8"/>
+      <c r="R48" s="8"/>
+      <c r="S48" s="8"/>
+      <c r="T48" s="7"/>
       <c r="U48" s="8"/>
       <c r="V48" s="8"/>
-      <c r="W48" s="9"/>
-[...27 lines deleted...]
-      <c r="O49" s="8"/>
+      <c r="W48" s="8"/>
+    </row>
+    <row r="49" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A49" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B49" s="7"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+      <c r="J49" s="7"/>
+      <c r="K49" s="7"/>
+      <c r="L49" s="7"/>
+      <c r="M49" s="7"/>
+      <c r="N49" s="7"/>
+      <c r="O49" s="7"/>
       <c r="P49" s="8"/>
-      <c r="Q49" s="9"/>
-[...2 lines deleted...]
-      <c r="T49" s="9"/>
+      <c r="Q49" s="8"/>
+      <c r="R49" s="8"/>
+      <c r="S49" s="8"/>
+      <c r="T49" s="7"/>
       <c r="U49" s="8"/>
       <c r="V49" s="8"/>
-      <c r="W49" s="9"/>
-[...25 lines deleted...]
-      <c r="O50" s="8"/>
+      <c r="W49" s="8"/>
+    </row>
+    <row r="50" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A50" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B50" s="7"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+      <c r="K50" s="7"/>
+      <c r="L50" s="7"/>
+      <c r="M50" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N50" s="7"/>
+      <c r="O50" s="7"/>
       <c r="P50" s="8"/>
-      <c r="Q50" s="9"/>
-[...5 lines deleted...]
-      </c>
+      <c r="Q50" s="8"/>
+      <c r="R50" s="8"/>
+      <c r="S50" s="8"/>
+      <c r="T50" s="7"/>
+      <c r="U50" s="8"/>
       <c r="V50" s="8"/>
-      <c r="W50" s="9"/>
-[...23 lines deleted...]
-      <c r="O51" s="8"/>
+      <c r="W50" s="8"/>
+    </row>
+    <row r="51" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A51" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B51" s="7"/>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
+      <c r="J51" s="7"/>
+      <c r="K51" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L51" s="7"/>
+      <c r="M51" s="7"/>
+      <c r="N51" s="7"/>
+      <c r="O51" s="7"/>
       <c r="P51" s="8"/>
-      <c r="Q51" s="9"/>
-[...2 lines deleted...]
-      <c r="T51" s="9"/>
+      <c r="Q51" s="8"/>
+      <c r="R51" s="8"/>
+      <c r="S51" s="8"/>
+      <c r="T51" s="7"/>
       <c r="U51" s="8"/>
       <c r="V51" s="8"/>
-      <c r="W51" s="9"/>
-[...25 lines deleted...]
-      <c r="O52" s="8"/>
+      <c r="W51" s="8"/>
+    </row>
+    <row r="52" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A52" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
+      <c r="J52" s="7"/>
+      <c r="K52" s="7"/>
+      <c r="L52" s="7"/>
+      <c r="M52" s="7"/>
+      <c r="N52" s="7"/>
+      <c r="O52" s="7"/>
       <c r="P52" s="8"/>
-      <c r="Q52" s="9"/>
-[...2 lines deleted...]
-      <c r="T52" s="9"/>
+      <c r="Q52" s="8"/>
+      <c r="R52" s="8"/>
+      <c r="S52" s="8"/>
+      <c r="T52" s="7"/>
       <c r="U52" s="8"/>
       <c r="V52" s="8"/>
-      <c r="W52" s="9"/>
-[...27 lines deleted...]
-      <c r="O53" s="8"/>
+      <c r="W52" s="8"/>
+    </row>
+    <row r="53" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A53" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7"/>
+      <c r="J53" s="7"/>
+      <c r="K53" s="7"/>
+      <c r="L53" s="7"/>
+      <c r="M53" s="7"/>
+      <c r="N53" s="7"/>
+      <c r="O53" s="7"/>
       <c r="P53" s="8"/>
-      <c r="Q53" s="9"/>
-[...3 lines deleted...]
-      <c r="U53" s="8"/>
+      <c r="Q53" s="8"/>
+      <c r="R53" s="8"/>
+      <c r="S53" s="8"/>
+      <c r="T53" s="7"/>
+      <c r="U53" s="7" t="s">
+        <v>28</v>
+      </c>
       <c r="V53" s="8"/>
-      <c r="W53" s="9"/>
-[...23 lines deleted...]
-      <c r="O54" s="8"/>
+      <c r="W53" s="8"/>
+    </row>
+    <row r="54" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A54" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B54" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7"/>
+      <c r="J54" s="7"/>
+      <c r="K54" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L54" s="7"/>
+      <c r="M54" s="7"/>
+      <c r="N54" s="7"/>
+      <c r="O54" s="7"/>
       <c r="P54" s="8"/>
-      <c r="Q54" s="9"/>
-[...2 lines deleted...]
-      <c r="T54" s="9"/>
+      <c r="Q54" s="8"/>
+      <c r="R54" s="8"/>
+      <c r="S54" s="8"/>
+      <c r="T54" s="7"/>
       <c r="U54" s="8"/>
-      <c r="V54" s="8" t="s">
-[...28 lines deleted...]
-      <c r="O55" s="8"/>
+      <c r="V54" s="8"/>
+      <c r="W54" s="8"/>
+    </row>
+    <row r="55" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A55" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="7"/>
+      <c r="J55" s="7"/>
+      <c r="K55" s="7"/>
+      <c r="L55" s="7"/>
+      <c r="M55" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N55" s="7"/>
+      <c r="O55" s="7"/>
       <c r="P55" s="8"/>
-      <c r="Q55" s="9"/>
-[...3 lines deleted...]
-      <c r="U55" s="8"/>
+      <c r="Q55" s="8"/>
+      <c r="R55" s="8"/>
+      <c r="S55" s="8"/>
+      <c r="T55" s="7"/>
+      <c r="U55" s="7" t="s">
+        <v>28</v>
+      </c>
       <c r="V55" s="8"/>
-      <c r="W55" s="8" t="s">
-[...33 lines deleted...]
-      <c r="O56" s="8"/>
+      <c r="W55" s="8"/>
+    </row>
+    <row r="56" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A56" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7"/>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="7"/>
+      <c r="J56" s="7"/>
+      <c r="K56" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L56" s="7"/>
+      <c r="M56" s="7"/>
+      <c r="N56" s="7"/>
+      <c r="O56" s="7"/>
       <c r="P56" s="8"/>
-      <c r="Q56" s="9"/>
-[...2 lines deleted...]
-      <c r="T56" s="9"/>
+      <c r="Q56" s="8"/>
+      <c r="R56" s="8"/>
+      <c r="S56" s="8"/>
+      <c r="T56" s="7"/>
       <c r="U56" s="8"/>
       <c r="V56" s="8"/>
-      <c r="W56" s="9"/>
-[...25 lines deleted...]
-      <c r="O57" s="8"/>
+      <c r="W56" s="8"/>
+    </row>
+    <row r="57" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A57" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C57" s="7"/>
+      <c r="D57" s="7"/>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
+      <c r="J57" s="7"/>
+      <c r="K57" s="7"/>
+      <c r="L57" s="7"/>
+      <c r="M57" s="7"/>
+      <c r="N57" s="7"/>
+      <c r="O57" s="7"/>
       <c r="P57" s="8"/>
-      <c r="Q57" s="9"/>
-[...2 lines deleted...]
-      <c r="T57" s="9"/>
+      <c r="Q57" s="8"/>
+      <c r="R57" s="8"/>
+      <c r="S57" s="8"/>
+      <c r="T57" s="7"/>
       <c r="U57" s="8"/>
       <c r="V57" s="8"/>
-      <c r="W57" s="9"/>
-[...25 lines deleted...]
-      <c r="O58" s="8"/>
+      <c r="W57" s="8"/>
+    </row>
+    <row r="58" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A58" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="B58" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C58" s="7"/>
+      <c r="D58" s="7"/>
+      <c r="E58" s="7"/>
+      <c r="F58" s="7"/>
+      <c r="G58" s="7"/>
+      <c r="H58" s="7"/>
+      <c r="I58" s="7"/>
+      <c r="J58" s="7"/>
+      <c r="K58" s="7"/>
+      <c r="L58" s="7"/>
+      <c r="M58" s="7"/>
+      <c r="N58" s="7"/>
+      <c r="O58" s="7"/>
       <c r="P58" s="8"/>
-      <c r="Q58" s="9"/>
-[...2 lines deleted...]
-      <c r="T58" s="9"/>
+      <c r="Q58" s="8"/>
+      <c r="R58" s="8"/>
+      <c r="S58" s="8"/>
+      <c r="T58" s="7"/>
       <c r="U58" s="8"/>
       <c r="V58" s="8"/>
-      <c r="W58" s="9"/>
-[...27 lines deleted...]
-      <c r="O59" s="8"/>
+      <c r="W58" s="8"/>
+    </row>
+    <row r="59" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A59" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="B59" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C59" s="7"/>
+      <c r="D59" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E59" s="7"/>
+      <c r="F59" s="7"/>
+      <c r="G59" s="7"/>
+      <c r="H59" s="7"/>
+      <c r="I59" s="7"/>
+      <c r="J59" s="7"/>
+      <c r="K59" s="7"/>
+      <c r="L59" s="7"/>
+      <c r="M59" s="7"/>
+      <c r="N59" s="7"/>
+      <c r="O59" s="7"/>
       <c r="P59" s="8"/>
-      <c r="Q59" s="9"/>
-[...2 lines deleted...]
-      <c r="T59" s="9"/>
+      <c r="Q59" s="8"/>
+      <c r="R59" s="8"/>
+      <c r="S59" s="8"/>
+      <c r="T59" s="7"/>
       <c r="U59" s="8"/>
       <c r="V59" s="8"/>
-      <c r="W59" s="9"/>
-[...25 lines deleted...]
-      <c r="O60" s="8"/>
+      <c r="W59" s="8"/>
+    </row>
+    <row r="60" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A60" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="B60" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C60" s="7"/>
+      <c r="D60" s="7"/>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="7"/>
+      <c r="J60" s="7"/>
+      <c r="K60" s="7"/>
+      <c r="L60" s="7"/>
+      <c r="M60" s="7"/>
+      <c r="N60" s="7"/>
+      <c r="O60" s="7"/>
       <c r="P60" s="8"/>
-      <c r="Q60" s="9"/>
-[...2 lines deleted...]
-      <c r="T60" s="9"/>
+      <c r="Q60" s="8"/>
+      <c r="R60" s="8"/>
+      <c r="S60" s="8"/>
+      <c r="T60" s="7"/>
       <c r="U60" s="8"/>
       <c r="V60" s="8"/>
-      <c r="W60" s="9"/>
-[...27 lines deleted...]
-      <c r="O61" s="8"/>
+      <c r="W60" s="8"/>
+    </row>
+    <row r="61" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A61" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="B61" s="7"/>
+      <c r="C61" s="7"/>
+      <c r="D61" s="7"/>
+      <c r="E61" s="7"/>
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
+      <c r="H61" s="7"/>
+      <c r="I61" s="7"/>
+      <c r="J61" s="7"/>
+      <c r="K61" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L61" s="7"/>
+      <c r="M61" s="7"/>
+      <c r="N61" s="7"/>
+      <c r="O61" s="7"/>
       <c r="P61" s="8"/>
-      <c r="Q61" s="9"/>
-[...2 lines deleted...]
-      <c r="T61" s="9"/>
+      <c r="Q61" s="8"/>
+      <c r="R61" s="8"/>
+      <c r="S61" s="8"/>
+      <c r="T61" s="7"/>
       <c r="U61" s="8"/>
       <c r="V61" s="8"/>
-      <c r="W61" s="9"/>
-[...23 lines deleted...]
-      <c r="O62" s="8"/>
+      <c r="W61" s="8"/>
+    </row>
+    <row r="62" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A62" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="B62" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C62" s="7"/>
+      <c r="D62" s="7"/>
+      <c r="E62" s="7"/>
+      <c r="F62" s="7"/>
+      <c r="G62" s="7"/>
+      <c r="H62" s="7"/>
+      <c r="I62" s="7"/>
+      <c r="J62" s="7"/>
+      <c r="K62" s="7"/>
+      <c r="L62" s="7"/>
+      <c r="M62" s="7"/>
+      <c r="N62" s="7"/>
+      <c r="O62" s="7"/>
       <c r="P62" s="8"/>
-      <c r="Q62" s="9"/>
-[...2 lines deleted...]
-      <c r="T62" s="9"/>
+      <c r="Q62" s="8"/>
+      <c r="R62" s="8"/>
+      <c r="S62" s="8"/>
+      <c r="T62" s="7"/>
       <c r="U62" s="8"/>
       <c r="V62" s="8"/>
-      <c r="W62" s="8" t="s">
-[...29 lines deleted...]
-      <c r="O63" s="8"/>
+      <c r="W62" s="8"/>
+    </row>
+    <row r="63" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A63" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="B63" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C63" s="7"/>
+      <c r="D63" s="7"/>
+      <c r="E63" s="7"/>
+      <c r="F63" s="7"/>
+      <c r="G63" s="7"/>
+      <c r="H63" s="7"/>
+      <c r="I63" s="7"/>
+      <c r="J63" s="7"/>
+      <c r="K63" s="7"/>
+      <c r="L63" s="7"/>
+      <c r="M63" s="7"/>
+      <c r="N63" s="7"/>
+      <c r="O63" s="7"/>
       <c r="P63" s="8"/>
-      <c r="Q63" s="9"/>
-[...2 lines deleted...]
-      <c r="T63" s="9"/>
+      <c r="Q63" s="8"/>
+      <c r="R63" s="8"/>
+      <c r="S63" s="8"/>
+      <c r="T63" s="7"/>
       <c r="U63" s="8"/>
       <c r="V63" s="8"/>
-      <c r="W63" s="9"/>
-[...29 lines deleted...]
-      <c r="O64" s="8"/>
+      <c r="W63" s="8"/>
+    </row>
+    <row r="64" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A64" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="B64" s="7"/>
+      <c r="C64" s="7"/>
+      <c r="D64" s="7"/>
+      <c r="E64" s="7"/>
+      <c r="F64" s="7"/>
+      <c r="G64" s="7"/>
+      <c r="H64" s="7"/>
+      <c r="I64" s="7"/>
+      <c r="J64" s="7"/>
+      <c r="K64" s="7"/>
+      <c r="L64" s="7"/>
+      <c r="M64" s="7"/>
+      <c r="N64" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="O64" s="7"/>
       <c r="P64" s="8"/>
-      <c r="Q64" s="9"/>
-[...2 lines deleted...]
-      <c r="T64" s="9"/>
+      <c r="Q64" s="8"/>
+      <c r="R64" s="8"/>
+      <c r="S64" s="8"/>
+      <c r="T64" s="7"/>
       <c r="U64" s="8"/>
       <c r="V64" s="8"/>
-      <c r="W64" s="8" t="s">
-[...29 lines deleted...]
-      <c r="O65" s="8"/>
+      <c r="W64" s="8"/>
+    </row>
+    <row r="65" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A65" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="B65" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C65" s="7"/>
+      <c r="D65" s="7"/>
+      <c r="E65" s="7"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="7"/>
+      <c r="I65" s="7"/>
+      <c r="J65" s="7"/>
+      <c r="K65" s="7"/>
+      <c r="L65" s="7"/>
+      <c r="M65" s="7"/>
+      <c r="N65" s="7"/>
+      <c r="O65" s="7"/>
       <c r="P65" s="8"/>
-      <c r="Q65" s="9"/>
-[...2 lines deleted...]
-      <c r="T65" s="9"/>
+      <c r="Q65" s="8"/>
+      <c r="R65" s="8"/>
+      <c r="S65" s="8"/>
+      <c r="T65" s="7"/>
       <c r="U65" s="8"/>
       <c r="V65" s="8"/>
-      <c r="W65" s="9"/>
-[...25 lines deleted...]
-      <c r="O66" s="8"/>
+      <c r="W65" s="8"/>
+    </row>
+    <row r="66" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A66" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="B66" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C66" s="7"/>
+      <c r="D66" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E66" s="7"/>
+      <c r="F66" s="7"/>
+      <c r="G66" s="7"/>
+      <c r="H66" s="7"/>
+      <c r="I66" s="7"/>
+      <c r="J66" s="7"/>
+      <c r="K66" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L66" s="7"/>
+      <c r="M66" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N66" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="O66" s="7"/>
       <c r="P66" s="8"/>
-      <c r="Q66" s="9"/>
-[...2 lines deleted...]
-      <c r="T66" s="9"/>
+      <c r="Q66" s="8"/>
+      <c r="R66" s="8"/>
+      <c r="S66" s="8"/>
+      <c r="T66" s="7"/>
       <c r="U66" s="8"/>
-      <c r="V66" s="8"/>
-[...28 lines deleted...]
-      <c r="O67" s="8"/>
+      <c r="V66" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="W66" s="8"/>
+    </row>
+    <row r="67" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A67" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="B67" s="7"/>
+      <c r="C67" s="7"/>
+      <c r="D67" s="7"/>
+      <c r="E67" s="7"/>
+      <c r="F67" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="G67" s="7"/>
+      <c r="H67" s="7"/>
+      <c r="I67" s="7"/>
+      <c r="J67" s="7"/>
+      <c r="K67" s="7"/>
+      <c r="L67" s="7"/>
+      <c r="M67" s="7"/>
+      <c r="N67" s="7"/>
+      <c r="O67" s="7"/>
       <c r="P67" s="8"/>
-      <c r="Q67" s="9"/>
-[...2 lines deleted...]
-      <c r="T67" s="9"/>
+      <c r="Q67" s="8"/>
+      <c r="R67" s="8"/>
+      <c r="S67" s="8"/>
+      <c r="T67" s="7"/>
       <c r="U67" s="8"/>
-      <c r="V67" s="8"/>
-[...26 lines deleted...]
-      <c r="O68" s="8"/>
+      <c r="V67" s="7"/>
+      <c r="W67" s="8"/>
+    </row>
+    <row r="68" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A68" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="B68" s="7"/>
+      <c r="C68" s="7"/>
+      <c r="D68" s="7"/>
+      <c r="E68" s="7"/>
+      <c r="F68" s="7"/>
+      <c r="G68" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="H68" s="7"/>
+      <c r="I68" s="7"/>
+      <c r="J68" s="7"/>
+      <c r="K68" s="10"/>
+      <c r="L68" s="7"/>
+      <c r="M68" s="7"/>
+      <c r="N68" s="10"/>
+      <c r="O68" s="10"/>
       <c r="P68" s="8"/>
-      <c r="Q68" s="9"/>
-[...2 lines deleted...]
-      <c r="T68" s="9"/>
+      <c r="Q68" s="8"/>
+      <c r="R68" s="8"/>
+      <c r="S68" s="8"/>
+      <c r="T68" s="10"/>
       <c r="U68" s="8"/>
       <c r="V68" s="8"/>
-      <c r="W68" s="9"/>
-[...27 lines deleted...]
-      <c r="O69" s="8"/>
+      <c r="W68" s="8" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="69" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A69" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="B69" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C69" s="7"/>
+      <c r="D69" s="7"/>
+      <c r="E69" s="7"/>
+      <c r="F69" s="7"/>
+      <c r="G69" s="7"/>
+      <c r="H69" s="7"/>
+      <c r="I69" s="7"/>
+      <c r="J69" s="7"/>
+      <c r="K69" s="7"/>
+      <c r="L69" s="7"/>
+      <c r="M69" s="7"/>
+      <c r="N69" s="7"/>
+      <c r="O69" s="7"/>
       <c r="P69" s="8"/>
-      <c r="Q69" s="9"/>
-[...2 lines deleted...]
-      <c r="T69" s="9"/>
+      <c r="Q69" s="8"/>
+      <c r="R69" s="8"/>
+      <c r="S69" s="8"/>
+      <c r="T69" s="7"/>
       <c r="U69" s="8"/>
       <c r="V69" s="8"/>
-      <c r="W69" s="9"/>
-[...25 lines deleted...]
-      <c r="O70" s="8"/>
+      <c r="W69" s="8"/>
+    </row>
+    <row r="70" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A70" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="B70" s="7"/>
+      <c r="C70" s="7"/>
+      <c r="D70" s="7"/>
+      <c r="E70" s="7"/>
+      <c r="F70" s="7"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="7"/>
+      <c r="I70" s="7"/>
+      <c r="J70" s="7"/>
+      <c r="K70" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L70" s="7"/>
+      <c r="M70" s="7"/>
+      <c r="N70" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="O70" s="7"/>
       <c r="P70" s="8"/>
-      <c r="Q70" s="9"/>
-[...2 lines deleted...]
-      <c r="T70" s="9"/>
+      <c r="Q70" s="8"/>
+      <c r="R70" s="8"/>
+      <c r="S70" s="8"/>
+      <c r="T70" s="7"/>
       <c r="U70" s="8"/>
       <c r="V70" s="8"/>
-      <c r="W70" s="9"/>
-[...25 lines deleted...]
-      <c r="O71" s="8"/>
+      <c r="W70" s="8"/>
+    </row>
+    <row r="71" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A71" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C71" s="7"/>
+      <c r="D71" s="7"/>
+      <c r="E71" s="7"/>
+      <c r="F71" s="7"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="7"/>
+      <c r="I71" s="7"/>
+      <c r="J71" s="7"/>
+      <c r="K71" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L71" s="7"/>
+      <c r="M71" s="7"/>
+      <c r="N71" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="O71" s="7"/>
       <c r="P71" s="8"/>
-      <c r="Q71" s="9"/>
-[...3 lines deleted...]
-      <c r="U71" s="8"/>
+      <c r="Q71" s="8"/>
+      <c r="R71" s="8"/>
+      <c r="S71" s="8"/>
+      <c r="T71" s="7"/>
+      <c r="U71" s="7" t="s">
+        <v>28</v>
+      </c>
       <c r="V71" s="8"/>
-      <c r="W71" s="9"/>
-[...27 lines deleted...]
-      <c r="O72" s="8"/>
+      <c r="W71" s="8"/>
+    </row>
+    <row r="72" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A72" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C72" s="7"/>
+      <c r="D72" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E72" s="7"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="7"/>
+      <c r="I72" s="7"/>
+      <c r="J72" s="7"/>
+      <c r="K72" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L72" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="M72" s="7"/>
+      <c r="N72" s="7"/>
+      <c r="O72" s="7"/>
       <c r="P72" s="8"/>
-      <c r="Q72" s="9"/>
-[...3 lines deleted...]
-      <c r="U72" s="8"/>
+      <c r="Q72" s="8"/>
+      <c r="R72" s="8"/>
+      <c r="S72" s="8"/>
+      <c r="T72" s="7"/>
+      <c r="U72" s="7" t="s">
+        <v>28</v>
+      </c>
       <c r="V72" s="8"/>
-      <c r="W72" s="9"/>
-[...27 lines deleted...]
-      <c r="O73" s="8"/>
+      <c r="W72" s="8"/>
+    </row>
+    <row r="73" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A73" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="B73" s="7"/>
+      <c r="C73" s="7"/>
+      <c r="D73" s="7"/>
+      <c r="E73" s="7"/>
+      <c r="F73" s="7"/>
+      <c r="G73" s="7"/>
+      <c r="H73" s="7"/>
+      <c r="I73" s="7"/>
+      <c r="J73" s="7"/>
+      <c r="K73" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L73" s="7"/>
+      <c r="M73" s="7"/>
+      <c r="N73" s="7"/>
+      <c r="O73" s="7"/>
       <c r="P73" s="8"/>
-      <c r="Q73" s="9"/>
-[...3 lines deleted...]
-      <c r="U73" s="8"/>
+      <c r="Q73" s="8"/>
+      <c r="R73" s="8"/>
+      <c r="S73" s="8"/>
+      <c r="T73" s="7"/>
+      <c r="U73" s="7"/>
       <c r="V73" s="8"/>
-      <c r="W73" s="9"/>
-[...25 lines deleted...]
-      <c r="O74" s="8"/>
+      <c r="W73" s="8"/>
+    </row>
+    <row r="74" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A74" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C74" s="7"/>
+      <c r="D74" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E74" s="7"/>
+      <c r="F74" s="7"/>
+      <c r="G74" s="7"/>
+      <c r="H74" s="7"/>
+      <c r="I74" s="7"/>
+      <c r="J74" s="7"/>
+      <c r="K74" s="7"/>
+      <c r="L74" s="7"/>
+      <c r="M74" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="N74" s="7"/>
+      <c r="O74" s="7"/>
       <c r="P74" s="8"/>
-      <c r="Q74" s="9"/>
-[...2 lines deleted...]
-      <c r="T74" s="9"/>
+      <c r="Q74" s="8"/>
+      <c r="R74" s="8"/>
+      <c r="S74" s="8"/>
+      <c r="T74" s="7"/>
       <c r="U74" s="8"/>
       <c r="V74" s="8"/>
-      <c r="W74" s="9"/>
-[...25 lines deleted...]
-      <c r="O75" s="8"/>
+      <c r="W74" s="8"/>
+    </row>
+    <row r="75" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A75" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C75" s="7"/>
+      <c r="D75" s="7"/>
+      <c r="E75" s="7"/>
+      <c r="F75" s="7"/>
+      <c r="G75" s="7"/>
+      <c r="H75" s="7"/>
+      <c r="I75" s="7"/>
+      <c r="J75" s="7"/>
+      <c r="K75" s="7"/>
+      <c r="L75" s="7"/>
+      <c r="M75" s="7"/>
+      <c r="N75" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="O75" s="7"/>
       <c r="P75" s="8"/>
-      <c r="Q75" s="9"/>
-[...2 lines deleted...]
-      <c r="T75" s="9"/>
+      <c r="Q75" s="8"/>
+      <c r="R75" s="8"/>
+      <c r="S75" s="8"/>
+      <c r="T75" s="7"/>
       <c r="U75" s="8"/>
       <c r="V75" s="8"/>
-      <c r="W75" s="9"/>
-[...27 lines deleted...]
-      <c r="O76" s="8"/>
+      <c r="W75" s="8"/>
+    </row>
+    <row r="76" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A76" s="6" t="s">
+        <v>98</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C76" s="7"/>
+      <c r="D76" s="7"/>
+      <c r="E76" s="7"/>
+      <c r="F76" s="7"/>
+      <c r="G76" s="7"/>
+      <c r="H76" s="7"/>
+      <c r="I76" s="7"/>
+      <c r="J76" s="7"/>
+      <c r="K76" s="7"/>
+      <c r="L76" s="7"/>
+      <c r="M76" s="7"/>
+      <c r="N76" s="7"/>
+      <c r="O76" s="7"/>
       <c r="P76" s="8"/>
-      <c r="Q76" s="9"/>
-[...2 lines deleted...]
-      <c r="T76" s="9"/>
+      <c r="Q76" s="8"/>
+      <c r="R76" s="8"/>
+      <c r="S76" s="8"/>
+      <c r="T76" s="7"/>
       <c r="U76" s="8"/>
       <c r="V76" s="8"/>
-      <c r="W76" s="9"/>
-[...69 lines deleted...]
-      <c r="O78" s="8"/>
+      <c r="W76" s="8"/>
+    </row>
+    <row r="77" spans="1:23" s="19" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A77" s="16" t="s">
+        <v>108</v>
+      </c>
+      <c r="B77" s="17"/>
+      <c r="C77" s="17"/>
+      <c r="D77" s="17"/>
+      <c r="E77" s="17"/>
+      <c r="F77" s="17"/>
+      <c r="G77" s="17"/>
+      <c r="H77" s="17"/>
+      <c r="I77" s="17"/>
+      <c r="J77" s="17"/>
+      <c r="K77" s="17"/>
+      <c r="L77" s="17"/>
+      <c r="M77" s="17"/>
+      <c r="N77" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="O77" s="17"/>
+      <c r="P77" s="18"/>
+      <c r="Q77" s="18"/>
+      <c r="R77" s="18"/>
+      <c r="S77" s="18"/>
+      <c r="T77" s="17"/>
+      <c r="U77" s="18"/>
+      <c r="V77" s="18"/>
+      <c r="W77" s="18"/>
+    </row>
+    <row r="78" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A78" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="B78" s="7"/>
+      <c r="C78" s="7"/>
+      <c r="D78" s="7"/>
+      <c r="E78" s="7"/>
+      <c r="F78" s="7"/>
+      <c r="G78" s="7"/>
+      <c r="H78" s="7"/>
+      <c r="I78" s="7"/>
+      <c r="J78" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="K78" s="7"/>
+      <c r="L78" s="7"/>
+      <c r="M78" s="7"/>
+      <c r="N78" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="O78" s="7"/>
       <c r="P78" s="8"/>
-      <c r="Q78" s="9"/>
-[...2 lines deleted...]
-      <c r="T78" s="9"/>
+      <c r="Q78" s="8"/>
+      <c r="R78" s="8"/>
+      <c r="S78" s="8"/>
+      <c r="T78" s="7"/>
       <c r="U78" s="8"/>
       <c r="V78" s="8"/>
-      <c r="W78" s="9"/>
-[...61 lines deleted...]
-      <c r="O80" s="8"/>
+      <c r="W78" s="8"/>
+    </row>
+    <row r="79" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A79" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="B79" s="7"/>
+      <c r="C79" s="7"/>
+      <c r="D79" s="7"/>
+      <c r="E79" s="7"/>
+      <c r="F79" s="7"/>
+      <c r="G79" s="7"/>
+      <c r="H79" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="I79" s="7"/>
+      <c r="J79" s="7"/>
+      <c r="K79" s="7"/>
+      <c r="L79" s="7"/>
+      <c r="M79" s="7"/>
+      <c r="N79" s="7"/>
+      <c r="O79" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="P79" s="8"/>
+      <c r="Q79" s="8"/>
+      <c r="R79" s="8"/>
+      <c r="S79" s="8"/>
+      <c r="T79" s="7"/>
+      <c r="U79" s="8"/>
+      <c r="V79" s="8"/>
+      <c r="W79" s="8"/>
+    </row>
+    <row r="80" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A80" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C80" s="7"/>
+      <c r="D80" s="7"/>
+      <c r="E80" s="7"/>
+      <c r="F80" s="7"/>
+      <c r="G80" s="7"/>
+      <c r="H80" s="7"/>
+      <c r="I80" s="7"/>
+      <c r="J80" s="7"/>
+      <c r="K80" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="L80" s="7"/>
+      <c r="M80" s="7"/>
+      <c r="N80" s="7"/>
+      <c r="O80" s="7"/>
       <c r="P80" s="8"/>
-      <c r="Q80" s="9"/>
-[...3 lines deleted...]
-      <c r="U80" s="8"/>
+      <c r="Q80" s="8"/>
+      <c r="R80" s="8"/>
+      <c r="S80" s="8"/>
+      <c r="T80" s="7"/>
+      <c r="U80" s="7" t="s">
+        <v>28</v>
+      </c>
       <c r="V80" s="8"/>
-      <c r="W80" s="9"/>
-[...29 lines deleted...]
-      <c r="O81" s="8"/>
+      <c r="W80" s="8"/>
+    </row>
+    <row r="81" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A81" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C81" s="7"/>
+      <c r="D81" s="7"/>
+      <c r="E81" s="7"/>
+      <c r="F81" s="7"/>
+      <c r="G81" s="7"/>
+      <c r="H81" s="7"/>
+      <c r="I81" s="7"/>
+      <c r="J81" s="7"/>
+      <c r="K81" s="7"/>
+      <c r="L81" s="7"/>
+      <c r="M81" s="7"/>
+      <c r="N81" s="7"/>
+      <c r="O81" s="7"/>
       <c r="P81" s="8"/>
-      <c r="Q81" s="9"/>
-[...2 lines deleted...]
-      <c r="T81" s="9"/>
+      <c r="Q81" s="8"/>
+      <c r="R81" s="8"/>
+      <c r="S81" s="8"/>
+      <c r="T81" s="7"/>
       <c r="U81" s="8"/>
       <c r="V81" s="8"/>
-      <c r="W81" s="9"/>
-[...23 lines deleted...]
-      <c r="O82" s="8"/>
+      <c r="W81" s="8"/>
+    </row>
+    <row r="82" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A82" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="B82" s="7"/>
+      <c r="C82" s="7"/>
+      <c r="D82" s="7"/>
+      <c r="E82" s="7"/>
+      <c r="F82" s="7"/>
+      <c r="G82" s="7"/>
+      <c r="H82" s="7"/>
+      <c r="I82" s="7"/>
+      <c r="J82" s="7"/>
+      <c r="K82" s="7"/>
+      <c r="L82" s="7"/>
+      <c r="M82" s="7"/>
+      <c r="N82" s="7"/>
+      <c r="O82" s="7"/>
       <c r="P82" s="8"/>
-      <c r="Q82" s="9"/>
-[...2 lines deleted...]
-      <c r="T82" s="9"/>
+      <c r="Q82" s="8"/>
+      <c r="R82" s="8"/>
+      <c r="S82" s="8"/>
+      <c r="T82" s="7"/>
       <c r="U82" s="8"/>
       <c r="V82" s="8"/>
-      <c r="W82" s="9"/>
-[...36 lines deleted...]
-      <c r="T83" s="9"/>
+      <c r="W82" s="8"/>
+    </row>
+    <row r="83" spans="1:23" x14ac:dyDescent="0.35">
+      <c r="A83" s="6" t="s">
+        <v>104</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C83" s="7"/>
+      <c r="D83" s="7"/>
+      <c r="E83" s="7"/>
+      <c r="F83" s="7"/>
+      <c r="G83" s="7"/>
+      <c r="H83" s="7"/>
+      <c r="I83" s="7"/>
+      <c r="J83" s="7"/>
+      <c r="K83" s="7" t="s">
+        <v>105</v>
+      </c>
+      <c r="L83" s="7"/>
+      <c r="M83" s="7"/>
+      <c r="N83" s="7"/>
+      <c r="O83" s="7"/>
+      <c r="P83" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q83" s="8"/>
+      <c r="R83" s="8"/>
+      <c r="S83" s="8"/>
+      <c r="T83" s="7"/>
       <c r="U83" s="8"/>
       <c r="V83" s="8"/>
-      <c r="W83" s="8" t="s">
-[...492 lines deleted...]
-      <c r="AB96" s="9"/>
+      <c r="W83" s="8"/>
     </row>
   </sheetData>
-  <autoFilter ref="A5:AC96" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
+  <autoFilter ref="A5:W83" xr:uid="{00000000-0009-0000-0000-000001000000}"/>
   <mergeCells count="4">
-    <mergeCell ref="A3:AC3"/>
+    <mergeCell ref="A3:W3"/>
     <mergeCell ref="B4:H4"/>
-    <mergeCell ref="P4:AC4"/>
+    <mergeCell ref="P4:W4"/>
     <mergeCell ref="I4:O4"/>
   </mergeCells>
   <pageMargins left="0.5" right="0.5" top="1.5" bottom="0.75" header="0.5" footer="0.3"/>
   <pageSetup scale="63" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FE500D543CA6424B90DB2D79CC06C445" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b66b8969212c40a32f47a88a3d7689ec">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2f6a0603-e23b-4e84-a4db-b4eb49e9d474" xmlns:ns3="1631cbca-95a8-46df-8576-237153b4614c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d6470dbd7ae5cbd3f3d81e25f0231dbc" ns2:_="" ns3:_="">
     <xsd:import namespace="2f6a0603-e23b-4e84-a4db-b4eb49e9d474"/>
     <xsd:import namespace="1631cbca-95a8-46df-8576-237153b4614c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
@@ -4829,77 +3849,101 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8406FD4-6F47-45E7-842E-028F28F14113}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="1631cbca-95a8-46df-8576-237153b4614c"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="2f6a0603-e23b-4e84-a4db-b4eb49e9d474"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63EE3D55-AD01-4E41-81FA-C93E81AC7916}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="2f6a0603-e23b-4e84-a4db-b4eb49e9d474"/>
+    <ds:schemaRef ds:uri="1631cbca-95a8-46df-8576-237153b4614c"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00B948F2-B836-4A2A-9899-95A0305A147D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...2 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63EE3D55-AD01-4E41-81FA-C93E81AC7916}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">