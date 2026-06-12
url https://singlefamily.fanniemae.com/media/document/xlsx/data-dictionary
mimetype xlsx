--- v0 (2025-10-19)
+++ v1 (2026-06-12)
@@ -5,86 +5,86 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/s5utic_fanniemae_com/Documents/Documents/MarketPoint/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/sxundl_fanniemae_com/Documents/MarketPoint File Specs/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{AA13376E-4EBB-4B32-B61B-A7E77A2C7911}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="13" documentId="8_{AA13376E-4EBB-4B32-B61B-A7E77A2C7911}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{FF57072B-AE82-4232-AEEA-C98FEE14EC83}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11620" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Page 1" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5213" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="927" uniqueCount="171">
   <si>
     <t>SellerLoanIdentifier</t>
   </si>
   <si>
     <t>SellerNumber</t>
   </si>
   <si>
     <t>LoanOriginatorType</t>
   </si>
   <si>
     <t>OriginatorPartyNumber</t>
   </si>
   <si>
     <t>AutomatedUnderwritingSystemType</t>
   </si>
   <si>
     <t>AutomatedUnderwritingCaseIdentifier</t>
   </si>
   <si>
     <t>BorrowerIdentifier</t>
   </si>
   <si>
     <t>ExecutionType</t>
   </si>
   <si>
@@ -550,192 +550,54 @@
   <si>
     <t>003|127|168|180|212|800</t>
   </si>
   <si>
     <t>003|127|168|180|212|</t>
   </si>
   <si>
     <t>007|127|180|212|508|800</t>
   </si>
   <si>
     <t>SemiDetached</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>007|127|168|180|211|808</t>
   </si>
   <si>
     <t>SERVICERNUMBER</t>
   </si>
   <si>
     <t>Investment</t>
   </si>
   <si>
-    <t>CA</t>
-[...140 lines deleted...]
-    <t>003|127|180|211|808|</t>
+    <t>SRPBestExExcludedServicers</t>
+  </si>
+  <si>
+    <t>SERVICERNUMBER|SERVICERNUMBER</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -766,95 +628,89 @@
     <font>
       <sz val="9"/>
       <color rgb="FF121212"/>
       <name val="Arial Narrow"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF121212"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF121212"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF121212"/>
       <name val="Source Sans Pro"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB7E1FB"/>
         <bgColor rgb="FFB7E1FB"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB7E1FB"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF0CC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -874,273 +730,211 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right style="thin">
-[...11 lines deleted...]
-      </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
-      <diagonal/>
-[...9 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color rgb="FF2BA8F2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF2BA8F2"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="67">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="6" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
-[...7 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="6" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="3" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="6" fillId="5" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="49" fontId="8" fillId="5" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="9" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="8" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="45">
+  <dxfs count="46">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="9"/>
         <color rgb="FF000000"/>
         <name val="Arial Narrow"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FF000000"/>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
@@ -1470,50 +1264,85 @@
     <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
     </dxf>
     <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="9"/>
+        <color rgb="FF121212"/>
+        <name val="Arial Narrow"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="30" formatCode="@"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="30" formatCode="@"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
@@ -1839,52 +1668,52 @@
         <bottom/>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{BBCF7CBB-D20C-4B4E-87CC-4D176E90D697}" name="Table1" displayName="Table1" ref="A1:DU57" totalsRowShown="0" headerRowDxfId="44" dataDxfId="42" headerRowBorderDxfId="43" tableBorderDxfId="41" totalsRowBorderDxfId="40">
-  <autoFilter ref="A1:DU57" xr:uid="{7451E212-5A00-40B6-860B-3DBCD67B76DE}">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{BBCF7CBB-D20C-4B4E-87CC-4D176E90D697}" name="Table1" displayName="Table1" ref="A1:DV10" totalsRowShown="0" headerRowDxfId="45" dataDxfId="43" headerRowBorderDxfId="44" tableBorderDxfId="42" totalsRowBorderDxfId="41">
+  <autoFilter ref="A1:DV10" xr:uid="{7451E212-5A00-40B6-860B-3DBCD67B76DE}">
     <filterColumn colId="0" hiddenButton="1"/>
     <filterColumn colId="1" hiddenButton="1"/>
     <filterColumn colId="2" hiddenButton="1"/>
     <filterColumn colId="3" hiddenButton="1"/>
     <filterColumn colId="4" hiddenButton="1"/>
     <filterColumn colId="5" hiddenButton="1"/>
     <filterColumn colId="6" hiddenButton="1"/>
     <filterColumn colId="7" hiddenButton="1"/>
     <filterColumn colId="8" hiddenButton="1"/>
     <filterColumn colId="9" hiddenButton="1"/>
     <filterColumn colId="10" hiddenButton="1"/>
     <filterColumn colId="11" hiddenButton="1"/>
     <filterColumn colId="12" hiddenButton="1"/>
     <filterColumn colId="13" hiddenButton="1"/>
     <filterColumn colId="14" hiddenButton="1"/>
     <filterColumn colId="15" hiddenButton="1"/>
     <filterColumn colId="16" hiddenButton="1"/>
     <filterColumn colId="17" hiddenButton="1"/>
     <filterColumn colId="18" hiddenButton="1"/>
     <filterColumn colId="19" hiddenButton="1"/>
     <filterColumn colId="20" hiddenButton="1"/>
     <filterColumn colId="21" hiddenButton="1"/>
     <filterColumn colId="22" hiddenButton="1"/>
     <filterColumn colId="23" hiddenButton="1"/>
     <filterColumn colId="24" hiddenButton="1"/>
@@ -1966,91 +1795,93 @@
     <filterColumn colId="100" hiddenButton="1"/>
     <filterColumn colId="101" hiddenButton="1"/>
     <filterColumn colId="102" hiddenButton="1"/>
     <filterColumn colId="103" hiddenButton="1"/>
     <filterColumn colId="104" hiddenButton="1"/>
     <filterColumn colId="105" hiddenButton="1"/>
     <filterColumn colId="106" hiddenButton="1"/>
     <filterColumn colId="107" hiddenButton="1"/>
     <filterColumn colId="108" hiddenButton="1"/>
     <filterColumn colId="109" hiddenButton="1"/>
     <filterColumn colId="110" hiddenButton="1"/>
     <filterColumn colId="111" hiddenButton="1"/>
     <filterColumn colId="112" hiddenButton="1"/>
     <filterColumn colId="113" hiddenButton="1"/>
     <filterColumn colId="114" hiddenButton="1"/>
     <filterColumn colId="115" hiddenButton="1"/>
     <filterColumn colId="116" hiddenButton="1"/>
     <filterColumn colId="117" hiddenButton="1"/>
     <filterColumn colId="118" hiddenButton="1"/>
     <filterColumn colId="119" hiddenButton="1"/>
     <filterColumn colId="120" hiddenButton="1"/>
     <filterColumn colId="121" hiddenButton="1"/>
     <filterColumn colId="122" hiddenButton="1"/>
     <filterColumn colId="123" hiddenButton="1"/>
     <filterColumn colId="124" hiddenButton="1"/>
+    <filterColumn colId="125" hiddenButton="1"/>
   </autoFilter>
-  <tableColumns count="125">
-[...6 lines deleted...]
-    <tableColumn id="7" xr3:uid="{730251F5-1AE6-4347-B234-749F2ED02A6D}" name="BorrowerIdentifier" dataDxfId="33"/>
+  <tableColumns count="126">
+    <tableColumn id="1" xr3:uid="{10F4B7E9-E94B-4D2C-BB4C-5ECC5EAB9EFC}" name="SellerLoanIdentifier" dataDxfId="40"/>
+    <tableColumn id="2" xr3:uid="{5418279B-9574-4EFA-AE89-E62DD54DFA31}" name="SellerNumber" dataDxfId="39"/>
+    <tableColumn id="3" xr3:uid="{9D76BAAE-3F45-4775-B68A-783ED9F0A735}" name="LoanOriginatorType" dataDxfId="38"/>
+    <tableColumn id="4" xr3:uid="{4678E012-EA0E-4290-BB0B-73164584CC40}" name="OriginatorPartyNumber" dataDxfId="37"/>
+    <tableColumn id="5" xr3:uid="{DFF6E1BB-6716-445E-BE78-ADBFCB2A0863}" name="AutomatedUnderwritingSystemType" dataDxfId="36"/>
+    <tableColumn id="6" xr3:uid="{FE8DB4B7-7F7E-4BB8-B50E-E27367E6D563}" name="AutomatedUnderwritingCaseIdentifier" dataDxfId="35"/>
+    <tableColumn id="7" xr3:uid="{730251F5-1AE6-4347-B234-749F2ED02A6D}" name="BorrowerIdentifier" dataDxfId="34"/>
     <tableColumn id="8" xr3:uid="{7C2A9F41-7436-4276-BA37-F5582F348D02}" name="ExecutionType"/>
     <tableColumn id="9" xr3:uid="{BBDA2094-3373-41AE-A046-415E5F3DD667}" name="CommitmentPeriod"/>
     <tableColumn id="10" xr3:uid="{9FDED51A-6F98-4CD7-9B08-11F5967998DA}" name="InvestorRemittanceType"/>
     <tableColumn id="11" xr3:uid="{38F9409A-9B59-41C5-A97F-FF7CD686FB94}" name="ScheduledFirstPaymentDate"/>
     <tableColumn id="12" xr3:uid="{48ECB07E-48A4-469E-8DB9-4A83E75BAD7C}" name="NoteRatePercent"/>
     <tableColumn id="13" xr3:uid="{923143B8-1C53-4542-88C6-6BAA1566E112}" name="ServicingFee"/>
     <tableColumn id="14" xr3:uid="{FEF8F630-6650-4D32-A25B-4F7A254E2EAD}" name="LenderPaidMIInterestRateAdjustmentPercent"/>
     <tableColumn id="15" xr3:uid="{5D619442-3F47-4FFA-9204-B0CB5A0E9666}" name="ServicingType"/>
     <tableColumn id="100" xr3:uid="{946DC20F-BF5C-4A4E-9EDC-E64CAE94DC0E}" name="PriceLockDateTime"/>
     <tableColumn id="99" xr3:uid="{54CDE78E-F028-42C8-A155-879893EDC53A}" name="ApplicationReceivedDate "/>
     <tableColumn id="16" xr3:uid="{36EBDA11-099B-490D-AE1C-38606CDBFA5F}" name="LoanAmortizationType"/>
     <tableColumn id="17" xr3:uid="{B525E014-1572-46BC-A487-503E2A64421B}" name="LoanAmortizationTerm"/>
     <tableColumn id="18" xr3:uid="{2FE40E25-1741-4C15-8754-EB33E40DD8F6}" name="MortgageType"/>
     <tableColumn id="19" xr3:uid="{6094EB6E-6AE5-4D58-BF50-C45F6C4434A9}" name="LoanPurposeType"/>
     <tableColumn id="20" xr3:uid="{FF8113DC-F99B-4689-A23B-433F8D27D696}" name="RefinanceCashOutDeterminationType"/>
     <tableColumn id="21" xr3:uid="{6355CC8A-6B7A-4106-B4AE-DFB843FD063E}" name="UPBAmount"/>
     <tableColumn id="22" xr3:uid="{283CBB37-04CB-4CA7-B63A-3A81B372E116}" name="OriginalUPBAmount"/>
     <tableColumn id="23" xr3:uid="{353767F6-2E61-4FCD-BF5F-5F1E89C416C2}" name="LTVRatioPercent"/>
     <tableColumn id="24" xr3:uid="{ECA918C1-EC82-46FC-8BF4-BA05B890FFA3}" name="BaseLTVRatioPercent"/>
     <tableColumn id="25" xr3:uid="{DF90E432-B6E5-4B65-BBB1-0FF5D4F1F5BF}" name="CombinedLTVRatioPercent"/>
     <tableColumn id="26" xr3:uid="{60B1D2AE-D87F-4F38-A7B3-BBCA0056CF48}" name="OriginalCombinedLTVRatioPercent"/>
-    <tableColumn id="27" xr3:uid="{6AB10C3E-5B9E-45D9-8090-4A59E58874FE}" name="InvestorFeatureIdentifier" dataDxfId="32"/>
-    <tableColumn id="128" xr3:uid="{51063C26-54EA-417B-8D34-4AF0F6023E7B}" name="LoanMissionScoreNumber " dataDxfId="31"/>
+    <tableColumn id="27" xr3:uid="{6AB10C3E-5B9E-45D9-8090-4A59E58874FE}" name="InvestorFeatureIdentifier" dataDxfId="33"/>
+    <tableColumn id="128" xr3:uid="{51063C26-54EA-417B-8D34-4AF0F6023E7B}" name="LoanMissionScoreNumber " dataDxfId="32"/>
     <tableColumn id="127" xr3:uid="{D6E4A8D3-FBDF-4CDC-9BFD-63CCECBA964A}" name="LoanMaturityPeriodCount"/>
     <tableColumn id="126" xr3:uid="{22DD8298-B894-493B-BBCF-F56B0C925428}" name="LoanProgramIdentifier"/>
-    <tableColumn id="28" xr3:uid="{AF0AEB85-EED3-4C8E-8510-B70E6E4A0AC3}" name="InvestorProductPlanIdentifier" dataDxfId="30"/>
+    <tableColumn id="28" xr3:uid="{AF0AEB85-EED3-4C8E-8510-B70E6E4A0AC3}" name="InvestorProductPlanIdentifier" dataDxfId="31"/>
     <tableColumn id="29" xr3:uid="{D7D6209A-BB6A-475B-AD87-129D342A1AC9}" name="MarginRatePercent"/>
     <tableColumn id="30" xr3:uid="{23D9742E-B167-4B4D-9BD9-E5FA06820D61}" name="CurrentInterestRatePercent"/>
-    <tableColumn id="31" xr3:uid="{D705F797-90D5-4942-A247-ADB756846200}" name="InitialFixedPeriodEffectiveMonthsCount" dataDxfId="29"/>
+    <tableColumn id="31" xr3:uid="{D705F797-90D5-4942-A247-ADB756846200}" name="InitialFixedPeriodEffectiveMonthsCount" dataDxfId="30"/>
     <tableColumn id="32" xr3:uid="{8E6C6058-657A-4583-ABD2-4258070F2F54}" name="NoteDate"/>
     <tableColumn id="33" xr3:uid="{A5898C49-380F-46AC-BB87-88309E6198FD}" name="ServicingExecutionPlatform"/>
-    <tableColumn id="34" xr3:uid="{2B6CF4B0-1183-49D0-B393-EA5FACA7B997}" name="ServicerNumber" dataDxfId="28"/>
+    <tableColumn id="34" xr3:uid="{2B6CF4B0-1183-49D0-B393-EA5FACA7B997}" name="ServicerNumber" dataDxfId="29"/>
+    <tableColumn id="101" xr3:uid="{DFD1B0B4-FFD2-4790-985A-595351EA80E9}" name="SRPBestExExcludedServicers" dataDxfId="28"/>
     <tableColumn id="35" xr3:uid="{FEFD7125-7747-4094-A8A1-60C6945D6EEA}" name="EscrowBalanceAmount"/>
     <tableColumn id="36" xr3:uid="{3AA8D32F-B58D-4803-ABFC-2F2FCD0FB7DC}" name="PropertyUsageType"/>
     <tableColumn id="37" xr3:uid="{4E377DD1-9BF2-4914-8B2E-87727E35204C}" name="AttachmentType"/>
     <tableColumn id="38" xr3:uid="{669E6455-8ECF-4DCE-ADEF-CCDBCB1E2EE4}" name="ProjectLegalStructureType"/>
     <tableColumn id="39" xr3:uid="{6F6D8344-E858-4790-9D68-E460120199FF}" name="PUDIndicator"/>
     <tableColumn id="40" xr3:uid="{FCA4EDDA-0812-4E3E-A625-ED20BFDF972A}" name="ConstructionMethodType"/>
     <tableColumn id="41" xr3:uid="{97A467A0-207D-4ECE-BBFA-F9B4D0EE3269}" name="ProjectClassificationIdentifier"/>
     <tableColumn id="42" xr3:uid="{1DE94CF5-04BC-4E8E-9F96-3F96FDC6B712}" name="FinancedUnitCount"/>
     <tableColumn id="123" xr3:uid="{9D89AC43-5218-434D-B4CB-66ED2F36E560}" name="Unit1BedroomCount" dataDxfId="27"/>
     <tableColumn id="117" xr3:uid="{F9A24990-90E4-4903-BD81-7F23C3400809}" name="PropertyDwellingUnit1EligibleRentAmount"/>
     <tableColumn id="114" xr3:uid="{2724563C-C80D-455D-B4EA-498A0AE7DD8C}" name="Unit2BedroomCount" dataDxfId="26"/>
     <tableColumn id="118" xr3:uid="{6A0799F0-FDB7-4737-952B-86B4E109670E}" name="PropertyDwellingUnit2EligibleRentAmount"/>
     <tableColumn id="115" xr3:uid="{266277B0-3C92-4831-B614-6E25C57741D6}" name="Unit3BedroomCount" dataDxfId="25"/>
     <tableColumn id="119" xr3:uid="{3FF0B655-C6AC-4D3C-AF31-E4E8AAC02F93}" name="PropertyDwellingUnit3EligibleRentAmount"/>
     <tableColumn id="116" xr3:uid="{D0475ECB-7823-4CA2-98FC-123DF29124B7}" name="Unit4BedroomCount" dataDxfId="24"/>
     <tableColumn id="121" xr3:uid="{635A3069-B7CC-4696-A8D7-77B59218FF06}" name="PropertyDwellingUnit4EligibleRentAmount"/>
     <tableColumn id="98" xr3:uid="{13FD9D2E-CC42-4A4F-9E12-1F414C7650D2}" name="CensusTractIdentifier" dataDxfId="23"/>
     <tableColumn id="96" xr3:uid="{2E486CA9-202C-4777-AA62-E8179E02008F}" name="PropertyValuationAmount "/>
     <tableColumn id="120" xr3:uid="{7F3A8999-9AF5-4FCC-9337-9F620F26E1A8}" name="PurchasePriceAmount"/>
     <tableColumn id="43" xr3:uid="{31F133CF-A039-4915-8B09-595CD5A046C5}" name="StateCode"/>
     <tableColumn id="44" xr3:uid="{9CCD3AB3-6C0F-4FBB-9D0F-7C848F5EB7A3}" name="PostalCode" dataDxfId="22"/>
     <tableColumn id="45" xr3:uid="{4B108620-C1C9-4F3D-A999-FADFECB74853}" name="BorrowerCount"/>
     <tableColumn id="46" xr3:uid="{4D4DCA4C-1B85-412F-8833-76EC7A541E5A}" name="LoanLevelCreditScoreValue" dataDxfId="21"/>
     <tableColumn id="47" xr3:uid="{3CB83AB2-F075-40C9-B010-A68631363599}" name="CurrentCreditScoreDate"/>
     <tableColumn id="48" xr3:uid="{916626D4-94A7-4E55-8F7C-9C204B1F6837}" name="TotalMonthlyIncomeAmount"/>
@@ -2328,20576 +2159,3894 @@
             <a:spcPts val="1200"/>
           </a:spcAft>
           <a:defRPr/>
         </a:defPPr>
       </a:lstStyle>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Fannie Mae External" id="{8FCBFEF2-8769-47C1-9A95-DEDE839E2D69}" vid="{11FE7236-E89D-41DE-8E11-6375C02A2104}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7100EA4F-763B-4212-B871-6C605805EF76}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:DU57"/>
+  <dimension ref="A1:DV10"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="144" zoomScaleNormal="100" zoomScalePageLayoutView="71" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" zoomScale="144" zoomScaleNormal="100" zoomScalePageLayoutView="71" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="15.26953125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="16.26953125" customWidth="1"/>
     <col min="4" max="4" width="18.7265625" customWidth="1"/>
     <col min="5" max="5" width="17.26953125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="29.26953125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="15.453125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="13" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="16.453125" customWidth="1"/>
     <col min="10" max="10" width="19.26953125" customWidth="1"/>
     <col min="11" max="11" width="21.7265625" customWidth="1"/>
     <col min="14" max="14" width="32.453125" customWidth="1"/>
     <col min="18" max="18" width="27.26953125" customWidth="1"/>
     <col min="19" max="19" width="18.453125" customWidth="1"/>
     <col min="21" max="21" width="15.26953125" customWidth="1"/>
     <col min="22" max="22" width="27.7265625" customWidth="1"/>
-    <col min="23" max="23" width="15.26953125" style="4"/>
+    <col min="23" max="23" width="15.26953125" style="2"/>
     <col min="24" max="24" width="16.7265625" customWidth="1"/>
     <col min="26" max="26" width="17.453125" customWidth="1"/>
     <col min="27" max="27" width="21.26953125" customWidth="1"/>
     <col min="28" max="28" width="26.7265625" customWidth="1"/>
     <col min="29" max="32" width="19.26953125" customWidth="1"/>
     <col min="33" max="33" width="22.7265625" customWidth="1"/>
     <col min="34" max="34" width="15.453125" customWidth="1"/>
     <col min="35" max="35" width="20.7265625" customWidth="1"/>
     <col min="36" max="36" width="29.26953125" customWidth="1"/>
     <col min="38" max="38" width="21.7265625" customWidth="1"/>
-    <col min="40" max="40" width="18.453125" customWidth="1"/>
-[...34 lines deleted...]
-    <col min="112" max="112" width="18.26953125" customWidth="1"/>
+    <col min="40" max="40" width="27.36328125" bestFit="1" customWidth="1"/>
+    <col min="41" max="41" width="18.453125" customWidth="1"/>
+    <col min="42" max="42" width="16.26953125" customWidth="1"/>
+    <col min="44" max="44" width="20.7265625" customWidth="1"/>
+    <col min="46" max="46" width="19.7265625" customWidth="1"/>
+    <col min="47" max="47" width="22.453125" customWidth="1"/>
+    <col min="48" max="60" width="15.7265625" customWidth="1"/>
+    <col min="62" max="62" width="15.26953125" style="3"/>
+    <col min="64" max="64" width="21.453125" customWidth="1"/>
+    <col min="65" max="65" width="18.7265625" customWidth="1"/>
+    <col min="66" max="67" width="22" style="3" customWidth="1"/>
+    <col min="68" max="68" width="34.453125" style="3" customWidth="1"/>
+    <col min="69" max="69" width="18.7265625" customWidth="1"/>
+    <col min="70" max="70" width="18" customWidth="1"/>
+    <col min="71" max="71" width="29.26953125" customWidth="1"/>
+    <col min="72" max="72" width="22.26953125" customWidth="1"/>
+    <col min="73" max="73" width="19" customWidth="1"/>
+    <col min="75" max="75" width="16.453125" customWidth="1"/>
+    <col min="76" max="76" width="10.7265625" customWidth="1"/>
+    <col min="78" max="78" width="21.81640625" style="4" customWidth="1"/>
+    <col min="79" max="79" width="17.7265625" customWidth="1"/>
+    <col min="80" max="80" width="17.26953125" customWidth="1"/>
+    <col min="81" max="81" width="18.7265625" customWidth="1"/>
+    <col min="82" max="82" width="17" customWidth="1"/>
+    <col min="83" max="83" width="18.26953125" customWidth="1"/>
+    <col min="90" max="90" width="17.26953125" customWidth="1"/>
+    <col min="91" max="91" width="18.7265625" customWidth="1"/>
+    <col min="92" max="92" width="17" customWidth="1"/>
+    <col min="93" max="93" width="18.26953125" customWidth="1"/>
+    <col min="100" max="100" width="17.26953125" customWidth="1"/>
+    <col min="101" max="101" width="18.7265625" customWidth="1"/>
+    <col min="102" max="102" width="17" customWidth="1"/>
+    <col min="103" max="103" width="18.26953125" customWidth="1"/>
+    <col min="110" max="110" width="17.26953125" customWidth="1"/>
+    <col min="111" max="111" width="18.7265625" customWidth="1"/>
+    <col min="112" max="112" width="17" customWidth="1"/>
+    <col min="113" max="113" width="18.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:125" s="14" customFormat="1" ht="23" x14ac:dyDescent="0.35">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:126" s="12" customFormat="1" ht="23" x14ac:dyDescent="0.35">
+      <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="7" t="s">
+      <c r="B1" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="7" t="s">
+      <c r="C1" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="7" t="s">
+      <c r="D1" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E1" s="7" t="s">
+      <c r="E1" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F1" s="66" t="s">
+      <c r="F1" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="G1" s="7" t="s">
+      <c r="G1" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="H1" s="7" t="s">
+      <c r="H1" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="I1" s="7" t="s">
+      <c r="I1" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="J1" s="7" t="s">
+      <c r="J1" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="7" t="s">
+      <c r="K1" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="7" t="s">
+      <c r="L1" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="7" t="s">
+      <c r="M1" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="N1" s="7" t="s">
+      <c r="N1" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="O1" s="7" t="s">
+      <c r="O1" s="5" t="s">
         <v>14</v>
       </c>
-      <c r="P1" s="7" t="s">
+      <c r="P1" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="Q1" s="7" t="s">
+      <c r="Q1" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="R1" s="8" t="s">
+      <c r="R1" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="S1" s="7" t="s">
+      <c r="S1" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="7" t="s">
+      <c r="T1" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="U1" s="7" t="s">
+      <c r="U1" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="V1" s="7" t="s">
+      <c r="V1" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="W1" s="9" t="s">
+      <c r="W1" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="X1" s="7" t="s">
+      <c r="X1" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="7" t="s">
+      <c r="Y1" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="7" t="s">
+      <c r="Z1" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="AA1" s="7" t="s">
+      <c r="AA1" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="AB1" s="7" t="s">
+      <c r="AB1" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="AC1" s="40" t="s">
+      <c r="AC1" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="AD1" s="7" t="s">
+      <c r="AD1" s="5" t="s">
         <v>29</v>
       </c>
-      <c r="AE1" s="7" t="s">
+      <c r="AE1" s="5" t="s">
         <v>30</v>
       </c>
-      <c r="AF1" s="7" t="s">
+      <c r="AF1" s="5" t="s">
         <v>31</v>
       </c>
-      <c r="AG1" s="40" t="s">
+      <c r="AG1" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="AH1" s="7" t="s">
+      <c r="AH1" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="AI1" s="7" t="s">
+      <c r="AI1" s="5" t="s">
         <v>34</v>
       </c>
-      <c r="AJ1" s="10" t="s">
+      <c r="AJ1" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="AK1" s="7" t="s">
+      <c r="AK1" s="5" t="s">
         <v>36</v>
       </c>
-      <c r="AL1" s="7" t="s">
+      <c r="AL1" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="AM1" s="40" t="s">
+      <c r="AM1" s="32" t="s">
         <v>38</v>
       </c>
-      <c r="AN1" s="7" t="s">
+      <c r="AN1" s="32" t="s">
+        <v>169</v>
+      </c>
+      <c r="AO1" s="5" t="s">
         <v>39</v>
       </c>
-      <c r="AO1" s="7" t="s">
+      <c r="AP1" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="AP1" s="7" t="s">
+      <c r="AQ1" s="5" t="s">
         <v>41</v>
       </c>
-      <c r="AQ1" s="7" t="s">
+      <c r="AR1" s="5" t="s">
         <v>42</v>
       </c>
-      <c r="AR1" s="7" t="s">
+      <c r="AS1" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="AS1" s="7" t="s">
+      <c r="AT1" s="5" t="s">
         <v>44</v>
       </c>
-      <c r="AT1" s="7" t="s">
+      <c r="AU1" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="AU1" s="7" t="s">
+      <c r="AV1" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="AV1" s="10" t="s">
+      <c r="AW1" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="AW1" s="10" t="s">
+      <c r="AX1" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="AX1" s="10" t="s">
+      <c r="AY1" s="8" t="s">
         <v>49</v>
       </c>
-      <c r="AY1" s="10" t="s">
+      <c r="AZ1" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="AZ1" s="10" t="s">
+      <c r="BA1" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="BA1" s="10" t="s">
+      <c r="BB1" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="BB1" s="10" t="s">
+      <c r="BC1" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="BC1" s="10" t="s">
+      <c r="BD1" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="BD1" s="7" t="s">
+      <c r="BE1" s="5" t="s">
         <v>55</v>
       </c>
-      <c r="BE1" s="7" t="s">
+      <c r="BF1" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="BF1" s="7" t="s">
+      <c r="BG1" s="5" t="s">
         <v>57</v>
       </c>
-      <c r="BG1" s="7" t="s">
+      <c r="BH1" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="BH1" s="7" t="s">
+      <c r="BI1" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="BI1" s="11" t="s">
+      <c r="BJ1" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="BJ1" s="11" t="s">
+      <c r="BK1" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="BK1" s="11" t="s">
+      <c r="BL1" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="BL1" s="11" t="s">
+      <c r="BM1" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="BM1" s="11" t="s">
+      <c r="BN1" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="BN1" s="11" t="s">
+      <c r="BO1" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="BO1" s="11" t="s">
+      <c r="BP1" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="BP1" s="11" t="s">
+      <c r="BQ1" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="BQ1" s="11" t="s">
+      <c r="BR1" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="BR1" s="11" t="s">
+      <c r="BS1" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="BS1" s="11" t="s">
+      <c r="BT1" s="9" t="s">
         <v>70</v>
       </c>
-      <c r="BT1" s="11" t="s">
+      <c r="BU1" s="9" t="s">
         <v>71</v>
       </c>
-      <c r="BU1" s="11" t="s">
+      <c r="BV1" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="BV1" s="11" t="s">
+      <c r="BW1" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="BW1" s="11" t="s">
+      <c r="BX1" s="9" t="s">
         <v>74</v>
       </c>
-      <c r="BX1" s="12" t="s">
+      <c r="BY1" s="10" t="s">
         <v>75</v>
       </c>
-      <c r="BY1" s="11" t="s">
+      <c r="BZ1" s="9" t="s">
         <v>76</v>
       </c>
-      <c r="BZ1" s="11" t="s">
+      <c r="CA1" s="9" t="s">
         <v>77</v>
       </c>
-      <c r="CA1" s="11" t="s">
+      <c r="CB1" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="CB1" s="11" t="s">
+      <c r="CC1" s="9" t="s">
         <v>79</v>
       </c>
-      <c r="CC1" s="11" t="s">
+      <c r="CD1" s="9" t="s">
         <v>80</v>
       </c>
-      <c r="CD1" s="61" t="s">
+      <c r="CE1" s="46" t="s">
         <v>81</v>
       </c>
-      <c r="CE1" s="11" t="s">
+      <c r="CF1" s="9" t="s">
         <v>82</v>
       </c>
-      <c r="CF1" s="11" t="s">
+      <c r="CG1" s="9" t="s">
         <v>83</v>
       </c>
-      <c r="CG1" s="11" t="s">
+      <c r="CH1" s="9" t="s">
         <v>84</v>
       </c>
-      <c r="CH1" s="61" t="s">
+      <c r="CI1" s="46" t="s">
         <v>85</v>
       </c>
-      <c r="CI1" s="61" t="s">
+      <c r="CJ1" s="46" t="s">
         <v>86</v>
       </c>
-      <c r="CJ1" s="11" t="s">
+      <c r="CK1" s="9" t="s">
         <v>87</v>
       </c>
-      <c r="CK1" s="11" t="s">
+      <c r="CL1" s="9" t="s">
         <v>88</v>
       </c>
-      <c r="CL1" s="11" t="s">
+      <c r="CM1" s="9" t="s">
         <v>89</v>
       </c>
-      <c r="CM1" s="11" t="s">
+      <c r="CN1" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="CN1" s="11" t="s">
+      <c r="CO1" s="9" t="s">
         <v>91</v>
       </c>
-      <c r="CO1" s="11" t="s">
+      <c r="CP1" s="9" t="s">
         <v>92</v>
       </c>
-      <c r="CP1" s="11" t="s">
+      <c r="CQ1" s="9" t="s">
         <v>93</v>
       </c>
-      <c r="CQ1" s="11" t="s">
+      <c r="CR1" s="9" t="s">
         <v>94</v>
       </c>
-      <c r="CR1" s="11" t="s">
+      <c r="CS1" s="9" t="s">
         <v>95</v>
       </c>
-      <c r="CS1" s="11" t="s">
+      <c r="CT1" s="9" t="s">
         <v>96</v>
       </c>
-      <c r="CT1" s="11" t="s">
+      <c r="CU1" s="9" t="s">
         <v>97</v>
       </c>
-      <c r="CU1" s="11" t="s">
+      <c r="CV1" s="9" t="s">
         <v>98</v>
       </c>
-      <c r="CV1" s="11" t="s">
+      <c r="CW1" s="9" t="s">
         <v>99</v>
       </c>
-      <c r="CW1" s="11" t="s">
+      <c r="CX1" s="9" t="s">
         <v>100</v>
       </c>
-      <c r="CX1" s="11" t="s">
+      <c r="CY1" s="9" t="s">
         <v>101</v>
       </c>
-      <c r="CY1" s="11" t="s">
+      <c r="CZ1" s="9" t="s">
         <v>102</v>
       </c>
-      <c r="CZ1" s="11" t="s">
+      <c r="DA1" s="9" t="s">
         <v>103</v>
       </c>
-      <c r="DA1" s="11" t="s">
+      <c r="DB1" s="9" t="s">
         <v>104</v>
       </c>
-      <c r="DB1" s="11" t="s">
+      <c r="DC1" s="9" t="s">
         <v>105</v>
       </c>
-      <c r="DC1" s="11" t="s">
+      <c r="DD1" s="9" t="s">
         <v>106</v>
       </c>
-      <c r="DD1" s="11" t="s">
+      <c r="DE1" s="9" t="s">
         <v>107</v>
       </c>
-      <c r="DE1" s="11" t="s">
+      <c r="DF1" s="9" t="s">
         <v>108</v>
       </c>
-      <c r="DF1" s="11" t="s">
+      <c r="DG1" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="DG1" s="11" t="s">
+      <c r="DH1" s="9" t="s">
         <v>110</v>
       </c>
-      <c r="DH1" s="13" t="s">
+      <c r="DI1" s="11" t="s">
         <v>111</v>
       </c>
-      <c r="DI1" s="17" t="s">
+      <c r="DJ1" s="14" t="s">
         <v>112</v>
       </c>
-      <c r="DJ1" s="17" t="s">
+      <c r="DK1" s="14" t="s">
         <v>113</v>
       </c>
-      <c r="DK1" s="17" t="s">
+      <c r="DL1" s="14" t="s">
         <v>114</v>
       </c>
-      <c r="DL1" s="17" t="s">
+      <c r="DM1" s="14" t="s">
         <v>115</v>
       </c>
-      <c r="DM1" s="11" t="s">
+      <c r="DN1" s="9" t="s">
         <v>116</v>
       </c>
-      <c r="DN1" s="10" t="s">
+      <c r="DO1" s="8" t="s">
         <v>117</v>
       </c>
-      <c r="DO1" s="10" t="s">
+      <c r="DP1" s="8" t="s">
         <v>118</v>
       </c>
-      <c r="DP1" s="10" t="s">
+      <c r="DQ1" s="8" t="s">
         <v>119</v>
       </c>
-      <c r="DQ1" s="10" t="s">
+      <c r="DR1" s="8" t="s">
         <v>120</v>
       </c>
-      <c r="DR1" s="10" t="s">
+      <c r="DS1" s="8" t="s">
         <v>121</v>
       </c>
-      <c r="DS1" s="10" t="s">
+      <c r="DT1" s="8" t="s">
         <v>122</v>
       </c>
-      <c r="DT1" s="10" t="s">
+      <c r="DU1" s="8" t="s">
         <v>123</v>
       </c>
-      <c r="DU1" s="10" t="s">
+      <c r="DV1" s="8" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="2" spans="1:125" s="14" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="44">
+    <row r="2" spans="1:126" s="12" customFormat="1" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="34">
         <v>11000</v>
       </c>
-      <c r="B2" s="46" t="s">
+      <c r="B2" s="35" t="s">
         <v>125</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D2" s="41"/>
+      <c r="D2" s="33"/>
       <c r="E2" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="F2" s="41"/>
+      <c r="F2" s="33"/>
       <c r="G2" s="1"/>
-      <c r="H2" s="19" t="s">
+      <c r="H2" s="16" t="s">
         <v>128</v>
       </c>
-      <c r="I2" s="19">
+      <c r="I2" s="16">
         <v>7</v>
       </c>
-      <c r="J2" s="19" t="s">
+      <c r="J2" s="16" t="s">
         <v>129</v>
       </c>
-      <c r="K2" s="21">
+      <c r="K2" s="18">
         <v>44166</v>
       </c>
-      <c r="L2" s="20">
+      <c r="L2" s="17">
         <v>6</v>
       </c>
-      <c r="M2" s="20">
+      <c r="M2" s="17">
         <v>0.25</v>
       </c>
-      <c r="N2" s="20">
+      <c r="N2" s="17">
         <v>0</v>
       </c>
-      <c r="O2" s="19" t="s">
+      <c r="O2" s="16" t="s">
         <v>130</v>
       </c>
-      <c r="P2" s="21">
+      <c r="P2" s="18">
         <v>45444</v>
       </c>
-      <c r="Q2" s="21">
+      <c r="Q2" s="18">
         <v>45485</v>
       </c>
-      <c r="R2" s="19" t="s">
+      <c r="R2" s="16" t="s">
         <v>131</v>
       </c>
-      <c r="S2" s="20">
+      <c r="S2" s="17">
         <v>360</v>
       </c>
-      <c r="T2" s="20" t="s">
+      <c r="T2" s="17" t="s">
         <v>132</v>
       </c>
-      <c r="U2" s="19" t="s">
+      <c r="U2" s="16" t="s">
         <v>133</v>
       </c>
-      <c r="V2" s="19" t="s">
-[...2 lines deleted...]
-      <c r="W2" s="20">
+      <c r="V2" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="W2" s="17">
         <v>343621.7</v>
       </c>
-      <c r="X2" s="20">
+      <c r="X2" s="17">
         <v>345000</v>
       </c>
-      <c r="Y2" s="20">
+      <c r="Y2" s="17">
         <v>78</v>
       </c>
-      <c r="Z2" s="20">
+      <c r="Z2" s="17">
         <v>78</v>
       </c>
-      <c r="AA2" s="20">
+      <c r="AA2" s="17">
         <v>78</v>
       </c>
-      <c r="AB2" s="20">
+      <c r="AB2" s="17">
         <v>78</v>
       </c>
-      <c r="AC2" s="48" t="s">
+      <c r="AC2" s="36" t="s">
         <v>135</v>
       </c>
-      <c r="AD2" s="48">
+      <c r="AD2" s="36">
         <v>2</v>
       </c>
-      <c r="AE2" s="20">
+      <c r="AE2" s="17">
         <v>360</v>
       </c>
-      <c r="AF2" s="20" t="s">
+      <c r="AF2" s="17" t="s">
         <v>136</v>
       </c>
-      <c r="AG2" s="50" t="s">
-[...20 lines deleted...]
-      <c r="AN2" s="25">
+      <c r="AG2" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH2" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI2" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ2" s="36" t="s">
+        <v>134</v>
+      </c>
+      <c r="AK2" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AL2" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="AM2" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="AN2" s="38"/>
+      <c r="AO2" s="22">
         <v>200</v>
       </c>
-      <c r="AO2" s="20" t="s">
+      <c r="AP2" s="17" t="s">
         <v>137</v>
       </c>
-      <c r="AP2" s="19" t="s">
+      <c r="AQ2" s="16" t="s">
         <v>138</v>
       </c>
-      <c r="AQ2" s="19" t="s">
-[...11 lines deleted...]
-      <c r="AU2" s="20">
+      <c r="AR2" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS2" s="22" t="s">
+        <v>134</v>
+      </c>
+      <c r="AT2" s="22" t="s">
+        <v>134</v>
+      </c>
+      <c r="AU2" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AV2" s="17">
         <v>1</v>
       </c>
-      <c r="AV2" s="48">
+      <c r="AW2" s="36">
         <v>1</v>
       </c>
-      <c r="AW2" s="20">
+      <c r="AX2" s="17">
         <v>1000</v>
       </c>
-      <c r="AX2" s="48">
+      <c r="AY2" s="36">
         <v>1</v>
       </c>
-      <c r="AY2" s="20">
+      <c r="AZ2" s="17">
         <v>2000</v>
       </c>
-      <c r="AZ2" s="48">
+      <c r="BA2" s="36">
         <v>1</v>
       </c>
-      <c r="BA2" s="20">
+      <c r="BB2" s="17">
         <v>1000</v>
       </c>
-      <c r="BB2" s="48">
+      <c r="BC2" s="36">
         <v>1</v>
       </c>
-      <c r="BC2" s="20">
+      <c r="BD2" s="17">
         <v>2000</v>
       </c>
-      <c r="BD2" s="54">
+      <c r="BE2" s="41">
         <v>48085030307</v>
       </c>
-      <c r="BE2" s="20">
+      <c r="BF2" s="17">
         <v>300000</v>
       </c>
-      <c r="BF2" s="20">
+      <c r="BG2" s="17">
         <v>240000</v>
       </c>
-      <c r="BG2" s="20" t="s">
+      <c r="BH2" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="BH2" s="48" t="s">
+      <c r="BI2" s="36" t="s">
         <v>140</v>
       </c>
-      <c r="BI2" s="19" t="s">
-[...2 lines deleted...]
-      <c r="BJ2" s="50">
+      <c r="BJ2" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK2" s="38">
         <v>720</v>
       </c>
-      <c r="BK2" s="20" t="s">
-[...2 lines deleted...]
-      <c r="BL2" s="19">
+      <c r="BL2" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM2" s="16">
         <v>4000</v>
       </c>
-      <c r="BM2" s="19" t="s">
-[...2 lines deleted...]
-      <c r="BN2" s="19">
+      <c r="BN2" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO2" s="16">
         <v>1000</v>
       </c>
-      <c r="BO2" s="27" t="s">
+      <c r="BP2" s="24" t="s">
         <v>126</v>
       </c>
-      <c r="BP2" s="27" t="s">
+      <c r="BQ2" s="24" t="s">
         <v>127</v>
       </c>
-      <c r="BQ2" s="27" t="s">
+      <c r="BR2" s="24" t="s">
         <v>141</v>
       </c>
-      <c r="BR2" s="19">
+      <c r="BS2" s="16">
         <v>20</v>
       </c>
-      <c r="BS2" s="19">
+      <c r="BT2" s="16">
         <v>18000</v>
       </c>
-      <c r="BT2" s="19" t="s">
+      <c r="BU2" s="16" t="s">
         <v>142</v>
       </c>
-      <c r="BU2" s="19" t="s">
+      <c r="BV2" s="16" t="s">
         <v>143</v>
       </c>
-      <c r="BV2" s="19" t="s">
+      <c r="BW2" s="16" t="s">
         <v>138</v>
       </c>
-      <c r="BW2" s="50">
+      <c r="BX2" s="38">
         <v>1</v>
       </c>
-      <c r="BX2" s="19">
+      <c r="BY2" s="16">
         <v>278000</v>
       </c>
-      <c r="BY2" s="19" t="s">
-[...2 lines deleted...]
-      <c r="BZ2" s="19" t="s">
+      <c r="BZ2" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CA2" s="16" t="s">
         <v>144</v>
       </c>
-      <c r="CA2" s="19" t="s">
+      <c r="CB2" s="16" t="s">
         <v>145</v>
       </c>
-      <c r="CB2" s="19" t="s">
+      <c r="CC2" s="16" t="s">
         <v>146</v>
       </c>
-      <c r="CC2" s="19" t="s">
+      <c r="CD2" s="16" t="s">
         <v>147</v>
       </c>
-      <c r="CD2" s="50">
+      <c r="CE2" s="38">
         <v>1111</v>
       </c>
-      <c r="CE2" s="19" t="s">
+      <c r="CF2" s="16" t="s">
         <v>142</v>
       </c>
-      <c r="CF2" s="19" t="s">
+      <c r="CG2" s="16" t="s">
         <v>143</v>
       </c>
-      <c r="CG2" s="39" t="s">
+      <c r="CH2" s="31" t="s">
         <v>148</v>
       </c>
-      <c r="CH2" s="48">
+      <c r="CI2" s="36">
         <v>77573</v>
       </c>
-      <c r="CI2" s="63">
+      <c r="CJ2" s="47">
         <v>48085030307</v>
       </c>
-      <c r="CJ2" s="19" t="s">
+      <c r="CK2" s="16" t="s">
         <v>149</v>
       </c>
-      <c r="CK2" s="19" t="s">
-[...2 lines deleted...]
-      <c r="CL2" s="19" t="s">
+      <c r="CL2" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CM2" s="16" t="s">
         <v>146</v>
       </c>
-      <c r="CM2" s="19" t="s">
-[...2 lines deleted...]
-      <c r="CN2" s="50">
+      <c r="CN2" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CO2" s="38">
         <v>1111</v>
       </c>
-      <c r="CO2" s="19" t="s">
+      <c r="CP2" s="16" t="s">
         <v>142</v>
       </c>
-      <c r="CP2" s="19" t="s">
+      <c r="CQ2" s="16" t="s">
         <v>143</v>
       </c>
-      <c r="CQ2" s="39" t="s">
+      <c r="CR2" s="31" t="s">
         <v>148</v>
       </c>
-      <c r="CR2" s="48">
+      <c r="CS2" s="36">
         <v>77573</v>
       </c>
-      <c r="CS2" s="63">
+      <c r="CT2" s="47">
         <v>48085030307</v>
       </c>
-      <c r="CT2" s="26" t="s">
-[...66 lines deleted...]
-      <c r="DU2" s="18"/>
+      <c r="CU2" s="23" t="s">
+        <v>134</v>
+      </c>
+      <c r="CV2" s="23" t="s">
+        <v>134</v>
+      </c>
+      <c r="CW2" s="23" t="s">
+        <v>134</v>
+      </c>
+      <c r="CX2" s="23" t="s">
+        <v>134</v>
+      </c>
+      <c r="CY2" s="41" t="s">
+        <v>134</v>
+      </c>
+      <c r="CZ2" s="23" t="s">
+        <v>134</v>
+      </c>
+      <c r="DA2" s="23" t="s">
+        <v>134</v>
+      </c>
+      <c r="DB2" s="23" t="s">
+        <v>134</v>
+      </c>
+      <c r="DC2" s="41" t="s">
+        <v>134</v>
+      </c>
+      <c r="DD2" s="41" t="s">
+        <v>134</v>
+      </c>
+      <c r="DE2" s="23" t="s">
+        <v>134</v>
+      </c>
+      <c r="DF2" s="23" t="s">
+        <v>134</v>
+      </c>
+      <c r="DG2" s="23" t="s">
+        <v>134</v>
+      </c>
+      <c r="DH2" s="23" t="s">
+        <v>134</v>
+      </c>
+      <c r="DI2" s="43" t="s">
+        <v>134</v>
+      </c>
+      <c r="DJ2" s="26" t="s">
+        <v>134</v>
+      </c>
+      <c r="DK2" s="26" t="s">
+        <v>134</v>
+      </c>
+      <c r="DL2" s="26" t="s">
+        <v>134</v>
+      </c>
+      <c r="DM2" s="48" t="s">
+        <v>134</v>
+      </c>
+      <c r="DN2" s="48" t="s">
+        <v>134</v>
+      </c>
+      <c r="DO2" s="15"/>
+      <c r="DP2" s="15"/>
+      <c r="DQ2" s="15"/>
+      <c r="DR2" s="15"/>
+      <c r="DS2" s="15"/>
+      <c r="DT2" s="15"/>
+      <c r="DU2" s="15"/>
+      <c r="DV2" s="15"/>
     </row>
-    <row r="3" spans="1:125" ht="18" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A3" s="44">
+    <row r="3" spans="1:126" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="34">
         <v>11000</v>
       </c>
-      <c r="B3" s="46" t="s">
+      <c r="B3" s="35" t="s">
         <v>125</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D3" s="41"/>
+      <c r="D3" s="33"/>
       <c r="E3" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="F3" s="46" t="s">
+      <c r="F3" s="35" t="s">
         <v>151</v>
       </c>
       <c r="G3" s="1"/>
-      <c r="H3" s="22" t="s">
+      <c r="H3" s="19" t="s">
         <v>128</v>
       </c>
-      <c r="I3" s="22">
+      <c r="I3" s="19">
         <v>7</v>
       </c>
-      <c r="J3" s="22" t="s">
+      <c r="J3" s="19" t="s">
         <v>129</v>
       </c>
-      <c r="K3" s="24">
+      <c r="K3" s="21">
         <v>44166</v>
       </c>
-      <c r="L3" s="23">
+      <c r="L3" s="20">
         <v>5.5</v>
       </c>
-      <c r="M3" s="23">
+      <c r="M3" s="20">
         <v>0.25</v>
       </c>
-      <c r="N3" s="23">
+      <c r="N3" s="20">
         <v>0</v>
       </c>
-      <c r="O3" s="22" t="s">
+      <c r="O3" s="19" t="s">
         <v>152</v>
       </c>
-      <c r="P3" s="23" t="s">
-[...5 lines deleted...]
-      <c r="R3" s="22" t="s">
+      <c r="P3" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q3" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="R3" s="19" t="s">
         <v>131</v>
       </c>
-      <c r="S3" s="23">
+      <c r="S3" s="20">
         <v>360</v>
       </c>
-      <c r="T3" s="23" t="s">
+      <c r="T3" s="20" t="s">
         <v>132</v>
       </c>
-      <c r="U3" s="22" t="s">
+      <c r="U3" s="19" t="s">
         <v>133</v>
       </c>
-      <c r="V3" s="22" t="s">
-[...2 lines deleted...]
-      <c r="W3" s="23">
+      <c r="V3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="W3" s="20">
         <v>114518.2</v>
       </c>
-      <c r="X3" s="23">
+      <c r="X3" s="20">
         <v>115000</v>
       </c>
-      <c r="Y3" s="23">
+      <c r="Y3" s="20">
         <v>73</v>
       </c>
-      <c r="Z3" s="23">
+      <c r="Z3" s="20">
         <v>73</v>
       </c>
-      <c r="AA3" s="23">
+      <c r="AA3" s="20">
         <v>73</v>
       </c>
-      <c r="AB3" s="23">
+      <c r="AB3" s="20">
         <v>73</v>
       </c>
-      <c r="AC3" s="49" t="s">
+      <c r="AC3" s="37" t="s">
         <v>153</v>
       </c>
-      <c r="AD3" s="49" t="s">
-[...23 lines deleted...]
-      <c r="AL3" s="22" t="s">
+      <c r="AD3" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="AE3" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF3" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AG3" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI3" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ3" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="AK3" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AL3" s="19" t="s">
         <v>154</v>
       </c>
-      <c r="AM3" s="51" t="s">
+      <c r="AM3" s="39" t="s">
         <v>155</v>
       </c>
-      <c r="AN3" s="30">
+      <c r="AN3" s="50" t="s">
+        <v>167</v>
+      </c>
+      <c r="AO3" s="27">
         <v>200</v>
       </c>
-      <c r="AO3" s="23" t="s">
+      <c r="AP3" s="20" t="s">
         <v>137</v>
       </c>
-      <c r="AP3" s="22" t="s">
+      <c r="AQ3" s="19" t="s">
         <v>138</v>
       </c>
-      <c r="AQ3" s="22" t="s">
-[...11 lines deleted...]
-      <c r="AU3" s="23">
+      <c r="AR3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS3" s="27" t="s">
+        <v>134</v>
+      </c>
+      <c r="AT3" s="27" t="s">
+        <v>134</v>
+      </c>
+      <c r="AU3" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AV3" s="20">
         <v>1</v>
       </c>
-      <c r="AV3" s="55" t="s">
-[...32 lines deleted...]
-      <c r="BG3" s="23" t="s">
+      <c r="AW3" s="42" t="s">
+        <v>134</v>
+      </c>
+      <c r="AX3" s="28" t="s">
+        <v>134</v>
+      </c>
+      <c r="AY3" s="42" t="s">
+        <v>134</v>
+      </c>
+      <c r="AZ3" s="28" t="s">
+        <v>134</v>
+      </c>
+      <c r="BA3" s="42" t="s">
+        <v>134</v>
+      </c>
+      <c r="BB3" s="28" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC3" s="42" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD3" s="28" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE3" s="42" t="s">
+        <v>134</v>
+      </c>
+      <c r="BF3" s="28" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG3" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH3" s="20" t="s">
         <v>156</v>
       </c>
-      <c r="BH3" s="49">
+      <c r="BI3" s="37">
         <v>44011</v>
       </c>
-      <c r="BI3" s="22" t="s">
-[...2 lines deleted...]
-      <c r="BJ3" s="51">
+      <c r="BJ3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK3" s="39">
         <v>700</v>
       </c>
-      <c r="BK3" s="23" t="s">
-[...2 lines deleted...]
-      <c r="BL3" s="22">
+      <c r="BL3" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM3" s="19">
         <v>4000</v>
       </c>
-      <c r="BM3" s="22">
+      <c r="BN3" s="19">
         <v>2000</v>
       </c>
-      <c r="BN3" s="22">
+      <c r="BO3" s="19">
         <v>1000</v>
       </c>
-      <c r="BO3" s="22" t="s">
-[...14 lines deleted...]
-      <c r="BT3" s="22" t="s">
+      <c r="BP3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BR3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BS3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BU3" s="19" t="s">
         <v>142</v>
       </c>
-      <c r="BU3" s="22" t="s">
+      <c r="BV3" s="19" t="s">
         <v>143</v>
       </c>
-      <c r="BV3" s="22" t="s">
+      <c r="BW3" s="19" t="s">
         <v>138</v>
       </c>
-      <c r="BW3" s="51">
+      <c r="BX3" s="39">
         <v>1</v>
       </c>
-      <c r="BX3" s="22">
+      <c r="BY3" s="19">
         <v>254500</v>
       </c>
-      <c r="BY3" s="22">
+      <c r="BZ3" s="19">
         <v>10000</v>
       </c>
-      <c r="BZ3" s="22" t="s">
+      <c r="CA3" s="19" t="s">
         <v>144</v>
       </c>
-      <c r="CA3" s="22" t="s">
+      <c r="CB3" s="19" t="s">
         <v>145</v>
       </c>
-      <c r="CB3" s="22" t="s">
+      <c r="CC3" s="19" t="s">
         <v>146</v>
       </c>
-      <c r="CC3" s="22" t="s">
+      <c r="CD3" s="19" t="s">
         <v>147</v>
       </c>
-      <c r="CD3" s="51">
+      <c r="CE3" s="39">
         <v>1111</v>
       </c>
-      <c r="CE3" s="22" t="s">
-[...111 lines deleted...]
-      <c r="DU3" s="15"/>
+      <c r="CF3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CG3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CH3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CI3" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CJ3" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CK3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CL3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CM3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CN3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CO3" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CP3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CQ3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CR3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CS3" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CT3" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CU3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CV3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CW3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CX3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CY3" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CZ3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DA3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DB3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DC3" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="DD3" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="DE3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DF3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DG3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DH3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DI3" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="DJ3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DK3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DL3" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DM3" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="DN3" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="DO3" s="13"/>
+      <c r="DP3" s="13"/>
+      <c r="DQ3" s="13"/>
+      <c r="DR3" s="13"/>
+      <c r="DS3" s="13"/>
+      <c r="DT3" s="13"/>
+      <c r="DU3" s="13"/>
+      <c r="DV3" s="13"/>
     </row>
-    <row r="4" spans="1:125" ht="15" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A4" s="44">
+    <row r="4" spans="1:126" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="34">
         <v>11001</v>
       </c>
-      <c r="B4" s="46" t="s">
+      <c r="B4" s="35" t="s">
         <v>125</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D4" s="41"/>
+      <c r="D4" s="33"/>
       <c r="E4" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="F4" s="46" t="s">
+      <c r="F4" s="35" t="s">
         <v>151</v>
       </c>
       <c r="G4" s="1"/>
-      <c r="H4" s="19" t="s">
+      <c r="H4" s="16" t="s">
         <v>128</v>
       </c>
-      <c r="I4" s="19">
+      <c r="I4" s="16">
         <v>7</v>
       </c>
-      <c r="J4" s="19" t="s">
+      <c r="J4" s="16" t="s">
         <v>129</v>
       </c>
-      <c r="K4" s="21">
+      <c r="K4" s="18">
         <v>44166</v>
       </c>
-      <c r="L4" s="20">
+      <c r="L4" s="17">
         <v>6</v>
       </c>
-      <c r="M4" s="20">
+      <c r="M4" s="17">
         <v>0.25</v>
       </c>
-      <c r="N4" s="20">
+      <c r="N4" s="17">
         <v>0</v>
       </c>
-      <c r="O4" s="19" t="s">
+      <c r="O4" s="16" t="s">
         <v>152</v>
       </c>
-      <c r="P4" s="20" t="s">
-[...5 lines deleted...]
-      <c r="R4" s="19" t="s">
+      <c r="P4" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="R4" s="16" t="s">
         <v>131</v>
       </c>
-      <c r="S4" s="20">
+      <c r="S4" s="17">
         <v>360</v>
       </c>
-      <c r="T4" s="20" t="s">
+      <c r="T4" s="17" t="s">
         <v>132</v>
       </c>
-      <c r="U4" s="19" t="s">
+      <c r="U4" s="16" t="s">
         <v>133</v>
       </c>
-      <c r="V4" s="19" t="s">
-[...2 lines deleted...]
-      <c r="W4" s="20">
+      <c r="V4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="W4" s="17">
         <v>644654.6</v>
       </c>
-      <c r="X4" s="20">
+      <c r="X4" s="17">
         <v>650000</v>
       </c>
-      <c r="Y4" s="20">
+      <c r="Y4" s="17">
         <v>78</v>
       </c>
-      <c r="Z4" s="20">
+      <c r="Z4" s="17">
         <v>78</v>
       </c>
-      <c r="AA4" s="20">
+      <c r="AA4" s="17">
         <v>78</v>
       </c>
-      <c r="AB4" s="20">
+      <c r="AB4" s="17">
         <v>78</v>
       </c>
-      <c r="AC4" s="48" t="s">
+      <c r="AC4" s="36" t="s">
         <v>157</v>
       </c>
-      <c r="AD4" s="48" t="s">
-[...23 lines deleted...]
-      <c r="AL4" s="19" t="s">
+      <c r="AD4" s="36" t="s">
+        <v>134</v>
+      </c>
+      <c r="AE4" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF4" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AG4" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI4" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ4" s="36" t="s">
+        <v>134</v>
+      </c>
+      <c r="AK4" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AL4" s="16" t="s">
         <v>154</v>
       </c>
-      <c r="AM4" s="50" t="s">
+      <c r="AM4" s="38" t="s">
         <v>155</v>
       </c>
-      <c r="AN4" s="25">
+      <c r="AN4" s="40" t="s">
+        <v>170</v>
+      </c>
+      <c r="AO4" s="22">
         <v>200</v>
       </c>
-      <c r="AO4" s="20" t="s">
+      <c r="AP4" s="17" t="s">
         <v>137</v>
       </c>
-      <c r="AP4" s="19" t="s">
+      <c r="AQ4" s="16" t="s">
         <v>138</v>
       </c>
-      <c r="AQ4" s="19" t="s">
-[...11 lines deleted...]
-      <c r="AU4" s="20">
+      <c r="AR4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS4" s="22" t="s">
+        <v>134</v>
+      </c>
+      <c r="AT4" s="22" t="s">
+        <v>134</v>
+      </c>
+      <c r="AU4" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AV4" s="17">
         <v>1</v>
       </c>
-      <c r="AV4" s="56" t="s">
-[...32 lines deleted...]
-      <c r="BG4" s="20" t="s">
+      <c r="AW4" s="43" t="s">
+        <v>134</v>
+      </c>
+      <c r="AX4" s="25" t="s">
+        <v>134</v>
+      </c>
+      <c r="AY4" s="43" t="s">
+        <v>134</v>
+      </c>
+      <c r="AZ4" s="25" t="s">
+        <v>134</v>
+      </c>
+      <c r="BA4" s="43" t="s">
+        <v>134</v>
+      </c>
+      <c r="BB4" s="25" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC4" s="43" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD4" s="25" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE4" s="43" t="s">
+        <v>134</v>
+      </c>
+      <c r="BF4" s="25" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG4" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH4" s="17" t="s">
         <v>148</v>
       </c>
-      <c r="BH4" s="48">
+      <c r="BI4" s="36">
         <v>77573</v>
       </c>
-      <c r="BI4" s="19" t="s">
-[...2 lines deleted...]
-      <c r="BJ4" s="50">
+      <c r="BJ4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK4" s="38">
         <v>690</v>
       </c>
-      <c r="BK4" s="20" t="s">
-[...2 lines deleted...]
-      <c r="BL4" s="19">
+      <c r="BL4" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM4" s="16">
         <v>4000</v>
       </c>
-      <c r="BM4" s="19">
+      <c r="BN4" s="16">
         <v>2000</v>
       </c>
-      <c r="BN4" s="19">
+      <c r="BO4" s="16">
         <v>1000</v>
       </c>
-      <c r="BO4" s="19" t="s">
-[...14 lines deleted...]
-      <c r="BT4" s="19" t="s">
+      <c r="BP4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BR4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BS4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BU4" s="16" t="s">
         <v>142</v>
       </c>
-      <c r="BU4" s="19" t="s">
+      <c r="BV4" s="16" t="s">
         <v>143</v>
       </c>
-      <c r="BV4" s="19" t="s">
+      <c r="BW4" s="16" t="s">
         <v>138</v>
       </c>
-      <c r="BW4" s="50">
+      <c r="BX4" s="38">
         <v>1</v>
       </c>
-      <c r="BX4" s="19">
+      <c r="BY4" s="16">
         <v>278000</v>
       </c>
-      <c r="BY4" s="19">
+      <c r="BZ4" s="16">
         <v>10000</v>
       </c>
-      <c r="BZ4" s="19" t="s">
+      <c r="CA4" s="16" t="s">
         <v>144</v>
       </c>
-      <c r="CA4" s="19" t="s">
-[...2 lines deleted...]
-      <c r="CB4" s="19" t="s">
+      <c r="CB4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CC4" s="16" t="s">
         <v>146</v>
       </c>
-      <c r="CC4" s="19" t="s">
-[...2 lines deleted...]
-      <c r="CD4" s="50">
+      <c r="CD4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CE4" s="38">
         <v>1111</v>
       </c>
-      <c r="CE4" s="19" t="s">
-[...111 lines deleted...]
-      <c r="DU4" s="15"/>
+      <c r="CF4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CG4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CH4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CI4" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CJ4" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CK4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CL4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CM4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CN4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CO4" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CP4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CQ4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CR4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CS4" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CT4" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CU4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CV4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CW4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CX4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CY4" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CZ4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DA4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DB4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DC4" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="DD4" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="DE4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DF4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DG4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DH4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DI4" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="DJ4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DK4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DL4" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DM4" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="DN4" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="DO4" s="13"/>
+      <c r="DP4" s="13"/>
+      <c r="DQ4" s="13"/>
+      <c r="DR4" s="13"/>
+      <c r="DS4" s="13"/>
+      <c r="DT4" s="13"/>
+      <c r="DU4" s="13"/>
+      <c r="DV4" s="13"/>
     </row>
-    <row r="5" spans="1:125" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A5" s="44">
+    <row r="5" spans="1:126" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="34">
         <v>11002</v>
       </c>
-      <c r="B5" s="46" t="s">
+      <c r="B5" s="35" t="s">
         <v>125</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D5" s="41"/>
+      <c r="D5" s="33"/>
       <c r="E5" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="F5" s="41"/>
+      <c r="F5" s="33"/>
       <c r="G5" s="1"/>
-      <c r="H5" s="22" t="s">
+      <c r="H5" s="19" t="s">
         <v>128</v>
       </c>
-      <c r="I5" s="22">
+      <c r="I5" s="19">
         <v>7</v>
       </c>
-      <c r="J5" s="22" t="s">
+      <c r="J5" s="19" t="s">
         <v>129</v>
       </c>
-      <c r="K5" s="24">
+      <c r="K5" s="21">
         <v>44166</v>
       </c>
-      <c r="L5" s="23">
+      <c r="L5" s="20">
         <v>4.5</v>
       </c>
-      <c r="M5" s="23">
+      <c r="M5" s="20">
         <v>0.25</v>
       </c>
-      <c r="N5" s="23">
+      <c r="N5" s="20">
         <v>0</v>
       </c>
-      <c r="O5" s="22" t="s">
+      <c r="O5" s="19" t="s">
         <v>152</v>
       </c>
-      <c r="P5" s="22" t="s">
-[...5 lines deleted...]
-      <c r="R5" s="22" t="s">
+      <c r="P5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="R5" s="19" t="s">
         <v>131</v>
       </c>
-      <c r="S5" s="23">
+      <c r="S5" s="20">
         <v>120</v>
       </c>
-      <c r="T5" s="23" t="s">
+      <c r="T5" s="20" t="s">
         <v>132</v>
       </c>
-      <c r="U5" s="22" t="s">
+      <c r="U5" s="19" t="s">
         <v>158</v>
       </c>
-      <c r="V5" s="22" t="s">
+      <c r="V5" s="19" t="s">
         <v>159</v>
       </c>
-      <c r="W5" s="23">
+      <c r="W5" s="20">
         <v>200000</v>
       </c>
-      <c r="X5" s="23">
+      <c r="X5" s="20">
         <v>200000</v>
       </c>
-      <c r="Y5" s="23">
+      <c r="Y5" s="20">
         <v>38</v>
       </c>
-      <c r="Z5" s="23">
+      <c r="Z5" s="20">
         <v>38</v>
       </c>
-      <c r="AA5" s="23">
+      <c r="AA5" s="20">
         <v>38</v>
       </c>
-      <c r="AB5" s="23">
+      <c r="AB5" s="20">
         <v>38</v>
       </c>
-      <c r="AC5" s="49" t="s">
+      <c r="AC5" s="37" t="s">
         <v>160</v>
       </c>
-      <c r="AD5" s="49" t="s">
-[...23 lines deleted...]
-      <c r="AL5" s="22" t="s">
+      <c r="AD5" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="AE5" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF5" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AG5" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI5" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ5" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="AK5" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AL5" s="19" t="s">
         <v>154</v>
       </c>
-      <c r="AM5" s="51" t="s">
+      <c r="AM5" s="39" t="s">
         <v>155</v>
       </c>
-      <c r="AN5" s="30">
-[...2 lines deleted...]
-      <c r="AO5" s="23" t="s">
+      <c r="AN5" s="39"/>
+      <c r="AO5" s="27"/>
+      <c r="AP5" s="20" t="s">
         <v>137</v>
       </c>
-      <c r="AP5" s="22" t="s">
+      <c r="AQ5" s="19" t="s">
         <v>138</v>
       </c>
-      <c r="AQ5" s="22" t="s">
-[...11 lines deleted...]
-      <c r="AU5" s="23">
+      <c r="AR5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS5" s="27" t="s">
+        <v>134</v>
+      </c>
+      <c r="AT5" s="27" t="s">
+        <v>134</v>
+      </c>
+      <c r="AU5" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AV5" s="20">
         <v>1</v>
       </c>
-      <c r="AV5" s="57" t="s">
-[...32 lines deleted...]
-      <c r="BG5" s="23" t="s">
+      <c r="AW5" s="44" t="s">
+        <v>134</v>
+      </c>
+      <c r="AX5" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="AY5" s="44" t="s">
+        <v>134</v>
+      </c>
+      <c r="AZ5" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="BA5" s="44" t="s">
+        <v>134</v>
+      </c>
+      <c r="BB5" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC5" s="44" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD5" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE5" s="44" t="s">
+        <v>134</v>
+      </c>
+      <c r="BF5" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG5" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH5" s="20" t="s">
         <v>156</v>
       </c>
-      <c r="BH5" s="49">
+      <c r="BI5" s="37">
         <v>44011</v>
       </c>
-      <c r="BI5" s="22" t="s">
-[...2 lines deleted...]
-      <c r="BJ5" s="51">
+      <c r="BJ5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK5" s="39">
         <v>720</v>
       </c>
-      <c r="BK5" s="23" t="s">
-[...2 lines deleted...]
-      <c r="BL5" s="22">
+      <c r="BL5" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM5" s="19">
         <v>4000</v>
       </c>
-      <c r="BM5" s="22">
+      <c r="BN5" s="19">
         <v>2000</v>
       </c>
-      <c r="BN5" s="22">
+      <c r="BO5" s="19">
         <v>1000</v>
       </c>
-      <c r="BO5" s="22" t="s">
-[...14 lines deleted...]
-      <c r="BT5" s="22" t="s">
+      <c r="BP5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BR5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BS5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BU5" s="19" t="s">
         <v>142</v>
       </c>
-      <c r="BU5" s="22" t="s">
+      <c r="BV5" s="19" t="s">
         <v>143</v>
       </c>
-      <c r="BV5" s="22" t="s">
+      <c r="BW5" s="19" t="s">
         <v>138</v>
       </c>
-      <c r="BW5" s="51">
+      <c r="BX5" s="39">
         <v>1</v>
       </c>
-      <c r="BX5" s="22">
+      <c r="BY5" s="19">
         <v>254500</v>
       </c>
-      <c r="BY5" s="22" t="s">
-[...2 lines deleted...]
-      <c r="BZ5" s="22" t="s">
+      <c r="BZ5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CA5" s="19" t="s">
         <v>144</v>
       </c>
-      <c r="CA5" s="22" t="s">
-[...2 lines deleted...]
-      <c r="CB5" s="22" t="s">
+      <c r="CB5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CC5" s="19" t="s">
         <v>146</v>
       </c>
-      <c r="CC5" s="22" t="s">
-[...2 lines deleted...]
-      <c r="CD5" s="51">
+      <c r="CD5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CE5" s="39">
         <v>1111</v>
       </c>
-      <c r="CE5" s="22" t="s">
-[...111 lines deleted...]
-      <c r="DU5" s="15"/>
+      <c r="CF5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CG5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CH5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CI5" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CJ5" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CK5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CL5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CM5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CN5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CO5" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CP5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CQ5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CR5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CS5" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CT5" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CU5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CV5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CW5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CX5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CY5" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CZ5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DA5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DB5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DC5" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="DD5" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="DE5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DF5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DG5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DH5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DI5" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="DJ5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DK5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DL5" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DM5" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="DN5" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="DO5" s="13"/>
+      <c r="DP5" s="13"/>
+      <c r="DQ5" s="13"/>
+      <c r="DR5" s="13"/>
+      <c r="DS5" s="13"/>
+      <c r="DT5" s="13"/>
+      <c r="DU5" s="13"/>
+      <c r="DV5" s="13"/>
     </row>
-    <row r="6" spans="1:125" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A6" s="44">
+    <row r="6" spans="1:126" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="34">
         <v>11003</v>
       </c>
-      <c r="B6" s="46" t="s">
+      <c r="B6" s="35" t="s">
         <v>125</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D6" s="41"/>
+      <c r="D6" s="33"/>
       <c r="E6" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="F6" s="41"/>
+      <c r="F6" s="33"/>
       <c r="G6" s="1"/>
-      <c r="H6" s="19" t="s">
+      <c r="H6" s="16" t="s">
         <v>128</v>
       </c>
-      <c r="I6" s="19">
+      <c r="I6" s="16">
         <v>7</v>
       </c>
-      <c r="J6" s="19" t="s">
+      <c r="J6" s="16" t="s">
         <v>129</v>
       </c>
-      <c r="K6" s="21">
+      <c r="K6" s="18">
         <v>44166</v>
       </c>
-      <c r="L6" s="20">
+      <c r="L6" s="17">
         <v>2.875</v>
       </c>
-      <c r="M6" s="20">
+      <c r="M6" s="17">
         <v>0.25</v>
       </c>
-      <c r="N6" s="20">
+      <c r="N6" s="17">
         <v>0</v>
       </c>
-      <c r="O6" s="19" t="s">
+      <c r="O6" s="16" t="s">
         <v>152</v>
       </c>
-      <c r="P6" s="19" t="s">
-[...5 lines deleted...]
-      <c r="R6" s="19" t="s">
+      <c r="P6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="R6" s="16" t="s">
         <v>131</v>
       </c>
-      <c r="S6" s="20">
+      <c r="S6" s="17">
         <v>120</v>
       </c>
-      <c r="T6" s="20" t="s">
+      <c r="T6" s="17" t="s">
         <v>132</v>
       </c>
-      <c r="U6" s="19" t="s">
+      <c r="U6" s="16" t="s">
         <v>158</v>
       </c>
-      <c r="V6" s="19" t="s">
+      <c r="V6" s="16" t="s">
         <v>159</v>
       </c>
-      <c r="W6" s="20">
+      <c r="W6" s="17">
         <v>284000</v>
       </c>
-      <c r="X6" s="20">
+      <c r="X6" s="17">
         <v>284000</v>
       </c>
-      <c r="Y6" s="20">
+      <c r="Y6" s="17">
         <v>80</v>
       </c>
-      <c r="Z6" s="20">
+      <c r="Z6" s="17">
         <v>80</v>
       </c>
-      <c r="AA6" s="20">
+      <c r="AA6" s="17">
         <v>80</v>
       </c>
-      <c r="AB6" s="20">
+      <c r="AB6" s="17">
         <v>80</v>
       </c>
-      <c r="AC6" s="48" t="s">
+      <c r="AC6" s="36" t="s">
         <v>161</v>
       </c>
-      <c r="AD6" s="48" t="s">
-[...23 lines deleted...]
-      <c r="AL6" s="19" t="s">
+      <c r="AD6" s="36" t="s">
+        <v>134</v>
+      </c>
+      <c r="AE6" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF6" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AG6" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI6" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ6" s="36" t="s">
+        <v>134</v>
+      </c>
+      <c r="AK6" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AL6" s="16" t="s">
         <v>154</v>
       </c>
-      <c r="AM6" s="50" t="s">
+      <c r="AM6" s="38" t="s">
         <v>155</v>
       </c>
-      <c r="AN6" s="25">
-[...2 lines deleted...]
-      <c r="AO6" s="20" t="s">
+      <c r="AN6" s="38"/>
+      <c r="AO6" s="22"/>
+      <c r="AP6" s="17" t="s">
         <v>137</v>
       </c>
-      <c r="AP6" s="19" t="s">
+      <c r="AQ6" s="16" t="s">
         <v>138</v>
       </c>
-      <c r="AQ6" s="19" t="s">
-[...11 lines deleted...]
-      <c r="AU6" s="20">
+      <c r="AR6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS6" s="22" t="s">
+        <v>134</v>
+      </c>
+      <c r="AT6" s="22" t="s">
+        <v>134</v>
+      </c>
+      <c r="AU6" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AV6" s="17">
         <v>1</v>
       </c>
-      <c r="AV6" s="58" t="s">
-[...32 lines deleted...]
-      <c r="BG6" s="20" t="s">
+      <c r="AW6" s="45" t="s">
+        <v>134</v>
+      </c>
+      <c r="AX6" s="30" t="s">
+        <v>134</v>
+      </c>
+      <c r="AY6" s="45" t="s">
+        <v>134</v>
+      </c>
+      <c r="AZ6" s="30" t="s">
+        <v>134</v>
+      </c>
+      <c r="BA6" s="45" t="s">
+        <v>134</v>
+      </c>
+      <c r="BB6" s="30" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC6" s="45" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD6" s="30" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE6" s="45" t="s">
+        <v>134</v>
+      </c>
+      <c r="BF6" s="30" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG6" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH6" s="17" t="s">
         <v>148</v>
       </c>
-      <c r="BH6" s="48">
+      <c r="BI6" s="36">
         <v>77573</v>
       </c>
-      <c r="BI6" s="19" t="s">
-[...2 lines deleted...]
-      <c r="BJ6" s="50">
+      <c r="BJ6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK6" s="38">
         <v>720</v>
       </c>
-      <c r="BK6" s="20" t="s">
-[...2 lines deleted...]
-      <c r="BL6" s="19">
+      <c r="BL6" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM6" s="16">
         <v>4000</v>
       </c>
-      <c r="BM6" s="19">
+      <c r="BN6" s="16">
         <v>2000</v>
       </c>
-      <c r="BN6" s="19">
+      <c r="BO6" s="16">
         <v>1000</v>
       </c>
-      <c r="BO6" s="19" t="s">
-[...14 lines deleted...]
-      <c r="BT6" s="19" t="s">
+      <c r="BP6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BR6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BS6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BU6" s="16" t="s">
         <v>142</v>
       </c>
-      <c r="BU6" s="19" t="s">
+      <c r="BV6" s="16" t="s">
         <v>143</v>
       </c>
-      <c r="BV6" s="19" t="s">
+      <c r="BW6" s="16" t="s">
         <v>138</v>
       </c>
-      <c r="BW6" s="50">
+      <c r="BX6" s="38">
         <v>1</v>
       </c>
-      <c r="BX6" s="19">
+      <c r="BY6" s="16">
         <v>278000</v>
       </c>
-      <c r="BY6" s="19" t="s">
-[...2 lines deleted...]
-      <c r="BZ6" s="19" t="s">
+      <c r="BZ6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CA6" s="16" t="s">
         <v>144</v>
       </c>
-      <c r="CA6" s="19" t="s">
-[...2 lines deleted...]
-      <c r="CB6" s="19" t="s">
+      <c r="CB6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CC6" s="16" t="s">
         <v>146</v>
       </c>
-      <c r="CC6" s="19" t="s">
-[...2 lines deleted...]
-      <c r="CD6" s="50">
+      <c r="CD6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CE6" s="38">
         <v>1111</v>
       </c>
-      <c r="CE6" s="19" t="s">
-[...111 lines deleted...]
-      <c r="DU6" s="15"/>
+      <c r="CF6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CG6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CH6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CI6" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CJ6" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CK6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CL6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CM6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CN6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CO6" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CP6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CQ6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CR6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CS6" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CT6" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CU6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CV6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CW6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CX6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CY6" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CZ6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DA6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DB6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DC6" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="DD6" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="DE6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DF6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DG6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DH6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DI6" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="DJ6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DK6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DL6" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DM6" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="DN6" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="DO6" s="13"/>
+      <c r="DP6" s="13"/>
+      <c r="DQ6" s="13"/>
+      <c r="DR6" s="13"/>
+      <c r="DS6" s="13"/>
+      <c r="DT6" s="13"/>
+      <c r="DU6" s="13"/>
+      <c r="DV6" s="13"/>
     </row>
-    <row r="7" spans="1:125" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A7" s="44">
+    <row r="7" spans="1:126" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="34">
         <v>11004</v>
       </c>
-      <c r="B7" s="46" t="s">
+      <c r="B7" s="35" t="s">
         <v>125</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D7" s="41"/>
+      <c r="D7" s="33"/>
       <c r="E7" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="F7" s="41"/>
+      <c r="F7" s="33"/>
       <c r="G7" s="1"/>
-      <c r="H7" s="22" t="s">
+      <c r="H7" s="19" t="s">
         <v>128</v>
       </c>
-      <c r="I7" s="22">
+      <c r="I7" s="19">
         <v>7</v>
       </c>
-      <c r="J7" s="22" t="s">
+      <c r="J7" s="19" t="s">
         <v>129</v>
       </c>
-      <c r="K7" s="24">
+      <c r="K7" s="21">
         <v>44166</v>
       </c>
-      <c r="L7" s="23">
+      <c r="L7" s="20">
         <v>2.875</v>
       </c>
-      <c r="M7" s="23">
+      <c r="M7" s="20">
         <v>0.25</v>
       </c>
-      <c r="N7" s="22">
+      <c r="N7" s="19">
         <v>0</v>
       </c>
-      <c r="O7" s="22" t="s">
+      <c r="O7" s="19" t="s">
         <v>152</v>
       </c>
-      <c r="P7" s="22" t="s">
-[...5 lines deleted...]
-      <c r="R7" s="22" t="s">
+      <c r="P7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="R7" s="19" t="s">
         <v>131</v>
       </c>
-      <c r="S7" s="23">
+      <c r="S7" s="20">
         <v>120</v>
       </c>
-      <c r="T7" s="23" t="s">
+      <c r="T7" s="20" t="s">
         <v>132</v>
       </c>
-      <c r="U7" s="22" t="s">
+      <c r="U7" s="19" t="s">
         <v>158</v>
       </c>
-      <c r="V7" s="22" t="s">
+      <c r="V7" s="19" t="s">
         <v>159</v>
       </c>
-      <c r="W7" s="23">
+      <c r="W7" s="20">
         <v>384000</v>
       </c>
-      <c r="X7" s="23">
+      <c r="X7" s="20">
         <v>384000</v>
       </c>
-      <c r="Y7" s="23">
+      <c r="Y7" s="20">
         <v>75</v>
       </c>
-      <c r="Z7" s="23">
+      <c r="Z7" s="20">
         <v>75</v>
       </c>
-      <c r="AA7" s="23">
+      <c r="AA7" s="20">
         <v>75</v>
       </c>
-      <c r="AB7" s="23">
+      <c r="AB7" s="20">
         <v>75</v>
       </c>
-      <c r="AC7" s="49" t="s">
+      <c r="AC7" s="37" t="s">
         <v>162</v>
       </c>
-      <c r="AD7" s="49" t="s">
-[...23 lines deleted...]
-      <c r="AL7" s="22" t="s">
+      <c r="AD7" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="AE7" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF7" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AG7" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI7" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ7" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="AK7" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AL7" s="19" t="s">
         <v>154</v>
       </c>
-      <c r="AM7" s="51" t="s">
+      <c r="AM7" s="39" t="s">
         <v>155</v>
       </c>
-      <c r="AN7" s="30">
-[...2 lines deleted...]
-      <c r="AO7" s="23" t="s">
+      <c r="AN7" s="39"/>
+      <c r="AO7" s="27"/>
+      <c r="AP7" s="20" t="s">
         <v>137</v>
       </c>
-      <c r="AP7" s="22" t="s">
+      <c r="AQ7" s="19" t="s">
         <v>138</v>
       </c>
-      <c r="AQ7" s="22" t="s">
-[...11 lines deleted...]
-      <c r="AU7" s="23">
+      <c r="AR7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="AT7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="AU7" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AV7" s="20">
         <v>1</v>
       </c>
-      <c r="AV7" s="57" t="s">
-[...32 lines deleted...]
-      <c r="BG7" s="23" t="s">
+      <c r="AW7" s="44" t="s">
+        <v>134</v>
+      </c>
+      <c r="AX7" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="AY7" s="44" t="s">
+        <v>134</v>
+      </c>
+      <c r="AZ7" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="BA7" s="44" t="s">
+        <v>134</v>
+      </c>
+      <c r="BB7" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC7" s="44" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD7" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE7" s="44" t="s">
+        <v>134</v>
+      </c>
+      <c r="BF7" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG7" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH7" s="20" t="s">
         <v>156</v>
       </c>
-      <c r="BH7" s="49">
+      <c r="BI7" s="37">
         <v>44011</v>
       </c>
-      <c r="BI7" s="22" t="s">
-[...2 lines deleted...]
-      <c r="BJ7" s="51">
+      <c r="BJ7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK7" s="39">
         <v>720</v>
       </c>
-      <c r="BK7" s="23" t="s">
-[...2 lines deleted...]
-      <c r="BL7" s="22">
+      <c r="BL7" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM7" s="19">
         <v>4000</v>
       </c>
-      <c r="BM7" s="22">
+      <c r="BN7" s="19">
         <v>2000</v>
       </c>
-      <c r="BN7" s="22">
+      <c r="BO7" s="19">
         <v>1000</v>
       </c>
-      <c r="BO7" s="22" t="s">
-[...14 lines deleted...]
-      <c r="BT7" s="22" t="s">
+      <c r="BP7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BR7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BS7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BU7" s="19" t="s">
         <v>142</v>
       </c>
-      <c r="BU7" s="22" t="s">
+      <c r="BV7" s="19" t="s">
         <v>143</v>
       </c>
-      <c r="BV7" s="22" t="s">
+      <c r="BW7" s="19" t="s">
         <v>138</v>
       </c>
-      <c r="BW7" s="51">
+      <c r="BX7" s="39">
         <v>1</v>
       </c>
-      <c r="BX7" s="22">
+      <c r="BY7" s="19">
         <v>254500</v>
       </c>
-      <c r="BY7" s="22" t="s">
-[...2 lines deleted...]
-      <c r="BZ7" s="22" t="s">
+      <c r="BZ7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CA7" s="19" t="s">
         <v>144</v>
       </c>
-      <c r="CA7" s="22" t="s">
-[...2 lines deleted...]
-      <c r="CB7" s="22" t="s">
+      <c r="CB7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CC7" s="19" t="s">
         <v>146</v>
       </c>
-      <c r="CC7" s="22" t="s">
-[...2 lines deleted...]
-      <c r="CD7" s="51">
+      <c r="CD7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CE7" s="39">
         <v>1111</v>
       </c>
-      <c r="CE7" s="22" t="s">
-[...111 lines deleted...]
-      <c r="DU7" s="15"/>
+      <c r="CF7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CG7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CH7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CI7" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CJ7" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CK7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CL7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CM7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CN7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CO7" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CP7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CQ7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CR7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CS7" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CT7" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CU7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CV7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CW7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CX7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CY7" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CZ7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DA7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DB7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DC7" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="DD7" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="DE7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DF7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DG7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DH7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DI7" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="DJ7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DK7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DL7" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DM7" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="DN7" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="DO7" s="13"/>
+      <c r="DP7" s="13"/>
+      <c r="DQ7" s="13"/>
+      <c r="DR7" s="13"/>
+      <c r="DS7" s="13"/>
+      <c r="DT7" s="13"/>
+      <c r="DU7" s="13"/>
+      <c r="DV7" s="13"/>
     </row>
-    <row r="8" spans="1:125" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A8" s="44">
+    <row r="8" spans="1:126" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="34">
         <v>11005</v>
       </c>
-      <c r="B8" s="46" t="s">
+      <c r="B8" s="35" t="s">
         <v>125</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D8" s="41"/>
+      <c r="D8" s="33"/>
       <c r="E8" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="F8" s="41"/>
+      <c r="F8" s="33"/>
       <c r="G8" s="1"/>
-      <c r="H8" s="19" t="s">
+      <c r="H8" s="16" t="s">
         <v>128</v>
       </c>
-      <c r="I8" s="19">
+      <c r="I8" s="16">
         <v>7</v>
       </c>
-      <c r="J8" s="19" t="s">
+      <c r="J8" s="16" t="s">
         <v>129</v>
       </c>
-      <c r="K8" s="21">
+      <c r="K8" s="18">
         <v>44166</v>
       </c>
-      <c r="L8" s="20">
+      <c r="L8" s="17">
         <v>3</v>
       </c>
-      <c r="M8" s="20">
+      <c r="M8" s="17">
         <v>0.25</v>
       </c>
-      <c r="N8" s="19">
+      <c r="N8" s="16">
         <v>0</v>
       </c>
-      <c r="O8" s="19" t="s">
+      <c r="O8" s="16" t="s">
         <v>152</v>
       </c>
-      <c r="P8" s="19" t="s">
-[...5 lines deleted...]
-      <c r="R8" s="19" t="s">
+      <c r="P8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="R8" s="16" t="s">
         <v>131</v>
       </c>
-      <c r="S8" s="20">
+      <c r="S8" s="17">
         <v>120</v>
       </c>
-      <c r="T8" s="20" t="s">
+      <c r="T8" s="17" t="s">
         <v>132</v>
       </c>
-      <c r="U8" s="19" t="s">
+      <c r="U8" s="16" t="s">
         <v>133</v>
       </c>
-      <c r="V8" s="19" t="s">
-[...2 lines deleted...]
-      <c r="W8" s="20">
+      <c r="V8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="W8" s="17">
         <v>242600</v>
       </c>
-      <c r="X8" s="20">
+      <c r="X8" s="17">
         <v>242600</v>
       </c>
-      <c r="Y8" s="20">
+      <c r="Y8" s="17">
         <v>80</v>
       </c>
-      <c r="Z8" s="20">
+      <c r="Z8" s="17">
         <v>80</v>
       </c>
-      <c r="AA8" s="20">
+      <c r="AA8" s="17">
         <v>80</v>
       </c>
-      <c r="AB8" s="20">
+      <c r="AB8" s="17">
         <v>80</v>
       </c>
-      <c r="AC8" s="48" t="s">
+      <c r="AC8" s="36" t="s">
         <v>157</v>
       </c>
-      <c r="AD8" s="48" t="s">
-[...23 lines deleted...]
-      <c r="AL8" s="19" t="s">
+      <c r="AD8" s="36" t="s">
+        <v>134</v>
+      </c>
+      <c r="AE8" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF8" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AG8" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI8" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ8" s="36" t="s">
+        <v>134</v>
+      </c>
+      <c r="AK8" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AL8" s="16" t="s">
         <v>154</v>
       </c>
-      <c r="AM8" s="50" t="s">
+      <c r="AM8" s="38" t="s">
         <v>155</v>
       </c>
-      <c r="AN8" s="25">
-[...2 lines deleted...]
-      <c r="AO8" s="20" t="s">
+      <c r="AN8" s="38"/>
+      <c r="AO8" s="22"/>
+      <c r="AP8" s="17" t="s">
         <v>137</v>
       </c>
-      <c r="AP8" s="19" t="s">
+      <c r="AQ8" s="16" t="s">
         <v>138</v>
       </c>
-      <c r="AQ8" s="19" t="s">
-[...11 lines deleted...]
-      <c r="AU8" s="20">
+      <c r="AR8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="AT8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="AU8" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AV8" s="17">
         <v>1</v>
       </c>
-      <c r="AV8" s="58" t="s">
-[...32 lines deleted...]
-      <c r="BG8" s="20" t="s">
+      <c r="AW8" s="45" t="s">
+        <v>134</v>
+      </c>
+      <c r="AX8" s="30" t="s">
+        <v>134</v>
+      </c>
+      <c r="AY8" s="45" t="s">
+        <v>134</v>
+      </c>
+      <c r="AZ8" s="30" t="s">
+        <v>134</v>
+      </c>
+      <c r="BA8" s="45" t="s">
+        <v>134</v>
+      </c>
+      <c r="BB8" s="30" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC8" s="45" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD8" s="30" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE8" s="45" t="s">
+        <v>134</v>
+      </c>
+      <c r="BF8" s="30" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG8" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH8" s="17" t="s">
         <v>148</v>
       </c>
-      <c r="BH8" s="48">
+      <c r="BI8" s="36">
         <v>77573</v>
       </c>
-      <c r="BI8" s="19" t="s">
-[...2 lines deleted...]
-      <c r="BJ8" s="50">
+      <c r="BJ8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK8" s="38">
         <v>720</v>
       </c>
-      <c r="BK8" s="20" t="s">
-[...2 lines deleted...]
-      <c r="BL8" s="19">
+      <c r="BL8" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM8" s="16">
         <v>4000</v>
       </c>
-      <c r="BM8" s="19">
+      <c r="BN8" s="16">
         <v>2000</v>
       </c>
-      <c r="BN8" s="19">
+      <c r="BO8" s="16">
         <v>1000</v>
       </c>
-      <c r="BO8" s="19" t="s">
-[...14 lines deleted...]
-      <c r="BT8" s="19" t="s">
+      <c r="BP8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BR8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BS8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BU8" s="16" t="s">
         <v>142</v>
       </c>
-      <c r="BU8" s="19" t="s">
+      <c r="BV8" s="16" t="s">
         <v>143</v>
       </c>
-      <c r="BV8" s="19" t="s">
+      <c r="BW8" s="16" t="s">
         <v>138</v>
       </c>
-      <c r="BW8" s="50">
+      <c r="BX8" s="38">
         <v>1</v>
       </c>
-      <c r="BX8" s="19">
+      <c r="BY8" s="16">
         <v>278000</v>
       </c>
-      <c r="BY8" s="19" t="s">
-[...2 lines deleted...]
-      <c r="BZ8" s="19" t="s">
+      <c r="BZ8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CA8" s="16" t="s">
         <v>144</v>
       </c>
-      <c r="CA8" s="19" t="s">
-[...2 lines deleted...]
-      <c r="CB8" s="19" t="s">
+      <c r="CB8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CC8" s="16" t="s">
         <v>146</v>
       </c>
-      <c r="CC8" s="19" t="s">
-[...2 lines deleted...]
-      <c r="CD8" s="50">
+      <c r="CD8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CE8" s="38">
         <v>1111</v>
       </c>
-      <c r="CE8" s="19" t="s">
-[...111 lines deleted...]
-      <c r="DU8" s="15"/>
+      <c r="CF8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CG8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CH8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CI8" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CJ8" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CK8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CL8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CM8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CN8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CO8" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CP8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CQ8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CR8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CS8" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CT8" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CU8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CV8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CW8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CX8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CY8" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CZ8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DA8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DB8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DC8" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="DD8" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="DE8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DF8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DG8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DH8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DI8" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="DJ8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DK8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DL8" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DM8" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="DN8" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="DO8" s="13"/>
+      <c r="DP8" s="13"/>
+      <c r="DQ8" s="13"/>
+      <c r="DR8" s="13"/>
+      <c r="DS8" s="13"/>
+      <c r="DT8" s="13"/>
+      <c r="DU8" s="13"/>
+      <c r="DV8" s="13"/>
     </row>
-    <row r="9" spans="1:125" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A9" s="44">
+    <row r="9" spans="1:126" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="34">
         <v>11006</v>
       </c>
-      <c r="B9" s="46" t="s">
+      <c r="B9" s="35" t="s">
         <v>125</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D9" s="41"/>
+      <c r="D9" s="33"/>
       <c r="E9" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="F9" s="41"/>
+      <c r="F9" s="33"/>
       <c r="G9" s="1"/>
-      <c r="H9" s="22" t="s">
+      <c r="H9" s="19" t="s">
         <v>128</v>
       </c>
-      <c r="I9" s="22">
+      <c r="I9" s="19">
         <v>7</v>
       </c>
-      <c r="J9" s="22" t="s">
+      <c r="J9" s="19" t="s">
         <v>129</v>
       </c>
-      <c r="K9" s="24">
+      <c r="K9" s="21">
         <v>44166</v>
       </c>
-      <c r="L9" s="23">
+      <c r="L9" s="20">
         <v>3.25</v>
       </c>
-      <c r="M9" s="23">
+      <c r="M9" s="20">
         <v>0.25</v>
       </c>
-      <c r="N9" s="22">
+      <c r="N9" s="19">
         <v>0</v>
       </c>
-      <c r="O9" s="22" t="s">
+      <c r="O9" s="19" t="s">
         <v>152</v>
       </c>
-      <c r="P9" s="22" t="s">
-[...5 lines deleted...]
-      <c r="R9" s="22" t="s">
+      <c r="P9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="R9" s="19" t="s">
         <v>131</v>
       </c>
-      <c r="S9" s="23">
+      <c r="S9" s="20">
         <v>120</v>
       </c>
-      <c r="T9" s="23" t="s">
+      <c r="T9" s="20" t="s">
         <v>132</v>
       </c>
-      <c r="U9" s="22" t="s">
+      <c r="U9" s="19" t="s">
         <v>133</v>
       </c>
-      <c r="V9" s="22" t="s">
-[...2 lines deleted...]
-      <c r="W9" s="23">
+      <c r="V9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="W9" s="20">
         <v>265023</v>
       </c>
-      <c r="X9" s="23">
+      <c r="X9" s="20">
         <v>265023</v>
       </c>
-      <c r="Y9" s="23">
+      <c r="Y9" s="20">
         <v>69</v>
       </c>
-      <c r="Z9" s="23">
+      <c r="Z9" s="20">
         <v>69</v>
       </c>
-      <c r="AA9" s="23">
+      <c r="AA9" s="20">
         <v>69</v>
       </c>
-      <c r="AB9" s="23">
+      <c r="AB9" s="20">
         <v>69</v>
       </c>
-      <c r="AC9" s="49" t="s">
+      <c r="AC9" s="37" t="s">
         <v>163</v>
       </c>
-      <c r="AD9" s="49" t="s">
-[...23 lines deleted...]
-      <c r="AL9" s="22" t="s">
+      <c r="AD9" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="AE9" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF9" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AG9" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI9" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ9" s="37" t="s">
+        <v>134</v>
+      </c>
+      <c r="AK9" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AL9" s="19" t="s">
         <v>154</v>
       </c>
-      <c r="AM9" s="51" t="s">
+      <c r="AM9" s="39" t="s">
         <v>155</v>
       </c>
-      <c r="AN9" s="30">
-[...2 lines deleted...]
-      <c r="AO9" s="23" t="s">
+      <c r="AN9" s="39"/>
+      <c r="AO9" s="27"/>
+      <c r="AP9" s="20" t="s">
         <v>137</v>
       </c>
-      <c r="AP9" s="22" t="s">
+      <c r="AQ9" s="19" t="s">
         <v>164</v>
       </c>
-      <c r="AQ9" s="22" t="s">
-[...11 lines deleted...]
-      <c r="AU9" s="23">
+      <c r="AR9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="AT9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="AU9" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="AV9" s="20">
         <v>1</v>
       </c>
-      <c r="AV9" s="57" t="s">
-[...32 lines deleted...]
-      <c r="BG9" s="23" t="s">
+      <c r="AW9" s="44" t="s">
+        <v>134</v>
+      </c>
+      <c r="AX9" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="AY9" s="44" t="s">
+        <v>134</v>
+      </c>
+      <c r="AZ9" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="BA9" s="44" t="s">
+        <v>134</v>
+      </c>
+      <c r="BB9" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC9" s="44" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD9" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE9" s="44" t="s">
+        <v>134</v>
+      </c>
+      <c r="BF9" s="29" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG9" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH9" s="20" t="s">
         <v>165</v>
       </c>
-      <c r="BH9" s="49">
+      <c r="BI9" s="37">
         <v>30813</v>
       </c>
-      <c r="BI9" s="22" t="s">
-[...2 lines deleted...]
-      <c r="BJ9" s="51">
+      <c r="BJ9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK9" s="39">
         <v>720</v>
       </c>
-      <c r="BK9" s="23" t="s">
-[...2 lines deleted...]
-      <c r="BL9" s="22">
+      <c r="BL9" s="20" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM9" s="19">
         <v>4000</v>
       </c>
-      <c r="BM9" s="22">
+      <c r="BN9" s="19">
         <v>2000</v>
       </c>
-      <c r="BN9" s="22">
+      <c r="BO9" s="19">
         <v>1000</v>
       </c>
-      <c r="BO9" s="22" t="s">
-[...14 lines deleted...]
-      <c r="BT9" s="22" t="s">
+      <c r="BP9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BR9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BS9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="BU9" s="19" t="s">
         <v>142</v>
       </c>
-      <c r="BU9" s="22" t="s">
+      <c r="BV9" s="19" t="s">
         <v>143</v>
       </c>
-      <c r="BV9" s="22" t="s">
+      <c r="BW9" s="19" t="s">
         <v>138</v>
       </c>
-      <c r="BW9" s="51">
+      <c r="BX9" s="39">
         <v>1</v>
       </c>
-      <c r="BX9" s="22">
+      <c r="BY9" s="19">
         <v>254500</v>
       </c>
-      <c r="BY9" s="22" t="s">
-[...2 lines deleted...]
-      <c r="BZ9" s="22" t="s">
+      <c r="BZ9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CA9" s="19" t="s">
         <v>144</v>
       </c>
-      <c r="CA9" s="22" t="s">
-[...2 lines deleted...]
-      <c r="CB9" s="22" t="s">
+      <c r="CB9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CC9" s="19" t="s">
         <v>146</v>
       </c>
-      <c r="CC9" s="22" t="s">
-[...2 lines deleted...]
-      <c r="CD9" s="51">
+      <c r="CD9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CE9" s="39">
         <v>1111</v>
       </c>
-      <c r="CE9" s="22" t="s">
-[...111 lines deleted...]
-      <c r="DU9" s="15"/>
+      <c r="CF9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CG9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CH9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CI9" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CJ9" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CK9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CL9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CM9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CN9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CO9" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CP9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CQ9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CR9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CS9" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CT9" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CU9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CV9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CW9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CX9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="CY9" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="CZ9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DA9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DB9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DC9" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="DD9" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="DE9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DF9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DG9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DH9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DI9" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="DJ9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DK9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DL9" s="19" t="s">
+        <v>134</v>
+      </c>
+      <c r="DM9" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="DN9" s="39" t="s">
+        <v>134</v>
+      </c>
+      <c r="DO9" s="13"/>
+      <c r="DP9" s="13"/>
+      <c r="DQ9" s="13"/>
+      <c r="DR9" s="13"/>
+      <c r="DS9" s="13"/>
+      <c r="DT9" s="13"/>
+      <c r="DU9" s="13"/>
+      <c r="DV9" s="13"/>
     </row>
-    <row r="10" spans="1:125" ht="14.5" x14ac:dyDescent="0.35">
-      <c r="A10" s="44">
+    <row r="10" spans="1:126" ht="14.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="34">
         <v>11007</v>
       </c>
-      <c r="B10" s="46" t="s">
+      <c r="B10" s="35" t="s">
         <v>125</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>126</v>
       </c>
-      <c r="D10" s="41"/>
+      <c r="D10" s="33"/>
       <c r="E10" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="F10" s="41"/>
+      <c r="F10" s="33"/>
       <c r="G10" s="1"/>
-      <c r="H10" s="19" t="s">
+      <c r="H10" s="16" t="s">
         <v>128</v>
       </c>
-      <c r="I10" s="19">
+      <c r="I10" s="16">
         <v>7</v>
       </c>
-      <c r="J10" s="19" t="s">
+      <c r="J10" s="16" t="s">
         <v>129</v>
       </c>
-      <c r="K10" s="21">
+      <c r="K10" s="18">
         <v>44166</v>
       </c>
-      <c r="L10" s="20">
+      <c r="L10" s="17">
         <v>3.75</v>
       </c>
-      <c r="M10" s="20">
+      <c r="M10" s="17">
         <v>0.25</v>
       </c>
-      <c r="N10" s="19">
+      <c r="N10" s="16">
         <v>0</v>
       </c>
-      <c r="O10" s="19" t="s">
+      <c r="O10" s="16" t="s">
         <v>152</v>
       </c>
-      <c r="P10" s="19" t="s">
-[...5 lines deleted...]
-      <c r="R10" s="19" t="s">
+      <c r="P10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="R10" s="16" t="s">
         <v>131</v>
       </c>
-      <c r="S10" s="20">
+      <c r="S10" s="17">
         <v>120</v>
       </c>
-      <c r="T10" s="20" t="s">
+      <c r="T10" s="17" t="s">
         <v>132</v>
       </c>
-      <c r="U10" s="19" t="s">
+      <c r="U10" s="16" t="s">
         <v>133</v>
       </c>
-      <c r="V10" s="19" t="s">
-[...2 lines deleted...]
-      <c r="W10" s="20">
+      <c r="V10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="W10" s="17">
         <v>204300</v>
       </c>
-      <c r="X10" s="20">
+      <c r="X10" s="17">
         <v>204300</v>
       </c>
-      <c r="Y10" s="20">
+      <c r="Y10" s="17">
         <v>78</v>
       </c>
-      <c r="Z10" s="20">
+      <c r="Z10" s="17">
         <v>78</v>
       </c>
-      <c r="AA10" s="20">
+      <c r="AA10" s="17">
         <v>78</v>
       </c>
-      <c r="AB10" s="20">
+      <c r="AB10" s="17">
         <v>78</v>
       </c>
-      <c r="AC10" s="48" t="s">
+      <c r="AC10" s="36" t="s">
         <v>166</v>
       </c>
-      <c r="AD10" s="48" t="s">
-[...23 lines deleted...]
-      <c r="AL10" s="19" t="s">
+      <c r="AD10" s="36" t="s">
+        <v>134</v>
+      </c>
+      <c r="AE10" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AF10" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AG10" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="AH10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="AI10" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ10" s="36" t="s">
+        <v>134</v>
+      </c>
+      <c r="AK10" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AL10" s="16" t="s">
         <v>154</v>
       </c>
-      <c r="AM10" s="53" t="s">
+      <c r="AM10" s="40" t="s">
         <v>167</v>
       </c>
-      <c r="AN10" s="25">
-[...2 lines deleted...]
-      <c r="AO10" s="20" t="s">
+      <c r="AN10" s="40"/>
+      <c r="AO10" s="22"/>
+      <c r="AP10" s="17" t="s">
         <v>168</v>
       </c>
-      <c r="AP10" s="19" t="s">
+      <c r="AQ10" s="16" t="s">
         <v>164</v>
       </c>
-      <c r="AQ10" s="19" t="s">
-[...11 lines deleted...]
-      <c r="AU10" s="20">
+      <c r="AR10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="AS10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="AT10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="AU10" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="AV10" s="17">
         <v>1</v>
       </c>
-      <c r="AV10" s="58" t="s">
-[...32 lines deleted...]
-      <c r="BG10" s="20" t="s">
+      <c r="AW10" s="45" t="s">
+        <v>134</v>
+      </c>
+      <c r="AX10" s="30" t="s">
+        <v>134</v>
+      </c>
+      <c r="AY10" s="45" t="s">
+        <v>134</v>
+      </c>
+      <c r="AZ10" s="30" t="s">
+        <v>134</v>
+      </c>
+      <c r="BA10" s="45" t="s">
+        <v>134</v>
+      </c>
+      <c r="BB10" s="30" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC10" s="45" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD10" s="30" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE10" s="45" t="s">
+        <v>134</v>
+      </c>
+      <c r="BF10" s="30" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG10" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="BH10" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="BH10" s="48">
+      <c r="BI10" s="36">
         <v>55110</v>
       </c>
-      <c r="BI10" s="19" t="s">
-[...2 lines deleted...]
-      <c r="BJ10" s="50">
+      <c r="BJ10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK10" s="38">
         <v>720</v>
       </c>
-      <c r="BK10" s="20" t="s">
-[...2 lines deleted...]
-      <c r="BL10" s="19">
+      <c r="BL10" s="17" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM10" s="16">
         <v>4000</v>
       </c>
-      <c r="BM10" s="19">
+      <c r="BN10" s="16">
         <v>2000</v>
       </c>
-      <c r="BN10" s="19">
+      <c r="BO10" s="16">
         <v>1000</v>
       </c>
-      <c r="BO10" s="19" t="s">
-[...14 lines deleted...]
-      <c r="BT10" s="19" t="s">
+      <c r="BP10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BR10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BS10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BT10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="BU10" s="16" t="s">
         <v>142</v>
       </c>
-      <c r="BU10" s="19" t="s">
+      <c r="BV10" s="16" t="s">
         <v>143</v>
       </c>
-      <c r="BV10" s="19" t="s">
+      <c r="BW10" s="16" t="s">
         <v>138</v>
       </c>
-      <c r="BW10" s="50">
+      <c r="BX10" s="38">
         <v>1</v>
       </c>
-      <c r="BX10" s="19">
+      <c r="BY10" s="16">
         <v>278000</v>
       </c>
-      <c r="BY10" s="19" t="s">
-[...2 lines deleted...]
-      <c r="BZ10" s="19" t="s">
+      <c r="BZ10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CA10" s="16" t="s">
         <v>144</v>
       </c>
-      <c r="CA10" s="19" t="s">
-[...2 lines deleted...]
-      <c r="CB10" s="19" t="s">
+      <c r="CB10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CC10" s="16" t="s">
         <v>146</v>
       </c>
-      <c r="CC10" s="19" t="s">
-[...2 lines deleted...]
-      <c r="CD10" s="50">
+      <c r="CD10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CE10" s="38">
         <v>1111</v>
       </c>
-      <c r="CE10" s="19" t="s">
-[...16796 lines deleted...]
-      <c r="DU57" s="16"/>
+      <c r="CF10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CG10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CH10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CI10" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CJ10" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CK10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CL10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CM10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CN10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CO10" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CP10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CQ10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CR10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CS10" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CT10" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CU10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CV10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CW10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CX10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="CY10" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="CZ10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DA10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DB10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DC10" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="DD10" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="DE10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DF10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DG10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DH10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DI10" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="DJ10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DK10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DL10" s="16" t="s">
+        <v>134</v>
+      </c>
+      <c r="DM10" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="DN10" s="38" t="s">
+        <v>134</v>
+      </c>
+      <c r="DO10" s="13"/>
+      <c r="DP10" s="13"/>
+      <c r="DQ10" s="13"/>
+      <c r="DR10" s="13"/>
+      <c r="DS10" s="13"/>
+      <c r="DT10" s="13"/>
+      <c r="DU10" s="13"/>
+      <c r="DV10" s="13"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="1" bottom="0.75" header="0.5" footer="0.3"/>
   <pageSetup paperSize="4" scale="10" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter scaleWithDoc="0">
     <oddHeader>&amp;C&amp;G</oddHeader>
     <oddFooter>&amp;L&amp;"Source Sans Pro Regular,Regular"&amp;K0C0C0CFannie Mae Confidential and Proprietary_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential&amp;R&amp;"Source Sans Pro Regular,Regular"&amp;12&amp;K000000© 2020 Fannie Mae</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010041F284B373F6404294FAD370E9E691B7" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1c4a68bb6a290baa91d040c8f016eb76">
-[...2 lines deleted...]
-    <xsd:import namespace="7fb4ee29-8516-45ee-822e-d1329fb077b0"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A0AE4B5D2F14F2488FF05FD39287C615" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dc9580e37de3bd08f3ec2a64acfaf910">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="33c6aeca-5390-4f8b-aab2-97f41f1b43e0" xmlns:ns3="8e62050d-3498-42c9-9c01-8ed7977c60e6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cebafa58769f498d84ed937f4fb435d0" ns2:_="" ns3:_="">
+    <xsd:import namespace="33c6aeca-5390-4f8b-aab2-97f41f1b43e0"/>
+    <xsd:import namespace="8e62050d-3498-42c9-9c01-8ed7977c60e6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:FileToBeUsedforTraining" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...5 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="a0799ee3-af1d-473d-b9d1-ff6f4b15cfda" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="33c6aeca-5390-4f8b-aab2-97f41f1b43e0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoTags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="MediaServiceOCR" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="FileToBeUsedforTraining" ma:index="17" nillable="true" ma:displayName="File To Be Used for Training" ma:default="1" ma:format="Dropdown" ma:internalName="FileToBeUsedforTraining">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="18" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text"/>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="305e1c15-bc59-406b-bd93-1eaca2084cb3" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="19" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="305e1c15-bc59-406b-bd93-1eaca2084cb3" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceLocation" ma:index="24" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7fb4ee29-8516-45ee-822e-d1329fb077b0" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8e62050d-3498-42c9-9c01-8ed7977c60e6" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="13" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="14" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="21" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{85cb4f17-8c09-46d2-b7b4-de3980db718c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7fb4ee29-8516-45ee-822e-d1329fb077b0">
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{bd05fa09-d47b-479b-8d2a-34be8b34954a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8e62050d-3498-42c9-9c01-8ed7977c60e6">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="7" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -22943,57 +6092,66 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a0799ee3-af1d-473d-b9d1-ff6f4b15cfda">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="33c6aeca-5390-4f8b-aab2-97f41f1b43e0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="7fb4ee29-8516-45ee-822e-d1329fb077b0" xsi:nil="true"/>
-    <SharedWithUsers xmlns="7fb4ee29-8516-45ee-822e-d1329fb077b0">
+    <TaxCatchAll xmlns="8e62050d-3498-42c9-9c01-8ed7977c60e6" xsi:nil="true"/>
+    <SharedWithUsers xmlns="8e62050d-3498-42c9-9c01-8ed7977c60e6">
       <UserInfo>
         <DisplayName>Brown, Robert</DisplayName>
         <AccountId>257</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Hartness, Andrew</DisplayName>
         <AccountId>648</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Patel, Abhik</DisplayName>
         <AccountId>625</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Carter, Tara</DisplayName>
         <AccountId>28</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Clendenin, Liz</DisplayName>
         <AccountId>84</AccountId>
         <AccountType/>
       </UserInfo>
@@ -23006,103 +6164,95 @@
         <DisplayName>Verrocchio, Anthony</DisplayName>
         <AccountId>9</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Hussain, Syed A</DisplayName>
         <AccountId>624</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Thayer, Jason</DisplayName>
         <AccountId>303</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Sarsour, Tarek</DisplayName>
         <AccountId>721</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Lilienfield, Gary S</DisplayName>
         <AccountId>626</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
+    <FileToBeUsedforTraining xmlns="33c6aeca-5390-4f8b-aab2-97f41f1b43e0">true</FileToBeUsedforTraining>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7662CBBA-4EBE-4ACB-AB54-D105E989CE7E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD975CFD-5E2B-4016-BAB0-D4BE58DBF548}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="a0799ee3-af1d-473d-b9d1-ff6f4b15cfda"/>
-    <ds:schemaRef ds:uri="7fb4ee29-8516-45ee-822e-d1329fb077b0"/>
+    <ds:schemaRef ds:uri="33c6aeca-5390-4f8b-aab2-97f41f1b43e0"/>
+    <ds:schemaRef ds:uri="8e62050d-3498-42c9-9c01-8ed7977c60e6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C522724-BBCB-4711-92D3-077D12A081EF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{446D1BE7-CD2B-48CA-BD17-3D25C90A31C9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...8 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{446D1BE7-CD2B-48CA-BD17-3D25C90A31C9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C522724-BBCB-4711-92D3-077D12A081EF}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="33c6aeca-5390-4f8b-aab2-97f41f1b43e0"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8e62050d-3498-42c9-9c01-8ed7977c60e6"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Page 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
@@ -23112,51 +6262,51 @@
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Excel template</dc:title>
   <dc:subject/>
   <dc:creator>Fannie Mae</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010041F284B373F6404294FAD370E9E691B7</vt:lpwstr>
+    <vt:lpwstr>0x010100A0AE4B5D2F14F2488FF05FD39287C615</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
     <vt:lpwstr>2024-03-20T15:09:26Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
     <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
     <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
     <vt:lpwstr>731ca155-ee2b-4c03-97fc-6da7c577618c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>