--- v0 (2025-10-16)
+++ v1 (2026-06-26)
@@ -7,114 +7,114 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr filterPrivacy="1" updateLinks="never" defaultThemeVersion="166925"/>
-  <xr:revisionPtr revIDLastSave="28" documentId="13_ncr:1_{0E1352A8-3DC6-4940-A89D-BEEB96B240B9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{63F82291-C30A-4F07-824E-AF81D7CA60F5}"/>
+  <xr:revisionPtr revIDLastSave="27" documentId="13_ncr:1_{844CB5F2-0E82-476F-B131-1D49E399715B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{358543B9-58C5-4769-8B8E-16A4CCD6A02A}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="804" xr2:uid="{9AFD98F1-AEC3-47B8-B3BE-7B814958B111}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="804" xr2:uid="{9AFD98F1-AEC3-47B8-B3BE-7B814958B111}"/>
   </bookViews>
   <sheets>
     <sheet name="Front Cover" sheetId="19" r:id="rId1"/>
     <sheet name="Read Me" sheetId="16" r:id="rId2"/>
     <sheet name="Revision History" sheetId="17" r:id="rId3"/>
     <sheet name="Tab Description" sheetId="20" r:id="rId4"/>
     <sheet name="Column Description" sheetId="21" r:id="rId5"/>
-    <sheet name="UAD Compliance Rules(Marked up)" sheetId="27" r:id="rId6"/>
-    <sheet name="UAD Compliance Rules v1.2" sheetId="28" r:id="rId7"/>
+    <sheet name="UAD Compliance Rules(Marked up)" sheetId="28" r:id="rId6"/>
+    <sheet name="UAD Compliance Rules v1.3" sheetId="29" r:id="rId7"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'UAD Compliance Rules v1.2'!$A$1:$Q$103</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'UAD Compliance Rules v1.3'!$A$1:$Q$103</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">'UAD Compliance Rules(Marked up)'!$A$1:$Q$103</definedName>
     <definedName name="Bath" localSheetId="4">#REF!</definedName>
     <definedName name="Bath" localSheetId="0">#REF!</definedName>
     <definedName name="Bath" localSheetId="3">#REF!</definedName>
     <definedName name="Bath">#REF!</definedName>
     <definedName name="Category" localSheetId="4">#REF!</definedName>
     <definedName name="Category" localSheetId="0">#REF!</definedName>
     <definedName name="Category" localSheetId="3">#REF!</definedName>
     <definedName name="Category">#REF!</definedName>
     <definedName name="DWGTabCount" localSheetId="4">#REF!</definedName>
     <definedName name="DWGTabCount" localSheetId="0">#REF!</definedName>
     <definedName name="DWGTabCount" localSheetId="3">#REF!</definedName>
     <definedName name="DWGTabCount">#REF!</definedName>
     <definedName name="Exterior" localSheetId="4">#REF!</definedName>
     <definedName name="Exterior" localSheetId="0">#REF!</definedName>
     <definedName name="Exterior" localSheetId="3">#REF!</definedName>
     <definedName name="Exterior">#REF!</definedName>
     <definedName name="Flooring" localSheetId="4">#REF!</definedName>
     <definedName name="Flooring" localSheetId="0">#REF!</definedName>
     <definedName name="Flooring" localSheetId="3">#REF!</definedName>
     <definedName name="Flooring">#REF!</definedName>
     <definedName name="GSETabCount" localSheetId="4">#REF!</definedName>
     <definedName name="GSETabCount" localSheetId="0">#REF!</definedName>
     <definedName name="GSETabCount" localSheetId="3">#REF!</definedName>
     <definedName name="GSETabCount">#REF!</definedName>
     <definedName name="Interior" localSheetId="4">#REF!</definedName>
     <definedName name="Interior" localSheetId="0">#REF!</definedName>
     <definedName name="Interior" localSheetId="3">#REF!</definedName>
     <definedName name="Interior">#REF!</definedName>
     <definedName name="Kitchen" localSheetId="4">#REF!</definedName>
     <definedName name="Kitchen" localSheetId="0">#REF!</definedName>
     <definedName name="Kitchen" localSheetId="3">#REF!</definedName>
     <definedName name="Kitchen">#REF!</definedName>
     <definedName name="MISMOTabCount" localSheetId="4">#REF!</definedName>
     <definedName name="MISMOTabCount" localSheetId="0">#REF!</definedName>
     <definedName name="MISMOTabCount" localSheetId="3">#REF!</definedName>
     <definedName name="MISMOTabCount">#REF!</definedName>
     <definedName name="PlaceHolderMaxUniqueID" localSheetId="4">#REF!</definedName>
     <definedName name="PlaceHolderMaxUniqueID" localSheetId="0">#REF!</definedName>
     <definedName name="PlaceHolderMaxUniqueID" localSheetId="3">#REF!</definedName>
     <definedName name="PlaceHolderMaxUniqueID">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="4">'Column Description'!$A:$B</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Tab Description'!$A:$B</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="6">'UAD Compliance Rules v1.2'!$A:$Q</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'UAD Compliance Rules v1.3'!$A:$Q</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'UAD Compliance Rules(Marked up)'!$A:$Q</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Column Description'!$2:$2</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="6">'UAD Compliance Rules v1.2'!$1:$1</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="6">'UAD Compliance Rules v1.3'!$1:$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">'UAD Compliance Rules(Marked up)'!$1:$1</definedName>
     <definedName name="RowsApprovedByIMCount" localSheetId="4">COUNTIF(#REF!,"Approved By IM")</definedName>
     <definedName name="RowsApprovedByIMCount" localSheetId="0">COUNTIF(#REF!,"Approved By IM")</definedName>
     <definedName name="RowsApprovedByIMCount" localSheetId="1">COUNTIF(#REF!,"Approved By IM")</definedName>
     <definedName name="RowsApprovedByIMCount" localSheetId="2">COUNTIF(#REF!,"Approved By IM")</definedName>
     <definedName name="RowsApprovedByIMCount" localSheetId="3">COUNTIF(#REF!,"Approved By IM")</definedName>
     <definedName name="RowsApprovedByIMCount">COUNTIF(#REF!,"Approved By IM")</definedName>
     <definedName name="RowsCompletedDWGCount" localSheetId="4">COUNTIF(#REF!,"Completed DWG")</definedName>
     <definedName name="RowsCompletedDWGCount" localSheetId="0">COUNTIF(#REF!,"Completed DWG")</definedName>
     <definedName name="RowsCompletedDWGCount" localSheetId="1">COUNTIF(#REF!,"Completed DWG")</definedName>
     <definedName name="RowsCompletedDWGCount" localSheetId="2">COUNTIF(#REF!,"Completed DWG")</definedName>
     <definedName name="RowsCompletedDWGCount" localSheetId="3">COUNTIF(#REF!,"Completed DWG")</definedName>
     <definedName name="RowsCompletedDWGCount">COUNTIF(#REF!,"Completed DWG")</definedName>
     <definedName name="RowsNotYetReviewedCount" localSheetId="4">(RowsCompletedIMCount+'Column Description'!RowsReadyForIMCount+'Column Description'!RowsApprovedByIMCount)</definedName>
     <definedName name="RowsNotYetReviewedCount" localSheetId="0">(RowsCompletedIMCount+'Front Cover'!RowsReadyForIMCount+'Front Cover'!RowsApprovedByIMCount)</definedName>
     <definedName name="RowsNotYetReviewedCount" localSheetId="1">(RowsCompletedIMCount+'Read Me'!RowsReadyForIMCount+'Read Me'!RowsApprovedByIMCount)</definedName>
     <definedName name="RowsNotYetReviewedCount" localSheetId="2">(RowsCompletedIMCount+'Revision History'!RowsReadyForIMCount+'Revision History'!RowsApprovedByIMCount)</definedName>
     <definedName name="RowsNotYetReviewedCount" localSheetId="3">(RowsCompletedIMCount+'Tab Description'!RowsReadyForIMCount+'Tab Description'!RowsApprovedByIMCount)</definedName>
     <definedName name="RowsNotYetReviewedCount" localSheetId="6">(RowsCompletedIMCount+#REF!+#REF!)</definedName>
     <definedName name="RowsNotYetReviewedCount" localSheetId="5">(RowsCompletedIMCount+#REF!+#REF!)</definedName>
     <definedName name="RowsNotYetReviewedCount">(RowsCompletedIMCount+RowsReadyForIMCount+RowsApprovedByIMCount)</definedName>
     <definedName name="RowsReadyForIMCount" localSheetId="4">COUNTIF(#REF!,"Ready For IM")</definedName>
     <definedName name="RowsReadyForIMCount" localSheetId="0">COUNTIF(#REF!,"Ready For IM")</definedName>
     <definedName name="RowsReadyForIMCount" localSheetId="1">COUNTIF(#REF!,"Ready For IM")</definedName>
     <definedName name="RowsReadyForIMCount" localSheetId="2">COUNTIF(#REF!,"Ready For IM")</definedName>
@@ -198,51 +198,51 @@
     <definedName name="XMLStructureMaxUniqueID" localSheetId="2">#REF!</definedName>
     <definedName name="XMLStructureMaxUniqueID" localSheetId="3">#REF!</definedName>
     <definedName name="XMLStructureMaxUniqueID">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3283" uniqueCount="650">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3287" uniqueCount="654">
   <si>
     <t>Uniform Appraisal Dataset (UAD) Compliance Rules - Completion Report</t>
   </si>
   <si>
     <t>Issued by Fannie Mae and Freddie Mac</t>
   </si>
   <si>
     <t>Appendix H-3</t>
   </si>
   <si>
     <t>IMPORTANT - READ FIRST</t>
   </si>
   <si>
     <t>(i)</t>
   </si>
   <si>
     <t>(ii)</t>
   </si>
   <si>
     <t>(iii)</t>
   </si>
   <si>
     <t>(iv)</t>
   </si>
   <si>
@@ -1084,53 +1084,50 @@
   <si>
     <t>UAD4039</t>
   </si>
   <si>
     <t>More than one Supervisory Appraiser has been identified in the completion report. There can be only one Supervisory Appraiser.</t>
   </si>
   <si>
     <t>If more than one instance of ROLE_DETAIL has PartyRoleType = "AppraiserSupervisor" across all instances of PARTY</t>
   </si>
   <si>
     <t>UAD4040</t>
   </si>
   <si>
     <t>A party role type of 'Supervisory Appraiser' must be provided.</t>
   </si>
   <si>
     <t>If (PartyRoleType = "Appraiser" and (AppraiserLicenseType = "None" or AppraiserLicenseType = "TraineeAppraiser")) and there is no instance of PARTY with PartyRoleType = "AppraiserSupervisor"</t>
   </si>
   <si>
     <t>2200.0152; 2200.0073</t>
   </si>
   <si>
     <t>UAD4041</t>
   </si>
   <si>
-    <t>Provide the 'Date of Signature and Report'.</t>
-[...1 lines deleted...]
-  <si>
     <t>Date of Signature and Report</t>
   </si>
   <si>
     <t>PartyRoleType (%RV1%); InspectionDate (%RV2%)</t>
   </si>
   <si>
     <t>2400.0277; 2400.0498</t>
   </si>
   <si>
     <t>@xlink:arcrole</t>
   </si>
   <si>
     <t>UAD4043</t>
   </si>
   <si>
     <t>The exterior inspection method, interior inspection method, and inspection date must be associated with the party that performed the inspection. In the UAD XML, one instance of RELATIONSHIP must be included for each Appraiser and/or Supervisory Appraiser that links INSPECTION to ROLE. For assistance with this message, contact the appraisal software vendor.</t>
   </si>
   <si>
     <t>If PartyRoleType = "Appraiser" or "AppraiserSupervisor" and there is no instance of RELATIONSHIP provided for each role that links INSPECTION to the associated ROLE.</t>
   </si>
   <si>
     <t>../SERVICE/RELATIONSHIPS/RELATIONSHIP/</t>
   </si>
   <si>
     <t>2400.0292; 2400.0510</t>
@@ -2039,213 +2036,238 @@
     <t>If PartyRoleType = "Appraiser" or "AppraiserSupervisor" and (no instance of INSPECTION_DETAIL is provided for each role or more than one instance of INSPECTION_DETAIL is provided for each role)
 has context menu</t>
   </si>
   <si>
     <t>Subject Property Inspection</t>
   </si>
   <si>
     <t>2025-001</t>
   </si>
   <si>
     <t>2025-013</t>
   </si>
   <si>
     <t>The message verbiage returned in the Compliance Rules API and displayed on the UCDP Submission Summary Report (SSR). The messages that include “For assistance with this message, contact the appraisal software vendor” are technical in nature and likely not actionable by the appraiser. These findings will require assistance from the software provider to resolve the issue.</t>
   </si>
   <si>
     <t>Updated the Column Definition for Message Text in the Column Description tab.</t>
   </si>
   <si>
     <t>If PropertyValuationConditionalConclusionType = "SubjectToCompletionPerPlans" and PropertyImprovementsCompletedIndicator = "true" and PropertyImprovementsCompletedPerPlansIndicator is not provided</t>
   </si>
   <si>
     <t>If ((PropertyValuationConditionalConclusionType = "SubjectToRepair" and CompletionReportNewDefectIndicator = "false") or CompletionReportNewDefectIndicator = "true") and DefectItemLocationType is not provided in a given instance of DEFECT_DETAIL</t>
   </si>
   <si>
-    <t>This document relates to the Uniform Mortgage Data Program®, an effort undertaken jointly by Freddie Mac and Fannie Mae at the direction of the Federal Housing Finance Agency.
-[...5 lines deleted...]
-  <si>
     <t>If PropertyValuationConditionalConclusionType = "SubjectToCompletionPerPlans" and PropertyImprovementsCompletedPerPlansIndicator = "false" and SubjectToCompletionFeatureComparisonType is not provided in a given instance of SUBJECT_TO_COMPLETION_ITEM_DETAIL</t>
   </si>
   <si>
     <t>If PropertyValuationConditionalConclusionType = "SubjectToCompletionPerPlans" and PropertyImprovementsCompletedPerPlansIndicator = "false" and SubjectToCompletionFeatureIncompleteOrInconsistentDescription is not provided in a given instance of SUBJECT_TO_COMPLETION_ITEM_DETAIL</t>
   </si>
   <si>
     <t>Indicate whether the Appraiser performed a personal inspection to determine if the conditions or requirements stated in the original appraisal report have been satisfied.</t>
   </si>
   <si>
     <t>The 'Date of Signature and Report' must be on or after the 'Inspection Date'.</t>
   </si>
   <si>
     <t>Provide the type of market value condition.</t>
   </si>
   <si>
     <t>If there is no instance of IMAGE with ImageCategoryType = "PropertyPhoto"</t>
   </si>
   <si>
     <t>If PropertyImprovementsCompletedIndicator = "true" and there is no instance of IMAGE with ImageCategoryType = "CompletedConstruction"</t>
-  </si>
-[...1 lines deleted...]
-    <t>If LicenseIssuingAuthorityStateCode for PartyRoleType = "Appraiser" and "AppraiserSupervisor" &lt;&gt; StateCode (PROPERTY/ADDRESS with @ValuationUseType = "SubjectProperty")</t>
   </si>
   <si>
     <t xml:space="preserve">If ExecutionDate &lt; InspectionDate in a given instance of SIGNATORY 
 </t>
   </si>
   <si>
     <t>Client/[Party Role Type] - Company Address</t>
   </si>
   <si>
     <t>[Party Role Type] - Company Name</t>
   </si>
   <si>
     <t>Was construction completed in a manner consistent with the original plans and specifications?</t>
   </si>
   <si>
     <t>PartyRoleType (%RV1%); ExecutionDate (%RV2%)</t>
   </si>
   <si>
     <t>If ExecutionDate is not provided for PartyRoleType = ("AppraiserSupervisor" or "Appraiser") or more than one instance of ExecutionDate is provided for PartyRoleType = ("AppraiserSupervisor" or "Appraiser")</t>
   </si>
   <si>
     <t>If there is no instance or more than one instance of SERVICE_DETAIL with ServiceType = "Valuation"</t>
   </si>
   <si>
     <t>2025-002</t>
   </si>
   <si>
     <t>Removed leading and trailing spaces and/or carriage returns from all columns.</t>
   </si>
   <si>
     <t>UAD Compliance Rules (Marked up)</t>
   </si>
   <si>
     <t>This tab describes the changes that have been incorporated into the UAD Compliance Rules for the Completion Report since the last published version.  Updates are highlighted in light yellow.</t>
   </si>
   <si>
     <t>If PersonalInspectionPerformedIndicator = "false" and AppraisalConditionsSatisfiedVerificationDescription is not provided</t>
   </si>
   <si>
     <t>If ((PropertyValuationConditionalConclusionType = "SubjectToRepair" AND CompletionReportNewDefectIndicator = "false") OR CompletionReportNewDefectIndicator = "true") AND DefectComponentLabelType is not provided in a given instance of DEFECT_DETAIL</t>
   </si>
   <si>
-    <t>UAD Compliance Rules v1.2</t>
-[...1 lines deleted...]
-  <si>
     <t>If FullName is not provided for PartyRoleType = "Client"</t>
   </si>
   <si>
     <t>UAD4056, UAD4014, UAD4095, UAD4103, UAD4057, UAD4058, UAD4060, UAD4092, UAD4041, UAD4080, UAD4047 : Updated the Rule Logic column.</t>
   </si>
   <si>
+    <t>UAD4047: Updated the xPath column.</t>
+  </si>
+  <si>
+    <t>UAD4001, UAD4003, UAD4004, UAD4005, UAD4006, UAD4007, UAD4008, UAD4009, UAD4014, UAD4015, UAD4018, UAD4019, UAD4020, UAD4021, UAD4022, UAD4023, UAD4024, UAD4025, UAD4026, UAD4027, UAD4028, UAD4029, UAD4030, UAD4031, UAD4032, UAD4033, UAD4034, UAD4035, UAD4036, UAD4037, UAD4039, UAD4040, UAD4041, UAD4042, UAD4043, UAD4044, UAD4045, UAD4046, UAD4052, UAD4053, UAD4054, UAD4055, UAD4056, UAD4114, UAD4057, UAD4058, UAD4059, UAD4060, UAD4061, UAD4062, UAD4063, UAD4064, UAD4065, UAD4066, UAD4067, UAD4068, UAD4069, UAD4070, UAD4071, UAD4072, UAD4073, UAD4074, UAD4113, UAD4080, UAD4088, UAD4089, UAD4090, UAD4091, UAD4092, UAD4093, UAD4094, UAD4095, UAD4096, UAD4097, UAD4102, UAD4103, UAD4104, UAD4105, UAD4106, UAD4107, UAD4108, UAD4109, UAD4110, UAD4111, UAD4112: Updated the Severity column.</t>
+  </si>
+  <si>
+    <t>UAD Compliance Rules v1.3</t>
+  </si>
+  <si>
+    <t>The UAD Compliance Rules (the “Materials”) for the UAD Completion Report are intended to help lenders and vendors deliver XML files in compliance with the UAD Completion Report Delivery Specification and verify data completeness, validity (format and data type), and reasonableness.
+These Materials may be used in support of the development and offering of residential appraisal report-related products, processes, and services, subject to the following:</t>
+  </si>
+  <si>
+    <t>users of the Materials must not imply any affiliation between any user and Fannie Mae or Freddie Mac;</t>
+  </si>
+  <si>
+    <t>users of the Materials must not imply that Fannie Mae or Freddie Mac endorses any product, process, or service;</t>
+  </si>
+  <si>
+    <t>no permission is given to use Fannie Mae's or Freddie Mac’s marks or logos in commerce;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">the Materials are provided for information purposes only, do not address all requirements of the the UAD Completion Report Delivery Specification, and do not amend or supersede the the UAD Completion Report Delivery Specification;  </t>
+  </si>
+  <si>
+    <t>in case of a discrepancy between the Materials and the UAD Completion Report Delivery Specification, the UAD Completion Report Delivery Specification controls; and</t>
+  </si>
+  <si>
+    <t>(vi)</t>
+  </si>
+  <si>
+    <t>THE MATERIALS ARE PROVIDED AS-IS, WITHOUT ANY WARRANTY OF ANY SORT. NEITHER FANNIE MAE NOR FREDDIE MAC SHALL BE LIABLE FOR ANY ERRORS CONTAINED IN THE MATERIALS OR FOR ANY DAMAGES ARISING OUT OF OR RELATED TO THE MATERIALS, INCLUDING, WITHOUT LIMITATION, DIRECT, INDIRECT, INCIDENTAL, SPECIAL, CONSEQUENTIAL OR PUNITIVE DAMAGES, WHETHER UNDER A CONTRACT, TORT OR OTHER THEORY OF LIABILITY, EVEN IF FANNIE MAE OR FREDDIE MAC IS AWARE OF THE POSSIBLE OR ACTUAL EXISTENCE OF SUCH ERRORS OR DAMAGES.</t>
+  </si>
+  <si>
+    <t>2026-001</t>
+  </si>
+  <si>
     <r>
-      <t>../SERVICE/PARTIES/PARTY/LEGAL_ENTITY/LEGAL_ENTITY_DETAIL/</t>
+      <rPr>
+        <strike/>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Provide the 'Date of Signature and Report'.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+The 'Date of Signature and Report' must be provided for the Appraiser and the Supervisory Appraiser (if applicable), with only one instance allowed per party.</t>
+    </r>
+  </si>
+  <si>
+    <t>UAD4041: Updated the Message Text column.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">If LicenseIssuingAuthorityStateCode for PartyRoleType = "Appraiser" </t>
     </r>
     <r>
       <rPr>
         <strike/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>; ../SERVICE/PARTIES/PARTY/INDIVIDUAL/NAME/</t>
-[...18 lines deleted...]
-      <t>Warning</t>
+      <t>and</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">
-Fatal</t>
+      <t xml:space="preserve"> or "AppraiserSupervisor" &lt;&gt; StateCode (PROPERTY/ADDRESS with @ValuationUseType = "SubjectProperty")</t>
     </r>
   </si>
   <si>
-    <t>UAD4001, UAD4003, UAD4004, UAD4005, UAD4006, UAD4007, UAD4008, UAD4009, UAD4014, UAD4015, UAD4018, UAD4019, UAD4020, UAD4021, UAD4022, UAD4023, UAD4024, UAD4025, UAD4026, UAD4027, UAD4028, UAD4029, UAD4030, UAD4031, UAD4032, UAD4033, UAD4034, UAD4035, UAD4036, UAD4037, UAD4039, UAD4040, UAD4041, UAD4042, UAD4043, UAD4044, UAD4045, UAD4046, UAD4052, UAD4053, UAD4054, UAD4055, UAD4056, UAD4114, UAD4057, UAD4058, UAD4059, UAD4060, UAD4061, UAD4062, UAD4063, UAD4064, UAD4065, UAD4066, UAD4067, UAD4068, UAD4069, UAD4070, UAD4071, UAD4072, UAD4073, UAD4074, UAD4113, UAD4080, UAD4088, UAD4089, UAD4090, UAD4091, UAD4092, UAD4093, UAD4094, UAD4095, UAD4096, UAD4097, UAD4102, UAD4103, UAD4104, UAD4105, UAD4106, UAD4107, UAD4108, UAD4109, UAD4110, UAD4111, UAD4112: Updated the Severity column.</t>
-[...24 lines deleted...]
-These Materials may be used in support of the development and offering of residential appraisal report-related products, processes, and services, subject to the following:</t>
+    <t>UAD4038: Updated the Rule Logic column.</t>
+  </si>
+  <si>
+    <t>2026-002</t>
+  </si>
+  <si>
+    <t>Document Version 1.3</t>
+  </si>
+  <si>
+    <t>This document relates to the Uniform Mortgage Data Program®, an effort undertaken jointly by Freddie Mac and Fannie Mae at the direction of the Federal Housing Finance Agency.
+©2026 Fannie Mae and Freddie Mac. Trademarks of the respective owners.</t>
+  </si>
+  <si>
+    <t>©2026 Fannie Mae and Freddie Mac</t>
+  </si>
+  <si>
+    <t>If LicenseIssuingAuthorityStateCode for PartyRoleType = "Appraiser" or "AppraiserSupervisor" &lt;&gt; StateCode (PROPERTY/ADDRESS with @ValuationUseType = "SubjectProperty")</t>
+  </si>
+  <si>
+    <t>The 'Date of Signature and Report' must be provided for the Appraiser and the Supervisory Appraiser (if applicable), with only one instance allowed per party.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="31" x14ac:knownFonts="1">
+  <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2379,68 +2401,60 @@
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <strike/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color theme="1"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="10"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="13">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBFBFBF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -2569,51 +2583,51 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="93">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="1" applyFill="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFill="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFill="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="4" applyFill="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="4" quotePrefix="1" applyFill="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFill="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
@@ -2749,111 +2763,121 @@
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="1" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="4" applyFill="1" applyBorder="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" quotePrefix="1" applyNumberFormat="1" applyFill="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="22" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="22" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="30" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="28" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="30" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="28" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="10" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="12" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="29" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="10" borderId="1" xfId="4" applyFill="1">
+    <xf numFmtId="49" fontId="3" fillId="10" borderId="1" xfId="1" applyFill="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="10" borderId="1" xfId="1" applyFill="1">
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="1" xfId="4" applyNumberFormat="1" applyFill="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="12" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="29" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="3" fillId="6" borderId="1" xfId="1" applyFill="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="1" xfId="4" applyNumberFormat="1" applyFill="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="7" borderId="0" xfId="9" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="9" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="22" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="30" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="28" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="30" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="28" fillId="5" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="30" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="28" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="10">
     <cellStyle name="20% - Accent1 3" xfId="5" xr:uid="{E432C933-826D-48EE-9B22-6F45EF1C558F}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 11" xfId="6" xr:uid="{37528C39-DEFA-42C7-9532-F2C4528592D3}"/>
     <cellStyle name="Normal 2 2" xfId="3" xr:uid="{15F312DE-DC69-482D-8474-BD7DA730F783}"/>
     <cellStyle name="Normal 29 3" xfId="7" xr:uid="{4059030C-17C4-445F-ACDF-BCDAC4D7E680}"/>
     <cellStyle name="Normal 29 3 2" xfId="8" xr:uid="{29D173C0-5741-42C8-AE63-216C2F2C1ECE}"/>
     <cellStyle name="Normal 4" xfId="9" xr:uid="{FE41FDD3-5F11-469F-BBDF-9C19B93FCE11}"/>
     <cellStyle name="Standard" xfId="1" xr:uid="{F32110B5-0784-4797-86A6-CAEBEDA482DD}"/>
     <cellStyle name="Standard 3 2 2" xfId="4" xr:uid="{9EB4FE45-ED48-47A1-837A-1C54E8B427E9}"/>
     <cellStyle name="Standard 5" xfId="2" xr:uid="{C95ACBEA-2219-4C8A-97BF-6024AC4F761A}"/>
   </cellStyles>
   <dxfs count="2">
@@ -3291,173 +3315,173 @@
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8BEB39BB-D339-4E37-B6DF-48DB4B0BE11F}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:A30"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="70" workbookViewId="0">
-      <selection activeCell="A14" sqref="A14"/>
+      <selection activeCell="A29" sqref="A29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="159.5703125" style="15" customWidth="1"/>
     <col min="2" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A1" s="14"/>
     </row>
     <row r="2" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A2" s="14"/>
     </row>
     <row r="3" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A3" s="14"/>
     </row>
     <row r="4" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A4" s="14"/>
     </row>
     <row r="5" spans="1:1" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="16"/>
     </row>
     <row r="6" spans="1:1" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="18"/>
     </row>
     <row r="7" spans="1:1" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="18"/>
     </row>
     <row r="8" spans="1:1" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18"/>
     </row>
     <row r="9" spans="1:1" s="17" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A9" s="19" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:1" s="17" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A10" s="20" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:1" s="17" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A11" s="20" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:1" s="17" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A12" s="20" t="s">
-        <v>639</v>
+        <v>649</v>
       </c>
     </row>
     <row r="13" spans="1:1" s="17" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A13" s="20">
-        <v>45916</v>
+        <v>46091</v>
       </c>
     </row>
     <row r="14" spans="1:1" s="17" customFormat="1" ht="55.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="21"/>
     </row>
     <row r="15" spans="1:1" s="17" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="22"/>
     </row>
     <row r="16" spans="1:1" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A16" s="23"/>
     </row>
     <row r="17" spans="1:1" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A17" s="23"/>
     </row>
     <row r="18" spans="1:1" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A18" s="23"/>
     </row>
     <row r="19" spans="1:1" s="17" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
       <c r="A19" s="23"/>
     </row>
     <row r="20" spans="1:1" s="17" customFormat="1" ht="15" x14ac:dyDescent="0.2">
       <c r="A20" s="24"/>
     </row>
     <row r="21" spans="1:1" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A21" s="25"/>
     </row>
     <row r="22" spans="1:1" s="17" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="26"/>
     </row>
     <row r="23" spans="1:1" s="17" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="30"/>
     </row>
     <row r="24" spans="1:1" s="17" customFormat="1" ht="5.85" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="27"/>
     </row>
     <row r="25" spans="1:1" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A25" s="28"/>
     </row>
     <row r="26" spans="1:1" s="17" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="1:1" s="17" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="29"/>
     </row>
     <row r="28" spans="1:1" s="31" customFormat="1" ht="28.35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="30" t="s">
-        <v>611</v>
+        <v>650</v>
       </c>
     </row>
     <row r="30" spans="1:1" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A30" s="32"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="97" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F0E0CA3A-3B78-4A1F-93DD-DA9ADB83B3AD}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B11"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:B2"/>
+      <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.5703125" style="33" customWidth="1"/>
     <col min="2" max="2" width="117.5703125" style="33" customWidth="1"/>
     <col min="3" max="256" width="9.42578125" style="33"/>
     <col min="257" max="257" width="36.42578125" style="33" customWidth="1"/>
     <col min="258" max="258" width="117.5703125" style="33" customWidth="1"/>
     <col min="259" max="512" width="9.42578125" style="33"/>
     <col min="513" max="513" width="36.42578125" style="33" customWidth="1"/>
     <col min="514" max="514" width="117.5703125" style="33" customWidth="1"/>
     <col min="515" max="768" width="9.42578125" style="33"/>
     <col min="769" max="769" width="36.42578125" style="33" customWidth="1"/>
     <col min="770" max="770" width="117.5703125" style="33" customWidth="1"/>
     <col min="771" max="1024" width="9.42578125" style="33"/>
     <col min="1025" max="1025" width="36.42578125" style="33" customWidth="1"/>
     <col min="1026" max="1026" width="117.5703125" style="33" customWidth="1"/>
     <col min="1027" max="1280" width="9.42578125" style="33"/>
     <col min="1281" max="1281" width="36.42578125" style="33" customWidth="1"/>
     <col min="1282" max="1282" width="117.5703125" style="33" customWidth="1"/>
     <col min="1283" max="1536" width="9.42578125" style="33"/>
     <col min="1537" max="1537" width="36.42578125" style="33" customWidth="1"/>
     <col min="1538" max="1538" width="117.5703125" style="33" customWidth="1"/>
     <col min="1539" max="1792" width="9.42578125" style="33"/>
@@ -3613,457 +3637,484 @@
     <col min="14339" max="14592" width="9.42578125" style="33"/>
     <col min="14593" max="14593" width="36.42578125" style="33" customWidth="1"/>
     <col min="14594" max="14594" width="117.5703125" style="33" customWidth="1"/>
     <col min="14595" max="14848" width="9.42578125" style="33"/>
     <col min="14849" max="14849" width="36.42578125" style="33" customWidth="1"/>
     <col min="14850" max="14850" width="117.5703125" style="33" customWidth="1"/>
     <col min="14851" max="15104" width="9.42578125" style="33"/>
     <col min="15105" max="15105" width="36.42578125" style="33" customWidth="1"/>
     <col min="15106" max="15106" width="117.5703125" style="33" customWidth="1"/>
     <col min="15107" max="15360" width="9.42578125" style="33"/>
     <col min="15361" max="15361" width="36.42578125" style="33" customWidth="1"/>
     <col min="15362" max="15362" width="117.5703125" style="33" customWidth="1"/>
     <col min="15363" max="15616" width="9.42578125" style="33"/>
     <col min="15617" max="15617" width="36.42578125" style="33" customWidth="1"/>
     <col min="15618" max="15618" width="117.5703125" style="33" customWidth="1"/>
     <col min="15619" max="15872" width="9.42578125" style="33"/>
     <col min="15873" max="15873" width="36.42578125" style="33" customWidth="1"/>
     <col min="15874" max="15874" width="117.5703125" style="33" customWidth="1"/>
     <col min="15875" max="16128" width="9.42578125" style="33"/>
     <col min="16129" max="16129" width="36.42578125" style="33" customWidth="1"/>
     <col min="16130" max="16130" width="117.5703125" style="33" customWidth="1"/>
     <col min="16131" max="16384" width="9.42578125" style="33"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="42" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="76" t="s">
+      <c r="A1" s="80" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="76"/>
-[...5 lines deleted...]
-      <c r="B2" s="77"/>
+      <c r="B1" s="80"/>
+    </row>
+    <row r="2" spans="1:2" ht="70.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="81" t="s">
+        <v>635</v>
+      </c>
+      <c r="B2" s="81"/>
     </row>
     <row r="3" spans="1:2" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B3" s="34"/>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A4" s="35" t="s">
         <v>4</v>
       </c>
       <c r="B4" s="34" t="s">
-        <v>643</v>
+        <v>636</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="35" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="34" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="36" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="33" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="35" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="34" t="s">
-        <v>646</v>
+        <v>639</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="35" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="34" t="s">
-        <v>647</v>
+        <v>640</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="51" x14ac:dyDescent="0.2">
       <c r="A9" s="35" t="s">
+        <v>641</v>
+      </c>
+      <c r="B9" s="34" t="s">
         <v>642</v>
-      </c>
-[...1 lines deleted...]
-        <v>648</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A10" s="35"/>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.2">
       <c r="B11" s="37" t="s">
-        <v>612</v>
+        <v>651</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="98" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{12B14B04-8D92-4EBD-A71D-EFDAD312DA9A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:D13"/>
+  <dimension ref="A1:D15"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScalePageLayoutView="110" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+      <selection activeCell="D6" sqref="D6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="96" customWidth="1"/>
+    <col min="1" max="1" width="17" style="73" customWidth="1"/>
+    <col min="2" max="3" width="14.42578125" style="73" customWidth="1"/>
+    <col min="4" max="4" width="96" style="73" customWidth="1"/>
+    <col min="5" max="16384" width="8.7109375" style="73"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="85" t="s">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A1" s="89" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="85"/>
-[...1 lines deleted...]
-      <c r="D1" s="85"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
     </row>
     <row r="2" spans="1:4" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="78" t="s">
+      <c r="A2" s="82" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="78"/>
-[...4 lines deleted...]
-      <c r="A3" s="63" t="s">
+      <c r="B2" s="82"/>
+      <c r="C2" s="82"/>
+      <c r="D2" s="82"/>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A3" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="B3" s="63" t="s">
+      <c r="B3" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="C3" s="63" t="s">
+      <c r="C3" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="D3" s="63" t="s">
+      <c r="D3" s="74" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="102" x14ac:dyDescent="0.2">
-      <c r="A4" s="82">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A4" s="86">
+        <v>46091</v>
+      </c>
+      <c r="B4" s="90">
+        <v>1.3</v>
+      </c>
+      <c r="C4" s="75" t="s">
+        <v>648</v>
+      </c>
+      <c r="D4" s="61" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A5" s="88"/>
+      <c r="B5" s="91"/>
+      <c r="C5" s="75" t="s">
+        <v>643</v>
+      </c>
+      <c r="D5" s="61" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="102" x14ac:dyDescent="0.2">
+      <c r="A6" s="86">
         <v>45916</v>
       </c>
-      <c r="B4" s="86">
+      <c r="B6" s="90">
         <v>1.2</v>
       </c>
-      <c r="C4" s="64" t="s">
+      <c r="C6" s="63" t="s">
+        <v>604</v>
+      </c>
+      <c r="D6" s="65" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A7" s="88"/>
+      <c r="B7" s="91"/>
+      <c r="C7" s="63" t="s">
+        <v>604</v>
+      </c>
+      <c r="D7" s="64" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="76"/>
+      <c r="B8" s="76"/>
+      <c r="C8" s="77"/>
+      <c r="D8" s="77"/>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A9" s="86">
+        <v>45818</v>
+      </c>
+      <c r="B9" s="83">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="C9" s="63" t="s">
+        <v>604</v>
+      </c>
+      <c r="D9" s="64" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A10" s="87"/>
+      <c r="B10" s="84"/>
+      <c r="C10" s="63" t="s">
+        <v>604</v>
+      </c>
+      <c r="D10" s="64" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="87"/>
+      <c r="B11" s="84"/>
+      <c r="C11" s="63" t="s">
+        <v>604</v>
+      </c>
+      <c r="D11" s="65" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A12" s="87"/>
+      <c r="B12" s="84"/>
+      <c r="C12" s="63" t="s">
+        <v>624</v>
+      </c>
+      <c r="D12" s="61" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A13" s="88"/>
+      <c r="B13" s="85"/>
+      <c r="C13" s="63" t="s">
         <v>605</v>
       </c>
-      <c r="D4" s="66" t="s">
-[...80 lines deleted...]
-      <c r="A13" s="68">
+      <c r="D13" s="66" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="76"/>
+      <c r="B14" s="76"/>
+      <c r="C14" s="77"/>
+      <c r="D14" s="77"/>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A15" s="67">
         <v>45454</v>
       </c>
-      <c r="B13" s="64">
+      <c r="B15" s="63">
         <v>1</v>
       </c>
-      <c r="C13" s="64"/>
-      <c r="D13" s="67" t="s">
+      <c r="C15" s="63"/>
+      <c r="D15" s="66" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
-  <mergeCells count="6">
+  <mergeCells count="8">
     <mergeCell ref="A2:D2"/>
-    <mergeCell ref="B7:B11"/>
-    <mergeCell ref="A7:A11"/>
+    <mergeCell ref="B9:B13"/>
+    <mergeCell ref="A9:A13"/>
     <mergeCell ref="A1:D1"/>
+    <mergeCell ref="A6:A7"/>
+    <mergeCell ref="B6:B7"/>
+    <mergeCell ref="B4:B5"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="B4:B5"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1C5F0277-390E-4C37-9DC2-B24A7EC1399E}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F9"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+      <selection activeCell="A9" sqref="A9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.42578125" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28.5703125" style="41" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="86.5703125" style="41" customWidth="1"/>
     <col min="3" max="4" width="9.42578125" style="41"/>
     <col min="5" max="6" width="9.42578125" style="42"/>
     <col min="7" max="16384" width="9.42578125" style="41"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="88" t="s">
+      <c r="A1" s="92" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="88"/>
+      <c r="B1" s="92"/>
     </row>
     <row r="2" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>17</v>
       </c>
       <c r="B2" s="40" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="73" t="s">
+      <c r="A3" s="70" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="73" t="s">
+      <c r="B3" s="70" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="73" t="s">
+      <c r="A4" s="70" t="s">
         <v>21</v>
       </c>
-      <c r="B4" s="73" t="s">
+      <c r="B4" s="70" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="73" t="s">
+      <c r="A5" s="70" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="73" t="s">
+      <c r="B5" s="70" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="73" t="s">
+      <c r="A6" s="70" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="73" t="s">
+      <c r="B6" s="70" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="73" t="s">
+      <c r="A7" s="70" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="73" t="s">
+      <c r="B7" s="70" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="73" t="s">
-[...3 lines deleted...]
-        <v>631</v>
+      <c r="A8" s="70" t="s">
+        <v>626</v>
+      </c>
+      <c r="B8" s="70" t="s">
+        <v>627</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="69" t="s">
+      <c r="A9" s="68" t="s">
         <v>634</v>
       </c>
-      <c r="B9" s="70" t="s">
+      <c r="B9" s="69" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D14D6FFD-A39B-467A-B688-3D2BA1BF3E23}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScalePageLayoutView="80" workbookViewId="0">
       <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.42578125" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27.42578125" style="46" customWidth="1"/>
     <col min="2" max="2" width="90.5703125" style="47" customWidth="1"/>
     <col min="3" max="16384" width="9.42578125" style="48"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="88" t="s">
+      <c r="A1" s="92" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="88"/>
+      <c r="B1" s="92"/>
     </row>
     <row r="2" spans="1:2" s="43" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="39" t="s">
         <v>29</v>
       </c>
       <c r="B2" s="39" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="43" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="44" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="54" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:2" s="43" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="44" t="s">
         <v>33</v>
       </c>
       <c r="B4" s="54" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:2" s="43" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="44" t="s">
         <v>35</v>
       </c>
       <c r="B5" s="54" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:2" s="43" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="44" t="s">
         <v>37</v>
       </c>
       <c r="B6" s="54" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
     </row>
     <row r="7" spans="1:2" s="43" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="44" t="s">
         <v>38</v>
       </c>
       <c r="B7" s="54" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:2" s="43" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="44" t="s">
         <v>40</v>
       </c>
       <c r="B8" s="54" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="9" spans="1:2" s="43" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="44" t="s">
         <v>42</v>
       </c>
       <c r="B9" s="54" t="s">
         <v>43</v>
       </c>
@@ -4140,62 +4191,62 @@
         <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:2" s="43" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="44" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="54" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <printOptions gridLines="1"/>
   <pageMargins left="0.25" right="0.25" top="1" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00930E4D-EF28-4715-A551-B690CB1DF09B}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E890E242-21B4-40AF-94EB-AEC763F68DDC}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q103"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="1" topLeftCell="E2" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B13" sqref="B13"/>
       <selection pane="topRight" activeCell="B13" sqref="B13"/>
       <selection pane="bottomLeft" activeCell="B13" sqref="B13"/>
-      <selection pane="bottomRight" activeCell="S11" sqref="S11"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="27" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.5703125" customWidth="1"/>
     <col min="2" max="2" width="21.42578125" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" customWidth="1"/>
     <col min="4" max="5" width="45.5703125" style="60" customWidth="1"/>
     <col min="6" max="11" width="20.7109375" customWidth="1"/>
     <col min="12" max="12" width="41.42578125" customWidth="1"/>
     <col min="13" max="17" width="15.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>37</v>
@@ -4219,67 +4270,67 @@
         <v>48</v>
       </c>
       <c r="K1" s="5" t="s">
         <v>50</v>
       </c>
       <c r="L1" s="5" t="s">
         <v>52</v>
       </c>
       <c r="M1" s="5" t="s">
         <v>54</v>
       </c>
       <c r="N1" s="5" t="s">
         <v>56</v>
       </c>
       <c r="O1" s="5" t="s">
         <v>58</v>
       </c>
       <c r="P1" s="5" t="s">
         <v>60</v>
       </c>
       <c r="Q1" s="5" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="2" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="75" t="s">
+      <c r="A2" s="1" t="s">
         <v>67</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>69</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>70</v>
       </c>
       <c r="E2" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="F2" s="75" t="s">
-        <v>640</v>
+      <c r="F2" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>75</v>
       </c>
       <c r="J2" s="4" t="s">
         <v>75</v>
       </c>
       <c r="K2" s="1" t="s">
         <v>68</v>
       </c>
       <c r="L2" s="1" t="s">
         <v>76</v>
       </c>
       <c r="M2" s="1"/>
       <c r="N2" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O2" s="3" t="s">
         <v>77</v>
@@ -4321,365 +4372,365 @@
       </c>
       <c r="J3" s="1" t="s">
         <v>85</v>
       </c>
       <c r="K3" s="1" t="s">
         <v>79</v>
       </c>
       <c r="L3" s="1" t="s">
         <v>76</v>
       </c>
       <c r="M3" s="1"/>
       <c r="N3" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O3" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P3" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q3" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="75" t="s">
+      <c r="A4" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>88</v>
       </c>
       <c r="D4" s="4" t="s">
         <v>89</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="F4" s="75" t="s">
-        <v>640</v>
+      <c r="F4" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>75</v>
       </c>
       <c r="I4" s="1" t="s">
         <v>75</v>
       </c>
       <c r="J4" s="1" t="s">
         <v>75</v>
       </c>
       <c r="K4" s="1" t="s">
         <v>87</v>
       </c>
       <c r="L4" s="1" t="s">
         <v>91</v>
       </c>
       <c r="M4" s="1"/>
       <c r="N4" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P4" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q4" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="5" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="75" t="s">
+      <c r="A5" s="1" t="s">
         <v>92</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>94</v>
       </c>
       <c r="D5" s="4" t="s">
         <v>95</v>
       </c>
       <c r="E5" s="4" t="s">
         <v>96</v>
       </c>
-      <c r="F5" s="75" t="s">
-        <v>640</v>
+      <c r="F5" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I5" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J5" s="1" t="s">
         <v>97</v>
       </c>
       <c r="K5" s="1" t="s">
         <v>93</v>
       </c>
       <c r="L5" s="4" t="s">
         <v>98</v>
       </c>
       <c r="M5" s="1"/>
       <c r="N5" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P5" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="6" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="75" t="s">
+      <c r="A6" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>101</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>102</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>103</v>
       </c>
-      <c r="F6" s="75" t="s">
-        <v>640</v>
+      <c r="F6" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>75</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>75</v>
       </c>
       <c r="J6" s="1" t="s">
         <v>75</v>
       </c>
       <c r="K6" s="1" t="s">
         <v>100</v>
       </c>
       <c r="L6" s="1" t="s">
         <v>105</v>
       </c>
       <c r="M6" s="1"/>
       <c r="N6" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P6" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="7" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="75" t="s">
+      <c r="A7" s="1" t="s">
         <v>99</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>106</v>
       </c>
       <c r="D7" s="4" t="s">
         <v>107</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>108</v>
       </c>
-      <c r="F7" s="75" t="s">
-        <v>640</v>
+      <c r="F7" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>75</v>
       </c>
       <c r="I7" s="1" t="s">
         <v>75</v>
       </c>
       <c r="J7" s="1" t="s">
         <v>75</v>
       </c>
       <c r="K7" s="1" t="s">
         <v>100</v>
       </c>
       <c r="L7" s="1" t="s">
         <v>105</v>
       </c>
       <c r="M7" s="1"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
     </row>
     <row r="8" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="75" t="s">
+      <c r="A8" s="1" t="s">
         <v>109</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>111</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>112</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="F8" s="75" t="s">
-        <v>640</v>
+      <c r="F8" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>75</v>
       </c>
       <c r="I8" s="1" t="s">
         <v>75</v>
       </c>
       <c r="J8" s="1" t="s">
         <v>75</v>
       </c>
       <c r="K8" s="1" t="s">
         <v>110</v>
       </c>
       <c r="L8" s="1" t="s">
         <v>114</v>
       </c>
       <c r="M8" s="1"/>
       <c r="N8" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="75" t="s">
+      <c r="A9" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>117</v>
       </c>
       <c r="E9" s="9" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>615</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>75</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>75</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>75</v>
       </c>
       <c r="K9" s="1" t="s">
         <v>110</v>
       </c>
       <c r="L9" s="1" t="s">
         <v>114</v>
       </c>
       <c r="M9" s="1"/>
       <c r="N9" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="75" t="s">
+      <c r="A10" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>120</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>619</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>616</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>121</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J10" s="1" t="s">
         <v>122</v>
       </c>
       <c r="K10" s="1" t="s">
         <v>110</v>
       </c>
       <c r="L10" s="1" t="s">
         <v>114</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>77</v>
@@ -4874,118 +4925,118 @@
       </c>
       <c r="J14" s="1" t="s">
         <v>75</v>
       </c>
       <c r="K14" s="1" t="s">
         <v>146</v>
       </c>
       <c r="L14" s="1" t="s">
         <v>137</v>
       </c>
       <c r="M14" s="1"/>
       <c r="N14" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="15" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="75" t="s">
+      <c r="A15" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>632</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>628</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>154</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>155</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="K15" s="1" t="s">
         <v>151</v>
       </c>
       <c r="L15" s="1" t="s">
         <v>156</v>
       </c>
       <c r="M15" s="3"/>
       <c r="N15" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="75" t="s">
+      <c r="A16" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D16" s="55" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="E16" s="55" t="s">
         <v>160</v>
       </c>
-      <c r="F16" s="75" t="s">
-        <v>640</v>
+      <c r="F16" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>154</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>155</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>122</v>
       </c>
       <c r="K16" s="1" t="s">
         <v>158</v>
       </c>
       <c r="L16" s="1" t="s">
         <v>156</v>
       </c>
       <c r="M16" s="3"/>
       <c r="N16" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>77</v>
@@ -5078,4289 +5129,4296 @@
       </c>
       <c r="J18" s="1" t="s">
         <v>75</v>
       </c>
       <c r="K18" s="1" t="s">
         <v>167</v>
       </c>
       <c r="L18" s="1" t="s">
         <v>76</v>
       </c>
       <c r="M18" s="3"/>
       <c r="N18" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P18" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="19" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="75" t="s">
+      <c r="A19" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>173</v>
       </c>
       <c r="D19" s="8" t="s">
         <v>174</v>
       </c>
       <c r="E19" s="4" t="s">
         <v>175</v>
       </c>
-      <c r="F19" s="75" t="s">
-        <v>640</v>
+      <c r="F19" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>154</v>
       </c>
       <c r="I19" s="1" t="s">
         <v>176</v>
       </c>
       <c r="J19" s="1" t="s">
         <v>177</v>
       </c>
       <c r="K19" s="1" t="s">
         <v>178</v>
       </c>
       <c r="L19" s="1" t="s">
         <v>179</v>
       </c>
       <c r="M19" s="3"/>
       <c r="N19" s="2"/>
       <c r="O19" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P19" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q19" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="20" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="75" t="s">
+      <c r="A20" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>180</v>
       </c>
       <c r="D20" s="8" t="s">
         <v>181</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>182</v>
       </c>
-      <c r="F20" s="75" t="s">
-        <v>640</v>
+      <c r="F20" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>154</v>
       </c>
       <c r="I20" s="1" t="s">
         <v>176</v>
       </c>
       <c r="J20" s="1" t="s">
         <v>177</v>
       </c>
       <c r="K20" s="1" t="s">
         <v>178</v>
       </c>
       <c r="L20" s="1" t="s">
         <v>179</v>
       </c>
       <c r="M20" s="3"/>
       <c r="N20" s="2"/>
       <c r="O20" s="3"/>
       <c r="P20" s="3"/>
       <c r="Q20" s="3"/>
     </row>
     <row r="21" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="75" t="s">
+      <c r="A21" s="1" t="s">
         <v>171</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>183</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>184</v>
       </c>
       <c r="E21" s="57" t="s">
         <v>185</v>
       </c>
-      <c r="F21" s="75" t="s">
-        <v>640</v>
+      <c r="F21" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>154</v>
       </c>
       <c r="I21" s="1" t="s">
         <v>176</v>
       </c>
       <c r="J21" s="1" t="s">
         <v>177</v>
       </c>
       <c r="K21" s="1" t="s">
         <v>178</v>
       </c>
       <c r="L21" s="1" t="s">
         <v>179</v>
       </c>
       <c r="M21" s="3"/>
       <c r="N21" s="2" t="s">
         <v>186</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P21" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q21" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="75" t="s">
+      <c r="A22" s="1" t="s">
         <v>187</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>189</v>
       </c>
       <c r="D22" s="4" t="s">
         <v>190</v>
       </c>
       <c r="E22" s="4" t="s">
         <v>191</v>
       </c>
-      <c r="F22" s="75" t="s">
-        <v>640</v>
+      <c r="F22" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I22" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J22" s="1" t="s">
         <v>193</v>
       </c>
       <c r="K22" s="1" t="s">
         <v>188</v>
       </c>
       <c r="L22" s="1" t="s">
         <v>194</v>
       </c>
       <c r="M22" s="3"/>
       <c r="N22" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P22" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q22" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="23" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A23" s="75" t="s">
+      <c r="A23" s="1" t="s">
         <v>195</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>196</v>
       </c>
       <c r="D23" s="4" t="s">
         <v>197</v>
       </c>
       <c r="E23" s="4" t="s">
         <v>198</v>
       </c>
-      <c r="F23" s="75" t="s">
-        <v>640</v>
+      <c r="F23" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I23" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J23" s="1" t="s">
         <v>193</v>
       </c>
       <c r="K23" s="1" t="s">
         <v>93</v>
       </c>
       <c r="L23" s="4" t="s">
         <v>194</v>
       </c>
       <c r="M23" s="3"/>
       <c r="N23" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P23" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q23" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="75" t="s">
+      <c r="A24" s="1" t="s">
         <v>199</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>201</v>
       </c>
       <c r="D24" s="4" t="s">
         <v>202</v>
       </c>
       <c r="E24" s="4" t="s">
         <v>203</v>
       </c>
-      <c r="F24" s="75" t="s">
-        <v>640</v>
+      <c r="F24" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>204</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>205</v>
       </c>
       <c r="J24" s="1" t="s">
         <v>206</v>
       </c>
       <c r="K24" s="1" t="s">
         <v>200</v>
       </c>
       <c r="L24" s="1" t="s">
         <v>207</v>
       </c>
       <c r="M24" s="3"/>
       <c r="N24" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P24" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q24" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="25" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="75" t="s">
+      <c r="A25" s="1" t="s">
         <v>208</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>209</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>210</v>
       </c>
       <c r="D25" s="4" t="s">
         <v>211</v>
       </c>
       <c r="E25" s="4" t="s">
         <v>212</v>
       </c>
-      <c r="F25" s="75" t="s">
-        <v>640</v>
+      <c r="F25" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>204</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>205</v>
       </c>
       <c r="J25" s="1" t="s">
         <v>213</v>
       </c>
       <c r="K25" s="1" t="s">
         <v>209</v>
       </c>
       <c r="L25" s="1" t="s">
         <v>207</v>
       </c>
       <c r="M25" s="3"/>
       <c r="N25" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P25" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q25" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="75" t="s">
+      <c r="A26" s="1" t="s">
         <v>214</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>216</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>217</v>
       </c>
       <c r="E26" s="4" t="s">
         <v>218</v>
       </c>
-      <c r="F26" s="75" t="s">
-        <v>640</v>
+      <c r="F26" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H26" s="1" t="s">
         <v>204</v>
       </c>
       <c r="I26" s="1" t="s">
         <v>205</v>
       </c>
       <c r="J26" s="1" t="s">
         <v>219</v>
       </c>
       <c r="K26" s="1" t="s">
         <v>215</v>
       </c>
       <c r="L26" s="1" t="s">
         <v>220</v>
       </c>
       <c r="M26" s="3"/>
       <c r="N26" s="6"/>
       <c r="O26" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P26" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q26" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="27" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="75" t="s">
+      <c r="A27" s="1" t="s">
         <v>221</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>223</v>
       </c>
       <c r="D27" s="4" t="s">
         <v>224</v>
       </c>
       <c r="E27" s="4" t="s">
         <v>225</v>
       </c>
-      <c r="F27" s="75" t="s">
-        <v>640</v>
+      <c r="F27" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>204</v>
       </c>
       <c r="I27" s="1" t="s">
         <v>205</v>
       </c>
       <c r="J27" s="1" t="s">
         <v>226</v>
       </c>
       <c r="K27" s="1" t="s">
         <v>222</v>
       </c>
       <c r="L27" s="1" t="s">
         <v>220</v>
       </c>
       <c r="M27" s="3"/>
       <c r="N27" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P27" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q27" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="28" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="75" t="s">
+      <c r="A28" s="1" t="s">
         <v>227</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>229</v>
       </c>
       <c r="D28" s="4" t="s">
         <v>230</v>
       </c>
       <c r="E28" s="4" t="s">
         <v>231</v>
       </c>
-      <c r="F28" s="75" t="s">
-        <v>640</v>
+      <c r="F28" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>204</v>
       </c>
       <c r="I28" s="1" t="s">
         <v>205</v>
       </c>
       <c r="J28" s="1" t="s">
         <v>232</v>
       </c>
       <c r="K28" s="1" t="s">
         <v>228</v>
       </c>
       <c r="L28" s="1" t="s">
         <v>220</v>
       </c>
       <c r="M28" s="3"/>
       <c r="N28" s="38" t="s">
         <v>77</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P28" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q28" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="29" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="75" t="s">
+      <c r="A29" s="1" t="s">
         <v>233</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>235</v>
       </c>
       <c r="D29" s="4" t="s">
         <v>236</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>237</v>
       </c>
-      <c r="F29" s="75" t="s">
-        <v>640</v>
+      <c r="F29" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>154</v>
       </c>
       <c r="I29" s="1" t="s">
         <v>176</v>
       </c>
       <c r="J29" s="1" t="s">
         <v>122</v>
       </c>
       <c r="K29" s="1" t="s">
         <v>234</v>
       </c>
       <c r="L29" s="1" t="s">
         <v>238</v>
       </c>
       <c r="M29" s="3"/>
       <c r="N29" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P29" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q29" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="30" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="75" t="s">
+      <c r="A30" s="1" t="s">
         <v>233</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>239</v>
       </c>
       <c r="D30" s="4" t="s">
         <v>240</v>
       </c>
       <c r="E30" s="9" t="s">
         <v>241</v>
       </c>
-      <c r="F30" s="75" t="s">
-        <v>640</v>
+      <c r="F30" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>154</v>
       </c>
       <c r="I30" s="1" t="s">
         <v>176</v>
       </c>
       <c r="J30" s="1" t="s">
         <v>122</v>
       </c>
       <c r="K30" s="1" t="s">
         <v>234</v>
       </c>
       <c r="L30" s="1" t="s">
         <v>238</v>
       </c>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
       <c r="O30" s="3"/>
       <c r="P30" s="3"/>
       <c r="Q30" s="3"/>
     </row>
     <row r="31" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="75" t="s">
+      <c r="A31" s="1" t="s">
         <v>242</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>188</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>243</v>
       </c>
       <c r="D31" s="4" t="s">
         <v>244</v>
       </c>
       <c r="E31" s="4" t="s">
         <v>245</v>
       </c>
-      <c r="F31" s="75" t="s">
-        <v>640</v>
+      <c r="F31" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H31" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I31" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J31" s="1" t="s">
         <v>246</v>
       </c>
       <c r="K31" s="1" t="s">
         <v>188</v>
       </c>
       <c r="L31" s="4" t="s">
         <v>194</v>
       </c>
       <c r="M31" s="3"/>
       <c r="N31" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P31" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q31" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="32" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="75" t="s">
+      <c r="A32" s="1" t="s">
         <v>247</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>248</v>
       </c>
       <c r="D32" s="4" t="s">
         <v>249</v>
       </c>
       <c r="E32" s="4" t="s">
         <v>250</v>
       </c>
-      <c r="F32" s="75" t="s">
-        <v>640</v>
+      <c r="F32" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H32" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I32" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J32" s="1" t="s">
         <v>246</v>
       </c>
       <c r="K32" s="1" t="s">
         <v>93</v>
       </c>
       <c r="L32" s="4" t="s">
         <v>194</v>
       </c>
       <c r="M32" s="3"/>
       <c r="N32" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P32" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q32" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="33" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A33" s="75" t="s">
+      <c r="A33" s="1" t="s">
         <v>251</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>200</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>252</v>
       </c>
       <c r="D33" s="4" t="s">
         <v>253</v>
       </c>
       <c r="E33" s="4" t="s">
         <v>254</v>
       </c>
-      <c r="F33" s="75" t="s">
-        <v>640</v>
+      <c r="F33" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>204</v>
       </c>
       <c r="I33" s="1" t="s">
         <v>205</v>
       </c>
       <c r="J33" s="1" t="s">
         <v>255</v>
       </c>
       <c r="K33" s="1" t="s">
         <v>200</v>
       </c>
       <c r="L33" s="4" t="s">
         <v>207</v>
       </c>
       <c r="M33" s="3"/>
       <c r="N33" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P33" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q33" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="34" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="75" t="s">
+      <c r="A34" s="1" t="s">
         <v>256</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>257</v>
       </c>
       <c r="D34" s="4" t="s">
         <v>258</v>
       </c>
       <c r="E34" s="4" t="s">
         <v>259</v>
       </c>
-      <c r="F34" s="75" t="s">
-        <v>640</v>
+      <c r="F34" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H34" s="1" t="s">
         <v>204</v>
       </c>
       <c r="I34" s="1" t="s">
         <v>205</v>
       </c>
       <c r="J34" s="1" t="s">
         <v>260</v>
       </c>
       <c r="K34" s="1" t="s">
         <v>215</v>
       </c>
       <c r="L34" s="1" t="s">
         <v>220</v>
       </c>
       <c r="M34" s="3"/>
       <c r="N34" s="2"/>
       <c r="O34" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P34" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q34" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="35" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="75" t="s">
+      <c r="A35" s="1" t="s">
         <v>261</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>65</v>
       </c>
       <c r="D35" s="8" t="s">
         <v>262</v>
       </c>
       <c r="E35" s="4" t="s">
         <v>263</v>
       </c>
-      <c r="F35" s="75" t="s">
-        <v>640</v>
+      <c r="F35" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>204</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>205</v>
       </c>
       <c r="J35" s="1" t="s">
         <v>264</v>
       </c>
       <c r="K35" s="1" t="s">
         <v>265</v>
       </c>
       <c r="L35" s="1" t="s">
         <v>220</v>
       </c>
       <c r="M35" s="3" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="N35" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P35" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q35" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="36" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="75" t="s">
+      <c r="A36" s="1" t="s">
         <v>261</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D36" s="8" t="s">
         <v>267</v>
       </c>
       <c r="E36" s="8" t="s">
         <v>268</v>
       </c>
-      <c r="F36" s="75" t="s">
-        <v>640</v>
+      <c r="F36" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H36" s="1" t="s">
         <v>204</v>
       </c>
       <c r="I36" s="1" t="s">
         <v>205</v>
       </c>
       <c r="J36" s="1" t="s">
         <v>264</v>
       </c>
       <c r="K36" s="1" t="s">
         <v>265</v>
       </c>
       <c r="L36" s="1" t="s">
         <v>220</v>
       </c>
       <c r="M36" s="3" t="s">
         <v>269</v>
       </c>
       <c r="N36" s="2" t="s">
         <v>186</v>
       </c>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
       <c r="Q36" s="3"/>
     </row>
     <row r="37" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="75" t="s">
+      <c r="A37" s="1" t="s">
         <v>270</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>222</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>271</v>
       </c>
       <c r="D37" s="4" t="s">
         <v>272</v>
       </c>
       <c r="E37" s="4" t="s">
         <v>273</v>
       </c>
-      <c r="F37" s="75" t="s">
-        <v>640</v>
+      <c r="F37" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>204</v>
       </c>
       <c r="I37" s="1" t="s">
         <v>205</v>
       </c>
       <c r="J37" s="1" t="s">
         <v>274</v>
       </c>
       <c r="K37" s="1" t="s">
         <v>222</v>
       </c>
       <c r="L37" s="1" t="s">
         <v>220</v>
       </c>
       <c r="M37" s="3"/>
       <c r="N37" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P37" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q37" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="38" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A38" s="75" t="s">
+      <c r="A38" s="1" t="s">
         <v>275</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>276</v>
       </c>
       <c r="D38" s="4" t="s">
         <v>277</v>
       </c>
       <c r="E38" s="4" t="s">
         <v>278</v>
       </c>
-      <c r="F38" s="75" t="s">
-        <v>640</v>
+      <c r="F38" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H38" s="1" t="s">
         <v>204</v>
       </c>
       <c r="I38" s="1" t="s">
         <v>205</v>
       </c>
       <c r="J38" s="1" t="s">
         <v>279</v>
       </c>
       <c r="K38" s="1" t="s">
         <v>228</v>
       </c>
       <c r="L38" s="1" t="s">
         <v>220</v>
       </c>
       <c r="M38" s="3"/>
       <c r="N38" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q38" s="3" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="39" spans="1:17" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="1" t="s">
+    <row r="39" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A39" s="71" t="s">
         <v>280</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>281</v>
       </c>
-      <c r="D39" s="1" t="s">
+      <c r="D39" s="10" t="s">
         <v>282</v>
       </c>
-      <c r="E39" s="1" t="s">
-        <v>620</v>
+      <c r="E39" s="71" t="s">
+        <v>646</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H39" s="1" t="s">
         <v>204</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>205</v>
       </c>
       <c r="J39" s="1" t="s">
         <v>283</v>
       </c>
       <c r="K39" s="1" t="s">
         <v>228</v>
       </c>
       <c r="L39" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="N39" s="1" t="s">
-[...8 lines deleted...]
-      <c r="Q39" s="1" t="s">
+      <c r="M39" s="3"/>
+      <c r="N39" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="O39" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="P39" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q39" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="40" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="75" t="s">
+      <c r="A40" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>285</v>
       </c>
       <c r="D40" s="4" t="s">
         <v>286</v>
       </c>
       <c r="E40" s="9" t="s">
         <v>287</v>
       </c>
-      <c r="F40" s="75" t="s">
-        <v>640</v>
+      <c r="F40" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H40" s="1" t="s">
         <v>154</v>
       </c>
       <c r="I40" s="1" t="s">
         <v>176</v>
       </c>
       <c r="J40" s="1" t="s">
         <v>122</v>
       </c>
       <c r="K40" s="1" t="s">
         <v>234</v>
       </c>
       <c r="L40" s="1" t="s">
         <v>238</v>
       </c>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
       <c r="O40" s="3"/>
       <c r="P40" s="3"/>
       <c r="Q40" s="3"/>
     </row>
     <row r="41" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A41" s="75" t="s">
+      <c r="A41" s="1" t="s">
         <v>284</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>288</v>
       </c>
       <c r="D41" s="4" t="s">
         <v>289</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>290</v>
       </c>
-      <c r="F41" s="75" t="s">
-        <v>640</v>
+      <c r="F41" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H41" s="1" t="s">
         <v>154</v>
       </c>
       <c r="I41" s="1" t="s">
         <v>176</v>
       </c>
       <c r="J41" s="1" t="s">
         <v>122</v>
       </c>
       <c r="K41" s="1" t="s">
         <v>234</v>
       </c>
       <c r="L41" s="1" t="s">
         <v>238</v>
       </c>
       <c r="M41" s="3"/>
       <c r="N41" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q41" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="42" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="75" t="s">
+      <c r="A42" s="71" t="s">
         <v>291</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="D42" s="8" t="s">
-        <v>293</v>
+      <c r="D42" s="72" t="s">
+        <v>644</v>
       </c>
       <c r="E42" s="8" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>622</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H42" s="1" t="s">
         <v>154</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>176</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="K42" s="1" t="s">
         <v>172</v>
       </c>
       <c r="L42" s="1" t="s">
         <v>179</v>
       </c>
       <c r="M42" s="3"/>
       <c r="N42" s="2"/>
       <c r="O42" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P42" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q42" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="43" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A43" s="75" t="s">
+      <c r="A43" s="1" t="s">
         <v>291</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>621</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>617</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>154</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>176</v>
       </c>
       <c r="J43" s="1" t="s">
         <v>177</v>
       </c>
       <c r="K43" s="1" t="s">
         <v>178</v>
       </c>
       <c r="L43" s="1" t="s">
         <v>179</v>
       </c>
       <c r="M43" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="N43" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="O43" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="P43" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q43" s="3" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="44" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A44" s="1" t="s">
         <v>295</v>
       </c>
-      <c r="N43" s="3" t="s">
-[...13 lines deleted...]
-      <c r="A44" s="75" t="s">
+      <c r="B44" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="B44" s="1" t="s">
+      <c r="C44" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="C44" s="1" t="s">
+      <c r="D44" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="D44" s="1" t="s">
+      <c r="E44" s="1" t="s">
         <v>299</v>
       </c>
-      <c r="E44" s="1" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F44" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H44" s="1" t="s">
         <v>75</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>75</v>
       </c>
       <c r="J44" s="1" t="s">
         <v>75</v>
       </c>
       <c r="K44" s="1" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="L44" s="1" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="M44" s="3"/>
       <c r="N44" s="1" t="s">
         <v>77</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P44" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q44" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="45" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="75" t="s">
+      <c r="A45" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B45" s="1" t="s">
         <v>302</v>
       </c>
-      <c r="B45" s="1" t="s">
+      <c r="C45" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="C45" s="1" t="s">
+      <c r="D45" s="4" t="s">
         <v>304</v>
       </c>
-      <c r="D45" s="4" t="s">
+      <c r="E45" s="4" t="s">
         <v>305</v>
       </c>
-      <c r="E45" s="4" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F45" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H45" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J45" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="K45" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="L45" s="1" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>308</v>
       </c>
       <c r="M45" s="3"/>
       <c r="N45" s="2"/>
       <c r="O45" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P45" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q45" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="46" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A46" s="75" t="s">
+      <c r="A46" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B46" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="B46" s="1" t="s">
+      <c r="C46" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="C46" s="1" t="s">
+      <c r="D46" s="4" t="s">
         <v>311</v>
       </c>
-      <c r="D46" s="4" t="s">
+      <c r="E46" s="4" t="s">
         <v>312</v>
       </c>
-      <c r="E46" s="4" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F46" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="K46" s="1" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="L46" s="1" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="M46" s="3"/>
       <c r="N46" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P46" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q46" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="47" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A47" s="75" t="s">
+      <c r="A47" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B47" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="B47" s="1" t="s">
+      <c r="C47" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="C47" s="1" t="s">
+      <c r="D47" s="4" t="s">
         <v>317</v>
       </c>
-      <c r="D47" s="4" t="s">
+      <c r="E47" s="4" t="s">
         <v>318</v>
       </c>
-      <c r="E47" s="4" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F47" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H47" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="K47" s="1" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="L47" s="1" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="M47" s="3"/>
       <c r="N47" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P47" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q47" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="48" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A48" s="75" t="s">
+      <c r="A48" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B48" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="B48" s="1" t="s">
+      <c r="C48" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="C48" s="1" t="s">
+      <c r="D48" s="4" t="s">
         <v>323</v>
       </c>
-      <c r="D48" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" s="4" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H48" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="K48" s="1" t="s">
-        <v>322</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>321</v>
+      </c>
+      <c r="L48" s="1" t="s">
+        <v>359</v>
       </c>
       <c r="M48" s="3"/>
       <c r="N48" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P48" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q48" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="49" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B49" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="B49" s="1" t="s">
+      <c r="C49" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="C49" s="1" t="s">
+      <c r="D49" s="4" t="s">
         <v>328</v>
       </c>
-      <c r="D49" s="4" t="s">
+      <c r="E49" s="4" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H49" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="K49" s="1" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="L49" s="1" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="M49" s="3"/>
       <c r="N49" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P49" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q49" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="50" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B50" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="B50" s="1" t="s">
+      <c r="C50" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="C50" s="1" t="s">
+      <c r="D50" s="4" t="s">
         <v>334</v>
       </c>
-      <c r="D50" s="4" t="s">
+      <c r="E50" s="4" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="K50" s="1" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="L50" s="8" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="M50" s="3"/>
       <c r="N50" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P50" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q50" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="51" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="B51" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="B51" s="1" t="s">
+      <c r="C51" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="C51" s="1" t="s">
+      <c r="D51" s="4" t="s">
         <v>339</v>
       </c>
-      <c r="D51" s="4" t="s">
+      <c r="E51" s="4" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="K51" s="1" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="L51" s="1" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="M51" s="3"/>
       <c r="N51" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P51" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q51" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="52" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B52" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="B52" s="1" t="s">
+      <c r="C52" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="C52" s="1" t="s">
+      <c r="D52" s="4" t="s">
         <v>344</v>
       </c>
-      <c r="D52" s="4" t="s">
+      <c r="E52" s="4" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="K52" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="L52" s="1" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="M52" s="3"/>
       <c r="N52" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O52" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P52" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q52" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="53" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="75" t="s">
-        <v>347</v>
+      <c r="A53" s="1" t="s">
+        <v>346</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="D53" s="4" t="s">
         <v>348</v>
       </c>
-      <c r="D53" s="4" t="s">
+      <c r="E53" s="9" t="s">
         <v>349</v>
       </c>
-      <c r="E53" s="9" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F53" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H53" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="K53" s="1" t="s">
         <v>234</v>
       </c>
       <c r="L53" s="1" t="s">
         <v>238</v>
       </c>
       <c r="M53" s="3"/>
       <c r="N53" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P53" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q53" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="54" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A54" s="75" t="s">
-        <v>352</v>
+      <c r="A54" s="1" t="s">
+        <v>351</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="D54" s="4" t="s">
         <v>353</v>
       </c>
-      <c r="D54" s="4" t="s">
+      <c r="E54" s="9" t="s">
         <v>354</v>
       </c>
-      <c r="E54" s="9" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F54" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H54" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="K54" s="1" t="s">
         <v>234</v>
       </c>
       <c r="L54" s="1" t="s">
         <v>238</v>
       </c>
       <c r="M54" s="3"/>
       <c r="N54" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P54" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q54" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="55" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="75" t="s">
+      <c r="A55" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C55" s="1" t="s">
         <v>356</v>
       </c>
-      <c r="B55" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C55" s="1" t="s">
+      <c r="D55" s="4" t="s">
         <v>357</v>
       </c>
-      <c r="D55" s="4" t="s">
+      <c r="E55" s="4" t="s">
         <v>358</v>
       </c>
-      <c r="E55" s="4" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F55" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H55" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="K55" s="1" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L55" s="1" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="M55" s="3" t="s">
         <v>269</v>
       </c>
       <c r="N55" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P55" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q55" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="56" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A56" s="75" t="s">
+      <c r="A56" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C56" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="B56" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="1" t="s">
+      <c r="D56" s="8" t="s">
         <v>362</v>
       </c>
-      <c r="D56" s="8" t="s">
+      <c r="E56" s="8" t="s">
         <v>363</v>
       </c>
-      <c r="E56" s="8" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F56" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H56" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J56" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="K56" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="K56" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L56" s="1" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="M56" s="3"/>
       <c r="N56" s="2" t="s">
         <v>186</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P56" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q56" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="57" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A57" s="75" t="s">
+      <c r="A57" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="B57" s="1" t="s">
         <v>367</v>
       </c>
-      <c r="B57" s="1" t="s">
+      <c r="C57" s="1" t="s">
         <v>368</v>
       </c>
-      <c r="C57" s="1" t="s">
+      <c r="D57" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="E57" s="4" t="s">
         <v>369</v>
       </c>
-      <c r="D57" s="4" t="s">
-[...6 lines deleted...]
-        <v>640</v>
+      <c r="F57" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J57" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="K57" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="L57" s="1" t="s">
         <v>372</v>
-      </c>
-[...4 lines deleted...]
-        <v>373</v>
       </c>
       <c r="M57" s="3"/>
       <c r="N57" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P57" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q57" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="58" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A58" s="75" t="s">
+      <c r="A58" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="B58" s="4" t="s">
         <v>367</v>
       </c>
-      <c r="B58" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="10" t="s">
+        <v>373</v>
+      </c>
+      <c r="D58" s="7" t="s">
         <v>374</v>
       </c>
-      <c r="D58" s="7" t="s">
+      <c r="E58" s="4" t="s">
         <v>375</v>
       </c>
-      <c r="E58" s="4" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F58" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J58" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="K58" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="L58" s="1" t="s">
         <v>372</v>
-      </c>
-[...4 lines deleted...]
-        <v>373</v>
       </c>
       <c r="M58" s="3"/>
       <c r="N58" s="3"/>
       <c r="O58" s="3"/>
       <c r="P58" s="3"/>
       <c r="Q58" s="3"/>
     </row>
     <row r="59" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A59" s="75" t="s">
+      <c r="A59" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="B59" s="1" t="s">
         <v>377</v>
       </c>
-      <c r="B59" s="1" t="s">
+      <c r="C59" s="1" t="s">
         <v>378</v>
       </c>
-      <c r="C59" s="1" t="s">
+      <c r="D59" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="D59" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="1" t="s">
-        <v>613</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>610</v>
+      </c>
+      <c r="F59" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J59" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="K59" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="L59" s="1" t="s">
         <v>382</v>
-      </c>
-[...4 lines deleted...]
-        <v>383</v>
       </c>
       <c r="M59" s="3"/>
       <c r="N59" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P59" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q59" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="60" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="75" t="s">
+      <c r="A60" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="B60" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="B60" s="1" t="s">
+      <c r="C60" s="1" t="s">
         <v>385</v>
       </c>
-      <c r="C60" s="1" t="s">
+      <c r="D60" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="D60" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" s="1" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>611</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="K60" s="1" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="L60" s="1" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="M60" s="3"/>
       <c r="N60" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P60" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q60" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="61" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A61" s="75" t="s">
+      <c r="A61" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B61" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="B61" s="1" t="s">
+      <c r="C61" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="C61" s="1" t="s">
+      <c r="D61" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="D61" s="1" t="s">
+      <c r="E61" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="E61" s="1" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F61" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="K61" s="1" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="L61" s="1" t="s">
         <v>156</v>
       </c>
       <c r="M61" s="3"/>
       <c r="N61" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P61" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q61" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="62" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A62" s="75" t="s">
+      <c r="A62" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B62" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="B62" s="1" t="s">
+      <c r="C62" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="C62" s="1" t="s">
+      <c r="D62" s="1" t="s">
         <v>397</v>
       </c>
-      <c r="D62" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62" s="1" t="s">
-        <v>609</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>608</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="K62" s="1" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="L62" s="1" t="s">
         <v>156</v>
       </c>
       <c r="M62" s="3"/>
       <c r="N62" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P62" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q62" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="63" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A63" s="75" t="s">
+      <c r="A63" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C63" s="1" t="s">
         <v>399</v>
       </c>
-      <c r="B63" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C63" s="1" t="s">
+      <c r="D63" s="4" t="s">
         <v>400</v>
       </c>
-      <c r="D63" s="4" t="s">
+      <c r="E63" s="4" t="s">
         <v>401</v>
       </c>
-      <c r="E63" s="4" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F63" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J63" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="K63" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="L63" s="1" t="s">
         <v>404</v>
-      </c>
-[...4 lines deleted...]
-        <v>405</v>
       </c>
       <c r="M63" s="3"/>
       <c r="N63" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O63" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P63" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q63" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="64" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A64" s="75" t="s">
+      <c r="A64" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C64" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="B64" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C64" s="1" t="s">
+      <c r="D64" s="4" t="s">
         <v>407</v>
       </c>
-      <c r="D64" s="4" t="s">
+      <c r="E64" s="4" t="s">
         <v>408</v>
       </c>
-      <c r="E64" s="4" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F64" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J64" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="K64" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="L64" s="1" t="s">
         <v>404</v>
-      </c>
-[...4 lines deleted...]
-        <v>405</v>
       </c>
       <c r="M64" s="3"/>
       <c r="N64" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O64" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P64" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q64" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="65" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="75" t="s">
+      <c r="A65" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B65" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="B65" s="1" t="s">
+      <c r="C65" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="C65" s="1" t="s">
+      <c r="D65" s="4" t="s">
         <v>412</v>
       </c>
-      <c r="D65" s="4" t="s">
+      <c r="E65" s="4" t="s">
         <v>413</v>
       </c>
-      <c r="E65" s="4" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F65" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="K65" s="1" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="L65" s="1" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="M65" s="3"/>
       <c r="N65" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O65" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P65" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q65" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="66" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A66" s="75" t="s">
+      <c r="A66" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="C66" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="B66" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C66" s="1" t="s">
+      <c r="D66" s="4" t="s">
         <v>417</v>
       </c>
-      <c r="D66" s="4" t="s">
+      <c r="E66" s="4" t="s">
         <v>418</v>
       </c>
-      <c r="E66" s="4" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F66" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J66" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="K66" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="L66" s="1" t="s">
         <v>404</v>
-      </c>
-[...4 lines deleted...]
-        <v>405</v>
       </c>
       <c r="M66" s="3"/>
       <c r="N66" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O66" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P66" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q66" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="67" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A67" s="75" t="s">
-        <v>416</v>
+      <c r="A67" s="1" t="s">
+        <v>415</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C67" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="D67" s="8" t="s">
         <v>420</v>
       </c>
-      <c r="D67" s="8" t="s">
+      <c r="E67" s="57" t="s">
         <v>421</v>
       </c>
-      <c r="E67" s="57" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F67" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J67" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="K67" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="K67" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L67" s="1" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="M67" s="3"/>
       <c r="N67" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O67" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P67" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q67" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="68" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A68" s="75" t="s">
+      <c r="A68" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C68" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="B68" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C68" s="1" t="s">
+      <c r="D68" s="4" t="s">
         <v>426</v>
       </c>
-      <c r="D68" s="4" t="s">
+      <c r="E68" s="4" t="s">
         <v>427</v>
       </c>
-      <c r="E68" s="4" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F68" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J68" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="K68" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="L68" s="1" t="s">
         <v>404</v>
-      </c>
-[...4 lines deleted...]
-        <v>405</v>
       </c>
       <c r="M68" s="3"/>
       <c r="N68" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O68" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P68" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q68" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="69" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A69" s="75" t="s">
-        <v>425</v>
+      <c r="A69" s="1" t="s">
+        <v>424</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C69" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="D69" s="8" t="s">
         <v>429</v>
       </c>
-      <c r="D69" s="8" t="s">
+      <c r="E69" s="57" t="s">
         <v>430</v>
       </c>
-      <c r="E69" s="57" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F69" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J69" s="1" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="K69" s="1" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L69" s="1" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="M69" s="3"/>
       <c r="N69" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O69" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P69" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q69" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="70" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="75" t="s">
+      <c r="A70" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B70" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="B70" s="1" t="s">
+      <c r="C70" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="C70" s="1" t="s">
+      <c r="D70" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="D70" s="1" t="s">
+      <c r="E70" s="4" t="s">
         <v>436</v>
       </c>
-      <c r="E70" s="4" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F70" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J70" s="1" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="K70" s="1" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="L70" s="1" t="s">
         <v>137</v>
       </c>
       <c r="M70" s="3"/>
       <c r="N70" s="2"/>
       <c r="O70" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P70" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q70" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="71" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A71" s="75" t="s">
+      <c r="A71" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B71" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="B71" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="D71" s="8" t="s">
         <v>439</v>
       </c>
-      <c r="D71" s="8" t="s">
+      <c r="E71" s="4" t="s">
         <v>440</v>
       </c>
-      <c r="E71" s="4" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F71" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J71" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="K71" s="1" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="L71" s="1" t="s">
         <v>137</v>
       </c>
       <c r="M71" s="3"/>
       <c r="N71" s="2" t="s">
         <v>186</v>
       </c>
       <c r="O71" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P71" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q71" s="3" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="72" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A72" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="C72" s="1" t="s">
         <v>444</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C72" s="1" t="s">
+      <c r="D72" s="8" t="s">
         <v>445</v>
       </c>
-      <c r="D72" s="8" t="s">
+      <c r="E72" s="4" t="s">
         <v>446</v>
       </c>
-      <c r="E72" s="4" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F72" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J72" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="K72" s="1" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="L72" s="1" t="s">
         <v>137</v>
       </c>
       <c r="M72" s="1"/>
       <c r="N72" s="2" t="s">
         <v>186</v>
       </c>
       <c r="O72" s="3"/>
       <c r="P72" s="3"/>
       <c r="Q72" s="3"/>
     </row>
     <row r="73" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A73" s="75" t="s">
+      <c r="A73" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B73" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="B73" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="D73" s="8" t="s">
         <v>448</v>
       </c>
-      <c r="D73" s="8" t="s">
+      <c r="E73" s="57" t="s">
         <v>449</v>
       </c>
-      <c r="E73" s="57" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F73" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J73" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="K73" s="1" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="L73" s="1" t="s">
         <v>137</v>
       </c>
       <c r="M73" s="3"/>
       <c r="N73" s="2" t="s">
         <v>186</v>
       </c>
       <c r="O73" s="3"/>
       <c r="P73" s="3" t="s">
+        <v>450</v>
+      </c>
+      <c r="Q73" s="3"/>
+    </row>
+    <row r="74" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A74" s="1" t="s">
         <v>451</v>
       </c>
-      <c r="Q73" s="3"/>
-[...2 lines deleted...]
-      <c r="A74" s="75" t="s">
+      <c r="B74" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="B74" s="1" t="s">
+      <c r="C74" s="1" t="s">
         <v>453</v>
       </c>
-      <c r="C74" s="1" t="s">
+      <c r="D74" s="7" t="s">
         <v>454</v>
       </c>
-      <c r="D74" s="7" t="s">
+      <c r="E74" s="1" t="s">
         <v>455</v>
       </c>
-      <c r="E74" s="1" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F74" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J74" s="50" t="s">
+        <v>456</v>
+      </c>
+      <c r="K74" s="1" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
       <c r="L74" s="1" t="s">
         <v>137</v>
       </c>
       <c r="M74" s="3"/>
       <c r="N74" s="1" t="s">
         <v>77</v>
       </c>
       <c r="O74" s="1" t="s">
         <v>77</v>
       </c>
       <c r="P74" s="1">
         <v>0</v>
       </c>
       <c r="Q74" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="75" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="75" t="s">
+      <c r="A75" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="B75" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="B75" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="D75" s="2" t="s">
         <v>459</v>
       </c>
-      <c r="D75" s="2" t="s">
+      <c r="E75" s="2" t="s">
         <v>460</v>
       </c>
-      <c r="E75" s="2" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F75" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J75" s="50" t="s">
+        <v>456</v>
+      </c>
+      <c r="K75" s="1" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
       <c r="L75" s="1" t="s">
         <v>137</v>
       </c>
       <c r="M75" s="3"/>
       <c r="N75" s="1" t="s">
         <v>77</v>
       </c>
       <c r="O75" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="P75" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q75" s="1" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="76" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A76" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>452</v>
+      </c>
+      <c r="C76" s="1" t="s">
         <v>462</v>
       </c>
-      <c r="P75" s="1" t="s">
-[...13 lines deleted...]
-      <c r="C76" s="1" t="s">
+      <c r="D76" s="1" t="s">
         <v>463</v>
       </c>
-      <c r="D76" s="1" t="s">
+      <c r="E76" s="1" t="s">
         <v>464</v>
       </c>
-      <c r="E76" s="1" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F76" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J76" s="1" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="K76" s="1" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="L76" s="1" t="s">
         <v>137</v>
       </c>
       <c r="M76" s="3"/>
       <c r="N76" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P76" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q76" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="77" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="B77" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="B77" s="1" t="s">
+      <c r="C77" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="C77" s="1" t="s">
+      <c r="D77" s="1" t="s">
         <v>469</v>
       </c>
-      <c r="D77" s="1" t="s">
+      <c r="E77" s="1" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J77" s="1" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="K77" s="1" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="L77" s="1" t="s">
         <v>137</v>
       </c>
       <c r="M77" s="3"/>
       <c r="N77" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O77" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P77" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q77" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="78" spans="1:17" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="B78" s="1" t="s">
         <v>473</v>
       </c>
-      <c r="B78" s="1" t="s">
+      <c r="C78" s="1" t="s">
         <v>474</v>
       </c>
-      <c r="C78" s="1" t="s">
+      <c r="D78" s="1" t="s">
         <v>475</v>
       </c>
-      <c r="D78" s="1" t="s">
+      <c r="E78" s="1" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J78" s="1" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="K78" s="1" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="L78" s="1" t="s">
         <v>137</v>
       </c>
       <c r="N78" s="1" t="s">
         <v>77</v>
       </c>
       <c r="O78" s="1" t="s">
         <v>77</v>
       </c>
       <c r="P78" s="1" t="s">
         <v>77</v>
       </c>
       <c r="Q78" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="79" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="B79" s="1" t="s">
         <v>479</v>
       </c>
-      <c r="B79" s="1" t="s">
+      <c r="C79" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="C79" s="1" t="s">
+      <c r="D79" s="4" t="s">
         <v>481</v>
       </c>
-      <c r="D79" s="4" t="s">
+      <c r="E79" s="4" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H79" s="1" t="s">
         <v>75</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>75</v>
       </c>
       <c r="J79" s="1" t="s">
         <v>75</v>
       </c>
       <c r="K79" s="1" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="L79" s="1" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="M79" s="1"/>
       <c r="N79" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O79" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P79" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q79" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="80" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="75" t="s">
+      <c r="A80" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="B80" s="1" t="s">
         <v>485</v>
       </c>
-      <c r="B80" s="1" t="s">
+      <c r="C80" s="1" t="s">
         <v>486</v>
       </c>
-      <c r="C80" s="1" t="s">
+      <c r="D80" s="4" t="s">
         <v>487</v>
       </c>
-      <c r="D80" s="4" t="s">
+      <c r="E80" s="4" t="s">
         <v>488</v>
       </c>
-      <c r="E80" s="4" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F80" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H80" s="1" t="s">
         <v>75</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>75</v>
       </c>
       <c r="J80" s="1" t="s">
         <v>75</v>
       </c>
       <c r="K80" s="1" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="L80" s="1" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="M80" s="1"/>
       <c r="N80" s="3"/>
       <c r="O80" s="3"/>
       <c r="P80" s="3"/>
       <c r="Q80" s="3"/>
     </row>
     <row r="81" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="B81" s="1" t="s">
         <v>490</v>
       </c>
-      <c r="B81" s="1" t="s">
+      <c r="C81" s="1" t="s">
         <v>491</v>
       </c>
-      <c r="C81" s="1" t="s">
+      <c r="D81" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="D81" s="1" t="s">
+      <c r="E81" s="1" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H81" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J81" s="1" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="K81" s="1" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="L81" s="1" t="s">
         <v>137</v>
       </c>
       <c r="M81" s="1"/>
       <c r="N81" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P81" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q81" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="82" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A82" s="75" t="s">
+      <c r="A82" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="B82" s="1" t="s">
         <v>496</v>
       </c>
-      <c r="B82" s="1" t="s">
+      <c r="C82" s="1" t="s">
         <v>497</v>
       </c>
-      <c r="C82" s="1" t="s">
+      <c r="D82" s="7" t="s">
         <v>498</v>
       </c>
-      <c r="D82" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E82" s="7" t="s">
-        <v>627</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>623</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H82" s="1" t="s">
         <v>75</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>75</v>
       </c>
       <c r="J82" s="1" t="s">
         <v>75</v>
       </c>
       <c r="K82" s="1" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="L82" s="1" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="M82" s="1"/>
       <c r="N82" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O82" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P82" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q82" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="83" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A83" s="75" t="s">
+      <c r="A83" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="B83" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="B83" s="1" t="s">
+      <c r="C83" s="1" t="s">
         <v>502</v>
       </c>
-      <c r="C83" s="1" t="s">
+      <c r="D83" s="2" t="s">
         <v>503</v>
       </c>
-      <c r="D83" s="2" t="s">
+      <c r="E83" s="1" t="s">
         <v>504</v>
       </c>
-      <c r="E83" s="1" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F83" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J83" s="1" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="K83" s="1" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="L83" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M83" s="1" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="N83" s="6"/>
       <c r="O83" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P83" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q83" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="84" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A84" s="75" t="s">
+      <c r="A84" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="B84" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="B84" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D84" s="58" t="s">
+        <v>362</v>
+      </c>
+      <c r="E84" s="1" t="s">
         <v>509</v>
       </c>
-      <c r="D84" s="58" t="s">
-[...6 lines deleted...]
-        <v>640</v>
+      <c r="F84" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H84" s="1" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J84" s="1" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="K84" s="1" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="L84" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M84" s="1" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="N84" s="2" t="s">
         <v>186</v>
       </c>
       <c r="O84" s="3"/>
       <c r="P84" s="3"/>
       <c r="Q84" s="3"/>
     </row>
     <row r="85" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A85" s="75" t="s">
+      <c r="A85" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="B85" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="B85" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="D85" s="57" t="s">
         <v>512</v>
       </c>
-      <c r="D85" s="57" t="s">
+      <c r="E85" s="1" t="s">
         <v>513</v>
       </c>
-      <c r="E85" s="1" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F85" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J85" s="1" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="K85" s="1" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="L85" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M85" s="1" t="s">
         <v>507</v>
       </c>
-      <c r="M85" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N85" s="38" t="s">
         <v>77</v>
       </c>
       <c r="O85" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P85" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q85" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="86" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A86" s="75" t="s">
+      <c r="A86" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="B86" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="B86" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="D86" s="57" t="s">
         <v>515</v>
       </c>
-      <c r="D86" s="57" t="s">
+      <c r="E86" s="1" t="s">
         <v>516</v>
       </c>
-      <c r="E86" s="1" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F86" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H86" s="1" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J86" s="1" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="K86" s="1" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="L86" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M86" s="1" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="N86" s="3"/>
       <c r="O86" s="3"/>
       <c r="P86" s="3"/>
       <c r="Q86" s="3"/>
     </row>
     <row r="87" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A87" s="75" t="s">
+      <c r="A87" s="4" t="s">
+        <v>517</v>
+      </c>
+      <c r="B87" s="4" t="s">
         <v>518</v>
       </c>
-      <c r="B87" s="4" t="s">
+      <c r="C87" s="1" t="s">
         <v>519</v>
       </c>
-      <c r="C87" s="1" t="s">
+      <c r="D87" s="4" t="s">
         <v>520</v>
       </c>
-      <c r="D87" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E87" s="4" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>609</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H87" s="1" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J87" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="K87" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="L87" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M87" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="N87" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="O87" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="P87" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q87" s="3" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="88" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A88" s="1" t="s">
         <v>522</v>
       </c>
-      <c r="K87" s="1" t="s">
-[...22 lines deleted...]
-      <c r="A88" s="75" t="s">
+      <c r="B88" s="4" t="s">
         <v>523</v>
       </c>
-      <c r="B88" s="4" t="s">
+      <c r="C88" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="C88" s="1" t="s">
+      <c r="D88" s="4" t="s">
         <v>525</v>
       </c>
-      <c r="D88" s="4" t="s">
+      <c r="E88" s="4" t="s">
         <v>526</v>
       </c>
-      <c r="E88" s="4" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F88" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H88" s="1" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J88" s="1" t="s">
         <v>13</v>
       </c>
       <c r="K88" s="1" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="L88" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M88" s="1" t="s">
         <v>507</v>
       </c>
-      <c r="M88" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N88" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O88" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P88" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q88" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="89" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A89" s="75" t="s">
+      <c r="A89" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="B89" s="4" t="s">
         <v>528</v>
       </c>
-      <c r="B89" s="4" t="s">
+      <c r="C89" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="C89" s="1" t="s">
+      <c r="D89" s="4" t="s">
         <v>530</v>
       </c>
-      <c r="D89" s="4" t="s">
+      <c r="E89" s="9" t="s">
         <v>531</v>
       </c>
-      <c r="E89" s="9" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F89" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H89" s="1" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J89" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="K89" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="L89" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M89" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="N89" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="O89" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="P89" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q89" s="3" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="90" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A90" s="4" t="s">
         <v>533</v>
       </c>
-      <c r="K89" s="1" t="s">
-[...22 lines deleted...]
-      <c r="A90" s="75" t="s">
+      <c r="B90" s="4" t="s">
         <v>534</v>
       </c>
-      <c r="B90" s="4" t="s">
+      <c r="C90" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="C90" s="1" t="s">
+      <c r="D90" s="4" t="s">
         <v>536</v>
       </c>
-      <c r="D90" s="4" t="s">
+      <c r="E90" s="4" t="s">
         <v>537</v>
       </c>
-      <c r="E90" s="4" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F90" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J90" s="1" t="s">
+        <v>539</v>
+      </c>
+      <c r="K90" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="L90" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M90" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="N90" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="O90" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="P90" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q90" s="3" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="91" spans="1:17" s="53" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A91" s="1" t="s">
         <v>540</v>
       </c>
-      <c r="K90" s="1" t="s">
-[...22 lines deleted...]
-      <c r="A91" s="75" t="s">
+      <c r="B91" s="4" t="s">
         <v>541</v>
       </c>
-      <c r="B91" s="4" t="s">
+      <c r="C91" s="1" t="s">
         <v>542</v>
       </c>
-      <c r="C91" s="1" t="s">
+      <c r="D91" s="4" t="s">
         <v>543</v>
       </c>
-      <c r="D91" s="4" t="s">
+      <c r="E91" s="1" t="s">
         <v>544</v>
       </c>
-      <c r="E91" s="1" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F91" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H91" s="1" t="s">
         <v>75</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>75</v>
       </c>
       <c r="J91" s="1" t="s">
         <v>75</v>
       </c>
       <c r="K91" s="1" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="L91" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M91" s="1" t="s">
         <v>507</v>
       </c>
-      <c r="M91" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N91" s="52" t="s">
         <v>77</v>
       </c>
       <c r="O91" s="52" t="s">
         <v>77</v>
       </c>
       <c r="P91" s="52" t="s">
         <v>77</v>
       </c>
       <c r="Q91" s="52" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="92" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A92" s="75" t="s">
+      <c r="A92" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="B92" s="4" t="s">
         <v>546</v>
       </c>
-      <c r="B92" s="4" t="s">
+      <c r="C92" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="C92" s="1" t="s">
+      <c r="D92" s="1" t="s">
         <v>548</v>
       </c>
-      <c r="D92" s="1" t="s">
+      <c r="E92" s="1" t="s">
         <v>549</v>
       </c>
-      <c r="E92" s="1" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F92" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J92" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="K92" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="L92" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M92" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="N92" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="O92" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="P92" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q92" s="3" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="93" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A93" s="1" t="s">
         <v>552</v>
       </c>
-      <c r="K92" s="1" t="s">
-[...22 lines deleted...]
-      <c r="A93" s="75" t="s">
+      <c r="B93" s="4" t="s">
         <v>553</v>
       </c>
-      <c r="B93" s="4" t="s">
+      <c r="C93" s="1" t="s">
         <v>554</v>
       </c>
-      <c r="C93" s="1" t="s">
+      <c r="D93" s="1" t="s">
         <v>555</v>
       </c>
-      <c r="D93" s="1" t="s">
+      <c r="E93" s="1" t="s">
         <v>556</v>
       </c>
-      <c r="E93" s="1" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F93" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J93" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="K93" s="1" t="s">
+        <v>553</v>
+      </c>
+      <c r="L93" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M93" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="N93" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="O93" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="P93" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q93" s="3" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="94" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A94" s="4" t="s">
         <v>558</v>
       </c>
-      <c r="K93" s="1" t="s">
-[...22 lines deleted...]
-      <c r="A94" s="75" t="s">
+      <c r="B94" s="4" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D94" s="4" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="E94" s="4" t="s">
-        <v>633</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>629</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H94" s="1" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J94" s="1" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="K94" s="1" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="L94" s="1" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="M94" s="1"/>
       <c r="N94" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O94" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P94" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q94" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="95" spans="1:17" s="53" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A95" s="75" t="s">
+      <c r="A95" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="B95" s="4" t="s">
         <v>564</v>
       </c>
-      <c r="B95" s="4" t="s">
+      <c r="C95" s="1" t="s">
         <v>565</v>
       </c>
-      <c r="C95" s="1" t="s">
+      <c r="D95" s="4" t="s">
         <v>566</v>
       </c>
-      <c r="D95" s="4" t="s">
+      <c r="E95" s="4" t="s">
         <v>567</v>
       </c>
-      <c r="E95" s="4" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F95" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J95" s="1" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="K95" s="1" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="L95" s="1" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="M95" s="51"/>
       <c r="N95" s="52" t="s">
         <v>77</v>
       </c>
       <c r="O95" s="52" t="s">
         <v>77</v>
       </c>
       <c r="P95" s="52" t="s">
         <v>77</v>
       </c>
       <c r="Q95" s="52" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="96" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A96" s="75" t="s">
+      <c r="A96" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="B96" s="4" t="s">
         <v>569</v>
       </c>
-      <c r="B96" s="4" t="s">
+      <c r="C96" s="1" t="s">
         <v>570</v>
       </c>
-      <c r="C96" s="1" t="s">
+      <c r="D96" s="4" t="s">
         <v>571</v>
       </c>
-      <c r="D96" s="4" t="s">
+      <c r="E96" s="4" t="s">
         <v>572</v>
       </c>
-      <c r="E96" s="4" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F96" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J96" s="1" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="K96" s="1" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="L96" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M96" s="1" t="s">
         <v>507</v>
       </c>
-      <c r="M96" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N96" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O96" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P96" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q96" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="97" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A97" s="75"/>
+      <c r="A97" s="1"/>
       <c r="B97" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="C97" s="1" t="s">
         <v>574</v>
       </c>
-      <c r="C97" s="1" t="s">
+      <c r="D97" s="1" t="s">
         <v>575</v>
       </c>
-      <c r="D97" s="1" t="s">
+      <c r="E97" s="1" t="s">
         <v>576</v>
       </c>
-      <c r="E97" s="1" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F97" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H97" s="1" t="s">
         <v>75</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>75</v>
       </c>
       <c r="J97" s="1" t="s">
         <v>75</v>
       </c>
       <c r="K97" s="1" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="L97" s="49" t="s">
         <v>114</v>
       </c>
       <c r="M97" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="N97" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="O97" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="P97" s="3" t="s">
+        <v>77</v>
+      </c>
+      <c r="Q97" s="3" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="98" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="1"/>
+      <c r="B98" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="C98" s="1" t="s">
         <v>578</v>
       </c>
-      <c r="N97" s="3" t="s">
-[...17 lines deleted...]
-      <c r="C98" s="1" t="s">
+      <c r="D98" s="4" t="s">
         <v>579</v>
       </c>
-      <c r="D98" s="4" t="s">
+      <c r="E98" s="9" t="s">
         <v>580</v>
       </c>
-      <c r="E98" s="9" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F98" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H98" s="1" t="s">
         <v>75</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>75</v>
       </c>
       <c r="J98" s="1" t="s">
         <v>75</v>
       </c>
       <c r="K98" s="1" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="L98" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M98" s="1" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="N98" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O98" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P98" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q98" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="99" spans="1:17" s="12" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A99" s="75"/>
+      <c r="A99" s="1"/>
       <c r="B99" s="4" t="s">
+        <v>581</v>
+      </c>
+      <c r="C99" s="1" t="s">
         <v>582</v>
       </c>
-      <c r="C99" s="1" t="s">
+      <c r="D99" s="10" t="s">
         <v>583</v>
       </c>
-      <c r="D99" s="10" t="s">
+      <c r="E99" s="59" t="s">
         <v>584</v>
       </c>
-      <c r="E99" s="59" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F99" s="10" t="s">
+        <v>73</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H99" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I99" s="4" t="s">
         <v>75</v>
       </c>
       <c r="J99" s="4" t="s">
         <v>75</v>
       </c>
       <c r="K99" s="4" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="L99" s="1" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="M99" s="1" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="N99" s="8"/>
       <c r="O99" s="8"/>
       <c r="P99" s="8"/>
       <c r="Q99" s="8"/>
     </row>
     <row r="100" spans="1:17" s="12" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A100" s="75"/>
+      <c r="A100" s="1"/>
       <c r="B100" s="4" t="s">
+        <v>586</v>
+      </c>
+      <c r="C100" s="1" t="s">
         <v>587</v>
       </c>
-      <c r="C100" s="1" t="s">
+      <c r="D100" s="10" t="s">
         <v>588</v>
       </c>
-      <c r="D100" s="10" t="s">
+      <c r="E100" s="59" t="s">
         <v>589</v>
       </c>
-      <c r="E100" s="59" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F100" s="10" t="s">
+        <v>73</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H100" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I100" s="4" t="s">
         <v>75</v>
       </c>
       <c r="J100" s="4" t="s">
         <v>75</v>
       </c>
       <c r="K100" s="4" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="L100" s="1" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="M100" s="1" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="N100" s="8"/>
       <c r="O100" s="8"/>
       <c r="P100" s="8"/>
       <c r="Q100" s="8"/>
     </row>
     <row r="101" spans="1:17" s="13" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A101" s="75"/>
+      <c r="A101" s="1"/>
       <c r="B101" s="4" t="s">
+        <v>591</v>
+      </c>
+      <c r="C101" s="1" t="s">
         <v>592</v>
       </c>
-      <c r="C101" s="1" t="s">
+      <c r="D101" s="10" t="s">
         <v>593</v>
       </c>
-      <c r="D101" s="10" t="s">
+      <c r="E101" s="59" t="s">
         <v>594</v>
       </c>
-      <c r="E101" s="59" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F101" s="10" t="s">
+        <v>73</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H101" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I101" s="4" t="s">
         <v>75</v>
       </c>
       <c r="J101" s="4" t="s">
         <v>75</v>
       </c>
       <c r="K101" s="4" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="L101" s="1" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="M101" s="1"/>
       <c r="N101" s="4"/>
       <c r="O101" s="4"/>
       <c r="P101" s="3"/>
       <c r="Q101" s="3"/>
     </row>
     <row r="102" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A102" s="75"/>
+      <c r="A102" s="4"/>
       <c r="B102" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="C102" s="1" t="s">
         <v>596</v>
       </c>
-      <c r="C102" s="1" t="s">
+      <c r="D102" s="4" t="s">
         <v>597</v>
       </c>
-      <c r="D102" s="4" t="s">
+      <c r="E102" s="9" t="s">
         <v>598</v>
       </c>
-      <c r="E102" s="9" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F102" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H102" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J102" s="1"/>
       <c r="K102" s="1" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="L102" s="1" t="s">
         <v>238</v>
       </c>
       <c r="M102" s="3"/>
       <c r="N102" s="3"/>
       <c r="O102" s="3"/>
       <c r="P102" s="3"/>
       <c r="Q102" s="3"/>
     </row>
     <row r="103" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A103" s="75"/>
+      <c r="A103" s="1"/>
       <c r="B103" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="C103" s="1" t="s">
         <v>600</v>
       </c>
-      <c r="C103" s="1" t="s">
+      <c r="D103" s="8" t="s">
         <v>601</v>
       </c>
-      <c r="D103" s="8" t="s">
+      <c r="E103" s="8" t="s">
         <v>602</v>
       </c>
-      <c r="E103" s="8" t="s">
-[...3 lines deleted...]
-        <v>640</v>
+      <c r="F103" s="1" t="s">
+        <v>73</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H103" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J103" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="K103" s="1" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="L103" s="1" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="M103" s="3"/>
       <c r="N103" s="2"/>
       <c r="O103" s="3"/>
       <c r="P103" s="3"/>
       <c r="Q103" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:Q103" xr:uid="{483CD8DA-1311-442C-A0E9-21ABC8E9E0E8}"/>
+  <conditionalFormatting sqref="A90">
+    <cfRule type="duplicateValues" priority="2"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A102">
+    <cfRule type="duplicateValues" priority="1"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="A94:B94">
+    <cfRule type="duplicateValues" priority="11"/>
+  </conditionalFormatting>
   <conditionalFormatting sqref="B91">
     <cfRule type="duplicateValues" priority="10"/>
-  </conditionalFormatting>
-[...1 lines deleted...]
-    <cfRule type="duplicateValues" priority="11"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="B95">
     <cfRule type="duplicateValues" priority="12"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="B96:B98 B89:B90 B92:B93">
     <cfRule type="duplicateValues" priority="7"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="C58">
     <cfRule type="duplicateValues" priority="13"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="D2">
     <cfRule type="duplicateValues" priority="14"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="D14">
     <cfRule type="duplicateValues" priority="15"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="D83">
     <cfRule type="duplicateValues" priority="16"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="D84">
     <cfRule type="duplicateValues" priority="17"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="D89">
     <cfRule type="duplicateValues" priority="18"/>
   </conditionalFormatting>
@@ -9372,75 +9430,81 @@
   </conditionalFormatting>
   <conditionalFormatting sqref="D97">
     <cfRule type="duplicateValues" priority="22"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="D98">
     <cfRule type="duplicateValues" priority="23"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="D99:D100">
     <cfRule type="duplicateValues" priority="6"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="D101">
     <cfRule type="duplicateValues" priority="24"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="D90:E90">
     <cfRule type="duplicateValues" priority="19"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="D92:E92">
     <cfRule type="duplicateValues" priority="25"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="E13:E14">
     <cfRule type="duplicateValues" priority="4"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="E99:E100">
     <cfRule type="duplicateValues" priority="5"/>
   </conditionalFormatting>
+  <conditionalFormatting sqref="F99:F100">
+    <cfRule type="duplicateValues" priority="3"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F101">
+    <cfRule type="duplicateValues" priority="26"/>
+  </conditionalFormatting>
   <conditionalFormatting sqref="M1">
     <cfRule type="duplicateValues" dxfId="1" priority="9"/>
   </conditionalFormatting>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="33" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;A</oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E890E242-21B4-40AF-94EB-AEC763F68DDC}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CE94C872-0CB1-4CAB-9305-5BC93AD538D3}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Q103"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="4" ySplit="1" topLeftCell="E2" activePane="bottomRight" state="frozen"/>
       <selection activeCell="B13" sqref="B13"/>
       <selection pane="topRight" activeCell="B13" sqref="B13"/>
       <selection pane="bottomLeft" activeCell="B13" sqref="B13"/>
-      <selection pane="bottomRight" activeCell="R9" sqref="R9"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="27" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9.5703125" customWidth="1"/>
     <col min="2" max="2" width="21.42578125" customWidth="1"/>
     <col min="3" max="3" width="8.5703125" customWidth="1"/>
     <col min="4" max="5" width="45.5703125" style="60" customWidth="1"/>
     <col min="6" max="11" width="20.7109375" customWidth="1"/>
     <col min="12" max="12" width="41.42578125" customWidth="1"/>
     <col min="13" max="17" width="15.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B1" s="5" t="s">
         <v>33</v>
       </c>
       <c r="C1" s="5" t="s">
         <v>35</v>
       </c>
       <c r="D1" s="5" t="s">
         <v>37</v>
@@ -9826,102 +9890,102 @@
       </c>
       <c r="O8" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P8" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="9" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="1" t="s">
         <v>115</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>116</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>117</v>
       </c>
       <c r="E9" s="9" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>75</v>
       </c>
       <c r="I9" s="1" t="s">
         <v>75</v>
       </c>
       <c r="J9" s="1" t="s">
         <v>75</v>
       </c>
       <c r="K9" s="1" t="s">
         <v>110</v>
       </c>
       <c r="L9" s="1" t="s">
         <v>114</v>
       </c>
       <c r="M9" s="1"/>
       <c r="N9" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="1" t="s">
         <v>118</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>119</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>120</v>
       </c>
       <c r="E10" s="9" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>121</v>
       </c>
       <c r="I10" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J10" s="1" t="s">
         <v>122</v>
       </c>
       <c r="K10" s="1" t="s">
         <v>110</v>
       </c>
       <c r="L10" s="1" t="s">
         <v>114</v>
       </c>
       <c r="M10" s="1"/>
       <c r="N10" s="3" t="s">
         <v>77</v>
@@ -10132,99 +10196,99 @@
       </c>
       <c r="O14" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P14" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="15" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
         <v>150</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>152</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>153</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>154</v>
       </c>
       <c r="I15" s="1" t="s">
         <v>155</v>
       </c>
       <c r="J15" s="1" t="s">
         <v>13</v>
       </c>
       <c r="K15" s="1" t="s">
         <v>151</v>
       </c>
       <c r="L15" s="1" t="s">
         <v>156</v>
       </c>
       <c r="M15" s="3"/>
       <c r="N15" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>159</v>
       </c>
       <c r="D16" s="55" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
       <c r="E16" s="55" t="s">
         <v>160</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>154</v>
       </c>
       <c r="I16" s="1" t="s">
         <v>155</v>
       </c>
       <c r="J16" s="1" t="s">
         <v>122</v>
       </c>
       <c r="K16" s="1" t="s">
         <v>158</v>
       </c>
       <c r="L16" s="1" t="s">
         <v>156</v>
       </c>
@@ -11154,51 +11218,51 @@
       <c r="E35" s="4" t="s">
         <v>263</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>204</v>
       </c>
       <c r="I35" s="1" t="s">
         <v>205</v>
       </c>
       <c r="J35" s="1" t="s">
         <v>264</v>
       </c>
       <c r="K35" s="1" t="s">
         <v>265</v>
       </c>
       <c r="L35" s="1" t="s">
         <v>220</v>
       </c>
       <c r="M35" s="3" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="N35" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P35" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q35" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="36" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="1" t="s">
         <v>261</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>215</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>266</v>
       </c>
       <c r="D36" s="8" t="s">
@@ -11319,64 +11383,64 @@
       </c>
       <c r="J38" s="1" t="s">
         <v>279</v>
       </c>
       <c r="K38" s="1" t="s">
         <v>228</v>
       </c>
       <c r="L38" s="1" t="s">
         <v>220</v>
       </c>
       <c r="M38" s="3"/>
       <c r="N38" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P38" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q38" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="39" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A39" s="1" t="s">
+      <c r="A39" s="78" t="s">
         <v>280</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>228</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>281</v>
       </c>
       <c r="D39" s="10" t="s">
         <v>282</v>
       </c>
-      <c r="E39" s="10" t="s">
-        <v>620</v>
+      <c r="E39" s="78" t="s">
+        <v>652</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H39" s="1" t="s">
         <v>204</v>
       </c>
       <c r="I39" s="1" t="s">
         <v>205</v>
       </c>
       <c r="J39" s="1" t="s">
         <v>283</v>
       </c>
       <c r="K39" s="1" t="s">
         <v>228</v>
       </c>
       <c r="L39" s="1" t="s">
         <v>220</v>
       </c>
       <c r="M39" s="3"/>
       <c r="N39" s="3" t="s">
         <v>77</v>
@@ -11464,3135 +11528,3135 @@
       </c>
       <c r="J41" s="1" t="s">
         <v>122</v>
       </c>
       <c r="K41" s="1" t="s">
         <v>234</v>
       </c>
       <c r="L41" s="1" t="s">
         <v>238</v>
       </c>
       <c r="M41" s="3"/>
       <c r="N41" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P41" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q41" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="42" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A42" s="1" t="s">
+      <c r="A42" s="78" t="s">
         <v>291</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>292</v>
       </c>
-      <c r="D42" s="8" t="s">
-        <v>293</v>
+      <c r="D42" s="79" t="s">
+        <v>653</v>
       </c>
       <c r="E42" s="8" t="s">
-        <v>626</v>
+        <v>622</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H42" s="1" t="s">
         <v>154</v>
       </c>
       <c r="I42" s="1" t="s">
         <v>176</v>
       </c>
       <c r="J42" s="1" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="K42" s="1" t="s">
         <v>172</v>
       </c>
       <c r="L42" s="1" t="s">
         <v>179</v>
       </c>
       <c r="M42" s="3"/>
       <c r="N42" s="2"/>
       <c r="O42" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P42" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q42" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="43" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="1" t="s">
         <v>291</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>64</v>
       </c>
       <c r="D43" s="8" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>621</v>
+        <v>617</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>154</v>
       </c>
       <c r="I43" s="1" t="s">
         <v>176</v>
       </c>
       <c r="J43" s="1" t="s">
         <v>177</v>
       </c>
       <c r="K43" s="1" t="s">
         <v>178</v>
       </c>
       <c r="L43" s="1" t="s">
         <v>179</v>
       </c>
       <c r="M43" s="3" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="N43" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P43" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q43" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="44" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="B44" s="1" t="s">
         <v>296</v>
       </c>
-      <c r="B44" s="1" t="s">
+      <c r="C44" s="1" t="s">
         <v>297</v>
       </c>
-      <c r="C44" s="1" t="s">
+      <c r="D44" s="1" t="s">
         <v>298</v>
       </c>
-      <c r="D44" s="1" t="s">
+      <c r="E44" s="1" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H44" s="1" t="s">
         <v>75</v>
       </c>
       <c r="I44" s="1" t="s">
         <v>75</v>
       </c>
       <c r="J44" s="1" t="s">
         <v>75</v>
       </c>
       <c r="K44" s="1" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="L44" s="1" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="M44" s="3"/>
       <c r="N44" s="1" t="s">
         <v>77</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P44" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q44" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="45" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="B45" s="1" t="s">
         <v>302</v>
       </c>
-      <c r="B45" s="1" t="s">
+      <c r="C45" s="1" t="s">
         <v>303</v>
       </c>
-      <c r="C45" s="1" t="s">
+      <c r="D45" s="4" t="s">
         <v>304</v>
       </c>
-      <c r="D45" s="4" t="s">
+      <c r="E45" s="4" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H45" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I45" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J45" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="K45" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="L45" s="1" t="s">
         <v>307</v>
-      </c>
-[...4 lines deleted...]
-        <v>308</v>
       </c>
       <c r="M45" s="3"/>
       <c r="N45" s="2"/>
       <c r="O45" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P45" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q45" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="46" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="B46" s="1" t="s">
         <v>309</v>
       </c>
-      <c r="B46" s="1" t="s">
+      <c r="C46" s="1" t="s">
         <v>310</v>
       </c>
-      <c r="C46" s="1" t="s">
+      <c r="D46" s="4" t="s">
         <v>311</v>
       </c>
-      <c r="D46" s="4" t="s">
+      <c r="E46" s="4" t="s">
         <v>312</v>
-      </c>
-[...1 lines deleted...]
-        <v>313</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I46" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J46" s="1" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="K46" s="1" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="L46" s="1" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="M46" s="3"/>
       <c r="N46" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P46" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q46" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="47" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="B47" s="1" t="s">
         <v>315</v>
       </c>
-      <c r="B47" s="1" t="s">
+      <c r="C47" s="1" t="s">
         <v>316</v>
       </c>
-      <c r="C47" s="1" t="s">
+      <c r="D47" s="4" t="s">
         <v>317</v>
       </c>
-      <c r="D47" s="4" t="s">
+      <c r="E47" s="4" t="s">
         <v>318</v>
-      </c>
-[...1 lines deleted...]
-        <v>319</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H47" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I47" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J47" s="1" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="K47" s="1" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="L47" s="1" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="M47" s="3"/>
       <c r="N47" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P47" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q47" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="48" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="B48" s="1" t="s">
         <v>321</v>
       </c>
-      <c r="B48" s="1" t="s">
+      <c r="C48" s="1" t="s">
         <v>322</v>
       </c>
-      <c r="C48" s="1" t="s">
+      <c r="D48" s="4" t="s">
         <v>323</v>
       </c>
-      <c r="D48" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" s="4" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H48" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I48" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J48" s="1" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
       <c r="K48" s="1" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L48" s="1" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="M48" s="3"/>
       <c r="N48" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P48" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q48" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="49" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="B49" s="1" t="s">
         <v>326</v>
       </c>
-      <c r="B49" s="1" t="s">
+      <c r="C49" s="1" t="s">
         <v>327</v>
       </c>
-      <c r="C49" s="1" t="s">
+      <c r="D49" s="4" t="s">
         <v>328</v>
       </c>
-      <c r="D49" s="4" t="s">
+      <c r="E49" s="4" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H49" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I49" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J49" s="1" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="K49" s="1" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
       <c r="L49" s="1" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="M49" s="3"/>
       <c r="N49" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P49" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q49" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="50" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="B50" s="1" t="s">
         <v>332</v>
       </c>
-      <c r="B50" s="1" t="s">
+      <c r="C50" s="1" t="s">
         <v>333</v>
       </c>
-      <c r="C50" s="1" t="s">
+      <c r="D50" s="4" t="s">
         <v>334</v>
       </c>
-      <c r="D50" s="4" t="s">
+      <c r="E50" s="4" t="s">
         <v>335</v>
-      </c>
-[...1 lines deleted...]
-        <v>336</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I50" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J50" s="1" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="K50" s="1" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="L50" s="8" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="M50" s="3"/>
       <c r="N50" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P50" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q50" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="51" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="B51" s="1" t="s">
         <v>337</v>
       </c>
-      <c r="B51" s="1" t="s">
+      <c r="C51" s="1" t="s">
         <v>338</v>
       </c>
-      <c r="C51" s="1" t="s">
+      <c r="D51" s="4" t="s">
         <v>339</v>
       </c>
-      <c r="D51" s="4" t="s">
+      <c r="E51" s="4" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I51" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J51" s="1" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="K51" s="1" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="L51" s="1" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="M51" s="3"/>
       <c r="N51" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P51" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q51" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="52" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="B52" s="1" t="s">
         <v>342</v>
       </c>
-      <c r="B52" s="1" t="s">
+      <c r="C52" s="1" t="s">
         <v>343</v>
       </c>
-      <c r="C52" s="1" t="s">
+      <c r="D52" s="4" t="s">
         <v>344</v>
       </c>
-      <c r="D52" s="4" t="s">
+      <c r="E52" s="4" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I52" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J52" s="1" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="K52" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="L52" s="1" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="M52" s="3"/>
       <c r="N52" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O52" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P52" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q52" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="53" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="1" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C53" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="D53" s="4" t="s">
         <v>348</v>
       </c>
-      <c r="D53" s="4" t="s">
+      <c r="E53" s="9" t="s">
         <v>349</v>
-      </c>
-[...1 lines deleted...]
-        <v>350</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H53" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I53" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J53" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="K53" s="1" t="s">
         <v>234</v>
       </c>
       <c r="L53" s="1" t="s">
         <v>238</v>
       </c>
       <c r="M53" s="3"/>
       <c r="N53" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P53" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q53" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="54" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="1" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>234</v>
       </c>
       <c r="C54" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="D54" s="4" t="s">
         <v>353</v>
       </c>
-      <c r="D54" s="4" t="s">
+      <c r="E54" s="9" t="s">
         <v>354</v>
-      </c>
-[...1 lines deleted...]
-        <v>355</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H54" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I54" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J54" s="1" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="K54" s="1" t="s">
         <v>234</v>
       </c>
       <c r="L54" s="1" t="s">
         <v>238</v>
       </c>
       <c r="M54" s="3"/>
       <c r="N54" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P54" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q54" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="55" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="C55" s="1" t="s">
         <v>356</v>
       </c>
-      <c r="B55" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C55" s="1" t="s">
+      <c r="D55" s="4" t="s">
         <v>357</v>
       </c>
-      <c r="D55" s="4" t="s">
+      <c r="E55" s="4" t="s">
         <v>358</v>
-      </c>
-[...1 lines deleted...]
-        <v>359</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H55" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I55" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J55" s="1" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="K55" s="1" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
       <c r="L55" s="1" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="M55" s="3" t="s">
         <v>269</v>
       </c>
       <c r="N55" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P55" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q55" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="56" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="C56" s="1" t="s">
         <v>361</v>
       </c>
-      <c r="B56" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="1" t="s">
+      <c r="D56" s="8" t="s">
         <v>362</v>
       </c>
-      <c r="D56" s="8" t="s">
+      <c r="E56" s="8" t="s">
         <v>363</v>
-      </c>
-[...1 lines deleted...]
-        <v>364</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H56" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I56" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J56" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="K56" s="1" t="s">
         <v>365</v>
       </c>
-      <c r="K56" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L56" s="1" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="M56" s="3"/>
       <c r="N56" s="2" t="s">
         <v>186</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P56" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q56" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="57" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="B57" s="1" t="s">
         <v>367</v>
       </c>
-      <c r="B57" s="1" t="s">
+      <c r="C57" s="1" t="s">
         <v>368</v>
       </c>
-      <c r="C57" s="1" t="s">
+      <c r="D57" s="4" t="s">
+        <v>614</v>
+      </c>
+      <c r="E57" s="4" t="s">
         <v>369</v>
-      </c>
-[...4 lines deleted...]
-        <v>370</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I57" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J57" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="K57" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="L57" s="1" t="s">
         <v>372</v>
-      </c>
-[...4 lines deleted...]
-        <v>373</v>
       </c>
       <c r="M57" s="3"/>
       <c r="N57" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P57" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q57" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="58" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="B58" s="4" t="s">
         <v>367</v>
       </c>
-      <c r="B58" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="10" t="s">
+        <v>373</v>
+      </c>
+      <c r="D58" s="7" t="s">
         <v>374</v>
       </c>
-      <c r="D58" s="7" t="s">
+      <c r="E58" s="4" t="s">
         <v>375</v>
-      </c>
-[...1 lines deleted...]
-        <v>376</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I58" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J58" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="K58" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="L58" s="1" t="s">
         <v>372</v>
-      </c>
-[...4 lines deleted...]
-        <v>373</v>
       </c>
       <c r="M58" s="3"/>
       <c r="N58" s="3"/>
       <c r="O58" s="3"/>
       <c r="P58" s="3"/>
       <c r="Q58" s="3"/>
     </row>
     <row r="59" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="B59" s="1" t="s">
         <v>377</v>
       </c>
-      <c r="B59" s="1" t="s">
+      <c r="C59" s="1" t="s">
         <v>378</v>
       </c>
-      <c r="C59" s="1" t="s">
+      <c r="D59" s="1" t="s">
         <v>379</v>
       </c>
-      <c r="D59" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="1" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H59" s="1" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="I59" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J59" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="K59" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="L59" s="1" t="s">
         <v>382</v>
-      </c>
-[...4 lines deleted...]
-        <v>383</v>
       </c>
       <c r="M59" s="3"/>
       <c r="N59" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P59" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q59" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="60" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="B60" s="1" t="s">
         <v>384</v>
       </c>
-      <c r="B60" s="1" t="s">
+      <c r="C60" s="1" t="s">
         <v>385</v>
       </c>
-      <c r="C60" s="1" t="s">
+      <c r="D60" s="1" t="s">
         <v>386</v>
       </c>
-      <c r="D60" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" s="1" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="F60" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="I60" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J60" s="1" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="K60" s="1" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="L60" s="1" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="M60" s="3"/>
       <c r="N60" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P60" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q60" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="61" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="B61" s="1" t="s">
         <v>389</v>
       </c>
-      <c r="B61" s="1" t="s">
+      <c r="C61" s="1" t="s">
         <v>390</v>
       </c>
-      <c r="C61" s="1" t="s">
+      <c r="D61" s="1" t="s">
         <v>391</v>
       </c>
-      <c r="D61" s="1" t="s">
+      <c r="E61" s="1" t="s">
         <v>392</v>
-      </c>
-[...1 lines deleted...]
-        <v>393</v>
       </c>
       <c r="F61" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H61" s="1" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="I61" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J61" s="1" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
       <c r="K61" s="1" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
       <c r="L61" s="1" t="s">
         <v>156</v>
       </c>
       <c r="M61" s="3"/>
       <c r="N61" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P61" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q61" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="62" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="1" t="s">
+        <v>394</v>
+      </c>
+      <c r="B62" s="1" t="s">
         <v>395</v>
       </c>
-      <c r="B62" s="1" t="s">
+      <c r="C62" s="1" t="s">
         <v>396</v>
       </c>
-      <c r="C62" s="1" t="s">
+      <c r="D62" s="1" t="s">
         <v>397</v>
       </c>
-      <c r="D62" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62" s="1" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
       <c r="F62" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="I62" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J62" s="1" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
       <c r="K62" s="1" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="L62" s="1" t="s">
         <v>156</v>
       </c>
       <c r="M62" s="3"/>
       <c r="N62" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P62" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q62" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="63" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="C63" s="1" t="s">
         <v>399</v>
       </c>
-      <c r="B63" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C63" s="1" t="s">
+      <c r="D63" s="4" t="s">
         <v>400</v>
       </c>
-      <c r="D63" s="4" t="s">
+      <c r="E63" s="4" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="F63" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H63" s="1" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="I63" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J63" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="K63" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="L63" s="1" t="s">
         <v>404</v>
-      </c>
-[...4 lines deleted...]
-        <v>405</v>
       </c>
       <c r="M63" s="3"/>
       <c r="N63" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O63" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P63" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q63" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="64" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="C64" s="1" t="s">
         <v>406</v>
       </c>
-      <c r="B64" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C64" s="1" t="s">
+      <c r="D64" s="4" t="s">
         <v>407</v>
       </c>
-      <c r="D64" s="4" t="s">
+      <c r="E64" s="4" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="F64" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="I64" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J64" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="K64" s="1" t="s">
+        <v>332</v>
+      </c>
+      <c r="L64" s="1" t="s">
         <v>404</v>
-      </c>
-[...4 lines deleted...]
-        <v>405</v>
       </c>
       <c r="M64" s="3"/>
       <c r="N64" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O64" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P64" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q64" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="65" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="B65" s="1" t="s">
         <v>410</v>
       </c>
-      <c r="B65" s="1" t="s">
+      <c r="C65" s="1" t="s">
         <v>411</v>
       </c>
-      <c r="C65" s="1" t="s">
+      <c r="D65" s="4" t="s">
         <v>412</v>
       </c>
-      <c r="D65" s="4" t="s">
+      <c r="E65" s="4" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="I65" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J65" s="1" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="K65" s="1" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="L65" s="1" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="M65" s="3"/>
       <c r="N65" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O65" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P65" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q65" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="66" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="C66" s="1" t="s">
         <v>416</v>
       </c>
-      <c r="B66" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C66" s="1" t="s">
+      <c r="D66" s="4" t="s">
         <v>417</v>
       </c>
-      <c r="D66" s="4" t="s">
+      <c r="E66" s="4" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="I66" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J66" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="K66" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="L66" s="1" t="s">
         <v>404</v>
-      </c>
-[...4 lines deleted...]
-        <v>405</v>
       </c>
       <c r="M66" s="3"/>
       <c r="N66" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O66" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P66" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q66" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="67" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="1" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C67" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="D67" s="8" t="s">
         <v>420</v>
       </c>
-      <c r="D67" s="8" t="s">
+      <c r="E67" s="57" t="s">
         <v>421</v>
-      </c>
-[...1 lines deleted...]
-        <v>422</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="I67" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J67" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="K67" s="1" t="s">
         <v>423</v>
       </c>
-      <c r="K67" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L67" s="1" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="M67" s="3"/>
       <c r="N67" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O67" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P67" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q67" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="68" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A68" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="C68" s="1" t="s">
         <v>425</v>
       </c>
-      <c r="B68" s="1" t="s">
-[...2 lines deleted...]
-      <c r="C68" s="1" t="s">
+      <c r="D68" s="4" t="s">
         <v>426</v>
       </c>
-      <c r="D68" s="4" t="s">
+      <c r="E68" s="4" t="s">
         <v>427</v>
-      </c>
-[...1 lines deleted...]
-        <v>428</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="I68" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J68" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="K68" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="L68" s="1" t="s">
         <v>404</v>
-      </c>
-[...4 lines deleted...]
-        <v>405</v>
       </c>
       <c r="M68" s="3"/>
       <c r="N68" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O68" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P68" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q68" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="69" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="1" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
       <c r="C69" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="D69" s="8" t="s">
         <v>429</v>
       </c>
-      <c r="D69" s="8" t="s">
+      <c r="E69" s="57" t="s">
         <v>430</v>
-      </c>
-[...1 lines deleted...]
-        <v>431</v>
       </c>
       <c r="F69" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="I69" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J69" s="1" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="K69" s="1" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
       <c r="L69" s="1" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="M69" s="3"/>
       <c r="N69" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O69" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P69" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q69" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="70" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B70" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="B70" s="1" t="s">
+      <c r="C70" s="1" t="s">
         <v>434</v>
       </c>
-      <c r="C70" s="1" t="s">
+      <c r="D70" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="D70" s="1" t="s">
+      <c r="E70" s="4" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
       <c r="F70" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I70" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J70" s="1" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="K70" s="1" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="L70" s="1" t="s">
         <v>137</v>
       </c>
       <c r="M70" s="3"/>
       <c r="N70" s="2"/>
       <c r="O70" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P70" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q70" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="71" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B71" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="B71" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="D71" s="8" t="s">
         <v>439</v>
       </c>
-      <c r="D71" s="8" t="s">
+      <c r="E71" s="4" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
       <c r="F71" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H71" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I71" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J71" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="K71" s="1" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="L71" s="1" t="s">
         <v>137</v>
       </c>
       <c r="M71" s="3"/>
       <c r="N71" s="2" t="s">
         <v>186</v>
       </c>
       <c r="O71" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P71" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q71" s="3" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="72" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B72" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="B72" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C72" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="D72" s="8" t="s">
         <v>445</v>
       </c>
-      <c r="D72" s="8" t="s">
+      <c r="E72" s="4" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
       <c r="F72" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I72" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J72" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="K72" s="1" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="L72" s="1" t="s">
         <v>137</v>
       </c>
       <c r="M72" s="1"/>
       <c r="N72" s="2" t="s">
         <v>186</v>
       </c>
       <c r="O72" s="3"/>
       <c r="P72" s="3"/>
       <c r="Q72" s="3"/>
     </row>
     <row r="73" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A73" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="B73" s="1" t="s">
         <v>433</v>
       </c>
-      <c r="B73" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="1" t="s">
+        <v>447</v>
+      </c>
+      <c r="D73" s="8" t="s">
         <v>448</v>
       </c>
-      <c r="D73" s="8" t="s">
+      <c r="E73" s="57" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="F73" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I73" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J73" s="1" t="s">
+        <v>441</v>
+      </c>
+      <c r="K73" s="1" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="L73" s="1" t="s">
         <v>137</v>
       </c>
       <c r="M73" s="3"/>
       <c r="N73" s="2" t="s">
         <v>186</v>
       </c>
       <c r="O73" s="3"/>
       <c r="P73" s="3" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
       <c r="Q73" s="3"/>
     </row>
     <row r="74" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A74" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="B74" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="B74" s="1" t="s">
+      <c r="C74" s="1" t="s">
         <v>453</v>
       </c>
-      <c r="C74" s="1" t="s">
+      <c r="D74" s="7" t="s">
         <v>454</v>
       </c>
-      <c r="D74" s="7" t="s">
+      <c r="E74" s="1" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I74" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J74" s="50" t="s">
+        <v>456</v>
+      </c>
+      <c r="K74" s="1" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
       <c r="L74" s="1" t="s">
         <v>137</v>
       </c>
       <c r="M74" s="3"/>
       <c r="N74" s="1" t="s">
         <v>77</v>
       </c>
       <c r="O74" s="1" t="s">
         <v>77</v>
       </c>
       <c r="P74" s="1">
         <v>0</v>
       </c>
       <c r="Q74" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="75" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="B75" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="B75" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="D75" s="2" t="s">
         <v>459</v>
       </c>
-      <c r="D75" s="2" t="s">
+      <c r="E75" s="2" t="s">
         <v>460</v>
-      </c>
-[...1 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H75" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I75" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J75" s="50" t="s">
+        <v>456</v>
+      </c>
+      <c r="K75" s="1" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
       <c r="L75" s="1" t="s">
         <v>137</v>
       </c>
       <c r="M75" s="3"/>
       <c r="N75" s="1" t="s">
         <v>77</v>
       </c>
       <c r="O75" s="1" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="P75" s="1" t="s">
         <v>77</v>
       </c>
       <c r="Q75" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="76" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="B76" s="1" t="s">
         <v>452</v>
       </c>
-      <c r="B76" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C76" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="D76" s="1" t="s">
         <v>463</v>
       </c>
-      <c r="D76" s="1" t="s">
+      <c r="E76" s="1" t="s">
         <v>464</v>
-      </c>
-[...1 lines deleted...]
-        <v>465</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I76" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J76" s="1" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="K76" s="1" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="L76" s="1" t="s">
         <v>137</v>
       </c>
       <c r="M76" s="3"/>
       <c r="N76" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O76" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P76" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q76" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="77" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="B77" s="1" t="s">
         <v>467</v>
       </c>
-      <c r="B77" s="1" t="s">
+      <c r="C77" s="1" t="s">
         <v>468</v>
       </c>
-      <c r="C77" s="1" t="s">
+      <c r="D77" s="1" t="s">
         <v>469</v>
       </c>
-      <c r="D77" s="1" t="s">
+      <c r="E77" s="1" t="s">
         <v>470</v>
-      </c>
-[...1 lines deleted...]
-        <v>471</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I77" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J77" s="1" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="K77" s="1" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="L77" s="1" t="s">
         <v>137</v>
       </c>
       <c r="M77" s="3"/>
       <c r="N77" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O77" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P77" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q77" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="78" spans="1:17" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="B78" s="1" t="s">
         <v>473</v>
       </c>
-      <c r="B78" s="1" t="s">
+      <c r="C78" s="1" t="s">
         <v>474</v>
       </c>
-      <c r="C78" s="1" t="s">
+      <c r="D78" s="1" t="s">
         <v>475</v>
       </c>
-      <c r="D78" s="1" t="s">
+      <c r="E78" s="1" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I78" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J78" s="1" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="K78" s="1" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="L78" s="1" t="s">
         <v>137</v>
       </c>
       <c r="N78" s="1" t="s">
         <v>77</v>
       </c>
       <c r="O78" s="1" t="s">
         <v>77</v>
       </c>
       <c r="P78" s="1" t="s">
         <v>77</v>
       </c>
       <c r="Q78" s="1" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="79" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="B79" s="1" t="s">
         <v>479</v>
       </c>
-      <c r="B79" s="1" t="s">
+      <c r="C79" s="1" t="s">
         <v>480</v>
       </c>
-      <c r="C79" s="1" t="s">
+      <c r="D79" s="4" t="s">
         <v>481</v>
       </c>
-      <c r="D79" s="4" t="s">
+      <c r="E79" s="4" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H79" s="1" t="s">
         <v>75</v>
       </c>
       <c r="I79" s="1" t="s">
         <v>75</v>
       </c>
       <c r="J79" s="1" t="s">
         <v>75</v>
       </c>
       <c r="K79" s="1" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="L79" s="1" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="M79" s="1"/>
       <c r="N79" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O79" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P79" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q79" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="80" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="B80" s="1" t="s">
         <v>485</v>
       </c>
-      <c r="B80" s="1" t="s">
+      <c r="C80" s="1" t="s">
         <v>486</v>
       </c>
-      <c r="C80" s="1" t="s">
+      <c r="D80" s="4" t="s">
         <v>487</v>
       </c>
-      <c r="D80" s="4" t="s">
+      <c r="E80" s="4" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H80" s="1" t="s">
         <v>75</v>
       </c>
       <c r="I80" s="1" t="s">
         <v>75</v>
       </c>
       <c r="J80" s="1" t="s">
         <v>75</v>
       </c>
       <c r="K80" s="1" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
       <c r="L80" s="1" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
       <c r="M80" s="1"/>
       <c r="N80" s="3"/>
       <c r="O80" s="3"/>
       <c r="P80" s="3"/>
       <c r="Q80" s="3"/>
     </row>
     <row r="81" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="B81" s="1" t="s">
         <v>490</v>
       </c>
-      <c r="B81" s="1" t="s">
+      <c r="C81" s="1" t="s">
         <v>491</v>
       </c>
-      <c r="C81" s="1" t="s">
+      <c r="D81" s="1" t="s">
         <v>492</v>
       </c>
-      <c r="D81" s="1" t="s">
+      <c r="E81" s="1" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H81" s="1" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="I81" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J81" s="1" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="K81" s="1" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="L81" s="1" t="s">
         <v>137</v>
       </c>
       <c r="M81" s="1"/>
       <c r="N81" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P81" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q81" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="82" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="B82" s="1" t="s">
         <v>496</v>
       </c>
-      <c r="B82" s="1" t="s">
+      <c r="C82" s="1" t="s">
         <v>497</v>
       </c>
-      <c r="C82" s="1" t="s">
+      <c r="D82" s="7" t="s">
         <v>498</v>
       </c>
-      <c r="D82" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E82" s="7" t="s">
-        <v>627</v>
+        <v>623</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H82" s="1" t="s">
         <v>75</v>
       </c>
       <c r="I82" s="1" t="s">
         <v>75</v>
       </c>
       <c r="J82" s="1" t="s">
         <v>75</v>
       </c>
       <c r="K82" s="1" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="L82" s="1" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
       <c r="M82" s="1"/>
       <c r="N82" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O82" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P82" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q82" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="83" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="B83" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="B83" s="1" t="s">
+      <c r="C83" s="1" t="s">
         <v>502</v>
       </c>
-      <c r="C83" s="1" t="s">
+      <c r="D83" s="2" t="s">
         <v>503</v>
       </c>
-      <c r="D83" s="2" t="s">
+      <c r="E83" s="1" t="s">
         <v>504</v>
-      </c>
-[...1 lines deleted...]
-        <v>505</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H83" s="1" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="I83" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J83" s="1" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="K83" s="1" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="L83" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M83" s="1" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="N83" s="6"/>
       <c r="O83" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P83" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q83" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="84" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="B84" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="B84" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="D84" s="58" t="s">
+        <v>362</v>
+      </c>
+      <c r="E84" s="1" t="s">
         <v>509</v>
-      </c>
-[...4 lines deleted...]
-        <v>510</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H84" s="1" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="I84" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J84" s="1" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="K84" s="1" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="L84" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M84" s="1" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="N84" s="2" t="s">
         <v>186</v>
       </c>
       <c r="O84" s="3"/>
       <c r="P84" s="3"/>
       <c r="Q84" s="3"/>
     </row>
     <row r="85" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="B85" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="B85" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="D85" s="57" t="s">
         <v>512</v>
       </c>
-      <c r="D85" s="57" t="s">
+      <c r="E85" s="1" t="s">
         <v>513</v>
-      </c>
-[...1 lines deleted...]
-        <v>514</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="I85" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J85" s="1" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="K85" s="1" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="L85" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M85" s="1" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="N85" s="38" t="s">
         <v>77</v>
       </c>
       <c r="O85" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P85" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q85" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="86" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="B86" s="1" t="s">
         <v>501</v>
       </c>
-      <c r="B86" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C86" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="D86" s="57" t="s">
         <v>515</v>
       </c>
-      <c r="D86" s="57" t="s">
+      <c r="E86" s="1" t="s">
         <v>516</v>
-      </c>
-[...1 lines deleted...]
-        <v>517</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H86" s="1" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="I86" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J86" s="1" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
       <c r="K86" s="1" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="L86" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M86" s="1" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="N86" s="3"/>
       <c r="O86" s="3"/>
       <c r="P86" s="3"/>
       <c r="Q86" s="3"/>
     </row>
     <row r="87" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="4" t="s">
+        <v>517</v>
+      </c>
+      <c r="B87" s="4" t="s">
         <v>518</v>
       </c>
-      <c r="B87" s="4" t="s">
+      <c r="C87" s="1" t="s">
         <v>519</v>
       </c>
-      <c r="C87" s="1" t="s">
+      <c r="D87" s="4" t="s">
         <v>520</v>
       </c>
-      <c r="D87" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E87" s="4" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
       <c r="F87" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H87" s="1" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="I87" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J87" s="1" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="K87" s="1" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="L87" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M87" s="1" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="N87" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O87" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P87" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q87" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="88" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="B88" s="4" t="s">
         <v>523</v>
       </c>
-      <c r="B88" s="4" t="s">
+      <c r="C88" s="1" t="s">
         <v>524</v>
       </c>
-      <c r="C88" s="1" t="s">
+      <c r="D88" s="4" t="s">
         <v>525</v>
       </c>
-      <c r="D88" s="4" t="s">
+      <c r="E88" s="4" t="s">
         <v>526</v>
-      </c>
-[...1 lines deleted...]
-        <v>527</v>
       </c>
       <c r="F88" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H88" s="1" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="I88" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J88" s="1" t="s">
         <v>13</v>
       </c>
       <c r="K88" s="1" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="L88" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M88" s="1" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="N88" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O88" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P88" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q88" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="89" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="B89" s="4" t="s">
         <v>528</v>
       </c>
-      <c r="B89" s="4" t="s">
+      <c r="C89" s="1" t="s">
         <v>529</v>
       </c>
-      <c r="C89" s="1" t="s">
+      <c r="D89" s="4" t="s">
         <v>530</v>
       </c>
-      <c r="D89" s="4" t="s">
+      <c r="E89" s="9" t="s">
         <v>531</v>
-      </c>
-[...1 lines deleted...]
-        <v>532</v>
       </c>
       <c r="F89" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H89" s="1" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="I89" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J89" s="1" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
       <c r="K89" s="1" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="L89" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M89" s="1" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="N89" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O89" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P89" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q89" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="90" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="4" t="s">
+        <v>533</v>
+      </c>
+      <c r="B90" s="4" t="s">
         <v>534</v>
       </c>
-      <c r="B90" s="4" t="s">
+      <c r="C90" s="1" t="s">
         <v>535</v>
       </c>
-      <c r="C90" s="1" t="s">
+      <c r="D90" s="4" t="s">
         <v>536</v>
       </c>
-      <c r="D90" s="4" t="s">
+      <c r="E90" s="4" t="s">
         <v>537</v>
-      </c>
-[...1 lines deleted...]
-        <v>538</v>
       </c>
       <c r="F90" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="I90" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J90" s="1" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
       <c r="K90" s="1" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="L90" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M90" s="1" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="N90" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O90" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P90" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q90" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="91" spans="1:17" s="53" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="B91" s="4" t="s">
         <v>541</v>
       </c>
-      <c r="B91" s="4" t="s">
+      <c r="C91" s="1" t="s">
         <v>542</v>
       </c>
-      <c r="C91" s="1" t="s">
+      <c r="D91" s="4" t="s">
         <v>543</v>
       </c>
-      <c r="D91" s="4" t="s">
+      <c r="E91" s="1" t="s">
         <v>544</v>
-      </c>
-[...1 lines deleted...]
-        <v>545</v>
       </c>
       <c r="F91" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H91" s="1" t="s">
         <v>75</v>
       </c>
       <c r="I91" s="1" t="s">
         <v>75</v>
       </c>
       <c r="J91" s="1" t="s">
         <v>75</v>
       </c>
       <c r="K91" s="1" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
       <c r="L91" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M91" s="1" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="N91" s="52" t="s">
         <v>77</v>
       </c>
       <c r="O91" s="52" t="s">
         <v>77</v>
       </c>
       <c r="P91" s="52" t="s">
         <v>77</v>
       </c>
       <c r="Q91" s="52" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="92" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="B92" s="4" t="s">
         <v>546</v>
       </c>
-      <c r="B92" s="4" t="s">
+      <c r="C92" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="C92" s="1" t="s">
+      <c r="D92" s="1" t="s">
         <v>548</v>
       </c>
-      <c r="D92" s="1" t="s">
+      <c r="E92" s="1" t="s">
         <v>549</v>
-      </c>
-[...1 lines deleted...]
-        <v>550</v>
       </c>
       <c r="F92" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="I92" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J92" s="1" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="K92" s="1" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="L92" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M92" s="1" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="N92" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O92" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P92" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q92" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="93" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="B93" s="4" t="s">
         <v>553</v>
       </c>
-      <c r="B93" s="4" t="s">
+      <c r="C93" s="1" t="s">
         <v>554</v>
       </c>
-      <c r="C93" s="1" t="s">
+      <c r="D93" s="1" t="s">
         <v>555</v>
       </c>
-      <c r="D93" s="1" t="s">
+      <c r="E93" s="1" t="s">
         <v>556</v>
-      </c>
-[...1 lines deleted...]
-        <v>557</v>
       </c>
       <c r="F93" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
       <c r="I93" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J93" s="1" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
       <c r="K93" s="1" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="L93" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M93" s="1" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="N93" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O93" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P93" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q93" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="94" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="4" t="s">
+        <v>558</v>
+      </c>
+      <c r="B94" s="4" t="s">
         <v>559</v>
-      </c>
-[...1 lines deleted...]
-        <v>560</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>66</v>
       </c>
       <c r="D94" s="4" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
       <c r="E94" s="4" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="F94" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H94" s="1" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
       <c r="I94" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J94" s="1" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="K94" s="1" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="L94" s="1" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="M94" s="1"/>
       <c r="N94" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O94" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P94" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q94" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="95" spans="1:17" s="53" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="B95" s="4" t="s">
         <v>564</v>
       </c>
-      <c r="B95" s="4" t="s">
+      <c r="C95" s="1" t="s">
         <v>565</v>
       </c>
-      <c r="C95" s="1" t="s">
+      <c r="D95" s="4" t="s">
         <v>566</v>
       </c>
-      <c r="D95" s="4" t="s">
+      <c r="E95" s="4" t="s">
         <v>567</v>
-      </c>
-[...1 lines deleted...]
-        <v>568</v>
       </c>
       <c r="F95" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="I95" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J95" s="1" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="K95" s="1" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="L95" s="1" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="M95" s="51"/>
       <c r="N95" s="52" t="s">
         <v>77</v>
       </c>
       <c r="O95" s="52" t="s">
         <v>77</v>
       </c>
       <c r="P95" s="52" t="s">
         <v>77</v>
       </c>
       <c r="Q95" s="52" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="96" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="B96" s="4" t="s">
         <v>569</v>
       </c>
-      <c r="B96" s="4" t="s">
+      <c r="C96" s="1" t="s">
         <v>570</v>
       </c>
-      <c r="C96" s="1" t="s">
+      <c r="D96" s="4" t="s">
         <v>571</v>
       </c>
-      <c r="D96" s="4" t="s">
+      <c r="E96" s="4" t="s">
         <v>572</v>
-      </c>
-[...1 lines deleted...]
-        <v>573</v>
       </c>
       <c r="F96" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="I96" s="1" t="s">
         <v>84</v>
       </c>
       <c r="J96" s="1" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="K96" s="1" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="L96" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="M96" s="1" t="s">
         <v>507</v>
-      </c>
-[...1 lines deleted...]
-        <v>508</v>
       </c>
       <c r="N96" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O96" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P96" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q96" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="97" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="1"/>
       <c r="B97" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="C97" s="1" t="s">
         <v>574</v>
       </c>
-      <c r="C97" s="1" t="s">
+      <c r="D97" s="1" t="s">
         <v>575</v>
       </c>
-      <c r="D97" s="1" t="s">
+      <c r="E97" s="1" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="F97" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H97" s="1" t="s">
         <v>75</v>
       </c>
       <c r="I97" s="1" t="s">
         <v>75</v>
       </c>
       <c r="J97" s="1" t="s">
         <v>75</v>
       </c>
       <c r="K97" s="1" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="L97" s="49" t="s">
         <v>114</v>
       </c>
       <c r="M97" s="1" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="N97" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O97" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P97" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q97" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="98" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="1"/>
       <c r="B98" s="1" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="C98" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="D98" s="4" t="s">
         <v>579</v>
       </c>
-      <c r="D98" s="4" t="s">
+      <c r="E98" s="9" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>581</v>
       </c>
       <c r="F98" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H98" s="1" t="s">
         <v>75</v>
       </c>
       <c r="I98" s="1" t="s">
         <v>75</v>
       </c>
       <c r="J98" s="1" t="s">
         <v>75</v>
       </c>
       <c r="K98" s="1" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="L98" s="4" t="s">
         <v>114</v>
       </c>
       <c r="M98" s="1" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="N98" s="3" t="s">
         <v>77</v>
       </c>
       <c r="O98" s="3" t="s">
         <v>77</v>
       </c>
       <c r="P98" s="3" t="s">
         <v>77</v>
       </c>
       <c r="Q98" s="3" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="99" spans="1:17" s="12" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A99" s="1"/>
       <c r="B99" s="4" t="s">
+        <v>581</v>
+      </c>
+      <c r="C99" s="1" t="s">
         <v>582</v>
       </c>
-      <c r="C99" s="1" t="s">
+      <c r="D99" s="10" t="s">
         <v>583</v>
       </c>
-      <c r="D99" s="10" t="s">
+      <c r="E99" s="59" t="s">
         <v>584</v>
-      </c>
-[...1 lines deleted...]
-        <v>585</v>
       </c>
       <c r="F99" s="10" t="s">
         <v>73</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H99" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I99" s="4" t="s">
         <v>75</v>
       </c>
       <c r="J99" s="4" t="s">
         <v>75</v>
       </c>
       <c r="K99" s="4" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
       <c r="L99" s="1" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="M99" s="1" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="N99" s="8"/>
       <c r="O99" s="8"/>
       <c r="P99" s="8"/>
       <c r="Q99" s="8"/>
     </row>
     <row r="100" spans="1:17" s="12" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A100" s="1"/>
       <c r="B100" s="4" t="s">
+        <v>586</v>
+      </c>
+      <c r="C100" s="1" t="s">
         <v>587</v>
       </c>
-      <c r="C100" s="1" t="s">
+      <c r="D100" s="10" t="s">
         <v>588</v>
       </c>
-      <c r="D100" s="10" t="s">
+      <c r="E100" s="59" t="s">
         <v>589</v>
-      </c>
-[...1 lines deleted...]
-        <v>590</v>
       </c>
       <c r="F100" s="10" t="s">
         <v>73</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H100" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I100" s="4" t="s">
         <v>75</v>
       </c>
       <c r="J100" s="4" t="s">
         <v>75</v>
       </c>
       <c r="K100" s="4" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="L100" s="1" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="M100" s="1" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="N100" s="8"/>
       <c r="O100" s="8"/>
       <c r="P100" s="8"/>
       <c r="Q100" s="8"/>
     </row>
     <row r="101" spans="1:17" s="13" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A101" s="1"/>
       <c r="B101" s="4" t="s">
+        <v>591</v>
+      </c>
+      <c r="C101" s="1" t="s">
         <v>592</v>
       </c>
-      <c r="C101" s="1" t="s">
+      <c r="D101" s="10" t="s">
         <v>593</v>
       </c>
-      <c r="D101" s="10" t="s">
+      <c r="E101" s="59" t="s">
         <v>594</v>
-      </c>
-[...1 lines deleted...]
-        <v>595</v>
       </c>
       <c r="F101" s="10" t="s">
         <v>73</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H101" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I101" s="4" t="s">
         <v>75</v>
       </c>
       <c r="J101" s="4" t="s">
         <v>75</v>
       </c>
       <c r="K101" s="4" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="L101" s="1" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="M101" s="1"/>
       <c r="N101" s="4"/>
       <c r="O101" s="4"/>
       <c r="P101" s="3"/>
       <c r="Q101" s="3"/>
     </row>
     <row r="102" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="4"/>
       <c r="B102" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="C102" s="1" t="s">
         <v>596</v>
       </c>
-      <c r="C102" s="1" t="s">
+      <c r="D102" s="4" t="s">
         <v>597</v>
       </c>
-      <c r="D102" s="4" t="s">
+      <c r="E102" s="9" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>74</v>
       </c>
       <c r="H102" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I102" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J102" s="1"/>
       <c r="K102" s="1" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
       <c r="L102" s="1" t="s">
         <v>238</v>
       </c>
       <c r="M102" s="3"/>
       <c r="N102" s="3"/>
       <c r="O102" s="3"/>
       <c r="P102" s="3"/>
       <c r="Q102" s="3"/>
     </row>
     <row r="103" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="1"/>
       <c r="B103" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="C103" s="1" t="s">
         <v>600</v>
       </c>
-      <c r="C103" s="1" t="s">
+      <c r="D103" s="8" t="s">
         <v>601</v>
       </c>
-      <c r="D103" s="8" t="s">
+      <c r="E103" s="8" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>104</v>
       </c>
       <c r="H103" s="1" t="s">
         <v>83</v>
       </c>
       <c r="I103" s="1" t="s">
         <v>192</v>
       </c>
       <c r="J103" s="1" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
       <c r="K103" s="1" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
       <c r="L103" s="1" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="M103" s="3"/>
       <c r="N103" s="2"/>
       <c r="O103" s="3"/>
       <c r="P103" s="3"/>
       <c r="Q103" s="3"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:Q103" xr:uid="{483CD8DA-1311-442C-A0E9-21ABC8E9E0E8}"/>
   <conditionalFormatting sqref="A90">
     <cfRule type="duplicateValues" priority="2"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A102">
     <cfRule type="duplicateValues" priority="1"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="A94:B94">
     <cfRule type="duplicateValues" priority="11"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="B91">
     <cfRule type="duplicateValues" priority="10"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="B95">
     <cfRule type="duplicateValues" priority="12"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="B96:B98 B89:B90 B92:B93">
@@ -14671,89 +14735,89 @@
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="14" baseType="lpstr">
       <vt:lpstr>Front Cover</vt:lpstr>
       <vt:lpstr>Read Me</vt:lpstr>
       <vt:lpstr>Revision History</vt:lpstr>
       <vt:lpstr>Tab Description</vt:lpstr>
       <vt:lpstr>Column Description</vt:lpstr>
       <vt:lpstr>UAD Compliance Rules(Marked up)</vt:lpstr>
-      <vt:lpstr>UAD Compliance Rules v1.2</vt:lpstr>
+      <vt:lpstr>UAD Compliance Rules v1.3</vt:lpstr>
       <vt:lpstr>'Column Description'!Print_Area</vt:lpstr>
       <vt:lpstr>'Tab Description'!Print_Area</vt:lpstr>
-      <vt:lpstr>'UAD Compliance Rules v1.2'!Print_Area</vt:lpstr>
+      <vt:lpstr>'UAD Compliance Rules v1.3'!Print_Area</vt:lpstr>
       <vt:lpstr>'UAD Compliance Rules(Marked up)'!Print_Area</vt:lpstr>
       <vt:lpstr>'Column Description'!Print_Titles</vt:lpstr>
-      <vt:lpstr>'UAD Compliance Rules v1.2'!Print_Titles</vt:lpstr>
+      <vt:lpstr>'UAD Compliance Rules v1.3'!Print_Titles</vt:lpstr>
       <vt:lpstr>'UAD Compliance Rules(Marked up)'!Print_Titles</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_32e574c4-8805-42e8-821a-2fa1606dfe1a_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_32e574c4-8805-42e8-821a-2fa1606dfe1a_SetDate">
-    <vt:lpwstr>2025-08-01T18:26:46Z</vt:lpwstr>
+    <vt:lpwstr>2026-03-04T19:15:34Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_32e574c4-8805-42e8-821a-2fa1606dfe1a_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_32e574c4-8805-42e8-821a-2fa1606dfe1a_Name">
     <vt:lpwstr>Other Approved Label</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_32e574c4-8805-42e8-821a-2fa1606dfe1a_SiteId">
     <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_32e574c4-8805-42e8-821a-2fa1606dfe1a_ActionId">
-    <vt:lpwstr>dd4452f9-ba2c-4260-ad83-dfce0b9f4541</vt:lpwstr>
+    <vt:lpwstr>9aa476dc-c9e9-4585-8136-66daf9e3f869</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_32e574c4-8805-42e8-821a-2fa1606dfe1a_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_32e574c4-8805-42e8-821a-2fa1606dfe1a_Tag">
     <vt:lpwstr>10, 0, 1, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>