--- v0 (2025-10-10)
+++ v1 (2026-10-28)
@@ -8,51 +8,51 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1BB3404E" w14:textId="77777777" w:rsidR="0024583F" w:rsidRDefault="0024583F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>Mortgage Documents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46B6B2F2" w14:textId="77777777" w:rsidR="0024583F" w:rsidRDefault="0024583F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -324,76 +324,141 @@
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>08/</w:t>
       </w:r>
       <w:r w:rsidR="002340A4">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">23 (Authorized change </w:t>
       </w:r>
       <w:r w:rsidR="000C6003">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>16 added)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495B37BA" w14:textId="1966E498" w:rsidR="002340A4" w:rsidRPr="002340A4" w:rsidRDefault="002340A4" w:rsidP="00BC4D37">
+    <w:p w14:paraId="495B37BA" w14:textId="4EBF6BB8" w:rsidR="002340A4" w:rsidRDefault="002340A4" w:rsidP="00BC4D37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00D55EA8">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>/2024 (Authorized Change 12 revised)</w:t>
+        <w:t xml:space="preserve">/2024 (Authorized </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4113F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>hange 12 revised)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="694B5FEA" w14:textId="7A334395" w:rsidR="00C749AF" w:rsidRPr="002340A4" w:rsidRDefault="00DB7739" w:rsidP="00BC4D37">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4320"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">09/2026 (Authorized </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4113F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>hange</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4113F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4113F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> revised)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18A3A416" w14:textId="77777777" w:rsidR="0024583F" w:rsidRDefault="0024583F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="58DAA00E" w14:textId="77777777" w:rsidR="0024583F" w:rsidRDefault="0024583F">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Use This Document For</w:t>
       </w:r>
     </w:p>
@@ -926,51 +991,50 @@
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C07163B" w14:textId="77777777" w:rsidR="00EE031B" w:rsidRPr="00B344D7" w:rsidRDefault="00EE031B" w:rsidP="00E808D2">
       <w:pPr>
         <w:ind w:left="1080" w:firstLine="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B344D7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00B344D7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r w:rsidRPr="00B344D7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Master/Short Form filings, this change should be made to the Short Form.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9108B8" w14:textId="77777777" w:rsidR="0024583F" w:rsidRDefault="0024583F" w:rsidP="001214DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
@@ -1775,51 +1839,50 @@
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43F5ADCA" w14:textId="4017D3E5" w:rsidR="0024583F" w:rsidRPr="00DE28DE" w:rsidRDefault="00EE031B" w:rsidP="00DE28DE">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="006838EF" w:rsidRPr="00DE28DE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For Master/Short Form filings, do not redesignate definitions if you have added the new definition to the Short Form as definition </w:t>
       </w:r>
       <w:r w:rsidR="006065C7" w:rsidRPr="00DE28DE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>B-1</w:t>
       </w:r>
       <w:r w:rsidR="006838EF" w:rsidRPr="00DE28DE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -2346,51 +2409,65 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F93447">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>if</w:t>
       </w:r>
       <w:r w:rsidR="003513CA">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>they use this document for a VA-guaranteed mortgage that will be delivered to us and such a rider is required to add VA’s assumability feature (which overrides the “acceleration” clause in this document).</w:t>
+        <w:t xml:space="preserve">they use this document for a VA-guaranteed mortgage that will be delivered to us and such a rider is required to add VA’s </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>assumability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> feature (which overrides the “acceleration” clause in this document).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="380C370F" w14:textId="77777777" w:rsidR="006838EF" w:rsidRDefault="006838EF" w:rsidP="006838EF">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47A8FFC2" w14:textId="45CDDBB7" w:rsidR="006838EF" w:rsidRPr="00DE28DE" w:rsidRDefault="00EE031B" w:rsidP="00DE28DE">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk70415987"/>
       <w:r w:rsidRPr="00DE28DE">
         <w:rPr>
@@ -2451,58 +2528,51 @@
         <w:r>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>MAY</w:t>
         </w:r>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> preprint this document with County embedded in that portion of the section of the document titled TRANSFER OF RIGHTS IN THE PROPERTY that requires entry of the Type of Recording Jurisdiction, if all mortgage </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>recordations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in the state take place at the county level. In such cases, the words [Type of Recording Jurisdiction] do not have </w:t>
-[...6 lines deleted...]
-        <w:t>to appear beneath the word County. In addition, if documents are prepared on a transaction-by-transaction basis and the Name of Recording Jurisdiction is typed in when the document is prepared, the words [Name of Recording Jurisdiction] do not have to appear beneath the actual name of the recording jurisdiction.</w:t>
+        <w:t xml:space="preserve"> in the state take place at the county level. In such cases, the words [Type of Recording Jurisdiction] do not have to appear beneath the word County. In addition, if documents are prepared on a transaction-by-transaction basis and the Name of Recording Jurisdiction is typed in when the document is prepared, the words [Name of Recording Jurisdiction] do not have to appear beneath the actual name of the recording jurisdiction.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA4997C" w14:textId="77777777" w:rsidR="006838EF" w:rsidRDefault="006838EF" w:rsidP="006838EF">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16E42094" w14:textId="77777777" w:rsidR="00EE031B" w:rsidRPr="00B344D7" w:rsidRDefault="00EE031B" w:rsidP="00DE28DE">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B344D7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
@@ -2822,85 +2892,85 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B344D7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>[For Master/Short Form filings, this change should be made to the Short Form.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D1B047A" w14:textId="77777777" w:rsidR="00F93447" w:rsidRPr="00FB42C0" w:rsidRDefault="00F93447" w:rsidP="001214DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70879841" w14:textId="77777777" w:rsidR="0024583F" w:rsidRDefault="0024583F" w:rsidP="001214DF">
+    <w:p w14:paraId="70879841" w14:textId="63877177" w:rsidR="0024583F" w:rsidRDefault="0024583F" w:rsidP="001214DF">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>13.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Lenders </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
         <w:r>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>MAY</w:t>
         </w:r>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> add the following language (at the end of the document or in an attached rider) when the document is used for a refinance transaction and the amount of the refinance mortgage is </w:t>
+        <w:t xml:space="preserve"> add the following language when the document is used for a refinance transaction and the amount of the refinance mortgage is </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE28DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>less than or equal to</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the sum of the unpaid principal balance of the original mortgage obligation and accrued (but unpaid) interest: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CE8F0F3" w14:textId="77777777" w:rsidR="0024583F" w:rsidRDefault="0024583F" w:rsidP="001214DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2966,85 +3036,85 @@
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE28DE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>[For Master/Short filings, this change should be made in a rider to the Short Form.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BABE41A" w14:textId="77777777" w:rsidR="008610A7" w:rsidRPr="009120A6" w:rsidRDefault="008610A7" w:rsidP="001214DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C5A9AB4" w14:textId="77777777" w:rsidR="0024583F" w:rsidRDefault="0024583F" w:rsidP="001214DF">
+    <w:p w14:paraId="1C5A9AB4" w14:textId="5E18CAE8" w:rsidR="0024583F" w:rsidRDefault="0024583F" w:rsidP="001214DF">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>14.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Lenders </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="stockticker">
         <w:r>
           <w:rPr>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>MAY</w:t>
         </w:r>
       </w:smartTag>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> add the following language (at the end of the document or in an attached rider) when the document is used for a refinance transaction and the amount of the refinance mortgage is </w:t>
+        <w:t xml:space="preserve"> add the following language when the document is used for a refinance transaction and the amount of the refinance mortgage is </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE28DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>greater</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE28DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE28DE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -3418,51 +3488,50 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and will be held fully accountable for the use of any invalid signature form(s). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="305FA34C" w14:textId="77777777" w:rsidR="0024583F" w:rsidRDefault="0024583F" w:rsidP="001214DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60086F6D" w14:textId="77777777" w:rsidR="0024583F" w:rsidRDefault="0024583F" w:rsidP="001214DF">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Each of the trustees must sign this document in a signature block substantially similar to the following, which should be inserted in the Borrower signature lines.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EA79A1D" w14:textId="77777777" w:rsidR="0024583F" w:rsidRDefault="0024583F" w:rsidP="001214DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3ED02B7E" w14:textId="77777777" w:rsidR="0024583F" w:rsidRDefault="0024583F" w:rsidP="001214DF">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
@@ -3734,51 +3803,50 @@
     <w:p w14:paraId="434EA151" w14:textId="77777777" w:rsidR="006065C7" w:rsidRDefault="006065C7">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="006065C7">
           <w:headerReference w:type="default" r:id="rId7"/>
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A8F66C9" w14:textId="77777777" w:rsidR="006065C7" w:rsidRPr="00C54876" w:rsidRDefault="006065C7" w:rsidP="006065C7">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00C54876">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>INSTRUCTIONS FOR COMPLETING AND RECORDING MASTER AND SHORT FORM MORTGAGES AND DEEDS OF TRUST</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A66F600" w14:textId="77777777" w:rsidR="006065C7" w:rsidRPr="00C54876" w:rsidRDefault="006065C7" w:rsidP="006065C7">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="00C54876">
             <w:rPr>
               <w:b/>
               <w:sz w:val="24"/>
             </w:rPr>
             <w:t>Florida</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
     </w:p>
     <w:p w14:paraId="4AF834B1" w14:textId="77777777" w:rsidR="006065C7" w:rsidRPr="007F7E9D" w:rsidRDefault="006065C7" w:rsidP="00552A93">
@@ -4347,51 +4415,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Arrange for any applicable Riders to be executed by the borrower(s).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4966FC3C" w14:textId="77777777" w:rsidR="006065C7" w:rsidRDefault="006065C7" w:rsidP="006065C7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C54876">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Record the Short Form Mortgage and any applicable Riders in the Office of the Clerk of the Circuit Court for the County in which the real property securing the loan is located.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EE76D88" w14:textId="77777777" w:rsidR="007F7E9D" w:rsidRPr="007F7E9D" w:rsidRDefault="00552A93" w:rsidP="00552A93">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F7E9D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00C54876">
         <w:rPr>
@@ -4412,70 +4479,70 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007F7E9D" w:rsidRPr="007F7E9D" w:rsidSect="00552A93">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1152" w:bottom="1440" w:left="1152" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FC2478D" w14:textId="77777777" w:rsidR="006F304D" w:rsidRDefault="006F304D">
+    <w:p w14:paraId="6166FF51" w14:textId="77777777" w:rsidR="00172298" w:rsidRDefault="00172298">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A33733F" w14:textId="77777777" w:rsidR="006F304D" w:rsidRDefault="006F304D">
+    <w:p w14:paraId="6E419DB7" w14:textId="77777777" w:rsidR="00172298" w:rsidRDefault="00172298">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4487,133 +4554,142 @@
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="78D75A6A" w14:textId="4F2A2303" w:rsidR="003513CA" w:rsidRPr="00A872C7" w:rsidRDefault="003513CA" w:rsidP="003513CA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78D75A6A" w14:textId="0B57A6C1" w:rsidR="003513CA" w:rsidRPr="00A872C7" w:rsidRDefault="003513CA" w:rsidP="003513CA">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9900"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A872C7">
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Fannie Mae Instructions to Form 30</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
     <w:r w:rsidRPr="00A872C7">
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00D55EA8">
+    <w:r w:rsidR="002D635A">
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>09</w:t>
     </w:r>
     <w:r w:rsidR="002A04CA">
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="002340A4">
+    <w:r w:rsidR="002D635A">
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00A14A69">
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:bCs/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="42EBD592" w14:textId="240131BA" w:rsidR="00BF256C" w:rsidRDefault="003513CA" w:rsidP="00DE28DE">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9900"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>FLORIDA</w:t>
     </w:r>
     <w:r w:rsidRPr="00A872C7">
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         <w:sz w:val="14"/>
@@ -4752,130 +4828,139 @@
         <w:r>
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:i/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:t>11</w:t>
         </w:r>
         <w:r w:rsidRPr="00A872C7">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:i/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60D6D940" w14:textId="33621702" w:rsidR="006B399A" w:rsidRDefault="006B399A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="294D7AC4" w14:textId="52BE1553" w:rsidR="003513CA" w:rsidRPr="00A872C7" w:rsidRDefault="003513CA" w:rsidP="003513CA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="294D7AC4" w14:textId="1DE54F69" w:rsidR="003513CA" w:rsidRPr="00A872C7" w:rsidRDefault="003513CA" w:rsidP="003513CA">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9900"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A872C7">
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Fannie Mae Instructions to Form 30</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         <w:b/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
     <w:r w:rsidRPr="00A872C7">
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00D55EA8">
+    <w:r w:rsidR="002D635A">
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>10</w:t>
+      <w:t>09</w:t>
     </w:r>
     <w:r w:rsidRPr="00A872C7">
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>/202</w:t>
     </w:r>
-    <w:r w:rsidR="002340A4">
+    <w:r w:rsidR="002D635A">
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00A14A69">
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+        <w:bCs/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7CA9E8A9" w14:textId="6ACC53DA" w:rsidR="00BF256C" w:rsidRDefault="003513CA" w:rsidP="00DE28DE">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9900"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>FLORIDA</w:t>
     </w:r>
     <w:r w:rsidRPr="00A872C7">
       <w:rPr>
         <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
         <w:sz w:val="14"/>
@@ -5014,164 +5099,164 @@
         <w:r>
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:i/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:t>10</w:t>
         </w:r>
         <w:r w:rsidRPr="00A872C7">
           <w:rPr>
             <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
             <w:i/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="63CEDE5F" w14:textId="55F86344" w:rsidR="00BF256C" w:rsidRDefault="00BF256C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="63CEDE5F" w14:textId="009434C1" w:rsidR="00BF256C" w:rsidRDefault="00BF256C">
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="DocID"/>
       </w:rPr>
       <w:t xml:space="preserve">PRCLIB-430210.2-LGDELEHE </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="DocID"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="DocID"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> DATE \@ "M/d/yy h:mm AM/PM" \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="DocID"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D55EA8">
+    <w:r w:rsidR="00C5761B">
       <w:rPr>
         <w:rStyle w:val="DocID"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>9/26/24 3:04 PM</w:t>
+      <w:t>9/23/26 12:50 PM</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="DocID"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3FFCB86C" w14:textId="77777777" w:rsidR="006F304D" w:rsidRDefault="006F304D">
+    <w:p w14:paraId="4CBF3921" w14:textId="77777777" w:rsidR="00172298" w:rsidRDefault="00172298">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D22487A" w14:textId="77777777" w:rsidR="006F304D" w:rsidRDefault="006F304D">
+    <w:p w14:paraId="0A15412B" w14:textId="77777777" w:rsidR="00172298" w:rsidRDefault="00172298">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0160C6A8" w14:textId="77777777" w:rsidR="00BF256C" w:rsidRDefault="00BF256C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="78B1D087" w14:textId="77777777" w:rsidR="00BF256C" w:rsidRDefault="00BF256C"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DF93943" w14:textId="77777777" w:rsidR="00BF256C" w:rsidRPr="00F656D1" w:rsidRDefault="00BF256C" w:rsidP="00F656D1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1272C9EF" w14:textId="77777777" w:rsidR="00BF256C" w:rsidRDefault="00BF256C">
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>INSTRUCTIONS FOR COMPLETING AND RECORDING MASTER AND SHORT FORM MORTGAGES AND DEEDS OF TRUST</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="005266E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0ACA592"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5975,192 +6060,218 @@
   <w:num w:numId="3" w16cid:durableId="242833425">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2059820414">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1774401087">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1950163761">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1977098688">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1768960254">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1366977936">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...3 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="web"/>
+  <w:zoom w:percent="115"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0024583F"/>
     <w:rsid w:val="000151D8"/>
     <w:rsid w:val="00065685"/>
     <w:rsid w:val="00080F3D"/>
+    <w:rsid w:val="0008658C"/>
     <w:rsid w:val="000C6003"/>
     <w:rsid w:val="000D6FA1"/>
+    <w:rsid w:val="000F1906"/>
     <w:rsid w:val="00120CEF"/>
     <w:rsid w:val="001214DF"/>
     <w:rsid w:val="0016657F"/>
+    <w:rsid w:val="00172298"/>
     <w:rsid w:val="0018473F"/>
     <w:rsid w:val="00184893"/>
+    <w:rsid w:val="001F3FE6"/>
     <w:rsid w:val="002340A4"/>
     <w:rsid w:val="0024583F"/>
     <w:rsid w:val="002A04CA"/>
     <w:rsid w:val="002A6BFD"/>
     <w:rsid w:val="002B5ACB"/>
+    <w:rsid w:val="002D635A"/>
     <w:rsid w:val="003513CA"/>
     <w:rsid w:val="00384407"/>
     <w:rsid w:val="003F02CE"/>
+    <w:rsid w:val="00411EA0"/>
+    <w:rsid w:val="0049666A"/>
+    <w:rsid w:val="004C4D8C"/>
     <w:rsid w:val="004D039B"/>
+    <w:rsid w:val="004F6E6E"/>
     <w:rsid w:val="00552A93"/>
+    <w:rsid w:val="00557C33"/>
     <w:rsid w:val="0056092B"/>
     <w:rsid w:val="00562955"/>
     <w:rsid w:val="005F4124"/>
     <w:rsid w:val="006065C7"/>
     <w:rsid w:val="006838EF"/>
     <w:rsid w:val="006B399A"/>
+    <w:rsid w:val="006E42C1"/>
     <w:rsid w:val="006F304D"/>
     <w:rsid w:val="00703132"/>
     <w:rsid w:val="0077351B"/>
     <w:rsid w:val="00776D13"/>
     <w:rsid w:val="00792DB7"/>
     <w:rsid w:val="007F7E9D"/>
     <w:rsid w:val="008209AD"/>
     <w:rsid w:val="00840590"/>
     <w:rsid w:val="00843D9B"/>
     <w:rsid w:val="0085707A"/>
     <w:rsid w:val="008610A7"/>
     <w:rsid w:val="00895632"/>
     <w:rsid w:val="008B6F91"/>
+    <w:rsid w:val="008F6D17"/>
     <w:rsid w:val="009120A6"/>
     <w:rsid w:val="00921F61"/>
     <w:rsid w:val="009635C2"/>
+    <w:rsid w:val="009A729D"/>
     <w:rsid w:val="009F21AE"/>
     <w:rsid w:val="00A1384F"/>
+    <w:rsid w:val="00A14A69"/>
+    <w:rsid w:val="00A4113F"/>
+    <w:rsid w:val="00A44E09"/>
     <w:rsid w:val="00A50E17"/>
     <w:rsid w:val="00A749E1"/>
     <w:rsid w:val="00A83851"/>
     <w:rsid w:val="00A92F1E"/>
     <w:rsid w:val="00B57E46"/>
     <w:rsid w:val="00B701CF"/>
     <w:rsid w:val="00B702D0"/>
     <w:rsid w:val="00B76D5F"/>
+    <w:rsid w:val="00B826A9"/>
     <w:rsid w:val="00BC0344"/>
     <w:rsid w:val="00BC4D37"/>
+    <w:rsid w:val="00BE62C5"/>
     <w:rsid w:val="00BF1966"/>
     <w:rsid w:val="00BF256C"/>
     <w:rsid w:val="00C00BA2"/>
     <w:rsid w:val="00C54876"/>
+    <w:rsid w:val="00C5761B"/>
+    <w:rsid w:val="00C749AF"/>
     <w:rsid w:val="00CC70F2"/>
     <w:rsid w:val="00D55EA8"/>
     <w:rsid w:val="00D91E0D"/>
+    <w:rsid w:val="00DB6C08"/>
+    <w:rsid w:val="00DB7739"/>
     <w:rsid w:val="00DE28DE"/>
     <w:rsid w:val="00DF0B9C"/>
     <w:rsid w:val="00DF56B1"/>
     <w:rsid w:val="00E4068F"/>
+    <w:rsid w:val="00E64057"/>
     <w:rsid w:val="00E808D2"/>
+    <w:rsid w:val="00E9606A"/>
     <w:rsid w:val="00E97E7E"/>
     <w:rsid w:val="00EE031B"/>
     <w:rsid w:val="00F612EC"/>
     <w:rsid w:val="00F656D1"/>
+    <w:rsid w:val="00F84264"/>
     <w:rsid w:val="00F93447"/>
     <w:rsid w:val="00FB42C0"/>
     <w:rsid w:val="00FB6707"/>
+    <w:rsid w:val="00FE76D0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="stockticker"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="32769"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1325DF80"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B351E9C1-271D-4415-B2A4-FC36E14A2811}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -6606,51 +6717,51 @@
     <w:rsid w:val="00E4068F"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
     <w:rsid w:val="00BC0344"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
     <w:rsid w:val="00BC0344"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1870138135">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2133552655">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6942,91 +7053,91 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>13946</Characters>
+  <Pages>1</Pages>
+  <Words>2364</Words>
+  <Characters>14166</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>116</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>708</Lines>
+  <Paragraphs>344</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16555</CharactersWithSpaces>
+  <CharactersWithSpaces>16186</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Shaw, Regina x</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_4e20156e-8ff9-4098-bbf6-fbcae2f0b5f0_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_4e20156e-8ff9-4098-bbf6-fbcae2f0b5f0_SetDate">
     <vt:lpwstr>2024-08-01T19:54:14Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4e20156e-8ff9-4098-bbf6-fbcae2f0b5f0_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4e20156e-8ff9-4098-bbf6-fbcae2f0b5f0_Name">
     <vt:lpwstr>Non-Confidential Information</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4e20156e-8ff9-4098-bbf6-fbcae2f0b5f0_SiteId">
     <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4e20156e-8ff9-4098-bbf6-fbcae2f0b5f0_ActionId">
     <vt:lpwstr>49dc69a6-af4f-4bba-ab4b-3fed8ea4bcba</vt:lpwstr>