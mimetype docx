--- v0 (2025-10-10)
+++ v1 (2026-06-10)
@@ -1,52 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="32FC7E25" w14:textId="77777777" w:rsidR="00D46A4F" w:rsidRPr="0021698C" w:rsidRDefault="00D46A4F" w:rsidP="00D46A4F">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk68098997"/>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>After Recording Return To:</w:t>
       </w:r>
     </w:p>
@@ -202,51 +204,71 @@
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________ </w:t>
       </w:r>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[Space Above This Line For Recording Data]</w:t>
+        <w:t xml:space="preserve">[Space Above This Line </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0021698C">
+        <w:rPr>
+          <w:b/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0021698C">
+        <w:rPr>
+          <w:b/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Recording Data]</w:t>
       </w:r>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="66FB5C43" w14:textId="77777777" w:rsidR="00D46A4F" w:rsidRPr="0021698C" w:rsidRDefault="00D46A4F" w:rsidP="00D46A4F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="788EDA74" w14:textId="77777777" w:rsidR="006A394D" w:rsidRDefault="006A394D">
       <w:pPr>
         <w:widowControl/>
@@ -526,59 +548,51 @@
       <w:r w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(B)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>“Lender”</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> is </w:t>
       </w:r>
       <w:r>
         <w:t>____________________________________________________________.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
-        <w:t xml:space="preserve"> Lender is </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Lender is a </w:t>
       </w:r>
       <w:r>
         <w:t>____________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> organized and existing under the laws of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">__________________________________. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> Lender’s address is </w:t>
       </w:r>
       <w:r>
         <w:t>________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="010ABC88" w14:textId="77777777" w:rsidR="00F43F27" w:rsidRPr="00FB22AC" w:rsidRDefault="00F43F27" w:rsidP="00F43F27">
       <w:pPr>
         <w:pStyle w:val="A"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
@@ -776,51 +790,59 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C917A9">
         <w:t xml:space="preserve">to pay </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Lender ______________________________________ Dollars (U.S. $__________________) plus interest.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">Each </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">who signed the Note </w:t>
       </w:r>
       <w:r>
         <w:t>has promised</w:t>
       </w:r>
       <w:r w:rsidR="00C917A9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>to pay this debt in regular monthly payments and to pay the debt in full not later than  ____________________</w:t>
+        <w:t xml:space="preserve">to pay this debt in regular monthly payments and to pay the debt in full not later </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>than  _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>___________________</w:t>
       </w:r>
       <w:r w:rsidR="00755380">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>______.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E921FA8" w14:textId="5287FC4C" w:rsidR="00F43F27" w:rsidRPr="00FB22AC" w:rsidRDefault="00F43F27" w:rsidP="00F42646">
       <w:pPr>
         <w:pStyle w:val="A"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1180"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
@@ -849,86 +871,110 @@
         <w:t xml:space="preserve">means all Riders to this Security Instrument that are signed by Borrower.  </w:t>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="_Hlk14768659"/>
       <w:r w:rsidR="002E7E17">
         <w:t xml:space="preserve">All such Riders are incorporated into and deemed to be a part of this Security Instrument.  </w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00FB22AC">
         <w:t>The following Riders are to be signed by Borrower [check box as applicable]:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9780" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3192"/>
         <w:gridCol w:w="3396"/>
         <w:gridCol w:w="3192"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F43F27" w:rsidRPr="00FB22AC" w14:paraId="21512C36" w14:textId="77777777" w:rsidTr="00B716C3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="06D54A06" w14:textId="77777777" w:rsidR="00F43F27" w:rsidRPr="00FB22AC" w:rsidRDefault="00F43F27" w:rsidP="00B716C3">
+          <w:p w14:paraId="06D54A06" w14:textId="2AF716C9" w:rsidR="00F43F27" w:rsidRPr="00FB22AC" w:rsidRDefault="00F43F27" w:rsidP="00B716C3">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1180"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="900"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="4860"/>
                 <w:tab w:val="left" w:pos="5760"/>
               </w:tabs>
               <w:ind w:left="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB22AC">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00FB22AC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Adjustable Rate Rider</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB22AC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Adjustable</w:t>
+            </w:r>
+            <w:r w:rsidR="00286F93">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FB22AC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Rate</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB22AC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rider</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F85816D" w14:textId="77777777" w:rsidR="00F43F27" w:rsidRPr="00FB22AC" w:rsidRDefault="00F43F27" w:rsidP="00B716C3">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1180"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="900"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="4860"/>
                 <w:tab w:val="left" w:pos="5760"/>
               </w:tabs>
               <w:ind w:left="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB22AC">
               <w:rPr>
@@ -972,51 +1018,50 @@
             <w:r w:rsidRPr="00FB22AC">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00FB22AC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB22AC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Second Home Rider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7773855C" w14:textId="77777777" w:rsidR="00F43F27" w:rsidRPr="00FB22AC" w:rsidRDefault="00F43F27" w:rsidP="00B716C3">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1180"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="318"/>
                 <w:tab w:val="left" w:pos="498"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="4860"/>
                 <w:tab w:val="left" w:pos="5760"/>
               </w:tabs>
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB22AC">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
@@ -1083,51 +1128,50 @@
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1180"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="318"/>
                 <w:tab w:val="left" w:pos="498"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="4860"/>
                 <w:tab w:val="left" w:pos="5760"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0A40A2FD" w14:textId="77777777" w:rsidR="00F43F27" w:rsidRPr="00FB22AC" w:rsidRDefault="00F43F27" w:rsidP="00B716C3">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1180"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="4860"/>
                 <w:tab w:val="left" w:pos="5760"/>
               </w:tabs>
               <w:ind w:left="72"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB22AC">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
@@ -1671,55 +1715,60 @@
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7290"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>______________________________</w:t>
       </w:r>
       <w:r w:rsidR="008B4623">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:instrText>ADVANCE \x180</w:instrText>
       </w:r>
       <w:r w:rsidR="008B4623">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t>, California______________</w:t>
       </w:r>
       <w:r w:rsidR="00D46A4F">
         <w:t>__</w:t>
       </w:r>
       <w:r>
-        <w:t>_____ (“Property Address”)</w:t>
+        <w:t>_____ (“Property Address”</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B31294">
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4D966D6F" w14:textId="4767C1F6" w:rsidR="006A394D" w:rsidRDefault="00F43F27" w:rsidP="001C617E">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7290"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:ind w:firstLine="1080"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">     [City]</w:t>
       </w:r>
@@ -1789,51 +1838,59 @@
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> including, without limitation, all easements, appurtenances, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Rents, issues and profits </w:t>
       </w:r>
       <w:r w:rsidRPr="006A2D9F">
         <w:t>thereof</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t>royalties, mineral rights, oil or gas rights or profits, water rights</w:t>
       </w:r>
       <w:r>
         <w:t>, miscellaneous proceeds, insurance proceeds,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> and fixtures now or subsequently a part of the property</w:t>
       </w:r>
       <w:r w:rsidR="00B31294">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
-        <w:t xml:space="preserve">  All of the foregoing is referred to in this Security Instrument as the “Property.”</w:t>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:t>All of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:t xml:space="preserve"> the foregoing is referred to in this Security Instrument as the “Property.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DB021B8" w14:textId="77777777" w:rsidR="00F43F27" w:rsidRPr="00FB22AC" w:rsidRDefault="00F43F27" w:rsidP="00F43F27">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="090A4C8A" w14:textId="733522BA" w:rsidR="00F43F27" w:rsidRPr="00FB22AC" w:rsidRDefault="00F43F27" w:rsidP="00F43F27">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FB22AC">
         <w:lastRenderedPageBreak/>
         <w:t>BORROWER REPRESENTS, WARRANTS, COVENANTS</w:t>
       </w:r>
       <w:r w:rsidR="00D46A4F">
@@ -1995,91 +2052,103 @@
         <w:t>INCORPORATION OF FICTITIOUS DEED OF TRUST PROVISIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="591E4DFE" w14:textId="77777777" w:rsidR="006A394D" w:rsidRDefault="006A394D">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="3870"/>
           <w:tab w:val="left" w:pos="4410"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7290"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AA2EA74" w14:textId="45419A6B" w:rsidR="006A394D" w:rsidRDefault="00F43F27">
+    <w:p w14:paraId="7AA2EA74" w14:textId="4A9DE3F9" w:rsidR="006A394D" w:rsidRDefault="00F43F27">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="4770"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7290"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Paragraph (G) through and including paragraph (</w:t>
       </w:r>
       <w:r w:rsidR="00570F72">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">) of the “Additional Definitions” Section of the Fictitious Deed of Trust, and Section 1 through and including Section 29 of the Fictitious Deed of Trust, are incorporated into this Security Instrument by reference. </w:t>
+        <w:t xml:space="preserve">) of the “Additional Definitions” Section of the Fictitious Deed of Trust, and Section 1 through and including Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00D339BE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Fictitious Deed of Trust, are incorporated into this Security Instrument by reference. </w:t>
       </w:r>
       <w:r w:rsidR="00755380">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Borrower acknowledges having received a copy of the Fictitious Deed of Trust and agrees to be bound by the Sections and paragraphs of the Fictitious Deed of Trust incorporated into this Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57095488" w14:textId="77777777" w:rsidR="006A394D" w:rsidRDefault="006A394D">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
@@ -2238,51 +2307,67 @@
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>______________________________   (Seal)</w:t>
+        <w:t>______________________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0021698C">
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0021698C">
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seal)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63BF099B" w14:textId="77777777" w:rsidR="00D46A4F" w:rsidRPr="0021698C" w:rsidRDefault="00D46A4F" w:rsidP="00D46A4F">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>- Borrower</w:t>
       </w:r>
@@ -2337,51 +2422,67 @@
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>______________________________   (Seal)</w:t>
+        <w:t>______________________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0021698C">
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0021698C">
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seal)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7486D93F" w14:textId="77777777" w:rsidR="00D46A4F" w:rsidRPr="0021698C" w:rsidRDefault="00D46A4F" w:rsidP="00D46A4F">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>- Borrower</w:t>
       </w:r>
@@ -2492,267 +2593,534 @@
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________ </w:t>
       </w:r>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[Space Below This Line For Acknowledgment]</w:t>
+        <w:t xml:space="preserve">[Space Below This Line </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0021698C">
+        <w:rPr>
+          <w:b/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0021698C">
+        <w:rPr>
+          <w:b/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Acknowledgment]</w:t>
       </w:r>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ______</w:t>
       </w:r>
       <w:r w:rsidR="006D5E98">
         <w:rPr>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EB166F5" w14:textId="77777777" w:rsidR="00570F72" w:rsidRDefault="00570F72">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2340"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="4770"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6300"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7290"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00570F72" w:rsidSect="005002F2">
-      <w:footerReference w:type="default" r:id="rId7"/>
-      <w:footerReference w:type="first" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="first" r:id="rId9"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="434B1C34" w14:textId="77777777" w:rsidR="006A394D" w:rsidRDefault="00F43F27">
+    <w:p w14:paraId="7603DE92" w14:textId="77777777" w:rsidR="00DD11E3" w:rsidRDefault="00DD11E3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30D33A07" w14:textId="77777777" w:rsidR="006A394D" w:rsidRDefault="00F43F27">
+    <w:p w14:paraId="461D950D" w14:textId="77777777" w:rsidR="00DD11E3" w:rsidRDefault="00DD11E3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="33BEEA42" w14:textId="26580145" w:rsidR="006A394D" w:rsidRDefault="00F43F27" w:rsidP="00D46A4F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5E805B26" w14:textId="7F51C940" w:rsidR="00D57CCC" w:rsidRDefault="00D57CCC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:snapToGrid/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FA29F25" wp14:editId="2475191D">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1588770" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="11430" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1464099617" name="Text Box 2" descr="Fannie Mae Confidential">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1588770" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="27357AEE" w14:textId="49B9B8C7" w:rsidR="00D57CCC" w:rsidRPr="00D57CCC" w:rsidRDefault="00D57CCC" w:rsidP="00D57CCC">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D57CCC">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Fannie Mae Confidential</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="7FA29F25" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:125.1pt;height:27.2pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAw0ajaDwIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgsLKIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39kJsHV9qvbifLk734/vPi9uO63IUTjfgCnpeJRTIgyHqjH7kv58Xn+a&#10;U+IDMxVTYERJT8LT2+XHD4vWFmICNahKOIJJjC9aW9I6BFtkmee10MyPwAqDTglOs4C/bp9VjrWY&#10;XatskudfshZcZR1w4T1a73snXab8UgoeHqX0IhBVUuwtpNOlcxfPbLlgxd4xWzd8aIO9owvNGoNF&#10;L6nuWWDk4Jp/UumGO/Agw4iDzkDKhos0A04zzl9Ns62ZFWkWJMfbC03+/6XlD8etfXIkdN+gwwVG&#10;QlrrC4/GOE8nnY5f7JSgHyk8XWgTXSA8XprN5zc36OLo+zydTaeJ1+x62zofvgvQJIKSOlxLYosd&#10;Nz5gRQw9h8RiBtaNUmk1yvxlwMBoya4tRhS6XTf0vYPqhOM46DftLV83WHPDfHhiDleLbaJcwyMe&#10;UkFbUhgQJTW4X2/ZYzwyjl5KWpRKSQ1qmRL1w+AmJrNpnkdppT8E7gx2CYy/5rPoNwd9B6jCMT4I&#10;yxOMwUGdoXSgX1DNq1gNXcxwrFnS3RnehV64+Bq4WK1SEKrIsrAxW8tj6khWZPK5e2HODnQHXNQD&#10;nMXEiles97HxprerQ0Du00oisT2bA9+owLSp4bVEif/5n6Kub3r5GwAA//8DAFBLAwQUAAYACAAA&#10;ACEAd/tDpNsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W8g9hAb40ck5jiWg4h&#10;/aHXuoX2KFsby8RauZaSuG/fTS7tZWGYYebbYjO5XpxwDJ0nBctFAgKp8aajVsHH+/PdPYgQNRnd&#10;e0IFPxhgU85uCp0bf6Y3PFWxFVxCIdcKbIxDLmVoLDodFn5AYm/vR6cjy7GVZtRnLne9TJMkk053&#10;xAtWD7iz2Byqo1OQPb5s7fCZfX3v0/Aaan+IlX9S6nY+bR9ARJziXxgu+IwOJTPV/kgmiF4BPxKv&#10;l710naQgagXr1QpkWcj/8OUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADDRqNoPAgAA&#10;GwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHf7Q6Tb&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="27357AEE" w14:textId="49B9B8C7" w:rsidR="00D57CCC" w:rsidRPr="00D57CCC" w:rsidRDefault="00D57CCC" w:rsidP="00D57CCC">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D57CCC">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Fannie Mae Confidential</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33BEEA42" w14:textId="5D49632A" w:rsidR="006A394D" w:rsidRDefault="00D57CCC" w:rsidP="00D46A4F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00D46A4F">
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:noProof/>
+        <w:snapToGrid/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63F4BD1D" wp14:editId="5274C3AE">
+              <wp:simplePos x="914400" y="9400032"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1588770" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="11430" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1864645887" name="Text Box 3" descr="Fannie Mae Confidential">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1588770" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="4B614397" w14:textId="57D29979" w:rsidR="00D57CCC" w:rsidRPr="00D57CCC" w:rsidRDefault="00D57CCC" w:rsidP="00D57CCC">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="63F4BD1D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:125.1pt;height:27.2pt;z-index:251660288;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEBlVlEgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgsLKIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39kk0HZ7mvbiXO7O9+P7Pi9uO63IUTjfgCnpeJRTIgyHqjH7kv58Xn+a&#10;U+IDMxVTYERJT8LT2+XHD4vWFmICNahKOIJFjC9aW9I6BFtkmee10MyPwAqDQQlOs4C/bp9VjrVY&#10;XatskudfshZcZR1w4T16789Bukz1pRQ8PErpRSCqpDhbSKdL5y6e2XLBir1jtm54Pwb7hyk0aww2&#10;vZS6Z4GRg2v+KKUb7sCDDCMOOgMpGy7SDrjNOH+3zbZmVqRdEBxvLzD5/1eWPxy39smR0H2DDgmM&#10;gLTWFx6dcZ9OOh2/OCnBOEJ4usAmukB4vDSbz29uMMQx9nk6m04Trtn1tnU+fBegSTRK6pCWhBY7&#10;bnzAjpg6pMRmBtaNUokaZd44MDF6suuI0QrdriNN9Wr8HVQn3MrBmXBv+brB1hvmwxNzyDBOi6oN&#10;j3hIBW1JobcoqcH9+ps/5iPwGKWkRcWU1KCkKVE/DBIymU3zPCos/aHhBmOXjPHXfBbj5qDvAMU4&#10;xndheTJjclCDKR3oFxT1KnbDEDMce5Z0N5h34axffBRcrFYpCcVkWdiYreWxdMQsAvrcvTBne9QD&#10;8vUAg6ZY8Q78c2686e3qEJCCxEzE94xmDzsKMRHWP5qo9Nf/Kev6tJe/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAd/tDpNsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W8g9hAb40ck5ji&#10;Wg4h/aHXuoX2KFsby8RauZaSuG/fTS7tZWGYYebbYjO5XpxwDJ0nBctFAgKp8aajVsHH+/PdPYgQ&#10;NRnde0IFPxhgU85uCp0bf6Y3PFWxFVxCIdcKbIxDLmVoLDodFn5AYm/vR6cjy7GVZtRnLne9TJMk&#10;k053xAtWD7iz2Byqo1OQPb5s7fCZfX3v0/Aaan+IlX9S6nY+bR9ARJziXxgu+IwOJTPV/kgmiF4B&#10;PxKvl710naQgagXr1QpkWcj/8OUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMQGVWUS&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHf7&#10;Q6TbAAAABAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="4B614397" w14:textId="57D29979" w:rsidR="00D57CCC" w:rsidRPr="00D57CCC" w:rsidRDefault="00D57CCC" w:rsidP="00D57CCC">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00F43F27" w:rsidRPr="00D46A4F">
       <w:rPr>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>CALIFORNIA</w:t>
     </w:r>
-    <w:r w:rsidRPr="00D46A4F">
+    <w:r w:rsidR="00F43F27" w:rsidRPr="00D46A4F">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>--Single Family--</w:t>
     </w:r>
-    <w:r w:rsidRPr="00D46A4F">
+    <w:r w:rsidR="00F43F27" w:rsidRPr="00D46A4F">
       <w:rPr>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Fannie Mae/Freddie Mac SHORT FORM DEED OF TRUST</w:t>
     </w:r>
-    <w:r w:rsidRPr="00D46A4F">
+    <w:r w:rsidR="00F43F27" w:rsidRPr="00D46A4F">
       <w:rPr>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
       <w:t xml:space="preserve">Form 3005-SF        </w:t>
     </w:r>
     <w:r w:rsidR="009646EA">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>07</w:t>
     </w:r>
     <w:r w:rsidR="00D46A4F" w:rsidRPr="00D46A4F">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>/2021</w:t>
     </w:r>
+    <w:r w:rsidR="00D339BE">
+      <w:rPr>
+        <w:bCs/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (rev. 05</w:t>
+    </w:r>
+    <w:r w:rsidR="00C0273D">
+      <w:rPr>
+        <w:bCs/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>/26)</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="15CA460B" w14:textId="0BEDCCB8" w:rsidR="00D46A4F" w:rsidRPr="00D46A4F" w:rsidRDefault="0051680F" w:rsidP="00D46A4F">
+  <w:p w14:paraId="15CA460B" w14:textId="0BEDCCB8" w:rsidR="00D46A4F" w:rsidRPr="00D46A4F" w:rsidRDefault="00000000" w:rsidP="00D46A4F">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:id w:val="250395305"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00D46A4F" w:rsidRPr="00237A8C">
           <w:rPr>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:t xml:space="preserve">Page </w:t>
         </w:r>
         <w:r w:rsidR="00D46A4F" w:rsidRPr="00237A8C">
           <w:rPr>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00D46A4F" w:rsidRPr="00237A8C">
           <w:rPr>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidR="00D46A4F" w:rsidRPr="00237A8C">
           <w:rPr>
             <w:sz w:val="14"/>
@@ -2800,83 +3168,200 @@
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00D46A4F">
           <w:rPr>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r w:rsidR="00D46A4F" w:rsidRPr="00237A8C">
           <w:rPr>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="7E34D328" w14:textId="6250EA80" w:rsidR="008F0957" w:rsidRPr="00237A8C" w:rsidRDefault="00F43F27" w:rsidP="008F0957">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E34D328" w14:textId="076154B9" w:rsidR="008F0957" w:rsidRPr="00237A8C" w:rsidRDefault="00D57CCC" w:rsidP="008F0957">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10066"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
+        <w:noProof/>
+        <w:snapToGrid/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3BFBF627" wp14:editId="4AFB8110">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1588770" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="11430" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="453719809" name="Text Box 1" descr="Fannie Mae Confidential">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1588770" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="5B2185D2" w14:textId="3017A082" w:rsidR="00D57CCC" w:rsidRPr="00D57CCC" w:rsidRDefault="00D57CCC" w:rsidP="00D57CCC">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00D57CCC">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Fannie Mae Confidential</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3BFBF627" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:125.1pt;height:27.2pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVkKYnFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgsLKIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39khsHV9qvbiXO7O9+P7Pi9uO63IUTjfgCnpeJRTIgyHqjH7kv58Xn+a&#10;U+IDMxVTYERJT8LT2+XHD4vWFmICNahKOIJFjC9aW9I6BFtkmee10MyPwAqDQQlOs4C/bp9VjrVY&#10;XatskudfshZcZR1w4T167/sgXab6UgoeHqX0IhBVUpwtpNOlcxfPbLlgxd4xWzf8PAZ7xxSaNQab&#10;Xkrds8DIwTX/lNINd+BBhhEHnYGUDRdpB9xmnL/aZlszK9IuCI63F5j8/yvLH45b++RI6L5BhwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8XWATXSA8XprN5zc3GOIY+zydTacJ1+x62zofvgvQJBoldUhLQosd&#10;Nz5gR0wdUmIzA+tGqUSNMn85MDF6suuI0QrdriNNVdLJMP4OqhNu5aAn3Fu+brD1hvnwxBwyjNOi&#10;asMjHlJBW1I4W5TU4H695Y/5CDxGKWlRMSU1KGlK1A+DhExm0zyPCkt/aLjB2CVj/DWfxbg56DtA&#10;MY7xXViezJgc1GBKB/oFRb2K3TDEDMeeJd0N5l3o9YuPgovVKiWhmCwLG7O1PJaOmEVAn7sX5uwZ&#10;9YB8PcCgKVa8Ar/PjTe9XR0CUpCYifj2aJ5hRyEmws6PJir9z/+UdX3ay98AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQB3+0Ok2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhbyD2EBvjRyT&#10;mOJaDiH9ode6hfYoWxvLxFq5lpK4b99NLu1lYZhh5ttiM7lenHAMnScFy0UCAqnxpqNWwcf78909&#10;iBA1Gd17QgU/GGBTzm4KnRt/pjc8VbEVXEIh1wpsjEMuZWgsOh0WfkBib+9HpyPLsZVm1Gcud71M&#10;kySTTnfEC1YPuLPYHKqjU5A9vmzt8Jl9fe/T8Bpqf4iVf1Lqdj5tH0BEnOJfGC74jA4lM9X+SCaI&#10;XgE/Eq+XvXSdpCBqBevVCmRZyP/w5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlZCm&#10;JxQCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;d/tDpNsAAAAEAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="5B2185D2" w14:textId="3017A082" w:rsidR="00D57CCC" w:rsidRPr="00D57CCC" w:rsidRDefault="00D57CCC" w:rsidP="00D57CCC">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00D57CCC">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Fannie Mae Confidential</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00F43F27">
+      <w:rPr>
+        <w:b/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>CALIFORNIA</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00F43F27">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>--Single Family--</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00F43F27">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>Fannie Mae/Freddie Mac SHORT FORM DEED OF TRUST</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00F43F27">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Form 3005-</w:t>
     </w:r>
     <w:r w:rsidR="00F83E7E">
       <w:rPr>
         <w:b/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">SF     </w:t>
     </w:r>
     <w:r w:rsidR="008F0957">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>07</w:t>
     </w:r>
     <w:r w:rsidR="008F0957" w:rsidRPr="00237A8C">
       <w:rPr>
         <w:bCs/>
@@ -3011,70 +3496,70 @@
         <w:r w:rsidRPr="005002F2">
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r w:rsidRPr="005002F2">
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16C7982D" w14:textId="77777777" w:rsidR="006A394D" w:rsidRDefault="00F43F27">
+    <w:p w14:paraId="61EAD193" w14:textId="77777777" w:rsidR="00DD11E3" w:rsidRDefault="00DD11E3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D82EC32" w14:textId="77777777" w:rsidR="006A394D" w:rsidRDefault="00F43F27">
+    <w:p w14:paraId="5179AAB2" w14:textId="77777777" w:rsidR="00DD11E3" w:rsidRDefault="00DD11E3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -3127,183 +3612,193 @@
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09EC54AF"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="EF46FE0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="990"/>
         </w:tabs>
         <w:ind w:left="990" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="722101715">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="1"/>
         <w:lvlText w:val="%1.  "/>
         <w:lvlJc w:val="left"/>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1763141814">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...2 lines deleted...]
-  <w:removeDateAndTime/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="38913"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F43F27"/>
     <w:rsid w:val="00037E0C"/>
     <w:rsid w:val="001C617E"/>
+    <w:rsid w:val="00201F11"/>
     <w:rsid w:val="0021590D"/>
+    <w:rsid w:val="00286F93"/>
+    <w:rsid w:val="002B09AE"/>
     <w:rsid w:val="002B5D80"/>
     <w:rsid w:val="002D71EE"/>
     <w:rsid w:val="002E07B8"/>
     <w:rsid w:val="002E7E17"/>
     <w:rsid w:val="004C4347"/>
     <w:rsid w:val="004D1B9C"/>
     <w:rsid w:val="004F2F39"/>
     <w:rsid w:val="005002F2"/>
     <w:rsid w:val="0051680F"/>
     <w:rsid w:val="00533160"/>
     <w:rsid w:val="00570F72"/>
     <w:rsid w:val="00587A6D"/>
     <w:rsid w:val="00593BB6"/>
     <w:rsid w:val="005B4BC3"/>
     <w:rsid w:val="005E1CE8"/>
     <w:rsid w:val="00642646"/>
     <w:rsid w:val="006A2D9F"/>
     <w:rsid w:val="006A394D"/>
     <w:rsid w:val="006D5E98"/>
     <w:rsid w:val="00755380"/>
     <w:rsid w:val="007B7137"/>
     <w:rsid w:val="008872E6"/>
     <w:rsid w:val="008B4623"/>
     <w:rsid w:val="008F0957"/>
     <w:rsid w:val="009646EA"/>
+    <w:rsid w:val="00A0475D"/>
+    <w:rsid w:val="00A649E2"/>
     <w:rsid w:val="00B31294"/>
+    <w:rsid w:val="00B63851"/>
     <w:rsid w:val="00B678B4"/>
+    <w:rsid w:val="00C0273D"/>
     <w:rsid w:val="00C11BF2"/>
     <w:rsid w:val="00C15A78"/>
     <w:rsid w:val="00C917A9"/>
     <w:rsid w:val="00CB1586"/>
     <w:rsid w:val="00CE3980"/>
+    <w:rsid w:val="00D339BE"/>
     <w:rsid w:val="00D46A4F"/>
+    <w:rsid w:val="00D57CCC"/>
+    <w:rsid w:val="00DD11E3"/>
+    <w:rsid w:val="00F411D2"/>
     <w:rsid w:val="00F42646"/>
     <w:rsid w:val="00F43F27"/>
     <w:rsid w:val="00F50247"/>
     <w:rsid w:val="00F83E7E"/>
     <w:rsid w:val="00FE4D59"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="38913"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3E13DC88"/>
+  <w15:docId w15:val="{DE8BF84D-B0AB-4261-8204-FF454B82B188}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3784,62 +4279,73 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="008B4623"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DocID">
     <w:name w:val="DocID"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008B4623"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b w:val="0"/>
       <w:color w:val="000000"/>
       <w:sz w:val="12"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D339BE"/>
+    <w:rPr>
+      <w:snapToGrid w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4088,51 +4594,89 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>909</Words>
-  <Characters>6002</Characters>
+  <Words>1031</Words>
+  <Characters>5880</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
+  <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>6898</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Shaw, Regina x</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>1b0b3701,57446321,6f243cff</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>Fannie Mae Confidential</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
+    <vt:lpwstr>2026-05-04T16:23:20Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
+    <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
+    <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
+    <vt:lpwstr>38ce06c9-29a1-40f6-902d-78da8109db58</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>