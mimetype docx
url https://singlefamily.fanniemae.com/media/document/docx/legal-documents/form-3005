--- v0 (2025-10-21)
+++ v1 (2026-06-15)
@@ -1,52 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="278FAC3C" w14:textId="77777777" w:rsidR="0021698C" w:rsidRPr="0021698C" w:rsidRDefault="0021698C" w:rsidP="0021698C">
       <w:pPr>
         <w:widowControl/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk68098997"/>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>After Recording Return To:</w:t>
       </w:r>
     </w:p>
@@ -202,58 +205,78 @@
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">________________________ </w:t>
       </w:r>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[Space Above This Line For Recording Data]</w:t>
-      </w:r>
+        <w:t xml:space="preserve">[Space Above This Line </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
+          <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0021698C">
+        <w:rPr>
+          <w:b/>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Recording Data]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021698C">
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> _____________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="5C6AAB0D" w14:textId="77777777" w:rsidR="0021698C" w:rsidRPr="0021698C" w:rsidRDefault="0021698C" w:rsidP="0021698C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="661C02FF" w14:textId="77777777" w:rsidR="00DC78FD" w:rsidRPr="00316558" w:rsidRDefault="00DC78FD" w:rsidP="00316558">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -285,96 +308,96 @@
     </w:p>
     <w:p w14:paraId="5D644275" w14:textId="77777777" w:rsidR="002F467F" w:rsidRPr="00FB22AC" w:rsidRDefault="002F467F">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A566E53" w14:textId="77777777" w:rsidR="00DC78FD" w:rsidRDefault="002F467F" w:rsidP="00316558">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FB22AC">
         <w:t>DEFINITIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10D34E9B" w14:textId="77777777" w:rsidR="00DC78FD" w:rsidRDefault="00DC78FD" w:rsidP="00316558">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="157B4BBB" w14:textId="3D737A5F" w:rsidR="00DC78FD" w:rsidRDefault="002F467F" w:rsidP="00316558">
+    <w:p w14:paraId="157B4BBB" w14:textId="4C334426" w:rsidR="00DC78FD" w:rsidRDefault="002F467F" w:rsidP="00316558">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">Words used in multiple sections of this document are defined below and other words are defined </w:t>
       </w:r>
       <w:r w:rsidR="004145FE" w:rsidRPr="00F67E53">
         <w:t xml:space="preserve">under the caption TRANSFER OF RIGHTS IN THE PROPERTY and </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">in Sections 3, </w:t>
       </w:r>
       <w:r w:rsidR="00667452" w:rsidRPr="00F67E53">
         <w:t xml:space="preserve">4, </w:t>
       </w:r>
       <w:r w:rsidR="00734E18" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">10, </w:t>
       </w:r>
       <w:r w:rsidR="0046163F" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">11, </w:t>
       </w:r>
       <w:r w:rsidR="00056F5E" w:rsidRPr="00FB22AC">
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00734E18" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">16, </w:t>
       </w:r>
       <w:r w:rsidR="00056F5E" w:rsidRPr="00FB22AC">
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="004468E3">
         <w:t xml:space="preserve">24, and </w:t>
       </w:r>
       <w:r w:rsidR="00E95DD2" w:rsidRPr="00FB22AC">
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
-        <w:t xml:space="preserve">.  Certain rules regarding the usage of words used in this document are also provided in Section </w:t>
+        <w:t xml:space="preserve">. Certain rules regarding the usage of words used in this document are also provided in Section </w:t>
       </w:r>
       <w:r w:rsidR="00056F5E" w:rsidRPr="00FB22AC">
         <w:t>17</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3614F9FC" w14:textId="77777777" w:rsidR="00DC78FD" w:rsidRDefault="00DC78FD" w:rsidP="00316558">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DC70319" w14:textId="77777777" w:rsidR="003B670A" w:rsidRPr="003F1F31" w:rsidRDefault="003B670A">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F1F31">
         <w:rPr>
           <w:b/>
@@ -459,84 +482,105 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00BE7261" w:rsidRPr="00FB22AC">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A91583" w:rsidRPr="00F67E53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>“Lender”</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
-        <w:t xml:space="preserve"> is ______________________________________________________.  Lender is a ______________ organized and existing under the laws of ____________________________</w:t>
+        <w:t xml:space="preserve"> is ______________________________________________________.  Lender is </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:t xml:space="preserve"> ___</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:t>___________ organized and existing under the laws of ____________________________</w:t>
       </w:r>
       <w:r w:rsidR="00BE7261" w:rsidRPr="00FB22AC">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> Lender’s address is _______________________________.  Lender is the beneficiary under this Security Instrument.</w:t>
       </w:r>
       <w:r w:rsidR="009A5994" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">  The term “Lender” includes any successors and assigns of Lender.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C37062B" w14:textId="1763C349" w:rsidR="009A7B11" w:rsidRPr="00FB22AC" w:rsidRDefault="009A7B11" w:rsidP="009A7B11">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(C)</w:t>
       </w:r>
       <w:r w:rsidR="00A91583" w:rsidRPr="00F67E53">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">“Trustee” </w:t>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Trustee” </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t>is _________________________________________________________.  Trustee’s address is _______________________________________.</w:t>
       </w:r>
       <w:r w:rsidR="00212892" w:rsidRPr="00F67E53">
         <w:t xml:space="preserve">  The term </w:t>
       </w:r>
       <w:r w:rsidR="009235B7">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00212892" w:rsidRPr="00F67E53">
         <w:t>Trustee</w:t>
       </w:r>
       <w:r w:rsidR="009235B7">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00212892" w:rsidRPr="00F67E53">
         <w:t xml:space="preserve"> includes any </w:t>
       </w:r>
       <w:r w:rsidR="00943D94">
         <w:t>substitute/</w:t>
       </w:r>
       <w:r w:rsidR="00212892" w:rsidRPr="00F67E53">
         <w:t xml:space="preserve">successor Trustee.  </w:t>
       </w:r>
@@ -668,51 +712,67 @@
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>the Note</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002600E5" w:rsidRPr="00F67E53">
         <w:t>to pay</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Lender ______________________________________ Dollars (U.S. $__________________) plus interest.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">Each </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">who signed the Note </w:t>
       </w:r>
       <w:r>
-        <w:t>has promised to pay this debt in regular monthly payments and to pay the debt in full not later than  ___________________</w:t>
+        <w:t xml:space="preserve">has promised to pay this debt in regular monthly payments and to pay the debt in full </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> later </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>than  _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>__________________</w:t>
       </w:r>
       <w:r w:rsidR="00943D94">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t>_______.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5724BDEE" w14:textId="69598547" w:rsidR="00DC78FD" w:rsidRDefault="003B670A" w:rsidP="00316558">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1180"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4860"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:spacing w:after="120"/>
@@ -765,86 +825,98 @@
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">The following Riders are to be </w:t>
       </w:r>
       <w:r w:rsidR="007D390E" w:rsidRPr="00FB22AC">
         <w:t>signed</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> by Borrower [check box as applicable]:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9780" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3192"/>
         <w:gridCol w:w="3396"/>
         <w:gridCol w:w="3192"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EB6887" w:rsidRPr="00FB22AC" w14:paraId="49E92776" w14:textId="77777777" w:rsidTr="00CD076E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37972608" w14:textId="77777777" w:rsidR="00EB6887" w:rsidRPr="00FB22AC" w:rsidRDefault="00EB6887" w:rsidP="00CD076E">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1180"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="900"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="4860"/>
                 <w:tab w:val="left" w:pos="5760"/>
               </w:tabs>
               <w:ind w:left="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB22AC">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00FB22AC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Adjustable Rate Rider</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FB22AC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Adjustable Rate</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FB22AC">
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rider</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C9AE131" w14:textId="77777777" w:rsidR="00214E22" w:rsidRPr="00FB22AC" w:rsidRDefault="00214E22" w:rsidP="00214E22">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1180"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="900"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="4860"/>
                 <w:tab w:val="left" w:pos="5760"/>
               </w:tabs>
               <w:ind w:left="540"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB22AC">
               <w:rPr>
@@ -888,51 +960,50 @@
             <w:r w:rsidRPr="00FB22AC">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r w:rsidRPr="00FB22AC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB22AC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>Second Home Rider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A11E270" w14:textId="77777777" w:rsidR="00EB6887" w:rsidRPr="00FB22AC" w:rsidRDefault="00EB6887" w:rsidP="00CD076E">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1180"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="318"/>
                 <w:tab w:val="left" w:pos="498"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="4860"/>
                 <w:tab w:val="left" w:pos="5760"/>
               </w:tabs>
               <w:ind w:left="138"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB22AC">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
@@ -999,51 +1070,50 @@
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1180"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="318"/>
                 <w:tab w:val="left" w:pos="498"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="4860"/>
                 <w:tab w:val="left" w:pos="5760"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="144"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="308935C9" w14:textId="77777777" w:rsidR="002E6FE9" w:rsidRPr="00FB22AC" w:rsidRDefault="002E6FE9" w:rsidP="00CD076E">
             <w:pPr>
               <w:widowControl/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="-1180"/>
                 <w:tab w:val="left" w:pos="-720"/>
                 <w:tab w:val="left" w:pos="432"/>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="4860"/>
                 <w:tab w:val="left" w:pos="5760"/>
               </w:tabs>
               <w:ind w:left="72"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB22AC">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
@@ -1070,76 +1140,84 @@
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="4860"/>
                 <w:tab w:val="left" w:pos="5760"/>
               </w:tabs>
               <w:ind w:left="72"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00FB22AC">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="109BB129" w14:textId="77777777" w:rsidR="003B670A" w:rsidRPr="00FB22AC" w:rsidRDefault="003B670A" w:rsidP="003B670A">
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00705E55" w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>“Security Instrument”</w:t>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Security Instrument”</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> means this document, which is dated ________________________, _______, together with all Riders to this document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FE83CD3" w14:textId="77777777" w:rsidR="002F467F" w:rsidRPr="00FB22AC" w:rsidRDefault="002F467F" w:rsidP="00090837">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="3870"/>
           <w:tab w:val="left" w:pos="4410"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7290"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1469,73 +1547,86 @@
       <w:r w:rsidR="00D16FE5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000D0663">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">“Electronic Fund Transfer” </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
-        <w:t>means any transfer of funds, other than a transaction originated by check, draft, or similar paper instrument, which is initiated through an electronic terminal, telephonic instrument, computer, or magnetic tape so as to order, instruct, or authorize a financial institution to debit or credit an account.  Such term includes, but is not limited to, point-of-sale transfers, automated teller machine transactions, transfers initiated by telephone</w:t>
+        <w:t xml:space="preserve">means any transfer of funds, other than a transaction originated by check, draft, or similar paper instrument, which is initiated through an electronic terminal, telephonic instrument, computer, or magnetic tape </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:t>so as to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:t xml:space="preserve"> order, instruct, or authorize a financial institution to debit or credit an account.  Such term includes, but is not limited to, point-of-sale transfers, automated teller machine transactions, transfers initiated by telephone</w:t>
       </w:r>
       <w:r w:rsidR="00145A20" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> or other </w:t>
       </w:r>
       <w:r w:rsidR="00A307CA" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">electronic </w:t>
       </w:r>
       <w:r w:rsidR="00145A20" w:rsidRPr="00FB22AC">
         <w:t>device capable of communicat</w:t>
       </w:r>
       <w:r w:rsidR="00A307CA" w:rsidRPr="00FB22AC">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="00145A20" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
       <w:r w:rsidR="002600E5" w:rsidRPr="00F67E53">
         <w:t>such</w:t>
       </w:r>
       <w:r w:rsidR="00145A20" w:rsidRPr="00FB22AC">
-        <w:t xml:space="preserve"> financial institution</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> financial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00145A20" w:rsidRPr="00FB22AC">
+        <w:t>institution</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FB22AC">
         <w:t>, wire transfers, and automated clearinghouse transfers.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B7A4C55" w14:textId="77777777" w:rsidR="00F758BE" w:rsidRPr="00FB22AC" w:rsidRDefault="00F758BE" w:rsidP="00F758BE">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="3870"/>
           <w:tab w:val="left" w:pos="4410"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7290"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FB22AC">
@@ -1929,54 +2020,62 @@
       <w:r w:rsidR="000D0663">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>“Loan Servicer”</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> means the entity that </w:t>
       </w:r>
       <w:r w:rsidR="00EE09C7" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">has </w:t>
       </w:r>
       <w:r w:rsidR="00A0572C" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">the contractual right to </w:t>
       </w:r>
       <w:r w:rsidR="007E4482" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">receive Borrower’s Periodic Payments </w:t>
       </w:r>
       <w:r w:rsidR="00943D94">
-        <w:t xml:space="preserve">and any other payments made by Borrower, </w:t>
+        <w:t xml:space="preserve">and any other payments made by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00943D94">
+        <w:t xml:space="preserve">Borrower, </w:t>
       </w:r>
       <w:r w:rsidR="00A0572C" w:rsidRPr="00FB22AC">
-        <w:t xml:space="preserve">and </w:t>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A0572C" w:rsidRPr="00FB22AC">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t>administers the Loan</w:t>
       </w:r>
       <w:r w:rsidR="002755D0" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> on behalf of Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="007E4482" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00BE7261" w:rsidRPr="00FB22AC">
         <w:t>Loan Servicer does not include a sub-servicer</w:t>
       </w:r>
       <w:r w:rsidR="00053110">
         <w:t>, which is an entity</w:t>
       </w:r>
       <w:r w:rsidR="0046163F" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> that </w:t>
       </w:r>
       <w:r w:rsidR="00A71A87">
         <w:t xml:space="preserve">may </w:t>
       </w:r>
@@ -2659,51 +2758,59 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000D0663">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">“Successor in Interest of Borrower” </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
-        <w:t>means any party that has taken title to the Property, whether or not that party has assumed Borrower’s obligations under the Note and/or this Security Instrument.</w:t>
+        <w:t xml:space="preserve">means any party that has taken title to the Property, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:t xml:space="preserve"> that party has assumed Borrower’s obligations under the Note and/or this Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C7A573" w14:textId="1A3E8C78" w:rsidR="005C1CD5" w:rsidRPr="00FB22AC" w:rsidRDefault="005C1CD5" w:rsidP="005C1CD5">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="3870"/>
           <w:tab w:val="left" w:pos="4410"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7290"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
@@ -2873,60 +2980,68 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0B62E4A9" w14:textId="77777777" w:rsidR="002F467F" w:rsidRDefault="0031730B" w:rsidP="00593455">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5850"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9270"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FB22AC">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002F467F" w:rsidRPr="00FB22AC">
-        <w:t>[Type of Recording Jurisdiction]</w:t>
+        <w:t>[Type of Recording Jurisdiction</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="002F467F" w:rsidRPr="00FB22AC">
+        <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="002F467F" w:rsidRPr="00FB22AC">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00593455">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002F467F" w:rsidRPr="00FB22AC">
-        <w:t>[Name of Recording Jurisdiction</w:t>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="002F467F" w:rsidRPr="00FB22AC">
+        <w:t>Name of Recording Jurisdiction</w:t>
       </w:r>
       <w:r w:rsidR="00156FD4">
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BEADE51" w14:textId="77777777" w:rsidR="00DB334A" w:rsidRDefault="00DB334A" w:rsidP="0031730B">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="3870"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7290"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
@@ -3217,55 +3332,60 @@
         </w:tabs>
         <w:ind w:firstLine="5940"/>
       </w:pPr>
       <w:r>
         <w:t>[Street]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B043E92" w14:textId="40D4D5A2" w:rsidR="00156FD4" w:rsidRDefault="00156FD4" w:rsidP="00156FD4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="5940"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7290"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> _______________________________, California _______________ (“Property Address”)</w:t>
+        <w:t xml:space="preserve"> _______________________________, California _______________ (“Property Address”</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00836E71">
         <w:t>;</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="4CE151E3" w14:textId="77777777" w:rsidR="00156FD4" w:rsidRDefault="00156FD4" w:rsidP="00156FD4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3420"/>
           <w:tab w:val="left" w:pos="5130"/>
           <w:tab w:val="left" w:pos="6840"/>
           <w:tab w:val="left" w:pos="7290"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:firstLine="1440"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>[City]</w:t>
       </w:r>
       <w:r>
         <w:tab/>
@@ -3336,52 +3456,57 @@
       </w:r>
       <w:r w:rsidR="001A77B0" w:rsidRPr="00FB22AC">
         <w:t>royalties, mineral rights, oil or gas rights or profits, water rights</w:t>
       </w:r>
       <w:r w:rsidR="005B7333">
         <w:t>, miscellaneous proceeds, insurance proceeds,</w:t>
       </w:r>
       <w:r w:rsidR="001A77B0" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">and fixtures now or </w:t>
       </w:r>
       <w:r w:rsidR="007E4482" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">subsequently </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t>a part of the property</w:t>
       </w:r>
       <w:r w:rsidR="00836E71">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00ED7538">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB22AC">
-        <w:t>All of the foregoing is referred to in this Security Instrument as the “Property.”</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:t>All of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:t xml:space="preserve"> the foregoing is referred to in this Security Instrument as the “Property.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43616606" w14:textId="77777777" w:rsidR="00DC78FD" w:rsidRDefault="00DC78FD" w:rsidP="00316558">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A93C628" w14:textId="2FCA65A1" w:rsidR="00DC78FD" w:rsidRDefault="002F467F" w:rsidP="00316558">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">BORROWER </w:t>
       </w:r>
       <w:r w:rsidR="007F52EF" w:rsidRPr="00FB22AC">
         <w:t>REPRESENTS</w:t>
@@ -3568,51 +3693,67 @@
     </w:p>
     <w:p w14:paraId="3E0B2E09" w14:textId="77777777" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>UNIFORM COVENANTS.  Borrower and Lender covenant and agree as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DF1EA75" w14:textId="560F2A15" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">1.  Payment of Principal, Interest, Escrow Items, Prepayment Charges, and Late Charges. </w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.  Payment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Principal, Interest, Escrow Items, Prepayment Charges, and Late Charges. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will pay each Periodic Payment when due.  Borrower will also pay</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> any prepayment charges and late charges due under the Note</w:t>
       </w:r>
       <w:r w:rsidR="003928B9" w:rsidRPr="00F67E53">
         <w:t>, and any other amounts due under this Security Instrument</w:t>
       </w:r>
       <w:r w:rsidR="00A91583" w:rsidRPr="00F67E53">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  Payments due under the Note and this Security Instrument </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be made in U.S. currency.  </w:t>
       </w:r>
@@ -3666,71 +3807,93 @@
       <w:r>
         <w:t>Any</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF30F4" w:rsidRPr="00A91583">
         <w:t xml:space="preserve">offset or claim that Borrower </w:t>
       </w:r>
       <w:r>
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF30F4" w:rsidRPr="00A91583">
         <w:t xml:space="preserve">have now or in the future against Lender will </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">not </w:t>
       </w:r>
       <w:r w:rsidR="00BF30F4" w:rsidRPr="00A91583">
         <w:t xml:space="preserve">relieve Borrower from making </w:t>
       </w:r>
       <w:r w:rsidR="003928B9" w:rsidRPr="00F67E53">
-        <w:t xml:space="preserve">the full amount of all </w:t>
+        <w:t xml:space="preserve">the full amount of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="003928B9" w:rsidRPr="00F67E53">
+        <w:t xml:space="preserve">all </w:t>
       </w:r>
       <w:r w:rsidR="00BF30F4" w:rsidRPr="00A91583">
-        <w:t>payments due under the Note and this Security Instrument or performing the covenants and agreements secured by this Security Instrument.</w:t>
+        <w:t>payments</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF30F4" w:rsidRPr="00A91583">
+        <w:t xml:space="preserve"> due under the Note and this Security Instrument or performing the covenants and agreements secured by this Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07764CCD" w14:textId="1222FB67" w:rsidR="00BF30F4" w:rsidRPr="00EF3FDD" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3FDD">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>2.  Acceptance and Application of Payments</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF3FDD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.  Acceptance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF3FDD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Application of Payments</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>or Proceeds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="606D0733" w14:textId="78AF3F0C" w:rsidR="00BF30F4" w:rsidRPr="00EF3FDD" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3FDD">
         <w:rPr>
@@ -3756,78 +3919,108 @@
       <w:r w:rsidR="00AF1057">
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:t xml:space="preserve">.  Lender is not obligated to </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">accept any Partial Payments or to </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:t>apply any Partial Payments at the time such</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> payments</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:t xml:space="preserve"> are</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> accepted</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF3FDD">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t>accepted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF3FDD">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:t xml:space="preserve">also is not obligated to pay interest on </w:t>
       </w:r>
       <w:r w:rsidR="003928B9" w:rsidRPr="00F67E53">
         <w:t xml:space="preserve">such </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:t>unapplied funds.  Lender may hold such unapplied funds until Borrower makes payment sufficient to cover a full Periodic Payment, at which time the</w:t>
       </w:r>
       <w:r w:rsidR="00AF1057">
         <w:t xml:space="preserve"> amount of the full Periodic P</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
-        <w:t>ayment will be applied to the Loan.  If Borrower does not make such a payment within a reasonable period of time, Lender will either apply such funds</w:t>
+        <w:t xml:space="preserve">ayment will be applied to the Loan.  If Borrower does not make such a payment within a reasonable </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF3FDD">
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF3FDD">
+        <w:t xml:space="preserve">, Lender will either </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF3FDD">
+        <w:t>apply</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF3FDD">
+        <w:t xml:space="preserve"> such funds</w:t>
       </w:r>
       <w:r w:rsidR="00AF1057">
         <w:t xml:space="preserve"> in accordance with this Section 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:t xml:space="preserve"> or return them to Borrower.  If not applied earlier, Partial Payments will be credited against the total amount due under the Loan in calculating the amount due in connection with any foreclosure proceeding</w:t>
       </w:r>
       <w:r w:rsidR="00AF1057">
         <w:t>, payoff request, loan modification, or reinstatement</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:t>.  Lender may accept any payment insufficient to bring the Loan current without waiver of any rights under this Security Instrument or prejudice to its rights to refuse such payments in the future.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51BA083E" w14:textId="2BC2EAC2" w:rsidR="008C37FB" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00EF3FDD">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -3863,63 +4056,73 @@
       <w:r w:rsidR="008C37FB">
         <w:t xml:space="preserve"> each Periodic Payment in the order in which it became due, beginning with</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:t xml:space="preserve"> the oldest outstanding Periodic Payment</w:t>
       </w:r>
       <w:r w:rsidR="002F739E">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:t xml:space="preserve"> as follows: first to interest and then to </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>principal due under the Note</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:t>, and finally to Escrow Items</w:t>
       </w:r>
       <w:r w:rsidR="008C37FB">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
-        <w:t>If all outstanding Periodic Payments</w:t>
-      </w:r>
+        <w:t xml:space="preserve">If all outstanding Periodic </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF3FDD">
+        <w:t>Payments</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008C37FB">
         <w:t xml:space="preserve"> then due</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:t xml:space="preserve"> are paid in full, any </w:t>
       </w:r>
       <w:r w:rsidR="008C37FB">
         <w:t xml:space="preserve">payment </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00EF3FDD">
-        <w:t xml:space="preserve">amounts </w:t>
+        <w:t>amounts</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF3FDD">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C37FB">
         <w:t xml:space="preserve">remaining may </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:t>be applied to late charges</w:t>
       </w:r>
       <w:r w:rsidR="0036218E">
         <w:t xml:space="preserve"> and to</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:t xml:space="preserve"> any amounts </w:t>
       </w:r>
       <w:r w:rsidR="0036218E">
         <w:t xml:space="preserve">then </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:t>due under this Security Instrument</w:t>
       </w:r>
       <w:r w:rsidR="0036218E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="002F739E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3936,64 +4139,80 @@
         <w:lastRenderedPageBreak/>
         <w:t>Periodic Payment or</w:t>
       </w:r>
       <w:r w:rsidR="008C37FB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:t>to reduce the principal balance of the Note.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68DB0EC2" w14:textId="07CBF1C5" w:rsidR="008C37FB" w:rsidRDefault="008C37FB" w:rsidP="008C37FB">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If Lender receives a payment from Borrower </w:t>
       </w:r>
       <w:r w:rsidR="00CD089A">
         <w:t xml:space="preserve">in the amount of </w:t>
       </w:r>
       <w:r>
-        <w:t>one or more Periodic Payments and the amount of any late charge due for a delinquent Periodic Payment, the payment may be applied to the delinquent payment and the late charge.</w:t>
+        <w:t xml:space="preserve">one or more Periodic Payments and the amount of any late charge due </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a delinquent Periodic Payment, the payment may be applied to the delinquent payment and the late charge.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36D21952" w14:textId="59F85463" w:rsidR="00BF30F4" w:rsidRPr="00EF3FDD" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3FDD">
-        <w:t>When applying payments, Lender will apply such payments in accordance with Applicable Law</w:t>
+        <w:t xml:space="preserve">When </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF3FDD">
+        <w:t>applying</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF3FDD">
+        <w:t xml:space="preserve"> payments, Lender will apply such payments in accordance with Applicable Law</w:t>
       </w:r>
       <w:r w:rsidR="008C37FB">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35222765" w14:textId="259A7E57" w:rsidR="00BF30F4" w:rsidRPr="00EF3FDD" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3FDD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(c) Voluntary Prepayments.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -4007,120 +4226,166 @@
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> be applied as described in the Note.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A4E27E7" w14:textId="26CA3D2C" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="0048647A">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF3FDD">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">(d)  No Change to Payment Schedule.  </w:t>
+        <w:t>(d</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EF3FDD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>)  No</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EF3FDD">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Change to Payment Schedule.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Any application of payments, insurance proceeds, or Miscellaneous Proceeds to principal due under the Note </w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidRPr="00EF3FDD">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> not extend or postpone the due date, or change the amount, of the Periodic Payments.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="235DBD6F" w14:textId="77777777" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>3.  Funds for Escrow Items.</w:t>
+        <w:t>3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.  Funds</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Escrow Items.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E39102F" w14:textId="07A657F9" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
-        <w:t>(a)  Escrow Requirement; Escrow Items.</w:t>
+        <w:t>(a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)  Escrow</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Requirement; Escrow Items.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pay to Lender on the day Periodic Payments are due under the Note, until the Note is paid in full, a sum </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">of money </w:t>
       </w:r>
       <w:r>
         <w:t>to provide for payment of amounts due for</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> all Escrow Items</w:t>
       </w:r>
       <w:r w:rsidR="000F02BD" w:rsidRPr="00F67E53">
         <w:t xml:space="preserve"> (the “Funds”)</w:t>
       </w:r>
       <w:r w:rsidR="00A91583" w:rsidRPr="00F67E53">
         <w:t>.</w:t>
       </w:r>
@@ -4145,61 +4410,77 @@
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> 3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F629F1A" w14:textId="32EDA925" w:rsidR="00943D94" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>(b)</w:t>
+        <w:t>(b</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Payment of Funds</w:t>
+        <w:t>Payment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Funds</w:t>
       </w:r>
       <w:r w:rsidR="00930CCF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Waiver</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Borrower </w:t>
       </w:r>
@@ -4242,93 +4523,109 @@
       <w:r>
         <w:t xml:space="preserve">, Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pay directly, when and where payable, the amounts due for any Escrow Items</w:t>
       </w:r>
       <w:r w:rsidR="00A00650">
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r w:rsidR="00716A69">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">Lender may require Borrower to provide proof of </w:t>
       </w:r>
       <w:r w:rsidR="0053713C">
         <w:t xml:space="preserve">direct </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>payment of those items</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> within such time period as Lender may require.  Borrower’s obligation to make such </w:t>
+        <w:t xml:space="preserve"> within such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> as Lender may require.  Borrower’s obligation to make such </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">timely </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">payments and to provide proof of payment </w:t>
       </w:r>
       <w:r w:rsidR="00704673" w:rsidRPr="00F67E53">
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> deemed to be a covenant and agreement </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>of Borrower under</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> this Security Instrument</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  If Borrower is obligated to pay Escrow Items directly</w:t>
       </w:r>
       <w:r w:rsidR="00716A69">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and Borrower fails to pay</w:t>
       </w:r>
       <w:r w:rsidR="00943D94">
         <w:t xml:space="preserve"> timely</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the amount due for an Escrow Item, Lender may exercise its rights under Section 9 </w:t>
       </w:r>
       <w:r w:rsidR="0057096C">
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">pay such amount and Borrower </w:t>
+        <w:t xml:space="preserve">pay such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be obligated to repay to Lender any such amount</w:t>
       </w:r>
       <w:r w:rsidR="001B5C6C">
         <w:t xml:space="preserve"> in accordance with Section 9</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E2EB224" w14:textId="157E7985" w:rsidR="00BF30F4" w:rsidRDefault="00943D94" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
@@ -4375,63 +4672,100 @@
       </w:r>
       <w:r w:rsidR="00BF30F4">
         <w:t xml:space="preserve"> pay to Lender all Funds</w:t>
       </w:r>
       <w:r w:rsidR="00BF30F4" w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> for such Escrow Items</w:t>
       </w:r>
       <w:r w:rsidR="00BF30F4">
         <w:t>, and in such amounts, that are then required under this Section 3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7074EB76" w14:textId="002C85C7" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">(c)  Amount of Funds; Application of Funds.  </w:t>
+        <w:t>(c</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)  Amount</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Funds;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Application of Funds.  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Lender may, at any time, collect and hold Funds in an amount </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>up to, but</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> not </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A91583">
-        <w:t>in excess of,</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:t>in excess of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the maximum amount a lender can require under RESPA.  Lender </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> estimate the amount of Funds due in accordance with Applicable Law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="507A0CA5" w14:textId="493E6D35" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Funds </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
@@ -4451,103 +4785,120 @@
       <w:r>
         <w:t xml:space="preserve"> apply the Funds to pay the Escrow Items no later than the time specified under RESPA.  Lender </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>may</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> not charge Borrower for</w:t>
       </w:r>
       <w:r w:rsidR="00704673" w:rsidRPr="00F67E53">
         <w:t>: (i)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> holding and applying the Funds</w:t>
       </w:r>
       <w:r w:rsidR="00704673" w:rsidRPr="00F67E53">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="00A91583" w:rsidRPr="00F67E53">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00704673" w:rsidRPr="00F67E53">
         <w:t>(ii)</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> annually analyzing the escrow account</w:t>
+        <w:t xml:space="preserve"> annually analyzing the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>escrow</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> account</w:t>
       </w:r>
       <w:r w:rsidR="00704673" w:rsidRPr="00F67E53">
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidR="00A91583" w:rsidRPr="00F67E53">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00704673" w:rsidRPr="00F67E53">
         <w:t>(iii)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> verifying the Escrow Items, unless Lender pays Borrower interest on the Funds and Applicable Law permits Lender to make such a charge.  Unless </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>Lender and Borrower agree</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in writing or Applicable Law requires interest to be paid on the Funds, Lender </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> not be required to pay Borrower any interest or earnings on the Funds.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>Lender will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> give to Borrower, without charge, an annual accounting of the Funds as required by RESPA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7543FCAA" w14:textId="5045254B" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>(d)  Surplus</w:t>
-      </w:r>
+        <w:t>(d</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)  Surplus</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002F739E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Shortage and Deficiency of Funds.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>In accordance with RESPA, if</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> there is a surplus of Funds held in escrow, Lender </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> account to Borrower for </w:t>
@@ -4570,101 +4921,125 @@
       <w:r w:rsidR="00943D94">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>f</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> there is a shortage </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">or deficiency </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">of Funds held in escrow, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>Lender will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> notify Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>and Borrower will</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> pay to Lender the amount necessary to make up the shortage </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>pay to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Lender the amount necessary to make up the shortage </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">or deficiency </w:t>
       </w:r>
       <w:r w:rsidR="003928B9" w:rsidRPr="00F67E53">
         <w:t>in accordance with RESPA</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C410715" w14:textId="77777777" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Upon payment in full of all sums secured by this Security Instrument, Lender </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> promptly refund to Borrower any Funds held by Lender.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75B99E3F" w14:textId="57004C4B" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>4.  Charges; Liens.</w:t>
+        <w:t>4</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.  Charges</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>; Liens.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pay</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> (a)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> all taxes, assessments, charges, fines, and impositions attributable to the Property which </w:t>
       </w:r>
       <w:r w:rsidR="00C53D92" w:rsidRPr="00F67E53">
         <w:t>ha</w:t>
       </w:r>
       <w:r w:rsidR="003928B9" w:rsidRPr="00F67E53">
         <w:t>ve</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> priority or </w:t>
       </w:r>
@@ -4674,51 +5049,59 @@
       <w:r>
         <w:t xml:space="preserve"> attain priority over this Security Instrument,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> (b)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> leasehold payments or ground rents on the Property, if any, and</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> (c)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Community Association Dues, Fees, and Assessments, if any.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>If any of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> these items are Escrow Items, Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> pay them in the manner provided in Section 3.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>pay</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> them in the manner provided in Section 3.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CF8CD1F" w14:textId="4CCFB740" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> promptly discharge any lien </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> has priority or may attain priority over this Security Instrument unless Borrower: (</w:t>
@@ -4753,390 +5136,549 @@
       <w:r>
         <w:t xml:space="preserve">) secures from the holder of the lien an agreement satisfactory to Lender </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>that subordinates</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the lien to this Security Instrument</w:t>
       </w:r>
       <w:r w:rsidR="00362BF2" w:rsidRPr="00F67E53">
         <w:t xml:space="preserve"> (collectively, the “Required Actions”)</w:t>
       </w:r>
       <w:r w:rsidR="00A91583" w:rsidRPr="00F67E53">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  If Lender determines that any part of the Property is subject to a lien </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> has priority or may attain priority over this Security Instrument</w:t>
       </w:r>
       <w:r w:rsidR="00362BF2" w:rsidRPr="00F67E53">
-        <w:t xml:space="preserve"> and Borrower has not taken any of the Required Actions in regard to such lien</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> and Borrower has not taken any of the Required Actions </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00362BF2" w:rsidRPr="00F67E53">
+        <w:t>in regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00362BF2" w:rsidRPr="00F67E53">
+        <w:t xml:space="preserve"> such </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00362BF2" w:rsidRPr="00F67E53">
+        <w:t>lien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A91583" w:rsidRPr="00F67E53">
         <w:t xml:space="preserve">, Lender </w:t>
       </w:r>
       <w:r w:rsidR="00362BF2" w:rsidRPr="00F67E53">
         <w:t>may</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> give Borrower a notice identifying the lien.  Within 10 days </w:t>
+        <w:t xml:space="preserve"> give Borrower a notice identifying the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>lien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">.  Within 10 days </w:t>
       </w:r>
       <w:r w:rsidR="007B1A4D">
         <w:t xml:space="preserve">after </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the date on which that notice is given, Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> satisfy the lien or take one or more of the </w:t>
       </w:r>
       <w:r w:rsidR="00362BF2" w:rsidRPr="00F67E53">
         <w:t>Required Actions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FE21061" w14:textId="57B5FFCB" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5.  Property Insurance.</w:t>
+        <w:t>5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.  Property</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Insurance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E9B254A" w14:textId="7C22FE03" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>(a)</w:t>
+        <w:t>(a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Insurance Requirement; Coverages.  </w:t>
+        <w:t>Insurance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Requirement; Coverages.  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> keep the improvements now existing or </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>subsequently</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> erected on the Property insured against loss by fire, hazards included within the term “extended coverage,” and any other hazards including, but not limited to, earthquakes</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>, winds,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and floods, for which Lender requires insurance.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>Borrower must maintain the types of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> insurance </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>Lender requires</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> in the amounts (including deductible levels) and for the periods that Lender requires.  What Lender requires pursuant to the preceding sentences can change during the term of the Loan</w:t>
-[...2 lines deleted...]
-        <w:t>, and may exceed any minimum coverage required by Applicable Law</w:t>
+        <w:t xml:space="preserve"> in the amounts (including deductible levels) and for the periods that Lender requires.  What Lender requires pursuant to the preceding sentences can change during the term of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Loan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91583">
+        <w:t>, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:t xml:space="preserve"> may exceed any minimum coverage required by Applicable Law</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  Borrower may choose the insurance carrier providing the insurance, subject to Lender’s right to disapprove Borrower’s choice, which right </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> not be exercised unreasonably.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60F26FBB" w14:textId="1ECE3DA6" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">(b)  Failure to Maintain Insurance.  </w:t>
+        <w:t>(b</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)  Failure</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to Maintain Insurance.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>If Lender has a reasonable basis to believe that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>has failed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to maintain any of the</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> required insurance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> coverages described above, Lender may obtain insurance coverage, at Lender’s option and </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Borrower’s expense.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">Unless required by Applicable Law, Lender is under no obligation to advance premiums for, or to seek to reinstate, any prior lapsed coverage obtained by Borrower.  </w:t>
       </w:r>
       <w:r>
-        <w:t>Lender is under no obligation to purchase any particular type or amount of coverage</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve"> and may select the provider of such insurance in its sole discretion.  </w:t>
+        <w:t xml:space="preserve">Lender is under no obligation to purchase any </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>particular type</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> or amount of coverage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91583">
+        <w:t xml:space="preserve"> and may select the provider of such insurance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:t xml:space="preserve"> its sole discretion.  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Before purchasing such coverage, Lender will notify Borrower if required to do so under Applicable Law.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>Any</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> such coverage </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00704673" w:rsidRPr="00F67E53">
         <w:t>insure</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> Lender, but might not protect Borrower, Borrower’s equity in the Property, or the contents of the Property, against any risk, hazard</w:t>
       </w:r>
       <w:r w:rsidR="00237A8C">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>liability and might provide greater or lesser coverage than was previously in effect</w:t>
       </w:r>
       <w:r w:rsidR="0092639C">
         <w:t>, but not exceeding the coverage required under Section 5(a)</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.  Borrower acknowledges that the cost of the insurance coverage so obtained </w:t>
+        <w:t xml:space="preserve">.  Borrower acknowledges that the cost of the insurance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>coverage so</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> obtained </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>may</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> significantly exceed the cost of insurance that Borrower could have obtained.  Any amounts disbursed by Lender </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">for costs associated with reinstating Borrower’s insurance policy or with placing new insurance </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">under this Section 5 </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> become additional debt of Borrower secured by this Security Instrument.  These amounts </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> bear interest at the Note rate from the date of disbursement and </w:t>
+        <w:t xml:space="preserve"> bear interest </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the Note rate from the date of disbursement and </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be payable, with such interest, upon notice from Lender to Borrower requesting payment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FB54FB2" w14:textId="59D926B1" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>(c)  Insurance Policies.</w:t>
+        <w:t>(c</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)  Insurance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Policies.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t>All insurance policies required by Lender and renewals of such policies</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>: (i) will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be subject to Lender’s right to disapprove such policies; </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>(ii) must</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> include a standard mortgage clause; and </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>(iii) must</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> name Lender as mortgagee and/or as an additional loss payee</w:t>
       </w:r>
       <w:r w:rsidR="002F739E" w:rsidRPr="00EB495D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009C6E94" w:rsidRPr="00EB495D">
         <w:t xml:space="preserve"> and Borrower further agrees to generally assign rights to insurance proceeds to the holder of the Note up to the amount of the outstanding loan balance.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB495D">
-        <w:t xml:space="preserve">  Lender will have the right to hold the policies and renewal certificates.  If Lender requires, Borrower will promptly give to Lender proof of paid premiums and renewal notices.  If Borrower obtains any form of insurance coverage, not otherwise required by Lender, for damage to, or destruction of, the Property, such policy must include a standard mortgage clause and must name Lender as mortgagee and/or as an additional loss payee</w:t>
+        <w:t xml:space="preserve">  Lender will have the right to hold the policies and renewal certificates.  If Lender requires, Borrower will promptly give </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00EB495D">
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00EB495D">
+        <w:t xml:space="preserve"> Lender proof of paid premiums and renewal notices.  If Borrower obtains any form of insurance coverage, not otherwise required by Lender, for damage to, or destruction of, the Property, such policy must include a standard mortgage clause and must name Lender as mortgagee and/or as an additional loss payee</w:t>
       </w:r>
       <w:r w:rsidR="002F739E" w:rsidRPr="00EB495D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009C6E94" w:rsidRPr="00EB495D">
         <w:t xml:space="preserve"> and Borrower further agrees to generally assign rights to insurance proceeds to the holder of the Note up to the amount of the outstanding loan balance</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB495D">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79BF35AE" w14:textId="7AAE2F2F" w:rsidR="00FB64B5" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">(d)  Proof of Loss; Application of Proceeds.  </w:t>
+        <w:t>(d</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)  Proof</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Loss; Application of Proceeds.  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">In the event of loss, Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> give prompt notice to the insurance carrier and Lender.  Lender may make proof of loss if not made promptly by Borrower.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>Any</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> insurance proceeds, whether or not the underlying insurance was required by Lender, </w:t>
+        <w:t xml:space="preserve"> insurance proceeds, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the underlying insurance was required by Lender, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be applied to restoration or repair of the Property, if </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">Lender deems </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the restoration or repair </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>to be</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> economically feasible and </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">determines that </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Lender’s security </w:t>
       </w:r>
@@ -5325,51 +5867,67 @@
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>that Partial Payments are applied</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in Section </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>2(b).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F808A6" w14:textId="010E489B" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>(e)  Insurance Settlements; Assignment of Proceeds.</w:t>
+        <w:t>(e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)  Insurance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Settlements; Assignment of Proceeds.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002F739E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>If Borrower abandons the Property, Lender may file, negotiate</w:t>
       </w:r>
       <w:r w:rsidR="00237A8C">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and settle any available insurance claim and related matters.  If Borrower does not respond within 30 days to a notice from Lender that the insurance carrier has offered to settle a claim, then Lender may negotiate and settle the claim.  The 30-day period will begin when the notice is given.  In either event, or if Lender acquires the Property under Section </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>26</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or otherwise, Borrower </w:t>
       </w:r>
       <w:r w:rsidR="003928B9" w:rsidRPr="00F67E53">
         <w:t xml:space="preserve">is </w:t>
       </w:r>
@@ -5397,178 +5955,250 @@
       <w:r>
         <w:t xml:space="preserve">) any other of Borrower’s rights (other than the right to any refund of unearned premiums paid by Borrower) under all insurance policies covering the Property, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>to the extent that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> such rights are applicable to the coverage of the Property</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>.  If Lender files, negotiates</w:t>
       </w:r>
       <w:r w:rsidR="00237A8C">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> or settles a claim, Borrower agrees that any insurance proceeds may be made payable directly to Lender without the need to include Borrower as an additional loss payee</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  Lender may use the insurance proceeds either to repair or restore the Property </w:t>
       </w:r>
       <w:r w:rsidR="0092639C">
         <w:t xml:space="preserve">(as provided in Section 5(d)) </w:t>
       </w:r>
       <w:r>
-        <w:t>or to pay amounts unpaid under the Note or this Security Instrument, whether or not then due</w:t>
+        <w:t xml:space="preserve">or to pay amounts unpaid under the Note or this Security Instrument, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> then due</w:t>
       </w:r>
       <w:r w:rsidR="00716A69">
         <w:t>, in accordance with Applicable Law</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A70AA17" w14:textId="77777777" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:keepLines/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>6.  Occupancy.</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.  Occupancy</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> occupy, establish, and use the Property as Borrower’s principal residence within 60 days after the execution of this Security Instrument and </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> continue to occupy the Property as Borrower’s principal residence for at least one year after the date of occupancy, unless Lender otherwise agrees in writing, which consent </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> not be unreasonably withheld, or unless extenuating circumstances exist </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>that</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> are beyond Borrower’s control. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F39E967" w14:textId="65935CDE" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>7.  Preservation, Maintenance</w:t>
+        <w:t>7</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.  Preservation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Maintenance</w:t>
       </w:r>
       <w:r w:rsidR="00237A8C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> and Protection of the Property; Inspections.</w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">  Borrower </w:t>
+        <w:t xml:space="preserve"> and Protection of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the Property</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>; Inspections.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> not destroy, damage</w:t>
       </w:r>
       <w:r w:rsidR="00237A8C">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or impair the Property, allow the Property to deteriorate</w:t>
       </w:r>
       <w:r w:rsidR="00FB64B5">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or commit waste on the Property.  Whether or not Borrower is residing in the Property, Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>must</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> maintain the Property in order to prevent the Property from deteriorating or decreasing in value due to its condition.  Unless Lender determines pursuant to Section 5 that repair or restoration is not economically feasible, Borrower </w:t>
+        <w:t xml:space="preserve"> maintain the Property </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> prevent the Property from deteriorating or decreasing in value due to its condition.  Unless Lender determines pursuant to Section 5 that repair or restoration is not economically feasible, Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> promptly repair the Property if damaged to avoid further deterioration or damage.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BBC0556" w14:textId="615EB096" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">If insurance or condemnation proceeds are paid to Lender in connection with damage to, or the taking of, the Property, Borrower </w:t>
       </w:r>
@@ -5629,51 +6259,67 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="15419EE4" w14:textId="5EB516C9" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:keepLines/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>8.  Borrower’s Loan Application.</w:t>
+        <w:t>8</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.  Borrower’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Loan Application.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be in </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>Default</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> if, during the Loan application process, Borrower or any persons or entities acting at </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>Borrower’s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> direction or with Borrower’s knowledge or consent gave materially false, misleading, or inaccurate information or statements to Lender (or failed to provide Lender with material information) in connection with the Loan</w:t>
       </w:r>
       <w:r w:rsidR="0079012C">
         <w:t>,</w:t>
       </w:r>
@@ -5694,51 +6340,67 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="11795B3C" w14:textId="79D1A077" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
-        <w:t>9.  Protection of Lender’s Interest in the Property and Rights Under this Security Instrument.</w:t>
+        <w:t>9</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.  Protection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Lender’s Interest in the Property and Rights Under this Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77ADCE6E" w14:textId="55E2FB1B" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">(a) Protection of Lender’s Interest.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>If</w:t>
@@ -5878,105 +6540,121 @@
       <w:r>
         <w:t xml:space="preserve"> or board</w:t>
       </w:r>
       <w:r w:rsidR="00EF29EA">
         <w:t>ing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> up doors and windows, drain</w:t>
       </w:r>
       <w:r w:rsidR="00EF29EA">
         <w:t>ing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> water from pipes, eliminat</w:t>
       </w:r>
       <w:r w:rsidR="00EF29EA">
         <w:t>ing</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> building or other code violations or dangerous conditions, and hav</w:t>
       </w:r>
       <w:r w:rsidR="00EF29EA">
         <w:t>ing</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> utilities turned on or off.  Although Lender may take action under this Section 9, Lender </w:t>
+        <w:t xml:space="preserve"> utilities turned on or off.  Although Lender may </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>take action</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> under this Section 9, Lender </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> not </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>required</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to do so and is not under any duty or obligation to do so.  Lender </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will not be liable</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for not taking any or all actions authorized under this Section 9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61D556A8" w14:textId="6409AB8A" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(b) Avoiding Foreclosure; Mitigating Losses.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">  If Borrower is in Default, Lender may</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
-        <w:t xml:space="preserve">work with Borrower to avoid foreclosure and/or mitigate Lender’s potential losses, </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">but is not obligated to do so </w:t>
+        <w:t xml:space="preserve">work with Borrower to avoid foreclosure and/or mitigate Lender’s potential </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:t xml:space="preserve">losses, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> is not obligated to do so </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">unless required by Applicable Law.  </w:t>
       </w:r>
       <w:r w:rsidR="00212892" w:rsidRPr="00F67E53">
         <w:t>Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> may </w:t>
       </w:r>
       <w:r w:rsidR="00212892" w:rsidRPr="00F67E53">
         <w:t>take</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> reasonable actions to evaluate Borrower for available alternatives to foreclosure, including, but not limited to, obtaining credit reports, title reports, title insurance, property valuations, subordination agreements</w:t>
       </w:r>
       <w:r w:rsidR="00237A8C">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> and third-party approvals.  </w:t>
       </w:r>
       <w:r w:rsidR="00212892" w:rsidRPr="00F67E53">
         <w:t xml:space="preserve">Borrower authorizes and consents to these actions.  </w:t>
       </w:r>
@@ -5994,150 +6672,206 @@
       </w:r>
       <w:r w:rsidR="008F37A8" w:rsidRPr="00F67E53">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00481348" w:rsidRPr="00F67E53">
         <w:t>, unless prohibited by Applicable Law</w:t>
       </w:r>
       <w:r w:rsidR="00A91583" w:rsidRPr="00F67E53">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="506A5F3F" w14:textId="7F0FD96B" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>(c)  Additional Amounts Secured.</w:t>
+        <w:t>(c</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)  Additional</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Amounts Secured.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Any amounts disbursed by Lender under this Section 9 </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> become additional debt of Borrower secured by this Security Instrument.  These amounts </w:t>
       </w:r>
       <w:r w:rsidR="002F739E">
         <w:t>may</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> bear</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> interest at the Note rate from the date of disbursement and </w:t>
+        <w:t xml:space="preserve"> interest </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the Note rate from the date of disbursement and </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be payable, with such interest, upon notice from Lender to Borrower requesting payment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BD4C32A" w14:textId="77777777" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:keepLines/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>(d)</w:t>
+        <w:t>(d</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Leasehold Terms.</w:t>
+        <w:t>Leasehold</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Terms.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">If this Security Instrument is on a leasehold, Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> comply with all the provisions of the lease.  If Borrower acquires fee title to the Property, the leasehold and the fee title </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> not merge unless Lender agrees to the merger in writing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C4FDC7A" w14:textId="416098BD" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="9810"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">10.  </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Assignment </w:t>
+        <w:t>10</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Assignment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Rents</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ECA1355" w14:textId="69B321B6" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
@@ -6197,51 +6931,59 @@
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00F67E53" w:rsidRPr="00F67E53">
         <w:t>transferring</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> to Lender </w:t>
       </w:r>
       <w:r w:rsidR="00943D94">
         <w:t>any</w:t>
       </w:r>
       <w:r w:rsidR="00943D94" w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Rents</w:t>
       </w:r>
       <w:r w:rsidR="00A91583" w:rsidRPr="00F67E53">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> regardless of to whom the Rents are payable.  </w:t>
       </w:r>
       <w:r w:rsidR="00A95C95">
-        <w:t xml:space="preserve">This assignment of Rents constitutes a perfected, absolute and present assignment.  Lender grants to Borrower a license to collect, but not prior to accrual, and retain the Rents; however, upon the occurrence and during the continuance of an event of Default, Borrower’s license to collect and retain the Rents will immediately terminate.  Under this license, </w:t>
+        <w:t xml:space="preserve">This assignment of Rents constitutes a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00A95C95">
+        <w:t>perfected</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00A95C95">
+        <w:t xml:space="preserve">, absolute and present assignment.  Lender grants to Borrower a license to collect, but not prior to accrual, and retain the Rents; however, upon the occurrence and during the continuance of an event of Default, Borrower’s license to collect and retain the Rents will immediately terminate.  Under this license, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">Borrower will receive the Rents until </w:t>
       </w:r>
       <w:r>
         <w:t>(i)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> Lender has given Borrower notice of Default pursuant to Section 26</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:t>(ii)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> Lender has given notice to the </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Tenant </w:t>
       </w:r>
@@ -6373,122 +7115,164 @@
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> will be liable to account for only those Rents actually received; and </w:t>
       </w:r>
       <w:r>
         <w:t>(vii)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> Lender will be entitled to have a receiver appointed to take possession of and manage the Property and collect the Rents and profits derived from the Property without any showing as to the inadequacy of the Property as security.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="557F7A85" w14:textId="2F820C81" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:right="29" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00347F71">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">(c)  Funds </w:t>
+        <w:t>(c</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00347F71">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>)  Funds</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00347F71">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E16A2E">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Paid</w:t>
       </w:r>
       <w:r w:rsidR="00E16A2E" w:rsidRPr="00347F71">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00347F71">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>by Lender.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">If the Rents are not sufficient to cover the costs of taking control of and managing the Property and of collecting the Rents, any funds </w:t>
       </w:r>
       <w:r w:rsidR="00E16A2E">
         <w:t>paid</w:t>
       </w:r>
       <w:r w:rsidR="00E16A2E" w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>by Lender for such purposes will become indebtedness of Borrower to Lender secured by this Security Instrument pursuant to Section 9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168C2865" w14:textId="77777777" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:right="29" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00347F71">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>(d)  Limitation on Collection of Rents.</w:t>
+        <w:t>(d</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00347F71">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>)  Limitation</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00347F71">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on Collection of Rents.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>Borrower may not collect any of the Rents more than one month in advance of the time when the Rents become due, except for security or similar deposits.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19F669A2" w14:textId="7FC815FE" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:right="29" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00347F71">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">(e)  No </w:t>
+        <w:t>(e</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00347F71">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>)  No</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00347F71">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00943D94">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Other</w:t>
       </w:r>
       <w:r w:rsidR="00943D94" w:rsidRPr="00347F71">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00347F71">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Assignment of Rents.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>Borrower represents, warrants</w:t>
       </w:r>
@@ -6496,110 +7280,168 @@
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> covenants</w:t>
       </w:r>
       <w:r w:rsidR="00237A8C">
         <w:t>, and agrees</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> that Borrower has not signed any prior assignment of the Rents, will not make any further assignment of the Rents, and has not performed, and will not perform, any act that could prevent Lender from exercising its rights under this Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D3F3582" w14:textId="789A7A69" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:right="29" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00347F71">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">(f)  </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Control and Maintenance of the Property.  </w:t>
+        <w:t>(f</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00347F71">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Control</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Maintenance of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>the Property</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00481348" w:rsidRPr="00F67E53">
         <w:t>Unless required by Applicable Law,</w:t>
       </w:r>
       <w:r w:rsidR="00481348" w:rsidRPr="00F67E53">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">Lender, or a receiver appointed under Applicable Law, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">is </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">not </w:t>
       </w:r>
       <w:r w:rsidR="00481348" w:rsidRPr="00F67E53">
         <w:t>obligated</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> to enter upon, take control of</w:t>
       </w:r>
       <w:r w:rsidR="00237A8C">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
-        <w:t xml:space="preserve"> or maintain the Property before or after giving notice of Default to Borrower.  However, Lender, or a receiver appointed under Applicable Law, may do so at any time when Borrower is in Default</w:t>
+        <w:t xml:space="preserve"> or maintain the Property before or after giving notice of Default to Borrower.  However, Lender, or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:t>a receiver</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:t xml:space="preserve"> appointed under Applicable Law, may do so at any time when Borrower is in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:t>Default</w:t>
       </w:r>
       <w:r w:rsidR="00EC0E15">
-        <w:t>, subject to Applicable Law</w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00EC0E15">
+        <w:t xml:space="preserve"> subject to Applicable Law</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CF484E9" w14:textId="035F17E0" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:right="29" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">(g)  Additional Provisions.  </w:t>
+        <w:t>(g</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>)  Additional</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Provisions.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>Any application of</w:t>
       </w:r>
       <w:r w:rsidR="00EC0E15">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> Rents will not cure or waive any Default or invalidate any other right or remedy of Lender.  This </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Section 10 </w:t>
       </w:r>
       <w:r w:rsidR="001C2A39">
         <w:t>does</w:t>
       </w:r>
       <w:r w:rsidR="001C2A39" w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>not relieve Borrower of Borrower’s obligations under Section 6.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B9B9976" w14:textId="77777777" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
@@ -6627,78 +7469,118 @@
         <w:t>will terminate when all the sums secured by this Security Instrument are paid in full.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B5B3442" w14:textId="72239967" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:right="45"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">11.  </w:t>
-[...6 lines deleted...]
-        <w:t>Mortgage Insurance.</w:t>
+        <w:t>11</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Mortgage</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Insurance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F0B381" w14:textId="5AC10AFD" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:right="29" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">(a)  Payment of Premiums; Substitution of Policy; Loss Reserve; Protection of Lender.  </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">If Lender required Mortgage Insurance as a condition of making the Loan, Borrower </w:t>
+        <w:t>(a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)  Payment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Premiums; Substitution of Policy; Loss Reserve; Protection of Lender.  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">If Lender </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>required</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Mortgage Insurance as a condition of making the Loan, Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pay the premiums required to maintain the Mortgage Insurance in effect.</w:t>
       </w:r>
       <w:r w:rsidR="002435BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> If</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> Borrower was required to make separately designated payments toward the premiums for Mortgage Insurance, and (i)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the Mortgage Insurance coverage required by Lender ceases</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> for any reason</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> to be available from the mortgage insurer that previously provided such insurance</w:t>
       </w:r>
@@ -6767,130 +7649,162 @@
         <w:t xml:space="preserve"> not be required to pay Borrower any interest or earnings on such loss reserve</w:t>
       </w:r>
       <w:r w:rsidR="00A95C95">
         <w:t>, unless required by Applicable Law</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5713852B" w14:textId="54EC78E7" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:right="29" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lender </w:t>
       </w:r>
       <w:r w:rsidR="00AC4EF2">
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r>
-        <w:t>no longer require loss reserve payments if Mortgage Insurance coverage (in the amount and for the period that Lender requires) provided by an insurer selected by Lender again becomes available, is obtained, and Lender requires separately designated payments toward the premiums for Mortgage Insurance.</w:t>
+        <w:t xml:space="preserve">no longer require loss reserve payments if Mortgage Insurance coverage (in the amount and for the period that Lender requires) provided by an insurer selected by Lender again becomes available, is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>obtained, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Lender requires separately designated payments toward the premiums for Mortgage Insurance.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E89C8A" w14:textId="5074213C" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:right="29" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If Lender required Mortgage Insurance as a condition of making the Loan and Borrower was required to make separately designated payments toward the premiums for Mortgage Insurance, Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pay the premiums required to maintain Mortgage Insurance in effect, or to provide a non-refundable loss reserve, until Lender’s requirement for Mortgage Insurance ends in accordance with any written agreement between Borrower and Lender providing for such termination or until termination is required by Applicable Law.  Nothing in this Section </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> affects Borrower’s obligation to pay interest at the</w:t>
       </w:r>
       <w:r w:rsidR="00EC0E15">
         <w:t xml:space="preserve"> Note</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> rate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50CA0C69" w14:textId="468D9B4D" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:right="36" w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">(b)  Mortgage Insurance Agreements.  </w:t>
+        <w:t>(b</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)  Mortgage</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Insurance Agreements.  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Mortgage Insurance reimburses Lender for certain losses </w:t>
       </w:r>
       <w:r w:rsidR="007442C2">
         <w:t xml:space="preserve">Lender </w:t>
       </w:r>
       <w:r>
         <w:t>may incur if Borrower does not repay the Loan as agreed.  Borrower is not a party to the Mortgage Insurance</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> policy or coverage</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="724AED69" w14:textId="24A8A625" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t>Mortgage insurers evaluate their total risk on all such insurance in force from time to time, and may enter into agreements with other parties that share or modify their risk, or reduce losses.  These agreements may require the mortgage insurer to make payments using any source of funds that the mortgage insurer may have available (which may include funds obtained from Mortgage Insurance premiums).</w:t>
+        <w:t xml:space="preserve">Mortgage insurers evaluate their total risk on all such insurance in force from time to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>time, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> may enter into agreements with other parties that share or modify their risk, or reduce losses.  These agreements may require the mortgage insurer to make payments using any source of funds that the mortgage insurer may have available (which may include funds obtained from Mortgage Insurance premiums).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F82CA1C" w14:textId="6A29E965" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As a result of these agreements, Lender, another insurer, any reinsurer, any other entity, or any affiliate of any of the foregoing, may receive (directly or indirectly) amounts that derive from (or might be characterized as) a portion of Borrower’s payments for Mortgage Insurance, in </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>exchange for sharing or modifying the mortgage insurer’s risk, or reducing losses.  Any such agreements will not</w:t>
       </w:r>
       <w:r w:rsidR="00E16A2E">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
@@ -6976,107 +7890,137 @@
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>12.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  Assignment </w:t>
+        <w:t>12</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Assignment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED7538">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">and Application </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>of Miscellaneous Proceeds; Forfeiture.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17905C7B" w14:textId="7E3DE80C" w:rsidR="00BF30F4" w:rsidRDefault="00E16A2E" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FF75CB">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>(a)</w:t>
+        <w:t>(a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF75CB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD4C42">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Assignment of Miscellaneous Proceeds</w:t>
+        <w:t>Assignment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00AD4C42">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Miscellaneous Proceeds</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BF30F4">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00BF30F4" w:rsidRPr="00A91583">
         <w:t xml:space="preserve">Borrower </w:t>
       </w:r>
       <w:r w:rsidR="00AE51FA" w:rsidRPr="00F67E53">
         <w:t>is unconditionally assigning</w:t>
       </w:r>
       <w:r w:rsidR="00BF30F4" w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> the right to receive all</w:t>
       </w:r>
       <w:r w:rsidR="00BF30F4">
         <w:t xml:space="preserve"> Miscellaneous Proceeds to</w:t>
       </w:r>
       <w:r w:rsidR="00BF30F4" w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> Lender</w:t>
       </w:r>
@@ -7094,56 +8038,65 @@
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E16A2E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A91583">
-[...4 lines deleted...]
-        <w:t>)  Application of Miscellaneous Proceeds upon Damage to Property.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)  Application</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Miscellaneous Proceeds upon Damage to Property.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">If the Property is damaged, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>any</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Miscellaneous Proceeds </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be applied to restoration or repair of the Property, if </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>Lender</w:t>
@@ -7229,148 +8182,178 @@
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">Lender may make such disbursements directly to Borrower, to the person repairing or restoring the Property, or payable jointly to both.  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Unless Lender and Borrower agree in writing or Applicable Law requires interest to be paid on such Miscellaneous Proceeds, Lender </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> not be required to pay Borrower any interest or earnings on such Miscellaneous Proceeds.  If Lender deems the restoration or repair not to be economically feasible or Lender’s security would be lessened</w:t>
       </w:r>
       <w:r w:rsidR="003928B9" w:rsidRPr="00F67E53">
         <w:t xml:space="preserve"> by such restoration or repair</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, the Miscellaneous Proceeds </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> be applied to the sums secured by this Security Instrument, whether or not then due, </w:t>
+        <w:t xml:space="preserve"> be applied to the sums secured by this Security Instrument, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> then due, </w:t>
       </w:r>
       <w:r w:rsidR="00A95C95">
         <w:t xml:space="preserve">unless prohibited by Applicable Law, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">with the excess, if any, paid to Borrower.  Such Miscellaneous Proceeds </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be applied in the order </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>that Partial Payments are applied</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in Section </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>2(b).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E5359D0" w14:textId="7063E405" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E16A2E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Application of Miscellaneous Proceeds upon Condemnation, Destruction</w:t>
+        <w:t>Application</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Miscellaneous Proceeds upon Condemnation, Destruction</w:t>
       </w:r>
       <w:r w:rsidR="00527366">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> or Loss in Value of the Property.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t>In the event of a</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">total taking, destruction, or loss in value of the Property, </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0092639C">
-        <w:t xml:space="preserve">all of </w:t>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0092639C">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the Miscellaneous Proceeds </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> be applied to the sums secured by this Security Instrument, whether or not then due, </w:t>
+        <w:t xml:space="preserve"> be applied to the sums secured by this Security Instrument, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> then due, </w:t>
       </w:r>
       <w:r w:rsidR="00A95C95">
         <w:t xml:space="preserve">unless prohibited by Applicable Law, </w:t>
       </w:r>
       <w:r>
         <w:t>with the excess, if any, paid to Borrower.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EA96A35" w14:textId="3A00B3A6" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In the event of </w:t>
       </w:r>
       <w:r w:rsidR="0092639C">
         <w:t>a partial taking, destruction, or loss in value of the Property (each</w:t>
       </w:r>
       <w:r w:rsidR="002435BF">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0092639C">
         <w:t xml:space="preserve"> a “Partial Devaluation”)</w:t>
@@ -7400,54 +8383,62 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>unless Borrower and Lender otherwise agree in writing</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>.  The amount of the Miscellaneous Proceeds that will be so applied is determined by multiplying</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> total</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> amount of the Miscellaneous Proceeds </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>by a percentage calculated by taking (i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) the total amount of the sums secured immediately before the </w:t>
       </w:r>
       <w:r w:rsidR="0092639C">
-        <w:t xml:space="preserve">Partial Devaluation, </w:t>
-[...2 lines deleted...]
-        <w:t>and dividing it by (ii</w:t>
+        <w:t xml:space="preserve">Partial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0092639C">
+        <w:t xml:space="preserve">Devaluation, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A91583">
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:t xml:space="preserve"> dividing it by (ii</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) the fair market value of the Property immediately before the </w:t>
       </w:r>
       <w:r w:rsidR="0092639C">
         <w:t>Partial Devaluation.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Any balance </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>of the Miscellaneous Proceeds will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be paid to Borrower.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="745C77CD" w14:textId="0BE4F078" w:rsidR="00BF30F4" w:rsidRDefault="007719E3" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In the event of a Partial Devaluation </w:t>
@@ -7487,117 +8478,140 @@
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E16A2E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A91583">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">)  Settlement of Claims.  </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)  Settlement</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Claims.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Lender is authorized to collect and apply the Miscellaneous Proceeds either to the sums secured by this Security Instrument, whether or not then due, or to restoration or repair of the Property, </w:t>
       </w:r>
       <w:r>
         <w:t>if Borrower (i) abandons the Property, or (ii) fails to respond to Lender within 30 days after the date Lender notifies Borrower that the Opposing Party (as defined in the next sentence) offers to settle a claim for damages.</w:t>
       </w:r>
       <w:r w:rsidR="002435BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> “Opposing Party” means the third party that owes Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
-        <w:t>Miscellaneous Proceeds or the party against whom Borrower has a right of action in regard to</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Miscellaneous Proceeds or the party against whom Borrower has a right of action </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>in regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Miscellaneous Proceeds.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CEA7257" w14:textId="463FCF50" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00E16A2E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A91583">
-[...4 lines deleted...]
-        <w:t>)  Proceeding Affecting Lender’s Interest in the Property.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)  Proceeding</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Affecting Lender’s Interest in the Property.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002435BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be in </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>Default</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> if any action or proceeding</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> begins</w:t>
       </w:r>
@@ -7622,137 +8636,166 @@
       <w:r>
         <w:t xml:space="preserve"> by causing the action or proceeding to be dismissed with a ruling that, in Lender’s judgment, precludes forfeiture of the Property or other material impairment of Lender’s interest in the Property or rights under this Security Instrument.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">Borrower </w:t>
       </w:r>
       <w:r w:rsidR="00AE51FA" w:rsidRPr="00F67E53">
         <w:t>is unconditionally assigning</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> to Lender the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> proceeds of any award or claim for damages that are attributable to the impairment of Lender’s interest in the Property</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>, which proceeds will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be paid to Lender.  All Miscellaneous Proceeds that are not applied to restoration or repair of the Property </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> be applied in the order </w:t>
+        <w:t xml:space="preserve"> be applied in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>the order</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>that Partial Payments are applied</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in Section </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">2(b). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29315A69" w14:textId="673D32D5" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>13.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  Borrower Not Released; Forbearance </w:t>
+        <w:t>13</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Borrower</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Not Released; Forbearance </w:t>
       </w:r>
       <w:r w:rsidR="00817225">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>y Lender Not a Waiver.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">Borrower or any Successor in Interest of Borrower will not be released from liability under this Security Instrument </w:t>
       </w:r>
       <w:r w:rsidR="00817225">
         <w:t>if</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> Lender extends the time for payment or modifies the amortization of the sums secured by this Security Instrument.  Lender will not be </w:t>
       </w:r>
       <w:r w:rsidR="00FE05A7" w:rsidRPr="00F67E53">
         <w:t>required to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> commence proceedings against any Successor in Interest of Borrower, or </w:t>
       </w:r>
       <w:r w:rsidR="00FE05A7" w:rsidRPr="00F67E53">
         <w:t>to</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> refuse to extend time for payment or otherwise modify amortization of the sums secured by this Security Instrument</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="002E7CE1" w:rsidRPr="00F67E53">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00FE05A7" w:rsidRPr="00F67E53">
-        <w:t xml:space="preserve"> by reason of any demand made by the original Borrower or any Successors in Interest of Borrower.</w:t>
+        <w:t xml:space="preserve"> by reason</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FE05A7" w:rsidRPr="00F67E53">
+        <w:t xml:space="preserve"> of any demand made by the original Borrower or any Successors in Interest of Borrower.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  Any forbearance by Lender in exercising any right or remedy including, without limitation, Lender’s acceptance of payments from third persons, entities</w:t>
       </w:r>
       <w:r w:rsidR="00237A8C">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or Successors in Interest of Borrower or in amounts less than the amount then due, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> not be a waiver of</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or preclude the exercise of</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>,</w:t>
       </w:r>
@@ -7768,58 +8811,74 @@
     </w:p>
     <w:p w14:paraId="656629B6" w14:textId="7B749864" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>14.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  Joint and Several Liability; Signatories; Successors and Assigns Bound.</w:t>
+        <w:t>14</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Joint</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Several Liability; Signatories; Successors and Assigns Bound.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  Borrower’s obligations and liability </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>under this Security Instrument will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be joint and several.  However, any Borrower who signs this Security Instrument but does not </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>sign</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the Note: (a) signs this Security Instrument to mortgage, grant</w:t>
       </w:r>
       <w:r w:rsidR="00237A8C">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and convey such </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>Borrower</w:t>
       </w:r>
@@ -7974,115 +9033,147 @@
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>15.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  Loan Charges.</w:t>
+        <w:t>15</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Loan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Charges.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29AEF19B" w14:textId="2D66F67E" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(a)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Tax and Flood Determination Fees.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">  Lender may require Borrower to pay (i) a one-time charge for a real estate tax verification and/or reporting service used by Lender in connection with this Loan</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> and (ii) either (A) a one-time charge for flood zone determination, certification</w:t>
       </w:r>
       <w:r w:rsidR="00237A8C">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> and tracking services</w:t>
       </w:r>
       <w:r w:rsidR="00237A8C">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
-        <w:t xml:space="preserve"> or (B) a one-time charge for flood zone determination and certification services and subsequent charges each time remappings or similar changes occur </w:t>
+        <w:t xml:space="preserve"> or (B) a one-time charge for flood zone determination and certification services and subsequent charges each time </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:t>remappings</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:t xml:space="preserve"> or similar changes occur </w:t>
       </w:r>
       <w:r w:rsidR="00943D94">
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidR="00943D94" w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
-        <w:t xml:space="preserve">reasonably might affect such determination or certification.  Borrower will also be responsible for the payment of any fees imposed by the Federal Emergency Management Agency, </w:t>
+        <w:t xml:space="preserve">reasonably might affect such determination or certification.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:t xml:space="preserve"> will also be responsible for the payment of any fees imposed by the Federal Emergency Management Agency, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">or any successor agency, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>at any time during the Loan term, in connection with any flood zone determinations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3777965C" w14:textId="3539A19B" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(b)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
@@ -8092,60 +9183,68 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Default Charges.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00ED7538">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E16A2E">
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidR="00817225">
         <w:t xml:space="preserve"> permitted under Applicable Law,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Lender may charge Borrower fees for services performed in connection with Borrower’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>Default to protect</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Lender’s interest in the Property and rights under this Security Instrument, including</w:t>
+        <w:t xml:space="preserve"> Lender’s interest in the Property and rights under this Security Instrument, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>including</w:t>
       </w:r>
       <w:r w:rsidR="00E16A2E">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
-        <w:t>(i) reasonable</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:t>i) reasonable</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> attorneys’ fees</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> and costs</w:t>
       </w:r>
       <w:r w:rsidR="00E16A2E">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> (ii)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> property inspection</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>, valuation, mediation</w:t>
       </w:r>
       <w:r w:rsidR="00237A8C">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> and loss mitigation fees</w:t>
       </w:r>
@@ -8157,58 +9256,71 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="01D0131B" w14:textId="4C0DBFE3" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(c) Permissibility of Fees</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">In regard to any other fees, the absence of express authority in this Security Instrument to charge a specific fee to Borrower </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>In regard to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> any other fees, the absence of express authority in this Security Instrument to charge a specific fee to Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>should</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> not be construed as a prohibition on the charging of such fee.  Lender may not charge fees that are expressly prohibited by this Security Instrument or by Applicable Law.</w:t>
+        <w:t xml:space="preserve"> not be construed as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>a prohibition</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> on the charging of such fee.  Lender may not charge fees that are expressly prohibited by this Security Instrument or by Applicable Law.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26799175" w14:textId="5EC5AF00" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>(d)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
@@ -8227,86 +9339,119 @@
       <w:r>
         <w:t xml:space="preserve"> sets maximum loan charges, and that law is finally interpreted so that the interest or other loan charges collected or to be collected in connection with the Loan exceed the permitted limits, then (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) any such loan charge </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be reduced by the amount necessary to reduce the charge to the permitted limit</w:t>
       </w:r>
       <w:r w:rsidR="005E446B">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>ii</w:t>
       </w:r>
       <w:r>
-        <w:t>) any sums already collected from Borrower which exceeded permitted limits will be refunded to Borrower.  Lender may choose to make this refund by reducing the principal owed under the Note or by making a direct payment to Borrower.  If a refund reduces principal, the reduction will be treated as a partial prepayment without any prepayment charge (whether or not a prepayment charge is provided for under the Note).  To the extent permitted by Applicable Law, Borrower’s acceptance of any such refund made by direct payment to Borrower will constitute a waiver of any right of action Borrower might have arising out of such overcharge.</w:t>
+        <w:t xml:space="preserve">) any sums already collected from Borrower which exceeded permitted limits will be refunded to Borrower.  Lender may choose to make this refund by reducing the principal owed under the Note or by making a direct payment to Borrower.  If a refund reduces principal, the reduction will be treated as </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>a partial</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> prepayment without any prepayment charge (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>whether or not</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a prepayment charge is </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>provided for</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> under the Note).  To the extent permitted by Applicable Law, Borrower’s acceptance of any such refund made by direct payment to Borrower will constitute a waiver of any right of action Borrower might have arising out of such overcharge.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20CDF426" w14:textId="5648C038" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>16.</w:t>
+        <w:t>16</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  Notices</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00817225">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Borrower’s Physical</w:t>
       </w:r>
       <w:r w:rsidR="00817225" w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -8472,53 +9617,55 @@
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> (i) agreed to by Lender and Borrower in writing</w:t>
       </w:r>
       <w:r w:rsidR="00E16A2E">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> (ii) Borrower has provided Lender with Borrower’s e-mail or other electronic address (“Electronic Address”)</w:t>
       </w:r>
       <w:r w:rsidR="00E16A2E">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> (iii) Lender provides Borrower with the option to receive notices by first class mail or by other non-Electronic Communication instead of by Electronic Communication</w:t>
       </w:r>
       <w:r w:rsidR="00ED7538">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> and (iv) Lender otherwise complies with Applicable Law.  Any notice to Borrower sent by Electronic Communication in connection with this Security Instrument will be deemed to have been given to Borrower when sent unless Lender becomes aware that such notice is not delivered.  If Lender becomes aware that any notice sent by Electronic Communication is not delivered, Lender will resend such communication to Borrower by first class mail or by other non-Electronic Communication.  </w:t>
       </w:r>
       <w:r w:rsidR="008C37FB">
         <w:t xml:space="preserve">Borrower may </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AC4EF2">
         <w:t>withdraw</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="008C37FB">
         <w:t xml:space="preserve"> the agreement to receive </w:t>
       </w:r>
       <w:r w:rsidR="00817225">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="008C37FB">
         <w:t>lectronic</w:t>
       </w:r>
       <w:r w:rsidR="00817225">
         <w:t xml:space="preserve"> Communications</w:t>
       </w:r>
       <w:r w:rsidR="008C37FB">
         <w:t xml:space="preserve"> from Lender at any time by providing</w:t>
       </w:r>
       <w:r w:rsidR="00943D94">
         <w:t xml:space="preserve"> written</w:t>
       </w:r>
       <w:r w:rsidR="008C37FB">
         <w:t xml:space="preserve"> notice to Lender of Borrower’s </w:t>
       </w:r>
       <w:r w:rsidR="00AC4EF2">
         <w:t>withdrawal</w:t>
       </w:r>
       <w:r w:rsidR="008C37FB">
@@ -8709,52 +9856,57 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be given by delivering it or by mailing it by first class mail to Lender’s address stated </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>in this Security Instrument</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> unless Lender has designated another address </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">(including an Electronic Address) </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">by notice to Borrower.  Any notice in connection with this Security Instrument </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be deemed to have been given to Lender </w:t>
       </w:r>
       <w:r w:rsidR="00A82C0F">
         <w:t xml:space="preserve">only when </w:t>
       </w:r>
-      <w:r>
-        <w:t>actually received by Lender</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>actually received</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> by Lender</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> at Lender’s designated address (which may include an Electronic Address)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  If any notice </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">to Lender </w:t>
       </w:r>
       <w:r>
         <w:t>required by this Security Instrument is also required under Applicable Law, the Applicable Law requirement will satisfy the corresponding requirement under this Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F1630B8" w14:textId="7456335C" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
@@ -8855,58 +10007,74 @@
     </w:p>
     <w:p w14:paraId="3157CC0D" w14:textId="3A295A4A" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>17.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  Governing Law; Severability; Rules of Construction.</w:t>
+        <w:t>17</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Governing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Law; Severability; Rules of Construction.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  This Security Instrument </w:t>
       </w:r>
       <w:r w:rsidR="00E16A2E">
         <w:t>is</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> governed by federal law and the law of the </w:t>
       </w:r>
       <w:r w:rsidR="0079012C">
         <w:t>State of California</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.  All rights and obligations contained in this Security Instrument are subject to any requirements and limitations of Applicable Law.  </w:t>
       </w:r>
       <w:r w:rsidR="00A82C0F">
         <w:t xml:space="preserve">If </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">any provision of this Security Instrument or the Note conflicts with Applicable Law </w:t>
       </w:r>
       <w:r w:rsidR="00943D94">
         <w:t xml:space="preserve">(i) </w:t>
       </w:r>
@@ -8926,60 +10094,76 @@
         <w:t xml:space="preserve"> can be given </w:t>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>effect without the conflicting provision</w:t>
       </w:r>
       <w:r w:rsidR="00943D94">
         <w:t xml:space="preserve">, and (ii) such conflicting provision, to </w:t>
       </w:r>
       <w:r w:rsidR="00EB495D">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00943D94">
         <w:t>extent possible, will be considered modified to comply with Applicable Law</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002435BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00943D94">
-        <w:t xml:space="preserve">Applicable Law might explicitly or implicitly allow the parties to agree by contract or it might be silent, but such silence </w:t>
+        <w:t xml:space="preserve">Applicable Law might explicitly or implicitly allow the parties to agree by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00943D94">
+        <w:t>contract</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00943D94">
+        <w:t xml:space="preserve"> or it might be silent, but such silence </w:t>
       </w:r>
       <w:r w:rsidR="00943D94" w:rsidRPr="00A91583">
         <w:t>should</w:t>
       </w:r>
       <w:r w:rsidR="00943D94">
         <w:t xml:space="preserve"> not be construed as a prohibition against agreement by contract.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
-        <w:t>Any action required under this Security Instrument to be made in accordance w</w:t>
+        <w:t xml:space="preserve">Any action required under this Security Instrument to be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:t>made</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:t xml:space="preserve"> in accordance w</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ith Applicable Law </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">is to be made in accordance with </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">the Applicable Law </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>in effect at the time the action is undertaken.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="103BD3F6" w14:textId="054D93AF" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
@@ -9032,105 +10216,137 @@
     </w:p>
     <w:p w14:paraId="623F318C" w14:textId="77777777" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> 18.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  Borrower’s Copy.</w:t>
+        <w:t xml:space="preserve"> 18</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Borrower’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Copy.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">One </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> be given one copy of the Note and of this Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D5CB601" w14:textId="0C27516E" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> 19.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  Transfer of the Property or a Beneficial Interest in Borrower.</w:t>
+        <w:t xml:space="preserve"> 19</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Transfer</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the Property or a Beneficial Interest in Borrower.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00704673" w:rsidRPr="00F67E53">
         <w:t>For purposes of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> this Section </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>19</w:t>
       </w:r>
       <w:r w:rsidR="00704673" w:rsidRPr="00F67E53">
         <w:t xml:space="preserve"> only</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> “Interest in the Property” means any legal or beneficial interest in the Property, including, but not limited to, those beneficial interests transferred in a bond for deed, contract for deed, installment sales contract</w:t>
       </w:r>
       <w:r w:rsidR="005E446B">
         <w:t>,</w:t>
       </w:r>
@@ -9232,58 +10448,74 @@
     </w:p>
     <w:p w14:paraId="3FA2230C" w14:textId="5F799708" w:rsidR="00892C8D" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> 20.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  Borrower’s Right to Reinstate</w:t>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Borrower’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Right to Reinstate</w:t>
       </w:r>
       <w:r w:rsidR="00A82C0F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> the Loan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007719E3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">after </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -9525,89 +10757,95 @@
     </w:p>
     <w:p w14:paraId="4936D2FC" w14:textId="4CD5A9E8" w:rsidR="00EB495D" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t>Lender may require that Borrower pay such reinstatement sums and expenses in one or more of the following forms, as selected by Lender: (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A91583">
         <w:t>aaa</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>) cash; (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A91583">
         <w:t>bbb</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>) money order; (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>ccc</w:t>
       </w:r>
       <w:r>
         <w:t>) certified check, bank check, treasurer’s check</w:t>
       </w:r>
       <w:r w:rsidR="005E446B">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or cashier’s check, provided any such check is drawn upon an institution whose deposits are insured by a </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">U.S. </w:t>
       </w:r>
       <w:r>
         <w:t>federal agency, instrumentality</w:t>
       </w:r>
       <w:r w:rsidR="002435BF">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or entity; or (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A91583">
         <w:t>ddd</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>) Electronic Fund Transfer.  Upon</w:t>
       </w:r>
       <w:r w:rsidR="00892C8D">
         <w:t xml:space="preserve"> Borrower’s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> reinstatement </w:t>
       </w:r>
       <w:r w:rsidR="00892C8D">
         <w:t>of the Loan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, this Security Instrument and obligations secured </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>by this Security Instrument will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> remain fully effective as if no acceleration had occurred.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A91583">
@@ -9624,131 +10862,179 @@
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BF30F4" w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>21.</w:t>
+        <w:t>21</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF30F4" w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00BF30F4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">  Sale of Note.</w:t>
+        <w:t xml:space="preserve">  Sale</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF30F4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Note.</w:t>
       </w:r>
       <w:r w:rsidR="00BF30F4">
         <w:t xml:space="preserve">  The Note or a partial interest in the Note</w:t>
       </w:r>
       <w:r w:rsidR="00BF30F4" w:rsidRPr="00A91583">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00BF30F4">
         <w:t xml:space="preserve"> together with this Security Instrument</w:t>
       </w:r>
       <w:r w:rsidR="00BF30F4" w:rsidRPr="00A91583">
         <w:t>, may</w:t>
       </w:r>
       <w:r w:rsidR="00BF30F4">
         <w:t xml:space="preserve"> be sold </w:t>
       </w:r>
       <w:r w:rsidR="003928B9" w:rsidRPr="00F67E53">
         <w:t xml:space="preserve">or otherwise transferred </w:t>
       </w:r>
       <w:r w:rsidR="00BF30F4">
         <w:t>one or more times</w:t>
       </w:r>
       <w:r w:rsidR="00BF30F4" w:rsidRPr="00A91583">
-        <w:t>.  Upon such a sale or other transfer, all of Lender’s rights and obligations under this Security Instrument will convey to Lender’s successors and assigns.</w:t>
+        <w:t xml:space="preserve">.  Upon such a sale or other transfer, all of Lender’s rights and obligations under this Security Instrument will </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BF30F4" w:rsidRPr="00A91583">
+        <w:t>convey</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BF30F4" w:rsidRPr="00A91583">
+        <w:t xml:space="preserve"> to Lender’s successors and assigns.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2287BC41" w14:textId="51D24E9D" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>22.</w:t>
+        <w:t>22</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Loan Servicer.  </w:t>
+        <w:t>Loan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Servicer.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>Lender may take any action permitted under this Security Instrument through the Loan Servicer or another authorized representative, such as a sub-servicer</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="002435BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
-        <w:t xml:space="preserve"> Borrower understands that the Loan Servicer or other authorized representative of Lender has the right and authority to take any such action.</w:t>
+        <w:t xml:space="preserve"> Borrower understands that the Loan Servicer or other authorized representative of Lender has the right and authority to take </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:t>any such</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:t xml:space="preserve"> action.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C4DC136" w14:textId="68FE05AC" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:tab/>
         <w:t>The Loan Servicer may change one or more times during the term of the Note.  The Loan Servicer may or may not be the holder of the Note.</w:t>
       </w:r>
       <w:r w:rsidR="006C7510">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -9776,116 +11062,156 @@
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> (b) perform any</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> other mortgage loan servicing obligations</w:t>
       </w:r>
       <w:r w:rsidR="00AC4EF2">
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> and (c) exercise any rights</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> under the Note, this Security Instrument, and Applicable Law</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve"> on behalf of Lender</w:t>
       </w:r>
       <w:r>
         <w:t>.  If there is a change of the Loan Servicer, Borrower will be given written notice of the change which will state the name and address of the new Loan Servicer, the address to which payments should be made</w:t>
       </w:r>
       <w:r w:rsidR="00892C8D">
         <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> and any other information RESPA requires in connection with a notice of transfer of servicing.</w:t>
+        <w:t xml:space="preserve"> and any other information RESPA requires in connection with a notice of transfer of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>servicing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DFA05EA" w14:textId="5E876FDE" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>23.</w:t>
+        <w:t>23</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Notice of Grievance.</w:t>
+        <w:t>Notice</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Grievance.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t>Until Borrower or Lender has notified the other party (in accordance with Section 16) of an alleged breach and afforded the other party a reasonable period after the giving of such notice to take corrective action, neither Borrower nor Lender may commence, join, or be joined to any judicial action (either as an individual litigant or a member of a class) that (a) arises from the other party’s actions pursuant to this Security Instrument</w:t>
       </w:r>
       <w:r w:rsidR="003928B9" w:rsidRPr="00F67E53">
         <w:t xml:space="preserve"> or the Note</w:t>
       </w:r>
       <w:r>
         <w:t>, or (b) alleges that the other party has breached any provision of this Security Instrument</w:t>
       </w:r>
       <w:r w:rsidR="003928B9" w:rsidRPr="00F67E53">
         <w:t xml:space="preserve"> or the Note</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.  If Applicable Law provides a time period </w:t>
+        <w:t xml:space="preserve">.  If Applicable Law provides </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>a time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>that</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> must elapse before certain action can be taken, that time period will be deemed to be reasonable for purposes of this </w:t>
+        <w:t xml:space="preserve"> must elapse before certain action can be taken, that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>time period</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> will be deemed to be reasonable for purposes of this </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>Section</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>23.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  The notice of </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>Default</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> given to Borrower pursuant to Section </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>26(a)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and the notice of acceleration given to Borrower pursuant to Section </w:t>
       </w:r>
@@ -9899,58 +11225,74 @@
         <w:t>23.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BC1BEEB" w14:textId="7F5FB8A5" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
-        <w:t>24.</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">  Hazardous Substances.</w:t>
+        <w:t>24</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A91583">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Hazardous</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Substances.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32C62034" w14:textId="3BE410C2" w:rsidR="00BF30F4" w:rsidRDefault="00BF30F4" w:rsidP="00BF30F4">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">(a) Definitions. </w:t>
@@ -10040,51 +11382,59 @@
       </w:r>
       <w:r w:rsidR="00481348" w:rsidRPr="00F67E53">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ous</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Substances.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> not cause or permit the presence, use, disposal, storage, or release of any Hazardous Substances, or threaten to release any Hazardous Substances, on or in the Property.  Borrower </w:t>
+        <w:t xml:space="preserve"> not cause or permit the presence, use, disposal, storage, or release of any Hazardous Substances, or threaten to release any Hazardous Substances, on or in the Property.  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Borrower</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> not do, nor allow anyone else to do, anything affecting the Property </w:t>
       </w:r>
       <w:r w:rsidR="002435BF">
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidR="00AC4EF2">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="002435BF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:t>) violat</w:t>
       </w:r>
@@ -10198,93 +11548,109 @@
       <w:r>
         <w:t xml:space="preserve"> or threat of release of any Hazardous Substance</w:t>
       </w:r>
       <w:r w:rsidR="00AC4EF2">
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and (</w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>iii</w:t>
       </w:r>
       <w:r>
         <w:t>) any condition caused by the presence, use</w:t>
       </w:r>
       <w:r w:rsidR="005E446B">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> or release of a Hazardous Substance </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>that</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> adversely affects the value of the Property.  If Borrower learns, or is notified by any governmental or regulatory authority or any private party, that any removal or other remediation of any Hazardous Substance affecting the Property is necessary, Borrower </w:t>
+        <w:t xml:space="preserve"> adversely affects the value of the Property.  If Borrower </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>learns, or</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> is notified by any governmental or regulatory authority or any private party, that any removal or other remediation of any Hazardous Substance affecting the Property is necessary, Borrower </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> promptly take all necessary remedial actions in accordance with Environmental Law.  Nothing </w:t>
       </w:r>
       <w:r w:rsidRPr="00A91583">
         <w:t>in this Security Instrument will</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> create any obligation on Lender for an Environmental Cleanup.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32B4F7AA" w14:textId="5FB13A4A" w:rsidR="00E21CD8" w:rsidRDefault="00347F1A" w:rsidP="00090837">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00DB334A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB22AC">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">.  Electronic Note Signed with Borrower’s Electronic Signature.  </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.  Electronic</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Note Signed with Borrower’s Electronic Signature.  </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t>If the Note evidencing the debt for this Loan is electronic, Borrower acknowledges and represents to Lender that Borrower: (a) expressly consented and intended to sign the electronic Note using an Electronic Signature adopted by Borrower (“Borrower’s Electronic Signature”) instead of signing a paper Note with Borrower’s written pen and ink signature; (b) did not withdraw Borrower</w:t>
       </w:r>
       <w:r w:rsidR="00D463F8" w:rsidRPr="00FB22AC">
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> express consent to s</w:t>
       </w:r>
       <w:r w:rsidR="00D463F8" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">ign the </w:t>
       </w:r>
       <w:r w:rsidR="0061125F" w:rsidRPr="00FB22AC">
         <w:t>electronic</w:t>
       </w:r>
       <w:r w:rsidR="00D463F8" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> Note using B</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t>orrow</w:t>
       </w:r>
       <w:r w:rsidR="00D463F8" w:rsidRPr="00FB22AC">
         <w:t>e</w:t>
       </w:r>
@@ -10359,73 +11725,95 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00DB334A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB22AC">
-[...3 lines deleted...]
-        <w:t>.  Acceleration; Remedies.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.  Acceleration</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>; Remedies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ACA6127" w14:textId="56A3F90D" w:rsidR="001102E6" w:rsidRPr="005D115E" w:rsidRDefault="00C3258E" w:rsidP="000333B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>(a)  Notice of Default.</w:t>
+        <w:t>(a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>)  Notice</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Default.</w:t>
       </w:r>
       <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
         <w:t xml:space="preserve">  Lender </w:t>
       </w:r>
       <w:r w:rsidR="00CF5E28" w:rsidRPr="005D115E">
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
         <w:t xml:space="preserve"> give </w:t>
       </w:r>
       <w:r w:rsidR="00E21CD8" w:rsidRPr="005D115E">
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
         <w:t xml:space="preserve">notice </w:t>
       </w:r>
       <w:r w:rsidR="00E21CD8" w:rsidRPr="005D115E">
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="00D16FE5" w:rsidRPr="005D115E">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00E21CD8" w:rsidRPr="005D115E">
         <w:t xml:space="preserve">efault </w:t>
       </w:r>
@@ -10610,51 +11998,65 @@
       <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="007F48FF">
         <w:t xml:space="preserve">to assert </w:t>
       </w:r>
       <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
         <w:t>any other defense of Borrower to acceleration and sale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20FDEA10" w14:textId="0B1CC9EA" w:rsidR="00DC78FD" w:rsidRPr="00316558" w:rsidRDefault="00C3258E" w:rsidP="00316558">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>(b)  Acceleration; Power of Sale; Expenses.</w:t>
+        <w:t>(b</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>)  Acceleration</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>; Power of Sale; Expenses.</w:t>
       </w:r>
       <w:r w:rsidR="002F467F" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
         <w:t xml:space="preserve">If the </w:t>
       </w:r>
       <w:r w:rsidR="00D16FE5" w:rsidRPr="005D115E">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="002F467F" w:rsidRPr="005D115E">
         <w:t>efault</w:t>
       </w:r>
       <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
         <w:t xml:space="preserve"> is not cured on or before the date specified in the notice, Lender may require immediate payment in full of all sums secured by this Security Instrument without further demand and may invoke the power of sale and any other remedies permitted by Applicable Law.  Lender </w:t>
       </w:r>
       <w:r w:rsidR="00CF5E28" w:rsidRPr="005D115E">
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
         <w:t xml:space="preserve"> be entitled to collect all expenses incurred in pursuing the remedies provided in this Section </w:t>
       </w:r>
       <w:r w:rsidR="00113555" w:rsidRPr="005D115E">
         <w:t>2</w:t>
       </w:r>
@@ -10705,156 +12107,213 @@
       </w:r>
       <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E21CD8" w:rsidRPr="005D115E">
         <w:t>protect Lender’s interest in the Property and/or rights under this Security Instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="480939EF" w14:textId="37280EF9" w:rsidR="009B0387" w:rsidRDefault="005D77DC" w:rsidP="009B0387">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>(c)  Notice of Sale; Sale of Property.</w:t>
+        <w:t>(c</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>)  Notice</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Sale;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FB22AC">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sale of Property.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00593455">
         <w:t xml:space="preserve">If Lender invokes the power of sale, Lender </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidR="00593455">
         <w:t xml:space="preserve">execute or cause Trustee to execute a written notice of the occurrence of an event of </w:t>
       </w:r>
       <w:r w:rsidR="005D115E">
         <w:t xml:space="preserve">Default </w:t>
       </w:r>
       <w:r w:rsidR="00593455">
         <w:t xml:space="preserve">and of Lender’s election to cause the Property to be sold.  Trustee </w:t>
       </w:r>
       <w:r w:rsidR="005D115E">
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidR="00593455">
         <w:t xml:space="preserve">cause this notice to be recorded in each county in which any part of the Property is located.  Lender or Trustee </w:t>
       </w:r>
       <w:r w:rsidR="005D115E">
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidR="00593455">
         <w:t>mail copies of the</w:t>
       </w:r>
       <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
         <w:t xml:space="preserve"> notice as prescribed by Applicable Law to Borrower and to the other </w:t>
       </w:r>
       <w:r w:rsidR="0047185D">
         <w:t xml:space="preserve">required </w:t>
       </w:r>
       <w:r w:rsidR="00943D94">
         <w:t>recipients</w:t>
       </w:r>
       <w:r w:rsidR="005D115E">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009B0387" w:rsidRPr="009B0387">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
-        <w:t xml:space="preserve">Trustee </w:t>
+        <w:t>Trustee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF5E28" w:rsidRPr="00FB22AC">
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
         <w:t xml:space="preserve"> give </w:t>
       </w:r>
       <w:r w:rsidR="00593455">
         <w:t xml:space="preserve">public </w:t>
       </w:r>
       <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
         <w:t>notice of sale</w:t>
       </w:r>
       <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00593455">
-        <w:t xml:space="preserve">to the persons and in the manner prescribed by Applicable Law.  </w:t>
+        <w:t xml:space="preserve">to the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00593455">
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00593455">
+        <w:t xml:space="preserve"> and in the manner prescribed by Applicable Law.  </w:t>
       </w:r>
       <w:r w:rsidR="00946A21" w:rsidRPr="00FB22AC">
         <w:t>At a time permitted</w:t>
       </w:r>
       <w:r w:rsidR="007719E3">
         <w:t xml:space="preserve"> by</w:t>
       </w:r>
       <w:r w:rsidR="00946A21" w:rsidRPr="00FB22AC">
         <w:t>, and in accordance with Applicable Law</w:t>
       </w:r>
       <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
         <w:t>, Trustee, without</w:t>
       </w:r>
       <w:r w:rsidR="00943D94">
         <w:t xml:space="preserve"> further</w:t>
       </w:r>
       <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
-        <w:t xml:space="preserve"> demand on Borrower, </w:t>
+        <w:t xml:space="preserve"> demand </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
+        <w:t xml:space="preserve"> Borrower, </w:t>
       </w:r>
       <w:r w:rsidR="00CF5E28" w:rsidRPr="00FB22AC">
         <w:t>will</w:t>
       </w:r>
       <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
         <w:t xml:space="preserve"> sell the Property at public auction to the highest bidder at the time and place and under the terms designated in the notice of sale in one or more parcels and in any order Trustee determines.  </w:t>
       </w:r>
       <w:r w:rsidR="00DF72C2">
         <w:t xml:space="preserve">Unless prohibited by Applicable Law, </w:t>
       </w:r>
       <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
         <w:t xml:space="preserve">Trustee may postpone sale of </w:t>
       </w:r>
       <w:r w:rsidR="00593455">
         <w:t xml:space="preserve">all or </w:t>
       </w:r>
       <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
-        <w:t>any parcel of the Property by public announcement at the time and place of any previously scheduled sale.  Lender or its designee may purchase the Property at any sale.</w:t>
+        <w:t xml:space="preserve">any parcel of the Property by public announcement at the time and place of any previously scheduled sale.  Lender or its </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
+        <w:t>designee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
+        <w:t xml:space="preserve"> may purchase the Property at any sale.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="250062AA" w14:textId="6A7AC150" w:rsidR="00DC78FD" w:rsidRPr="00316558" w:rsidRDefault="00B458A6" w:rsidP="00316558">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="000614A4" w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">d)  Trustee’s Deed; Proceeds of Sale. </w:t>
       </w:r>
       <w:r w:rsidR="000614A4" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DC78FD" w:rsidRPr="00316558">
         <w:t xml:space="preserve">Trustee </w:t>
       </w:r>
@@ -10996,114 +12455,121 @@
       <w:r w:rsidR="002F467F" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">otes evidencing </w:t>
       </w:r>
       <w:r w:rsidR="002C0878" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="002F467F" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">debt secured by this Security Instrument to Trustee.  </w:t>
       </w:r>
       <w:r w:rsidR="00C57127">
         <w:t xml:space="preserve">Upon such request, </w:t>
       </w:r>
       <w:r w:rsidR="002F467F" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">Trustee </w:t>
       </w:r>
       <w:r w:rsidR="00A80848">
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidR="00593455">
         <w:t>reconvey the Property without warranty to the person or persons legally entitled to it.</w:t>
       </w:r>
       <w:r w:rsidR="002F467F" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">  Lender may charge </w:t>
       </w:r>
       <w:r w:rsidR="00593455">
-        <w:t>such person or persons</w:t>
-      </w:r>
+        <w:t xml:space="preserve">such person or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00593455">
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002F467F" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> a </w:t>
       </w:r>
       <w:r w:rsidR="00593455">
         <w:t xml:space="preserve">reasonable </w:t>
       </w:r>
       <w:r w:rsidR="002F467F" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">fee for </w:t>
       </w:r>
       <w:r w:rsidR="00593455">
         <w:t>reconveying the Property</w:t>
       </w:r>
       <w:r w:rsidR="002F467F" w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">, but only if the fee is paid to a third party </w:t>
       </w:r>
       <w:r w:rsidR="00593455">
         <w:t xml:space="preserve">(such as the Trustee) </w:t>
       </w:r>
       <w:r w:rsidR="002F467F" w:rsidRPr="00FB22AC">
         <w:t>for services rendered and the charging of the fee is permitted under Applicable Law.</w:t>
       </w:r>
       <w:r w:rsidR="00593455">
         <w:t xml:space="preserve">  If the fee charged does not exceed the fee set by Applicable Law, the fee is conclusively presumed to be reasonable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1696B6FB" w14:textId="34388BA8" w:rsidR="00DC78FD" w:rsidRDefault="002F467F" w:rsidP="00316558">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FB22AC">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00DB334A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00316558">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00FB22AC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Substitute Trustee.</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">  Lender may</w:t>
       </w:r>
       <w:r w:rsidR="00001F9D">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> from time to time appoint a successor trustee to any Trustee appointed</w:t>
       </w:r>
       <w:r w:rsidR="0047185D">
         <w:t xml:space="preserve"> under this Security Instrument</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> by </w:t>
       </w:r>
       <w:r w:rsidR="00593455">
         <w:t>an instrument executed and acknowledged by Lender and recorded in the office</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
@@ -11149,106 +12615,265 @@
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> succeed to all the </w:t>
       </w:r>
       <w:r w:rsidR="007F48FF">
         <w:t xml:space="preserve">rights, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">title, </w:t>
       </w:r>
       <w:r w:rsidR="00593455">
         <w:t>power</w:t>
       </w:r>
       <w:r w:rsidR="005E446B">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> and duties conferred upon Trustee </w:t>
       </w:r>
       <w:r w:rsidR="00EC6FF9" w:rsidRPr="00FB22AC">
         <w:t>in this Security Instrument</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve"> and by Applicable Law</w:t>
       </w:r>
       <w:r w:rsidR="00593455">
-        <w:t xml:space="preserve">.  This procedure for substitution of trustee </w:t>
+        <w:t xml:space="preserve">.  This procedure for substitution of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00593455">
+        <w:t>trustee</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00593455">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0047185D">
         <w:t xml:space="preserve">will </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00593455">
-        <w:t>govern to the exclusion of all other provisions for substitution</w:t>
+        <w:t>govern to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00593455">
+        <w:t xml:space="preserve"> the exclusion of all other provisions for substitution</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB22AC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF67208" w14:textId="77777777" w:rsidR="00DF3D1F" w:rsidRDefault="00B458A6">
+    <w:p w14:paraId="24A55DD1" w14:textId="77777777" w:rsidR="00414F37" w:rsidRDefault="00B458A6" w:rsidP="00414F37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9270"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>29</w:t>
       </w:r>
       <w:r w:rsidR="00593455" w:rsidRPr="00B96BD0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00593455" w:rsidRPr="00B96BD0">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Statement of Obligation Fee.</w:t>
       </w:r>
       <w:r w:rsidR="00593455" w:rsidRPr="00B96BD0">
         <w:t xml:space="preserve">  Lender may collect a fee not to exceed the maximum amount permitted by Applicable Law for furnishing the statement of obligation as provided by Section 2943 of the Civil Code of California.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F81753F" w14:textId="77777777" w:rsidR="00DC78FD" w:rsidRDefault="00DC78FD" w:rsidP="00316558">
+    <w:p w14:paraId="684E8548" w14:textId="770CD36B" w:rsidR="00925F26" w:rsidRDefault="00925F26" w:rsidP="00414F37">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9270"/>
+        </w:tabs>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00C92996">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C92996">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00414F37">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00481A0F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assumption upon Divorce, Legal Separation, or Incidental Property Settlement. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481A0F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">California Civil Code § 2951 provides that any existing Borrower on the Loan may purchase the Property interest of another Borrower by assuming the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>selling Borrower’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481A0F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> portion of the Loan in connection with a decree of dissolution of marriage, a legal separation agreement, or an incidental property settlement.  The assuming Borrower must qualify for the underlying Loan as determined by the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481A0F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ender.  This Section 30 will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481A0F">
+        <w:rPr>
+          <w:color w:val="92D050"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481A0F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>apply only if (a) the Loan is not insured or guaranteed by the federal government, (b) the Property contains four or fewer dwelling units, (c) the Property is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> owner occupied</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481A0F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(d) the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481A0F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481A0F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00481A0F">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>made for personal, family, or household purposes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E28E86F" w14:textId="77777777" w:rsidR="00925F26" w:rsidRDefault="00925F26" w:rsidP="00316558">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="647BD1A5" w14:textId="77777777" w:rsidR="00DC78FD" w:rsidRDefault="002F467F" w:rsidP="00316558">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00FB22AC">
         <w:t xml:space="preserve">BY SIGNING BELOW, Borrower accepts and agrees to the terms and covenants contained in this Security Instrument and in any Rider </w:t>
       </w:r>
@@ -11391,51 +13016,67 @@
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>______________________________   (Seal)</w:t>
+        <w:t>______________________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0021698C">
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0021698C">
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seal)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D72D4BF" w14:textId="77777777" w:rsidR="0021698C" w:rsidRPr="0021698C" w:rsidRDefault="0021698C" w:rsidP="0021698C">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>- Borrower</w:t>
       </w:r>
@@ -11490,51 +13131,67 @@
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>______________________________   (Seal)</w:t>
+        <w:t>______________________________</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0021698C">
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0021698C">
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Seal)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E6C3A8B" w14:textId="77777777" w:rsidR="0021698C" w:rsidRPr="0021698C" w:rsidRDefault="0021698C" w:rsidP="0021698C">
       <w:pPr>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="right" w:pos="9360"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>- Borrower</w:t>
       </w:r>
@@ -11693,74 +13350,94 @@
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">_______________________ </w:t>
       </w:r>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>[Space Below This Line For Acknowledgment]</w:t>
-      </w:r>
+        <w:t xml:space="preserve">[Space Below This Line </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
+          <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> _____</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0021698C">
+        <w:rPr>
+          <w:b/>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>_</w:t>
+        <w:t xml:space="preserve"> Acknowledgment]</w:t>
       </w:r>
       <w:r w:rsidRPr="0021698C">
         <w:rPr>
           <w:snapToGrid/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> _____</w:t>
+      </w:r>
+      <w:r w:rsidR="00D444D8">
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0021698C">
+        <w:rPr>
+          <w:snapToGrid/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73089312" w14:textId="77777777" w:rsidR="0021698C" w:rsidRPr="0021698C" w:rsidRDefault="0021698C" w:rsidP="0021698C">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:snapToGrid/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28624375" w14:textId="77777777" w:rsidR="0026500A" w:rsidRPr="00FB22AC" w:rsidRDefault="0026500A" w:rsidP="001F34F3">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="DocID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CC2B5AC" w14:textId="77777777" w:rsidR="007719E3" w:rsidRDefault="007719E3" w:rsidP="007719E3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
@@ -11776,89 +13453,91 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07894BA6" w14:textId="77777777" w:rsidR="00663133" w:rsidRPr="00FB22AC" w:rsidRDefault="00663133" w:rsidP="001F34F3">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="DocID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3927D5C7" w14:textId="77777777" w:rsidR="0026500A" w:rsidRPr="00FB22AC" w:rsidRDefault="0026500A" w:rsidP="001F34F3">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="DocID"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48410F28" w14:textId="77777777" w:rsidR="00DC78FD" w:rsidRDefault="00DC78FD" w:rsidP="007520D9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00DC78FD" w:rsidSect="0082209E">
-      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="first" r:id="rId10"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="1440" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="448DD102" w14:textId="77777777" w:rsidR="00EB77CB" w:rsidRDefault="00EB77CB">
+    <w:p w14:paraId="40223C2A" w14:textId="77777777" w:rsidR="007F2CD2" w:rsidRDefault="007F2CD2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5A4FDB08" w14:textId="77777777" w:rsidR="00EB77CB" w:rsidRDefault="00EB77CB">
+    <w:p w14:paraId="2B8556B7" w14:textId="77777777" w:rsidR="007F2CD2" w:rsidRDefault="007F2CD2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4BFCCB8D" w14:textId="77777777" w:rsidR="00EB77CB" w:rsidRDefault="00EB77CB"/>
+    <w:p w14:paraId="37B4E1D3" w14:textId="77777777" w:rsidR="007F2CD2" w:rsidRDefault="007F2CD2"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
@@ -11872,175 +13551,415 @@
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-  <w:p w14:paraId="5B24DE71" w14:textId="472680DC" w:rsidR="00240147" w:rsidRPr="00237A8C" w:rsidRDefault="00041EFD" w:rsidP="00A04273">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15DC349E" w14:textId="305A3226" w:rsidR="00763C4B" w:rsidRDefault="00763C4B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F429774" wp14:editId="0663C818">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1588770" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="11430" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="292091621" name="Text Box 2" descr="Fannie Mae Confidential">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1588770" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2178EC54" w14:textId="370F0ADD" w:rsidR="00763C4B" w:rsidRPr="00763C4B" w:rsidRDefault="00763C4B" w:rsidP="00763C4B">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00763C4B">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Fannie Mae Confidential</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="0F429774" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:125.1pt;height:27.2pt;z-index:251659264;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAw0ajaDwIAABsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgsLKIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39kJsHV9qvbifLk734/vPi9uO63IUTjfgCnpeJRTIgyHqjH7kv58Xn+a&#10;U+IDMxVTYERJT8LT2+XHD4vWFmICNahKOIJJjC9aW9I6BFtkmee10MyPwAqDTglOs4C/bp9VjrWY&#10;XatskudfshZcZR1w4T1a73snXab8UgoeHqX0IhBVUuwtpNOlcxfPbLlgxd4xWzd8aIO9owvNGoNF&#10;L6nuWWDk4Jp/UumGO/Agw4iDzkDKhos0A04zzl9Ns62ZFWkWJMfbC03+/6XlD8etfXIkdN+gwwVG&#10;QlrrC4/GOE8nnY5f7JSgHyk8XWgTXSA8XprN5zc36OLo+zydTaeJ1+x62zofvgvQJIKSOlxLYosd&#10;Nz5gRQw9h8RiBtaNUmk1yvxlwMBoya4tRhS6XTf0vYPqhOM46DftLV83WHPDfHhiDleLbaJcwyMe&#10;UkFbUhgQJTW4X2/ZYzwyjl5KWpRKSQ1qmRL1w+AmJrNpnkdppT8E7gx2CYy/5rPoNwd9B6jCMT4I&#10;yxOMwUGdoXSgX1DNq1gNXcxwrFnS3RnehV64+Bq4WK1SEKrIsrAxW8tj6khWZPK5e2HODnQHXNQD&#10;nMXEiles97HxprerQ0Du00oisT2bA9+owLSp4bVEif/5n6Kub3r5GwAA//8DAFBLAwQUAAYACAAA&#10;ACEAd/tDpNsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W8g9hAb40ck5jiWg4h&#10;/aHXuoX2KFsby8RauZaSuG/fTS7tZWGYYebbYjO5XpxwDJ0nBctFAgKp8aajVsHH+/PdPYgQNRnd&#10;e0IFPxhgU85uCp0bf6Y3PFWxFVxCIdcKbIxDLmVoLDodFn5AYm/vR6cjy7GVZtRnLne9TJMkk053&#10;xAtWD7iz2Byqo1OQPb5s7fCZfX3v0/Aaan+IlX9S6nY+bR9ARJziXxgu+IwOJTPV/kgmiF4BPxKv&#10;l710naQgagXr1QpkWcj/8OUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADDRqNoPAgAA&#10;GwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHf7Q6Tb&#10;AAAABAEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABx&#10;BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="2178EC54" w14:textId="370F0ADD" w:rsidR="00763C4B" w:rsidRPr="00763C4B" w:rsidRDefault="00763C4B" w:rsidP="00763C4B">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00763C4B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Fannie Mae Confidential</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B24DE71" w14:textId="550522D7" w:rsidR="00240147" w:rsidRPr="00237A8C" w:rsidRDefault="00763C4B" w:rsidP="00A04273">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="10066"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00237A8C">
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:noProof/>
+        <w:snapToGrid/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="653BFC99" wp14:editId="09758252">
+              <wp:simplePos x="914400" y="8938260"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1588770" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="11430" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="259422581" name="Text Box 3" descr="Fannie Mae Confidential">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1588770" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="6F3967FB" w14:textId="18E525B3" w:rsidR="00763C4B" w:rsidRPr="00763C4B" w:rsidRDefault="00763C4B" w:rsidP="00763C4B">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="653BFC99" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 3" o:spid="_x0000_s1027" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:125.1pt;height:27.2pt;z-index:251662848;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEBlVlEgIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgsLKIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39kk0HZ7mvbiXO7O9+P7Pi9uO63IUTjfgCnpeJRTIgyHqjH7kv58Xn+a&#10;U+IDMxVTYERJT8LT2+XHD4vWFmICNahKOIJFjC9aW9I6BFtkmee10MyPwAqDQQlOs4C/bp9VjrVY&#10;XatskudfshZcZR1w4T16789Bukz1pRQ8PErpRSCqpDhbSKdL5y6e2XLBir1jtm54Pwb7hyk0aww2&#10;vZS6Z4GRg2v+KKUb7sCDDCMOOgMpGy7SDrjNOH+3zbZmVqRdEBxvLzD5/1eWPxy39smR0H2DDgmM&#10;gLTWFx6dcZ9OOh2/OCnBOEJ4usAmukB4vDSbz29uMMQx9nk6m04Trtn1tnU+fBegSTRK6pCWhBY7&#10;bnzAjpg6pMRmBtaNUokaZd44MDF6suuI0QrdriNN9Wr8HVQn3MrBmXBv+brB1hvmwxNzyDBOi6oN&#10;j3hIBW1JobcoqcH9+ps/5iPwGKWkRcWU1KCkKVE/DBIymU3zPCos/aHhBmOXjPHXfBbj5qDvAMU4&#10;xndheTJjclCDKR3oFxT1KnbDEDMce5Z0N5h34axffBRcrFYpCcVkWdiYreWxdMQsAvrcvTBne9QD&#10;8vUAg6ZY8Q78c2686e3qEJCCxEzE94xmDzsKMRHWP5qo9Nf/Kev6tJe/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAd/tDpNsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W8g9hAb40ck5ji&#10;Wg4h/aHXuoX2KFsby8RauZaSuG/fTS7tZWGYYebbYjO5XpxwDJ0nBctFAgKp8aajVsHH+/PdPYgQ&#10;NRnde0IFPxhgU85uCp0bf6Y3PFWxFVxCIdcKbIxDLmVoLDodFn5AYm/vR6cjy7GVZtRnLne9TJMk&#10;k053xAtWD7iz2Byqo1OQPb5s7fCZfX3v0/Aaan+IlX9S6nY+bR9ARJziXxgu+IwOJTPV/kgmiF4B&#10;PxKvl710naQgagXr1QpkWcj/8OUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMQGVWUS&#10;AgAAIgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHf7&#10;Q6TbAAAABAEAAA8AAAAAAAAAAAAAAAAAbAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="6F3967FB" w14:textId="18E525B3" w:rsidR="00763C4B" w:rsidRPr="00763C4B" w:rsidRDefault="00763C4B" w:rsidP="00763C4B">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidR="00041EFD" w:rsidRPr="00237A8C">
       <w:rPr>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>CALIFORNIA</w:t>
     </w:r>
     <w:r w:rsidR="00DC78FD" w:rsidRPr="00237A8C">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>--Single Family</w:t>
     </w:r>
-    <w:r w:rsidRPr="00237A8C">
+    <w:r w:rsidR="00041EFD" w:rsidRPr="00237A8C">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> – </w:t>
     </w:r>
     <w:r w:rsidR="00DC78FD" w:rsidRPr="00237A8C">
       <w:rPr>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>Fannie Mae/Freddie Mac UNIFORM INSTRUMENT</w:t>
     </w:r>
-    <w:r w:rsidRPr="00237A8C">
+    <w:r w:rsidR="00041EFD" w:rsidRPr="00237A8C">
       <w:rPr>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">       </w:t>
     </w:r>
     <w:r w:rsidR="00A04273" w:rsidRPr="00237A8C">
       <w:rPr>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00DC78FD" w:rsidRPr="00237A8C">
       <w:rPr>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">Form </w:t>
     </w:r>
-    <w:r w:rsidRPr="00237A8C">
+    <w:r w:rsidR="00041EFD" w:rsidRPr="00237A8C">
       <w:rPr>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>3005</w:t>
     </w:r>
     <w:r w:rsidR="006A4DC2">
       <w:rPr>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">     </w:t>
     </w:r>
-    <w:r w:rsidRPr="00237A8C">
+    <w:r w:rsidR="00041EFD" w:rsidRPr="00237A8C">
       <w:rPr>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00A04273" w:rsidRPr="00237A8C">
       <w:rPr>
         <w:b/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidR="00DD27C8">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>07</w:t>
     </w:r>
     <w:r w:rsidR="0021698C" w:rsidRPr="00237A8C">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>/2021</w:t>
+    </w:r>
+    <w:r w:rsidR="008C1E92">
+      <w:rPr>
+        <w:bCs/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> (rev. 05/26)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="307684D8" w14:textId="77777777" w:rsidR="00041EFD" w:rsidRPr="006A4DC2" w:rsidRDefault="00041EFD" w:rsidP="00B458A6">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00237A8C">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="14"/>
@@ -12148,74 +14067,199 @@
         <w:r w:rsidR="005C25F9" w:rsidRPr="006A4DC2">
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:noProof/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:t>21</w:t>
         </w:r>
         <w:r w:rsidR="00DC78FD" w:rsidRPr="006A4DC2">
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="14"/>
             <w:szCs w:val="14"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="200D5C47" w14:textId="6395D6C3" w:rsidR="00763C4B" w:rsidRDefault="00763C4B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="065CE1D7" wp14:editId="6D08AA9C">
+              <wp:simplePos x="635" y="635"/>
+              <wp:positionH relativeFrom="page">
+                <wp:align>left</wp:align>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:align>bottom</wp:align>
+              </wp:positionV>
+              <wp:extent cx="1588770" cy="345440"/>
+              <wp:effectExtent l="0" t="0" r="11430" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="902570773" name="Text Box 1" descr="Fannie Mae Confidential">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{5AE41FA2-C0FF-4470-9BD4-5FADCA87CBE2}">
+                    <aclsh:classification xmlns:aclsh="http://schemas.microsoft.com/office/drawing/2020/classificationShape" classificationOutcomeType="ftr"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1588770" cy="345440"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="13B2FD6F" w14:textId="54B15640" w:rsidR="00763C4B" w:rsidRPr="00763C4B" w:rsidRDefault="00763C4B" w:rsidP="00763C4B">
+                          <w:pPr>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00763C4B">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                              <w:noProof/>
+                              <w:color w:val="000000"/>
+                              <w:sz w:val="20"/>
+                            </w:rPr>
+                            <w:t>Fannie Mae Confidential</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="254000" tIns="0" rIns="0" bIns="190500" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:spAutoFit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="065CE1D7" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Text Box 1" o:spid="_x0000_s1028" type="#_x0000_t202" alt="Fannie Mae Confidential" style="position:absolute;margin-left:0;margin-top:0;width:125.1pt;height:27.2pt;z-index:251658240;visibility:visible;mso-wrap-style:none;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:page;mso-position-vertical:bottom;mso-position-vertical-relative:page;v-text-anchor:bottom" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVkKYnFAIAACIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0hgsLKIULFWTJNQ&#10;W4lOfTaOTSLZPss2JOyv39khsHV9qvbiXO7O9+P7Pi9uO63IUTjfgCnpeJRTIgyHqjH7kv58Xn+a&#10;U+IDMxVTYERJT8LT2+XHD4vWFmICNahKOIJFjC9aW9I6BFtkmee10MyPwAqDQQlOs4C/bp9VjrVY&#10;XatskudfshZcZR1w4T167/sgXab6UgoeHqX0IhBVUpwtpNOlcxfPbLlgxd4xWzf8PAZ7xxSaNQab&#10;Xkrds8DIwTX/lNINd+BBhhEHnYGUDRdpB9xmnL/aZlszK9IuCI63F5j8/yvLH45b++RI6L5BhwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8XWATXSA8XprN5zc3GOIY+zydTacJ1+x62zofvgvQJBoldUhLQosd&#10;Nz5gR0wdUmIzA+tGqUSNMn85MDF6suuI0QrdriNNVdLJMP4OqhNu5aAn3Fu+brD1hvnwxBwyjNOi&#10;asMjHlJBW1I4W5TU4H695Y/5CDxGKWlRMSU1KGlK1A+DhExm0zyPCkt/aLjB2CVj/DWfxbg56DtA&#10;MY7xXViezJgc1GBKB/oFRb2K3TDEDMeeJd0N5l3o9YuPgovVKiWhmCwLG7O1PJaOmEVAn7sX5uwZ&#10;9YB8PcCgKVa8Ar/PjTe9XR0CUpCYifj2aJ5hRyEmws6PJir9z/+UdX3ay98AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQB3+0Ok2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhbyD2EBvjRyT&#10;mOJaDiH9ode6hfYoWxvLxFq5lpK4b99NLu1lYZhh5ttiM7lenHAMnScFy0UCAqnxpqNWwcf78909&#10;iBA1Gd17QgU/GGBTzm4KnRt/pjc8VbEVXEIh1wpsjEMuZWgsOh0WfkBib+9HpyPLsZVm1Gcud71M&#10;kySTTnfEC1YPuLPYHKqjU5A9vmzt8Jl9fe/T8Bpqf4iVf1Lqdj5tH0BEnOJfGC74jA4lM9X+SCaI&#10;XgE/Eq+XvXSdpCBqBevVCmRZyP/w5S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlZCm&#10;JxQCAAAiBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;d/tDpNsAAAAEAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:fill o:detectmouseclick="t"/>
+              <v:textbox style="mso-fit-shape-to-text:t" inset="20pt,0,0,15pt">
+                <w:txbxContent>
+                  <w:p w14:paraId="13B2FD6F" w14:textId="54B15640" w:rsidR="00763C4B" w:rsidRPr="00763C4B" w:rsidRDefault="00763C4B" w:rsidP="00763C4B">
+                    <w:pPr>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00763C4B">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                        <w:noProof/>
+                        <w:color w:val="000000"/>
+                        <w:sz w:val="20"/>
+                      </w:rPr>
+                      <w:t>Fannie Mae Confidential</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A622822" w14:textId="77777777" w:rsidR="00EB77CB" w:rsidRDefault="00EB77CB">
+    <w:p w14:paraId="4065170B" w14:textId="77777777" w:rsidR="007F2CD2" w:rsidRDefault="007F2CD2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E66DAC6" w14:textId="77777777" w:rsidR="00EB77CB" w:rsidRDefault="00EB77CB">
+    <w:p w14:paraId="72B31DBF" w14:textId="77777777" w:rsidR="007F2CD2" w:rsidRDefault="007F2CD2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2737157D" w14:textId="77777777" w:rsidR="00EB77CB" w:rsidRDefault="00EB77CB"/>
+    <w:p w14:paraId="110D126E" w14:textId="77777777" w:rsidR="007F2CD2" w:rsidRDefault="007F2CD2"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="F0AA71AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7D"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="43B02BA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -12612,187 +14656,185 @@
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63A61ADB"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="D5DA93F0"/>
     <w:name w:val="List Number"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="482544748">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="1"/>
         <w:lvlText w:val="%1.  "/>
         <w:lvlJc w:val="left"/>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1799251842">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="2097315167">
     <w:abstractNumId w:val="5"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.  "/>
         <w:lvlJc w:val="left"/>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="834104649">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1382095783">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="1"/>
         <w:lvlText w:val="%1.  "/>
         <w:lvlJc w:val="left"/>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="16086016">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1213270470">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="464280921">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1493057350">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1207184157">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1147360186">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="657659522">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1044214152">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1831678614">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="34014649">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="185600654">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:pStyle w:val="1"/>
         <w:lvlText w:val="%1.  "/>
         <w:lvlJc w:val="left"/>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="644895911">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.  "/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:widowControl w:val="0"/>
           <w:autoSpaceDE w:val="0"/>
           <w:autoSpaceDN w:val="0"/>
           <w:adjustRightInd w:val="0"/>
           <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...3 lines deleted...]
-  <w:doNotDisplayPageBoundaries/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="71681"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F10096"/>
     <w:rsid w:val="00001F9D"/>
     <w:rsid w:val="00003103"/>
     <w:rsid w:val="0000612F"/>
@@ -12866,50 +14908,51 @@
     <w:rsid w:val="001779D5"/>
     <w:rsid w:val="00194921"/>
     <w:rsid w:val="001954CC"/>
     <w:rsid w:val="001A16CF"/>
     <w:rsid w:val="001A2953"/>
     <w:rsid w:val="001A77B0"/>
     <w:rsid w:val="001B132D"/>
     <w:rsid w:val="001B23B9"/>
     <w:rsid w:val="001B3762"/>
     <w:rsid w:val="001B5C6C"/>
     <w:rsid w:val="001C2A39"/>
     <w:rsid w:val="001C3DCF"/>
     <w:rsid w:val="001C4566"/>
     <w:rsid w:val="001C6158"/>
     <w:rsid w:val="001C77B0"/>
     <w:rsid w:val="001D2390"/>
     <w:rsid w:val="001D7388"/>
     <w:rsid w:val="001E30EF"/>
     <w:rsid w:val="001E3218"/>
     <w:rsid w:val="001E58AF"/>
     <w:rsid w:val="001E7C4A"/>
     <w:rsid w:val="001F2703"/>
     <w:rsid w:val="001F34F3"/>
     <w:rsid w:val="001F52F6"/>
     <w:rsid w:val="002001E3"/>
+    <w:rsid w:val="00201F11"/>
     <w:rsid w:val="00202E89"/>
     <w:rsid w:val="002038FD"/>
     <w:rsid w:val="00207B95"/>
     <w:rsid w:val="00212854"/>
     <w:rsid w:val="00212892"/>
     <w:rsid w:val="002134A0"/>
     <w:rsid w:val="00214E22"/>
     <w:rsid w:val="002158E5"/>
     <w:rsid w:val="0021698C"/>
     <w:rsid w:val="002273DA"/>
     <w:rsid w:val="0023652C"/>
     <w:rsid w:val="00237A8C"/>
     <w:rsid w:val="00240147"/>
     <w:rsid w:val="00240B88"/>
     <w:rsid w:val="002435BF"/>
     <w:rsid w:val="002531C8"/>
     <w:rsid w:val="00253AC4"/>
     <w:rsid w:val="002545C1"/>
     <w:rsid w:val="00254D2E"/>
     <w:rsid w:val="00257DC9"/>
     <w:rsid w:val="002600E5"/>
     <w:rsid w:val="0026219F"/>
     <w:rsid w:val="00263701"/>
     <w:rsid w:val="002638E7"/>
     <w:rsid w:val="0026500A"/>
@@ -12943,85 +14986,87 @@
     <w:rsid w:val="002F6EF2"/>
     <w:rsid w:val="002F739E"/>
     <w:rsid w:val="00300E7B"/>
     <w:rsid w:val="00301D68"/>
     <w:rsid w:val="003024CF"/>
     <w:rsid w:val="0030338C"/>
     <w:rsid w:val="00303DDD"/>
     <w:rsid w:val="00311C4D"/>
     <w:rsid w:val="00316558"/>
     <w:rsid w:val="0031730B"/>
     <w:rsid w:val="00321BB9"/>
     <w:rsid w:val="003250C6"/>
     <w:rsid w:val="00325138"/>
     <w:rsid w:val="00325A50"/>
     <w:rsid w:val="003278D1"/>
     <w:rsid w:val="00334C23"/>
     <w:rsid w:val="00335C85"/>
     <w:rsid w:val="003363F3"/>
     <w:rsid w:val="00341F19"/>
     <w:rsid w:val="003445DF"/>
     <w:rsid w:val="00347F1A"/>
     <w:rsid w:val="0035102C"/>
     <w:rsid w:val="00361AA8"/>
     <w:rsid w:val="0036218E"/>
     <w:rsid w:val="00362BF2"/>
+    <w:rsid w:val="003630D7"/>
     <w:rsid w:val="003666CD"/>
     <w:rsid w:val="00373113"/>
     <w:rsid w:val="00374244"/>
     <w:rsid w:val="00374A82"/>
     <w:rsid w:val="00374E61"/>
     <w:rsid w:val="00377FDD"/>
     <w:rsid w:val="00387909"/>
     <w:rsid w:val="003928B9"/>
     <w:rsid w:val="003952ED"/>
     <w:rsid w:val="003A16CD"/>
     <w:rsid w:val="003A1A7B"/>
     <w:rsid w:val="003A2B88"/>
     <w:rsid w:val="003A755A"/>
     <w:rsid w:val="003A76FB"/>
     <w:rsid w:val="003A7E01"/>
     <w:rsid w:val="003B0A14"/>
     <w:rsid w:val="003B1BC1"/>
     <w:rsid w:val="003B1BC4"/>
     <w:rsid w:val="003B4122"/>
     <w:rsid w:val="003B58C8"/>
     <w:rsid w:val="003B670A"/>
     <w:rsid w:val="003B68EB"/>
     <w:rsid w:val="003C432C"/>
     <w:rsid w:val="003C4615"/>
     <w:rsid w:val="003D118C"/>
     <w:rsid w:val="003D1F2E"/>
     <w:rsid w:val="003D1FA2"/>
     <w:rsid w:val="003D205E"/>
     <w:rsid w:val="003D2FED"/>
     <w:rsid w:val="003E28A3"/>
     <w:rsid w:val="003E329C"/>
     <w:rsid w:val="003F1F31"/>
     <w:rsid w:val="00400F36"/>
     <w:rsid w:val="00405046"/>
     <w:rsid w:val="004145FE"/>
+    <w:rsid w:val="00414F37"/>
     <w:rsid w:val="0041712F"/>
     <w:rsid w:val="0042133E"/>
     <w:rsid w:val="004218CD"/>
     <w:rsid w:val="00423D2C"/>
     <w:rsid w:val="00431E47"/>
     <w:rsid w:val="00432C1A"/>
     <w:rsid w:val="00436BCF"/>
     <w:rsid w:val="0044092A"/>
     <w:rsid w:val="0044445C"/>
     <w:rsid w:val="004468E3"/>
     <w:rsid w:val="0046163F"/>
     <w:rsid w:val="00462AB9"/>
     <w:rsid w:val="00466D35"/>
     <w:rsid w:val="00467607"/>
     <w:rsid w:val="0047185D"/>
     <w:rsid w:val="00471A60"/>
     <w:rsid w:val="00473191"/>
     <w:rsid w:val="00481348"/>
     <w:rsid w:val="004833E7"/>
     <w:rsid w:val="004838E1"/>
     <w:rsid w:val="00483B9F"/>
     <w:rsid w:val="00485EA3"/>
     <w:rsid w:val="0048647A"/>
     <w:rsid w:val="00490E36"/>
     <w:rsid w:val="00491282"/>
@@ -13134,204 +15179,211 @@
     <w:rsid w:val="006F6D88"/>
     <w:rsid w:val="00704673"/>
     <w:rsid w:val="007049E9"/>
     <w:rsid w:val="00705E55"/>
     <w:rsid w:val="007078DF"/>
     <w:rsid w:val="00707DF1"/>
     <w:rsid w:val="00710AA9"/>
     <w:rsid w:val="007131CA"/>
     <w:rsid w:val="00715B7A"/>
     <w:rsid w:val="007169FD"/>
     <w:rsid w:val="00716A69"/>
     <w:rsid w:val="00717C94"/>
     <w:rsid w:val="00722141"/>
     <w:rsid w:val="00723C30"/>
     <w:rsid w:val="007244CB"/>
     <w:rsid w:val="007301C7"/>
     <w:rsid w:val="00734E18"/>
     <w:rsid w:val="00734E2C"/>
     <w:rsid w:val="007442C2"/>
     <w:rsid w:val="0074760A"/>
     <w:rsid w:val="00750A77"/>
     <w:rsid w:val="00750D28"/>
     <w:rsid w:val="007520D9"/>
     <w:rsid w:val="007547E2"/>
     <w:rsid w:val="00754BA9"/>
+    <w:rsid w:val="00763C4B"/>
     <w:rsid w:val="0076444E"/>
     <w:rsid w:val="007719E3"/>
     <w:rsid w:val="00781EED"/>
     <w:rsid w:val="00783FCB"/>
     <w:rsid w:val="0079012C"/>
     <w:rsid w:val="00791530"/>
     <w:rsid w:val="00795687"/>
     <w:rsid w:val="00797E9C"/>
     <w:rsid w:val="007A31B3"/>
     <w:rsid w:val="007A44AC"/>
     <w:rsid w:val="007A4559"/>
     <w:rsid w:val="007A5A10"/>
     <w:rsid w:val="007A697F"/>
     <w:rsid w:val="007B11A4"/>
     <w:rsid w:val="007B1A4D"/>
     <w:rsid w:val="007B3394"/>
     <w:rsid w:val="007B4F1B"/>
     <w:rsid w:val="007B5C47"/>
     <w:rsid w:val="007C0189"/>
     <w:rsid w:val="007C2B7C"/>
     <w:rsid w:val="007C4141"/>
     <w:rsid w:val="007D0069"/>
     <w:rsid w:val="007D0996"/>
     <w:rsid w:val="007D390E"/>
     <w:rsid w:val="007D4B45"/>
     <w:rsid w:val="007E04DE"/>
     <w:rsid w:val="007E090B"/>
     <w:rsid w:val="007E4482"/>
     <w:rsid w:val="007E47CC"/>
+    <w:rsid w:val="007F2CD2"/>
     <w:rsid w:val="007F48FF"/>
     <w:rsid w:val="007F51F3"/>
     <w:rsid w:val="007F52EF"/>
     <w:rsid w:val="007F58D1"/>
     <w:rsid w:val="007F5BCE"/>
     <w:rsid w:val="007F6798"/>
     <w:rsid w:val="00803511"/>
     <w:rsid w:val="00804684"/>
     <w:rsid w:val="00807B3B"/>
     <w:rsid w:val="00813823"/>
     <w:rsid w:val="00813830"/>
     <w:rsid w:val="00814000"/>
     <w:rsid w:val="00814E33"/>
     <w:rsid w:val="00817225"/>
     <w:rsid w:val="00820877"/>
     <w:rsid w:val="0082209E"/>
     <w:rsid w:val="0083137F"/>
     <w:rsid w:val="00831637"/>
     <w:rsid w:val="00836E71"/>
     <w:rsid w:val="00844EB6"/>
     <w:rsid w:val="00864DEC"/>
     <w:rsid w:val="00870270"/>
     <w:rsid w:val="008722EA"/>
     <w:rsid w:val="00872697"/>
     <w:rsid w:val="0087626D"/>
     <w:rsid w:val="008827B8"/>
     <w:rsid w:val="00891D99"/>
     <w:rsid w:val="00891FAD"/>
     <w:rsid w:val="00892C8D"/>
     <w:rsid w:val="008A1919"/>
     <w:rsid w:val="008A7DAB"/>
     <w:rsid w:val="008B08C3"/>
+    <w:rsid w:val="008C1E92"/>
     <w:rsid w:val="008C26C8"/>
     <w:rsid w:val="008C37FB"/>
     <w:rsid w:val="008D15A5"/>
     <w:rsid w:val="008D3EA7"/>
     <w:rsid w:val="008E1E1F"/>
     <w:rsid w:val="008E271C"/>
     <w:rsid w:val="008F026A"/>
     <w:rsid w:val="008F1B06"/>
     <w:rsid w:val="008F3286"/>
     <w:rsid w:val="008F37A8"/>
     <w:rsid w:val="008F63AA"/>
     <w:rsid w:val="008F679B"/>
     <w:rsid w:val="009078B1"/>
     <w:rsid w:val="00913673"/>
     <w:rsid w:val="009159D7"/>
     <w:rsid w:val="009235B7"/>
     <w:rsid w:val="00924897"/>
     <w:rsid w:val="00924918"/>
+    <w:rsid w:val="00925F26"/>
     <w:rsid w:val="0092639C"/>
     <w:rsid w:val="00930CCF"/>
     <w:rsid w:val="009327F5"/>
     <w:rsid w:val="009329DA"/>
+    <w:rsid w:val="00942FEC"/>
     <w:rsid w:val="00943663"/>
     <w:rsid w:val="00943D94"/>
     <w:rsid w:val="00946A21"/>
     <w:rsid w:val="00950622"/>
     <w:rsid w:val="009506F9"/>
     <w:rsid w:val="00951557"/>
     <w:rsid w:val="00955162"/>
     <w:rsid w:val="009553F1"/>
     <w:rsid w:val="00955D40"/>
     <w:rsid w:val="0096535E"/>
     <w:rsid w:val="009679C4"/>
     <w:rsid w:val="00967C45"/>
     <w:rsid w:val="0097307A"/>
     <w:rsid w:val="009768BB"/>
     <w:rsid w:val="009769DC"/>
     <w:rsid w:val="00977AE7"/>
     <w:rsid w:val="009803FF"/>
     <w:rsid w:val="009825F3"/>
     <w:rsid w:val="00985205"/>
     <w:rsid w:val="00985B17"/>
     <w:rsid w:val="009927F6"/>
     <w:rsid w:val="0099532C"/>
     <w:rsid w:val="00995C97"/>
     <w:rsid w:val="009A2400"/>
     <w:rsid w:val="009A300E"/>
     <w:rsid w:val="009A39BC"/>
     <w:rsid w:val="009A5196"/>
     <w:rsid w:val="009A5994"/>
     <w:rsid w:val="009A7B11"/>
     <w:rsid w:val="009B0387"/>
     <w:rsid w:val="009B0B10"/>
     <w:rsid w:val="009B134A"/>
     <w:rsid w:val="009B1F99"/>
     <w:rsid w:val="009B3109"/>
     <w:rsid w:val="009B4583"/>
     <w:rsid w:val="009B4EAA"/>
     <w:rsid w:val="009B6D6F"/>
     <w:rsid w:val="009C04CC"/>
     <w:rsid w:val="009C164D"/>
     <w:rsid w:val="009C6E94"/>
     <w:rsid w:val="009D0794"/>
     <w:rsid w:val="009D1DF1"/>
     <w:rsid w:val="009D532A"/>
     <w:rsid w:val="009D5410"/>
     <w:rsid w:val="009D644F"/>
     <w:rsid w:val="009D673A"/>
     <w:rsid w:val="009D6863"/>
     <w:rsid w:val="009F089D"/>
     <w:rsid w:val="009F158D"/>
+    <w:rsid w:val="009F2F01"/>
     <w:rsid w:val="009F4DF9"/>
     <w:rsid w:val="009F5F9D"/>
     <w:rsid w:val="00A00650"/>
     <w:rsid w:val="00A04273"/>
     <w:rsid w:val="00A0572C"/>
     <w:rsid w:val="00A05F55"/>
     <w:rsid w:val="00A1416A"/>
     <w:rsid w:val="00A213C6"/>
     <w:rsid w:val="00A25858"/>
     <w:rsid w:val="00A306D2"/>
     <w:rsid w:val="00A307CA"/>
     <w:rsid w:val="00A30ECA"/>
     <w:rsid w:val="00A31F84"/>
     <w:rsid w:val="00A32EDF"/>
     <w:rsid w:val="00A36224"/>
     <w:rsid w:val="00A4423F"/>
     <w:rsid w:val="00A45374"/>
     <w:rsid w:val="00A531B8"/>
     <w:rsid w:val="00A5793C"/>
     <w:rsid w:val="00A60918"/>
     <w:rsid w:val="00A610A9"/>
     <w:rsid w:val="00A63FD3"/>
+    <w:rsid w:val="00A656DA"/>
     <w:rsid w:val="00A707A2"/>
     <w:rsid w:val="00A71A87"/>
     <w:rsid w:val="00A73476"/>
     <w:rsid w:val="00A74389"/>
     <w:rsid w:val="00A765E5"/>
     <w:rsid w:val="00A80777"/>
     <w:rsid w:val="00A80848"/>
     <w:rsid w:val="00A80927"/>
     <w:rsid w:val="00A82C0F"/>
     <w:rsid w:val="00A86224"/>
     <w:rsid w:val="00A91583"/>
     <w:rsid w:val="00A92BDB"/>
     <w:rsid w:val="00A95349"/>
     <w:rsid w:val="00A95C95"/>
     <w:rsid w:val="00AA1387"/>
     <w:rsid w:val="00AB1953"/>
     <w:rsid w:val="00AB3000"/>
     <w:rsid w:val="00AB703C"/>
     <w:rsid w:val="00AB72BB"/>
     <w:rsid w:val="00AC058B"/>
     <w:rsid w:val="00AC4EF2"/>
     <w:rsid w:val="00AD3240"/>
     <w:rsid w:val="00AE21E8"/>
     <w:rsid w:val="00AE51FA"/>
     <w:rsid w:val="00AE63FD"/>
@@ -13513,70 +15565,72 @@
     <w:rsid w:val="00E7496A"/>
     <w:rsid w:val="00E7773F"/>
     <w:rsid w:val="00E80526"/>
     <w:rsid w:val="00E844A6"/>
     <w:rsid w:val="00E861EE"/>
     <w:rsid w:val="00E86EF4"/>
     <w:rsid w:val="00E87E16"/>
     <w:rsid w:val="00E9002F"/>
     <w:rsid w:val="00E95DD2"/>
     <w:rsid w:val="00EA2BFF"/>
     <w:rsid w:val="00EA7329"/>
     <w:rsid w:val="00EB0427"/>
     <w:rsid w:val="00EB4173"/>
     <w:rsid w:val="00EB495D"/>
     <w:rsid w:val="00EB684B"/>
     <w:rsid w:val="00EB6887"/>
     <w:rsid w:val="00EB77CB"/>
     <w:rsid w:val="00EC0E15"/>
     <w:rsid w:val="00EC3D3F"/>
     <w:rsid w:val="00EC3DE3"/>
     <w:rsid w:val="00EC575B"/>
     <w:rsid w:val="00EC6DF5"/>
     <w:rsid w:val="00EC6FF9"/>
     <w:rsid w:val="00ED1F14"/>
     <w:rsid w:val="00ED4C51"/>
+    <w:rsid w:val="00ED71E4"/>
     <w:rsid w:val="00ED7538"/>
     <w:rsid w:val="00EE09C7"/>
     <w:rsid w:val="00EE15D2"/>
     <w:rsid w:val="00EE1AAA"/>
     <w:rsid w:val="00EE2121"/>
     <w:rsid w:val="00EF29EA"/>
     <w:rsid w:val="00EF67EB"/>
     <w:rsid w:val="00EF6E63"/>
     <w:rsid w:val="00F028B9"/>
     <w:rsid w:val="00F0528D"/>
     <w:rsid w:val="00F0687B"/>
     <w:rsid w:val="00F10096"/>
     <w:rsid w:val="00F12372"/>
     <w:rsid w:val="00F15C5A"/>
     <w:rsid w:val="00F202C4"/>
     <w:rsid w:val="00F20CCB"/>
     <w:rsid w:val="00F20E2E"/>
     <w:rsid w:val="00F2204E"/>
     <w:rsid w:val="00F36FD8"/>
     <w:rsid w:val="00F37C99"/>
+    <w:rsid w:val="00F4004A"/>
     <w:rsid w:val="00F42EA7"/>
     <w:rsid w:val="00F535A0"/>
     <w:rsid w:val="00F54D5A"/>
     <w:rsid w:val="00F577AB"/>
     <w:rsid w:val="00F60D61"/>
     <w:rsid w:val="00F67E53"/>
     <w:rsid w:val="00F70806"/>
     <w:rsid w:val="00F758BE"/>
     <w:rsid w:val="00F75C2E"/>
     <w:rsid w:val="00F76997"/>
     <w:rsid w:val="00F82333"/>
     <w:rsid w:val="00F861FB"/>
     <w:rsid w:val="00F927E7"/>
     <w:rsid w:val="00F93D47"/>
     <w:rsid w:val="00F95849"/>
     <w:rsid w:val="00FA042C"/>
     <w:rsid w:val="00FA04A6"/>
     <w:rsid w:val="00FA2671"/>
     <w:rsid w:val="00FA374B"/>
     <w:rsid w:val="00FB22AC"/>
     <w:rsid w:val="00FB64B5"/>
     <w:rsid w:val="00FB7878"/>
     <w:rsid w:val="00FC10AD"/>
     <w:rsid w:val="00FC6E5A"/>
     <w:rsid w:val="00FC6ED5"/>
@@ -13588,63 +15642,64 @@
     <w:rsid w:val="00FE13E6"/>
     <w:rsid w:val="00FE4663"/>
     <w:rsid w:val="00FE5580"/>
     <w:rsid w:val="00FF0CB3"/>
     <w:rsid w:val="00FF42C5"/>
     <w:rsid w:val="00FF511B"/>
     <w:rsid w:val="00FF7792"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="71681"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4CB109C4"/>
+  <w15:docId w15:val="{CE06A452-CD79-4D26-BBF8-FD39BD7CA560}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16194,73 +18249,73 @@
     <w:pPr>
       <w:widowControl/>
       <w:overflowPunct w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:before="120"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:snapToGrid/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00593455"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1260524458">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16524,51 +18579,90 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B82347B-8156-4FB5-9533-9EC706524753}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>21</Pages>
-[...1 lines deleted...]
-  <Characters>62059</Characters>
+  <Pages>22</Pages>
+  <Words>11582</Words>
+  <Characters>62691</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>517</Lines>
-  <Paragraphs>146</Paragraphs>
+  <Lines>522</Lines>
+  <Paragraphs>148</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <Company>Fannie Mae</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>73377</CharactersWithSpaces>
+  <CharactersWithSpaces>74125</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Shaw, Regina x</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ClassificationContentMarkingFooterShapeIds">
+    <vt:lpwstr>35cc2315,1168f6e5,f767975</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ClassificationContentMarkingFooterFontProps">
+    <vt:lpwstr>#000000,10,Aptos</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="ClassificationContentMarkingFooterText">
+    <vt:lpwstr>Fannie Mae Confidential</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
+    <vt:lpwstr>2026-05-04T16:15:25Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
+    <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
+    <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
+    <vt:lpwstr>be8b8552-7d55-4d4f-b835-d65e7a884ddc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>