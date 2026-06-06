--- v0 (2025-10-27)
+++ v1 (2026-06-06)
@@ -1,803 +1,1894 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/gbusgb_fanniemae_com/Documents/Rules Matrix-Standard/Rules Matrix/2025/Q3/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/e3unbj_fanniemae_com/Documents/Desktop/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EF510356-9014-402A-9890-3904FE659BF5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3B475667-E77E-4E3A-9252-B8F8585D54B3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="lZTM2RszFJnPDBIh3Cr0KfAowq8Zi7PTA0O5XAJ4Vs+sQmXdV2WrMh+IykCvqG67q+/rmNPUwp25wYMnqK9eXA==" workbookSaltValue="8Txov7Ee1rwn+Wf+h3K6pg==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-19380" yWindow="-16320" windowWidth="29040" windowHeight="15720" xr2:uid="{E1B8B4A6-B047-48B1-95C6-BC832B5499E2}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{E1B8B4A6-B047-48B1-95C6-BC832B5499E2}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="2" r:id="rId1"/>
-    <sheet name="External Rules Matrix" sheetId="11" r:id="rId2"/>
-    <sheet name="Enumerations" sheetId="12" r:id="rId3"/>
+    <sheet name="External Rules Matrix" sheetId="1" r:id="rId2"/>
+    <sheet name="Enumerations" sheetId="10" r:id="rId3"/>
     <sheet name="Acquisition Business Rules.v1" sheetId="8" state="hidden" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="3" hidden="1">'Acquisition Business Rules.v1'!$A$1:$B$1527</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Enumerations!$A$1:$B$313</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'External Rules Matrix'!$A$5:$Q$287</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">Enumerations!$A$1:$B$303</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'External Rules Matrix'!$A$5:$Q$288</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3340" uniqueCount="2343">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3324" uniqueCount="2341">
   <si>
     <t>Single Family:  Data Change Rules Matrix</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>RESOURCES:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Seller/Servicer Initiated Post Purchase Adjustment (PPA)</t>
+    </r>
+  </si>
+  <si>
     <t>1) Guidance Document:  Job Aid for HOW to submit a PPA request.</t>
   </si>
   <si>
     <t>https://www.fanniemae.com/content/job_aid/post-purchase-adjustments.pdf</t>
   </si>
   <si>
     <t>2) Request Template: Excel template to provide loan level details about the request.</t>
   </si>
   <si>
     <t>https://www.fanniemae.com/content/tool/post-purchase-adjustment-request-form.xls</t>
   </si>
   <si>
     <t xml:space="preserve">3) Data Change Rules Matrix: Outlines the documentation requirements at the attribute level. </t>
   </si>
   <si>
     <t>(Included on the 2nd tab of this spreadsheet, "External Rules Matrix")</t>
   </si>
   <si>
     <t>https://www.fanniemae.com/content/tool/post-purchase-adjustment-data-change-rules-matrix.xls</t>
   </si>
   <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>INSTRUCTIONS:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> How to read the Data Change Rules Matrix</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">&gt; Required document sets are grouped by letters.  For example, to change the Borrower FICO Score for a DU loan, you can provide all documents listed in the letter group (e.g. A </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>or</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> B</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>).</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">&gt; All documents listed under one letter group must be provided, such as all of A </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>or</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> all of B, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">or </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>all of C.</t>
+    </r>
+  </si>
+  <si>
     <t>&gt; You do NOT need to provide all documents listed under different letters.</t>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve">&gt; Where there are two letters within one document box (e.g., A/B), that document is required for all letters listed. For example, for Occupancy you can provide either the 1) AUS Findings and Appraisal </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>or</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 2) Final 1003 and Appraisal.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">NOTES: </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFC00000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>For consideration when reviewing the Data Change Rules Matrix</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">1) For data attributes not listed on the "External Rules Matrix" tab, please email </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="10"/>
+        <color indexed="30"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Post_PurchaseAdjustments@fanniemae.com</t>
+    </r>
+  </si>
+  <si>
     <t>2) Fannie Mae reserves the right to request lenders to provide the documentation listed in the columns under  "Documents Potentially Sourced Internally."</t>
   </si>
   <si>
     <t xml:space="preserve">3) The colors and letters have no particular significance besides visual display of required document groupings. </t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <u/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>:  For data attributes not listed below, please email Post_PurchaseAdjustments@fanniemae.com for details on required documentation.
+1. Fannie Mae reserves the right to request additional documentation as necessary.
+2. The requested data change must be supported by the documentation.  If the documentation does not support the data change, then additional documentation and explanation may be required.
+3. The documentation needed to remove a Data Attribute or SFC may be different than the requirements listed below.  These will be reviewed on a cases-by-case basis.</t>
+    </r>
   </si>
   <si>
     <t xml:space="preserve">Data Attributes and Special Feature Codes </t>
   </si>
   <si>
     <t>Lender Provided Documents</t>
   </si>
   <si>
     <t>Section I:  Data Attributes (DA)</t>
   </si>
   <si>
     <t>SFC #</t>
   </si>
   <si>
     <t>Data Attribute Name or 
 SFC Name</t>
   </si>
   <si>
+    <t>Glossary Definition (Source:  MISMO Definitions)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Mortgage Note/Loan Mod/Amendments (Riders/Addenda)
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(all docs to be provided, if applicable)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Closing Disclosure/TILA 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(TRID-UCD required for loans with application dates on or after 10/3/2015.  Prior to this use HUD-1. )</t>
+    </r>
+  </si>
+  <si>
     <t>Title Commitment</t>
   </si>
   <si>
     <t>MI Certificate</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Origination Credit Report 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Dated at origination-prior to acquisition)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">AUS Findings Report - (DU, LP, etc.) 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Dated prior to acquisition)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Final 1003
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Loan Application)</t>
+    </r>
   </si>
   <si>
     <t>Deed of Trust</t>
   </si>
   <si>
     <t>Loan Pay History</t>
   </si>
   <si>
     <t xml:space="preserve">Property Appraisal 
 </t>
   </si>
   <si>
     <t xml:space="preserve">Final 1008
  </t>
   </si>
   <si>
     <t>Contact PPA Team for Document Requirement</t>
   </si>
   <si>
     <t>Acquisition Amortization Term</t>
   </si>
   <si>
+    <t>Represents the number of months on which installment payments are based. Example: Balloon loans have a seven year life (Loan Term = 84) but a 30 year amortization period (Amortization Term = 360). Installment payments are determined based on the 360 month.</t>
+  </si>
+  <si>
     <t>A</t>
   </si>
   <si>
     <t>Acquisition Loan Margin</t>
   </si>
   <si>
+    <t>The loan margin (i.e., the difference between the interest rate of the loan and the value of the financial index on which the interest rate is based) at the time when the loan was originated.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Acquisition LTV Ratio -</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Original UPB</t>
+    </r>
+  </si>
+  <si>
+    <t>The ratio between the original loan amount and the lesser of the sales price or the appraised value, for first mortgages.  For second mortgages, the ratio is calculated on the sum of the current unpaid principal balance of the first and second mortgages.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Acquisition LTV Ratio - </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Property Valuation (Lesser of Purchase Price or Appraised Value)</t>
+    </r>
+  </si>
+  <si>
     <t>B</t>
   </si>
   <si>
     <t>Actual UPB</t>
   </si>
   <si>
+    <t>The actual unpaid principal balance of the loan on the date when it was acquired by Fannie Mae.</t>
+  </si>
+  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Aggregate Loan Curtailment Amount</t>
   </si>
   <si>
+    <t>The total amount of principal that has been paid from origination to date over and above the scheduled principal amount.</t>
+  </si>
+  <si>
     <t>Amortization Term</t>
   </si>
   <si>
+    <t>Represents the number of months on which installment payments are based. Example: Balloon loans have a seven year life (Loan Term = 84) but a 30 year amortization period (Amortization Term = 360). Installment payments are determined based on the 360 month</t>
+  </si>
+  <si>
     <t>Amortization Type</t>
   </si>
   <si>
+    <t>A code indicating the amortization type to be used to reduce the loan balance to zero.</t>
+  </si>
+  <si>
     <t>Application Received Date</t>
   </si>
   <si>
+    <t>The date the creditor or originator received the application from the borrower for the subject mortgage loan that would trigger the truth-in-lending disclosure.</t>
+  </si>
+  <si>
     <t>Appraisal Date</t>
   </si>
   <si>
+    <t>The date of the new appraisal of the property.</t>
+  </si>
+  <si>
     <t>Appraisal Identifier</t>
   </si>
   <si>
+    <t xml:space="preserve">A unique identifier assigned by a party for all appraisal data delivered to the party for this loan. It identifies the appraisal in UCDP when a loan is delivered to Fannie Mae. </t>
+  </si>
+  <si>
     <t>Appraisal Type</t>
   </si>
   <si>
+    <t>A code denoting the type of property appraisal completed on the subject property securing the mortgage.</t>
+  </si>
+  <si>
     <t>Appraiser State License Identifier</t>
   </si>
   <si>
+    <t xml:space="preserve">State license number of the appraiser who completed the final estimate of value for the subject property.  A unique identifier assigned by a party for all appraisal data delivered to the party for this loan. </t>
+  </si>
+  <si>
     <t>Appraiser Supervisor State License Identifier</t>
   </si>
   <si>
+    <t xml:space="preserve">State license number of the Appraiser Supervisor who completed the final estimate of value for the subject property. A unique identifier assigned by a party for all appraisal data delivered to the party for this loan. </t>
+  </si>
+  <si>
     <t>ARM Interest Rate Adjustment Rounding</t>
   </si>
   <si>
+    <t>A code that enumerates the rounding rule to be applied when calculating the note rate for a  loan when it converts from one product type to another.  This typically applies to certain types of ARM loans when they convert to fixed rate.</t>
+  </si>
+  <si>
     <t>ARM Plan Number - (same as Plan Number)</t>
   </si>
   <si>
+    <t>The Loan Adjustable Rate Mortgage Plan Code is the short hand identifier for a set of attributes and values that define the adjustable characteristics of a loan.</t>
+  </si>
+  <si>
     <t>Automated Underwriting System Type</t>
   </si>
   <si>
+    <t>The type of automated underwriting system used to evaluate the loan.</t>
+  </si>
+  <si>
     <t>AVM Model Name Type</t>
   </si>
   <si>
+    <t>The name of the AVM model used to calculate the valuation of the subject property.</t>
+  </si>
+  <si>
     <t>Balloon Payment</t>
   </si>
   <si>
+    <t>Balloon Flag for Pool</t>
+  </si>
+  <si>
     <t>Bankruptcy Indicator</t>
   </si>
   <si>
+    <t>Borrower’s answer to the question: Have you been declared bankrupt within the past 7 years? Collected on the URLA in Section VIII, line b.For loans originated using the redesigned URLA, this data is not required.</t>
+  </si>
+  <si>
     <t>Base LTV Ratio Percent</t>
   </si>
   <si>
+    <t>The result of dividing the difference of the original unpaid principal balance (UPB) minus the financed mortgage insurance premium by the value of the subject property.</t>
+  </si>
+  <si>
     <t>Bedroom Count</t>
   </si>
   <si>
+    <t>The number of bedrooms in the dwelling unit.</t>
+  </si>
+  <si>
     <t>Borrower Mail To Address Same As Property Indicator</t>
   </si>
   <si>
+    <t>When "Y", indicates that the mailing address for the borrower is the same as the property address.</t>
+  </si>
+  <si>
     <t>Borrower Paid Discount Points Total Amount</t>
   </si>
   <si>
+    <t xml:space="preserve">The total dollar amount of discount points that are paid by the borrower. </t>
+  </si>
+  <si>
     <t>Borrower Qualifying Income Amount</t>
   </si>
   <si>
+    <t>The total monthly borrower income per lender or investor guidelines.</t>
+  </si>
+  <si>
     <t>Borrower Reserves Monthly Payment Count</t>
   </si>
   <si>
+    <t xml:space="preserve">The number of loan payments that are available to the borrower from verified financial reserves after closing. Reserves are calculated as the total amount of liquid assets remaining after the loan transaction closes divided by the qualifying payment amount. </t>
+  </si>
+  <si>
     <t>Buydown Change Frequency Months Count</t>
   </si>
   <si>
+    <t xml:space="preserve">The time interval in months between interest rate increases during the buydown period. </t>
+  </si>
+  <si>
     <t>Buydown Contributor Type</t>
   </si>
   <si>
+    <t>Specifies the source of the buydown funds.</t>
+  </si>
+  <si>
     <t>Buydown Duration Months Count</t>
   </si>
   <si>
+    <t>The total number of months during which any buydown is in effect. This represents the accumulation of all the buydown periods.</t>
+  </si>
+  <si>
     <t>Buydown Increase Rate Percent</t>
   </si>
   <si>
+    <t>The amount by which the interest rate can increase at each adjustment period within the buydown duration.</t>
+  </si>
+  <si>
     <t>Buydown Initial Discount Percent</t>
   </si>
   <si>
+    <t>The percent by which the interest rate was bought down at origination. For example, for a 3-2-1 buydown, this would be 3.</t>
+  </si>
+  <si>
     <t>Buydown Temporary Subsidy Indicator</t>
   </si>
   <si>
+    <t>Indicates whether there is a temporary buydown subsidy. A subsidy is money paid by the borrower or third party for the purpose of paying down the interest rate or reducing the monthly payments.</t>
+  </si>
+  <si>
     <t>Cancellation Date</t>
   </si>
   <si>
+    <t>Effective date of mortgage insurance termination</t>
+  </si>
+  <si>
     <t>Cancellation Reason</t>
   </si>
   <si>
+    <t>Reason for mortgage insurance termination</t>
+  </si>
+  <si>
     <t>Cap</t>
   </si>
   <si>
+    <t>A code identifying whether there is a cap on the payment. The code also identifies whether the cap  is only upward, downward, or both.   Note:  In above definition, "payment" should be "periodic percentage".</t>
+  </si>
+  <si>
     <t>Cap Down Percent</t>
   </si>
   <si>
+    <t>The maximum percent that the principal and interest payment on an ARM can decrease at the time of the payment change.</t>
+  </si>
+  <si>
     <t>Capitalized Loan Indicator</t>
   </si>
   <si>
+    <t xml:space="preserve">Indicates that interest accrued, taxes, hazard insurance premiums, escrow disbursements made, and/or fees charged will be added to the unpaid principal balance. Capitalized mortgages are those in which accrued interest, taxes, hazard insurance premiums and/or late charges are added to the unpaid principal balance of the loan. Interest capitalization occurs any time interest (accrued and unpaid) and loan fees are added to the outstanding principal balance of a loan. This applies when a loan has been modified or is an option Adjustable Rate Mortgage (ARM). </t>
+  </si>
+  <si>
     <t>Cap Up Percent</t>
   </si>
   <si>
+    <t>The maximum percent that the principal and interest payment on an ARM can increase at the time of the payment change.</t>
+  </si>
+  <si>
     <t>Category Type</t>
   </si>
   <si>
+    <t>Specifies the type of dwelling or structure for the subject property.</t>
+  </si>
+  <si>
     <t>Citizenship Residency Type</t>
   </si>
   <si>
+    <t>Indicates this borrower's U.S. citizenship or alien status, as collected on the URLA (Section VIII, lines j. and k.).</t>
+  </si>
+  <si>
     <t>City</t>
   </si>
   <si>
+    <t>The city in which the subject property is located.</t>
+  </si>
+  <si>
     <t>Closing Cost Contribution Amount</t>
   </si>
   <si>
+    <t>The dollar amount of the individual Closing Cost Funds Type.</t>
+  </si>
+  <si>
     <t>Closing Cost Funds Type</t>
   </si>
   <si>
+    <t>Specifies the general names (type) of items commonly used as payment for the closing costs in a mortgage loan transaction.</t>
+  </si>
+  <si>
     <t>Closing Cost Source Type</t>
   </si>
   <si>
+    <t>Identifies the source or contributor of funds used for the closing cost.</t>
+  </si>
+  <si>
     <t>Closing Date</t>
   </si>
   <si>
+    <t>The date on which a borrower closes on a mortgage loan.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Combined LTV Ratio -</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Original UPB</t>
+    </r>
+  </si>
+  <si>
+    <t>The combined loan to value ratio, expressed as a percent, at the time when the loan was originated.  The Combined Loan to Value Ratio is the total Unpaid Principal Balance of the loan and all other outstanding loans on this property, divided by the lesser of the property purchase price amount or the property appraised value amount.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">Combined LTV Ratio - </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Property Valuation (Lesser of Purchase Price or Appraised Value)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Combined LTV Ratio -</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 2nd Lien UPB at Origination (New Subordinate Financing)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>A</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Combined LTV Ratio -</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> 2nd Lien UPB at Origination (Resubordination on Refinance)</t>
+    </r>
+  </si>
+  <si>
     <t>Condominium Project Status Type</t>
   </si>
   <si>
+    <t>Specifies the current state of the condominium project whether it's new or established.</t>
+  </si>
+  <si>
     <t>Construction Loan Indicator</t>
   </si>
   <si>
+    <t>Indicates whether or not this is a construction loan.ConstructionLoanIndicator should always equal "N".</t>
+  </si>
+  <si>
     <t>Construction Method Type</t>
   </si>
   <si>
+    <t xml:space="preserve">Describes the construction process for the main dwelling unit of the subject property. </t>
+  </si>
+  <si>
     <t>Construction To Permanent Closing Feature Type</t>
   </si>
   <si>
+    <t>Specifies the type of feature associated with closing for the Construction To Permanent loan.</t>
+  </si>
+  <si>
     <t>Construction To Permanent Closing Type</t>
   </si>
   <si>
+    <t>Specifies the type of closing for the Construction to Permanent loan.</t>
+  </si>
+  <si>
     <t>Construction To Permanent First Payment Due Date</t>
   </si>
   <si>
+    <t>The due date of the first payment of the permanent mortgage phase of a construction to permanent loan.</t>
+  </si>
+  <si>
     <t>Conversion Interest Ceiling</t>
   </si>
   <si>
+    <t>The maximum interest rate that would be permitted on the loan following its conversion to a new product type.</t>
+  </si>
+  <si>
     <t>Conversion Methodology Type Code</t>
   </si>
   <si>
+    <t>A code denoting when the loan is eligible to convert.</t>
+  </si>
+  <si>
     <t>Convertible Indicator</t>
   </si>
   <si>
+    <t>Indicates that the loan has a convertible characteristic.</t>
+  </si>
+  <si>
     <t>Convertible Status Type</t>
   </si>
   <si>
+    <t>Indicates whether the mortgagor has exercised the option to convert the ARM loan to a fixed rate loan.</t>
+  </si>
+  <si>
     <t>Counseling Confirmation Type</t>
   </si>
   <si>
+    <t>Specifies the type of mortgage counseling or education program attended by one or more of the borrowers. At least one borrower on the mortgage loan must complete homeownership education/counseling prior to loan closing.</t>
+  </si>
+  <si>
     <t>Counseling Format Type</t>
   </si>
   <si>
+    <t>Identifies the educational setting of the formal borrower homeownership program in which the borrower participated as a requirement of a special mortgage program. At least one borrower on the mortgage loan must complete homeownership education/counseling prior to loan closing.</t>
+  </si>
+  <si>
     <t>Credit Report Identifier</t>
   </si>
   <si>
+    <t>A reference number assigned by the credit bureau to a specific credit report. This report number is also referenced when a Reissue, Upgrade, or Status Query of an existing report is requested.</t>
+  </si>
+  <si>
     <t>A/B</t>
   </si>
   <si>
     <t>Credit Repository Source Indicator</t>
   </si>
   <si>
-    <t>Credit Repository Source Type</t>
-[...2 lines deleted...]
-    <t>Credit Score Impairment Type</t>
+    <t>Indicates whether a Credit Repository Source is available. If a Credit Repository Source is available, the source can be provided in Credit Repository Source Type.Used in conjunction with CreditRepositorySourceType (Sort ID 583). The Credit Repository Source Indicator must equal "N" when the borrower is relying on nontraditional credit, in instances where the credit score is invalid due to inaccuracies in the repository's records, or the credit score is obtained from an ineligible source (foreign credit scores). The Credit Repository Source Indicator must equal "N" when the borrower is a legal entity.</t>
   </si>
   <si>
     <t>Current Accrued Interest Amount</t>
   </si>
   <si>
+    <r>
+      <t>The dollar amount of interest accrued on the loan between the last paid installment date and the date reported</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
     <t>Current Note Rate</t>
   </si>
   <si>
+    <t xml:space="preserve">The rate at which interest is accrued for a loan.  Alias: Loan Note Rate. </t>
+  </si>
+  <si>
     <t>Current Payment</t>
   </si>
   <si>
+    <t>The amount of the principal and/or interest payment due on the loan for each installment, beginning on the effective date.</t>
+  </si>
+  <si>
     <t>Deferred Interest</t>
   </si>
   <si>
+    <t>Deferred Interest Flag for Pool.  For an adjustable-rate mortgage pool, a flag which denotes if mortgage loans in the MBS pool can gradually increase in mortgage debt due to loan terms that allow for reduced payment of principal and interest.  This would be like a Neg-Am loan, Option ARM loan, or payment cap loan and the terms would be stipulated in the related mortgage note and/or amendments.</t>
+  </si>
+  <si>
     <t>Delinquency Lock Out Period</t>
   </si>
   <si>
+    <t>When a loan has become 90-days delinquent, the borrower must bring the loan current and then make this number of on-time payments before they are again eligible to execute a Skip Payment.</t>
+  </si>
+  <si>
     <t>Delinquent Payments Over Past Twelve Months Count</t>
   </si>
   <si>
+    <t>The number of times during the past twelve months that the payment on the subject loan was delinquent.</t>
+  </si>
+  <si>
+    <t>Disclosed Index Rate Percent</t>
+  </si>
+  <si>
+    <t>The value of the financial index, expressed as a percent, used to calculate the Disclosed Fully Indexed Interest Rate that must be disclosed to the borrower for adjustable rate mortgages.</t>
+  </si>
+  <si>
     <t>Down Payment Amount</t>
   </si>
   <si>
+    <t>The dollar amount of the borrower’s Down Payment Type. Collected on the URLA in Section II (Source of Down Payment). The down payment amount is the difference between the purchase price and the original UPB of the loan (excluding any financed mortgage insurance (MI) premium amounts).</t>
+  </si>
+  <si>
+    <t>Down Payment Source Type</t>
+  </si>
+  <si>
+    <t>Specifies the entity providing funds for the down payment.</t>
+  </si>
+  <si>
     <t>Down Payment Type</t>
   </si>
   <si>
-    <t>Down Payment Source Type</t>
-[...2 lines deleted...]
-    <t>Disclosed Index Rate Percent</t>
+    <t>Specifies the general names (type) of items commonly used for a down payment by the borrower(s) in a mortgage loan transaction.</t>
   </si>
   <si>
     <t>Eligible Rent</t>
   </si>
   <si>
+    <t>Amount of rental income that could be earned on a single dwelling unit of a property if it were rented.</t>
+  </si>
+  <si>
     <t>Employment Borrower Self Employed Indicator</t>
   </si>
   <si>
+    <t>Indicates that in the referenced employment the borrower is self-employed. Enter "Y" if any income being used to qualify the borrower is from self-employment.</t>
+  </si>
+  <si>
     <t>Escrow Balance Amount</t>
   </si>
   <si>
+    <t xml:space="preserve">Escrow balance on the loan net of any escrow advances. </t>
+  </si>
+  <si>
     <t>Escrow Indicator</t>
   </si>
   <si>
+    <t>Indicates whether or not escrows are associated with this loan.</t>
+  </si>
+  <si>
     <t>Escrow Item Type</t>
   </si>
   <si>
+    <t>Specifies the type of Escrow Item.</t>
+  </si>
+  <si>
     <t>Escrow Monthly Payment Amount</t>
   </si>
   <si>
+    <t>The monthly payment amount for the escrow item.</t>
+  </si>
+  <si>
     <t>Exercise Lock Out Period</t>
   </si>
   <si>
+    <t>When the borrower reaches the Skip Payment Period Maximum Number, this is the required number of payments before they are again eligible to execute a Skip Payment.</t>
+  </si>
+  <si>
     <t>Extended Term</t>
   </si>
   <si>
+    <t>For loans where the term of the loan can be extended rather than increasing the principal and interest payment, this is the total term of the loan including any extension.  For all non-extendable loans, the extended term defaults to the original term.</t>
+  </si>
+  <si>
     <t>Fee %</t>
   </si>
   <si>
+    <t>The Skip Payment fee, expressed as a percentage, that the borrower is required to pay at the time the Skip Payment option is exercised.</t>
+  </si>
+  <si>
     <t>Fee Amount</t>
   </si>
   <si>
+    <t>The Skip Payment fee, expressed as a flat amount, that the borrower is required to pay at the time the Skip Payment option is exercised.</t>
+  </si>
+  <si>
+    <t>FICO4 Borrower Credit Score</t>
+  </si>
+  <si>
+    <t>Numeric credit score resulting from credit evaluation model.</t>
+  </si>
+  <si>
+    <t>FICO4 Borrower Credit Score Source Type</t>
+  </si>
+  <si>
+    <t>This element describes the source of the credit file – Equifax, Experian, Trans Union - or Merged Data if the sources are not specified.</t>
+  </si>
+  <si>
+    <t>FICO4 Loan Rep Credit Score</t>
+  </si>
+  <si>
+    <t>The one credit score value that represents the overall credit risk on the loan. This value is determined using credit score values for each qualifying borrower.</t>
+  </si>
+  <si>
     <t>Financial Index Rate</t>
   </si>
   <si>
+    <t>Current index value used to calculate the current interest rate.</t>
+  </si>
+  <si>
     <t xml:space="preserve">First Installment Due Date </t>
   </si>
   <si>
+    <t>The date on which the first payment on the original unpaid principal balance of the loan is due from the borrower.</t>
+  </si>
+  <si>
     <t>First Note Rate Change Date</t>
   </si>
   <si>
+    <t>The date on which the first interest rate adjustment is scheduled to occur.  This pertains to loans whose rates adjust on a periodic basis, such as Adjustable Rate Mortgages, Variable Rate Mortgages, etc.</t>
+  </si>
+  <si>
     <t>First Payment Change Date</t>
   </si>
   <si>
+    <t>The date of the first scheduled principal and interest payment change.</t>
+  </si>
+  <si>
     <t>First Time Home Buyer</t>
   </si>
   <si>
+    <t>Individual who is purchasing the security property, will reside in the property, and who, except as follows, had no ownership interest (sole or joint) in a principal residence during the three year period preceding the date of the purchase of the property.</t>
+  </si>
+  <si>
     <t>Flood Insurance Required</t>
   </si>
   <si>
+    <t>An indicator specifying whether the property securing the mortgage is required to have flood insurance because it is located in a flood hazard area.</t>
+  </si>
+  <si>
     <t>FNM Condominium Project Manager Project Identifier</t>
   </si>
   <si>
+    <t>The unique identifier of a property development project to which individual properties belong, assigned by the Fannie Mae’s Condo Project Manager (CPM) system.</t>
+  </si>
+  <si>
     <t>Funding Express Lender</t>
   </si>
   <si>
+    <t xml:space="preserve">An indicator that the Mortgage Backed Security (MBS) has the MBS Express payment option, where all unscheduled principal is remitted to Fannie Mae by the servicer earlier than for standard MBS.  </t>
+  </si>
+  <si>
     <t>Gross Servicing Fee Amount</t>
   </si>
   <si>
+    <t>The amount of the cash flow.</t>
+  </si>
+  <si>
     <t>Gross Servicing Fee Basis</t>
   </si>
   <si>
+    <t>A code that denotes the nature of the cash flow as being fixed or adjustable.</t>
+  </si>
+  <si>
     <t>Gross Servicing Fee Rate</t>
   </si>
   <si>
+    <t>Value of cash flow (rate) when expressed as basis points or percent format type codes.</t>
+  </si>
+  <si>
     <t>Guaranty Fee Rate</t>
   </si>
   <si>
     <t>Home Equity Combined LTV Ratio Percent</t>
   </si>
   <si>
+    <t>The result of dividing the sum of the unpaid principal balance (UPB) of the first mortgage (which includes any financed mortgage insurance premium), the full amount of any home equity line of credit (whether drawn or undrawn), and the unpaid balance of any other subordinate financing by the value of the subject property.</t>
+  </si>
+  <si>
     <t>Home Improvement Product Type</t>
   </si>
   <si>
+    <t>Denotes the Fannie Mae-specific home improvement product.</t>
+  </si>
+  <si>
     <t>Index</t>
   </si>
   <si>
+    <t>Identifies a specific financial index. The interest rate changes for adjustable rate loans are tied to the rate changes of these indices.  Values include:   LIBOR, National Median COFI, COFI (11th District Monthly Cost of Funds Index), 1-Year Treasury, 3-</t>
+  </si>
+  <si>
     <t>Index Lookback Period</t>
   </si>
   <si>
+    <t>The number of days prior to the conversion date at which to obtain the value of the published financial index that will be used to calculate the new interest rate, lender pass through, and required yield for the loan to use after it has been converted.</t>
+  </si>
+  <si>
     <t>Index Min Movement Percent</t>
   </si>
   <si>
+    <t>The minimum index change required to trigger an interest rate change at a scheduled rate change date.</t>
+  </si>
+  <si>
     <t>Index Rate</t>
   </si>
   <si>
+    <t>The value of the published financial index that was used as the basis to compute this interest rate for the loan.  It is captured for convenience, since the effective date for the value of the index will be different from the effective date of the interest</t>
+  </si>
+  <si>
     <t>Initial Principal and Interest (P&amp;I) Amount</t>
   </si>
   <si>
+    <t>The first principal and interest amount that is in effect in the life of a loan, beginning at the loan origination date.</t>
+  </si>
+  <si>
     <t>Insurance N/A Reason</t>
   </si>
   <si>
+    <t>A code that denotes reasons why (mortgage) insurance is not required for the loan.</t>
+  </si>
+  <si>
     <t>Insurance Premium Lender Paid Percent</t>
+  </si>
+  <si>
+    <t>The level of mortgage insurance the lender is paying on behalf of the borrower expressed as a percent on a conventional mortgage.</t>
   </si>
   <si>
     <t xml:space="preserve">A
 </t>
   </si>
   <si>
     <t>Interest Calculation Basis Type</t>
   </si>
   <si>
+    <t>Defines the loan balance upon which the interest is calculated.</t>
+  </si>
+  <si>
     <t>Interest Calculation Effective Months Count</t>
   </si>
   <si>
+    <t>The number of months that the individual occurrence of this INTEREST_CALCULATION RULE is in effect.</t>
+  </si>
+  <si>
     <t>Interest Calculation Method</t>
   </si>
   <si>
+    <t>Describes the length of the interest accrual period.</t>
+  </si>
+  <si>
     <t>Interest Calculation Period Type</t>
   </si>
   <si>
+    <t>A code indicating the method employed to calculate the interest rate of the loan while the set of rate adjustment attributes are in effect.</t>
+  </si>
+  <si>
     <t>Interest Rate</t>
   </si>
   <si>
+    <t>The interest rate of the loan at the time of loan origination.</t>
+  </si>
+  <si>
     <t>Interest Rate Adjustment Frequency</t>
   </si>
   <si>
+    <t>The frequency (usually expressed in months) with which the interest rate on the loan varies while the set of adjustment attributes are in effect.</t>
+  </si>
+  <si>
     <t>Interest Rate Adj Period</t>
   </si>
   <si>
+    <t>The number of periods (typically months) for which the set of rate adjustment attributes is in effect.</t>
+  </si>
+  <si>
     <t>Interest Rate Adjustment Rounding Factor</t>
   </si>
   <si>
+    <t>The percentage to which the interest rate is rounded.</t>
+  </si>
+  <si>
     <t>Interest Rate Cap Down Percent</t>
   </si>
   <si>
+    <t>The maximum interest rate decrease allowed for any single adjustment period for an adjustable/variable rate mortgage loan.</t>
+  </si>
+  <si>
     <t>Interest Rate Cap Up Percent</t>
   </si>
   <si>
+    <t>The maximum interest rate increase allowed for any single adjustment period for an adjustable/variable rate mortgage loan.</t>
+  </si>
+  <si>
     <t>Interest Rate Lifetime Ceiling</t>
   </si>
   <si>
+    <t>The maximum interest rate allowed on the loan for the life of the loan.</t>
+  </si>
+  <si>
+    <r>
+      <t>Interest Rate Lifetime Floor</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>The minimum interest rate allowed on the loan for the life of the loan.</t>
+  </si>
+  <si>
     <t>Investor Ownership Percent</t>
   </si>
   <si>
+    <t xml:space="preserve">Identifies the percentage amount of the loan owned by the investor. Specifies the contractual percent of interest that Fannie Mae will be purchasing for a cash delivery or an MBS pool of participation interests. If no contractual ownership arrangement exists, this value should equal 100. </t>
+  </si>
+  <si>
     <t>Investor Remittance Day</t>
   </si>
   <si>
+    <t>The day of the month on which principal and interest for the loan are remitted by the servicer to the investor.</t>
+  </si>
+  <si>
     <t>Investor Remittance Type</t>
   </si>
   <si>
+    <t>This describes the contractual accounting method used to calculate the funds received by the servicer from the borrower that are due to the investor.</t>
+  </si>
+  <si>
     <t>Last Payment Received Date</t>
   </si>
   <si>
+    <t>The actual date the last payment by the borrower was received by the lender.</t>
+  </si>
+  <si>
     <t>Legal Entity Type</t>
   </si>
   <si>
+    <t>The description of the entity type of the party or organization.When a for-profit or nonprofit investor, or a local government agency that purchases existing dwellings for renovation is the borrower for a HomeStyle Renovation mortgage, lender should deliver the information for the Legal Entity.</t>
+  </si>
+  <si>
     <t>Lien Position</t>
   </si>
   <si>
+    <t>A code that represents the priority of the lien in relation to other liens against the real estate property.</t>
+  </si>
+  <si>
     <t>Loan Assumability Indicator</t>
   </si>
   <si>
+    <t>Indicates whether the loan is a ssumable by another borrower.
+A type of financing arrangement in which the outstanding mortgage and its terms can be transferred from the current owner to a buyer. By assuming the previous owner's remaining debt, the buyer can avoid having to obtain his or her own mortgage.</t>
+  </si>
+  <si>
     <t>Loan Foreclosure Or Judgment Indicator</t>
   </si>
   <si>
+    <t>Borrowers answer to the question: Have you directly or indirectly been obligated on any loan that resulted in foreclosure, transfer of title in lieu of foreclosure, or judgment? Collected on the URLA in Section VIII, line e. For loans originated using the redesigned URLA, this data is not required.</t>
+  </si>
+  <si>
     <t>Loan Interest Only End Date</t>
   </si>
   <si>
+    <t>The date that a mortgagor stops paying only the interest accrued on a loan and begins to also pay down the principal.</t>
+  </si>
+  <si>
     <t>Loan Interest Only Term</t>
   </si>
   <si>
-    <t>Loan Level Credit Score Selection Method Type</t>
+    <t>The number of payments the loan remains interest only.</t>
+  </si>
+  <si>
+    <t>Loan Investor Collateral Program Type</t>
+  </si>
+  <si>
+    <t>Identifies the collateral program associated with the loan as identified by a specific entity.</t>
   </si>
   <si>
     <t>Loan Manual Underwriting Indicator</t>
   </si>
   <si>
+    <t>Indicates that the loan was manually underwritten. Supply "Y" if the loan underwriting decision is based on manual underwriting and not the recommendation from an automated underwriting system.</t>
+  </si>
+  <si>
     <t>Loan Maturity Period Type</t>
   </si>
   <si>
+    <t>The unit of time used for defining the period over which the loan matures.</t>
+  </si>
+  <si>
     <t>Loan Neg Amort Limit Percent</t>
   </si>
   <si>
+    <t>The maximum, as a percent of the original loan amount, to which the loan can amortize negatively (due to deferred interest).</t>
+  </si>
+  <si>
     <t>Loan Neg Amort Limit Resolution</t>
   </si>
   <si>
+    <t>A code indicating the method of resolving a loan that has reached the Loan Negative Amortization Limit Percent.</t>
+  </si>
+  <si>
     <t xml:space="preserve">LPI Date </t>
   </si>
   <si>
+    <t>Last Paid Installment Date.  The due date of the last paid installment on the loan at the time when the loan was acquired by Fannie Mae.</t>
+  </si>
+  <si>
     <t xml:space="preserve">LPTR </t>
   </si>
   <si>
+    <t>This is the rate at which the lender passes through interest on the loan to Fannie Mae at acquisition. The pass through rate is calculated as the note rate less the servicing fee rate, and if applicable, less the guaranty fee rate and/or excess yield.</t>
+  </si>
+  <si>
     <t>LPTR Cap Down Percent</t>
   </si>
   <si>
+    <t>The percent that the lender pass through rate on an ARM can decrease at the time of the rate change following the first change after fixed rate period.</t>
+  </si>
+  <si>
     <t>LPTR Cap Up Percent</t>
   </si>
   <si>
+    <t>The percent that the lender pass through rate on an ARM can increase at the time of the rate change following the first change after fixed rate period.</t>
+  </si>
+  <si>
     <t>LPTR Lifetime Ceiling</t>
   </si>
   <si>
+    <t>The maximum lender pass through rate allowed on the loan for the life of the loan.</t>
+  </si>
+  <si>
     <t xml:space="preserve">LPTR Lifetime Floor </t>
   </si>
   <si>
+    <t>The minimum lender pass through rate allowed on the loan for the life of the loan.</t>
+  </si>
+  <si>
     <t xml:space="preserve">LPTR Rate </t>
   </si>
   <si>
     <t>LPTR Remittance Day</t>
   </si>
   <si>
+    <t xml:space="preserve">The is the number of the day of the cycle on which the financial asset cash flow is remitted. </t>
+  </si>
+  <si>
     <t>Mailing Address Text</t>
   </si>
   <si>
+    <t>The address with the address number, pre-directional, street name, post-directional, address unit designators, and address unit value.</t>
+  </si>
+  <si>
     <t>Mailing Address Type</t>
   </si>
   <si>
+    <t>Specifies the type of address.</t>
+  </si>
+  <si>
     <t>Mailing City Name</t>
   </si>
   <si>
+    <t>The name of the city.</t>
+  </si>
+  <si>
     <t>Mailing Postal Code</t>
   </si>
   <si>
+    <t>The postal code (ZIP Code in the US) for the address. ZIP Code may be either 5 or 9 digits.</t>
+  </si>
+  <si>
     <t>Mailing State Code</t>
   </si>
   <si>
+    <t>The two-character representation of the US state, US Territory, Canadian Province, Military APO FPO, or Territory.</t>
+  </si>
+  <si>
     <t>Margin Rate</t>
   </si>
   <si>
+    <t>The Loan Margin is the rate, specified in the mortgage note,  by which the Interest Rate of the loan exceeds the effective Index Rate.  It is applicable to ARM loans and others where the interest rate is calculated based on a published financial index.</t>
+  </si>
+  <si>
     <t>Maximum Term</t>
   </si>
   <si>
+    <t>For loans where the term of the loan can be extended rather than increasing the principal and interest payment, this is the maximum term to which the original term can extend.</t>
+  </si>
+  <si>
     <t>MI Certificate No.</t>
   </si>
   <si>
+    <t>The number assigned by an insurer to track a loan</t>
+  </si>
+  <si>
     <t>MI Company</t>
   </si>
   <si>
+    <t>A unique identifier for the mortgage insurance company</t>
+  </si>
+  <si>
     <t>MI Coverage %</t>
   </si>
   <si>
+    <t>The percent of loan amount covered by mortgage insurance against losses caused by borrower default</t>
+  </si>
+  <si>
     <t>Minimum Servicing Fee</t>
   </si>
   <si>
+    <t>This is the minimum servicing fee rate mandated to ensure that the servicer will service the loan in good faith.</t>
+  </si>
+  <si>
     <t>MI Premium Financed Amount</t>
   </si>
   <si>
+    <t>The amount of the up-front premium that is financed.</t>
+  </si>
+  <si>
     <t>Monthly Debt Expense</t>
   </si>
   <si>
+    <t>The total dollar amount of monthly liabilities for all borrowers on the loan.</t>
+  </si>
+  <si>
     <t>Monthly Housing Expense</t>
   </si>
   <si>
+    <t>Monthly housing expense is the sum of the Principal &amp; Interest and Taxes &amp; Insurance (PITI)</t>
+  </si>
+  <si>
     <t>Monthly Income</t>
   </si>
   <si>
+    <t>The total dollar amount of monthly income for all borrowers on the loan.</t>
+  </si>
+  <si>
     <t>Mortgage Modification Indicator</t>
   </si>
   <si>
+    <t xml:space="preserve">Indicates that a loan modification exists. If a modification has been made to the loan, then the MortgageModificationIndicator must = "Y".  Post-closing corrections are not considered loan modifications.  </t>
+  </si>
+  <si>
     <t>Mortgage Type</t>
   </si>
   <si>
+    <t>A code that denotes if the loan is backed by insurance or guarantees from a government agency.</t>
+  </si>
+  <si>
     <t>Next Interest Rate Adj Date - (same as Nex Rate Change Date)</t>
   </si>
   <si>
+    <t xml:space="preserve">The date on which the next interest rate adjustment is scheduled to occur.  This pertains to loans whose rates adjust on a periodic basis, such as ARMS, VRMs, etc. </t>
+  </si>
+  <si>
     <t>Next P&amp;I Adj Date</t>
   </si>
   <si>
+    <t>The effective date that the date on which a new value for the Principal and Interest payment amount will come into effect.</t>
+  </si>
+  <si>
     <t>No. of Borrowers</t>
   </si>
   <si>
+    <t>#of borrowers on loan</t>
+  </si>
+  <si>
     <t>Note Rate (Step Rate Attribute)</t>
   </si>
   <si>
+    <t>The new interest rate for a loan.</t>
+  </si>
+  <si>
     <t>Note Signed Date</t>
   </si>
   <si>
+    <t>The date on which the borrower's) signed the mortgage note.</t>
+  </si>
+  <si>
     <t>Occupancy</t>
   </si>
   <si>
+    <t>A code identifying the borrower's residency status in the property</t>
+  </si>
+  <si>
     <t>Original Appraised Amount</t>
   </si>
   <si>
+    <t>The appraised value of the property at the time of origination of the loan</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Origination LTV Ratio</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> - Original UPB</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Origination LTV Ratio</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> -  Property Valuation (Lesser of Purchase Price or Appraised Value)</t>
+    </r>
+  </si>
+  <si>
     <t>Original Note Rate</t>
   </si>
   <si>
+    <t>The first interest rate that is in effect in the life of a loan, beginning at the loan origination date.</t>
+  </si>
+  <si>
     <t>Original Term</t>
   </si>
   <si>
+    <t>The period of time between the scheduled first payment due date and the maturity date of the mortgage, usually expressed in months.</t>
+  </si>
+  <si>
     <t>Original UPB</t>
   </si>
   <si>
+    <t>The face value on the note at origination (i.e. the amount borrowed by the mortgagor).  It is not adjusted for percentage acquired by Fannie Mae.</t>
+  </si>
+  <si>
     <t>P&amp;I Adjustment Frequency</t>
   </si>
   <si>
+    <t>The frequency (usually expressed in months) with which the Principal and Interest payment (period installment) due on the loan varies while the set of adjustment attributes are in effect.</t>
+  </si>
+  <si>
     <t>P&amp;I Adjustment Period</t>
   </si>
   <si>
+    <t>The number of periods (typically months) for which the set of payment adjustment attributes is in effect.</t>
+  </si>
+  <si>
     <t>P&amp;I Amount</t>
   </si>
   <si>
+    <t>The amount of the principal and/or interest payment due on the loan for each installment, as of the acquisition date.</t>
+  </si>
+  <si>
     <t>P&amp;I Calculation Method</t>
   </si>
   <si>
+    <t>A code indicating the method employed to vary the Principal and Interest payment (period installment) due on the loan while the set of adjustment attributes are in effect.</t>
+  </si>
+  <si>
     <t>Payment (Delinquency Modification)</t>
   </si>
   <si>
+    <t>The monthly principal and interest payment effective with this change.</t>
+  </si>
+  <si>
     <t>Payment Change Date</t>
   </si>
   <si>
+    <t>The date the PI payment for a loan is expected to change.</t>
+  </si>
+  <si>
     <t>Payment Lookback</t>
   </si>
   <si>
+    <t>The number of days prior to the effective date of the Interest Rate adjustment at which date the effective value of the financial index is obtained.  This is used when an interest rate adjustment occurs without a principal and interest amount adjustment.</t>
+  </si>
+  <si>
     <t>Postal Code</t>
   </si>
   <si>
+    <t>The code designated by the postal service to direct the delivery of physical mail or which corresponds to a physical location.  In the USA, this can take either a 5 digit form (ZIP Code) or a 9-digit form (ZIP + 4).</t>
+  </si>
+  <si>
     <t>Price Lock Date</t>
   </si>
   <si>
+    <t>The date when the borrower locks into the interest rate, e.g., 30 days prior to closing.</t>
+  </si>
+  <si>
     <t>Principal Remittance Day</t>
   </si>
   <si>
+    <t>The is the number of the day of the cycle on which the financial asset cash flow is remitted.</t>
+  </si>
+  <si>
     <t>Project Classification</t>
   </si>
   <si>
+    <t>A code that represents the type of property development project.</t>
+  </si>
+  <si>
     <t>Project Design Type</t>
   </si>
   <si>
+    <t>This field specifies the type of design for the multiple-unit buildings in a project.</t>
+  </si>
+  <si>
     <t>Project Dwelling Unit Count</t>
   </si>
   <si>
+    <t>Total number of individual dwelling units in the project.</t>
+  </si>
+  <si>
     <t>Project Dwelling Units Sold Count</t>
   </si>
   <si>
+    <t>The number of units in a building, project, or development that have been sold to date.</t>
+  </si>
+  <si>
     <t>Project Legal Structure Type</t>
   </si>
   <si>
+    <t>Specifies the form of ownership that defines the quality and quantity of ownership and rights to the individual unit owner.</t>
+  </si>
+  <si>
     <t>Project Total Units</t>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve">The total number of units (completed, proposed or under construction) in the property project. </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Indicates if SF (1,2,3,4) property.</t>
+    </r>
+  </si>
+  <si>
     <t>Property Attachment Type</t>
   </si>
   <si>
+    <t xml:space="preserve">Specifies the type of physical attachment, if any, between the dwelling unit and adjacent dwelling units.
+</t>
+  </si>
+  <si>
     <t>Property Estate Type</t>
   </si>
   <si>
+    <t>Specifies the ownership interest in the property.</t>
+  </si>
+  <si>
     <t>Property Street Address</t>
   </si>
   <si>
+    <t>The unstructured (Unparsed) street address of the subject property (e.g., 123 Main Street).</t>
+  </si>
+  <si>
     <t>Property Valuation Form Type</t>
   </si>
   <si>
+    <t>Specifies the form or document used to provide the property valuation.</t>
+  </si>
+  <si>
     <t>Purchase Price</t>
   </si>
   <si>
+    <t>The purchase price of the property, expressed as a dollar amount, net of any adjustments for sales or financing concessions.</t>
+  </si>
+  <si>
     <t>Rate Lookback</t>
   </si>
   <si>
+    <t>The number of days prior to the effective date of the Interest Rate adjustment at which date the effective value of the financial index is obtained.  This is used when an interest rate adjustment occurs concurrent with a principal and interest amount adjustment.</t>
+  </si>
+  <si>
     <t>Refinance Cash Out Amount</t>
   </si>
   <si>
+    <t>The amount of cash the borrower will receive at the closing of the loan on a refinance transaction.</t>
+  </si>
+  <si>
     <t>Required Margin</t>
   </si>
   <si>
+    <t>The Required (or Net) Margin is the minimum required rate that is added to a published index rate to determine the rate passed through to the investor by the loan servicer (lender)</t>
+  </si>
+  <si>
     <t>Scheduled UPB</t>
   </si>
   <si>
+    <t>The scheduled unpaid principal balance (UPB) of the loan on the date when it was acquired by Fannie Mae.  The scheduled UPB differs from the actual UPB by adjusting the balance to include all principal payments that are due but have not been applied.</t>
+  </si>
+  <si>
     <t>Seller Loan No.</t>
   </si>
   <si>
+    <t>The unique (for the lender) identifier assigned to the loan by the lender that sold the loan.</t>
+  </si>
+  <si>
     <t>Servicer Loan No.</t>
   </si>
   <si>
+    <t>The unique (for the lender) identifier assigned to the loan by the lender that is servicing the loan.</t>
+  </si>
+  <si>
     <t>Skipped Payment No.</t>
   </si>
   <si>
+    <t>The actual number of loan payments that a borrower has skipped at the time of acquisition.</t>
+  </si>
+  <si>
     <t>State</t>
   </si>
   <si>
+    <t>The 2-character postal abbreviation of the state, province, or region to which physical mail is directed or which corresponds to a physical location.</t>
+  </si>
+  <si>
     <t>Total Mortgaged Properties Count</t>
   </si>
   <si>
+    <t>The number of 1- to 4-unit properties that are financed and owned and/or obligated on by the borrower(s). A jointly owned/obligated property by multiple borrowers would count only once.</t>
+  </si>
+  <si>
     <t>Underwriting Case No.</t>
+  </si>
+  <si>
+    <t>Value used to identify the unique number that Desktop Underwriter assigned to the mortgage when it was submitted for an underwriting evaluation, which is used for tracking subsequent activity related to the mortgage.</t>
   </si>
   <si>
     <t>Unscheduled Principal Remittance Day</t>
   </si>
   <si>
     <t>Section II:  Special Feature Codes (SFC)</t>
   </si>
   <si>
     <t>Recourse (Cash and MBS)</t>
   </si>
   <si>
     <t>Cash-Out Refinance (Cash and MBS)</t>
   </si>
   <si>
     <t>Limited Cash-Out/No Cash-Out Refinance (Cash and MBS)</t>
   </si>
   <si>
     <t>Moderate Interest Rate Buydown (Cash and MBS)</t>
   </si>
   <si>
     <t>Restricted Relocation Mortgages (Cash and MBS)</t>
   </si>
   <si>
     <t>2/2 Significant Interest Rate Buydown (Cash and MBS)</t>
   </si>
   <si>
     <t>Lender Purchased Mortgage Insurance (Cash and MBS)</t>
   </si>
   <si>
     <t xml:space="preserve">Indemnification (Cash and MBS)
 </t>
   </si>
   <si>
     <t>Convertible ARMS - Take-Out Option (Cash and MBS)</t>
   </si>
   <si>
     <t>Convertible ARMS - Market Option (Cash and MBS)</t>
   </si>
   <si>
-    <t>Community Land Trust Mortgage (Cash and MBS)</t>
+    <t>SFC_076</t>
+  </si>
+  <si>
+    <t>Recast Mortgage (Cash and MBS)</t>
   </si>
   <si>
     <t>RD 502 Guaranteed Loan - Special Servicing Option (Cash and MBS)</t>
   </si>
   <si>
     <t>Community Seconds (Cash and MBS)</t>
   </si>
   <si>
     <t>Desktop Underwriter Loan (Seller Submitted to DU) (Cash and MBS)</t>
   </si>
   <si>
     <t>Multiple (5-10) Financed Properties to the Same Borrower (Cash and MBS)</t>
   </si>
   <si>
     <t>Conversions of One-Time Close Construction-to-Permanent Financing  (Cash and MBS)</t>
   </si>
   <si>
     <t>SFC_159</t>
   </si>
   <si>
     <t>Missing, Lost, or Destroyed Notes</t>
   </si>
   <si>
     <t>SSN Positively Validated through Social Security Administration (Cash and MBS)</t>
   </si>
@@ -837,805 +1928,350 @@
   <si>
     <t>No Flood Insurance - Not a Special Flood Hazard Area Property (Cash and MBS)</t>
   </si>
   <si>
     <t>SFC_181</t>
   </si>
   <si>
     <t>Private Transfer Fee (Cash and MBS)</t>
   </si>
   <si>
     <t>Pre-Purchase Housing Counseling LLPA Credit (Cash and MBS)</t>
   </si>
   <si>
     <t>HUD Section 184 Native American Mortgage (Cash and MBS)</t>
   </si>
   <si>
     <t>Correspondent Third-Party Origination (Cash and MBS)</t>
   </si>
   <si>
     <t>Broker Third-Party Origination (Cash and MBS)</t>
   </si>
   <si>
     <t>HomeStyle Renovation Mortgage with Recourse (Cash and MBS)</t>
   </si>
   <si>
+    <t>SFC_220</t>
+  </si>
+  <si>
+    <t>RD 502 Leveraged (Blended) Loan Program (Cash and MBS)</t>
+  </si>
+  <si>
     <t>Native American Conventional Lending Initiative Experiment (NACLT) (Cash and MBS)</t>
   </si>
   <si>
     <t>Manufactured Home (Cash and MBS)</t>
   </si>
   <si>
     <t>HomeStyle Renovation Mortgage without Recourse (Cash and MBS)</t>
   </si>
   <si>
     <t>Financed MI (Cash and MBS)</t>
   </si>
   <si>
     <t>Texas Equity Take-Out (Cash and MBS)</t>
   </si>
   <si>
     <t>DU Recommendation Override (Cash and MBS)</t>
   </si>
   <si>
     <t>Energy Efficient Mortgage (EEM) (Cash and MBS)</t>
   </si>
   <si>
     <t>Post Delivery Loan Single Loan Waiver (SLW) (Cash and MBS)</t>
   </si>
   <si>
     <t>SFC_508</t>
   </si>
   <si>
     <t>e-Mortgages</t>
   </si>
   <si>
     <t>Detached Condominium (Cash and MBS)</t>
   </si>
   <si>
     <t>Resale Restrictions Terminate at Foreclosure</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
+    <t>A/B/C</t>
+  </si>
+  <si>
     <t>Resale Restrictions Survive at Foreclosure (Cash and MBS)</t>
   </si>
   <si>
     <t>SFC_679</t>
   </si>
   <si>
     <t>HomePath Properties with Eligible Flexibilities per the Selling Guide (Cash and MBS)</t>
   </si>
   <si>
     <t>SFC_707</t>
   </si>
   <si>
     <t>Employment Contract in lieu of Standard Selling Guide or DU Guide Employment documentation requirements (Cash and MBS)</t>
   </si>
   <si>
     <t>SFC_763</t>
   </si>
   <si>
     <t>DTS Distressed Properties</t>
   </si>
   <si>
+    <t>SFC_773</t>
+  </si>
+  <si>
+    <t>EnergyStar-certified Improvement (Cash and MBS)</t>
+  </si>
+  <si>
     <t>SFC_777</t>
   </si>
   <si>
     <t>Approved Vendor Tool</t>
   </si>
   <si>
     <t>SFC_785</t>
   </si>
   <si>
     <t>ARM w/ Fallback Language</t>
   </si>
   <si>
     <t>SFC_791</t>
   </si>
   <si>
     <t>Single-width Mfr Housing</t>
   </si>
   <si>
     <t>FHA Higher Balance Mortgage (Cash and MBS)</t>
   </si>
   <si>
+    <t>SFC_801</t>
+  </si>
+  <si>
+    <t>Value Acceptance</t>
+  </si>
+  <si>
+    <t>A
+(Add)</t>
+  </si>
+  <si>
+    <t>B
+(Remove)</t>
+  </si>
+  <si>
+    <t>High LTV Refi Value Acceptance</t>
+  </si>
+  <si>
     <t>High Balance Conventional Loan  (Cash and MBS)</t>
   </si>
   <si>
     <t>HomeReady "Thin File" (Cash and MBS)</t>
   </si>
   <si>
     <t>SFC_838</t>
   </si>
   <si>
     <t>Illinois Land Trust</t>
   </si>
   <si>
+    <t>SFC_839</t>
+  </si>
+  <si>
+    <t>High LTV Refinance Option-Standard (Cash and MBS)</t>
+  </si>
+  <si>
+    <t>SFC_840</t>
+  </si>
+  <si>
+    <t>High LTV Refinance Option-Alternative Qualifying (Cash and MBS)</t>
+  </si>
+  <si>
     <t>Student Loan Cash-Out Refinance (Cash and MBS)</t>
   </si>
   <si>
     <t>SFC_843</t>
   </si>
   <si>
     <t>Housing Goals LLPA Credit</t>
   </si>
   <si>
     <t>SFC_859</t>
   </si>
   <si>
     <t>MH Advantage (Cash and MBS)</t>
   </si>
   <si>
+    <t>SFC_861</t>
+  </si>
+  <si>
+    <t>Remote Notarization (Cash and MBS)</t>
+  </si>
+  <si>
     <t>SFC_868</t>
   </si>
   <si>
     <t>RefiNow</t>
   </si>
   <si>
     <t>SFC_870</t>
   </si>
   <si>
     <t>ADU Variance</t>
   </si>
   <si>
     <t>SFC_871</t>
   </si>
   <si>
     <t>HomePath LLPA Credit</t>
   </si>
   <si>
     <t>DTS LLPA Waiver</t>
   </si>
   <si>
     <t>Address Confidentiality Program (Cash and MBS)</t>
   </si>
   <si>
+    <t>SFC_881</t>
+  </si>
+  <si>
+    <t>SF Green Bond DOE Zero Energy Ready</t>
+  </si>
+  <si>
+    <t>SFC_884</t>
+  </si>
+  <si>
+    <t>HomeReady VLIP LLPA Credit</t>
+  </si>
+  <si>
+    <t>SFC_887</t>
+  </si>
+  <si>
+    <t>Standby Comm/Perm Buydown</t>
+  </si>
+  <si>
+    <t>SFC_888</t>
+  </si>
+  <si>
+    <t>SF Green Bond WaterSense</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+A</t>
+  </si>
+  <si>
     <t>HomeReady Mortgage</t>
   </si>
   <si>
+    <t>SFC_918</t>
+  </si>
+  <si>
+    <t>Cryptocurrency Reserves</t>
+  </si>
+  <si>
     <t>RIN (Remote Ink-Signed Notarization) Loan</t>
   </si>
   <si>
-    <t>Represents the number of months on which installment payments are based. Example: Balloon loans have a seven year life (Loan Term = 84) but a 30 year amortization period (Amortization Term = 360). Installment payments are determined based on the 360 month.</t>
-[...40 lines deleted...]
-  <si>
     <t>ARM Plan Number</t>
   </si>
   <si>
-    <t>The Loan Adjustable Rate Mortgage Plan Code is the short hand identifier for a set of attributes and values that define the adjustable characteristics of a loan.</t>
-[...196 lines deleted...]
-  <si>
     <t>First Installment Due Date</t>
   </si>
   <si>
-    <t>The date on which the first payment on the original unpaid principal balance of the loan is due from the borrower.</t>
-[...116 lines deleted...]
-  <si>
     <t>Interest Only End Date</t>
   </si>
   <si>
-    <t>The date that a mortgagor stops paying only the interest accrued on a loan and begins to also pay down the principal.</t>
-[...209 lines deleted...]
-  <si>
     <t>Combined LTV</t>
   </si>
   <si>
     <t>Data Attribute Name</t>
   </si>
   <si>
     <t>FNM Supported Enumerations</t>
   </si>
   <si>
+    <t>AutomatedValuationModel</t>
+  </si>
+  <si>
+    <t>BrokerPriceOpinion</t>
+  </si>
+  <si>
+    <t>DesktopAppraisal</t>
+  </si>
+  <si>
+    <t>DriveBy</t>
+  </si>
+  <si>
+    <t>FieldReview</t>
+  </si>
+  <si>
+    <t>FullAppraisal</t>
+  </si>
+  <si>
+    <t>HybridAppraisal</t>
+  </si>
+  <si>
+    <t>None</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>PriorAppraisalUsed</t>
+  </si>
+  <si>
+    <t>TaxValuation</t>
+  </si>
+  <si>
+    <t>Unknown</t>
+  </si>
+  <si>
     <t>Clues</t>
   </si>
   <si>
     <t>LoanProspector</t>
   </si>
   <si>
     <t>Zippy</t>
   </si>
   <si>
     <t>Strategyware</t>
   </si>
   <si>
     <t>ECS</t>
   </si>
   <si>
     <t>DecisionEngine</t>
   </si>
   <si>
     <t>Capstone</t>
   </si>
   <si>
     <t>LoanProductAdvisor</t>
   </si>
   <si>
-    <t>Unknown</t>
-[...4 lines deleted...]
-  <si>
     <t>Assetwise</t>
   </si>
   <si>
     <t>DesktopUnderwriter</t>
   </si>
   <si>
     <t>FHA_Scorecard</t>
   </si>
   <si>
     <t>AutomatedPropertyService</t>
   </si>
   <si>
     <t>Casa</t>
   </si>
   <si>
     <t>FidelityHansen</t>
   </si>
   <si>
     <t>HomePriceAnalyzer</t>
   </si>
   <si>
     <t>HomePriceIndex</t>
   </si>
   <si>
     <t>HomeValueExplorer</t>
@@ -1751,2222 +2387,3228 @@
   <si>
     <t>SecondaryFinancingClosedEnd</t>
   </si>
   <si>
     <t>SweatEquity</t>
   </si>
   <si>
     <t>UnsecuredBorrowedFunds</t>
   </si>
   <si>
     <t>Grant</t>
   </si>
   <si>
     <t>EquityOnSubjectProperty</t>
   </si>
   <si>
     <t>RentWithOptionToPurchase</t>
   </si>
   <si>
     <t>SaleOfChattel</t>
   </si>
   <si>
     <t>BridgeLoan</t>
   </si>
   <si>
+    <t>FHLB_AffordableHousingProgram</t>
+  </si>
+  <si>
     <t>PropertySeller</t>
   </si>
   <si>
     <t>Relative</t>
   </si>
   <si>
     <t>LocalAgency</t>
   </si>
   <si>
     <t>USDA_RuralHousing</t>
   </si>
   <si>
     <t>CommunityNonProfit</t>
   </si>
   <si>
     <t>ReligiousNonProfit</t>
   </si>
   <si>
     <t>Employer</t>
   </si>
   <si>
     <t>StateAgency</t>
   </si>
   <si>
     <t>AggregatedRemainingSourceTypes</t>
   </si>
   <si>
     <t>FederalAgency</t>
   </si>
   <si>
     <t>New</t>
   </si>
   <si>
     <t>Established</t>
   </si>
   <si>
+    <t>Manufactured</t>
+  </si>
+  <si>
+    <t>SiteBuilt</t>
+  </si>
+  <si>
+    <t>NewNote</t>
+  </si>
+  <si>
+    <t>ModificationAgreement</t>
+  </si>
+  <si>
+    <t>AutomaticConversion</t>
+  </si>
+  <si>
+    <t>OneClosing</t>
+  </si>
+  <si>
+    <t>TwoClosing</t>
+  </si>
+  <si>
+    <t>Exercised</t>
+  </si>
+  <si>
+    <t>Active</t>
+  </si>
+  <si>
+    <t>NotApplicable</t>
+  </si>
+  <si>
+    <t>Expired</t>
+  </si>
+  <si>
+    <t>AmericanHomeownerEducationInstituteApprovedCounseling</t>
+  </si>
+  <si>
+    <t>MortgageInsuranceCompany</t>
+  </si>
+  <si>
+    <t>NonProfitOrganization</t>
+  </si>
+  <si>
+    <t>HUDApprovedCounselingAgency</t>
+  </si>
+  <si>
+    <t>BorrowerDidNotParticipate</t>
+  </si>
+  <si>
+    <t>GovernmentAgency</t>
+  </si>
+  <si>
+    <t>ThirdPartyCounseling</t>
+  </si>
+  <si>
+    <t>NoBorrowerCounseling</t>
+  </si>
+  <si>
+    <t>LenderTrainedCounseling</t>
+  </si>
+  <si>
+    <t>Individual</t>
+  </si>
+  <si>
+    <t>HomeStudy</t>
+  </si>
+  <si>
+    <t>BorrowerEducationNotRequired</t>
+  </si>
+  <si>
+    <t>Classroom</t>
+  </si>
+  <si>
+    <t>OriginatingLender</t>
+  </si>
+  <si>
+    <t>EquityPendingFromSubjectProperty</t>
+  </si>
+  <si>
+    <t>SalesPriceAdjustment</t>
+  </si>
+  <si>
+    <t>FHA_GiftSourceRelative</t>
+  </si>
+  <si>
+    <t>SecuredBorrowedFunds</t>
+  </si>
+  <si>
+    <t>FHA_GiftSource</t>
+  </si>
+  <si>
+    <t>DepositOnSalesContract</t>
+  </si>
+  <si>
+    <t>PledgedCollateral</t>
+  </si>
+  <si>
+    <t>FHA_GiftSourceGovernmentAssistance</t>
+  </si>
+  <si>
+    <t>FHA_GiftSourceEmployer</t>
+  </si>
+  <si>
+    <t>EquityPendingFromSale</t>
+  </si>
+  <si>
+    <t>Leasehold</t>
+  </si>
+  <si>
+    <t>FloodInsurance</t>
+  </si>
+  <si>
+    <t>EnergyEfficientImprovementFunds</t>
+  </si>
+  <si>
+    <t>HailInsurancePremium</t>
+  </si>
+  <si>
+    <t>CooperativeAssociationSpecialAssessment</t>
+  </si>
+  <si>
+    <t>GroundRent</t>
+  </si>
+  <si>
+    <t>CreditLife</t>
+  </si>
+  <si>
+    <t>DebtCancellationInsurance</t>
+  </si>
+  <si>
+    <t>ParishTax</t>
+  </si>
+  <si>
+    <t>CondominiumAssociationDues</t>
+  </si>
+  <si>
+    <t>StatePropertyTax</t>
+  </si>
+  <si>
+    <t>HomeownersAssociationDues</t>
+  </si>
+  <si>
+    <t>CountyBondTax</t>
+  </si>
+  <si>
+    <t>DistrictPropertyTax</t>
+  </si>
+  <si>
+    <t>VillagePropertyTax</t>
+  </si>
+  <si>
+    <t>DebtSuspensionInsurance</t>
+  </si>
+  <si>
+    <t>CooperativeAssociationDues</t>
+  </si>
+  <si>
+    <t>HazardInsurance</t>
+  </si>
+  <si>
+    <t>CondominiumAssociationSpecialAssessment</t>
+  </si>
+  <si>
+    <t>CountyPropertyTax</t>
+  </si>
+  <si>
+    <t>RehabilitationFunds</t>
+  </si>
+  <si>
+    <t>HomeownersAssociationSpecialAssessment</t>
+  </si>
+  <si>
+    <t>CityBondTax</t>
+  </si>
+  <si>
+    <t>PropertyTax</t>
+  </si>
+  <si>
+    <t>CreditUnemployment</t>
+  </si>
+  <si>
+    <t>CreditPropertyInsurance</t>
+  </si>
+  <si>
+    <t>PestInsurance</t>
+  </si>
+  <si>
+    <t>HomeownersInsurance</t>
+  </si>
+  <si>
+    <t>TownPropertyTax</t>
+  </si>
+  <si>
+    <t>SchoolPropertyTax</t>
+  </si>
+  <si>
+    <t>EarthquakeInsurance</t>
+  </si>
+  <si>
+    <t>MortgageInsurance</t>
+  </si>
+  <si>
+    <t>AssessmentTax</t>
+  </si>
+  <si>
+    <t>WindStormInsurance</t>
+  </si>
+  <si>
+    <t>CityPropertyTax</t>
+  </si>
+  <si>
+    <t>VolcanoInsurance</t>
+  </si>
+  <si>
+    <t>CreditDisability</t>
+  </si>
+  <si>
+    <t>StormInsurance</t>
+  </si>
+  <si>
+    <t>TownshipPropertyTax</t>
+  </si>
+  <si>
+    <t>BoroughPropertyTax</t>
+  </si>
+  <si>
+    <t>OtherTax</t>
+  </si>
+  <si>
+    <t>ConstructionCompletionFunds</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FICO4 Borrower Credit Score Source Type </t>
+  </si>
+  <si>
+    <t>Equifax</t>
+  </si>
+  <si>
+    <t>Experian</t>
+  </si>
+  <si>
+    <t>TransUnion</t>
+  </si>
+  <si>
+    <t>FICO4 Borrower Group Credit Score Impairment Type</t>
+  </si>
+  <si>
+    <t>NonPredictiveScore</t>
+  </si>
+  <si>
+    <t>InsufficientCreditHistory</t>
+  </si>
+  <si>
+    <t>SignificantErrorsScore</t>
+  </si>
+  <si>
+    <t>FICO4 Credit Score Selection Method Type</t>
+  </si>
+  <si>
+    <t>MiddleOrLowerThenLowest</t>
+  </si>
+  <si>
+    <t>ActualActualBiweekly</t>
+  </si>
+  <si>
+    <t>ConstructionToPermanent</t>
+  </si>
+  <si>
+    <t>DailySimpleInterestCashConventional</t>
+  </si>
+  <si>
+    <t>DailySimpleInterestMBS</t>
+  </si>
+  <si>
+    <t>FederalHousingAdministrationSection203k</t>
+  </si>
+  <si>
+    <t>GovernmentTitle1</t>
+  </si>
+  <si>
+    <t>HomeEquityLineOfCredit</t>
+  </si>
+  <si>
+    <t>HomestyleRenovationMortgage</t>
+  </si>
+  <si>
+    <t>Universal</t>
+  </si>
+  <si>
+    <t>DailyLoanBalance</t>
+  </si>
+  <si>
+    <t>EndOfPeriod</t>
+  </si>
+  <si>
+    <t>AverageBalance</t>
+  </si>
+  <si>
+    <t>Day</t>
+  </si>
+  <si>
+    <t>Month</t>
+  </si>
+  <si>
+    <t>NumberOfDaysBetweenPayments</t>
+  </si>
+  <si>
+    <t>Biweekly</t>
+  </si>
+  <si>
+    <t>NumberOfDaysInCalendarMonth</t>
+  </si>
+  <si>
+    <t>ScheduledInterestScheduledPrincipal</t>
+  </si>
+  <si>
+    <t>ScheduledInterestActualPrincipal</t>
+  </si>
+  <si>
+    <t>ActualInterestScheduledPrincipal</t>
+  </si>
+  <si>
+    <t>ActualInterestActualPrincipal</t>
+  </si>
+  <si>
+    <t>LimitedLiabilityCompany</t>
+  </si>
+  <si>
+    <t>LimitedPartnership</t>
+  </si>
+  <si>
+    <t>Corporation</t>
+  </si>
+  <si>
+    <t>JointVenture</t>
+  </si>
+  <si>
+    <t>NonProfitCorporation</t>
+  </si>
+  <si>
+    <t>GovernmentEntity</t>
+  </si>
+  <si>
+    <t>LandTrustAndBeneficiaryIsIndividual</t>
+  </si>
+  <si>
+    <t>Partnership</t>
+  </si>
+  <si>
+    <t>Living Trust</t>
+  </si>
+  <si>
+    <t>InspectionReportFormDoesNotRequireValue</t>
+  </si>
+  <si>
+    <t>PropertyInspectionWaiver</t>
+  </si>
+  <si>
+    <t>DU_RefiPlusPropertyFieldworkWaiver</t>
+  </si>
+  <si>
+    <t>Level1PropertyInspectionWaiver</t>
+  </si>
+  <si>
+    <t>ValueAcceptance</t>
+  </si>
+  <si>
+    <t>Year</t>
+  </si>
+  <si>
+    <t>Semimonthly</t>
+  </si>
+  <si>
+    <t>Quarter</t>
+  </si>
+  <si>
+    <t>Week</t>
+  </si>
+  <si>
+    <t>Mailing</t>
+  </si>
+  <si>
+    <t>HighriseProject</t>
+  </si>
+  <si>
+    <t>ManufacturedHome</t>
+  </si>
+  <si>
+    <t>MidriseProject</t>
+  </si>
+  <si>
+    <t>OtherSelectedOnValuationDocumentation</t>
+  </si>
+  <si>
+    <t>LowriseProject</t>
+  </si>
+  <si>
+    <t>DetachedCondo</t>
+  </si>
+  <si>
+    <t>Detached</t>
+  </si>
+  <si>
+    <t>TownhouseRowhouse</t>
+  </si>
+  <si>
+    <t>HighriseCondo</t>
+  </si>
+  <si>
+    <t>ManufacturedHomeCondominiumPUD_OrCooperative</t>
+  </si>
+  <si>
+    <t>PlannedUnitDevelopment</t>
+  </si>
+  <si>
+    <t>NotAProjectOrPlanDevelopment</t>
+  </si>
+  <si>
+    <t>Cooperative</t>
+  </si>
+  <si>
+    <t>TwoToFourUnit</t>
+  </si>
+  <si>
+    <t>MobileHome</t>
+  </si>
+  <si>
+    <t>CommonInterestApartment</t>
+  </si>
+  <si>
+    <t>ZeroLotLine</t>
+  </si>
+  <si>
+    <t>NotAvailable</t>
+  </si>
+  <si>
+    <t>Condominium</t>
+  </si>
+  <si>
     <t>Attached</t>
   </si>
   <si>
-    <t>NotAvailable</t>
-[...389 lines deleted...]
-    <t>Leasehold</t>
+    <t>SemiDetached</t>
   </si>
   <si>
     <t>Fractional</t>
   </si>
   <si>
     <t>LifeEstate</t>
   </si>
   <si>
     <t>FeeSimple</t>
   </si>
   <si>
     <t>DesktopUnderwriterQualitativeAnalysisAppraisalReport</t>
   </si>
   <si>
     <t>InteriorAndExteriorInspectionIndividualCooperativeInterestAppraisalReportLegacy2095</t>
   </si>
   <si>
     <t>SmallResidentialIncomePropertyAppraisalReport</t>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve">AppraisalUpdateAndOrCompletionReport </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="11"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>(must not be used for new acquisitions)</t>
+    </r>
+  </si>
+  <si>
     <t>UniformResidentialAppraisalReport</t>
   </si>
   <si>
     <t>MarketConditionsAddendum</t>
   </si>
   <si>
     <t>ManufacturedHomeAppraisalReport</t>
   </si>
   <si>
     <t>IndividualCondominiumUnitAppraisalReport</t>
   </si>
   <si>
     <t>ExteriorOnlyInspectionIndividualCondominiumUnitAppraisalReport</t>
   </si>
   <si>
     <t>IndividualCooperativeInterestAppraisalReport</t>
   </si>
   <si>
     <t>InteriorAndExteriorInspectionResidentialAppraisalReportLegacy2055</t>
   </si>
   <si>
     <t>OneUnitResidentialAppraisalFieldReviewReport</t>
   </si>
   <si>
     <t>ExteriorOnlyInspectionIndividualCooperativeInterestAppraisalReport</t>
   </si>
   <si>
     <t>ExteriorOnlyInspectionResidentialAppraisalReport</t>
   </si>
   <si>
     <t>DesktopUnderwriterPropertyInspectionReport</t>
   </si>
   <si>
     <t>TwoToFourUnitResidentialAppraisal</t>
   </si>
   <si>
     <t>RentSchedule</t>
   </si>
   <si>
-    <t>SemiDetached</t>
-[...1 lines deleted...]
-  <si>
     <t>Acquisition Business Rules</t>
   </si>
   <si>
+    <t>Acquisition LTV Ratio</t>
+  </si>
+  <si>
+    <t>Calculated LTV cannot be 0%.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The LTV and CLTV Ratios must not match if subordinate financing exists. </t>
+  </si>
+  <si>
+    <t>Amorization Term</t>
+  </si>
+  <si>
+    <t>Amortization Term cannot be greater than 480 months.</t>
+  </si>
+  <si>
+    <t>Amortization Term cannot be a negative number.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For Balloons, Amortization Term must be greater than Original Term. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Amortization Term must be less than or equal to 360 months for the loan to be eligible for delivery to Fannie Mae. </t>
+  </si>
+  <si>
+    <t>Amortization Term must be greater than or equal to Original Term when Amortization Type is GrowingEquityMortgage.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1st Payment Change Date is not allowed when Amortization Type is Fixed. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">When Amortization Type is Fixed Rate the Rate Change Date is not allowed. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">When the Amortization Type is not ARM, the Mortgage Margin must be blank or zero. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Loan amortization type must be Fixed for conventional loans with LTV greater than 95%. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Minimum Interest Rate must not be provided when the Amortization Type is Fixed. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Maximum Interest Rate must not be provided when the Amortization Type is Fixed. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amortization Type must be Fixed when Balloon Indicator is 'Yes'. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amortization Type must be ARM when an ARM index rate is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Interest Rate Rounding Type is required when the Loan Amortization type is Adjustable Rate. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Amortization Type must be Fixed when SFC 196 is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Amortization Type must be Fixed when Pool Feature Code 159, 163, or 353 is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pool Amortization Type does not match the Major Amortization Type. </t>
+  </si>
+  <si>
+    <t>Section of the Act must be one of the following when Mortgage Type is FHA and Amortization Type is Fixed: 184, 203B, 203H, 203K, 213, 222, 234C or 255.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Section of the Act 251 - Adjustable Rate Mortgages is required when Mortgage Type is FHA and Amortization Type is AdjustableRate. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amortization Type must be Fixed when SFC 202 (HUD Section 184 Native American Mortgage) is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amortization Type cannot be Step for Government loans. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Section of the Act 3710 - Title 38 for Fixed Rate Mtgs is required when Mortgage Type is VA and Amortization Type is Fixed. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Section of the Act 502 Rural Housing Guaranteed is required when Mortgage Type is USDA Rural Housing and Amortization Type is Fixed. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amortization Type must be Fixed when Mortgage Type is USDA Rural Housing. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amortization Type must be Fixed for (SFC 743). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amortization Type must be Fixed for RefiNow loans (SFC 868). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Application Date must not be after the Date of Mortgage Note. </t>
+  </si>
+  <si>
+    <t>CMT ARMs are not allowed for mortgages with Application Received Dates on or after 7/1/2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Appraisal Type must be Full Appraisal for a Manufactured Housing loan. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Appraisal Type must be Field Review when Property Valuation Form is FNM 2000-One Unit Residential Appraisal Field Review Report or FNM-2000A-Two To Four Unit Residential Appraisal (Field Review) Report. </t>
+  </si>
+  <si>
+    <t>Appraisal Type must be Desktop Appraisal when SFC 848 is provided.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARM Plan Number is not allowed when Amortization Type is Fixed. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plan Number for AdjustableRate Mortgages with Mortgage Type of FHA must be one of the following: 515, 3549, 3550, 3551, 3552 or 3640. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SFCs 681 and 682 are not allowed when ARM Plan Number is 659, 660, 661, 750, 751, 1423, 1437, 3846, 4927, 4928,or 4929. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SFC 361 must be provided when Automated Underwriting System is Loan Product Advisor. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automated Underwriting System is required and must be Desktop Underwriter when SFC 841 is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automated Underwriting System must be Desktop Underwriter when Special Feature Code 852 is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automated Underwriting System must be Desktop Underwriter when Special Feature Code 056 is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automated Underwriting System must be Desktop Underwriter if an Appraisal Waiver or Appraisal SFC is provided. </t>
+  </si>
+  <si>
+    <t>Automated Underwriting System must be Desktop Underwriter when SFC 839 (Standard High LTV Refi) is provided.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">When an AUS SFC is provided, Automated Underwriting System is required. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AUS SFC is required when the Automated Underwriting System is provided. </t>
+  </si>
+  <si>
+    <t>Automated Underwriting System is required and must be Desktop Underwriter when SFC 127 is provided.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Only one Automated Underwriting System Special Feature Code can be delivered on a loan. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automated Underwriting System must be Desktop Underwriter when Special Feature Code 871 (HomePath LLPA Credit) is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SFC 605 (Home Possible) is required for HFA loans when the Automated Underwriting System is Loan Product Advisor. </t>
+  </si>
+  <si>
+    <t>Automated Underwriting System must be Desktop Underwriter for RefiNow loans (SFC 868).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automated Underwriting System must be Desktop Underwriter when Special Feature Code 878 is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">An Automated Underwriting System of Loan Prospector is not allowed when a DU match is made on the casefile number.  </t>
+  </si>
+  <si>
+    <t>Borrower/ Co-Borrower FICO Score</t>
+  </si>
+  <si>
+    <t>Credit Score cannot be below the minimum of 620 for DU underwritten loans when Number of Borrowers is 1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Credit Scores are not allowed for Group Home mortgages. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Loan Representative Credit Score must be 0 when SFC 583 is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Credit Score is required for High Balance loans (SFC 808). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Credit Score must meet the minimum of 620 for ECS Underwritten, Conventional loans. </t>
+  </si>
+  <si>
+    <t>Credit Score must be provided for at least one borrower when the loan is underwritten with LoanProspector.</t>
+  </si>
+  <si>
+    <t>Loan Representative Credit Score cannot be below the minimum allowable credit score of 700 for a Cash Out Refinance loan that is underwritten with Loan Product Advisor.</t>
+  </si>
+  <si>
+    <t>Credit Score cannot be below the minimum of 620 for manually underwritten, conventional, primary residence loans.</t>
+  </si>
+  <si>
+    <t>Credit Score cannot be below the minimum of 620 for manually underwritten, conventional, Fixed Rate Mortgages.</t>
+  </si>
+  <si>
+    <t>Credit Score cannot be below the minimum of 640 for manually underwritten, conventional, Adjustable Rate Mortgages.</t>
+  </si>
+  <si>
+    <t>Credit Score cannot be below the minimum of 620 for Government loans.</t>
+  </si>
+  <si>
+    <t>Loan Representative Credit Score cannot be below the minimum allowable credit score of 620 for a Fixed Rate loan that is underwritten with Loan Product Advisor.</t>
+  </si>
+  <si>
+    <t>Loan Representative Credit Score cannot be below the minimum allowable credit score of 640 for an Adjustable Rate loan that is underwritten with Loan Product Advisor.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLTV must be greater than zero. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLTV Ratio must be equal to or greater than to the LTV Ratio for 1st mortgages. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLTV Ratio must be greater than LTV Ratio for 2nd mortgages. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLTV cannot exceed the maximum of 70 for Group Homes (SFC 017) when Total Mortgaged Properties is greater than 10. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">When the MI Absence Reason is 'No MI Based on Original LTV' on the 2nd lien, the CLTV Ratio should be less than or equal to 70%. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLTV cannot exceed the maximum of 75 for SecondHome properties when Project Type is Q (Limited Review Established Project). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLTV cannot exceed the maximum of 75 for SecondHome properties when State is FL and Project Type is Q (Limited Review Established Project). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLTV cannot exceed the maximum of 90 for PrimaryResidence properties when Project Type is Q (Limited Review Established Project). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLTV cannot exceed the maximum of 90 for PrimaryResidence properties when State is FL and Project Type is Q (Limited Review Established Project). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLTV cannot exceed 150. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLTV must be greater than LTV for loans with Community Seconds (SFC 118). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLTV cannot exceed the maximum of 100 for Pledged Asset Loans (SFC 260 or 261). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLTV cannot exceed the maximum of 75 for Investment properties when Project Type is Q (Limited Review Established Project). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLTV cannot exceed the maximum of 80 when SFC 769 is provided. </t>
+  </si>
+  <si>
+    <t>Note Rate must be less than or equal to Maximum Mortgage Interest Rate.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Current Note Rate must be greater than or equal to the Minimum Interest Rate for an Adjusted ARM. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Note Rate cannot be less than 0. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">For ARMs, the current Note Rate must equal the Original Note Rate prior to the First Rate Change Date. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Current Note Rate for ARMs must be higher than 0 percent. </t>
+  </si>
+  <si>
+    <t>Eligible Rents is required for each unit of a multi-unit property, except for Unit 1 when the Property Usage Type is not Investment.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eligible Rents is required for Unit 1 of an Investment Property. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eligible Rents is not allowed on Unit 1 of Primary Residence or Second Home. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eligible Rents is required for unit 2 through 4 of a multi-unit Primary or Investment property. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Eligible Rents for Investment property is required. </t>
+  </si>
+  <si>
+    <t>Loans in a Social Bond Pool (FFC 207) must be underwritten by Desktop Underwriter to validate eligibility for inclusion in a Social Bond Pool.</t>
+  </si>
+  <si>
+    <t>A Second Home loan is not allowed in a Social Bond Pool (FFC 207).</t>
+  </si>
+  <si>
+    <t>An Investment Property loan is not allowed in a Social Bond Pool (FFC 207).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1st Payment Date for modified loans must equal the Pre-Modification 1st Payment Date when SFC 076 (Recast Mortgages) is present. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1st Payment Date must be the first of the month when SFC 076 (Recast Mortgages) is present. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">A modified 1st Payment Date that is before the original 1st Payment Date is not permitted. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">1st Payment Date must be less than 12 months before the Last Paid Installment Date for Government loans. </t>
+  </si>
+  <si>
+    <t>1st Payment Date (Month and Year) should not be greater than current month and Year by more than 2 months.</t>
+  </si>
+  <si>
+    <t>1st Payment Change Date must be later than 1st Payment Date.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">First Rate Change Date is required for ARMs. </t>
+  </si>
+  <si>
+    <t>Gfee After Buyup Buydown</t>
+  </si>
+  <si>
+    <t>Guaranty Fee After BuyUp/Buydown must be less than 10 percent.</t>
+  </si>
+  <si>
+    <t>Guaranty Fee After BuyUp/Buydown must be greater than or equal to 0.</t>
+  </si>
+  <si>
+    <t>Gfee Rate After APM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guaranty Fee After APM must be less than 10 percent. </t>
+  </si>
+  <si>
+    <t>Guaranty Fee After APM must be greater than 0.</t>
+  </si>
+  <si>
+    <t>Guaranty Fee After APM must match the Guaranty Fee on MBS Contract Number.</t>
+  </si>
+  <si>
+    <t>The difference between the Guaranty Fee Percent After Buyup/Buydown and Guaranty Fee After APM must not be more than 25 basis points or greater than the Max Buyup Amount on MBS Contract Number.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HCLTV cannot be greater than 90% for Owner Occupied property with a Project Type of ‘Q’ (Limited Review Established Project). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">HCLTV cannot exceed the maximum of 70 for Group Homes (SFC 017) when Total Mortgaged Properties is greater than 10. </t>
+  </si>
+  <si>
+    <t>HCLTV cannot exceed the maximum of 100 for Pledged Asset Loans (SFC 260 or 261).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HCLTV cannot exceed the maximum of 75 for Investment properties when Project Type is Q (Limited Review Established Project). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">HCLTV cannot exceed the maximum of 80 when 769 is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Government Title 1 HIP (Home Improvement Product) loans are not allowed. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">HIP Product Code of Conventional DSI - Whole Loans is not allowed. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">HIP Product Code of Conventional DSI - MBS is not allowed. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ARM Index is not valid for Fixed Rate Mortgages. </t>
+  </si>
+  <si>
+    <t>Whole Loan CMT ARMs are not accepted on or after October 1, 2021.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">An ARM index rate must be provided for adjustable rate mortgages. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The provided ARM index rate must be less than 30. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">When the MI Absence Reason is NoMIBasedOnOriginalLTV, the original LTV cannot be greater than 80%. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MI Absence Reason of NoMIBasedOnOriginalLTV is not allowed for New York mortgages when the LTV is greater than 80%. </t>
+  </si>
+  <si>
+    <t>MI Absence Reason of InvestorPurchasedMortgageInsurance and RefiNow (SFC 868) are not allowed.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MI Absence Reason and MI Company cannot be used in combination. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MI Absence Reason is not allowed under FHA, USDA Rural Housing, and VA Mortgages. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SFC 281 is not allowed for MI Absence Reason.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The LTV must be greater than 80 when MI Absence Reason is Repurchase. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The LTV must be greater than 80 when MI Absence Reason is MI Canceled Based On Current LTV. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">When the MI absence reason is MI Canceled Based on Current LTV, the first payment date must be at least 12 months prior to the Last Paid Installment Date. Loan must be seasoned. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">When the MI Absence Reason is Investor Purchased MI, then LTV must be greater than 80. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MI Absence Reason must be Repurchase when SFC 820 (HFA Preferred Risk Sharing) is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LTV cannot exceed the maximum of 97 when the MI Absence Reason is Investor Purchased MI. </t>
+  </si>
+  <si>
+    <t>Interest Only End Date must be after the 1st Payment Date.</t>
+  </si>
+  <si>
+    <t>Interest Rate Adj Frequency</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For unadjusted ARMs, the Rate Adjustment Frequency for both the First Rate Change and all Subsequent Rate Changes must meet the terms of the applicable ARM Plan Rate Adjustment Period. Under the Rate Adjustment Frequency section, the Number of Months for the 1st Rate Change Date and the Subsequent change date must always be equal. </t>
+  </si>
+  <si>
+    <t>The Rate Adjustment Frequency for the 1st Rate Change and Subsequent Rate Change Dates must always equal.</t>
+  </si>
+  <si>
+    <t>An Initial Fixed Period that is not equal to 6, 12, 36, 60, 84, or 120 is not allowed.</t>
+  </si>
+  <si>
+    <t>The Maximum Mortgage Interest Rate should match the calculated Rate Ceiling for the applicable ARM Plan. Please verify your data prior to submission.</t>
+  </si>
+  <si>
+    <t>Intial P&amp;I Amount</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Initial P&amp;I is required for ARMs. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">When provided, Initial P&amp;I for ARMs must be greater than zero. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Actual/Actual Remittance Type is required when HIP Product Code is A/A Biweekly. </t>
+  </si>
+  <si>
+    <t>Actual/Actual Remittance Type is required when HIP Product Code is Title I.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Actual/Actual Remittance Type is required for Daily Simple Interest loans. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Remittance Type must be 'Scheduled Interest/Scheduled Principal' for an MBS loan. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Actual/Actual Remittance Type is required when SFC 749 is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lien Priority Type must be First for Conventional loans. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">When the Lien Priority Type is "Second Lien", SFC 015 (Second Mortgage)  is required. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">When SFC 015 (Second Trust) is provided, then the Lien Priority Type 'Second Lien' is required. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cooperatives are not allowed when Lien Priority Type is Second Lien. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lien Priority Type must be First Lien for Government loans. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Purchase Price is not allowed when Lien Priority Type is SecondLien. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lien Priority Type must be FirstLien for loans with Temporary Interest Rate Buydown. </t>
+  </si>
+  <si>
+    <t>Lien Priority Type must be First for Government loans when Section of the Act is provided.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lien Priority Type for the Subordinate Lien is required when SFC 118 (Community Second Loan) is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Assumability Indicator must equal Yes for Adjustable Rate Mortgages.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assumability Indicator at the loan level must be No for Conventional, Fixed Rate Mortgages. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assumability Indicator at the loan level must be Yes when Mortgage Type is FHA, VA or USDA Rural Housing. </t>
+  </si>
+  <si>
+    <t>Assumability Indicator cannot be Yes for ARMs for Texas Section 50(a)(6) mortgage (SFC 304).</t>
+  </si>
+  <si>
+    <t>An appraisal or appraisal waiver SFC is required when Investor Collateral Program ID is provided.</t>
+  </si>
+  <si>
+    <t>Loan Level Credit Score Selection Method Type</t>
+  </si>
+  <si>
+    <t>The Loan Level Representative Credit Score Selection Method is required when the Loan Level Representative Credit Score is greater than zero.</t>
+  </si>
+  <si>
+    <t>LPI Date</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Last Paid Installment (LPI) Date cannot be more than 45 days before acquisition date. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">When the Last Paid Installment Date IS BEFORE the 1st Payment Date, then Current UPB and Original Loan Amount should equal. </t>
+  </si>
+  <si>
+    <t>When the Last Paid Installment Date is ON or AFTER the 1st Payment Date, then Current UPB should be less than Original Loan Amount.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A Last Paid Installment (LPI) Date cannot be two or more months before the 1st Payment Date. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Last Paid Installment Date cannot be more than 14 days before 1st Payment Date for Biweekly mortgages. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Calendar Day of Last Paid Installment Date must be equal to Calendar Day of 1st Payment Date. </t>
+  </si>
+  <si>
     <t>LPTR Rate</t>
   </si>
   <si>
     <t xml:space="preserve">The Pass-Through Rate must be greater than zero. </t>
   </si>
   <si>
-    <t xml:space="preserve">Purchase Price is required and cannot be zero for First Lien, Purchase loans. </t>
-[...17 lines deleted...]
-    <t xml:space="preserve">HCLTV cannot be greater than 90% for Owner Occupied property with a Project Type of ‘Q’ (Limited Review Established Project). </t>
+    <t>Maturity Date</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Maturity Date must be after the 1st Payment Date. </t>
+  </si>
+  <si>
+    <t>Maximum Term must be greater than or equal to 0.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Maximum Term must be less than or equal to 480 months. </t>
   </si>
   <si>
     <t>The MI Certificate Number must be numeric and at least seven digits in length. Invalid characters, such as dashes, which are commonly used in the Master Policy, not the MI Certificate Number, are not allowed.</t>
   </si>
   <si>
-    <t>Note Rate must be less than or equal to Maximum Mortgage Interest Rate.</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">SFC 361 must be provided when Automated Underwriting System is Loan Product Advisor. </t>
+    <t xml:space="preserve">MI Certificate Number is required when the MI Company is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MI Certificate No. must be numeric when MI Company is MIF. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MI Certificate No. is not allowed when MI Absence Reason is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MI Company is required when MI Certificate No. is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MI Company, MI Certificate No. and MI % Coverage must be blank when LTV is less than 80. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MI % Coverage must be greater than zero for NY State properties with an LTV greater than 80 when the MI Absence Reason is not provided for a Conventional, First Lien loan. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MI % Coverage must be greater than zero for properties not in NY State with an LTV greater than 80 when the MI Absence Reason is not provided for a Conventional, First Lien loan. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MI % Coverage should not be provided when MI Absence Reason is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MI % Coverage must meet the minimum MI requirement of 6% for loans with an Affordable Indicator of Yes, with an Original Term of less than or equal to 240 and a calculated LTV greater than 80% and less than or equal to 85%. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MI % Coverage must meet the minimum MI requirement of 12% for loans with an Affordable Indicator of Yes, with an Original Term of less than or equal to 240 and a calculated LTV greater than 85% and less than or equal to 90%. </t>
+  </si>
+  <si>
+    <t>MI % Coverage must meet the minimum MI requirement of 25% for loans with an Affordable Indicator of Yes, with an Original Term of less than or equal to 240 and a calculated LTV greater than 90% and less than or equal to 95%.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MI % Coverage must meet the minimum MI requirement of 25% for loans with an Affordable Indicator of Yes, with an Original Term of less than or equal to 240 and a calculated LTV greater than 95% and less than or equal to 97%. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MI % Coverage must meet the minimum MI requirement of 12% for loans with an Affordable Indicator of Yes, with an Original Term greater than 240 and a calculated LTV greater than 80% and less than or equal to 85%. </t>
+  </si>
+  <si>
+    <t>MI % Coverage must meet the minimum MI requirement of 12% for loans with an Affordable Indicator of Yes, with an Original Term greater than 240 and a calculated LTV greater than 85% and less than or equal to 90%.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MI % Coverage must meet the minimum MI requirement of 25% for loans with an Affordable Indicator of Yes, with an Original Term greater than 240 and a calculated LTV greater than 90% and less than or equal to 95%. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">If the calculated LTV for conventional mortgage is greater than 90% and less than or equal to 95%, the Selling Guide requires 25 percent MI % Coverage for the loan.  An MI Coverage % of 16% is allowed with the proper LLPA. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">If the calculated LTV for conventional mortgage is greater than 95% and less than or equal to 97%, the Selling Guide requires 35 percent MI % Coverage for the loan. An MI Coverage % of 18% is allowed with the proper LLPA. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">If the calculated LTV for conventional mortgage is greater than 80% and less than or equal to 85%, the Selling Guide requires 12 percent MI % Coverage for the loan. An MI Coverage % of 6% is allowed with the proper LLPA. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">If the calculated LTV for this conventional mortgage is greater than 85% and less than or equal to 90%, the Selling Guide requires 25 percent MI % Coverage for this loan. An MI Coverage % of 12% is allowed with the proper LLPA. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">If the calculated LTV for this conventional mortgage is greater than 90% and less than or equal to 95%, the Selling Guide requires 30 percent MI % Coverage for the loan. An MI Coverage % of 16% is allowed with the proper LLPA. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">If the calculated LTV for this conventional mortgage is greater than 95% and less than or equal to 97%, the Selling Guide requires 35 percent MI % Coverage for the loan. An MI Coverage % of 18% is allowed with the proper LLPA. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Financed MI Amount is not allowed when MI Absence Reason is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total Monthly Debt Expense should be greater than the P&amp;I for Owner Occupied properties. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Monthly Debt Expense cannot be greater than $20,000. </t>
+  </si>
+  <si>
+    <t>Monthly Debt Expense cannot be less than $25.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Monthly Debt Expense must be greater than or equal to Monthly Housing Expense for Primary Residences. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Monthly Debt Expense should be greater than or equal to Monthly Housing Expense when Property Usage Type is Second Home. </t>
+  </si>
+  <si>
+    <t>A Monthly Debt of $0 is only allowed for Investment Properties in certain circumstances.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A Monthly Debt of $0 is not allowed for Primary and Second Homes Mortgages. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Monthly Debt Expense must be greater than or equal to Monthly Housing Expense for Investment Property, Conventional mortgages. The Monthly Debt Expense is the sum of the monthly debt payment for all borrowers calculated in accordance with the Fannie Mae Selling Guide, including the Monthly Housing Expense. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Monthly Housing Expense cannot be greater than $10,000. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Monthly Housing Expense cannot be less than $25. </t>
+  </si>
+  <si>
+    <t>The Monthly Housing Expense must be zero or greater for second home and investment properties.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Monthly Housing Expense must be greater than the P&amp;I for Primary Residences. Monthly Housing Expense includes all monthly tax, insurance and homeowners association fees, etc. </t>
+  </si>
+  <si>
+    <t>Monthly Income cannot be less than the monthly expenses related to their primary residence regardless of the Property Usage Type (primary, second home, and investment) of the subject loan.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Monthly Income cannot be less than the Monthly Debt Expense. </t>
+  </si>
+  <si>
+    <t>Monthly Income cannot be greater than $75,000.</t>
+  </si>
+  <si>
+    <t>Monthly Income cannot be less than $100.</t>
+  </si>
+  <si>
+    <t>Monthly Income cannot be less than Current P&amp;I.</t>
+  </si>
+  <si>
+    <t>A negative Monthly Income is not allowed.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mortgage Type must be Conventional for Financed MI (SFC 281) loans. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mortgage Type must be USDA Rural Housing when a RD 502 Guaranteed Loan SFC is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">An RD 502 Guaranteed Loan SFC must be provided when Mortgage Type is USDA Rural Housing. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">If Mortgage Type is Conventional, either an MI Absence Reason or an MI Company must be provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mortgage Type must be FHA, VA, or USDA Rural Housing when SFC 196 is provided.  </t>
+  </si>
+  <si>
+    <t>Mortgage Type must be Conventional when SFC 749 is provided.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mortgage Type must be Conventional when SFC 848 is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mortgage Type must be FHA when loan Plan Number is 515, 3549, 3550, 3551, 3552 or 3640. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cash Out Refinance is not allowed when Mortgage Type is USDA Rural Housing. </t>
+  </si>
+  <si>
+    <t>Mortgage Type must be Conventional for HomeReady (SFC 900) loans.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mortgage Type must be Conventional for HFA loans. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mortgage Type must be Conventional for HomeStyle Renovation loans. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mortgage Type must be Conventional for Pledged Assets (SFC 260 or 261) loans. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mortgage Type must be Conventional for RefiNow loans (SFC 868). </t>
+  </si>
+  <si>
+    <t>Next Interest Rate Adj Date</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Next Rate Adjustment Date is required for ARMs. </t>
+  </si>
+  <si>
+    <t>Next Rate Adjustment Date cannot be less than the Current Date.</t>
+  </si>
+  <si>
+    <t>Next Rate Adjustment Date cannot be more than 40 years in the future.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Next Rate Adjustment Date is not allowed for Fixed Rate Mortgages. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">A Number of Borrowers that is greater than 10 is not allowed. </t>
+  </si>
+  <si>
+    <t>No. of Units</t>
   </si>
   <si>
     <t>Date of Mortgage Note cannot be more than 18 months before the 1st Payment Date for One-Time Close Construction-to-Permanent Financing loans (SFC 151).</t>
   </si>
   <si>
-    <t xml:space="preserve">Lien Priority Type must be First for Conventional loans. </t>
-[...10 lines deleted...]
-  <si>
     <t>One-Time Close Construction-to-Permanent Financing mortgages (SFC 151) require that the Date of Mortgage Note is not more than 18 months before the Modification Date.</t>
   </si>
   <si>
+    <t>The Date of Mortgage Note must be before the First Payment Date.</t>
+  </si>
+  <si>
+    <t>Date of Mortgage Note cannot be within 3 business days of the current date for Owner Occupied Refinance Mortgages with right of rescission.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A Date of Mortgage Note, or Modification Date for Modified Mortgages, that is before the First Payment Date by more than one year is not permitted. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Date of Mortgage Note cannot be in the future. </t>
+  </si>
+  <si>
     <t>Property Usage Type must be Primary Residence for conventional loans with LTV greater than 95%.</t>
   </si>
   <si>
-    <t>Loan Purpose must be Purchase or Limited Cash Out refinance for conventional loans with LTV greater than 95%. [SID: 315]</t>
-[...11 lines deleted...]
-    <t>The Maximum Mortgage Interest Rate should match the calculated Rate Ceiling for the applicable ARM Plan. Please verify your data prior to submission.</t>
+    <t xml:space="preserve">Property Usage Type must be 'Primary Residence' or 'Second Home' for government loans. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Property Usage Type must be Primary Residence for Corporate Relocation (SFC 013) loans. </t>
+  </si>
+  <si>
+    <t>Property Usage Type must be Primary Residence for military owner occupancy exception (SFC 754) loans.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Property Usage Type cannot be Investment for a loan with postponed improvements (SFC 263). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Property Usage Type must be Primary Residence for RD 502 Guaranteed Mortgages (SFC 087). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Property Usage Type must be Primary Residence when SFC 874 (DTS LLPA Waiver) is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Property Usage Type of Investment must have a DU underwriting recommendation of Approve Eligible. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Property Usage Type of Investment must be DU underwritten. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Property Usage Type of Second Home must have a DU underwriting recommendation of Approve Eligible. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Property Usage Type of Second Home must be DU underwritten. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Property Usage Type of Investment are not allowed for Cooperative loans. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Property Usage Type must be PrimaryResidence when SFC 416 (Refinance to Facilitate Rebuilding in Disaster Areas) is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Property Usage Type of Second Home is not allowed for loans with Community Seconds (SFC 118). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Property Usage Type of Investment is not allowed for loans with Community Seconds (SFC 118). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Property Usage Type of Investment cannot have SFC 281 (Financed MI). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Property Usage Type must be SecondHome when SFC 153 (Seasonal Second Home) is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Property Usage Type must be PrimaryResidence for Inclusionary Housing Below Market Rate (BMR) Ownership Program (SFC 743). </t>
+  </si>
+  <si>
+    <t>Property Usage Type of Investment is not allowed for Pledged Asset (SFC 260 or 261) loans.</t>
+  </si>
+  <si>
+    <t>Manufactured Home Width of Single Wide is not allowed for a Property Usage Type of Investment.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Property Usage Type must be Primary Residence for RefiNow loans (SFC 868). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Appraisal Amount cannot be less than Original Loan Amount. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Appraisal Amount must be greater than 0. </t>
+  </si>
+  <si>
+    <t>Appraisal Amount cannot be a negative number.</t>
   </si>
   <si>
     <t xml:space="preserve">Original Note Rate must not exceed the Maximum Interest Rate (ceiling). </t>
   </si>
   <si>
-    <t xml:space="preserve">When the MI Absence Reason is NoMIBasedOnOriginalLTV, the original LTV cannot be greater than 80%. </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Mortgage Type must be Conventional for Financed MI (SFC 281) loans. </t>
+    <t xml:space="preserve">A Note Rate that is greater than or equal to 25% is not allowed. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Original Term must be greater than zero. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Original Term cannot be greater than 480. </t>
+  </si>
+  <si>
+    <t>Original Term must be greater than 180 and less than or equal to 360 when SFC 202 (HUD Section 184 Native American Mortgage) is provided.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Original Term must be greater than 180 and less than or equal to 360 for HFA loans. </t>
+  </si>
+  <si>
+    <t>Origination LTV</t>
   </si>
   <si>
     <t>Project Type cannot be 1 or 2 for Financed MI (SFC 281) loans when LTV is greater than 95%.</t>
   </si>
   <si>
-    <t>Borrower/ Co-Borrower FICO Score</t>
-[...89 lines deleted...]
-    <t xml:space="preserve">Property Valuation Form must be UniformResidentialAppraisalReport (FNM 1004) or SmallResidentialIncomePropertyAppraisalReport (FNM 1025) or TwoToFourUnitResidentialAppraisal (FNM 2000A) for Group Home (SFC 017) loans. </t>
+    <t>Project Total Units of (|Project Total Units|) must be greater than 1 for Attached Condominium or Cooperatives. Leave field blank when Attachment Type is Detached. [SID: 45]</t>
   </si>
   <si>
     <t xml:space="preserve">Property Valuation Form must be UniformResidentialAppraisalReport (FNM 1004) for Seasonal Second Home loans (SFC 153). </t>
   </si>
   <si>
-    <t xml:space="preserve">Property Usage Type must be Primary Residence for Corporate Relocation (SFC 013) loans. </t>
-[...1031 lines deleted...]
-  <si>
     <t xml:space="preserve">Property Valuation Form must not be provided when Appraisal Method is None. </t>
-  </si>
-[...262 lines deleted...]
-    <t>The provided appraisal form must be the Manufactured Home Appraisal Report for this manufactured home. [SID: 51, 85]</t>
   </si>
   <si>
     <t xml:space="preserve">Property Valuation Form must be one of the following values when the Appraisal Method is FullAppraisal and the property is not a Cooperative or Manufactured Home: 
 -IndividualCondominiumUnitAppraisalReport,  
 -SmallResidentialIncomePropertyAppraisalReport, 
 -UniformResidentialAppraisalReport
 </t>
   </si>
   <si>
     <t xml:space="preserve">If the provided appraisal type is full appraisal and the property type is coop; then the provided appraisal form must be the Individual Cooperative Interest Appraisal Report. </t>
   </si>
   <si>
+    <t xml:space="preserve">Property Valuation Form Type must be Uniform Residential Appraisal Report when SFC 848 is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Purchase Price is required and cannot be zero for First Lien, Purchase loans. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Purchase Price, including One-Time Close Construction-to-Permanent Financing loans (SFC 151), is not allowed when the Loan Purpose of Refinance or the Special Feature Code of 003 or 007 (refinance) is provided. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Purchase Price cannot be greater than $10,000,000. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Purchase Price cannot be less than $1000. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Purchase Price must not be a negative number. </t>
+  </si>
+  <si>
+    <t>Purchase Price should equal the Sales Contract Price in DU.</t>
+  </si>
+  <si>
+    <t>Calculated Remaining Term is greater than the Stated Term.</t>
+  </si>
+  <si>
+    <t>Calculated Remaining Term cannot be greater than 480 months.</t>
+  </si>
+  <si>
+    <t>Group Home (SFC 017) and RefiNow (SFC 868) must be mutually exclusive.</t>
+  </si>
+  <si>
+    <t>Proprietary AUS (SFC 034) and RefiNow (SFC 868) must be mutually exclusive.</t>
+  </si>
+  <si>
+    <t>Lender Contributions (SFC 056) and RefiNow (SFC 868) must be mutually exclusive.</t>
+  </si>
+  <si>
+    <t>An Adjusted ARM is not allowed for Recast Mortgages (SFC 076).</t>
+  </si>
+  <si>
+    <t>One-time Close CtoP (SFC 151) and RefiNow (SFC 868) must be mutually exclusive.</t>
+  </si>
+  <si>
+    <t>The maximum allowable term for mortgage loans secured by Manufactured Home (SFC 235) is 360 months.</t>
+  </si>
+  <si>
+    <t>Conventional ARM loans secured by Manufactured Homes (SFC 235) must have an initial rate period between 84 and 120 months.</t>
+  </si>
+  <si>
+    <t>Automated Valuation Model (SFC 475) and RefiNow (SFC 868) must be mutually exclusive.</t>
+  </si>
+  <si>
+    <t>Below Market Rate Pricing loans (SFC 743) and RefiNow (SFC 868) must be mutually exclusive.</t>
+  </si>
+  <si>
+    <t>SFC 784 is required on this loan as the Pool contains FFC 208.</t>
+  </si>
+  <si>
+    <t>Whole Loan High LTV Refi loans are not accepted on or after September 1, 2021.</t>
+  </si>
+  <si>
+    <t>Special Feature Code 235 (Manufactured Home Mortgage) is required when Special Feature Code 859 (MH Advantage) is provided.</t>
+  </si>
+  <si>
+    <t>Total Mortgaged Properties Cannot</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total Mortgaged Properties cannot exceed the maximum of 10 for Second Home properties that are DU Underwritten. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total Mortgaged Properties cannot exceed the maximum of 4 under the HomeStyle Variance (SFC 897). </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total Mortgaged Properties cannot exceed the maximum of 6 for Second Home property. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total Mortgaged Properties cannot exceed the maximum of 2 for a HomeReady loan. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total Mortgaged Properties cannot exceed the maximum of 2 for an HFA loan. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total Mortgaged Properties cannot exceed the maximum of 6 allowed for Investment properties. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total Mortgaged Properties cannot exceed the maximum of 10 allowed for DU underwritten Investment properties.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Case File ID must consist of 9 or 10 numeric digits. </t>
+  </si>
+  <si>
+    <t>Pool Issue Date month and year must be current or upcoming month. [SID: 674]</t>
+  </si>
+  <si>
+    <t>Debt-to-Income of (|Calculated DTI Percent|) exceeds the maximum of 45% for Conventional, Manual Underwritten loans. [SID: 290, 291]</t>
+  </si>
+  <si>
+    <t>Debt-to-Income of (|Calculated DTI Percent|) exceeds the maximum of 50% for Conventional, DU underwritten loans. [SID: 290, 291]</t>
+  </si>
+  <si>
+    <t>Delivery Date is required. [SID: 686]</t>
+  </si>
+  <si>
+    <t>Delivery Date mm/yyyy must match Pool Issue Date mm/yyyy.</t>
+  </si>
+  <si>
+    <t>Only one appraisal or appraisal waiver SFC is allowed per loan. [SID: 368]</t>
+  </si>
+  <si>
+    <t>HELOC Max Balance Amount is required when Related Loan HELOC Indicator is 'Yes'. [SID 512]</t>
+  </si>
+  <si>
+    <t>HELOC Outstanding Balance is required when Related Loan HELOC Indicator is 'Yes'. [SID: 512]</t>
+  </si>
+  <si>
+    <t>Related Loan Current UPB is required when Related Loan HELOC Indicator is 'No'. [SID: 516]</t>
+  </si>
+  <si>
+    <t>A Loan Originator Identifier is required. [SID: 634]</t>
+  </si>
+  <si>
+    <t>The provided loan data indicates the race for borrower (|Borrower Full Name|) is Not Applicable; therefore, no other race value(s) should be provided for this borrower. [SID: 610]</t>
+  </si>
+  <si>
+    <t>The date of birth is required for borrower (|Borrower Full Name|). [SID: 54]</t>
+  </si>
+  <si>
+    <t>When provided, a Loan Originator Identifier must contain at least four numeric characters. [SID: 634]</t>
+  </si>
+  <si>
+    <t>A valid Servicer Number is required. [SID: 658]</t>
+  </si>
+  <si>
+    <t>Borrower (|Borrower Full Name|) has been identified as an entity, therefore this borrower should not have a date of birth. [SID: 568]</t>
+  </si>
+  <si>
+    <t>The date of birth (|Date of Birth|) provided for the primary borrower (|Borrower Full Name|) indicates the borrower is under 18. The borrower must be of legal age for this loan to be eligible for delivery.</t>
+  </si>
+  <si>
+    <t>Property Address is required. [SID: 10]</t>
+  </si>
+  <si>
+    <t>State Abbreviation is required and must be a valid state code. [SID: 18]</t>
+  </si>
+  <si>
+    <t>The provided loan data indicates this loan is a refinance. Special Feature Code 003 or 007 is required on all refinance loans. [SID: 368]</t>
+  </si>
+  <si>
+    <t>SFC 118 Community Seconds is sometimes required for Inclusionary Housing Below Market Rate (BMR) Ownership Program (SFC 743) loans. [SID: 368]</t>
+  </si>
+  <si>
+    <t>One or more of the provided SFCs is invalid. [SID: 368]</t>
+  </si>
+  <si>
+    <t>The calculated LTV is (|Calculated LTV Percent|), but the delivered LTV is (|LTV Percent|). [SID: 255]</t>
+  </si>
+  <si>
+    <t>Financed MI Amount greater than zero is required when using SFC 281. [SID: 422]</t>
+  </si>
+  <si>
+    <t>Project Type is required for Conventional Mortgages. [SID: 42]</t>
+  </si>
+  <si>
+    <t>Project Type must be U for FHA Mortgages with a Legal Structure of Condominium. [SID: 42]</t>
+  </si>
+  <si>
+    <t>LTV is required. [SID: 255]</t>
+  </si>
+  <si>
+    <t>A Secondary Financing Current UPB is not allowed on a HELOC lien. [SID: 513]</t>
+  </si>
+  <si>
+    <t>First Payment Date is required. [SID: 272]</t>
+  </si>
+  <si>
+    <t>A First Payment Date that is more than thirty years old is not allowed. [SID: 272]</t>
+  </si>
+  <si>
+    <t>Interval from First Payment Date to First Payment Change Date is outside the valid range. [SID: 115]</t>
+  </si>
+  <si>
+    <t>Original Loan Amount is required and must be greater than zero. [SID: 319]</t>
+  </si>
+  <si>
+    <t>The Issue Date UPB cannot be greater than the Original Loan Amount. [SID: 385]</t>
+  </si>
+  <si>
+    <t>SFC 015 must be on the loan if any loan in the pool is a second lien. [SID: 368]</t>
+  </si>
+  <si>
+    <t>P&amp;I must be greater than zero. [SID: 268, 436]</t>
+  </si>
+  <si>
+    <t>Minimum Pool Accrual Rate must be evenly divisible by the Pass-Through Rate divisor. [SID: 677]</t>
+  </si>
+  <si>
+    <t>Maximum Pool Accrual Rate must be evenly divisible by the Pass-Through Rate divisor. [SID: 676]</t>
+  </si>
+  <si>
+    <t>Pool has no associated loans.</t>
+  </si>
+  <si>
+    <t>LTV of |LTV Percent| exceeds the maximum of 95 for Inclusionary Housing Below Market Rate (BMR) Ownership Program (SFC 743)  loans. [SID: 255, 368]</t>
+  </si>
+  <si>
+    <t>Issue Date UPB required for MBS loans. [SID: 385]</t>
+  </si>
+  <si>
+    <t>Stated Structure ARM Pool loans should have the same First Payment Change Date. [SID: 115]</t>
+  </si>
+  <si>
+    <t>The provided Mortgage Funder data is in the wrong format and/or invalid. [SID: 641.1]</t>
+  </si>
+  <si>
+    <t>The provided Mortgage Funder is invalid.  [SID: 641]</t>
+  </si>
+  <si>
+    <t>The provided Mortgage Funder Name of (|Mortgage Funder|) appears to be incomplete or incorrect. [SID: 641.1]</t>
+  </si>
+  <si>
+    <t>HomeStyle Renovation is not allowed for loans underwritten by Loan Product Advisor. [SID: 368]</t>
+  </si>
+  <si>
+    <t>The calculated Pass-Through Rate for the loan must be greater than zero when Accrual Rate Method is Weighted.  [SID: 661]</t>
+  </si>
+  <si>
+    <t>Affordable Indicator must be YES for HomeReady, HFA, and other community lending products as specified by Fannie Mae. [SID: 238]</t>
+  </si>
+  <si>
+    <t>HomeStyle Renovation SFCs must be mutually exclusive. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Guaranty Fee Per Contact must be less than 10%. [SID: 369]</t>
+  </si>
+  <si>
+    <t>Refi Cash-Out Determination of CashOut is required when SFC 841 is provided. [SID: 294]</t>
+  </si>
+  <si>
+    <t>Suffix cannot start with "Z" for Pool Type Fannie Major,  Single, and Lender Initiated Multiple Pools. [SID: 685]</t>
+  </si>
+  <si>
+    <t>A valid Mortgage Margin must be provided and within the allowable range. [SID: 119]</t>
+  </si>
+  <si>
+    <t>Second Home with 2, 3, or 4 units are not allowed. [SID: 57]</t>
+  </si>
+  <si>
+    <t>Pool Level Balloon Indicator is required. [SID: 665]</t>
+  </si>
+  <si>
+    <t>Last Paid Installment (LPI) date is required. [SID: 440]</t>
+  </si>
+  <si>
+    <t>Current UPB should be greater than zero. [SID: 442]</t>
+  </si>
+  <si>
+    <t>A Current UPB that is equal to the P&amp;I is not allowed. [SID: 442]</t>
+  </si>
+  <si>
+    <t>Servicer Number (|Servicer Number|) is invalid. [SID: 645]</t>
+  </si>
+  <si>
+    <t>Number of units of |No. of units| exceeds the maximum of 1 for conventional loans with LTV greater than 95%. [SID: 57]</t>
+  </si>
+  <si>
+    <t>Loan Purpose must be Purchase or Limited Cash Out refinance for conventional loans with LTV greater than 95%. [SID: 315]</t>
+  </si>
+  <si>
+    <t>Servicer (|Servicer Number|) is not eligible to service Cooperative loans.</t>
+  </si>
+  <si>
+    <t>Seller (|Seller Number|) is not eligible to deliver Cooperative loans.</t>
+  </si>
+  <si>
+    <t>Reference Data validations are currently unavailable. Critical edits have been bypassed. Re-import the loan or re-run eligibility. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
+  </si>
+  <si>
+    <t>Casefile ID (|LoanAutomatedUnderwritingCaseIdentifier|) must be 9 or 10 numeric digits for RD 502 Guaranteed Mortgages (SFC 087). [SID: 322]</t>
+  </si>
+  <si>
+    <t>Loans in a Stated Structure ARM Pool must have the same First Rate Change Date. [SID: 123]</t>
+  </si>
+  <si>
+    <t>An Issue Date UPB of less than zero is not allowed.</t>
+  </si>
+  <si>
+    <t>SFC 281 is required when Financed MI is provided. [SID: 422]</t>
+  </si>
+  <si>
+    <t>Automated Valuation Model SFC is not eligible for delivery. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Manufactured Housing is not allowed for Financed MI (SFC 281) loans when LTV is greater than 95%. [SID: 51, 368]</t>
+  </si>
+  <si>
+    <t>Special Feature Code 390 (Non-Standard RBP Adjustment) is required when Special Feature Code |SFC| is provided. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Borrower 1st Time Home Buyer Indicator on any Borrower must be Yes when the Loan Program type is 1st Time Home Buyer. [SID: 597, 404]</t>
+  </si>
+  <si>
+    <t>Taxpayer ID Type is (|Borrower Taxpayer Identifier Type|) and must be Social Security No. when SFC 162 is provided. Please remove SFC 162 or correct the Taxpayer ID Type. [SID: 613]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fixed Rate Pools must have an Accrual Rate Method Type of Stated Structure. </t>
+  </si>
+  <si>
+    <t>ARM Flex Pooling field must not be selected for a non-ARM pool.</t>
+  </si>
+  <si>
+    <t>Financial Institution Number is required. [SID: 652]</t>
+  </si>
+  <si>
+    <t>The Pool Type is required for an MBS execution.[SID: 683]</t>
+  </si>
+  <si>
+    <t>Maximum Pool Accrual Rate is not allowed for Fixed Rate pools. [SID: 676]</t>
+  </si>
+  <si>
+    <t>MBS Margin is not allowed for Fixed Rate pools. [SID: 675]</t>
+  </si>
+  <si>
+    <t>Minimum Pool Accrual Rate is not allowed for Fixed Rate pools. [SID: 677]</t>
+  </si>
+  <si>
+    <t>Plan Number is not allowed for Fixed Rate pools. [SID: 673]</t>
+  </si>
+  <si>
+    <t>The Modification Date must be before the First Payment Date. [SID: 259]</t>
+  </si>
+  <si>
+    <t>Bedrooms and Rents are not allowed on more units than is stated in the number of units. [SID: 57]</t>
+  </si>
+  <si>
+    <t>Issue Date UPB must be less than Original Loan Amount when Pool Issue Date equals First Payment Date. [SID: 385]</t>
+  </si>
+  <si>
+    <t>The calculated Actual Current UPB (|Calculated Current UPB|) is less than the Delivered Current UPB (|Current UPB|). [SID: 442]</t>
+  </si>
+  <si>
+    <t>Calculated Current UPB cannot be a negative number.</t>
+  </si>
+  <si>
+    <t>SFC 019 (Lender Purchased Mortgage Insurance) must be on the loan when the commitment has SFC 019. [SID: 368]</t>
+  </si>
+  <si>
+    <t>SFC 741 and 781 or 782 is required when SFC 745 is provided. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Year Built is not valid. [SID: 67]</t>
+  </si>
+  <si>
+    <t>Investment Property Mortgages and Second Home Mortgages should always have '1st Time Homebuyer' field set as 'No'. [SID: 404]</t>
+  </si>
+  <si>
+    <t>Refinance Mortgages should always have '1st Time Homebuyer' field set as 'No'. [SID: 404]</t>
+  </si>
+  <si>
+    <r>
+      <t>Loan Special Feature Code(s) could not be validated at this time</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>. Critical edits have been bypassed. Re-import or re-run eligibility. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
+    </r>
+  </si>
+  <si>
+    <t>Area Median Income (AMI) eligibility validations are currently unavailable. Critical edits have been bypassed. Re-import the loan or re-run eligibility. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
+  </si>
+  <si>
+    <t>Area Median Income (AMI) cannot be determined. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
+  </si>
+  <si>
+    <t>Pool Suffix for Major pools, must consist of a leading alphabetic character. [SID: 685]</t>
+  </si>
+  <si>
+    <t>Pool Suffix is required for Multiple pools. [SID: 685]</t>
+  </si>
+  <si>
+    <t>Employer Identification Number cannot begin with 00. [SID: 614]</t>
+  </si>
+  <si>
+    <t>Employer Identification Number is only allowed when the Borrower is an entity. [SID: 614]</t>
+  </si>
+  <si>
+    <t>Taxpayer ID is required when Taxpayer ID Type of Employer ID No. is provided. [SID: 614, 613]</t>
+  </si>
+  <si>
+    <t>Taxpayer ID must begin with 9 when Taxpayer ID Type of Individual Taxpayer ID No. is provided. [SID: 614, 613]</t>
+  </si>
+  <si>
+    <t>Taxpayer ID is required when Taxpayer ID Type of Individual Taxpayer Identification No. is provided. [SID: 614, 613]</t>
+  </si>
+  <si>
+    <t>The date of birth for borrower (|Borrower Full Name|) indicates the borrower is not of legal age.</t>
+  </si>
+  <si>
+    <t>Monthly Rent Amount for unit (|Property Unit Identifier|) should be less than $10,000. [SID: 78]</t>
+  </si>
+  <si>
+    <t>Refinance Service SSN eligibility validations are currently unavailable. Critical edits have been bypassed. Re-import the loan or re-run eligibility. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
+  </si>
+  <si>
+    <t>DU SSN eligibility validations are currently unavailable. Critical edits have been bypassed. Re-import the loan or re-run eligibility. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
+  </si>
+  <si>
+    <t>Refi Service SSN eligibility validations are currently unavailable. Critical edits have been bypassed. Re-import the loan or re-run eligibility. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
+  </si>
+  <si>
+    <t>SSN eligibility validations are currently unavailable. Critical edits have been bypassed. Re-import the loan or re-run eligibility. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
+  </si>
+  <si>
+    <t>SFC 003, 007 and 015 cannot be used in combination on the same loan. [SID: 368]</t>
+  </si>
+  <si>
+    <t>The First Name for borrower (|Borrower Last Name|) is required. [SID: 540]</t>
+  </si>
+  <si>
+    <t>Social Security Number (SSN) for borrower (|Borrower Full Name|) has either been recently issued or has not been issued by the Social Security Administration (SSA). If SSN is valid, then the loan must be delivered with SFC 162. See Selling Guide for requirements for use of SFC 162. [SID: 614]</t>
+  </si>
+  <si>
+    <t>Date of birth for borrower (|Borrower Full Name|) is not in the expected range for the provided Social Security Number (SSN). If SSN is valid, then the loan must be delivered with SFC 162. See Selling Guide for requirements for use of SFC 162. [SID: 568]</t>
+  </si>
+  <si>
+    <t>Social Security Number (SSN) for |Borrower Full Name| has either been recently issued or has not been issued by the Social Security Administration (SSA). If SSN is valid, then the loan should be delivered with SFC 162. See Selling Guide for requirements for use of SFC 162. [SID: 568]</t>
+  </si>
+  <si>
+    <t>Taxpayer ID (Social Security No.) is invalid for  borrower (|Borrower Full Name|).  First three digits of 000, 666, and 900-999 are not allowed.  [SID: 614]</t>
+  </si>
+  <si>
+    <t>The Social Security Number for borrower (|Borrower Full Name|) is invalid. Middle two digits of 00 is not allowed. [SID: 614]</t>
+  </si>
+  <si>
+    <t>The Social Security Number for borrower (|Borrower Full Name|) is invalid. Last four digits of 0000 is not allowed. [SID: 614]</t>
+  </si>
+  <si>
+    <t>According to the Social Security Administration, the Borrower Social Security Number for |Borrower Full Name| may not be associated with the Borrower. [SID: 614]</t>
+  </si>
+  <si>
+    <t>A Flood SFC 170, 175 or 180 is required for all loans. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Flood Insurance SFC 170, 175 or 180 cannot be used in combination on the same loan. [SID: 368]</t>
+  </si>
+  <si>
+    <t>HOA Taxpayer ID validations are currently unavailable. Critical edits have been bypassed. Re-import the loan or re-run eligibility. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
+  </si>
+  <si>
+    <t>Delivery Date that is prior to today's date is not permitted. [SID: 686]</t>
+  </si>
+  <si>
+    <t>MERS MIN Number must be 18 digits in length. [SID: 401]</t>
+  </si>
+  <si>
+    <t>MERS MIN Number must be numeric. [SID: 401]</t>
+  </si>
+  <si>
+    <t>MERS MIN Number cannot be all zeros. [SID: 401]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A Borrower Credit Score that is greater than 850 is not allowed. </t>
+  </si>
+  <si>
+    <t>Accrual Basis Year must be 360, 365 or 366 for Daily Simple Interest loans. [SID: 210]</t>
+  </si>
+  <si>
+    <t>Duration of Interest formula must be zero for non-Daily Simple Interest loans. [SID: 213]</t>
+  </si>
+  <si>
+    <t>When provided Duration of Interest formula must be 0 to 360. [SID: 213]</t>
+  </si>
+  <si>
+    <t>Interest Determination formula is required for Daily Simple Interest loans. [SID: 209]</t>
+  </si>
+  <si>
+    <t>Interest Determination formula is not allowed for Non-Daily Simple Interest loans. [SID: 209]</t>
+  </si>
+  <si>
+    <t>Loan Comment field contains nine consecutive numbers in a format similar to that of a Social Security Number (SSN). Verify the field does not contain Nonpublic Information (NPI) as NPI is not permitted in this field. If a Single Loan Waiver (SLW) Number related to a delivery edit was included, please remove the data from the Loan Comment and email the SLW number to your Fannie Mae Acquisitions Associate. [SID: 393]</t>
+  </si>
+  <si>
+    <t>Loan Comment field contains numeric values in a format similar to that of a Social Security Number (SSN). Nonpublic information (NPI) is not permitted in this field. [SID: 393]</t>
+  </si>
+  <si>
+    <t>Total Issue UPB that is greater than or equal to $1,000,000 is required. [SID: 385]</t>
+  </si>
+  <si>
+    <t>Total Issue Date UPB that is greater than or equal to $500,000 is required. [SID: 385]</t>
+  </si>
+  <si>
+    <t>Total Issue Date UPB must be greater than or equal to $1000 for Multiple Lender pools. [SID: 385]</t>
+  </si>
+  <si>
+    <t>Scrubbed Zip Code is required. Re-import the loan or re-run eligibility. If the problem persists, please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
+  </si>
+  <si>
+    <t>The House Number for the Property Address cannot be validated. Addresses for newer properties, where the Note Date is within 12 months of the current date, may not be available yet in the Geocoding service. The address has been standardized. [SID: 10]</t>
+  </si>
+  <si>
+    <t>The House Number for the Property Address is not within the range of valid House Numbers. Addresses for newer properties, where the Note Date is within 12 months of the current date, may not be available yet in the Geocoding service. The address has been standardized. [SID: 10]</t>
+  </si>
+  <si>
+    <t>The street directional in the Property Address cannot be validated. Addresses for newer properties, where the Note Date is within 12 months of the current date, may not be available yet in the Geocoding service.  The address has been standardized.  [SID: 10]</t>
+  </si>
+  <si>
+    <t>The Property Address is not valid. Addresses for newer properties, where the Note Date is within 12 months of the current date, may not be available yet in the Geocoding service. The address has been standardized. [SID: 10]</t>
+  </si>
+  <si>
+    <t>Total Issue Date UPB must be greater than or equal to $1,000. [SID: 385]</t>
+  </si>
+  <si>
+    <t>Sum of the Issue Date UPB for Below Market Rate Pricing loans (SFC 743) cannot be greater than 10% of the Pool Issue Date UPB. [SID: 385]</t>
+  </si>
+  <si>
+    <t>Fannie Mae Loan Number on Original Loan was provided for a loan that is not a High LTV Refinance (SFC 839, 840) or RefiNow (SFC 868) loan. [SID: 221]</t>
+  </si>
+  <si>
+    <t>The street name for the standardized property address cannot be validated. (Note: Address verification may not be available for newer properties). [SID: 10]</t>
+  </si>
+  <si>
+    <t>The Property Address has been determined to be a High or Midrise residence which requires a unit number in the  Unit nnn  format in the Property Address field. [SID: 10]</t>
+  </si>
+  <si>
+    <t>Unit number is expected for this property. [SID: 10]</t>
+  </si>
+  <si>
+    <t>The unit number is not within the expected range for this property or the provided format is incorrect. Review the provided unit number for accuracy and ensure there is a space between the unit designation and the unit number. [SID:10]</t>
+  </si>
+  <si>
+    <t>Legal Structure cannot be Cooperative when the Borrower is an entity. [SID: 47]</t>
+  </si>
+  <si>
+    <t>Legal Structure Type cannot be Condominium when the Borrower is an entity. [SID: 47]</t>
+  </si>
+  <si>
+    <t>LTV of |LTV Percent| exceeds the maximum of 70 for Group Homes (SFC 017) when Total Mortgaged Properties is greater than 10. [SID: 255]</t>
+  </si>
+  <si>
+    <t>Manual Underwriting is required when the Borrower is an entity. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Mortgage Type must be Conventional for Group Home (SFC 017) loans.</t>
+  </si>
+  <si>
+    <t>Loan Originator must be Lender when the Borrower is an Entity. [SID: 635]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Property Valuation Form must be UniformResidentialAppraisalReport (FNM 1004) or SmallResidentialIncomePropertyAppraisalReport (FNM 1025) or TwoToFourUnitResidentialAppraisal (FNM 2000A) for Group Home (SFC 017) loans. </t>
+  </si>
+  <si>
+    <t>Refi Cash-Out Determination cannot be Cash Out for Seasonal Second Home loans (SFC 153). [SID: 294]</t>
+  </si>
+  <si>
+    <t>Loan Purpose must be Purchase for Corporate Relocation (SFC 013) loans. [SID: 315]</t>
+  </si>
+  <si>
+    <t>Manufactured Housing is not allowed for Corporate Relocation loans. [SID: 51, 368]</t>
+  </si>
+  <si>
+    <t>Loan Purpose must be Purchase for a loan with postponed improvements (SFC 263). [SID: 315]</t>
+  </si>
+  <si>
+    <t>No. of Units |No. of units| exceeds the maximum of 1 for a loan with postponed improvements (SFC 263). [SID: 57]</t>
+  </si>
+  <si>
+    <t>Manufactured Housing is not allowed Group Home Legal Entity (SFC 017) loans. [SID: 51, 368]</t>
+  </si>
+  <si>
+    <t>Servicer not eligible for HomeStyle loans.</t>
+  </si>
+  <si>
+    <t>A HOEPA flag of 'Yes' is not allowed.</t>
+  </si>
+  <si>
+    <t>The race for borrower (|Borrower Full Name|) is required. [SID: 610.3, 610.5, 610.6, 610.21, 610.22]</t>
+  </si>
+  <si>
+    <t>The same race has been provide more than once for borrower (|Borrower Full Name|). [SID: 610]</t>
+  </si>
+  <si>
+    <t>Only one Community Lending SFC can be used on the same loan. [Sort ID: 368]</t>
+  </si>
+  <si>
+    <t>Other Pacific Islander Description contains numeric values in a format similar to that of a Social Security Number (SSN). Nonpublic information (NPI) is not permitted in this field. [SID: 610.22]</t>
+  </si>
+  <si>
+    <t>Other Asian Description contains numeric values in a format similar to that of a Social Security Number (SSN). Nonpublic information (NPI) is not permitted in this field. [SID: 610.21]</t>
+  </si>
+  <si>
+    <t>Entity full name contains numeric values in a format similar to that of a Social Security Number (SSN). Nonpublic information (NPI) is not permitted in this field. [SID: 544]</t>
+  </si>
+  <si>
+    <t>Project Name contains numeric values in a format similar to that of a Social Security Number (SSN). Nonpublic information (NPI) is not permitted in this field. [SID: 48]</t>
+  </si>
+  <si>
+    <t>The provided loan data indicates the race for borrower |Borrower Full Name| is 'Not Applicable'; therefore, no other borrower race or race designation is allowed for this borrower. [SID: 610.3, 610.5, 610.6, 610.21, 610.22]</t>
+  </si>
+  <si>
+    <t>The race data for |Borrower Full Name| is missing or is in the incorrect location in the import file. [SID: 610.5]</t>
+  </si>
+  <si>
+    <t>The gender data for |Borrower Full Name| is missing or is in the incorrect location in the import file. [SID: 608.3]</t>
+  </si>
+  <si>
+    <t>Financial Inst. No. cannot be 99999398668. [SID: 620]</t>
+  </si>
+  <si>
+    <t>A Manually-Underwritten High LTV Refi delivered loan must be matched to a loan in the Fannie Mae Book of Business High LTV Refinance database. Verify the property address and re-run edits. If the address is correct, provide the FM Loan No. on Original Loan on the Loan Detail screen and re-run edits. [SID: 221]</t>
+  </si>
+  <si>
+    <t>The loan was matched to a loan in the Fannie Mae High LTV Refinance Book of Business database. The provided FM Loan No. on Original Loan does not match the Fannie Mae Loan Number on the matched High LTV Refi loan. [SID:</t>
+  </si>
+  <si>
+    <t>Refinance validations required for High LTV Refinance (SFC 839, 840) or RefiNow (SFC 868) loans are currently unavailable. Re-import the loan or re-run eligibility. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).  [SID: 368]</t>
+  </si>
+  <si>
+    <t>The provided borrower, (|Borrower Name|) was not matched to a borrower on the original High LTV Refi loan. Please verify the data. [SID: 368, 221]</t>
+  </si>
+  <si>
+    <t>Mortgages with a calculated DTI of greater than 65% are not allowed. [SID: 290, 291]</t>
+  </si>
+  <si>
+    <t>Government mortgages with a DTI of greater than 65% are not allowed.</t>
+  </si>
+  <si>
+    <t>MBS High LTV Refi loans are not accepted for Pool Issue Dates of September 1, 2021 or later. [SID: 674]</t>
+  </si>
+  <si>
+    <t>High LTV Refi is not allowed for HFA loans. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Refi Program ID must be High LTV Refi when a High LTV Refi SFC is provided (SFC 839, 840). [SID: 451]</t>
+  </si>
+  <si>
+    <t>This loan is not eligible for delivery as a High LTV Refi loan because the original loan is not a Conventional loan. [SID: 368]</t>
+  </si>
+  <si>
+    <t>This loan is not eligible for delivery as a High LTV Refi loan because the original loan Note Date is prior to October 1, 2017. [SID: 368]</t>
+  </si>
+  <si>
+    <t>This loan is not eligible for delivery as a High LTV Refi loan because the original loan is not a First Lien. [SID: 368]</t>
+  </si>
+  <si>
+    <t>This loan is not eligible for delivery as a High LTV Refi loan because the original loan is a Refi Plus loan. [SID: 368]</t>
+  </si>
+  <si>
+    <t>This loan is not eligible for delivery as a High LTV Refi loan because the original loan is a DU Refi Plus loan. [SID: 368]</t>
+  </si>
+  <si>
+    <t>This loan is not eligible for delivery as a High LTV Refi loan because the original loan is subject to a repurchase agreement. [SID: 368]</t>
+  </si>
+  <si>
+    <t>This loan is not eligible for delivery as a High LTV Refi loan because the original loan is subject to a negotiated credit enhancement. [SID: 368]</t>
+  </si>
+  <si>
+    <t>This loan is not eligible for delivery as a High LTV Refi loan because the original loan is a Pledged Assets Loan. [SID: 368]</t>
+  </si>
+  <si>
+    <t>This loan is not eligible for delivery as a High LTV Refi loan because the Loan Note Date must be greater than or equal to 15 months after the Loan Note Date on the original loan. [SID: 368]</t>
+  </si>
+  <si>
+    <t>This loan is not eligible for delivery as a High LTV Refi loan because the original loan is a RefiNow loan. [SID: 368]</t>
+  </si>
+  <si>
+    <t>The provided subject property address on the Appraisal in UCDP indicates that a Unit Number may be required. [SID: 10]</t>
+  </si>
+  <si>
+    <t>Servicer Branch Number beginning with 7 (00000-700-0) is not valid. [SID: 658]</t>
+  </si>
+  <si>
+    <t>The gender for borrower (|Borrower Full Name|) is required. [SID: 608.3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Original Loan Amount is greater than the maximum High Balance loan limit (|HBL Loan Limit Amount|) allowed for the property address entered. [SID: 319, 349]
+</t>
+  </si>
+  <si>
+    <t>Modified Loan Amount is greater than the maximum High Balance loan limit (|HBL Loan Limit Amount|) allowed for the property address entered.
+[SID: 319, 349]</t>
+  </si>
+  <si>
+    <t>Related Loan Current UPB is required when the subject loan is a Second Lien. [SID: 516]</t>
+  </si>
+  <si>
+    <t>If HIP Product Code is 'Construction to Perm' or 'Conventional DSI - Whole Loans', Interest Accrual Method must be 'Day'. [SID: 214]</t>
+  </si>
+  <si>
+    <t>When HIP Product Code is not provided or is Title I, then Interest Accrual Method must be Month. [SID: 214]</t>
+  </si>
+  <si>
+    <t>Lead Days are not allowed for Non-DSI loans. [SID: 269]</t>
+  </si>
+  <si>
+    <t>The Original Loan Amount must be greater than or equal to the Current UPB. [SID: 319]</t>
+  </si>
+  <si>
+    <t>Related Loan Original Loan Amount is required when the subject Loan is the Second Lien. [SID: 509]</t>
+  </si>
+  <si>
+    <t>Only one Prepayment Penalty SFC can be used on the same loan. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Wire Nickname (Payee Code) must be 021385001 for Whole Loan ASAP Plus loans. [SID: 642]</t>
+  </si>
+  <si>
+    <t>Wire Nickname (Payee Code) cannot be 021385001 for non ASAP Plus loans. Please assign new wire instructions on the Loan Details page.  [SID: 642]</t>
+  </si>
+  <si>
+    <t>Current UPB cannot be less than $1.00. [SID: 442]</t>
+  </si>
+  <si>
+    <t>Issue Date UPB cannot be less than $1.00. [SID: 385]</t>
+  </si>
+  <si>
+    <t>Based on the number of units and the geographic location, this is a conforming Conventional Original Loan Amount. SFC 808 for High Balance mortgages is not allowed. [SID: 319, 349]</t>
+  </si>
+  <si>
+    <t>SFC 799 is not allowed when County Code Lookup is 'No'. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Maximum Original Loan Amount could not be retrieved at this time. Please try again later or call Acquisitions at 1-800-2FANNIE (232-6643), choose option 1 (Lender), then choose option 4 (Loan Delivery and Custody).</t>
+  </si>
+  <si>
+    <t>SFC 798 is required for FHA, 1-4 unit properties with Original Loan Amounts greater than the FHA limits. [SID: 319]</t>
+  </si>
+  <si>
+    <t>SFC 798 is not allowed for mortgages with Original Loan Amounts less than or equal to the Conforming FHA limits. [SID: 319]</t>
+  </si>
+  <si>
+    <t>The loan amount provided (|Base Loan Amount|), including any Financed MI, is greater than the maximum FHA high balance loan amount (|FHA High Balance Loan Limit Amount|) allowed for the property address provided. [SID: 319]</t>
+  </si>
+  <si>
+    <t>Loan limit could not be validated due to missing data. Note Date, number of units, and valid property address are required.</t>
+  </si>
+  <si>
+    <t>High Balance loans (SFC 808) cannot be manually underwritten. [SID: 368]</t>
+  </si>
+  <si>
+    <t>A Modified Loan Amount that is greater than the minimum Charter Loan Limit for a Conventional Mortgage is not allowed. [SID: 319]</t>
+  </si>
+  <si>
+    <t>A Manually-Underwritten RefiNow delivered loan must be matched to a loan in the Fannie Mae Book of Business. Verify the property address and re-run edits. If the address is correct, provide the FM Loan No. on Original Loan on the Loan Detail screen and re-run edits. [SID: 221]</t>
+  </si>
+  <si>
+    <t>The RefiNow (SFC 868) loan was matched to a loan in the Fannie Mae Book of Business. However, the provided FM Loan No. on Original Loan [SID: 221] is not the same as the original Fannie Mae loan number. The provided FM Loan No. on Original Loan may be removed or modified. Correct the address if you believe the FM Loan No. on Original Loan is accurate. [SID: 221]</t>
+  </si>
+  <si>
+    <t>The provided borrower, (|Borrower Name|) was not matched to a borrower on the original RefiNow loan. [SID: 368, 221]</t>
+  </si>
+  <si>
+    <t>This loan is not eligible for delivery as a RefiNow loan because the original loan is not a Conventional loan. [SID: 328,  326]</t>
+  </si>
+  <si>
+    <t>This loan is not eligible for delivery as a RefiNow loan because the original loan is not a First Lien. [SID: 368]</t>
+  </si>
+  <si>
+    <t>This loan is not eligible for delivery as a RefiNow loan because the original loan is a Refi Plus loan. [SID: 368]</t>
+  </si>
+  <si>
+    <t>This loan is not eligible for delivery as a RefiNow loan because the original loan is a DU Refi Plus loan. [SID: 368]</t>
+  </si>
+  <si>
+    <t>This loan is not eligible for delivery as a RefiNow loan because the original loan is a High LTV Refi loan. [SID: 368]</t>
+  </si>
+  <si>
+    <t>This loan is not eligible for delivery as a RefiNow loan because the original loan is a RefiNow loan. [SID: 368]</t>
+  </si>
+  <si>
+    <t>This loan is not eligible for delivery as a RefiNow loan because the original loan is subject to a repurchase agreement. [SID: 368]</t>
+  </si>
+  <si>
+    <t>This loan is not eligible for delivery as a RefiNow loan because the original loan is subject to a negotiated credit enhancement. [SID: 368]</t>
+  </si>
+  <si>
+    <t>This loan is not eligible for delivery as a RefiNow loan because the original loan is a Pledged Assets Loan. [SID: 368]</t>
+  </si>
+  <si>
+    <t>This loan is not eligible for delivery as a RefiNow loan because the Loan Note Date must be greater than or equal to 12 months after the Loan Note Date on the original loan. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Musharaka Islamic Finance Mortgages (SFC 749) and RefiNow (SFC 868) must be mutually exclusive.</t>
+  </si>
+  <si>
+    <t>SFC 760 and RefiNow (SFC 868) cannot be used in combination. [SID: 368]</t>
+  </si>
+  <si>
+    <t>SFC 579 and RefiNow (SFC 868) cannot be used in combination. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Seller Number (29785-002-4) and RefiNow (SFC 868) cannot be used in combination. [SID: 639, 368]</t>
+  </si>
+  <si>
+    <t>SFC 853 and RefiNow (SFC 868) cannot be used in combination. [SID: 368]</t>
+  </si>
+  <si>
+    <t>SFC 557 and RefiNow (SFC 868) cannot be used in combination. [SID: 368]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Borrower Credit Score must be provided for a RefiNow loan. </t>
+  </si>
+  <si>
+    <t>SFC 858 is not allowed. [SID: 368]</t>
+  </si>
+  <si>
+    <t>SFC 869 is not allowed. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Current UPB is (|Current UPB|) and is less than 50% of the Original Loan Amount (|Original Loan Amount|). Please verify the data prior to submission. [SID: 442, 319]</t>
+  </si>
+  <si>
+    <t>For Rural Housing First Liens, Original Loan Amount is greater than the maximum High Balance RD loan limit allowed for the property address entered. [SID: 319, 349]</t>
+  </si>
+  <si>
+    <t>SFCs 087, 798 and 808 cannot be used in combination on the same loan. [SID: 368]</t>
+  </si>
+  <si>
+    <t>A Pass-Through Rate that is less than 1% is not allowed. [SID: 682]</t>
+  </si>
+  <si>
+    <t>SFC 798 (FHA Higher Balance Mortgage) is only allowed on FHA Mortgages. [SID: 368]</t>
+  </si>
+  <si>
+    <t>SFC 808 (High Balance Conventional Loan) or 800 (Jumbo Conforming Mortgage) is required when the original loan amount exceeds general loan limit for the state. [SID: 319, 349]</t>
+  </si>
+  <si>
+    <t>Based on the number of units and the geographic location, the loan amount provided (|Acquisitions Loan Amount|), is greater than the maximum loan amount (|VA Loan Limit Amount|) allowed for a VA loan to be eligible for delivery to Fannie Mae.</t>
+  </si>
+  <si>
+    <t>A USDA Rural Development SFC is not allowed with Second Mortgages. [SID: 313]</t>
+  </si>
+  <si>
+    <t>LTV of |LTV Percent| exceeds the maximum of 97 for Conventional loans. [SID: 255]</t>
+  </si>
+  <si>
+    <t>Mortgage Insurance is required for this lender-paid MI loan.</t>
+  </si>
+  <si>
+    <t>Special Flood Hazard Area Indicator is required. [SID: 24]</t>
+  </si>
+  <si>
+    <t>When the Special Flood Hazard Area Indicator is 'Yes' and Flood Insurance Indicator is 'Yes', the Flood Insurance SFC 170 must be provided. [SID: 368]</t>
+  </si>
+  <si>
+    <t>When the Special Flood Hazard Area Indicator is 'No' and Flood Ins. Indicator is 'Yes', then the Flood Insurance SFC 175 must be provided. [SID: 368]</t>
+  </si>
+  <si>
+    <t>When the Special Flood Hazard Area Indicator is 'No' and Flood Ins. Indicator is 'No', then the Flood Insurance SFC 180 must be provided. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Flood Ins. Indicator must be 'Yes' when Special Flood Hazard Area Indicator is 'Yes'. [SID: 24]</t>
+  </si>
+  <si>
+    <t>Condo Status is required for Condos when CPM ID has not been provided. [SID: 38]</t>
+  </si>
+  <si>
+    <t>CPM ID must be greater than 10. [SID: 39]</t>
+  </si>
+  <si>
+    <t>Design Type is required for all Cooperatives and Attached Condos. [SID: 43]</t>
+  </si>
+  <si>
+    <t>When Project Type is G, Design Type is not allowed. [SID: 43]</t>
+  </si>
+  <si>
+    <t>Units sold is required for all 'Cooperatives' and 'Attached' Condos when CPM ID has not been provided. [SID: 46]</t>
+  </si>
+  <si>
+    <t>Units sold cannot be a negative number. [SID: 46]</t>
+  </si>
+  <si>
+    <t>When Project Type is 1 or 2 Legal Structure must be Cooperative. [SID: 47]</t>
+  </si>
+  <si>
+    <t>When providing a Project Type of (P, Q, R, S, T, U, or V) Legal Structure must be Condominium. [SID: 47]</t>
+  </si>
+  <si>
+    <t>When the Project Type is E, F, or G, the Legal Structure must not be provided. [SID: 47]</t>
+  </si>
+  <si>
+    <t>When the Legal Structure is 'Condominium', then the Project Type (|Project Type|) must be a valid value. [SID: 42]</t>
+  </si>
+  <si>
+    <t>When the Legal Structure is 'Cooperative', then the Project Type (|Project Type|) must be 1 or 2. [SID: 42]</t>
+  </si>
+  <si>
+    <t>Project Name is required when the Legal Structure provided is Condominium. [SID: 48]</t>
+  </si>
+  <si>
+    <t>PUD Indicator is required. [SID: 49]</t>
+  </si>
+  <si>
+    <t>When the PUD indicator is 'Yes', then a Project Type of E, F, or T is required for Conventional Mortgages. [SID: 47]</t>
+  </si>
+  <si>
+    <t>When the PUD Indicator is 'No', then the Project Type cannot be E or F. [SID: 42]</t>
+  </si>
+  <si>
+    <t>Construction Method is required. [SID: 51]</t>
+  </si>
+  <si>
+    <t>The property construction method (|Construction Method|) is not valid. [SID: 51]</t>
+  </si>
+  <si>
+    <t>When Construction Method is Manufactured a Manufactured Housing SFC is required. [SID: 368]</t>
+  </si>
+  <si>
+    <t>When a Manufactured Housing SFC is provided Construction Method must be Manufactured. [SID: 51]</t>
+  </si>
+  <si>
+    <t>No. of Units is required. [SID: 57]</t>
+  </si>
+  <si>
+    <t>Only 1, 2, 3, or 4 unit properties are allowed. [SID: 57]</t>
+  </si>
+  <si>
+    <t>Year Built is required [SID: 67]</t>
+  </si>
+  <si>
+    <t>Number of Bedrooms for the first unit of Investment Property is required. Studio/Efficiency or if appraisal indicates no bedrooms enter zero. [SID: 77]</t>
+  </si>
+  <si>
+    <t>Number of Bedrooms is required for each unit, except for Unit 1, of a multi-unit property. [SID: 77]</t>
+  </si>
+  <si>
+    <t>Zero (0) Number of Bedrooms is only allowed if the primary residence is a studio or efficiency. [SID: 77]</t>
+  </si>
+  <si>
+    <t>Zero (0) Number of Bedrooms is only allowed if property is a studio or efficiency. [SID: 77]</t>
+  </si>
+  <si>
+    <t>The rent amount for this unit (|Property Unit Identifier|) is less than $25. [SID: 78]</t>
+  </si>
+  <si>
+    <t>The rent amount for this unit (|Property Unit Identifier|) is negative. [SID: 78]</t>
+  </si>
+  <si>
+    <t>Appraisal Effective Date cannot be more than 40 years old. [SID: 84]</t>
+  </si>
+  <si>
+    <t>Appraisal Effective Date must be before the Note Date. [SID: 84]</t>
+  </si>
+  <si>
+    <t>Standard Lookback Days is required and must be greater than zero for ARMs. [SID: 113]</t>
+  </si>
+  <si>
+    <t>Standard Lookback Days at the loan level does not match the related Pool level Standard Lookback Days. [SID: 113]</t>
+  </si>
+  <si>
+    <t>When Rounding Type is 'Down', 'Nearest' or 'Up', then the Rounding % must be provided. [SID: 117]</t>
+  </si>
+  <si>
+    <t>Rounding % at the loan level does not match the related Pool level Rounding %. [SID: 117]</t>
+  </si>
+  <si>
+    <t>When provided, Rounding % must be 0.01, 0.25 or 0.125 when Rounding Type is Down. [SID: 117]</t>
+  </si>
+  <si>
+    <t>The Rounding Type must not be delivered for the specified Pool Feature codes. [SID: 118]</t>
+  </si>
+  <si>
+    <t>Rounding Type is not allowed on Fixed Rate Mortgages. [SID: 118]</t>
+  </si>
+  <si>
+    <t>Loan level Rounding Type does not match the related Pool level Rounding Type. [SID: 118]</t>
+  </si>
+  <si>
+    <t>Cap Down % is not allowed for Fixed Rate Mortgages. [SID: 121]</t>
+  </si>
+  <si>
+    <t>Cap Up % is required for ARMs. [SID: 122]</t>
+  </si>
+  <si>
+    <t>Cap Up % is not applicable for Fixed Rate Mortgages. [SID: 122]</t>
+  </si>
+  <si>
+    <t>Rate Change Date for subsequent adjustment is required for ARM. [SID: 123]</t>
+  </si>
+  <si>
+    <t>Rate Adjustment Frequency is required for ARMs. [SID: 124]</t>
+  </si>
+  <si>
+    <t>Rate Adjustment Frequency is not applicable for Fixed Rate Mortgages. [SID: 124]</t>
+  </si>
+  <si>
+    <t>The Rate Adjustment Frequency cannot be greater than 480 months. [SID: 124]</t>
+  </si>
+  <si>
+    <t>% of Increase is required for Growing Equity Mortgages. [SID: 131]</t>
+  </si>
+  <si>
+    <t>Amortization Period is required. [SID: 137]</t>
+  </si>
+  <si>
+    <t>Amortization Period is missing. [SID: 137]</t>
+  </si>
+  <si>
+    <t>Section of the Act must be a valid value. [SID: 198]</t>
+  </si>
+  <si>
+    <t>HOEPA Indicator is required. [SID: 207]</t>
+  </si>
+  <si>
+    <t>Interest Accrual Method is required. [SID: 214]</t>
+  </si>
+  <si>
+    <t>Interest Accrual Start Date is required for Daily Simple Interest loans. [SID: 217]</t>
+  </si>
+  <si>
+    <t>When the Interest Accrual Start Date is provided, then the loan must be Daily Simple Interest. [SID: 214]</t>
+  </si>
+  <si>
+    <t>When FM Loan Number on Original Loan is provided, the Loan Purpose must be Refinance. [SID: 221]</t>
+  </si>
+  <si>
+    <t>Related Loan Investor must be Fannie Mae. [SID: 222]</t>
+  </si>
+  <si>
+    <t>When the Related Loan Investor is provided, the Loan Purpose must be 'Refinance'. [SID: 222]</t>
+  </si>
+  <si>
+    <t>Application Received Date must not be more than 40 years old. [SID: 224]</t>
+  </si>
+  <si>
+    <t>Balloon Indicator is required. [SID: 226]</t>
+  </si>
+  <si>
+    <t>Balloon Indicator at the loan level does not match the related Pool level Balloon Indicator. [SID: 226]</t>
+  </si>
+  <si>
+    <t>When a Convertible SFC 037 and/or 038 is provided, then the Loan must be an ARM. [SID: 368]</t>
+  </si>
+  <si>
+    <t>When SFC 037 or 038 (Convertible ARM) is provided, then the Convertible Option of the Plan Number must be 'Convertible'. [SID: 368]</t>
+  </si>
+  <si>
+    <t>When the Convertible Option of the Plan Number is 'Convertible', then the Convertible ARM SFC 037 or 038 must be provided. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Initial Fixed Period is required for ARMs. [SID: 236]</t>
+  </si>
+  <si>
+    <t>ARM Initial Fixed Period must not be provided for Fixed Rate Mortgages. [SID: 236]</t>
+  </si>
+  <si>
+    <t>The provided Initial Fixed Period (|Initial Fixed Period|) for this ARM must equal the calculated initial fixed period based on the provided first payment date and First Rate Change Date. [SID: 236]</t>
+  </si>
+  <si>
+    <t>Interest Only Indicator is required. [SID: 237]</t>
+  </si>
+  <si>
+    <t>Interest Only Indicator at the loan level does not match the related Pool level Interest Only Indicator. [SID: 237]</t>
+  </si>
+  <si>
+    <t>Affordable Indicator is required. [SID: 238]</t>
+  </si>
+  <si>
+    <t>Prepayment Penalty Indicator is required. [SID: 240]</t>
+  </si>
+  <si>
+    <t>When the Prepayment Penalty Indicator is 'Yes', a Prepayment Penalty SFC must be provided. [SID: 368]</t>
+  </si>
+  <si>
+    <t>The Prepayment Penalty Indicator must be 'Yes' when a Prepayment Penalty SFC is provided. [SID: 240]</t>
+  </si>
+  <si>
+    <t>Relocation Indicator is required. [SID: 241]</t>
+  </si>
+  <si>
+    <t>When the Relocation SFC 013 is provided, the Relocation Indicator must be 'Yes'. [SID: 241]</t>
+  </si>
+  <si>
+    <t>When the Relocation Indicator is 'Yes', Relocation SFC 013 must be provided. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Shared Equity Indicator is required. [SID: 243]</t>
+  </si>
+  <si>
+    <t>Maturity Date is required. [SID: 256]</t>
+  </si>
+  <si>
+    <t>Lead Days are required for Daily Simple Interest loans. [SID: 269]</t>
+  </si>
+  <si>
+    <t>Payment Frequency is required. [SID: 270]</t>
+  </si>
+  <si>
+    <t>Payment Frequency must be monthly or biweekly. [SID: 270]</t>
+  </si>
+  <si>
+    <t>Refi Cash-Out Determination is required when Loan Purpose is Refinance. [SID: 294]</t>
+  </si>
+  <si>
+    <t>Refi Cash-Out Determination must be a valid value. [SID: 294]</t>
+  </si>
+  <si>
+    <t>When the Refi Cash-Out Determination is provided, then the Loan Purpose must be 'Refinance'. [SID: 294]</t>
+  </si>
+  <si>
+    <t>Refi Cash-Out Determination must not be 'No Cash Out' for Conventional loans. [SID: 294]</t>
+  </si>
+  <si>
+    <t>When the Cash-Out Refinance SFC 003 is provided, then the Refi Cash-Out Determination must be 'Cash Out'. [SID: 294]</t>
+  </si>
+  <si>
+    <t>When the Refi Cash-Out Determination is 'Cash Out',  then the Cash-Out Refinance SFC 003 must be provided. [SID: 368]</t>
+  </si>
+  <si>
+    <t>When SFC 007 is provided, then the Refi Cash-Out Determination must be 'Limited Cash Out' or 'No Cash Out'. [SID: 294]</t>
+  </si>
+  <si>
+    <t>When the Refi Cash-Out Determination is 'limited Cash Out' or 'No Cash Out', then SFC 007 must be provided. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Loan Purpose is required. [SID: 315]</t>
+  </si>
+  <si>
+    <t>Loan Purpose must be a valid value. [SID: 315]</t>
+  </si>
+  <si>
+    <t>A refinance Special Feature Code is not allowed if the loan is a purchase. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Automated Underwriting Recommendation is not valid.</t>
+  </si>
+  <si>
+    <t>Pre-Mod Initial Fixed Period is required when the loan, prior to modification, was an ARM. [SID: 337.1]</t>
+  </si>
+  <si>
+    <t>The Pre-Mod Initial Fixed Period is not allowed when the loan, prior to modification, was not an ARM. [SID: 337.1]</t>
+  </si>
+  <si>
+    <t>Pre-Mod Payment Frequency must be a valid value. [SID: 342]</t>
+  </si>
+  <si>
+    <t>A Modified Loan Amount that is greater than the Pre-Mod Loan Amount must meet the requirements of the Selling Guide before delivery to Fannie Mae. [SID 349, 319]</t>
+  </si>
+  <si>
+    <t>Guaranty Fee per Contract is required and must be greater than 0. [SID: 369]</t>
+  </si>
+  <si>
+    <t>Investor Collateral Program ID must be a valid value. [SID: 376]</t>
+  </si>
+  <si>
+    <t>Investor Collateral Program ID is required when an appraisal waiver SFC is provided. [SID: 376]</t>
+  </si>
+  <si>
+    <t>When SFC 807 is provided, then the loan must be a High LTV Refi loan (SFC 839) and Investor Collateral Program ID must be 'PropertyInspectionWaiver'. [SID: 376, 368]</t>
+  </si>
+  <si>
+    <t>Investor Collateral Program ID must be a valid value when an appraisal waiver SFC is provided. [SID: 376]</t>
+  </si>
+  <si>
+    <t>The Plan Number is required for ARM loans. [SID: 379]</t>
+  </si>
+  <si>
+    <t>When both values are provided, the Plan Number on the loan must match the Pool Plan Number. [SID: 379]</t>
+  </si>
+  <si>
+    <t>Default Loss Party is required. [SID: 389]</t>
+  </si>
+  <si>
+    <t>The Default Loss Party must be a valid value. [SID: 389]</t>
+  </si>
+  <si>
+    <t>REO Marketing Party of 'Lender' is not valid when Default Loss Party is 'Investor'.  [SID: 389]</t>
+  </si>
+  <si>
+    <t>REO Marketing Party of 'Investor' is not valid when Default Loss Party is 'Lender'. [SID: 389]</t>
+  </si>
+  <si>
+    <t>REO Marketing Party is required. [SID: 391]</t>
+  </si>
+  <si>
+    <t>REO Marketing Party must be a valid value. [SID: 391]</t>
+  </si>
+  <si>
+    <t>Balloon Reset Indicator must be provided for balloon loans. [SID: 394]</t>
+  </si>
+  <si>
+    <t>Balloon Reset Indicator is not allowed when Pre-Modification Balloon Indicator is No. [SID: 394]</t>
+  </si>
+  <si>
+    <t>Contract number is required. [SID: 400]</t>
+  </si>
+  <si>
+    <t>For MBS Pools, Contract Number is not allowed when Commitment Number is provided. [SID: 400	]</t>
+  </si>
+  <si>
+    <t>Loan 1st Time Homebuyer must be a valid value. [SID: 404]</t>
+  </si>
+  <si>
+    <t>If one or more borrowers are identified as a '1st Time Homebuyer', Loan Program ID must be 'Loan 1st Time Homebuyer'. [SID: 404]</t>
+  </si>
+  <si>
+    <t>MI Lender Paid Rate % is required when MI Source is Lender. [SID: 411]</t>
+  </si>
+  <si>
+    <t>MI Company must be a valid value. [SID: 413]</t>
+  </si>
+  <si>
+    <t>MI Source must be a valid value. [SID: 426]</t>
+  </si>
+  <si>
+    <t>HIP Product Code must be a valid value. [SID: 450]</t>
+  </si>
+  <si>
+    <t>Refi Program ID must be a valid value. [SID: 451]</t>
+  </si>
+  <si>
+    <t>When the Refi Program ID is provided, Refinance SFC 003 or 007 is required. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Related Loan Balloon Indicator is required when the Subject Loan is a Second Lien. [SID: 499]</t>
+  </si>
+  <si>
+    <t>Related Loan First Payment Date is required when the subject loan is a Second Lien. [SID: 506]</t>
+  </si>
+  <si>
+    <t>Related Loan Original Loan Amount is required when the subject loan is a Second Lien. [SID: 509]</t>
+  </si>
+  <si>
+    <t>HELOC Max Balance Amount cannot be a negative number. [SID: 511]</t>
+  </si>
+  <si>
+    <t>When HELOC Max Balance Amount is provided, HELOC Indicator must be 'Yes'. [SID: 513]</t>
+  </si>
+  <si>
+    <t>HELOC Outstanding Balance cannot be a negative number. [SID: 512]</t>
+  </si>
+  <si>
+    <t>HELOC Indicator must be 'Yes' when HELOC Outstanding Balance is provided. [SID: 513]</t>
+  </si>
+  <si>
+    <t>Last Name for borrower (|Borrower First Name|) is required. [SID: 541]</t>
+  </si>
+  <si>
+    <t>Borrower (|Borrower Full Name|) is an individual, therefore the Entity Full Name must not be provided. [SID: 544]</t>
+  </si>
+  <si>
+    <t>SFC 168 or SFC 838 has been delivered, therefore the Borrower First Name and Borrower Last Name are required for this borrower (|Borrower Full Name|), and Entity Full Name must not be provided. [SID: 544]</t>
+  </si>
+  <si>
+    <t>The Address Type for borrower's (|Borrower Full Name|) Borrower Address must be 'Mailing'. [SID: 549]</t>
+  </si>
+  <si>
+    <t>1st Time Homebuyer Indicator must be provided for borrower (|Borrower Full Name|). [SID: 597]</t>
+  </si>
+  <si>
+    <t>When race data is provided, the Race Type cannot be 'Information Not Provided By Applicant In Mail Internet Or Telephone Application'. [SID: 610.3, 610.5, 610.6, 610.21, 610.22]</t>
+  </si>
+  <si>
+    <t>Taxpayer ID Type is required for every Borrower. Correct the data for borrower (|Borrower Full Name|). [SID: 613]</t>
+  </si>
+  <si>
+    <t>Taxpayer ID Type must be a valid value. Correct the data for borrower (|Borrower Full Name|). [SID: 613]</t>
+  </si>
+  <si>
+    <t>Taxpayer ID (Social Security No.) is missing for borrower (|Borrower Full Name|). [SID: 614]</t>
+  </si>
+  <si>
+    <t>The provided Financial Institution Number (FIN) must match to one of the FIN numbers on your Custodian profile. Please refer to the Custodians on your Seller Profile Tab. [SID: 620]</t>
+  </si>
+  <si>
+    <t>A Financial Institution Number is required. [SID: 620]</t>
+  </si>
+  <si>
+    <t>Financial Institution Number at the loan level must match Pool level Financial Institution Number. [SID: 620]</t>
+  </si>
+  <si>
+    <t>Loan Originator type is missing. [SID: 635]</t>
+  </si>
+  <si>
+    <t>Loan Originator must be a valid value. [SID: 635]</t>
+  </si>
+  <si>
+    <t>Seller Number at the loan level does not match the related Pool level field Seller Number. [SID: 639]</t>
+  </si>
+  <si>
+    <t>Seller Number at the loan level does not match the related Commitment level field Seller Number. [SID: 639]</t>
+  </si>
+  <si>
+    <t>Loan Level Servicer Number does not match the Pool Level Servicer Number. [SID: 645]</t>
+  </si>
+  <si>
+    <t>Duplicate Pool Feature Codes are not allowed. [SID: 651]</t>
+  </si>
+  <si>
+    <t>Pool-level Accrual Rate Method is required. [SID: 661]</t>
+  </si>
+  <si>
+    <t>When the Pool Level Interest Only Indicator is 'Yes', A Pool Feature Code in the 219 to 227 range must be provided. [SID: 651]</t>
+  </si>
+  <si>
+    <t>When the Pool Feature Code in the 219 to 227 range is provided, Pool Level Interest Only Indicator must be 'Yes'. [SID: 670]</t>
+  </si>
+  <si>
+    <t>Pool Type must be a valid value. [SID: 683]</t>
+  </si>
+  <si>
+    <t>When the Pool Number begins with 'M', the Pool Type must be 'Investor Defined Multiple Lender' (Fannie Major). [SID: 683]</t>
+  </si>
+  <si>
+    <t>Borrower Age for borrower (|Borrower Full Name|) is required. [SID: 567]</t>
+  </si>
+  <si>
+    <t>Loan Special Feature Code(s) could not be validated at this time. Critical edits have been bypassed. Re-import or re-run eligibility. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
+  </si>
+  <si>
+    <t>ARM plan data could not be validated at this time. Critical edits have been bypassed. Re-import or re-run eligibility. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
+  </si>
+  <si>
+    <t>When no Broker or Correspondent SFC is present on the loan, Loan Originator must be Lender. [SID: 635]</t>
+  </si>
+  <si>
+    <t>When the SFC 019 is provided, then the MI Source must be Lender. [SID: 426]</t>
+  </si>
+  <si>
+    <t>When the MI Source is Lender, then the SFC 019 must be provided. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Loan Level Servicer Number is required. [SID: 645]</t>
+  </si>
+  <si>
+    <t>Servicer Branch Number (6th digit 00000 700 0) cannot begin with 7 when Interest Accrual Method is Daily or A/A Biweekly. [SID: 645]</t>
+  </si>
+  <si>
+    <t>Servicer Branch Number is not valid for Actual/Actual Biweekly loans. [SID: 645]</t>
+  </si>
+  <si>
+    <t>Servicer Number (|Servicer Number|) is invalid. Servicer Number should begin with 1, 2, 3, or 5. [SID: 645]</t>
+  </si>
+  <si>
+    <t>The Servicer number provided is associated with Servicing Marketplace. Pool submissions using this Servicer number are only allowed if you and the Servicer have a Servicing Marketplace relationship. Please contact your Fannie Mae representative to request approval for Servicing Marketplace.</t>
+  </si>
+  <si>
+    <t>Mortgage Funder data is required. [SID: 641.1]</t>
+  </si>
+  <si>
+    <t>Special Feature Codes 211 and 212 cannot be used in combination on the same loan. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Loan Originator cannot be Lender when SFC 211 or 212 is provided. [SID: 635]</t>
+  </si>
+  <si>
+    <t>MI % Coverage is required when the MI Company is provided. [SID: 416]</t>
+  </si>
+  <si>
+    <t>Loan data indicates that this ARM loan has gone through an adjustment and the current rate is the same as the original rate. [SID: 395]</t>
+  </si>
+  <si>
+    <t>Note Date cannot be more than 40 years before the current date. [SID: 320, 350]</t>
+  </si>
+  <si>
+    <t>First Payment Date cannot be greater than Pool Issue Date (|Pool Issue Date|) + 2 months. [SID: 272]</t>
+  </si>
+  <si>
+    <t>ARM Loans with odd due dates (other than 1st day of month) cannot be co-mingled with ARM loans with payment due date on the 1st day of the month. [SID: 272]</t>
+  </si>
+  <si>
+    <t>Pool Issue Date must be on first day of the month. [SID: 674]</t>
+  </si>
+  <si>
+    <t>Pool Issue Date is required. [SID: 674]</t>
+  </si>
+  <si>
+    <t>Loan Level Servicer Number cannot be less than nine numeric digits. [SID: 645]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This Single Lender, Adjustable Rate Biweekly pool requires a minimum Issue UPB equal to or greater than $500,000. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">This Single Lender, Adjustable Rate Prepayment Premium pool requires a minimum Issue UPB equal to or greater than $500,000. </t>
+  </si>
+  <si>
+    <t>The Issue Date UPB and the Calculated Issue Date UPB must be the same (within a $1 tolerance). [SID: 385]</t>
+  </si>
+  <si>
+    <t>Issue Date UPB should be less than or equal to the Current UPB when the LPI date is before the Pool Issue Date for ARM loans that have had a rate change. [SID: 385]</t>
+  </si>
+  <si>
+    <t>Issue Date UPB should be greater than or equal to the Current UPB when the LPI Date is after the Pool Issue Date for ARM loans that have had a rate change. [SID: 385]</t>
+  </si>
+  <si>
+    <t>Current UPB must equal the Issue Date UPB on Fixed Rate Mortgages where the LPI Date is the same month as the Pool Issue Date. [SID: 385]</t>
+  </si>
+  <si>
+    <t>Current UPB must equal the Issue Date UPB on ARM, Same Month Pooling loans where the LPI Date is 1 month after the Pool Issue Date and the rate has not adjusted. [SID: 385]</t>
+  </si>
+  <si>
+    <t>For Adjustable Rate, Stated Structure pools, MBS Margin is required and must be greater than zero. [SID: 675]</t>
+  </si>
+  <si>
+    <t>If MI Company is National Mortgage Insurance Co (NMI), Mortgage Note Date cannot be prior to 01-16-2013. [SID: 413]</t>
+  </si>
+  <si>
+    <t>Borrower age is less than 18 years. [SID: 567]</t>
+  </si>
+  <si>
+    <t>Property Zip Code must be 5 numbers that are not all zeros. [SID: 16]</t>
+  </si>
+  <si>
+    <t>Rounding % and Rounding Type are not allowed for Fixed Pools. [SID: 672]</t>
+  </si>
+  <si>
+    <t>Rounding % and Rounding Type are required for ARM loans. [SID: 672]</t>
+  </si>
+  <si>
+    <t>Rounding % and Rounding Type must be provided with a valid combination. [SID: 117]</t>
+  </si>
+  <si>
+    <t>Section of the Act is not allowed for Conventional loans. [SID: 198]</t>
+  </si>
+  <si>
+    <t>A valid Section of the Act must be entered for government loans (FHA, USDA Rural Housing or VA). [SID: 198]</t>
+  </si>
+  <si>
+    <t>The first character of the Contract Number must be 'C', 'L', or 'P'. [SID: 400]</t>
+  </si>
+  <si>
+    <t>The second character of the Contract Number must be 0 (zero), 'V', 'W', or 'X'. [SID: 400]</t>
+  </si>
+  <si>
+    <t>The third through sixth characters of the Contract Number must be alpha-numeric. [SID: 400]</t>
+  </si>
+  <si>
+    <t>The provided loan data indicates borrower (|Borrower Full Name|) is an entity. Age should not be provided when the borrower is an entity. [SID: 567]</t>
+  </si>
+  <si>
+    <t>Accrual Basis Year is required for Daily Simple Interest loans. [SID: 210]</t>
+  </si>
+  <si>
+    <t>Duration of Interest formula is required for Daily Simple Interest loans. [SID: 213]</t>
+  </si>
+  <si>
+    <t>HIP Product Code is not allowed for Non Daily Simple Interest Loans. [SID: 450]</t>
+  </si>
+  <si>
+    <t>Interest Accrual Method must be a valid value. [SID: 214]</t>
+  </si>
+  <si>
+    <t>Maturity Date must be after the current date. [SID: 256]</t>
+  </si>
+  <si>
+    <t>Related Loan Balloon Indicator must be 'No' when the subject loan is a Second Lien. [SID: 499]</t>
+  </si>
+  <si>
+    <t>Related Loan Original Loan Amount must be greater than zero. [SID: 509]</t>
+  </si>
+  <si>
+    <t>Related Loan Current UPB must be greater than zero. [SID: 516]</t>
+  </si>
+  <si>
+    <t>The MI Lender Paid Rate Percent must be greater than or equal to zero. [SID: 411]</t>
+  </si>
+  <si>
+    <t>MI Company is not allowed under FHA, USDA Rural Housing, and VA Mortgages. [SID: 413]</t>
+  </si>
+  <si>
+    <t>An MI  Absence Reason of Investor Paid MI is not allowed. [SID: 429, 430]</t>
+  </si>
+  <si>
+    <t>MI % Coverage must be less than or equal to 40. [SID: 416]</t>
+  </si>
+  <si>
+    <t>MI % Coverage of (|MI % Coverage|) is greater than 100 and is invalid. MI % Coverage must be less than or equal to 40. [SID: 416]</t>
+  </si>
+  <si>
+    <t>For ARM loans, the Maximum Mortgage Interest Rate must be greater than zero. [SID: 114]</t>
+  </si>
+  <si>
+    <t>Maximum Mortgage Interest Rate (Ceiling) is required for ARM loans. [SID: 114]</t>
+  </si>
+  <si>
+    <t>The loan Mortgage Margin should be less than the calculated Pool Maximum Mortgage Margin of |Calculated Pool Maximum Margin|. [SID: 119]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MI Lender Paid Rate % is not allowed when MI Absence Reason is provided. </t>
+  </si>
+  <si>
+    <t>The Initial Fixed Period for an ARM that has not adjusted must be within the calculated initial rate adjustment period range, as defined by the ARM plan. [SID: 236]</t>
+  </si>
+  <si>
+    <t>Pool level Standard Lookback Days is not allowed for Fixed Rate pools. [SID: 669]</t>
+  </si>
+  <si>
+    <t>Pool Standard Lookback Days is required and must be 1 or more days for ARM pools. [SID: 669]</t>
+  </si>
+  <si>
+    <t>Mortgage Note Date cannot be prior to 02-18-2010 if MI Company is Essent. [SID: 413]</t>
+  </si>
+  <si>
+    <t>MI % Coverage of (|MI % Coverage|) does not meet the minimum MI requirement of 25% for loans with an Affordable Indicator of Yes, with an Original greater than 240 and a calculated LTV greater than 95% and less than or equal to 97%. [SID: 416]</t>
+  </si>
+  <si>
+    <t>MI % Coverage of (|MI % Coverage|) does not meet the minimum MI requirement of 12% for a Manufactured Home and a calculated LTV greater than 80% and less than or equal to 85%. [SID: 416]</t>
+  </si>
+  <si>
+    <t>MI % Coverage of (|MI % Coverage|) does not meet the minimum MI requirement of 25% for a Manufactured Home and a calculated LTV greater than 85% and less than or equal to 90%. [SID: 416]</t>
+  </si>
+  <si>
+    <t>MI % Coverage of (|MI % Coverage|) does not meet the minimum MI requirement of 30% for a Manufactured Home and a calculated LTV greater than 90% and less than or equal to 95%. [SID: 416]</t>
+  </si>
+  <si>
+    <t>MI % Coverage of (|MI % Coverage|) does not meet the minimum MI requirement of 6% for HFA loans with a calculated LTV greater than 80% and less than or equal to 85%. [SID: 416]</t>
+  </si>
+  <si>
+    <t>MI % Coverage of (|MI % Coverage|) does not meet the minimum MI requirement of 12% for HFA loans with a calculated LTV greater than 85% and less than or equal to 90%. [SID: 416]</t>
+  </si>
+  <si>
+    <t>MI % Coverage of (|MI % Coverage|) does not meet the minimum MI requirement of 16% for HFA loans with a calculated LTV greater than 90% and less than or equal to 95%. [SID: 416]</t>
+  </si>
+  <si>
+    <t>MI % Coverage of (|MI % Coverage|) does not meet the minimum MI requirement of 18% for HFA loans with a calculated LTV greater than 95% and less than or equal to 97%. [SID: 416]</t>
+  </si>
+  <si>
+    <t>MI % Coverage of (|MI % Coverage|) does not meet the minimum MI requirement of 12% for a Manufactured Home delivered as an affordable lendering product with a Current LTV greater than 80% and less than or equal to 85%. [SID: 416]</t>
+  </si>
+  <si>
+    <t>MI % Coverage of (|MI % Coverage|) does not meet the minimum MI requirement of 25% for a Manufactured Home delivered as an affordable lendering product with a Current LTV greater than 85% and less than or equal to 90%. [SID: 416]</t>
+  </si>
+  <si>
+    <t>MI % Coverage of (|MI % Coverage|) does not meet the minimum MI requirement of 25% for a Manufactured Home delivered as an affordable lendering product with a Current LTV greater than 90% and less than or equal to 95%. [SID: 416]</t>
+  </si>
+  <si>
+    <t>Graduated Payment ARMs are not allowed. [SID: 138]</t>
+  </si>
+  <si>
+    <t>Pool Interest Only Indicator is required. [SID: 670]</t>
+  </si>
+  <si>
+    <t>The calculated P&amp;I (|Calculated Constant P And I Amount|) for this Fixed Rate, Balloon or ARM Mortgage is greater than $1 when compared to the entered P&amp;I (|Provided Constant P And I Amount |). [SID: 268, 436]</t>
+  </si>
+  <si>
+    <t>Mortgages where the calculated P&amp;I is less than the delivered P&amp;I by more than one dollar are not allowed on Fixed Rate and unadjusted ARMs. [SID: 268, 436]</t>
+  </si>
+  <si>
+    <t>When Loan Purpose is a Refinance, then SFC 003 or 007 are required. [SID: 368]</t>
+  </si>
+  <si>
+    <t>When SFC 003 or 007 are provided, then the Loan Purpose must be Refinance. [SID: 315]</t>
+  </si>
+  <si>
+    <t>Automated Underwriting SFC codes are only allowed with Conventional Mortgages. [SID: 368]</t>
+  </si>
+  <si>
+    <t>A Cap Up % for both the Initial Fixed Period and all future rate changes must equal the Cap Up % from the applicable ARM Plan. The Cap Up % and the Cap Down % for the 1st Rate Change Date and the Cap Up % and the Cap Down % for Subsequent change dates must always be equal for Standard ARM Plans.  [SID: 122]</t>
+  </si>
+  <si>
+    <t>A Cap Down % for both the Initial Fixed Period and all future rate changes must equal the Cap Down % from the applicable ARM Plan. The Cap Up % and the Cap Down % for the 1st Rate Change Date and the Cap Up % and the Cap Down % for Subsequent change dates must always be equal for Standard ARM Plans.  [SID: 121]</t>
+  </si>
+  <si>
+    <t>Legal Structure cannot be Cooperative for Community Land Trust (SFC 054) loans. [SID: 47]</t>
+  </si>
+  <si>
+    <t>A valid Servicer Number must be entered. [SID: 645]</t>
+  </si>
+  <si>
+    <t>Second liens are not allowed for modified loans. [SID: 397]</t>
+  </si>
+  <si>
+    <t>Growing Equity Mortgages are not eligible. [SID: 138]</t>
+  </si>
+  <si>
+    <t>Interest Only Mortgages are not eligible. [SID: 237]</t>
+  </si>
+  <si>
+    <t>Negatively Amortizing Mortgages are not eligible. [SID: 442]</t>
+  </si>
+  <si>
+    <t>A Mortgage Margin that is less than the calculated minimum Mortgage Margin of |Pool Minimum Mortgage Margin Percent| for the applicable Pool Type Structure is not allowed. [SID: 119]</t>
+  </si>
+  <si>
+    <t>Unit Rents and Bedrooms is required for each unit of an investment property. [SID: 57]</t>
+  </si>
+  <si>
+    <t>For Primary Residence with a full appraisal, Unit Rents and Bedrooms is required for each unit as stated in No. of Units when No. of Units is greater than 1. [SID: 57]</t>
+  </si>
+  <si>
+    <t>Mortgage Percent Coverage that is less than 0 is not allowed. [SID: 416]</t>
+  </si>
+  <si>
+    <t>Cap Down % is not allowed when the ARM Plan Rate Cap Type Code is NoCaps or UpwardCapOnly. [SID: 121]</t>
+  </si>
+  <si>
+    <t>Cap Up % is not allowed or must be 99.9999 when the ARM Plan Rate Cap Type Code is NoCaps or DownwardCapOnly. Note:  A null value or 99.9999 both represent no cap. [SID: 122]</t>
+  </si>
+  <si>
+    <t>Cap Down % is required when the ARM Plan Rate Cap Type Code is BothCaps or DownwardCapOnly. [SID: 121]</t>
+  </si>
+  <si>
+    <t>Refi Cash-Out Determination of Limited Cash Out is required when SFC 149 is provided. [SID: 294]</t>
+  </si>
+  <si>
+    <t>An APR Spread that is greater than 6.5 is not allowed. [SID: 208]</t>
+  </si>
+  <si>
+    <t>Rounding Type is required for Adjustable Rate Mortgages. [SID: 118]</t>
+  </si>
+  <si>
+    <t>Rounding % is not allowed if Rounding Type is Null or 'No Rounding'. [SID: 117]</t>
+  </si>
+  <si>
+    <t>Pool Rounding Type is not allowed if a rounding Pool Feature Code is provided. [SID: 672]</t>
+  </si>
+  <si>
+    <t>Pool Rounding % is required if Pool Rounding Type is Down, Nearest, or Up. [SID: 671]</t>
+  </si>
+  <si>
+    <t>Pool Rounding % is not allowed if Pool Rounding Type is Null or NoRounding. [SID: 671]</t>
+  </si>
+  <si>
+    <t>Graduated Payment Mortgages are not allowed. [SID: 138]</t>
+  </si>
+  <si>
+    <t>The provided loan data indicates the property is a manufactured home; therefore, the manufactured home width (single-wide or multi-wide) must be provided.</t>
+  </si>
+  <si>
+    <t>The provided loan data indicates the property is a conventionally financed single-wide manufactured home located in a Condominium or Cooperative. The property must be located in a Fannie Mae approved project, indicated by project type T: requiring a Fannie Mae Review. [SID: 42, 317, 33]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">An appraisal form type must be provided for this conventional loan since the appraisal type indicates a full appraisal. </t>
+  </si>
+  <si>
+    <t>The provided appraisal form type (|Appraisal Form Type|) is invalid. [SID: 85]</t>
+  </si>
+  <si>
+    <t>The provided appraisal form must be the Manufactured Home Appraisal Report for this manufactured home. [SID: 51, 85]</t>
+  </si>
+  <si>
     <t>The buydown interest rate increase must be provided for loans with a temporary interest rate buydown. [SID: 149, 228]</t>
   </si>
   <si>
     <t>A buydown interest rate increase must not be provided unless the loan has a temporary interest rate buydown. [SID: 149, 228]</t>
   </si>
   <si>
     <t>The buydown interest rate increase must be greater than zero. [SID: 149]</t>
   </si>
   <si>
     <t>For investment property transactions, temporary interest rate buydowns are not allowed. [SID: 69, 228]</t>
   </si>
   <si>
     <t>For cash-out refinance transactions, temporary interest rate buydowns are not allowed. [SID: 228]</t>
   </si>
   <si>
     <t>The initial interest rate discount must be provided for loans with a temporary interest rate buydown. [SID: 150, 228]</t>
   </si>
   <si>
     <t>An initial interest rate discount must not be provided unless the loan has a temporary interest rate buydown. [SID: 150, 228]</t>
   </si>
   <si>
     <t>The initial interest rate discount for a temporary interest rate buydown must be greater than zero. [SID: 150]</t>
   </si>
   <si>
     <t>The provided loan data indicates the loan is a cash-out refinance; therefore, the cash-out amount must be provided. [SID: 293, 294]</t>
   </si>
   <si>
     <t>The provided loan data indicates a cash-out amount; therefore, the loan must be identified as a cash-out refinance transaction.</t>
   </si>
   <si>
-    <t xml:space="preserve">An ARM index rate must be provided for adjustable rate mortgages. </t>
-[...7 lines deleted...]
-  <si>
     <t>The Monthly Reserves Count is required. [SID: 287]</t>
   </si>
   <si>
     <t>Monthly Reserves Count must be greater than or equal to zero. [SID: 287]</t>
   </si>
   <si>
     <t>The MERS MIN Number is not valid. [SID: 401]</t>
   </si>
   <si>
     <t>Balloon mortgages are not allowed.</t>
   </si>
   <si>
     <t>Biweekly mortgages are not allowed.</t>
   </si>
   <si>
     <t>Step Rate Mortgages are not allowed.</t>
   </si>
   <si>
-    <t xml:space="preserve">Government Title 1 HIP (Home Improvement Product) loans are not allowed. </t>
-[...7 lines deleted...]
-  <si>
     <t>Interest Accrual Method cannot be Day. [SID: 214]</t>
   </si>
   <si>
     <t>The provided loan modification date (|Modification Date|) should be after the loan note date (|Loan Note Date|). [SID: 259]</t>
   </si>
   <si>
     <t>The Minimum Mtg Interest Rate must equal the Mortgage Margin for Standard ARM Plans. [SID: 116]</t>
   </si>
   <si>
     <t>Pool ASAP Indicator is required and must be Yes when at least one of the loans in the Pool is ASAP Plus.</t>
   </si>
   <si>
     <t>Wire Nickname (Payee Code) is required for ASAP Plus loans. [SID: 642, 643]</t>
   </si>
   <si>
     <t>Funding Requested Date cannot be before the current date.</t>
   </si>
   <si>
     <t>Duplicate loan is not allowed. Please verify the loan data and re-run eligibility or call Acquisitions at 1-800-2FANNIE (232-6643), option 4.</t>
   </si>
   <si>
     <t>Loan wiring instructions are required.</t>
   </si>
   <si>
     <t>Loan wiring instructions are invalid (not approved, expired, or invalid).</t>
   </si>
   <si>
     <t>Delivered loan wiring instructions do not match entered loan wiring instructions.</t>
   </si>
   <si>
     <t>The Minimum Mtg Interest Rate must be greater than or equal to the Mortgage Margin for Negotiated ARM Plans. [SID: 116]</t>
   </si>
   <si>
     <t>ENote Indicator is required and must be Yes when SFC 508 (E-Mortgage) is provided. [SID: 233]</t>
   </si>
   <si>
     <t>When the loan has CommunitySeconds subordinate financing the Related Loan Affordable Indicator must be Yes. Note that there are two separate Affordable Loan Indicators required, Sort ID 238 identifies first lien HomeReady loans, and Sort ID 513.1 identifies second lien CommunitySeconds. [SID: 513.1]</t>
   </si>
   <si>
-    <t xml:space="preserve">Only one Automated Underwriting System Special Feature Code can be delivered on a loan. </t>
-[...1 lines deleted...]
-  <si>
     <t>Wiring Instruction validation is currently unavailable. Critical edits have been bypassed. Re-import the loan or re-run eligibility. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
   </si>
   <si>
     <t>SFC 808 is not required for the Modified Loan Amount, but may still be required for the Original Loan Amount. Validate that the Modified and Original Loan Amounts are correct. [SID: 368]</t>
   </si>
   <si>
     <t>The maximum Modified Loan Amount could not be retrieved at this time. Please try again later or call Acquisitions at 1-800-2FANNIE (232-6643), choose option 1 (Lender), then choose option 4 (Loan Delivery and Custody).</t>
   </si>
   <si>
     <t>SFC 808 (High Balance Conventional Loan) is required when the Modified loan amount exceeds the general loan limits for the state. [SFC: 368]</t>
   </si>
   <si>
     <t>Borrower's First Name (|Borrower First Name|) contains special characters that are not allowed. [SID: 540]</t>
   </si>
   <si>
     <t>Borrower's Last Name (|Borrower Last Name|) contains special characters that are not allowed. [SID: 541]</t>
   </si>
   <si>
     <t>Special Characters are not allowed in the Borrower's Middle Initial field. [SID: 542]</t>
   </si>
   <si>
     <t>Special Characters, such as pipes, are not allowed in the Borrower's Suffix field. [SID: 543]</t>
   </si>
   <si>
     <t>The calculated Recast P&amp;I must not be less than the delivered P&amp;I by more than one dollar for Recast Mortgages.</t>
   </si>
   <si>
     <t>The calculated Recast P&amp;I of Calculated Current Constant P And I for this Recast Mortgage is greater than $1 when compared to the delivered P&amp;I. The calculated Recast P&amp;I amortizes the Current UPB to the Maturity Date. The delivered P&amp;I will under amortize the loan when compared to the calculated Recast P&amp;I, which is not allowed.</t>
   </si>
   <si>
     <t>An appraisal waiver SFC can only be combined with SFC 631 (Resale Restricted Survive at Foreclosure) when there are no resale price restrictions. Verify that the deed restriction does not include any resale price restrictions. [SID: 368]</t>
   </si>
   <si>
     <t>The difference between the Original Loan Amount and the Current UPB is greater than $100,000, but less than $200,000, and no Curtailment exists. Please verify the data prior to submission. [SID: 442]</t>
   </si>
   <si>
     <t>The difference between the Original Loan Amount and the Current UPB is greater than $200,000, but less than $300,000, and no Curtailment exists.Please verify the data prior to submission. [SID: 442]</t>
   </si>
   <si>
     <t>The difference between the Original Loan Amount and the Current UPB is greater than $300,000 and no Curtailment exists. Please verify the data prior to submission. [SID: 442]</t>
   </si>
   <si>
     <t>Current UPB of (|Current UPB|) is low and may not be accurate. Please verify the data prior to submission. [SID: 442]</t>
   </si>
   <si>
     <t>Special characters are not allowed in the Property Street Address field.</t>
   </si>
   <si>
-    <t xml:space="preserve">Interest Rate Rounding Type is required when the Loan Amortization type is Adjustable Rate. </t>
-[...4 lines deleted...]
-  <si>
     <t>LPI Date must be the first of the month when SFC 076 (Recast Mortgages) is present. [SID: 440]</t>
   </si>
   <si>
-    <t xml:space="preserve">1st Payment Date must be the first of the month when SFC 076 (Recast Mortgages) is present. </t>
-[...1 lines deleted...]
-  <si>
     <t>Maturity Date must be the first of the month when SFC 076 (Recast Mortgages) is provided. [SID: 256]</t>
-  </si>
-[...1 lines deleted...]
-    <t>An Adjusted ARM is not allowed for Recast Mortgages (SFC 076).</t>
   </si>
   <si>
     <t>Interest Only indicator must be No for Recast Mortgages (SFC 076). [SID: 237]</t>
   </si>
   <si>
     <t>Payment Frequency Type must be Monthly for Recast Mortgages (SFC 076). [SID: 270]</t>
   </si>
   <si>
     <t>Interest Accrual Method must be Month for Recast Mortgages (SFC 076). [SID: 214]</t>
   </si>
   <si>
     <t>For Recast loans (SFC 076), where the First Payment Date is 2 months before the Pool Issue Date, the delivered scheduled Issue Date UPB (|Scheduled Issue Date UPB|) should equal the Current UPB forward amortized to the Pool Issue Date month. [SID: 385, 442]</t>
   </si>
   <si>
     <r>
       <t>Loan 1st Time Homebuyer must be provided when SFC 873 (</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>AMI LLPA waiver</t>
@@ -3992,53 +5634,50 @@
   <si>
     <t>Total qualifying income exceeds 100% of the area median income (AMI) for a property not in a high-cost area when SFC 873 (AMI LLPA waiver) is provided. [SID: 291]</t>
   </si>
   <si>
     <t>Total qualifying income exceeds 120% of the area median income (AMI) for a property in a high-cost area when SFC 873 (AMI LLPA waiver) is provided. [SID: 291]</t>
   </si>
   <si>
     <t>An Appraisal Waiver SFC is not allowed in combination with SFC 871 (HomePath LLPA Credit). [SID: 368]</t>
   </si>
   <si>
     <t>Total qualifying income exceeds 100% of the area median income (AMI) when SFC 874 is provided. [SID: 291]</t>
   </si>
   <si>
     <t>Total qualifying income exceeds 80% of the area median income (AMI) when loan is HomePossible (SFC 605). [SID: 291, 368]</t>
   </si>
   <si>
     <t>The CPM ID provided (|CPM ID|) has been matched to a condo project that is currently Unavailable. Access Condo Project Manager to review the project details activity feed for the reason for ineligibility. [SID: 39]</t>
   </si>
   <si>
     <t>Condo Project Manager (CPM) validation is currently unavailable. Critical edits have been bypassed. Re-import the loan or re-run eligibility. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
   </si>
   <si>
     <t>Pool Prefix for this Single Pool was not assigned. Please validate data or call Acquisitions at 1-800-2FANNIE (232-6643), choose option 1 (Lender), then choose option 4 (Loan Delivery and Custody).</t>
   </si>
   <si>
-    <t xml:space="preserve">Cooperatives are not allowed when Lien Priority Type is Second Lien. </t>
-[...1 lines deleted...]
-  <si>
     <t>Special Feature Code 800 (Jumbo-Conforming Mortgage) is not allowed for 40 year Pools. [SID: 368]</t>
   </si>
   <si>
     <t>Pool Feature Codes 019, 151, 159, 163, 173, 209, 353, and 245 are mutually exclusive on a pool. [SID: 651]</t>
   </si>
   <si>
     <t>Non-standard Pool Prefix is assigned to this Conventional Fixed Rate Mortgage pool because the Issue Date UPB balances for High Balance loans is greater than 10% of the Pool Issue Balance. [SID: 368]</t>
   </si>
   <si>
     <t>Prepayment Penalty Mortgage Loans are not allowed when Pool Feature Code 353 is provided. [SID: 651]</t>
   </si>
   <si>
     <t>Non-Standard Pool Prefix 2I is assigned to the pool when Special Feature Code 015 is provided. [SID: 368]</t>
   </si>
   <si>
     <t>Non-Standard Pool Prefix |Pool Prefix| is assigned to the pool when the Pool Feature code is 245. [SID: 651]</t>
   </si>
   <si>
     <t>Non-Standard Biweekly Pool Prefix BL or BI is assigned to the pool when Pool Feature Code 019 is provided. Pool Prefix BL or BI is not allowed. [SID: 651]</t>
   </si>
   <si>
     <t>Interest Only loans are not allowed when Non-standard Pool Prefix is assigned. [SID: 237]</t>
   </si>
   <si>
     <t>Special Feature Code 800 (Jumbo-Conforming Mortgage) is not allowed for assigned Pool Prefix. [SID: 368]</t>
@@ -4046,56 +5685,50 @@
   <si>
     <t>Mortgage Note date before 3/1/2008 is not allowed with Special Feature Code 800 (Jumbo-Conforming Mortgage) and the assigned Pool Prefix. [SID: 320, 350, 368]</t>
   </si>
   <si>
     <t>Non-standard Pool Feature Codes 260, 261, and 262 are not allowed. [SID: 651]</t>
   </si>
   <si>
     <t>Non-Standard Pool Prefix is assigned to the pool when Special Feature Code 800 (Jumbo-Conforming Mortgage) is provided and the Mortgage Note date for the loan is less than 03/01/2008. [SID: 320, 350, 368]</t>
   </si>
   <si>
     <t>Non-Standard Pool Prefix is assigned to the pool when one or more loans is Interest Only with SFC 800 (Jumbo-Conforming Mortgage). [SID: 237, 368]</t>
   </si>
   <si>
     <t>If any loan in the pool has LTV greater than 105% and less than or equal to 125%, then all loans in the pool must have LTV greater than 105% and less than or equal to 125%. [SID: 255]</t>
   </si>
   <si>
     <t>If any loan in the pool has LTV greater than 125%, then all loans in the pool must have LTV greater than 125%,  [SID: 255]</t>
   </si>
   <si>
     <t>For assigned Pool Prefix CJ or CK with loans with Special Feature Code 800 (Jumbo-Conforming Mortgage), Non-Standard products greater than 10% of the Pool Issue Balance are not permitted. [SID: 42, 368]</t>
   </si>
   <si>
     <t>For assigned Pool Prefix CJ or CK with loans with Special Feature Code 800 (Jumbo-Conforming Mortgage), multiple Non-Standard products greater than 15% of the Pool Issue Balance are not permitted. [SID: 42, 368]</t>
   </si>
   <si>
-    <t xml:space="preserve">Mortgage Type must be FHA, VA, or USDA Rural Housing when SFC 196 is provided.  </t>
-[...4 lines deleted...]
-  <si>
     <t>All loans in the pool must have SFC 084, if any loan in the pool has SFC 084 [SID: 368]</t>
   </si>
   <si>
     <t>For Adjustable Rate Major Pools, Interest Only loans are not allowed . [SID: 237]</t>
   </si>
   <si>
     <t>SFC 800 (Jumbo-Conforming Mortgage) is not permitted for this Major Pool. [SID: 368]</t>
   </si>
   <si>
     <t>Pool Feature Code 245 is not permitted for this MBS Pool.  [SID: 651]</t>
   </si>
   <si>
     <t>The second character of the Investor Contract Identifier must be 'W', when the assigned Pool Prefix is JL with Pool Feature Code is 353. [SID: 400]</t>
   </si>
   <si>
     <t>For this Major Pool, Issue Date UPB Balance for High Balance loans must be less than 10% of the Pool Issue Balance. [SID: 368]</t>
   </si>
   <si>
     <t>Pool Accrual Rate Method must be Weighted when Pool Prefix WS is assigned . [SID: 661]</t>
   </si>
   <si>
     <t>Pool Accrual Rate Method must be Stated when Pool Prefix AS is assigned . [SID: 661]</t>
   </si>
   <si>
     <t>For this Major Pool, Issue Date UPB Balance for Relocation loans (SFC 013) must be less than 10% of the Pool Issue Balance. [SID: 368]</t>
@@ -4157,182 +5790,155 @@
   <si>
     <t>MERS Min Number is required when eNote Indicator is Yes (SFC 508). [SID: 401, 368]</t>
   </si>
   <si>
     <t>Legal Structure cannot be Cooperative when eNote Indicator is Yes (SFC 508). [SID: 47, 368]</t>
   </si>
   <si>
     <t>Standard Lookback Days for ARM loans must be 45. [SID: 113]</t>
   </si>
   <si>
     <t>Rounding % for ARM loans must be 0.125. [SID: 117]</t>
   </si>
   <si>
     <t>Rounding Type for ARM loans must be Nearest. [SID: 118]</t>
   </si>
   <si>
     <t>USDA Rural Housing Loans require special processing when eNote Indicator is Yes, please reach out to eMortgage_Group@fanniemae.com for assistance with this loan’s certification. [SID: 519, 368]</t>
   </si>
   <si>
     <t>Ownership Percent must be 100 when eNote Indicator is Yes (SFC 508). [SID: 378, 368]</t>
   </si>
   <si>
     <t>SFC 159 and SFC 508 are mutually exclusive. [SID: 368]</t>
   </si>
   <si>
-    <t xml:space="preserve">The Amortization Type must be Fixed when Pool Feature Code 159, 163, or 353 is provided. </t>
-[...1 lines deleted...]
-  <si>
     <t>Single Lender Multiple (Pool Structure of Lender Initiated Multiple Lender) Pools are not permitted. [SID: 683]</t>
   </si>
   <si>
     <t>Property State cannot be 'PR' when eNote Indicator is Yes (SFC 508). [SID: 233, 368]</t>
   </si>
   <si>
     <t>Calculated Borrower Age based on provided Date of Birth for borrower |Borrower Full Name| must be less than 100. [SID: 568]</t>
   </si>
   <si>
     <t>Borrower Age (as of Application Date) must match the calculated Borrower Age (using Date of Birth) for borrower |Borrower Full Name|. [SID: 567]</t>
   </si>
   <si>
     <t>SFC 861 is not allowed for the provided Property State |Property State|. [SID: 233, 368]</t>
   </si>
   <si>
     <t>Scrubbed Property Address is required. Re-import the loan or re-run eligibility. If the problem persists, please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
   </si>
   <si>
     <t>A Disaster Response SFC is required when Refi Program ID of Disaster Response is provided. [SID: 368]</t>
   </si>
   <si>
     <t>Refi Program ID must be Disaster Response when a Disaster Response SFC is provided. [SID: 451]</t>
   </si>
   <si>
     <t>SFC 196 is not allowed. [SID: 368]</t>
   </si>
   <si>
     <t>SFC 788 is not allowed. [SID: 368]</t>
   </si>
   <si>
     <t>Secondary Financing is not allowed for Government guaranteed Mortgages. [SID: 317]</t>
   </si>
   <si>
     <t>Modified Government loan is not allowed. [SID: 317]</t>
   </si>
   <si>
     <t>Appraisal Form Type is required when AppraisalMethod of Desktop Appraisal is provided. [SID: 89]</t>
   </si>
   <si>
     <t>SFC 919 (COVID Forbearance) is not valid for delivery after February 28, 2021. [SID: 368]</t>
   </si>
   <si>
     <t>MBS loans where SFC 919 (COVID Forbearance) is provided, may not be delivered later than a February 2021 issue MBS Pool. [SID: 413]</t>
   </si>
   <si>
-    <t xml:space="preserve">A modified 1st Payment Date that is before the original 1st Payment Date is not permitted. </t>
-[...1 lines deleted...]
-  <si>
     <t>A modified Maturity Date that does not equal the original Maturity Date is not permitted. [SID: 256, 340]</t>
   </si>
   <si>
     <t>Since the original Maturity Date is not the first of the month, check that the Maturity Date is valid before submitting. [Sort ID: 256]</t>
   </si>
   <si>
     <t>Major pool data could not be validated.  Verify the major pool number and re-run eligibility or call Acquisitions at 1-800-2FANNIE (232-6643), choose option 1 (Lender), then choose option 4 (Loan Delivery and Custody).</t>
   </si>
   <si>
     <t>Pool Issue Date does not match the Major Pool Issue Date. [SID: 674]</t>
   </si>
   <si>
-    <t xml:space="preserve">Pool Amortization Type does not match the Major Amortization Type. </t>
-[...1 lines deleted...]
-  <si>
     <t>Pool Pass-Through Rate does not match the Major Pass-Through Rate. [SID: 682]</t>
   </si>
   <si>
     <t>Pool Accrual Rate Method does not match the Major designated Accrual Rate Method. [SID: 661]</t>
   </si>
   <si>
     <t>Pool Interest Only Indicator does not match the Major designated Interest Only Indicator. [SID: 237]</t>
   </si>
   <si>
     <t>Pool Balloon Indicator does not match the Major designated Balloon Indicator. [SID: 226]</t>
   </si>
   <si>
     <t>Construction Only loans are not permitted. [SID: 162]</t>
   </si>
   <si>
     <t>Major pool must be active.  Verify the major pool number and re-run eligibility or call Acquisitions at 1-800-2FANNIE (232-6643), choose option 1 (Lender), then choose option 4 (Loan Delivery and Custody).</t>
   </si>
   <si>
     <t>A Mortgage Note Rate that is less than 25 basis points above the Pool Pass-thru Rate for Fixed Rate, Single pools is not allowed. [SID: 321]</t>
   </si>
   <si>
-    <t>Maturity Date</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">The Interest Only End Date must be before the modified Maturity Date for modified mortgages.  </t>
   </si>
   <si>
     <t>The modified Maturity Date must be after the modified First Payment Date for modified mortgages.   [SID: 340]</t>
   </si>
   <si>
-    <t>Mortgage Type must be Conventional when SFC 749 is provided.</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperatives are not allowed when SFC 749 is provided. [SID: 42]</t>
   </si>
   <si>
-    <t xml:space="preserve">Actual/Actual Remittance Type is required when SFC 749 is provided. </t>
-[...1 lines deleted...]
-  <si>
     <t>SFC 087 (RD 502 Guarantee loan) is not allowed with the provided ARM Plan of |Plan Number|. [SID: 368]</t>
   </si>
   <si>
     <t>One of the Special Feature Codes provided is an MBS only SFC and cannot be delivered against a Whole Loan. Remove the invalid Special Feature Code and re-run eligibility or call Acquisitions at 1-800-2FANNIE (232-6643), choose option 1 (Lender), then choose option 4 (Loan Delivery and Custody). [SID: 368]</t>
   </si>
   <si>
     <t>One of the Special Feature Codes provided is a Whole Loan only SFC and cannot be delivered against an MBS Loan. Remove the invalid Special Feature Code and re-run eligibility or call Acquisitions at 1-800-2FANNIE (232-6643), choose option 1 (Lender), then choose option 4 (Loan Delivery and Custody). [SID: 368]</t>
   </si>
   <si>
     <t>MI Company |MI Company| is not valid. [SID: 413]</t>
   </si>
   <si>
-    <t xml:space="preserve">Property Usage Type must be Primary Residence for RD 502 Guaranteed Mortgages (SFC 087). </t>
-[...1 lines deleted...]
-  <si>
     <t>Servicer Branch number is invalid when a HIP Product Code is not provided. [SID: 658, 659]</t>
   </si>
   <si>
     <t>Calculated Remaining Term (|Remaining Term|) is invalid and must be greater than 0.</t>
   </si>
   <si>
-    <t xml:space="preserve">1st Payment Date must be less than 12 months before the Last Paid Installment Date for Government loans. </t>
-[...1 lines deleted...]
-  <si>
     <t>Plan Number |Plan Number| is not valid for Whole Loan HomeReady ARMs.  The valid Whole Loan HomeReady ARM Plans must be one of the following loan Plan Numbers: 2725, 2727, 2729, 4927, 4928, 4929. [SID: 379]</t>
   </si>
   <si>
     <t>Plan Number |Plan Number| is not valid for MBS Home Possible ARMs.  The valid MBS Home Possible ARM Plans must be one of the following loan Plan Numbers: 659, 660, 661, 2724, 2725, 750, 751, 2726, 2727, 1423, 1437, 2728, 2729, 3846, 4927, 4928, or 4929. [SID: 379]</t>
   </si>
   <si>
     <t>Plan Number |Plan Number| is not valid for Whole Loan Home Possible ARMs.  The valid Home Possible ARM Plans must be one of the following Plan Numbers: 2725, 2727, 2729, 4927, 4928, or 4929. [SID: 379]</t>
   </si>
   <si>
     <t>The required ARM Subtype Code could not be found for this ARM Plan. Please contact Acquisition Operations at 1-800-2FANNIE (232-6643), choose option 1 (Lender), then choose option 4 (Loan Delivery and Custody).</t>
   </si>
   <si>
     <t>Servicer Branch number (positions 6-8 of seller servicer number) must be designated for Biweekly mortgages. [SID: 645, 646, 214]</t>
   </si>
   <si>
     <t>Servicer Branch number (positions 6-8 of seller servicer number) is designated as a Biweekly mortgage but this is not a Biweekly mortgage. [SID: 645, 646, 214]</t>
   </si>
   <si>
     <t>First Payment Date must not be more than three months prior to the Pool Issue Date for pools in the 3-Month Majors Program. [SID: 676, 674, 667]</t>
   </si>
   <si>
     <t>Major Pieces must be Submitted prior to 7:00 PM ET on the Book Entry Date (Delivery Date) minus 2 business days. [SID: 686]</t>
   </si>
   <si>
     <t>Major Pieces must be Closed prior to 5:00 PM ET on the Book Entry Date (Delivery Date) minus 1 business day.  [SID: 686]</t>
@@ -4361,395 +5967,305 @@
   <si>
     <t>Single Issuer pools must be Closed prior to 7:00 PM ET on the Book Entry Date (Delivery Date) minus 2 business days.  [SID: 686]</t>
   </si>
   <si>
     <t>Single Issuer pools must be Submitted prior to 7:00 PM ET on the Book Entry Date (Delivery Date) minus 3 business days.  [SID: 686]</t>
   </si>
   <si>
     <t>For Single Issuer pools and Major Pieces, the Book Entry Date (Delivery Date) must be after todays date.[SID: 686]</t>
   </si>
   <si>
     <t>Single Issuer pools must be Closed prior to 7:00 PM ET on the Book Entry Date (Delivery Date) minus 2 business days. [SID: 686]</t>
   </si>
   <si>
     <t>FFC 338 is not allowed for the provided Property State (|Property State|).</t>
   </si>
   <si>
     <t>For all loans in a pool, the difference between the lowest Maximum Mortgage Interest Rate and the highest Maximum Mortgage Interest Rate cannot exceed 100 basis points. [SID: 114]</t>
   </si>
   <si>
     <t>For all loans in a pool, the difference between the lowest Minimum Mortgage Interest Rate and the highest Minimum Mortgage Interest Rate cannot exceed 100 basis points. [SID: 116]</t>
   </si>
   <si>
     <t>Stated Structure ARM Pools are not allowed. [SID: 661]</t>
   </si>
   <si>
-    <t>Total Issue Date UPB that is greater than or equal to $500,000 is required. [SID: 385]</t>
-[...1 lines deleted...]
-  <si>
     <t>For all the loans in a pool, the difference between the lowest Mortgage Margin and the highest Mortgage Margin cannot exceed 100 basis points. [SID: 119]</t>
   </si>
   <si>
     <t>The Financed MI Amount and the MI Lender Paid Rate % are mutually exclusive. [SID: 422]</t>
   </si>
   <si>
     <t>The MI Source of Borrower is required when the Financed MI Amount is provided. [SID: 426]</t>
   </si>
   <si>
     <t>The MI Source of Lender is required when the MI Lender Paid Rate % is provided. [SID: 426]</t>
   </si>
   <si>
-    <t>The Loan Level Representative Credit Score Selection Method is required when the Loan Level Representative Credit Score is greater than zero.</t>
-[...4 lines deleted...]
-  <si>
     <t>Refi Program ID of Texas Equity is required when SFC 304 is provided. [SID: 451]</t>
   </si>
   <si>
     <t>Property ZIP Code in Lava Zone 1 or 2 is not allowed. [SID: 16]</t>
   </si>
   <si>
     <t>The Pool Suffix must have a valid format. [SID: 685]</t>
   </si>
   <si>
     <t>Pool Type of Investor Defined Multiple Lender requires that the Pool Number begin with M. [SID: 683]</t>
   </si>
   <si>
     <t>The mortgage must equal Investor Channel when SFC 207 is provided. [SID: 368]</t>
   </si>
   <si>
     <t>More than one HELOC subordinate lien has been reported. [SID: 513]</t>
   </si>
   <si>
     <t>The Home Owners Association Tax Payer Identifier is only allowed for Condominium, Cooperative and Planned Unit Development mortgages. [SID: 641.3]</t>
   </si>
   <si>
     <t>The Condominium Status must equal Established for Conventional Mortgages when Project Type of U is provided. [SID: 42]</t>
   </si>
   <si>
-    <t>The Rate Adjustment Frequency for the 1st Rate Change and Subsequent Rate Change Dates must always equal.</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Property Valuation Form Type must be Uniform Residential Appraisal Report when SFC 848 is provided. </t>
+    <t>A PUD Indicator of Yes is not allowed when using the Project Type of G (not in a project). [SID: 42]</t>
+  </si>
+  <si>
+    <t>The Condominium Status is not allowed when the Project Type is G (not in a project). [SID: 42]</t>
   </si>
   <si>
     <t>No. of Units (|No. of Units|) exceeds the maximum of 1 when SFC 848 is provided. [SID: 57]</t>
   </si>
   <si>
-    <t xml:space="preserve">Mortgage Type must be Conventional when SFC 848 is provided. </t>
-[...1 lines deleted...]
-  <si>
     <t>SFC 848 is not allowed on Community Land Trust loans (SFC 054) and loans with resale restrictions (SFCs 630 or 631). [SID: 368]</t>
   </si>
   <si>
     <t>Attached condominiums are not allowed when SFC 848 is provided. [SID: 42, 47]</t>
   </si>
   <si>
     <t>Cooperatives are not allowed when SFC 848 is provided. [SID: 42, 47, 368]</t>
   </si>
   <si>
-    <t xml:space="preserve">Lien Priority Type must be First Lien for Government loans. </t>
-[...1 lines deleted...]
-  <si>
     <t>Payment Frequency must be Biweekly when Interest Accrual Method is Biweekly. [SID: 270]</t>
   </si>
   <si>
     <t>SFC 773 is not permitted by the Selling Guide. Contact your account manager.</t>
   </si>
   <si>
     <t>Two First Liens are not allowed for the same mortgage at delivery.  To clear this message, go to the Loan page, and Re-Run edits. [SID: 313, 345]</t>
   </si>
   <si>
     <t>Cooperative is not allowed for One-Time Close Construction-to-Permanent Financing loans (SFC 151). [SID: 47]</t>
   </si>
   <si>
     <t>Seasoned LIBOR ARMs are not allowed. [SID: 119]</t>
   </si>
   <si>
     <t>One-Time Close Construction-to-Permanent Financing (SFC 151) is not allowed for Attached Condominium Units. [SID: 47, 50]</t>
   </si>
   <si>
     <t>The first two digits of the Home Owners Association Tax Payer Identifier must not equal 00. [SID: 641.5]</t>
   </si>
   <si>
-    <t xml:space="preserve">Loan Representative Credit Score must be 0 when SFC 583 is provided. </t>
-[...1 lines deleted...]
-  <si>
     <t>Entity Full Name is not allowed unless an Entity SFC is provided. [SID: 544]</t>
   </si>
   <si>
     <t>Entity Full Name is required when an Entity SFC is provided. [SID: 544]</t>
   </si>
   <si>
     <t>Taxpayer ID Type cannot be Social Security No. when an Entity SFC is provided. [SID: 613]</t>
   </si>
   <si>
     <t>Rate Change month and year should not be the same as the current month and year. The loan may still be certified. Verify the Rate Change month prior to submission. [SID: 123]</t>
   </si>
   <si>
     <t>1st Payment Change Date month and year must not be the same as the current month and year for a Certified loan. [SID: 115]</t>
   </si>
   <si>
     <t>SFC 759 is not allowed. [SID: 368]</t>
   </si>
   <si>
     <t>The Taxpayer ID validation is currently unavailable. Please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
   </si>
   <si>
     <t>LIBOR ARMs are not allowed for mortgages with Application Received Dates on or after 10/1/2020. [SID: 111]</t>
   </si>
   <si>
     <t>Whole Loan LIBOR ARMs must be delivered on or before December 30, 2020. [SID: 111]</t>
   </si>
   <si>
     <t>MBS LIBOR ARMS must have a Pool Issue Date on or before December 1, 2020. [SID: 111]</t>
   </si>
   <si>
     <t>Adjustable Rate Mortgage (ARM) loan with Note Date on or after 6/1/2020 requires SFC 785 to confirm instruments contain ARRC recommended fallback language. [SID: 320]</t>
   </si>
   <si>
-    <t>1st Payment Date (Month and Year) should not be greater than current month and Year by more than 2 months.</t>
-[...1 lines deleted...]
-  <si>
     <t>SFC 785 (ARM with new fallback language) is not allowed for Fixed Rate loans. [SID: 368]</t>
   </si>
   <si>
-    <t xml:space="preserve">Current Note Rate for ARMs must be higher than 0 percent. </t>
-[...1 lines deleted...]
-  <si>
     <t>Original Interest Rate for ARMs must be greater than 0 percent. [SID: 321]</t>
   </si>
   <si>
     <t>The Mortgage Margin cannot be greater than 3 percent. [SID: 119]</t>
   </si>
   <si>
     <t>Loan Purpose must be Purchase when Pre-Purchase Housing Counseling SFC 184 is provided. [SID: 315]</t>
   </si>
   <si>
     <t>Loan must be HomeReady or HFA when Pre-Purchase Housing Counseling SFC 184 is provided. [SID: 368]</t>
   </si>
   <si>
     <t>Resale Restrictions Survive at Foreclosure (SFC 631) loans must be Conventional. [SID: 368, 317]</t>
   </si>
   <si>
     <t>SFC 149 is only permitted as part of a negotiated contract. [SID: 368]</t>
   </si>
   <si>
-    <t xml:space="preserve">Assumability Indicator at the loan level must be No for Conventional, Fixed Rate Mortgages. </t>
-[...7 lines deleted...]
-  <si>
     <t>Loan Purpose must be Purchase or Limited Cash-Out Refinance when SFC 874 (DTS LLPA Waiver) is provided. [SID: 315, 368]</t>
   </si>
   <si>
-    <t xml:space="preserve">Property Usage Type must be Primary Residence when SFC 874 (DTS LLPA Waiver) is provided. </t>
-[...1 lines deleted...]
-  <si>
     <t>Loan is commingled with loans that are eligible for Servicing Market Place, but is not eligible for Servicing Market Place. [SID: 651]</t>
   </si>
   <si>
     <t>An additional Pool Feature Code is required for this Servicing Marketplace pool. Contact your Fannie Mae representative for assistance. [SID: 651]</t>
   </si>
   <si>
     <t>Pool Feature Code 152 can only be present on a Servicing Marketplace pool.  Please contact your Fannie Mae representative for assistance with Servicing Marketplace.  [SID: 651]</t>
   </si>
   <si>
     <t>The maximum number of Pool Feature Codes allowed is three. Please contact Acquisitions at 1-800-2FANNIE (232-6643), select option 1, then option 4.</t>
   </si>
   <si>
     <t>Servicing Marketplace (SMP) Service is unavailable. Critical edits have been bypassed. Re-import the loan or re-run eligibility. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
   </si>
   <si>
     <t>HomeStyle Renovation (SFC 215) is not allowed as SMP MBS loans. [SID: 368]</t>
   </si>
   <si>
     <t>HomeStyle Renovation (SFC 215) is not allowed under SMP Commitment. [SID: 368]</t>
   </si>
   <si>
     <t>Casefile ID must be a numeric number and cannot be less than 9 digits for a non-DU loan. [SID: 322]</t>
   </si>
   <si>
     <t>The calculated LTV for this conventional mortgage is greater than 80% and less than or equal to 85%. The Selling Guide requires 6 percent MI % Coverage for this loan. [SID: 426]</t>
   </si>
   <si>
     <t>The calculated LTV for this conventional mortgage is greater than 85% and less than or equal to 90%. The Selling Guide requires 12 percent MI % Coverage for this loan. [SID: 426]</t>
   </si>
   <si>
-    <t xml:space="preserve">If the calculated LTV for conventional mortgage is greater than 90% and less than or equal to 95%, the Selling Guide requires 25 percent MI % Coverage for the loan.  An MI Coverage % of 16% is allowed with the proper LLPA. </t>
-[...16 lines deleted...]
-  <si>
     <t>SFC 001 (Recourse) and SFC 087 (RD 502 Guarantee loan) are mutually exclusive. [SID: 368]</t>
   </si>
   <si>
     <t>SFC 001 (Recourse) and SFC 220 (RD 502) are mutually exclusive. [SID: 368]</t>
   </si>
   <si>
-    <t>CMT ARMs are not allowed for mortgages with Application Received Dates on or after 7/1/2021.</t>
-[...4 lines deleted...]
-  <si>
     <t>MBS CMT ARMs are not accepted for Pool Issue Dates of October 1, 2021 or later. [SID: 674]</t>
   </si>
   <si>
-    <t>SFC 784 is required on this loan as the Pool contains FFC 208.</t>
-[...10 lines deleted...]
-  <si>
     <t>Green Bond mortgages must be delivered (current date) within 5 years of the Green Bond Certification Date.</t>
   </si>
   <si>
     <t>FFC 413 (not eligible for Rep and Warrant Relief) is required for conventional pools when the second character of the MBS Contract Number is V or X. [SID: 651]</t>
   </si>
   <si>
     <t>Original Loan Amount is greater than the Current UPB by more than $100,000. Verify or correct the data. [SID: 442]</t>
   </si>
   <si>
     <t>MI % Coverage is not allowed for government loans. [SID: 416]</t>
   </si>
   <si>
     <t>Borrower Suffix contains improper numeric values. Roman numerals are allowed. [SID: 543]</t>
   </si>
   <si>
     <t>Borrower's Last Name contains improper numeric values. [SID: 541]</t>
   </si>
   <si>
     <t>Borrower's Middle Initial contains improper numeric values. [SID: 542]</t>
   </si>
   <si>
     <t>Lender Loan Number contains an invalid special character. [SID: 402]</t>
   </si>
   <si>
     <t>Entity Full Name contains an invalid special character. [SID: 544]</t>
   </si>
   <si>
     <t>Entity Full Name contains improper numeric values. [SID: 544]</t>
   </si>
   <si>
     <t>Borrower's First Name contains improper numeric values. [SID: 540]</t>
   </si>
   <si>
     <t>Calculated Current LTV of (|Current LTV|) is less than or equal to 80% indicating Mortgage Insurance Coverage may not be required. Please verify the provided MI % Coverage of (|MI % Coverage|).</t>
   </si>
   <si>
     <t>SFC 756 and/or SFC 054 is required when SFC 792 is provided. [SID: 368]</t>
   </si>
   <si>
     <t>SFC 361 and 801 are not permitted in combination when number of units is more than 1. [SID: 368, 57]</t>
   </si>
   <si>
     <t>SFC 361 and 801 are not permitted in combination when Refi Cash-Out Determination is CashOut. [SID: 368, 294]</t>
   </si>
   <si>
     <t>Shared Equity Indicator must be Yes when SFC 756 is provided.</t>
   </si>
   <si>
-    <t>An Initial Fixed Period that is not equal to 6, 12, 36, 60, 84, or 120 is not allowed.</t>
-[...1 lines deleted...]
-  <si>
     <t>Special characters are not allowed in the Universal Loan Number field. [403.1]</t>
   </si>
   <si>
     <t>Special characters are not allowed in the Race Description field. [SID: 610]</t>
   </si>
   <si>
     <t>Issue Date UPB of (|Issue Date UPB|) and the Calculated Scheduled Issue Date UPB (reverse amortized from the Current UPB) of (|Calculated Scheduled Issue Date UPB|) must be the same (within a $1 tolerance) for this Same Month Pool mortgage. Call Acquisitions Operations at 1-800-2FANNIE (232-6643), choose option 1 (Lender), then choose option 4 (Loan Delivery and Custody) if additional assistance is required. [SID: 385]</t>
   </si>
   <si>
     <t>UPB Limit for Whole Loan purchases has been reached. Delivery cannot be accepted. Contact your Relationship Manager with any questions.</t>
   </si>
   <si>
     <t xml:space="preserve">UPB Limit for Refinances has been reached. Delivery cannot be accepted. Contact your Relationship Manager with any questions. </t>
   </si>
   <si>
     <t xml:space="preserve">UPB Limit for Purchases has been reached. Delivery cannot be accepted. Contact your Relationship Manager with any questions. </t>
   </si>
   <si>
     <t xml:space="preserve">UPB limit for Investment Properties has been reached. Delivery cannot be accepted. Contact your Relationship Manager with any questions. </t>
   </si>
   <si>
     <t>UPB limit for Second Homes has been reached. Delivery cannot be accepted. Contact your Relationship Manager with any questions.</t>
   </si>
   <si>
     <t>UPB limit for Refinance loans with DTI greater than 45% (in combination with another risk characteristic) has been reached. Delivery cannot be accepted. Contact your Relationship Manager with any questions.</t>
   </si>
   <si>
     <t xml:space="preserve">UPB limit for Purchase loans with DTI greater than 45% (in combination with another risk characteristic) has been reached. Delivery cannot be accepted. Contact your Relationship Manager with any questions. </t>
   </si>
   <si>
     <t>Cash Out Refinance loans are not allowed. [SID: 294, 368]</t>
   </si>
   <si>
     <t>Limited Cash Out Refinance loans are not allowed. [SID: 294, 368]</t>
   </si>
   <si>
-    <t xml:space="preserve">Property Usage Type of Investment must have a DU underwriting recommendation of Approve Eligible. </t>
-[...10 lines deleted...]
-  <si>
     <t>Property State is a certifiable field that cannot be changed in Loan Delivery after submission. The submitted Property State does not match the Property State of |Property State| currently in Loan Delivery. To update the Property State, contact your custodian to request a certification data revision. [SID: 18]</t>
   </si>
   <si>
     <t>1st Adjustment Rate Change Date is a certifiable field that cannot be changed in Loan Delivery after submission. The submitted 1st Adjustment Rate Change Date does not match the 1st Adjustment Rate Change Date of |First Rate Change Date| currently in Loan Delivery. To update the 1st Adjustment Rate Change Date, contact your custodian to request a certification data revision. [SID: 123]</t>
   </si>
   <si>
     <t>Property State is a certifiable field that cannot be changed after submission in Loan Delivery. The submitted Property State does not match the Property State currently in Loan Delivery. To update the Property State for an uncertified loan, contact your custodian to request a certification data revision. To update the Property State for a certified loan, contact Acquisitions Operations at 1-800-2FANNIE (232-6643), choose option 1 (Lender), then choose option 4 (Loan Delivery and Custody). [SID: 18]</t>
   </si>
   <si>
     <t>Interest Rounding % is a certifiable field that cannot be changed in Loan Delivery after submission. The submitted Interest Rounding % does not match the Interest Rounding % of |Rounding %| currently in Loan Delivery. To update the Interest Rounding % select the Cancel Cert, update, and resubmit the loan. If Cancel Cert is not available, send an email to Acquisitions_loan_delivery@fanniemae.com to reject the loan and approve for resubmission. [SID: 117]</t>
   </si>
   <si>
     <t>Interest Rounding Type is a certifiable field that cannot be changed in Loan Delivery after submission. The submitted Interest Rounding Type does not match the Interest Rounding Type of |Rounding Type| currently in Loan Delivery. To update the Interest Rounding Type select the Cancel Cert. update, and resubmit the loan. If Cancel Cert is not available, send an email to Acquisitions_loan_delivery@fanniemae.com to reject the loan and approve for resubmission. [SID: 118]</t>
   </si>
   <si>
     <t>Standard Lookback Days is a certifiable field that cannot be changed in Loan Delivery after submission. The submitted Standard Lookback Days does not match the Standard Lookback Days of |Standard Lookback Days| currently in Loan Delivery.   To update the Standard Lookback select the Cancel Cert update, and resubmit the loan. If Cancel Cert is not available, send an email to Acquisitions_loan_delivery@fanniemae.com to reject the loan and approve for resubmission. [SID: 113]</t>
   </si>
   <si>
     <t>Maximum Mtg Interest Rate is a certifiable field that cannot be changed in Loan Delivery after submission. The submitted Maximum Mtg Interest Rate does not match the Maximum Mtg Interest Rate of |Maximum Mortgage Interest Rate| currently in Loan Delivery. To update the Maximum Mtg Interest Rate, contact your custodian to request a certification data revision. [SID: 114]</t>
   </si>
   <si>
     <t>Minimum Mtg Interest Rate is a certifiable field that cannot be changed in Loan Delivery after submission. The submitted Minimum Mtg Interest Rate does not match the Minimum Mtg Interest Rate of |Minimum Mortgage Interest Rate| currently in Loan Delivery. To update the Minimum Mtg Interest Rate, contact your custodian to request a certification data revision. [SID: 116]</t>
   </si>
   <si>
     <t>Mortgage Margin is a certifiable field that cannot be changed in Loan Delivery after submission. The submitted Mortgage Margin does not match the Mortgage Margin of  |Mortgage Margin| currently in Loan Delivery. To update the Mortgage Margin, contact your custodian to request a certification data revision. [SID: 119]</t>
@@ -4958,1831 +6474,683 @@
   <si>
     <t>Based on the current date, loan purchase may be delayed due to Co-issue Blackout date requirements. The loan may be certified during this time. Verify the submission date against the Blackout date prior to submission.</t>
   </si>
   <si>
     <t>Loan cannot be purchased during the Co-issue Blackout Period. This loan will automatically be purchased when the blackout period ends. No action is required.</t>
   </si>
   <si>
     <t>Contract Number (|Contract Number|) could not be identified as a valid MBS contract. [SID: 399]</t>
   </si>
   <si>
     <t>Seller Number (|Seller Number|) must match the Seller on the MBS Contract Number (|Contract Number|). [SID: 369] [SID: 399]</t>
   </si>
   <si>
     <t>Pool Issue Date of (|Pool Issue Date|) is not within the First Issue Month and Last Issue Month on MBS Contract Number (|Contract Number|) . [SID: 674, 399]</t>
   </si>
   <si>
     <t>Insufficient Contract Balance. The total UPB for imported loans assigned to Contract Number (|Contract Number|) exceeds the Max Delivery Amount. [SID: 399]</t>
   </si>
   <si>
     <t>MBS Contract balance validations are currently unavailable. Critical edits have been bypassed. Re-import or re-run eligibility. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
   </si>
   <si>
     <t>The Mortgage Revenue Bond Indicator in the Pool Detail Information (|Mortgage Revenue Bond Indicator|) must be consistent with the Mortgage Revenue Bond indicator (MRB) (|MBS MRB Indicator)|) on the MBS Contract (|Contract Number|).</t>
   </si>
   <si>
-    <t>Guaranty Fee After APM must match the Guaranty Fee on MBS Contract Number.</t>
-[...1 lines deleted...]
-  <si>
     <t>Pass-Through Rate (|Pass-Through Rate|) is not a valid Coupon on MBS Contract Number (|Contract Number|). [SID: 682, 399]</t>
   </si>
   <si>
-    <t>The difference between the Guaranty Fee Percent After Buyup/Buydown and Guaranty Fee After APM must not be more than 25 basis points or greater than the Max Buyup Amount on MBS Contract Number.</t>
-[...1 lines deleted...]
-  <si>
     <t>Cooperatives are not permitted under MBS Contract Number (|Contract Number|). [SID: 42, 399]</t>
   </si>
   <si>
     <t>Special Feature Code (Special Feature Code) is not permitted under MBS Contract Number (Contract Number). [SID: 368, 399]</t>
   </si>
   <si>
     <t>Seller does not have a Servicing Marketplace Relationship with this Servicer. Please update the Servicer Number and try again. [SID: 656, 659]</t>
   </si>
   <si>
     <t>The Relationship Status of the Seller and Servicer numbers provided is invalid for delivery under Servicing Market Place [SMP]. Please use a different servicer number or call the SMP Servicer to activate the Relationship Status. [SID: 656, 659]</t>
   </si>
   <si>
     <t>The Rate Sheet for the combination of Seller and Servicer numbers is inactive.  Contact the Servicer to activate the Rate Sheet or use a different Servicer number.[SID: 656, 659]</t>
   </si>
   <si>
     <t>The Rate Sheet for the combination of Seller and Servicer numbers does not exist.  Contact the Servicer to activate the Rate Sheet or use a different Servicer number. [SID: 656, 659]</t>
   </si>
   <si>
+    <t>We have identified an issue with the Servicing Marketplace rate sheet.  Contact the Servicer for additional information</t>
+  </si>
+  <si>
+    <t>Servicing Released Premium pricing is not available. Please re-run edits. If the problem persists, please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
+  </si>
+  <si>
+    <t>Servicing Released pricing is not available for one or more of the loan attributes. If the problem persists, please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
+  </si>
+  <si>
+    <t>Servicing Released Premium pricing is not available due to an invalid data type. If the problem persists, please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
+  </si>
+  <si>
+    <t>Servicing Released Premium pricing is not available due to invalid Commitment data. Please re-run edits. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
+  </si>
+  <si>
+    <t>Servicing Released Premium pricing is not available. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
+  </si>
+  <si>
+    <t>Servicing Released pricing is not available for some of the loan attributes. Contact the Servicer to update the Rate Sheet.</t>
+  </si>
+  <si>
+    <t>Servicing Released pricing is not available for one or more of the loan attributes. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
+  </si>
+  <si>
+    <t>Servicing Released Premium pricing is not available due to an invalid data type. Please re-run edits. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
+  </si>
+  <si>
+    <t>Servicing Released Premium pricing is not available due to invalid Commitment data. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
+  </si>
+  <si>
     <t>The original Servicing Released Premium rate sheet did not contain pricing for one or more of the following loan attributes. Review the loan data and the rate sheet, or transfer the loan to another Commitment. Submitting the loan will initiate a Servicer override request.</t>
   </si>
   <si>
     <t>The loan requires your attention as the Servicer did not agree to override the price based on: Mismatch attributes. Cancel Certification and Transfer to a new commitment with a Servicer that will accept the loan attribute, or Delete the loan.</t>
   </si>
   <si>
     <t>MBS Contract product eligibility validations are currently unavailable. Critical edits have been bypassed. Re-import or re-run eligibility. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
   </si>
   <si>
     <t>MBS Contract eligibility validations could not be performed due to missing or invalid data. Review key attributes such as Seller, Issue Date, Pass-Thru Rate, etc., make any necessary corrections and re-run eligibility. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
   </si>
   <si>
     <t>MBS Contract eligibility validations are currently unavailable. Critical edits have been bypassed. Re-import the loan or re-run eligibility. If the problem persists please contact Fannie Mae Technology Support for assistance (1-800-2FANNIE).</t>
   </si>
   <si>
-    <t xml:space="preserve">CLTV cannot exceed the maximum of 75 for SecondHome properties when Project Type is Q (Limited Review Established Project). </t>
-[...17 lines deleted...]
-    <t>The Monthly Housing Expense must be zero or greater for second home and investment properties.</t>
+    <t>LTV of |LTV Percent| exceeds the maximum of 75 for SecondHome properties when Project Type is Q (Limited Review Established Project). [SID: 255]</t>
+  </si>
+  <si>
+    <t>LTV of |LTV Percent| exceeds the maximum of 70 for SecondHome when State is FL and Project Type is Q (Limited Review Established Project). [SID: 255]</t>
+  </si>
+  <si>
+    <t>LTV of |LTV Percent| exceeds the maximum of 90 for PrimaryResidence properties when Project Type is Q (Limited Review Established Project). [SID: 255]</t>
+  </si>
+  <si>
+    <t>LTV of |LTV Percent| exceeds the maximum of 75 for PrimaryResidence properties when State is FL and Project Type is Q (Limited Review Established Project). [SID: 255]</t>
   </si>
   <si>
     <t>SFCs for High LTV Refi (SFC 839, 840) and RefiNow (SFC 868) cannot be used in combination. [SID: 368]</t>
   </si>
   <si>
     <t>The maximum allowable term for a Cash Out Refi of a Manufactured Home (SFC 235) is 240 months. [SID: 257]</t>
   </si>
   <si>
-    <t>The maximum allowable term for mortgage loans secured by Manufactured Home (SFC 235) is 360 months.</t>
-[...1 lines deleted...]
-  <si>
     <t>Temporary Buy Down is not allowed for mortgage loans secured by Manufactured Homes (SFC 235). [SID: 368]</t>
   </si>
   <si>
-    <t>Conventional ARM loans secured by Manufactured Homes (SFC 235) must have an initial rate period between 84 and 120 months.</t>
-[...10 lines deleted...]
-  <si>
     <t>Loan must be High LTV Refi when LTV is greater than 105. [SID: 368]</t>
   </si>
   <si>
     <t>Pool Feature Code(s) provided is not a valid value. [SID: 651]</t>
   </si>
   <si>
     <t>Basis Year is not allowed for non-Daily Simple Interest loans. [SID: 210]</t>
   </si>
   <si>
     <t>Interest Accrual Start Date of |Interest Accrual Start Date| must be on or after the Note Date of |Loan Note Date|. [SID: 217]</t>
   </si>
   <si>
     <t>Interest Accrual Type must be DailyInterestAccrual for Daily Simple Interest loans. [SID: 209]</t>
-  </si>
-[...1548 lines deleted...]
-    <t>LTV of |LTV Percent| exceeds the maximum of 75 for PrimaryResidence properties when State is FL and Project Type is Q (Limited Review Established Project). [SID: 255]</t>
   </si>
   <si>
     <t xml:space="preserve">SFC 725 or 726 (Long Term Standby) is required when SFC 724 (Adverse Market Delivery Charge Waiver) or Pool Feature Code 373 is provided. [SID: 368, 651]
 </t>
   </si>
   <si>
     <t xml:space="preserve">SFC 724 (Adverse Market Delivery Charge Waiver) or Pool Feature Code 373 is required when SFC 725 or 726 (Long Term Standby) is provided. [SID: 368, 651]
 </t>
   </si>
   <si>
+    <t>Based on the SFC provided, please contact Acquisitions at 1-800-2FANNIE (232-6643), select option 1, then option 4.</t>
+  </si>
+  <si>
+    <t>The following SFCs (Post Purchase) are not allowed:  142, 485, 753, 775, 776, 795, 796, 875, 876, 895, 896, 975, 976, 995 and 996. [SID: 368]</t>
+  </si>
+  <si>
+    <t>A provided Special Feature Codes is a Multifamily SFC and is not eligible for delivery though Loan Delivery. [SID: 368]</t>
+  </si>
+  <si>
+    <t>SFC 001 (Recourse) is required on HomeReady loans when Default Loss Party is Lender or Shared. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Rounding Pool Feature Code is not allowed on Fixed Rate Mortgage pools. [SID: 651]</t>
+  </si>
+  <si>
+    <t>Servicer Number 197300000 is not allowed. [SID: 645]</t>
+  </si>
+  <si>
+    <t>SFCs 036, 037, and 038 (Convertible ARMs) must be mutually exclusive. [SID: 368]</t>
+  </si>
+  <si>
     <t>Pool Feature Code 109 and 209 are not allowed when LTV is greater than 125. [SID: 255, 651]</t>
   </si>
   <si>
+    <t>Maximum Mtg Interest Rate must be greater than 2 and less than 25 for ARM loans. [SID: 114]</t>
+  </si>
+  <si>
     <t>Contract Number |Contract Number| is not valid for a non-fixed standard pool. [SID: 400]</t>
   </si>
   <si>
     <t>Contract Number |Contract Number| is not valid for a non-fixed negotiated pool. [SID: 400]</t>
   </si>
   <si>
     <t>Contract Number |Contract Number| is not valid for the pool. [SID: 400]</t>
   </si>
   <si>
+    <t>Plan Number |Plan Number| is not valid for MBS HomeReady ARMs. The valid MBS HomeReady ARM Plans must be one of the following loan Plan Numbers: 659, 660, 661, 2724, 2725, 750, 751, 2726, 2727, 1423, 1437, 2728, 2729, 4927, 4928, or 4929. [SID: 379]</t>
+  </si>
+  <si>
+    <t>Pool Feature Codes 219, 220, 221, 222, 223, 224, 225, 226, and 227 are mutually exclusive. [SID: 651]</t>
+  </si>
+  <si>
+    <t>Balloon indicator must be No for Biweekly mortgage. [SID: 226]</t>
+  </si>
+  <si>
+    <t>P&amp;I of |Provided Constant P and I Amount| must match the calculated P&amp;I of |Calculated Constant P And I Amount| for Interest Only loans. [SID: 268, 436]</t>
+  </si>
+  <si>
     <t>Pool Feature Code 223 is required for Interest Only ARMS when the Pool Plan Number is 3223, 3226, 3502 or 3503. [SID: 651]</t>
   </si>
   <si>
     <t>Pool Feature Code 222 is required for Interest Only ARMS when the Pool Plan Number is 3271 or 3270. [SID: 651]</t>
   </si>
   <si>
     <t>Pool Feature Code 224 is required for Interest Only ARMS when the Pool Plan Number is 3224 or 3227. [SID: 651]</t>
   </si>
   <si>
     <t>Pool Feature Code 225 is required for Interest Only ARMS when the Pool Plan Number is 3225, 3228, 3504, 3505, 3513, 3514, 3515, 3516, 3517, 3518. [SID: 651]</t>
   </si>
   <si>
     <t>Contract Number |Contract Number| is not valid for interest Only ARM loan Plan Number |Plan Number|. [SID: 400]</t>
   </si>
   <si>
+    <t>SFC 036 (Resale of Converted ARM) is not allowed for Balloon Mortgages. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Contact Acquisitions at 1-800-2FANNIE (232-6643), select option 1, then option 4 due to non-standard SFC(s) on the loan.</t>
+  </si>
+  <si>
+    <t>Standard Lookback Days of |Standard Lookback Days| cannot be greater than 90. [SID: 113]</t>
+  </si>
+  <si>
+    <t>Initial Fixed Period of |Initial Fixed Period| must be greater than or equal to 36 for loans with Temporary Interest Rate Buydown. [SID: 236]</t>
+  </si>
+  <si>
+    <t>SFC 014, 681, and 682 (Temporary Interest Rate Buydown) is not allowed when loan Plan Number is 649, 650, 651, 652, 2722, 2723, or 4926. [SID: 368]</t>
+  </si>
+  <si>
     <t xml:space="preserve">No. of Units should be the maximum of 2 for loans with a Temporary Interest Rate Buydown for 3 year ARMs with ARM Plan numbers 649, 650, 651, 652, 2722, 2723, or 4926. </t>
   </si>
   <si>
+    <t>Temporary Interest Rate Buydown Special Feature codes are mutually exclusive. [SID: 368]</t>
+  </si>
+  <si>
+    <t>No. of Units |No. of Units| exceeds the maximum of 1 for Cooperative loans. [SID: 57]</t>
+  </si>
+  <si>
+    <t>No. of Units |No. of Units| exceeds the maximum of 1 for Condominium loans. [SID: 57]</t>
+  </si>
+  <si>
     <t>A Project Type of T is required for Attached Condominium Units in Florida when the Condo Status is New. [SID: 41]</t>
   </si>
   <si>
+    <t>LTV of |LTV Percent| exceeds the maximum of 95 for High Balance Loans (SFC 808). [SID: 255]</t>
+  </si>
+  <si>
     <t>A Project Type of R (Full Review - New) or P (Limited Review - New) is not allowed for Attached Condominium Units in Florida. [SID: 41]</t>
   </si>
   <si>
+    <t>Subordinate Financing on Cooperatives is not allowed. [SID: 91, 255]</t>
+  </si>
+  <si>
+    <t>Condominiums are not allowed when Loan Type is ConstructionToPermanent. [SID 42, 47]</t>
+  </si>
+  <si>
+    <t>Cooperatives are not allowed when Loan Type is ConstructionToPermanent. [SID 42, 47]</t>
+  </si>
+  <si>
     <t>Project Type must be 2 for Manufactured Housing when Legal Structure is a Cooperative. [SID: 42]</t>
   </si>
   <si>
+    <t>Cash Out Refinance is not allowed for One-Time CtoP Financing (SFC 151) loan. [SID: 294, 368]</t>
+  </si>
+  <si>
+    <t>Loan Purpose of |Loan Purpose| is not allowed on HomeStyle Renovation loans. [SID: 294, 315, 368]</t>
+  </si>
+  <si>
+    <t>Plan Number of |Plan Number| is not valid for a Texas Section 50(a)(6) mortgage (SFC 304). [SID: 379]</t>
+  </si>
+  <si>
+    <t>Temporary Interest Rate Buydown is not allowed for Texas Section 50(a)(6) loans (SFC 304). [SID: 228]</t>
+  </si>
+  <si>
+    <t>Balloon indicator must be No for Texas Section 50(a)(6) mortgages (SFC 304). [SID: 226].</t>
+  </si>
+  <si>
+    <t>Interest Only indicator must be No for Texas Section 50(a)(6) mortgages (SFC 304). [SID: 237]</t>
+  </si>
+  <si>
+    <t>HELOC Indicator must be No for Texas Section 50(a)(6) mortgages (SFC 304). [SID: 513]</t>
+  </si>
+  <si>
+    <t>Loan must be a Refinance when SFC 416 (Refinance to Facilitate Rebuilding in Disaster Areas) is provided. [SID: 315]</t>
+  </si>
+  <si>
+    <t>SFC 679 (HomePath Properties) is not allowed on Refinance mortgages. [SID: 368]</t>
+  </si>
+  <si>
+    <t>An Appraisal Waiver SFC is not allowed on Homestyle Energy loans (SFC 375). [SID: 368]</t>
+  </si>
+  <si>
+    <t>Initial Fixed Period of |Initial Fixed Period| does not meet the minimum of 60 for AdjustableRate Mortgages with Community Seconds (SFC 118). [SID: 236]</t>
+  </si>
+  <si>
+    <t>Cash out Refinance is not allowed for loans with Community Seconds (SFC 118). [294, 368]</t>
+  </si>
+  <si>
+    <t>An Appraisal Waiver SFC is not allowed on Community Land Trust loans (SFC 054) or loans with resale price restrictions. [SID: 368]</t>
+  </si>
+  <si>
+    <t>No. of Units of |No. of Units| exceeds the maximum of 2 for Community Land Trust and Resale Restricted (SFC 054, 630, 631) loans. [SID: 57]</t>
+  </si>
+  <si>
+    <t>Initial Fixed Period of |Initial Fixed Period| does not meet the minimum of 60 for Community Land Trust and Resale Restricted (SFC 054, 630, 631) AdjustableRate Mortgages. [SID: 236]</t>
+  </si>
+  <si>
+    <t>Debt-to-Income of |Calculated DTI Percent| exceeds the maximum of 50 under the HomeReady Variance. [SID: 290, 291, 368]</t>
+  </si>
+  <si>
     <t>Project Type must be V for High LTV Refi Condominiums. [SID: 42]</t>
   </si>
   <si>
+    <t>SFC 900 (HomeReady) is required when SFC 818 (Thin File) is provided. [SID: 368]</t>
+  </si>
+  <si>
+    <t>First Payment Date cannot be 12 or more months before Pool Issue Date for Government loans. [SID: 272]</t>
+  </si>
+  <si>
+    <t>Section of the Act 184 - Indian Loan Guarantee is required when SFC 202 (HUD Section 184 Native American Mortgage) is provided. [SID: 198]</t>
+  </si>
+  <si>
+    <t>SFC 202 (HUD Section 184 Native American Mortgage) is required when Section of the Act is 184 - Indian Loan Guarantee. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Interest Accrual Method must be Month for Government loans. [SID: 214]</t>
+  </si>
+  <si>
     <t xml:space="preserve">No. of Units cannot exceed the maximum of 1 for Mortgage Type of USDA Rural Housing. </t>
   </si>
   <si>
+    <t>SFC 087 (RD 502 Guarantee loan) is required when Section of the Act is 502 Rural Housing Guaranteed. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Section of the Act must be 502 Rural Housing Guaranteed when SFC 087 (RD 502 Guarantee loan) is provided. [SID: 198]</t>
+  </si>
+  <si>
+    <t>Temporary Interest Rate Buydowns are not allowed when Section of Act is 184 - Indian Loan Guarantee. [SID: 228]</t>
+  </si>
+  <si>
+    <t>SFC must be 147, 288, 661, 662, 663, or 664 (Refi Plus) when MI Company is MD Housing. [SID: 368]</t>
+  </si>
+  <si>
+    <t>State must be MA when MI Company is MIF. [SID: 18]</t>
+  </si>
+  <si>
+    <t>SFC 019 (Lender Purchased Mortgage Insurance) is not allowed on Convertible AdjustableRate Mortgages. [SID: 368]</t>
+  </si>
+  <si>
+    <t>The maximum Original LTV for Financed MI Mortgages with SFC 281 is 97 percent for Conventional Mortgages. [SID: 255]</t>
+  </si>
+  <si>
+    <t>Cash Out Refinances are not allowed for Conventional, Financed MI Mortgages with SFC 281. [SID: 294, 368]</t>
+  </si>
+  <si>
+    <t>No. of Units of |No. of Units| exceeds the maximum of 1 with SFC 281 (Financed MI). [SID: 57]</t>
+  </si>
+  <si>
+    <t>A High LTV Refi loan cannot be delivered as HomeReady. [SID: 368]</t>
+  </si>
+  <si>
+    <t>SFC 037 (Convertible ARMS-Take-Out Option) is required on loan if any loan in the pool has SFC 037. [SID: 368]</t>
+  </si>
+  <si>
+    <t>SFC 038 (Convertible ARMS- Market Option) is required on loan if any loan in the pool has SFC 038. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Cash Out Refinance is not allowed for SecondHome Cooperative loans. [SID: 294, 368]</t>
+  </si>
+  <si>
     <t>Project Type must be T and State must be FL when SFC 156 (Special Fannie Mae Approved Condo Projects) is provided. [SID:  42]</t>
   </si>
   <si>
     <t>Project Type must be E for High LTV Refi PUD loans. [SID: 42]</t>
   </si>
   <si>
     <t>Project Type must be 2 for High LTV Refi Cooperatives. [SID: 42]</t>
   </si>
   <si>
+    <t>Seasoned Mortgage is not allowed when loan is HomePossible (SFC 605). [SID: 368]</t>
+  </si>
+  <si>
+    <t>Debt-to-Income of |Calculated DTI Percent| exceeds the maximum 50 percent for Conventional loan underwritten with LoanProspector. [SID: 290, 291, 317, 326, 368]</t>
+  </si>
+  <si>
+    <t>SFC 054, 630 and 631 (Resale Restriction) are mutually exclusive. [SID: 368]</t>
+  </si>
+  <si>
+    <t>State must be HI when Section of the Act is 247 - Mortgages on Hawaiian Homelands. [SID: 18]</t>
+  </si>
+  <si>
+    <t>SFC 808 (High Balance Loan) is required when SFC 799 (Jumbo Conforming and High Balance Loan Limit Validated) is provided. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Prepayment Penalty Indicator must be Yes if any loan in the pool has a Prepayment Penalty Indicator of Yes. [SID: 240]</t>
+  </si>
+  <si>
+    <t>Default Loss Party must be Lender for HFA Preferred Risk Sharing loans (SFC 820).  [SID: 389]</t>
+  </si>
+  <si>
+    <t>REO Marketing Party must be Lender for HFA Preferred Risk Sharing (SFC 820) loans. [SID: 391]</t>
+  </si>
+  <si>
+    <t>MI Company is not allowed for HFA Preferred Risk Sharing (SFC 820) loans. [SID: 413]</t>
+  </si>
+  <si>
+    <t>Subordinate financing is not allowed on HFA loans. [SID: 91, 255]</t>
+  </si>
+  <si>
+    <t>Pool Feature Code 412 is required if any loan in the pool is HFA Preferred Risk Sharing (SFC 820). [SID: 651]</t>
+  </si>
+  <si>
+    <t>SFC 001 (Recourse) is required for HFA Preferred Risk Sharing (SFC 820) loans. [SID: 368]</t>
+  </si>
+  <si>
+    <t>HELOC Indicator must be No for HFA loans. [SID: 513]</t>
+  </si>
+  <si>
+    <t>Cash Out Refinance is not allowed for Inclusionary Housing Below Market Rate (BMR) Ownership Program (SFC 743). [SID: 294, 368]</t>
+  </si>
+  <si>
+    <t>No. of Units of |No. of units| exceeds the maximum of 1 for Inclusionary Housing Below Market Rate (BMR) Ownership Program (SFC 743). [SID: 57, 368]</t>
+  </si>
+  <si>
+    <t>Cooperatives are not allowed for Inclusionary Housing Below Market Rate (BMR) Ownership Program (SFC 743). [SID 42, 47, 368]</t>
+  </si>
+  <si>
+    <t>Manufactured Housing is not allowed for Inclusionary Housing Below Market Rate (BMR) Ownership Program (SFC 743). [SID: 51, 368]</t>
+  </si>
+  <si>
+    <t>REO Marketing Party must be Investor for Pledged Asset loans (SFC 260 or 261). [SID: 391]</t>
+  </si>
+  <si>
+    <t>Default Loss Party must be Shared for Pledged Asset loans (SFC 260 or 261). [SID: 389]</t>
+  </si>
+  <si>
+    <t>Default Loss Party must be Investor when SFC 159 (Missing, Lost, Destroyed Notes) is provided. [SID: 389]</t>
+  </si>
+  <si>
+    <t>REO Marketing Party must be Investor when SFC 159 (Missing, Lost, Destroyed Notes) is provided. [SID: 391]</t>
+  </si>
+  <si>
+    <t>Total issue Date UPB for loans with SFC 159 (Missing, Lost, Destroyed Notes) cannot be greater than 5% of the pool Total Issue Date UPB. [SID: 385]</t>
+  </si>
+  <si>
+    <t>Property must be a Cooperative when SFC 107 (New York Co-op Flexibilities) is provided. [SID: 42, 47]</t>
+  </si>
+  <si>
+    <t>Cooperatives are not allowed for loans with Community Seconds (SFC 118). [SID: 42, 47, 368]</t>
+  </si>
+  <si>
+    <t>LTV of |LTV Percent| exceeds the maximum of 100 for Pledged Asset Loans (SFC 260 or 261). [SID: 255]</t>
+  </si>
+  <si>
+    <t>Cash Out Refinance is not allowed for Pledged Asset (SFC 260 or 261) loans. [SID: 294, 368]</t>
+  </si>
+  <si>
+    <t>No. of Units of (|No. of Units|) exceeds the maximum of 1 for Pledged Asset (SFC 260 or 261), Primary Residence loans. [SID: 57, 368]</t>
+  </si>
+  <si>
+    <t>No. of Units of (|No. of Units|) exceeds the maximum of 1 for Pledged Asset (SFC 260 or 261), Second Home loans. [SID: 57, 368]</t>
+  </si>
+  <si>
+    <t>Plan Number for Pledged Asset ARMs (SFC 260 or 261) must be one of the following: 57, 649, 650, 651, 652, 659, 660, 661, 681, 682, 710, 720, 721, 750, 751, 861, 975, 1423, 1437, 1677, 2720, 2721, 2722, 2723, 2724, 2725, 2737, 2726, 2727, 2728, 2729, 3252, 4927, 4928, 4929. [SID: 379]</t>
+  </si>
+  <si>
+    <t>Temporary Interest Rate Buydowns are not allowed for Pledged Asset (SFC 260 or 261) loans. [SID: 228, 368]</t>
+  </si>
+  <si>
+    <t>SFC 001 (Recourse) is required for Pledged Asset loans (SFC 260 or 261). [SID: 368]</t>
+  </si>
+  <si>
+    <t>HFA Preferred loans may not be delivered to Fannie Mae. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Subordinate financing is not allowed on a Pledged Asset (SFC 260 or 261) loan. [SID: 91, 255, 368]</t>
+  </si>
+  <si>
+    <t>LTV of |LTV Percent| exceeds the maximum of 50 for RD 502 Leveraged loans (SFC 220). [SID: 255]</t>
+  </si>
+  <si>
+    <t>SFC 118 (Community Seconds) is required for RD 502 Leveraged loans (SFC 220). [SID: 368]</t>
+  </si>
+  <si>
+    <t>Plan Number 3846 is not allowed for Whole Loan deliveries. [SID: 379]</t>
+  </si>
+  <si>
+    <t>Application Received Date must be on or before December 31, 2018 for RefiPlus loans. [SID: 224]</t>
+  </si>
+  <si>
     <t>LTV must be greater than 97 for High LTV Refi, Primary Residence, 1 unit loans. [SID: 255]</t>
   </si>
   <si>
     <t>LTV must be greater than 85 for High LTV Refi, Primary Residence, 2 unit loans. [SID: 255]</t>
   </si>
   <si>
     <t>LTV must be greater than 75 for High LTV Refi Primary Residence, |No. of Units| unit loans. [SID: 255]</t>
   </si>
   <si>
     <t>LTV must be greater than 90 for High LTV Refi, Second Home loans. [SID: 255]</t>
   </si>
   <si>
     <t>LTV must be greater than 75 for High LTV Refi Investment Property loans. [SID: 255]</t>
   </si>
   <si>
+    <t>A High LTV Refi loan cannot be delivered as HomeStyle Renovation Mortgage. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Initial Fixed Period of |Initial Fixed Period| must be greater than or equal to 60 for High LTV Refi AdjustableRate Mortgages. [SID: 236]</t>
+  </si>
+  <si>
+    <t>Temporary Interest Rate Buydown is not allowed on High LTV Refi loans. [SID: 228]</t>
+  </si>
+  <si>
     <t>Project Type must be S or T for Manufactured Housing when Legal Structure is Condominium and Condo Status is Established. [SID: 42]</t>
   </si>
   <si>
     <t>Project Type must be T for Manufactured Housing Condominiums for Community Land Trust and Resale Restricted (SFC 054, 630, 631) loans. [SID: 42]</t>
   </si>
   <si>
     <t>Project Type must be T for Leasehold Manufactured Housing Condominiums loans. [SID: 42]</t>
   </si>
   <si>
     <t>LTV exceeds the maximum of 70 for Investment properties when State is FL and Project Type is Q (Limited Review Established Project). [SID: 255]</t>
   </si>
   <si>
     <t>LTV exceeds the maximum of 75 for Investment properties when Project Type is Q (Limited Review Established Project). [SID: 255]</t>
   </si>
   <si>
     <t>Project Type cannot be F, P, or R for High LTV Refi loans. [SID: 42]</t>
   </si>
   <si>
+    <t>Loan must be Manufactured Housing when SFC 291 is provided. [SID: 51, 368]</t>
+  </si>
+  <si>
     <t>LTV of |LTV Percent| exceeds the maximum of 80 when SFC 769 is provided. [SID: 255]</t>
   </si>
   <si>
+    <t>Texas Section 50(a)(6) mortgages (SFC 304) cannot be combined with Remote Notarized loans (SFC 861). [SID: 368]</t>
+  </si>
+  <si>
+    <t>Texas Section 50(a)(6) mortgages (SFC 304) cannot be combined with eMortgage loans (SFC 508). [SID: 368]</t>
+  </si>
+  <si>
     <t>Project Type must be T for Manufactured Housing when Legal Structure is Condominium and Shared Equity Indicator is Yes. [SID: 42]</t>
   </si>
   <si>
     <t>Project Type must be T for Manufactured Housing when the PUD Indicator is Yes and the loan is a Community Land Trust (SFC 054) or Resale Restricted Property (SFC 630 or 631). [SID: 42]</t>
   </si>
   <si>
     <t>Project Type must be T for Manufactured Housing when the PUD Indicator is Yes and the Property Estate Type is Leasehold. [SID: 42]</t>
   </si>
   <si>
     <t>Project Type must be T for Manufactured Housing when the PUD Indicator is Yes and Shared Equity Indicator is Yes. [SID: 42]</t>
   </si>
   <si>
     <t>LTV of |LTV Percent| exceeds the maximum of 80 when loan is underwritten with Loan Product Advisor. [SID: 255]</t>
   </si>
   <si>
     <t>Affordable Indicator must be yes when SFC 605 is present. [SID: 238]</t>
   </si>
   <si>
+    <t>HomePossible (SFC 605) is not allowed. [SID: 368]</t>
+  </si>
+  <si>
+    <t>SFC 900 (HomeReady) and SFC 001 (Recourse) in combination are not allowed. [SID: 368]</t>
+  </si>
+  <si>
+    <t>SFC 847 and SFC 001 (Recourse) in combination are not allowed. [SID: 368]</t>
+  </si>
+  <si>
+    <t>SFC 001 (Recourse) is not allowed. [SID: 368]</t>
+  </si>
+  <si>
+    <t>HomeStyle Renovation (SFC 215) is only permitted for approved lenders. [SID: 294]</t>
+  </si>
+  <si>
+    <t>Texas Section 50(a)(6) mortgages (SFC 304) cannot be combined with Remote Ink-Signed Notarization (SFC 920). [SID: 368]</t>
+  </si>
+  <si>
+    <t>SFC 859 (MH Advantage) is not allowed when the Manufactured Home Width is Single Wide. [SID: 51]</t>
+  </si>
+  <si>
+    <t>Cashout Refinance loans with a Manufactured Home Width of Single Wide are not allowed. [SID: 51]</t>
+  </si>
+  <si>
+    <t>SFC 791 is not allowed when the Manufactured Home Width is Multi Wide. [SID: 51]</t>
+  </si>
+  <si>
+    <t>Second Home Single Wide Manufactured Homes are not allowed. [SID: 51]</t>
+  </si>
+  <si>
     <t>Special Feature Code 361 is not permitted. [SID: 368]</t>
   </si>
   <si>
+    <t>SFC 007 (Limited CashOut Refi) is required for RefiNow loans (SFC 868). [SID: 368]</t>
+  </si>
+  <si>
+    <t>Number of units of |No. of units| exceeds the maximum of 1 allowed for RefiNow loans (SFC 868). [SID: 57]</t>
+  </si>
+  <si>
+    <t>RefiNow (SFC 868) loans cannot be delivered as HomeStyle Renovation Mortgage. [SID: 368]</t>
+  </si>
+  <si>
+    <t>RefiNow (SFC 868) loans cannot be delivered as HomeStyle Energy Mortgage. [SID: 368]</t>
+  </si>
+  <si>
+    <t>RefiNow (SFC 868) loans cannot be delivered as HFA. [SID: 368]</t>
+  </si>
+  <si>
+    <t>RefiNow (SFC 868) loans cannot be delivered as HomeReady. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Temporary Interest Rate Buydown is not allowed on RefiNow loans (SFC 868). [SID: 228]</t>
+  </si>
+  <si>
+    <t>RefiNow (SFC 868) loans cannot be delivered as High Balance (SFC 808). [SID: 368]</t>
+  </si>
+  <si>
+    <t>Texas Section 50(a)(6) mortgages (SFC 304) cannot be delivered as RefiNow loans (SFC 868). [SFC: 368]</t>
+  </si>
+  <si>
     <t>Project Type must be V for RefiNow (SFC 868) Condominiums. [SID: 42]</t>
   </si>
   <si>
     <t>Project Type must be E for RefiNow (SFC 868) PUD loans. [SID: 42]</t>
   </si>
   <si>
     <t>Project Type must be 2 for RefiNow (SFC 868) Cooperatives. [SID: 42]</t>
   </si>
   <si>
     <t>Project Type cannot be F, P, or R for RefiNow (SFC 868) loans. [SID: 42]</t>
+  </si>
+  <si>
+    <t>Property State must be New York when SFC 107 (New York Co-op Flexibilities) is provided. [SID: 18, 368]</t>
+  </si>
+  <si>
+    <t>Loan Purpose must be Purchase or Limited Cashout Refinance when SFC 769 is provided. [SID: 315]</t>
+  </si>
+  <si>
+    <t>SFC 769 is not allowed. [SID: 368]</t>
+  </si>
+  <si>
+    <t>SFC 859 (MH Advantage) is required when SFC 769 is provided. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Attorney Op Letter for Title (SFC 155) loans cannot be delivered as a Condominium. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Attorney Op Letter for Title (SFC 155) loans cannot be delivered as a Cooperative. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Attorney Op Letter for Title (SFC 155) is not allowed for a Manufactured Home. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Attorney Op Letter for Title (SFC 155) is not allowed for a Texas Section 50(a)(6) mortgage (SFC 304). [SID: 368]</t>
+  </si>
+  <si>
+    <t>Attorney Op Letter for Title (SFC 155) is not allowed for HomeStyleRenovation Loans (SFC: 215, 279 and 897). [SID: 368]</t>
+  </si>
+  <si>
+    <t>Attorney Op Letter for Title (SFC 155) is not allowed for a HomeStyle Energy mortgage (SFC 375). [SID: 368]</t>
+  </si>
+  <si>
+    <t>Attorney Op Letter for Title (SFC 155) is not allowed in combination with the following SFCs: 054, 630, 631. The Special Feature Codes associated with the loan are (|SFC|). [SID: 368]</t>
+  </si>
+  <si>
+    <t>Attorney Op Letter for Title (SFC 155) is not allowed in combination with SFC 168. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Total qualifying income exceeds 80% of the area median income (AMI) for a HomeReady (SFC 900) loan. [SID: 291, 368]</t>
+  </si>
+  <si>
+    <t>SFC 900 (HomeReady) is required when SFC 878 is provided. [SID: 368]</t>
   </si>
   <si>
     <t xml:space="preserve">SFC 878 is required when SFC 879 is provided. [SID: 368]
 </t>
   </si>
   <si>
     <t>A match was not found in UCDP for the provided Appraisal Doc File ID (|Appraisal Document File ID|). [SID: 82]</t>
   </si>
   <si>
     <t>A match was not found in UCDP for the provided Appraisal Doc File ID (|Appraisal Document File ID|) for the subject property address. [SID: 82]</t>
   </si>
   <si>
     <t>The appraisal associated with the provided Appraisal Doc File ID (|Appraisal Document File ID|) is not in a successful status in UCDP. When delivering a loan to Fannie Mae, the associated appraisal must be in a successful status. [SID: 82]</t>
   </si>
   <si>
     <t>Appraisal Doc File ID could not be validated at this time. Some Appraisal Document File ID edits have been bypassed. Please resubmit the loan data at a later time. [SID: 82]</t>
   </si>
   <si>
     <t>The provided appraisal effective date (|Appraisal Effective Date|) must be within five days of the effective date (|UCDP Appraisal Effective Date|) on the appraisal submitted to UCDP. [SID: 84]</t>
   </si>
   <si>
     <t>The provided subject property address state (|Property State|) does not match the subject property address state (|UCDP Property State|) on the appraisal submitted to UCDP. [SID: 18]</t>
   </si>
   <si>
     <t>The provided number of units (|No. of Units|) does not match the number of units (|AMDS No. of Units|) on the appraisal submitted to UCDP. [SID: 57]</t>
@@ -6791,50 +7159,53 @@
     <t>The appraisal indicates this is a property with an accessory unit. The provided number of units (|No. of Units|) must be the same as, or one more than, the number of units (|UCDP No. of Units|) indicated on the appraisal submitted to UCDP. [SID: 57]</t>
   </si>
   <si>
     <t>The appraisal submitted to UCDP was performed using a Manufactured Home Appraisal Report; however, the provided loan data indicates the property is not a manufactured home. [SID: 51]</t>
   </si>
   <si>
     <t>The appraisal submitted to UCDP was performed using the form type (|UCDP Appraisal Form Type|); therefore, the provided property type cannot be a manufactured home. [SID: 51]</t>
   </si>
   <si>
     <t>The provided appraisal form type (|Appraisal Form Type|) does not match the form type (|UCDP Appraisal Form Type|) associated with the appraisal submitted to UCDP. [SID: 85]</t>
   </si>
   <si>
     <t>The form type (|UCDP Appraisal Form Type|) associated with the appraisal submitted to UCDP should not be used for the provided property type (condominium). [SID: 47]</t>
   </si>
   <si>
     <t>The form type associated with the appraisal submitted to UCDP (|UCDP Appraisal Form Type|) is used for condominium properties; however, the provided loan data indicates the property is not a condominium. [SID: 47]</t>
   </si>
   <si>
     <t>The form type associated with the appraisal submitted to UCDP is the (|UCDP Appraisal Form Type|), which is used for cooperative properties; however, the provided loan data indicates the property is not a cooperative. [SID: 47]</t>
   </si>
   <si>
     <t>The Project Type on the appraisal submitted to UCDP indicates the property is a condominium. This is inconsistent with the provided Project Type (|Project Type|). [SID: 42]</t>
   </si>
   <si>
     <t>The Project type on the appraisal submitted to UCDP indicates the property is a cooperative. This is inconsistent with the provided Project Type (|Project Type|). [SID: 42]</t>
+  </si>
+  <si>
+    <t>Verify whether a Special Flood Hazard Area Indicator of True is required for this property as it exists in a Flood Zone. [SID: 24]</t>
   </si>
   <si>
     <t>Manufactured Home Width provided in Loan Delivery is (|Manufactured Home Width|) and must be equivalent to the # of Sections on the Manufactured Home Appraisal Report of (|UCDP # of sections|) delivered on the appraisal in Uniform Collateral Data Portal (UCDP). [SID: 33]</t>
   </si>
   <si>
     <r>
       <t>When the Appraisal Assignment Type is Desktop Appraisal on the appraisal delivered in Uniform Collateral Data Portal (UCDP), the loan casefile in DU must meet the requirement</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>s to be eligible for a desktop appraisal</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>. Review and correct the data in DU or modify the Appraisal Assignment Type in UCDP.</t>
     </r>
@@ -6853,1114 +7224,802 @@
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>s to be eligible for a desktop appraisal</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>. Review and correct the data in DU or modify the Appraisal Assignment Type in UCDP.</t>
     </r>
   </si>
   <si>
     <t>UCD Submission has a status of "Not Successful". When delivering a loan to Fannie Mae, the associated UCD submission status must be in a successful status.
 If the UCD XML file submission in UCD occurs after delivery of the loan in Loan Delivery, up to a 15 minute period is required for Loan Delivery to run loan eligibility and verify the UCD submission was successful.</t>
   </si>
   <si>
     <t>SFC 127 is required because a casefile match was found in Desktop Underwriter for the provided Casefile ID.  If the loan is being delivered as manually underwritten, and not as Desktop Underwriter, a new casefile ID from the UCD service is required.  If the loan is being delivered with another AUS System Type, remove the DU casefile number, a new casefile ID from the UCD service is required.   [SID: 322]</t>
   </si>
   <si>
     <t>The standardized state code of (|Property Scrubbed Address State|) does not match the UCD standardized state code (|UCD Standardized Address State Code|). [SID: 18]</t>
   </si>
   <si>
+    <t>The ARM margin (|Mortgage Margin|) is not within .25% of the UCD ARM margin (|UCD Loan Gross Margin Percent|). [SID: 119]</t>
+  </si>
+  <si>
     <t>The data in the UCD collection solution for this casefile indicates mortgage insurance is required; therefore, a mortgage insurance certificate number is also required. [SID: 412]</t>
   </si>
   <si>
     <t>The provided loan purpose type does not match the UCD loan purpose type.</t>
   </si>
   <si>
     <t>The First Payment Date is normally less than two months from the final Disbursement Date in UCD. [SID: 272]</t>
   </si>
   <si>
     <t>A Regulation Z Total Loan Amount in UCD that is greater than the Original Loan Amount in Loan Delivery is not allowed. [SID: 319]</t>
   </si>
   <si>
     <t>To be eligible for purchase, today's date must be after the UCD Disbursement Date for a Certified loan with a Loan Purpose of Purchase.</t>
   </si>
   <si>
     <t>UCD indicates this loan is exempt from Qualified Mortgage requirements. A Calculated Regulation Z Total Points and Fees Amount of greater than 5% of the Regulation Z Total Loan Amount is not permitted for loans exempt from QM requirements. Validate the data in UCD and LD to ensure accuracy. Refer to the Loan Delivery Qualified Mortgage (QM) Edits job aid for further assistance.</t>
   </si>
   <si>
     <t>UCD indicates this loan must meet Qualified Mortgage requirements. A calculated Points And Fees Amount of (|Calculated Points and Fees Percent|) (based on the UCD Regulation Z Total Points and Fees Amount divided by the Regulation Z Total Loan Amount) is greater than allowed for the applicable Original Loan Amount under Qualified Mortgage regulations with a Note Date in 2021. Validate the data in UCD and LD to ensure accuracy. Refer to the Loan Delivery Qualified Mortgage (QM) Edits job aid for further assistance.</t>
   </si>
   <si>
     <t xml:space="preserve">UCD indicates this loan is exempt from Qualified Mortgage requirements. APR spread greater than 6.5% is not permitted for Conventional, First Lien loans exempt from QM requirements. Validate the data in UCD and LD to ensure accuracy. Refer to the Loan Delivery Qualified Mortgage (QM) Edits job aid for further assistance. </t>
   </si>
   <si>
+    <t>The Loan Originator Type must equal Broker in Loan Delivery when the Mortgage Broker License Identifier's NMLS ID (MortgageBrokerLicenseIdentifier) is present in UCD. [SID: 635]</t>
+  </si>
+  <si>
+    <t>SFC 304 identifying a Section 50a6 loan may be missing from the delivered data for this Texas, Cashout Refinance loan, where the Payoff Amount is greater than $0 for any of the applicable Liabilities in either the First, Second, or Third position in UCD or the Cash to the Borrower is greater than $2,000 in UCD. Please verify the data.</t>
+  </si>
+  <si>
+    <t>SFC 304 identifying a Section 50a6 loan may be missing from the delivered data for this Texas, Limited Cashout Refinance loan, where the Payoff Amount is greater than $0 for any of the applicable Liabilities in either the First, Second, or Third position in UCD or the Cash to the Borrower is greater than $2,000 in UCD. Please verify the data.</t>
+  </si>
+  <si>
     <t>UCD indicates this loan must meet Qualified Mortgage requirements. The APR spread of |UCD Calculated APR spread| is greater than the allowed APR spread for the Original Loan Amount provided for this Conventional, First Lien Qualified Mortgage with a Note Date in 2022. Validate the APR of |UCD Annual Percentage Rate Percent| and the APOR of |UCD Average Prime Offer Rate Percent| in UCD to ensure accuracy. Refer to the Loan Delivery Qualified Mortgage (QM) Edits job aid for further assistance.</t>
   </si>
   <si>
     <t>UCD indicates this loan must meet Qualified Mortgage requirements. The APR spread  of |UCD Calculated APR spread| is greater than the allowed APR spread for the Original Loan Amount provided for this Conventional, First Lien, Manufactured Home Qualified Mortgage with a Note Date in 2022. Validate the APR of |UCD Annual Percentage Rate Percent| and the APOR of |UCD Average Prime Offer Rate Percent| in UCD to ensure accuracy. Refer to the Loan Delivery Qualified Mortgage (QM) Edits job aid for further assistance.</t>
   </si>
   <si>
     <t>UCD indicates this loan must meet Qualified Mortgage requirements. A calculated Points And Fees percentage of |Calculated Points and Fees Percent| (based on the UCD Regulation Z Total Points and Fees Amount divided by the Regulation Z Total Loan Amount) is greater than allowed for the applicable Original Loan Amount under Qualified Mortgage regulations with a Note Date in 2022. Validate the data in UCD and LD to ensure accuracy. Refer to the Loan Delivery Qualified Mortgage (QM) Edits job aid for further assistance.</t>
   </si>
   <si>
     <t>UCD indicates this loan must meet Qualified Mortgage requirements. A provided Regulation Z Total Points And Fees Amount of |Points and Fees Amount| that is greater than allowed for the applicable Loan Amount under Qualified Mortgage regulations with a Note Date in 2022 is not allowed for loans that must meet QM requirements. Validate the data in UCD and LD to ensure accuracy. Refer to the Loan Delivery Qualified Mortgage (QM) Edits job aid for further assistance.</t>
   </si>
   <si>
     <t>Today's date must be after the UCD Disbursement Date when the Loan Purpose is Purchase. Loan may be submitted for certification, but will require one business day to be eligible for purchase.</t>
   </si>
   <si>
     <t>Today's date must be at least two days after the Date of Mortgage (|Loan Note Date|) for an Early Funding loan with a Loan Purpose of Purchase to be funded. Loan may be submitted for certification, but will require one business day to be eligible for funding.</t>
   </si>
   <si>
+    <t>One-Time Close Construction-to-Permanent Financing (SFC 151) is not allowed when Ability to Repay Method Type of Exempt is provided in UCD.</t>
+  </si>
+  <si>
     <t>UCD indicates this loan must meet Qualified Mortgage requirements. The APR spread of (|UCD Calculated APR spread|) is greater than the allowed APR spread for the Original Loan Amount provided for this Conventional, First Lien Qualified Mortgage with a Note Date in 2023. Validate the APR of (|UCD Annual Percentage Rate Percent|) and the APOR of (|UCD Average Prime Offer Rate Percent|) in UCD to ensure accuracy. Refer to the Loan Delivery Qualified Mortgage (QM) Edits job aid for further assistance.</t>
   </si>
   <si>
     <t>UCD indicates this loan must meet Qualified Mortgage requirements. The APR spread  of (|UCD Calculated APR spread|) is greater than the allowed APR spread for the Original Loan Amount provided for this Conventional, First Lien, Manufactured Home Qualified Mortgage with a Note Date in 2023. Validate the APR of (|UCD Annual Percentage Rate Percent|) and the APOR of (|UCD Average Prime Offer Rate Percent|) in UCD to ensure accuracy. Refer to the Loan Delivery Qualified Mortgage (QM) Edits job aid for further assistance.</t>
   </si>
   <si>
     <t>UCD indicates this loan must meet Qualified Mortgage requirements. A calculated Points And Fees percentage of (|Calculated Points and Fees Percent|) (based on the UCD Regulation Z Total Points and Fees Amount divided by the Regulation Z Total Loan Amount) is greater than allowed for the applicable Original Loan Amount under Qualified Mortgage regulations with a Note Date in 2023. Validate the data in UCD and LD to ensure accuracy. Refer to the Loan Delivery Qualified Mortgage (QM) Edits job aid for further assistance.</t>
   </si>
   <si>
     <t>UCD indicates this loan must meet Qualified Mortgage requirements. A provided Regulation Z Total Points And Fees Amount of (|Points and Fees Amount|) that is greater than allowed for the applicable Loan Amount under Qualified Mortgage regulations with a Note Date in 2023 is not allowed for loans that must meet QM requirements. Validate the data in UCD and LD to ensure accuracy. Refer to the Loan Delivery Qualified Mortgage (QM) Edits job aid for further assistance.</t>
   </si>
   <si>
-    <t>SFC_220</t>
-[...206 lines deleted...]
-    <t>NOTES: For consideration when reviewing the Data Change Rules Matrix</t>
+    <t>The number of units provided  (|No. of Units|) does not equal the number of units in DU (|DU Number of Units|) . [SID: 57]</t>
+  </si>
+  <si>
+    <t>The loan data indicates the loan is a Refinance in Loan Delivery. This is inconsistent with the data provided in DU. Review the LD Loan Purpose and the DU Loan Purpose or Construction data. [SID: 315]</t>
+  </si>
+  <si>
+    <t>The loan data indicates the loan is a Purchase in Loan Delivery. This is inconsistent with the data provided in DU. Review the LD Loan Purpose and the DU Loan Purpose or Construction data. [SID: 315]</t>
+  </si>
+  <si>
+    <t>Refi Cash-Out Determination of Limited Cash Out or No Cash Out Refinance (SFC 007) is required in Loan Delivery when the loan in DU is identified as a Limited Cash Out Refinance. [SID: 294]</t>
+  </si>
+  <si>
+    <t>Refi Cash-Out Determination of Cash Out Refinance (SFC 003) is required in Loan Delivery when the loan in DU is identified as a Cash Out Refinance. [SID: 294]</t>
+  </si>
+  <si>
+    <t>Appraisal Waivers are only allowed for DU Mortgages. SFC 127 is required if this is a DU Mortgage. [SID: 322]</t>
+  </si>
+  <si>
+    <t>A DU Recommendation of Approve/Ineligible is not eligible for delivery.  [SID: 325]</t>
+  </si>
+  <si>
+    <t>When DU indicates that Mortgage Insurance is required on the loan, then the MI % Coverage is required. [SID: 416]</t>
+  </si>
+  <si>
+    <t>When DU Indicates that the loan is ineligible due to a high Debt-to-Income Ratio, the loan is not eligible for delivery.</t>
+  </si>
+  <si>
+    <t>The DU Underwriting Status of the provided Casefile ID (|Loan Automated Underwriting Case Identifier|) is Out of Date because loan data in DU was updated after the last submission to DU on |DU Latest Submission Date Time|. The casefile should be resubmitted to underwriting in DU to ensure the loan is underwritten with the most recent data. If new credit is not needed, then it should be an Underwriting Only request. [SID: 322]</t>
+  </si>
+  <si>
+    <t>One of the SFCs in Loan Delivery should be 839 since DU Recommended SFC 839 (Standard High LTV Refi) for this loan.</t>
+  </si>
+  <si>
+    <t>When the Refi Program ID is HighLTVRefi (SFC 839), then DU must have also recommended SFC 839.</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">&gt; Required document sets are grouped by letters.  For example, to change the Borrower FICO Score for a DU loan, you can provide all documents listed in the letter group (e.g. A </t>
+      <t>Construction Method in Loan Delivery is (|Construction Method|) and must be Manufactured when the DU property type indicates manufactured home.</t>
     </r>
     <r>
       <rPr>
         <b/>
-        <u/>
-[...191 lines deleted...]
-        <b/>
         <sz val="11"/>
-        <color theme="1"/>
-[...169 lines deleted...]
-        <rFont val="Source Sans Pro"/>
+        <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
   </si>
   <si>
-    <r>
-[...54 lines deleted...]
-    </r>
+    <t>PUD Indicator is 'Yes' in Loan Delivery. This is inconsistent with the data provided in DU because the property in DU is identified as Manufactured Housing. [SID: 49]</t>
+  </si>
+  <si>
+    <t>Construction Method in Loan Delivery cannot be Manufactured when the property in DU is not identified as Manufactured. [SID: 51]</t>
+  </si>
+  <si>
+    <t>PUD Indicator is 'Yes' in Loan Delivery. This is inconsistent with the data provided in DU because the property in DU is not identified as a PUD project. [SID: 49]</t>
+  </si>
+  <si>
+    <t>PUD Indicator is 'No' in Loan Delivery. This is inconsistent with the data provided in DU because the property in DU is identified as a PUD project. [SID: 49]</t>
+  </si>
+  <si>
+    <t>The information provided in Loan Delivery indicates the property is Detached. The Loan Delivery information is inconsistent with the data provided in DU because the property data in DU indicates that the property is not Detached. [SID: 50]</t>
+  </si>
+  <si>
+    <t>The Loan Delivery calculated LTV is more than DU LTV by 1%. [SID: 255]</t>
+  </si>
+  <si>
+    <t>The LTV calculated or provided for this loan (|LTV Percent|) is outside the expected range of the LTV calculated by DU (|DU LTV|). [SID: 255]</t>
+  </si>
+  <si>
+    <t>The Debt-to-Income Ratio calculated for this loan (|Calculated DTI Percent|) is outside the expected range of the Debt-to-Income Ratio in DU (|DU Calculated DTI Percent|). [SID: 290, 291]</t>
+  </si>
+  <si>
+    <t>The Loan Delivery calculated LTV is less than the DU LTV by more than 1%. [SID: 255]</t>
+  </si>
+  <si>
+    <t>If either, but not both of the provided LTV or DU LTV are above 105, this loan may be ineligible for delivery in an MBS Pool.</t>
+  </si>
+  <si>
+    <t>Loan identified as HomeReady in DU should be delivered as HomeReady. [SID: 322]</t>
+  </si>
+  <si>
+    <t>Loan not identified as HomeReady in DU should not be delivered as HomeReady. [SID:  322]</t>
+  </si>
+  <si>
+    <t>SFC 842 (Property Appraisal Waiver) was not offered by DU. [SID: 368]</t>
+  </si>
+  <si>
+    <t>SFC 820 must be provided if DU identifies the loan as HFA Preferred Risk Sharing. [SID: 368]</t>
+  </si>
+  <si>
+    <t>SFC 859 (MH Advantage) is required in Loan Delivery because the information provided in DU indicates the property is MH Advantage. [SID: 368]</t>
+  </si>
+  <si>
+    <t>SFC 859 (MH Advantage) should not be provided if DU does not identify the loan as MH Advantage. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Based on the data in DU, this loan is not eligible to be delivered with SFC 855. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Loan identified as HomeStyle Renovation in DU should be delivered as HomeStyle Renovation. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Loan not identified as HomeStyle Renovation in DU should not be delivered as HomeStyle Renovation. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Loan must be identified as an HFA loan if DU identifies the loan as HFA Preferred. [SID: 368]</t>
+  </si>
+  <si>
+    <t>SFC 820 should not be provided if DU does not identify the loan as HFA Preferred Risk Sharing. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Based on the data in DU, this loan is not eligible to be delivered with SFC 766. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Based on the data in DU, this loan is not eligible to be delivered with SFC 767. [SID: 368]</t>
+  </si>
+  <si>
+    <t>The DU loan was matched to a loan in the Fannie Mae DU High LTV Refinance Book of Business database. The provided FM Loan No. on Original Loan does not match the original Fannie Mae loan number.</t>
+  </si>
+  <si>
+    <t>Based on the data in DU, this loan is not eligible to be delivered with SFC 848. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Loan must not be identified as an HFA loan if DU does not identify the loan as HFA Preferred. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Based on the data in DU, this loan is not eligible to be delivered with SFC 778. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Based on the data in DU, this loan casefile was underwritten using a single in-file credit file and is ineligible for delivery.</t>
+  </si>
+  <si>
+    <t>Original Loan Amount is greater than the maximum High Balance loan limit allowed for the property address entered. The FIPS code was provided in DU. Verify if the FIPS code can be used to suppress this message in Loan Delivery. For further assistance, contact Acquisitions at 1-800-2FANNIE (232-6643), choose option 1 (Lender), then choose option 4 (Loan Delivery and Custody). [SID: 368]</t>
+  </si>
+  <si>
+    <t>This loan does not meet the High LTV Refinance seasoning requirement and is not eligible for delivery as a High LTV Refi loan. The Loan Note Date must be greater than or equal to 15 months after the Loan Note Date on the original loan matched in DU.</t>
+  </si>
+  <si>
+    <t>Loan Casefile ID |Loan Automated Underwriting Case Identifier| provided has an incorrect format. [SID: 322]</t>
+  </si>
+  <si>
+    <t>The LTV delivered for this loan (|LTV Percent|) is more than 1% over the LTV calculated by DU (|DU LTV|) and is in a higher range (|Acquisitions LTV Range|) than the range of the LTV calculated by DU (|DU LTV Range|).</t>
+  </si>
+  <si>
+    <t>Mortgages where the Modified Loan Amount does not meet the DU Original Loan Amount for Purchase Transactions must meet the requirements of the Selling Guide before delivery to Fannie Mae. [SID: 319]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">When the FIPS code is entered in DU, the Original Loan Amount in LD cannot be greater than the Original Loan Amount in DU. [SID: 319]    </t>
+  </si>
+  <si>
+    <t>When the FIPS code is entered in DU, the Original Loan Amount in LD must match the Original Loan Amount in DU. [SID: 319]</t>
+  </si>
+  <si>
+    <t>The Debt-to-Income Ratio calculated for this 7/1, 10/1 Adjustable Rate Mortgage (|Calculated DTI Percent|) in Loan Delivery is greater than 45 and greater than the Debt-to-Income Ratio in DU (|DU Calculated DTI Percent|). [SID: 290, 291]</t>
+  </si>
+  <si>
+    <t>The Debt-to-Income Ratio calculated for this Buydown mortgage |Calculated DTI Percent| in Loan Delivery is greater than 45 and greater than the Debt-to-Income Ratio in DU |DU Calculated DTI Percent|. [SID: 290, 291]</t>
+  </si>
+  <si>
+    <t>The Debt-to-Income Ratio calculated for this Adjustable Rate Mortgage |Calculated DTI Percent| in Loan Delivery is greater than 45 and greater than the Debt-to-Income Ratio in DU |DU Calculated DTI Percent|. [SID: 290, 291]</t>
+  </si>
+  <si>
+    <t>This loan contains a Scrubbed Street Address in Loan Delivery, but was issued a Message ID of 1824 in DU, because the DU address could not be scrubbed.  Validate that the address is correct.</t>
+  </si>
+  <si>
+    <t>Based on the data in DU, this loan is not eligible to be delivered with SFC 790. [SID: 368]</t>
+  </si>
+  <si>
+    <t>The Debt-to-Income Ratio calculated for this loan in Loan Delivery |Calculated DTI Percent| is more than 3% greater than the Debt-to-Income Ratio in DU. [SID: 290, 291]</t>
+  </si>
+  <si>
+    <t>A DU comparison could not be performed for the DU Case (|Loan Automated Underwriting Case Identifier|) because the primary borrower SSN/Tax ID Number was not provided or did not match any borrower SSNs/Tax ID Numbers in DU. [SID: 614]</t>
+  </si>
+  <si>
+    <t>The Debt-to-Income Ratio calculated for this loan |Calculated DTI Percent| in Loan Delivery is greater than 45% and greater than the Debt-to-Income Ratio in DU. [SID: 290, 291]</t>
+  </si>
+  <si>
+    <t>The loan amount provided (|Base Loan Amount|), not including any Financed MI, should not be greater than the DU Base Loan Amount of (|DU Base Loan Amount|) for Purchase loans.</t>
+  </si>
+  <si>
+    <t>The loan amount provided, not including any Financed MI, |Base Loan Amount| is less than the loan amount in DU |DU Base Loan Amount| by more than the allowable 5% decrease for a modified loan. [SID:319]</t>
+  </si>
+  <si>
+    <t>When the 1st Time Homebuyer is 'Yes' in Loan Delivery, DU should indicate a First Time Homebuyer. [SID: 404, 597]</t>
+  </si>
+  <si>
+    <t>When the FIPS code is entered in DU, the Original Loan Amount in LD cannot be greater than the Original Loan Amount in DU. [SID: 319]</t>
+  </si>
+  <si>
+    <t>Based on the data in DU, SFC 056 is expected on this loan. Please verify if the SFC applies to this loan or correct the data in DU.</t>
+  </si>
+  <si>
+    <t>Based on the data in DU, SFC 868 (RefiNow) is expected on this loan. Please verify if the SFC applies to this loan or correct the data in DU.</t>
+  </si>
+  <si>
+    <t>RefiNow (SFC 868) is not allowed on this loan as DU did not identify the loan as a RefiNow loan. Please verify if the SFC applies to this loan or correct the data in DU.</t>
+  </si>
+  <si>
+    <t>The DU RefiNow (SFC 868) loan was matched to a loan in the Fannie Mae DU Book of Business database. However, the provided FM Loan No. on Original Loan [SID: 221] is not the same as the original Fannie Mae loan number. The provided FM Loan No. on Original Loan may be removed or modified. Correct the address if you believe the FM Loan No. on Original Loan is accurate. [SID: 221]</t>
+  </si>
+  <si>
+    <t>When DU indicates a First Time Homebuyer, then the 1st Time Homebuyer flag should be 'Yes' in Loan Delivery. [SID: 404, 597]</t>
+  </si>
+  <si>
+    <t>This loan does not meet the RefiNow seasoning requirement and is not eligible for delivery as a RefiNow loan (SFC 868). The Loan Note Date must be at least 12 months after the Loan Note Date on the original loan matched in DU. [SID: 320]</t>
+  </si>
+  <si>
+    <t>Appraisal Doc File ID (|Appraisal Document File ID|) must match the DU Appraisal Document File ID (|DU Appraisal Document File ID|). [SID 82]</t>
+  </si>
+  <si>
+    <t>Based on the data in DU, DU assigned Message ID 2865 to the casefile. Message ID 2865 is not allowed in combination with an appraisal waiver SFC.</t>
+  </si>
+  <si>
+    <t>DU has assigned Message ID 3189 indicating the DU Casefile ID  may have been reused from a previous loan for this Investment, Cashout Refinance loan. A DU loan casefile ID is unique to an individual mortgage loan and cannot be used to underwrite more than one mortgage loan. Review the loan data in DU. [SID: 322]</t>
+  </si>
+  <si>
+    <t>DU has assigned Message ID 3189 indicating the DU Casefile ID may have been reused from a previous loan for this Second Home, Cashout Refinance loan. A DU loan casefile ID is unique to an individual mortgage loan and cannot be used to underwrite more than one mortgage loan. Review the loan data in DU. [SID: 322]</t>
+  </si>
+  <si>
+    <t>DU has assigned Message ID 3189 indicating the DU Casefile ID may have been reused from a previous loan for this Investment, Limited Cashout Refinance loan. A DU loan casefile ID is unique to an individual mortgage loan and cannot be used to underwrite more than one mortgage loan. Review the loan data in DU. [SID: 322]</t>
+  </si>
+  <si>
+    <t>DU has assigned Message ID 3189 indicating the DU Casefile ID may have been reused from a previous loan for this Second Home, Limited Cashout Refinance loan. A DU loan casefile ID is unique to an individual mortgage loan and cannot be used to underwrite more than one mortgage loan. Review the loan data in DU. [SID: 322]</t>
+  </si>
+  <si>
+    <t>DU did not identify this loan as valid for Social Bond pools (FFC 207).</t>
+  </si>
+  <si>
+    <t>Based on the data in DU, the loan is not eligible to be delivered with SFC 878. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Based on the message issued by DU, the loan is eligible for certain geographical flexibilities based on the borrower's current address and could be delivered with SFC 878. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Based on the data in DU, the loan is not eligible to be delivered with SFC 879. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Based on the messages issued by DU, the loan may be eligible for certain geographical flexibilities with Title Reimbursement if the borrower does not utilize a preferred title company. If so, the loan could be delivered with SFC 879. [SID: 368]</t>
+  </si>
+  <si>
+    <t>DU has assigned Message ID 3403 that is not eligible for delivery.</t>
+  </si>
+  <si>
+    <t>The appraisal waiver type in DU is (|DU appraisal waiver|). The provided waiver SFC is invalid as it does not match the appraisal waiver offered by DU. [SID: 368]</t>
+  </si>
+  <si>
+    <t>Accessory Unit Income (DU Message ID 2865) loans are not allowed with LTVs greater than 85%.</t>
+  </si>
+  <si>
+    <t>Based on the data in DU, DU identified the loan as having Accessory Unit Income (DU Message ID 2865). Accessory Unit Income is not permitted.</t>
+  </si>
+  <si>
+    <t>ARM Plan on the loan is (|ARM Plan|) and must match the corresponding ARM Product Plan Number in DU (|DU ARM Plan|). [SID: 379]</t>
+  </si>
+  <si>
+    <t>DU data could not be retrieved at this time. Please reimport your file or click the Retrieve DU Data button on the DU Comparison screen for this loan. [SID: 322]</t>
+  </si>
+  <si>
+    <t>All LLPAs will be waived if SFC 873 is added to the loan. Based on the message issued by DU, LLPAs are eligible to be waived on this loan as one of the borrowers is a first-time homebuyer and the total qualifying income on the loan is less than or equal to 100% of area median income (AMI) for a property not located in a high-cost area.</t>
+  </si>
+  <si>
+    <t>Based on the data in DU, the loan is not eligible to be delivered with SFC 873 (AMI LLPA waiver). If the loan was underwritten prior to the weekend of Dec 10, resubmit the loan casefile to DU determine eligibility for the LLPA Waiver.</t>
+  </si>
+  <si>
+    <t>Based on the message issued by DU, the loan may be eligible for a $500 LLPA credit applied to a Fannie Mae HomePath property sale if the entire $500 credit was passed to the borrower to cover the cost of the appraisal. If so, the loan should be delivered with SFC 871 (HomePath LLPA Credit).</t>
+  </si>
+  <si>
+    <t>Based on the data in DU, the loan is not eligible to be delivered with SFC 871 (HomePath LLPA Credit).</t>
+  </si>
+  <si>
+    <t>Appraisal Document File ID (|Appraisal Document File ID|) must match the DU Appraisal Document File ID (|DU Appraisal Document File ID|) when the DU Appraisal Doc File ID is matched to a valid Appraisal in CU (DU Message ID 3205 or 3207). [SID 82]</t>
+  </si>
+  <si>
+    <t>The loan was entered with an appraisal waiver SFC but an appraisal waiver was not offered on the latest submission to DU. [SID: 368]</t>
+  </si>
+  <si>
+    <t>The DU loan casefile indicates the lender is providing a grant. This is only permitted if the lender has separate approval to provide lender-funded grants for down payment.</t>
+  </si>
+  <si>
+    <t>Loan Purpose Type is Purchase, the provided Original Loan Amount (|Base Loan Amount|), must match the DU Original Loan Amount (|DU Base Loan Amount|). [SID: 319]</t>
+  </si>
+  <si>
+    <t>The financed MI amount provided (|Financed MI Amount|) in Loan Delivery does not equal the financed MI amount in DU (|DU Financed MI|). [SID: 422]</t>
+  </si>
+  <si>
+    <t>The Debt-to-Income Ratio calculated for this loan in Loan Delivery (|Calculated DTI Percent|) is more than 3% greater than the Debt-to-Income ratio in DU (|DU Calculated DTI Percent|). [SID: 290, 291]</t>
+  </si>
+  <si>
+    <t>The DU loan casefile contains a Geocode Output Scrubbed Property State of (|DU Property Scrubbed Address State|).This loan contains a Scrubbed State of (|Property Scrubbed Address State|) in Loan Delivery. [SID: 18]</t>
+  </si>
+  <si>
+    <t>The Balloon Indicator in Loan Delivery must match the Balloon Indicator in DU. [SID: 226]</t>
+  </si>
+  <si>
+    <t>The loan amount provided, not including any Financed MI, (|Base Loan Amount|) is more than the loan amount in DU (|DU Base Loan Amount|) by more than the allowable $500 or 1% increase. [SID: 319]</t>
+  </si>
+  <si>
+    <t>The SSN/Tax ID Number for borrower (|Borrower Full Name|) does not match any of the borrowers' SSNs/Tax ID Numbers in DU. If SSN has been added or modified, please save the data, select the Retrieve DU Data button and re-run edits. [SID: 614]</t>
+  </si>
+  <si>
+    <t>DU Interest Only indicator and Loan Delivery Interest Only indicator must match. [SID: 237]</t>
+  </si>
+  <si>
+    <t>We are  unable to retrieve a Casefile for the submitted Casefile (|Loan Automated Underwriting Case Identifier|). [SID: 322]</t>
+  </si>
+  <si>
+    <t>The DU loan casefile indicates this loan was ineligible as a Limited Cash-Out loan. The loan in LD is being delivered as Limited Cash-Out. [SID: 368]</t>
+  </si>
+  <si>
+    <t>The Property Address could not be validated. The Property Address does not match the Desktop Underwriter Scrubbed Street Address displayed on the DU Findings Report. The Property Address has been standardized. [SID: 10]</t>
+  </si>
+  <si>
+    <t>The Debt-to-Income Ratio calculated for this Fixed Rate mortgage (|Calculated DTI Percent|) is greater than 45 and greater than the Debt-to-Income Ratio in DU (|DU Calculated DTI Percent|). [SID: 290, 291]</t>
+  </si>
+  <si>
+    <t>DeskReview</t>
+  </si>
+  <si>
+    <t>Shared Equity Community Land Trust Resale Restrictions Terminate at FC/DIL (Cash and MBS)</t>
+  </si>
+  <si>
+    <t>SFC_892</t>
+  </si>
+  <si>
+    <t>HomeStyle Refresh</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Single Family: Data Change Rules Matrix
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color indexed="9"/>
-        <rFont val="Source Sans Pro"/>
+        <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Effective December 1, 2014 (External); </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color indexed="10"/>
-        <rFont val="Source Sans Pro"/>
+        <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>Updated October 24, 2025 (External)</t>
-[...15 lines deleted...]
-      <t>(must not be used for new acquisitions)</t>
+      <t>Updated March 10, 2026 (External)</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="&quot;SFC_&quot;000"/>
     <numFmt numFmtId="165" formatCode="000"/>
     <numFmt numFmtId="166" formatCode="m/d/yy;@"/>
   </numFmts>
   <fonts count="49" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF006100"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
+      <color indexed="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="17"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="13"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFC00000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFC00000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="9" tint="-0.249977111117893"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="30"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Wingdings 2"/>
+      <family val="1"/>
+      <charset val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
       <sz val="10"/>
       <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <name val="Source Sans Pro"/>
+      <sz val="9"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-      <name val="Source Sans Pro"/>
+      <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...70 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Source Sans Pro"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
-      <u/>
-[...20 lines deleted...]
-      <name val="Source Sans Pro"/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <color theme="1"/>
-      <name val="Source Sans Pro"/>
-[...81 lines deleted...]
-      <name val="Source Sans Pro"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Source Sans Pro"/>
-[...13 lines deleted...]
-      <name val="Source Sans Pro"/>
+      <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="18">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002060"/>
         <bgColor indexed="64"/>
@@ -8341,560 +8400,606 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="13">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="34" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="162">
+  <cellXfs count="159">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="11" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="12" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="14" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="15" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="21" fillId="12" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="12" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="1" xfId="3" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="3" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="12" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="12" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="12" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="12" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="19" fillId="12" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="13" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="9" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="12" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="30" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...79 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="164" fontId="13" fillId="12" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="11" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="40" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="37" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="39" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="38" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="41" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="15" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="16" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="39" fillId="17" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="14" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="1" xfId="11" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="48" fillId="17" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="47" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="47" fillId="5" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="5" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="15" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="5" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="47" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="43" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="12" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="12" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="45" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...85 lines deleted...]
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="11" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="13">
     <cellStyle name="20% - Accent3 2" xfId="7" xr:uid="{6856809C-DB22-4FE2-9B17-D78132251696}"/>
     <cellStyle name="Good" xfId="1" builtinId="26"/>
     <cellStyle name="Good 2" xfId="4" xr:uid="{E1E2409B-5BF8-468E-8524-C9EFDF1B4D0C}"/>
     <cellStyle name="Hyperlink" xfId="5" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="3" xr:uid="{0FA3172F-73A8-4B86-B78E-1D8E27F79F7F}"/>
     <cellStyle name="Normal 2 2" xfId="12" xr:uid="{15835B60-FD66-4295-8AAD-C4B822AF6FC0}"/>
     <cellStyle name="Normal 3" xfId="9" xr:uid="{77556A6E-5AEE-40AE-98E8-689500AE1847}"/>
     <cellStyle name="Normal 3 3" xfId="11" xr:uid="{DC76F8E7-019C-4D43-81D6-AEAF5EC491F8}"/>
     <cellStyle name="Normal 4" xfId="6" xr:uid="{A995F50F-9A84-40E4-838D-F865214EA295}"/>
     <cellStyle name="Normal 5" xfId="8" xr:uid="{18957D45-D491-45B1-90C7-274E49FA0AD1}"/>
     <cellStyle name="Normal 6" xfId="2" xr:uid="{3D92DB8F-79A6-447F-B06C-3E0564438284}"/>
     <cellStyle name="Normal 7" xfId="10" xr:uid="{553AF8A2-1A3E-4A15-A73D-31FE8C6518B9}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF4472C4"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>72390</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>180976</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>333375</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>165066</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Picture 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61C7317F-4457-43AF-B785-75F6A8C0E51D}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:srcRect l="14941" r="-14941"/>
+        <a:stretch/>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="231140" y="180976"/>
+          <a:ext cx="2089785" cy="536540"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>85302</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>29449</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>558832</xdr:colOff>
-      <xdr:row>5</xdr:row>
-      <xdr:rowOff>188913</xdr:rowOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>10319</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65CA5ED-FE78-4C49-85D2-834AC99210DC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5705052" y="231855"/>
           <a:ext cx="1818936" cy="1195308"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
@@ -9189,19470 +9294,19269 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fanniemae.com/content/tool/post-purchase-adjustment-data-change-rules-matrix.xls" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fanniemae.com/content/tool/post-purchase-adjustment-request-form.xls" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fanniemae.com/content/job_aid/post-purchase-adjustments.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0330014C-15D7-4D9F-B11C-DD5D8D55D761}">
   <sheetPr codeName="Sheet1"/>
   <dimension ref="B1:M67"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B19" sqref="B19:K19"/>
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="2.1796875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="12" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="2.1796875" style="14" customWidth="1"/>
+    <col min="2" max="10" width="9.1796875" style="14"/>
+    <col min="11" max="11" width="11.1796875" style="14" customWidth="1"/>
+    <col min="12" max="16384" width="9.1796875" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="15" thickBot="1" x14ac:dyDescent="0.4"/>
     <row r="2" spans="2:13" x14ac:dyDescent="0.35">
-      <c r="B2" s="2"/>
-[...10 lines deleted...]
-      <c r="M2" s="4"/>
+      <c r="B2" s="15"/>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16"/>
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="16"/>
+      <c r="J2" s="16"/>
+      <c r="K2" s="16"/>
+      <c r="L2" s="16"/>
+      <c r="M2" s="17"/>
     </row>
     <row r="3" spans="2:13" x14ac:dyDescent="0.35">
-      <c r="B3" s="5"/>
-      <c r="M3" s="6"/>
+      <c r="B3" s="18"/>
+      <c r="M3" s="19"/>
     </row>
     <row r="4" spans="2:13" ht="43.5" customHeight="1" x14ac:dyDescent="0.5">
-      <c r="B4" s="20" t="s">
+      <c r="B4" s="112" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="21"/>
-[...8 lines deleted...]
-      <c r="M4" s="6"/>
+      <c r="M4" s="19"/>
     </row>
     <row r="5" spans="2:13" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B5" s="22"/>
-[...40 lines deleted...]
-      <c r="B8" s="26" t="s">
+      <c r="B5" s="18"/>
+      <c r="M5" s="19"/>
+    </row>
+    <row r="6" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B6" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="24"/>
-[...12 lines deleted...]
-      <c r="C9" s="27" t="s">
+      <c r="M6" s="19"/>
+    </row>
+    <row r="7" spans="2:13" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="18"/>
+      <c r="M7" s="19"/>
+    </row>
+    <row r="8" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B8" s="23" t="s">
         <v>2</v>
       </c>
-      <c r="D9" s="24"/>
-[...10 lines deleted...]
-      <c r="B10" s="26" t="s">
+      <c r="M8" s="19"/>
+    </row>
+    <row r="9" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B9" s="18"/>
+      <c r="C9" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="C10" s="24"/>
-[...12 lines deleted...]
-      <c r="C11" s="27" t="s">
+      <c r="M9" s="19"/>
+    </row>
+    <row r="10" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B10" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="D11" s="24"/>
-[...10 lines deleted...]
-      <c r="B12" s="26" t="s">
+      <c r="M10" s="19"/>
+    </row>
+    <row r="11" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B11" s="18"/>
+      <c r="C11" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="C12" s="24"/>
-[...12 lines deleted...]
-      <c r="C13" s="28" t="s">
+      <c r="M11" s="19"/>
+    </row>
+    <row r="12" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B12" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="D13" s="24"/>
-[...11 lines deleted...]
-      <c r="C14" s="27" t="s">
+      <c r="M12" s="19"/>
+    </row>
+    <row r="13" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B13" s="18"/>
+      <c r="C13" s="111" t="s">
         <v>7</v>
       </c>
-      <c r="D14" s="24"/>
-[...81 lines deleted...]
-      <c r="B20" s="29" t="s">
+      <c r="M13" s="19"/>
+    </row>
+    <row r="14" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B14" s="18"/>
+      <c r="C14" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="C20" s="31"/>
-[...64 lines deleted...]
-      <c r="M24" s="6"/>
+      <c r="M14" s="19"/>
+    </row>
+    <row r="15" spans="2:13" ht="9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B15" s="18"/>
+      <c r="M15" s="19"/>
+    </row>
+    <row r="16" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B16" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="M16" s="19"/>
+    </row>
+    <row r="17" spans="2:13" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B17" s="18"/>
+      <c r="M17" s="19"/>
+    </row>
+    <row r="18" spans="2:13" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B18" s="135" t="s">
+        <v>10</v>
+      </c>
+      <c r="C18" s="136"/>
+      <c r="D18" s="136"/>
+      <c r="E18" s="136"/>
+      <c r="F18" s="136"/>
+      <c r="G18" s="136"/>
+      <c r="H18" s="136"/>
+      <c r="I18" s="136"/>
+      <c r="J18" s="136"/>
+      <c r="K18" s="136"/>
+      <c r="M18" s="19"/>
+    </row>
+    <row r="19" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B19" s="135" t="s">
+        <v>11</v>
+      </c>
+      <c r="C19" s="136"/>
+      <c r="D19" s="136"/>
+      <c r="E19" s="136"/>
+      <c r="F19" s="136"/>
+      <c r="G19" s="136"/>
+      <c r="H19" s="136"/>
+      <c r="I19" s="136"/>
+      <c r="J19" s="136"/>
+      <c r="K19" s="136"/>
+      <c r="M19" s="19"/>
+    </row>
+    <row r="20" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B20" s="135" t="s">
+        <v>12</v>
+      </c>
+      <c r="C20" s="137"/>
+      <c r="D20" s="137"/>
+      <c r="E20" s="137"/>
+      <c r="F20" s="137"/>
+      <c r="G20" s="137"/>
+      <c r="H20" s="137"/>
+      <c r="I20" s="137"/>
+      <c r="J20" s="137"/>
+      <c r="K20" s="137"/>
+      <c r="M20" s="19"/>
+    </row>
+    <row r="21" spans="2:13" ht="40.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B21" s="135" t="s">
+        <v>13</v>
+      </c>
+      <c r="C21" s="136"/>
+      <c r="D21" s="136"/>
+      <c r="E21" s="136"/>
+      <c r="F21" s="136"/>
+      <c r="G21" s="136"/>
+      <c r="H21" s="136"/>
+      <c r="I21" s="136"/>
+      <c r="J21" s="136"/>
+      <c r="K21" s="136"/>
+      <c r="M21" s="19"/>
+    </row>
+    <row r="22" spans="2:13" ht="8.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B22" s="18"/>
+      <c r="M22" s="19"/>
+    </row>
+    <row r="23" spans="2:13" x14ac:dyDescent="0.35">
+      <c r="B23" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="M23" s="19"/>
+    </row>
+    <row r="24" spans="2:13" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B24" s="26"/>
+      <c r="M24" s="19"/>
     </row>
     <row r="25" spans="2:13" ht="30.65" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B25" s="29" t="s">
-[...11 lines deleted...]
-      <c r="M25" s="6"/>
+      <c r="B25" s="135" t="s">
+        <v>15</v>
+      </c>
+      <c r="C25" s="137"/>
+      <c r="D25" s="137"/>
+      <c r="E25" s="137"/>
+      <c r="F25" s="137"/>
+      <c r="G25" s="137"/>
+      <c r="H25" s="137"/>
+      <c r="I25" s="137"/>
+      <c r="J25" s="137"/>
+      <c r="K25" s="137"/>
+      <c r="M25" s="19"/>
     </row>
     <row r="26" spans="2:13" ht="30" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="B26" s="29" t="s">
-[...11 lines deleted...]
-      <c r="M26" s="6"/>
+      <c r="B26" s="135" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="137"/>
+      <c r="D26" s="137"/>
+      <c r="E26" s="137"/>
+      <c r="F26" s="137"/>
+      <c r="G26" s="137"/>
+      <c r="H26" s="137"/>
+      <c r="I26" s="137"/>
+      <c r="J26" s="137"/>
+      <c r="K26" s="137"/>
+      <c r="M26" s="19"/>
     </row>
     <row r="27" spans="2:13" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="B27" s="33" t="s">
-[...12 lines deleted...]
-      <c r="M27" s="8"/>
+      <c r="B27" s="133" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="134"/>
+      <c r="D27" s="134"/>
+      <c r="E27" s="134"/>
+      <c r="F27" s="134"/>
+      <c r="G27" s="134"/>
+      <c r="H27" s="134"/>
+      <c r="I27" s="134"/>
+      <c r="J27" s="134"/>
+      <c r="K27" s="134"/>
+      <c r="L27" s="20"/>
+      <c r="M27" s="21"/>
     </row>
     <row r="28" spans="2:13" x14ac:dyDescent="0.35">
-      <c r="B28" s="9"/>
-[...8 lines deleted...]
-      <c r="K28" s="9"/>
+      <c r="B28" s="27"/>
+      <c r="C28" s="27"/>
+      <c r="D28" s="27"/>
+      <c r="E28" s="27"/>
+      <c r="F28" s="27"/>
+      <c r="G28" s="27"/>
+      <c r="H28" s="27"/>
+      <c r="I28" s="27"/>
+      <c r="J28" s="27"/>
+      <c r="K28" s="27"/>
     </row>
     <row r="29" spans="2:13" x14ac:dyDescent="0.35">
-      <c r="B29" s="9"/>
-[...8 lines deleted...]
-      <c r="K29" s="9"/>
+      <c r="B29" s="27"/>
+      <c r="C29" s="27"/>
+      <c r="D29" s="27"/>
+      <c r="E29" s="27"/>
+      <c r="F29" s="27"/>
+      <c r="G29" s="27"/>
+      <c r="H29" s="27"/>
+      <c r="I29" s="27"/>
+      <c r="J29" s="27"/>
+      <c r="K29" s="27"/>
     </row>
     <row r="30" spans="2:13" x14ac:dyDescent="0.35">
-      <c r="B30" s="9"/>
-[...8 lines deleted...]
-      <c r="K30" s="9"/>
+      <c r="B30" s="27"/>
+      <c r="C30" s="27"/>
+      <c r="D30" s="27"/>
+      <c r="E30" s="27"/>
+      <c r="F30" s="27"/>
+      <c r="G30" s="27"/>
+      <c r="H30" s="27"/>
+      <c r="I30" s="27"/>
+      <c r="J30" s="27"/>
+      <c r="K30" s="27"/>
     </row>
     <row r="31" spans="2:13" x14ac:dyDescent="0.35">
-      <c r="B31" s="9"/>
-[...8 lines deleted...]
-      <c r="K31" s="9"/>
+      <c r="B31" s="27"/>
+      <c r="C31" s="27"/>
+      <c r="D31" s="27"/>
+      <c r="E31" s="27"/>
+      <c r="F31" s="27"/>
+      <c r="G31" s="27"/>
+      <c r="H31" s="27"/>
+      <c r="I31" s="27"/>
+      <c r="J31" s="27"/>
+      <c r="K31" s="27"/>
     </row>
     <row r="32" spans="2:13" x14ac:dyDescent="0.35">
-      <c r="B32" s="9"/>
-[...8 lines deleted...]
-      <c r="K32" s="9"/>
+      <c r="B32" s="27"/>
+      <c r="C32" s="27"/>
+      <c r="D32" s="27"/>
+      <c r="E32" s="27"/>
+      <c r="F32" s="27"/>
+      <c r="G32" s="27"/>
+      <c r="H32" s="27"/>
+      <c r="I32" s="27"/>
+      <c r="J32" s="27"/>
+      <c r="K32" s="27"/>
     </row>
     <row r="33" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B33" s="9"/>
-[...8 lines deleted...]
-      <c r="K33" s="9"/>
+      <c r="B33" s="27"/>
+      <c r="C33" s="27"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="27"/>
+      <c r="F33" s="27"/>
+      <c r="G33" s="27"/>
+      <c r="H33" s="27"/>
+      <c r="I33" s="27"/>
+      <c r="J33" s="27"/>
+      <c r="K33" s="27"/>
     </row>
     <row r="34" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B34" s="9"/>
-[...8 lines deleted...]
-      <c r="K34" s="9"/>
+      <c r="B34" s="27"/>
+      <c r="C34" s="27"/>
+      <c r="D34" s="27"/>
+      <c r="E34" s="27"/>
+      <c r="F34" s="27"/>
+      <c r="G34" s="27"/>
+      <c r="H34" s="27"/>
+      <c r="I34" s="27"/>
+      <c r="J34" s="27"/>
+      <c r="K34" s="27"/>
     </row>
     <row r="35" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B35" s="9"/>
-[...8 lines deleted...]
-      <c r="K35" s="9"/>
+      <c r="B35" s="27"/>
+      <c r="C35" s="27"/>
+      <c r="D35" s="27"/>
+      <c r="E35" s="27"/>
+      <c r="F35" s="27"/>
+      <c r="G35" s="27"/>
+      <c r="H35" s="27"/>
+      <c r="I35" s="27"/>
+      <c r="J35" s="27"/>
+      <c r="K35" s="27"/>
     </row>
     <row r="36" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B36" s="9"/>
-[...8 lines deleted...]
-      <c r="K36" s="9"/>
+      <c r="B36" s="27"/>
+      <c r="C36" s="27"/>
+      <c r="D36" s="27"/>
+      <c r="E36" s="27"/>
+      <c r="F36" s="27"/>
+      <c r="G36" s="27"/>
+      <c r="H36" s="27"/>
+      <c r="I36" s="27"/>
+      <c r="J36" s="27"/>
+      <c r="K36" s="27"/>
     </row>
     <row r="37" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B37" s="9"/>
-[...8 lines deleted...]
-      <c r="K37" s="9"/>
+      <c r="B37" s="27"/>
+      <c r="C37" s="27"/>
+      <c r="D37" s="27"/>
+      <c r="E37" s="27"/>
+      <c r="F37" s="27"/>
+      <c r="G37" s="27"/>
+      <c r="H37" s="27"/>
+      <c r="I37" s="27"/>
+      <c r="J37" s="27"/>
+      <c r="K37" s="27"/>
     </row>
     <row r="38" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B38" s="9"/>
-[...8 lines deleted...]
-      <c r="K38" s="9"/>
+      <c r="B38" s="27"/>
+      <c r="C38" s="27"/>
+      <c r="D38" s="27"/>
+      <c r="E38" s="27"/>
+      <c r="F38" s="27"/>
+      <c r="G38" s="27"/>
+      <c r="H38" s="27"/>
+      <c r="I38" s="27"/>
+      <c r="J38" s="27"/>
+      <c r="K38" s="27"/>
     </row>
     <row r="39" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B39" s="9"/>
-[...8 lines deleted...]
-      <c r="K39" s="9"/>
+      <c r="B39" s="27"/>
+      <c r="C39" s="27"/>
+      <c r="D39" s="27"/>
+      <c r="E39" s="27"/>
+      <c r="F39" s="27"/>
+      <c r="G39" s="27"/>
+      <c r="H39" s="27"/>
+      <c r="I39" s="27"/>
+      <c r="J39" s="27"/>
+      <c r="K39" s="27"/>
     </row>
     <row r="40" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B40" s="9"/>
-[...8 lines deleted...]
-      <c r="K40" s="9"/>
+      <c r="B40" s="27"/>
+      <c r="C40" s="27"/>
+      <c r="D40" s="27"/>
+      <c r="E40" s="27"/>
+      <c r="F40" s="27"/>
+      <c r="G40" s="27"/>
+      <c r="H40" s="27"/>
+      <c r="I40" s="27"/>
+      <c r="J40" s="27"/>
+      <c r="K40" s="27"/>
     </row>
     <row r="41" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B41" s="9"/>
-[...8 lines deleted...]
-      <c r="K41" s="9"/>
+      <c r="B41" s="27"/>
+      <c r="C41" s="27"/>
+      <c r="D41" s="27"/>
+      <c r="E41" s="27"/>
+      <c r="F41" s="27"/>
+      <c r="G41" s="27"/>
+      <c r="H41" s="27"/>
+      <c r="I41" s="27"/>
+      <c r="J41" s="27"/>
+      <c r="K41" s="27"/>
     </row>
     <row r="42" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B42" s="9"/>
-[...8 lines deleted...]
-      <c r="K42" s="9"/>
+      <c r="B42" s="27"/>
+      <c r="C42" s="27"/>
+      <c r="D42" s="27"/>
+      <c r="E42" s="27"/>
+      <c r="F42" s="27"/>
+      <c r="G42" s="27"/>
+      <c r="H42" s="27"/>
+      <c r="I42" s="27"/>
+      <c r="J42" s="27"/>
+      <c r="K42" s="27"/>
     </row>
     <row r="43" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B43" s="9"/>
-[...8 lines deleted...]
-      <c r="K43" s="9"/>
+      <c r="B43" s="27"/>
+      <c r="C43" s="27"/>
+      <c r="D43" s="27"/>
+      <c r="E43" s="27"/>
+      <c r="F43" s="27"/>
+      <c r="G43" s="27"/>
+      <c r="H43" s="27"/>
+      <c r="I43" s="27"/>
+      <c r="J43" s="27"/>
+      <c r="K43" s="27"/>
     </row>
     <row r="44" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B44" s="9"/>
-[...8 lines deleted...]
-      <c r="K44" s="9"/>
+      <c r="B44" s="27"/>
+      <c r="C44" s="27"/>
+      <c r="D44" s="27"/>
+      <c r="E44" s="27"/>
+      <c r="F44" s="27"/>
+      <c r="G44" s="27"/>
+      <c r="H44" s="27"/>
+      <c r="I44" s="27"/>
+      <c r="J44" s="27"/>
+      <c r="K44" s="27"/>
     </row>
     <row r="45" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B45" s="9"/>
-[...8 lines deleted...]
-      <c r="K45" s="9"/>
+      <c r="B45" s="27"/>
+      <c r="C45" s="27"/>
+      <c r="D45" s="27"/>
+      <c r="E45" s="27"/>
+      <c r="F45" s="27"/>
+      <c r="G45" s="27"/>
+      <c r="H45" s="27"/>
+      <c r="I45" s="27"/>
+      <c r="J45" s="27"/>
+      <c r="K45" s="27"/>
     </row>
     <row r="46" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B46" s="9"/>
-[...8 lines deleted...]
-      <c r="K46" s="9"/>
+      <c r="B46" s="27"/>
+      <c r="C46" s="27"/>
+      <c r="D46" s="27"/>
+      <c r="E46" s="27"/>
+      <c r="F46" s="27"/>
+      <c r="G46" s="27"/>
+      <c r="H46" s="27"/>
+      <c r="I46" s="27"/>
+      <c r="J46" s="27"/>
+      <c r="K46" s="27"/>
     </row>
     <row r="47" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B47" s="9"/>
-[...8 lines deleted...]
-      <c r="K47" s="9"/>
+      <c r="B47" s="27"/>
+      <c r="C47" s="27"/>
+      <c r="D47" s="27"/>
+      <c r="E47" s="27"/>
+      <c r="F47" s="27"/>
+      <c r="G47" s="27"/>
+      <c r="H47" s="27"/>
+      <c r="I47" s="27"/>
+      <c r="J47" s="27"/>
+      <c r="K47" s="27"/>
     </row>
     <row r="48" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B48" s="9"/>
-[...8 lines deleted...]
-      <c r="K48" s="9"/>
+      <c r="B48" s="27"/>
+      <c r="C48" s="27"/>
+      <c r="D48" s="27"/>
+      <c r="E48" s="27"/>
+      <c r="F48" s="27"/>
+      <c r="G48" s="27"/>
+      <c r="H48" s="27"/>
+      <c r="I48" s="27"/>
+      <c r="J48" s="27"/>
+      <c r="K48" s="27"/>
     </row>
     <row r="49" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B49" s="9"/>
-[...8 lines deleted...]
-      <c r="K49" s="9"/>
+      <c r="B49" s="27"/>
+      <c r="C49" s="27"/>
+      <c r="D49" s="27"/>
+      <c r="E49" s="27"/>
+      <c r="F49" s="27"/>
+      <c r="G49" s="27"/>
+      <c r="H49" s="27"/>
+      <c r="I49" s="27"/>
+      <c r="J49" s="27"/>
+      <c r="K49" s="27"/>
     </row>
     <row r="50" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B50" s="9"/>
-[...8 lines deleted...]
-      <c r="K50" s="9"/>
+      <c r="B50" s="27"/>
+      <c r="C50" s="27"/>
+      <c r="D50" s="27"/>
+      <c r="E50" s="27"/>
+      <c r="F50" s="27"/>
+      <c r="G50" s="27"/>
+      <c r="H50" s="27"/>
+      <c r="I50" s="27"/>
+      <c r="J50" s="27"/>
+      <c r="K50" s="27"/>
     </row>
     <row r="51" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B51" s="9"/>
-[...8 lines deleted...]
-      <c r="K51" s="9"/>
+      <c r="B51" s="27"/>
+      <c r="C51" s="27"/>
+      <c r="D51" s="27"/>
+      <c r="E51" s="27"/>
+      <c r="F51" s="27"/>
+      <c r="G51" s="27"/>
+      <c r="H51" s="27"/>
+      <c r="I51" s="27"/>
+      <c r="J51" s="27"/>
+      <c r="K51" s="27"/>
     </row>
     <row r="52" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B52" s="9"/>
-[...8 lines deleted...]
-      <c r="K52" s="9"/>
+      <c r="B52" s="27"/>
+      <c r="C52" s="27"/>
+      <c r="D52" s="27"/>
+      <c r="E52" s="27"/>
+      <c r="F52" s="27"/>
+      <c r="G52" s="27"/>
+      <c r="H52" s="27"/>
+      <c r="I52" s="27"/>
+      <c r="J52" s="27"/>
+      <c r="K52" s="27"/>
     </row>
     <row r="53" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B53" s="9"/>
-[...8 lines deleted...]
-      <c r="K53" s="9"/>
+      <c r="B53" s="27"/>
+      <c r="C53" s="27"/>
+      <c r="D53" s="27"/>
+      <c r="E53" s="27"/>
+      <c r="F53" s="27"/>
+      <c r="G53" s="27"/>
+      <c r="H53" s="27"/>
+      <c r="I53" s="27"/>
+      <c r="J53" s="27"/>
+      <c r="K53" s="27"/>
     </row>
     <row r="54" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B54" s="9"/>
-[...8 lines deleted...]
-      <c r="K54" s="9"/>
+      <c r="B54" s="27"/>
+      <c r="C54" s="27"/>
+      <c r="D54" s="27"/>
+      <c r="E54" s="27"/>
+      <c r="F54" s="27"/>
+      <c r="G54" s="27"/>
+      <c r="H54" s="27"/>
+      <c r="I54" s="27"/>
+      <c r="J54" s="27"/>
+      <c r="K54" s="27"/>
     </row>
     <row r="55" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B55" s="9"/>
-[...8 lines deleted...]
-      <c r="K55" s="9"/>
+      <c r="B55" s="27"/>
+      <c r="C55" s="27"/>
+      <c r="D55" s="27"/>
+      <c r="E55" s="27"/>
+      <c r="F55" s="27"/>
+      <c r="G55" s="27"/>
+      <c r="H55" s="27"/>
+      <c r="I55" s="27"/>
+      <c r="J55" s="27"/>
+      <c r="K55" s="27"/>
     </row>
     <row r="56" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B56" s="9"/>
-[...8 lines deleted...]
-      <c r="K56" s="9"/>
+      <c r="B56" s="27"/>
+      <c r="C56" s="27"/>
+      <c r="D56" s="27"/>
+      <c r="E56" s="27"/>
+      <c r="F56" s="27"/>
+      <c r="G56" s="27"/>
+      <c r="H56" s="27"/>
+      <c r="I56" s="27"/>
+      <c r="J56" s="27"/>
+      <c r="K56" s="27"/>
     </row>
     <row r="57" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B57" s="9"/>
-[...8 lines deleted...]
-      <c r="K57" s="9"/>
+      <c r="B57" s="27"/>
+      <c r="C57" s="27"/>
+      <c r="D57" s="27"/>
+      <c r="E57" s="27"/>
+      <c r="F57" s="27"/>
+      <c r="G57" s="27"/>
+      <c r="H57" s="27"/>
+      <c r="I57" s="27"/>
+      <c r="J57" s="27"/>
+      <c r="K57" s="27"/>
     </row>
     <row r="58" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B58" s="9"/>
-[...8 lines deleted...]
-      <c r="K58" s="9"/>
+      <c r="B58" s="27"/>
+      <c r="C58" s="27"/>
+      <c r="D58" s="27"/>
+      <c r="E58" s="27"/>
+      <c r="F58" s="27"/>
+      <c r="G58" s="27"/>
+      <c r="H58" s="27"/>
+      <c r="I58" s="27"/>
+      <c r="J58" s="27"/>
+      <c r="K58" s="27"/>
     </row>
     <row r="59" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B59" s="9"/>
-[...8 lines deleted...]
-      <c r="K59" s="9"/>
+      <c r="B59" s="27"/>
+      <c r="C59" s="27"/>
+      <c r="D59" s="27"/>
+      <c r="E59" s="27"/>
+      <c r="F59" s="27"/>
+      <c r="G59" s="27"/>
+      <c r="H59" s="27"/>
+      <c r="I59" s="27"/>
+      <c r="J59" s="27"/>
+      <c r="K59" s="27"/>
     </row>
     <row r="60" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B60" s="9"/>
-[...8 lines deleted...]
-      <c r="K60" s="9"/>
+      <c r="B60" s="27"/>
+      <c r="C60" s="27"/>
+      <c r="D60" s="27"/>
+      <c r="E60" s="27"/>
+      <c r="F60" s="27"/>
+      <c r="G60" s="27"/>
+      <c r="H60" s="27"/>
+      <c r="I60" s="27"/>
+      <c r="J60" s="27"/>
+      <c r="K60" s="27"/>
     </row>
     <row r="61" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B61" s="9"/>
-[...8 lines deleted...]
-      <c r="K61" s="9"/>
+      <c r="B61" s="27"/>
+      <c r="C61" s="27"/>
+      <c r="D61" s="27"/>
+      <c r="E61" s="27"/>
+      <c r="F61" s="27"/>
+      <c r="G61" s="27"/>
+      <c r="H61" s="27"/>
+      <c r="I61" s="27"/>
+      <c r="J61" s="27"/>
+      <c r="K61" s="27"/>
     </row>
     <row r="62" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B62" s="9"/>
-[...8 lines deleted...]
-      <c r="K62" s="9"/>
+      <c r="B62" s="27"/>
+      <c r="C62" s="27"/>
+      <c r="D62" s="27"/>
+      <c r="E62" s="27"/>
+      <c r="F62" s="27"/>
+      <c r="G62" s="27"/>
+      <c r="H62" s="27"/>
+      <c r="I62" s="27"/>
+      <c r="J62" s="27"/>
+      <c r="K62" s="27"/>
     </row>
     <row r="63" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B63" s="9"/>
-[...8 lines deleted...]
-      <c r="K63" s="9"/>
+      <c r="B63" s="27"/>
+      <c r="C63" s="27"/>
+      <c r="D63" s="27"/>
+      <c r="E63" s="27"/>
+      <c r="F63" s="27"/>
+      <c r="G63" s="27"/>
+      <c r="H63" s="27"/>
+      <c r="I63" s="27"/>
+      <c r="J63" s="27"/>
+      <c r="K63" s="27"/>
     </row>
     <row r="64" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B64" s="9"/>
-[...8 lines deleted...]
-      <c r="K64" s="9"/>
+      <c r="B64" s="27"/>
+      <c r="C64" s="27"/>
+      <c r="D64" s="27"/>
+      <c r="E64" s="27"/>
+      <c r="F64" s="27"/>
+      <c r="G64" s="27"/>
+      <c r="H64" s="27"/>
+      <c r="I64" s="27"/>
+      <c r="J64" s="27"/>
+      <c r="K64" s="27"/>
     </row>
     <row r="65" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B65" s="9"/>
-[...8 lines deleted...]
-      <c r="K65" s="9"/>
+      <c r="B65" s="27"/>
+      <c r="C65" s="27"/>
+      <c r="D65" s="27"/>
+      <c r="E65" s="27"/>
+      <c r="F65" s="27"/>
+      <c r="G65" s="27"/>
+      <c r="H65" s="27"/>
+      <c r="I65" s="27"/>
+      <c r="J65" s="27"/>
+      <c r="K65" s="27"/>
     </row>
     <row r="66" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B66" s="9"/>
-[...8 lines deleted...]
-      <c r="K66" s="9"/>
+      <c r="B66" s="27"/>
+      <c r="C66" s="27"/>
+      <c r="D66" s="27"/>
+      <c r="E66" s="27"/>
+      <c r="F66" s="27"/>
+      <c r="G66" s="27"/>
+      <c r="H66" s="27"/>
+      <c r="I66" s="27"/>
+      <c r="J66" s="27"/>
+      <c r="K66" s="27"/>
     </row>
     <row r="67" spans="2:11" x14ac:dyDescent="0.35">
-      <c r="B67" s="9"/>
-[...8 lines deleted...]
-      <c r="K67" s="9"/>
+      <c r="B67" s="27"/>
+      <c r="C67" s="27"/>
+      <c r="D67" s="27"/>
+      <c r="E67" s="27"/>
+      <c r="F67" s="27"/>
+      <c r="G67" s="27"/>
+      <c r="H67" s="27"/>
+      <c r="I67" s="27"/>
+      <c r="J67" s="27"/>
+      <c r="K67" s="27"/>
     </row>
   </sheetData>
-  <sheetProtection selectLockedCells="1" autoFilter="0" selectUnlockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="64MNTl8rbl13XaYsuoP1daTSpeNkElWjaUem8i8vfTdkiHH6R3I22yV/fcuJQ6LXrXk/jOE3dU9Tm6TuYtniPA==" saltValue="OrWRDWO2tXXR3aSjlHKgtg==" spinCount="100000" sheet="1" selectLockedCells="1" autoFilter="0" selectUnlockedCells="1"/>
   <mergeCells count="7">
     <mergeCell ref="B27:K27"/>
     <mergeCell ref="B18:K18"/>
     <mergeCell ref="B19:K19"/>
     <mergeCell ref="B20:K20"/>
     <mergeCell ref="B21:K21"/>
     <mergeCell ref="B25:K25"/>
     <mergeCell ref="B26:K26"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="C9" r:id="rId1" xr:uid="{9FB88CEF-3729-4C29-8B62-EA9756FA1423}"/>
     <hyperlink ref="C11" r:id="rId2" xr:uid="{DAF14023-1CC8-45B6-8E52-81BCAEFC3EB3}"/>
     <hyperlink ref="C14" r:id="rId3" xr:uid="{47673936-36D2-4D60-9D21-4B862C80076A}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId4"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;10&amp;K000000Fannie Mae Confidential</oddFooter>
   </headerFooter>
   <drawing r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{27898422-A78B-4852-B231-E0067F45A4C2}">
-  <dimension ref="A1:Q287"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E73C0D13-1CA4-4BAA-8FEE-8614C9A9A0E6}">
+  <sheetPr codeName="Sheet2"/>
+  <dimension ref="A1:Q288"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="F7" sqref="F7"/>
-      <selection pane="bottomLeft" activeCell="B5" sqref="B5"/>
+      <selection pane="bottomLeft" activeCell="B7" sqref="B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="85" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="12.81640625" style="146" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="18" max="16384" width="9.1796875" style="38"/>
+    <col min="1" max="1" width="12.81640625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="60.81640625" style="39" customWidth="1"/>
+    <col min="3" max="3" width="55" style="39" customWidth="1"/>
+    <col min="4" max="4" width="3" style="1" customWidth="1"/>
+    <col min="5" max="5" width="20.81640625" style="1" customWidth="1"/>
+    <col min="6" max="6" width="17.54296875" style="1" customWidth="1"/>
+    <col min="7" max="7" width="15.54296875" style="1" customWidth="1"/>
+    <col min="8" max="8" width="13.81640625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="16.453125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="15.453125" style="1" customWidth="1"/>
+    <col min="11" max="11" width="15.1796875" style="1" customWidth="1"/>
+    <col min="12" max="12" width="13.81640625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="12.81640625" style="1" customWidth="1"/>
+    <col min="14" max="14" width="14.1796875" style="1" customWidth="1"/>
+    <col min="15" max="16" width="15.1796875" style="1" customWidth="1"/>
+    <col min="17" max="17" width="3.1796875" style="1" customWidth="1"/>
+    <col min="18" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="38" customHeight="1" x14ac:dyDescent="0.5">
-[...18 lines deleted...]
-      <c r="Q1" s="37"/>
+    <row r="1" spans="1:17" ht="38.15" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="138" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B1" s="138"/>
+      <c r="C1" s="138"/>
+      <c r="D1" s="138"/>
+      <c r="E1" s="138"/>
+      <c r="F1" s="138"/>
+      <c r="G1" s="138"/>
+      <c r="H1" s="138"/>
+      <c r="I1" s="138"/>
+      <c r="J1" s="138"/>
+      <c r="K1" s="138"/>
+      <c r="L1" s="138"/>
+      <c r="M1" s="138"/>
+      <c r="N1" s="138"/>
+      <c r="O1" s="139"/>
+      <c r="P1" s="138"/>
+      <c r="Q1" s="84"/>
     </row>
     <row r="2" spans="1:17" ht="61.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="39" t="s">
-[...43 lines deleted...]
-      <c r="A4" s="47" t="s">
+      <c r="A2" s="156" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="157"/>
+      <c r="C2" s="157"/>
+      <c r="D2" s="157"/>
+      <c r="E2" s="157"/>
+      <c r="F2" s="157"/>
+      <c r="G2" s="157"/>
+      <c r="H2" s="157"/>
+      <c r="I2" s="157"/>
+      <c r="J2" s="157"/>
+      <c r="K2" s="157"/>
+      <c r="L2" s="157"/>
+      <c r="M2" s="157"/>
+      <c r="N2" s="157"/>
+      <c r="O2" s="157"/>
+      <c r="P2" s="157"/>
+      <c r="Q2" s="158"/>
+    </row>
+    <row r="3" spans="1:17" s="2" customFormat="1" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A3" s="140" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" s="140"/>
+      <c r="C3" s="140"/>
+      <c r="D3" s="140"/>
+      <c r="E3" s="141" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" s="142"/>
+      <c r="G3" s="142"/>
+      <c r="H3" s="142"/>
+      <c r="I3" s="142"/>
+      <c r="J3" s="142"/>
+      <c r="K3" s="142"/>
+      <c r="L3" s="142"/>
+      <c r="M3" s="142"/>
+      <c r="N3" s="142"/>
+      <c r="O3" s="143"/>
+      <c r="P3" s="141"/>
+      <c r="Q3" s="143"/>
+    </row>
+    <row r="4" spans="1:17" s="3" customFormat="1" ht="25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="144" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" s="145"/>
+      <c r="C4" s="145"/>
+      <c r="D4" s="146"/>
+      <c r="E4" s="146"/>
+      <c r="F4" s="146"/>
+      <c r="G4" s="146"/>
+      <c r="H4" s="146"/>
+      <c r="I4" s="146"/>
+      <c r="J4" s="146"/>
+      <c r="K4" s="146"/>
+      <c r="L4" s="146"/>
+      <c r="M4" s="146"/>
+      <c r="N4" s="146"/>
+      <c r="O4" s="146"/>
+      <c r="P4" s="147"/>
+      <c r="Q4" s="148"/>
+    </row>
+    <row r="5" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="86" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" s="86" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="116" t="s">
+        <v>24</v>
+      </c>
+      <c r="D5" s="5"/>
+      <c r="E5" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="F5" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="G5" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="H5" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="I5" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="J5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="K5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="L5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M5" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="N5" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="O5" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P5" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q5" s="5"/>
+    </row>
+    <row r="6" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="113"/>
+      <c r="B6" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="72" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6" s="85"/>
+      <c r="E6" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F6" s="7"/>
+      <c r="G6" s="7"/>
+      <c r="H6" s="7"/>
+      <c r="I6" s="7"/>
+      <c r="J6" s="7"/>
+      <c r="K6" s="7"/>
+      <c r="L6" s="7"/>
+      <c r="M6" s="7"/>
+      <c r="N6" s="7"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="7"/>
+      <c r="Q6" s="6"/>
+    </row>
+    <row r="7" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="114"/>
+      <c r="B7" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="C7" s="72" t="s">
+        <v>41</v>
+      </c>
+      <c r="D7" s="85"/>
+      <c r="E7" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
+      <c r="I7" s="7"/>
+      <c r="J7" s="7"/>
+      <c r="K7" s="7"/>
+      <c r="L7" s="7"/>
+      <c r="M7" s="7"/>
+      <c r="N7" s="7"/>
+      <c r="O7" s="7"/>
+      <c r="P7" s="7"/>
+      <c r="Q7" s="6"/>
+    </row>
+    <row r="8" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="114"/>
+      <c r="B8" s="124" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="149" t="s">
+        <v>43</v>
+      </c>
+      <c r="D8" s="85"/>
+      <c r="E8" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" s="45"/>
+      <c r="G8" s="46"/>
+      <c r="H8" s="28"/>
+      <c r="I8" s="28"/>
+      <c r="J8" s="28"/>
+      <c r="K8" s="28"/>
+      <c r="L8" s="28"/>
+      <c r="M8" s="28"/>
+      <c r="N8" s="28"/>
+      <c r="O8" s="28"/>
+      <c r="P8" s="28"/>
+      <c r="Q8" s="6"/>
+    </row>
+    <row r="9" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="114"/>
+      <c r="B9" s="124" t="s">
+        <v>44</v>
+      </c>
+      <c r="C9" s="149"/>
+      <c r="D9" s="85"/>
+      <c r="E9" s="46"/>
+      <c r="F9" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="G9" s="46"/>
+      <c r="H9" s="28"/>
+      <c r="I9" s="28"/>
+      <c r="J9" s="28"/>
+      <c r="K9" s="28"/>
+      <c r="L9" s="28"/>
+      <c r="M9" s="28"/>
+      <c r="N9" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="O9" s="28"/>
+      <c r="P9" s="28"/>
+      <c r="Q9" s="6"/>
+    </row>
+    <row r="10" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="114"/>
+      <c r="B10" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" s="75" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" s="85"/>
+      <c r="E10" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F10" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="G10" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="H10" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="I10" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="J10" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="K10" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="L10" s="7"/>
+      <c r="M10" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N10" s="7"/>
+      <c r="O10" s="7"/>
+      <c r="P10" s="7"/>
+      <c r="Q10" s="6"/>
+    </row>
+    <row r="11" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="114"/>
+      <c r="B11" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="C11" s="78" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" s="85"/>
+      <c r="E11" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F11" s="46"/>
+      <c r="G11" s="46"/>
+      <c r="H11" s="46"/>
+      <c r="I11" s="46"/>
+      <c r="J11" s="46"/>
+      <c r="K11" s="46"/>
+      <c r="L11" s="7"/>
+      <c r="M11" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N11" s="7"/>
+      <c r="O11" s="7"/>
+      <c r="P11" s="7"/>
+      <c r="Q11" s="6"/>
+    </row>
+    <row r="12" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="114"/>
+      <c r="B12" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="C12" s="72" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" s="85"/>
+      <c r="E12" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="7"/>
+      <c r="K12" s="7"/>
+      <c r="L12" s="7"/>
+      <c r="M12" s="7"/>
+      <c r="N12" s="7"/>
+      <c r="O12" s="105"/>
+      <c r="P12" s="7"/>
+      <c r="Q12" s="6"/>
+    </row>
+    <row r="13" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="114"/>
+      <c r="B13" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" s="78" t="s">
+        <v>54</v>
+      </c>
+      <c r="D13" s="85"/>
+      <c r="E13" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="7"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="7"/>
+      <c r="K13" s="7"/>
+      <c r="L13" s="7"/>
+      <c r="M13" s="7"/>
+      <c r="N13" s="7"/>
+      <c r="O13" s="105"/>
+      <c r="P13" s="7"/>
+      <c r="Q13" s="6"/>
+    </row>
+    <row r="14" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="114"/>
+      <c r="B14" s="31" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" s="78" t="s">
+        <v>56</v>
+      </c>
+      <c r="D14" s="85"/>
+      <c r="E14" s="46"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="7"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="7"/>
+      <c r="K14" s="7"/>
+      <c r="L14" s="7"/>
+      <c r="M14" s="7"/>
+      <c r="N14" s="7"/>
+      <c r="O14" s="105"/>
+      <c r="P14" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q14" s="6"/>
+    </row>
+    <row r="15" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="114"/>
+      <c r="B15" s="125" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" s="78" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" s="85"/>
+      <c r="E15" s="46"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="7"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="7"/>
+      <c r="K15" s="7"/>
+      <c r="L15" s="7"/>
+      <c r="M15" s="7"/>
+      <c r="N15" s="8"/>
+      <c r="P15" s="8"/>
+      <c r="Q15" s="6"/>
+    </row>
+    <row r="16" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="114"/>
+      <c r="B16" s="125" t="s">
+        <v>59</v>
+      </c>
+      <c r="C16" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="D16" s="85"/>
+      <c r="E16" s="46"/>
+      <c r="F16" s="7"/>
+      <c r="G16" s="7"/>
+      <c r="H16" s="7"/>
+      <c r="I16" s="7"/>
+      <c r="J16" s="7"/>
+      <c r="K16" s="7"/>
+      <c r="L16" s="7"/>
+      <c r="M16" s="7"/>
+      <c r="N16" s="46"/>
+      <c r="O16" s="106"/>
+      <c r="P16" s="106"/>
+      <c r="Q16" s="6"/>
+    </row>
+    <row r="17" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="114"/>
+      <c r="B17" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" s="78" t="s">
+        <v>62</v>
+      </c>
+      <c r="D17" s="85"/>
+      <c r="E17" s="46"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="7"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="7"/>
+      <c r="K17" s="7"/>
+      <c r="L17" s="7"/>
+      <c r="M17" s="7"/>
+      <c r="N17" s="8"/>
+      <c r="P17" s="8"/>
+      <c r="Q17" s="6"/>
+    </row>
+    <row r="18" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="114"/>
+      <c r="B18" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" s="78" t="s">
+        <v>64</v>
+      </c>
+      <c r="D18" s="85"/>
+      <c r="E18" s="46"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="O18" s="46"/>
+      <c r="P18" s="46"/>
+      <c r="Q18" s="6"/>
+    </row>
+    <row r="19" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="114"/>
+      <c r="B19" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="C19" s="78" t="s">
+        <v>66</v>
+      </c>
+      <c r="D19" s="85"/>
+      <c r="E19" s="46"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="O19" s="46"/>
+      <c r="P19" s="46"/>
+      <c r="Q19" s="6"/>
+    </row>
+    <row r="20" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="114"/>
+      <c r="B20" s="30" t="s">
+        <v>67</v>
+      </c>
+      <c r="C20" s="72" t="s">
+        <v>68</v>
+      </c>
+      <c r="D20" s="85"/>
+      <c r="E20" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="46"/>
+      <c r="P20" s="46"/>
+      <c r="Q20" s="6"/>
+    </row>
+    <row r="21" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="114"/>
+      <c r="B21" s="30" t="s">
+        <v>69</v>
+      </c>
+      <c r="C21" s="72" t="s">
+        <v>70</v>
+      </c>
+      <c r="D21" s="85"/>
+      <c r="E21" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="46"/>
+      <c r="P21" s="46"/>
+      <c r="Q21" s="6"/>
+    </row>
+    <row r="22" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="114"/>
+      <c r="B22" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="C22" s="72" t="s">
+        <v>72</v>
+      </c>
+      <c r="D22" s="85"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="46"/>
+      <c r="P22" s="46"/>
+      <c r="Q22" s="6"/>
+    </row>
+    <row r="23" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="114"/>
+      <c r="B23" s="30" t="s">
+        <v>73</v>
+      </c>
+      <c r="C23" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="D23" s="85"/>
+      <c r="E23" s="46"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="46"/>
+      <c r="Q23" s="6"/>
+    </row>
+    <row r="24" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="114"/>
+      <c r="B24" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="C24" s="72" t="s">
+        <v>76</v>
+      </c>
+      <c r="D24" s="85"/>
+      <c r="E24" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F24" s="46"/>
+      <c r="G24" s="46"/>
+      <c r="H24" s="28"/>
+      <c r="I24" s="46"/>
+      <c r="J24" s="28"/>
+      <c r="K24" s="28"/>
+      <c r="L24" s="28"/>
+      <c r="M24" s="28"/>
+      <c r="N24" s="46"/>
+      <c r="O24" s="46"/>
+      <c r="P24" s="46"/>
+      <c r="Q24" s="6"/>
+    </row>
+    <row r="25" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="114"/>
+      <c r="B25" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="C25" s="72" t="s">
+        <v>78</v>
+      </c>
+      <c r="D25" s="85"/>
+      <c r="E25" s="46"/>
+      <c r="F25" s="46"/>
+      <c r="G25" s="46"/>
+      <c r="H25" s="28"/>
+      <c r="I25" s="28"/>
+      <c r="J25" s="28"/>
+      <c r="K25" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="L25" s="28"/>
+      <c r="M25" s="28"/>
+      <c r="N25" s="46"/>
+      <c r="O25" s="46"/>
+      <c r="P25" s="46"/>
+      <c r="Q25" s="6"/>
+    </row>
+    <row r="26" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="114"/>
+      <c r="B26" s="30" t="s">
+        <v>79</v>
+      </c>
+      <c r="C26" s="72" t="s">
+        <v>80</v>
+      </c>
+      <c r="D26" s="85"/>
+      <c r="E26" s="46"/>
+      <c r="F26" s="46"/>
+      <c r="G26" s="46"/>
+      <c r="H26" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="I26" s="46"/>
+      <c r="J26" s="28"/>
+      <c r="L26" s="28"/>
+      <c r="M26" s="28"/>
+      <c r="N26" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="O26" s="46"/>
+      <c r="P26" s="46"/>
+      <c r="Q26" s="6"/>
+    </row>
+    <row r="27" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="114"/>
+      <c r="B27" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="C27" s="72" t="s">
+        <v>82</v>
+      </c>
+      <c r="D27" s="85"/>
+      <c r="E27" s="46"/>
+      <c r="F27" s="46"/>
+      <c r="G27" s="46"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="46"/>
+      <c r="J27" s="28"/>
+      <c r="K27" s="28"/>
+      <c r="L27" s="28"/>
+      <c r="M27" s="28"/>
+      <c r="N27" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="O27" s="46"/>
+      <c r="P27" s="46"/>
+      <c r="Q27" s="6"/>
+    </row>
+    <row r="28" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="114"/>
+      <c r="B28" s="125" t="s">
+        <v>83</v>
+      </c>
+      <c r="C28" s="72" t="s">
+        <v>84</v>
+      </c>
+      <c r="D28" s="85"/>
+      <c r="E28" s="46"/>
+      <c r="F28" s="28"/>
+      <c r="G28" s="28"/>
+      <c r="H28" s="28"/>
+      <c r="I28" s="46"/>
+      <c r="J28" s="46"/>
+      <c r="K28" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="L28" s="28"/>
+      <c r="M28" s="28"/>
+      <c r="N28" s="28"/>
+      <c r="O28" s="28"/>
+      <c r="P28" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q28" s="6"/>
+    </row>
+    <row r="29" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="114"/>
+      <c r="B29" s="125" t="s">
+        <v>85</v>
+      </c>
+      <c r="C29" s="72" t="s">
+        <v>86</v>
+      </c>
+      <c r="D29" s="85"/>
+      <c r="E29" s="46"/>
+      <c r="F29" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="G29" s="28"/>
+      <c r="H29" s="28"/>
+      <c r="I29" s="46"/>
+      <c r="J29" s="46"/>
+      <c r="K29" s="28"/>
+      <c r="L29" s="28"/>
+      <c r="M29" s="28"/>
+      <c r="N29" s="28"/>
+      <c r="O29" s="28"/>
+      <c r="P29" s="28"/>
+      <c r="Q29" s="6"/>
+    </row>
+    <row r="30" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="114"/>
+      <c r="B30" s="125" t="s">
+        <v>87</v>
+      </c>
+      <c r="C30" s="72" t="s">
+        <v>88</v>
+      </c>
+      <c r="D30" s="85"/>
+      <c r="E30" s="46"/>
+      <c r="F30" s="28"/>
+      <c r="G30" s="28"/>
+      <c r="H30" s="28"/>
+      <c r="I30" s="46"/>
+      <c r="J30" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="K30" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="L30" s="28"/>
+      <c r="M30" s="28"/>
+      <c r="N30" s="28"/>
+      <c r="O30" s="28"/>
+      <c r="P30" s="28"/>
+      <c r="Q30" s="6"/>
+    </row>
+    <row r="31" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="114"/>
+      <c r="B31" s="125" t="s">
+        <v>89</v>
+      </c>
+      <c r="C31" s="72" t="s">
+        <v>90</v>
+      </c>
+      <c r="D31" s="85"/>
+      <c r="E31" s="46"/>
+      <c r="F31" s="28"/>
+      <c r="G31" s="28"/>
+      <c r="H31" s="28"/>
+      <c r="I31" s="46"/>
+      <c r="J31" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="K31" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="L31" s="28"/>
+      <c r="M31" s="28"/>
+      <c r="N31" s="28"/>
+      <c r="O31" s="28"/>
+      <c r="P31" s="28"/>
+      <c r="Q31" s="6"/>
+    </row>
+    <row r="32" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="114"/>
+      <c r="B32" s="125" t="s">
+        <v>91</v>
+      </c>
+      <c r="C32" s="72" t="s">
+        <v>92</v>
+      </c>
+      <c r="D32" s="85"/>
+      <c r="E32" s="46"/>
+      <c r="F32" s="28"/>
+      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
+      <c r="I32" s="46"/>
+      <c r="J32" s="46"/>
+      <c r="K32" s="28"/>
+      <c r="L32" s="28"/>
+      <c r="M32" s="28"/>
+      <c r="N32" s="28"/>
+      <c r="O32" s="28"/>
+      <c r="P32" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q32" s="6"/>
+    </row>
+    <row r="33" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="114"/>
+      <c r="B33" s="125" t="s">
+        <v>93</v>
+      </c>
+      <c r="C33" s="72" t="s">
+        <v>94</v>
+      </c>
+      <c r="D33" s="85"/>
+      <c r="E33" s="46"/>
+      <c r="F33" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="G33" s="28"/>
+      <c r="H33" s="28"/>
+      <c r="I33" s="46"/>
+      <c r="J33" s="46"/>
+      <c r="K33" s="28"/>
+      <c r="L33" s="28"/>
+      <c r="M33" s="28"/>
+      <c r="N33" s="28"/>
+      <c r="O33" s="28"/>
+      <c r="P33" s="28"/>
+      <c r="Q33" s="6"/>
+    </row>
+    <row r="34" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="114"/>
+      <c r="B34" s="125" t="s">
+        <v>95</v>
+      </c>
+      <c r="C34" s="72" t="s">
+        <v>96</v>
+      </c>
+      <c r="D34" s="85"/>
+      <c r="E34" s="46"/>
+      <c r="F34" s="28"/>
+      <c r="G34" s="28"/>
+      <c r="H34" s="28"/>
+      <c r="I34" s="46"/>
+      <c r="J34" s="46"/>
+      <c r="K34" s="28"/>
+      <c r="L34" s="28"/>
+      <c r="M34" s="28"/>
+      <c r="N34" s="28"/>
+      <c r="O34" s="28"/>
+      <c r="P34" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q34" s="6"/>
+    </row>
+    <row r="35" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="114"/>
+      <c r="B35" s="125" t="s">
+        <v>97</v>
+      </c>
+      <c r="C35" s="72" t="s">
+        <v>98</v>
+      </c>
+      <c r="D35" s="85"/>
+      <c r="E35" s="46"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="28"/>
+      <c r="I35" s="46"/>
+      <c r="J35" s="46"/>
+      <c r="K35" s="28"/>
+      <c r="L35" s="28"/>
+      <c r="M35" s="28"/>
+      <c r="N35" s="28"/>
+      <c r="O35" s="28"/>
+      <c r="P35" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q35" s="6"/>
+    </row>
+    <row r="36" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="114"/>
+      <c r="B36" s="125" t="s">
+        <v>99</v>
+      </c>
+      <c r="C36" s="72" t="s">
+        <v>100</v>
+      </c>
+      <c r="D36" s="85"/>
+      <c r="E36" s="46"/>
+      <c r="F36" s="28"/>
+      <c r="G36" s="28"/>
+      <c r="H36" s="28"/>
+      <c r="I36" s="46"/>
+      <c r="J36" s="46"/>
+      <c r="K36" s="28"/>
+      <c r="L36" s="28"/>
+      <c r="M36" s="28"/>
+      <c r="N36" s="28"/>
+      <c r="O36" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="P36" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q36" s="6"/>
+    </row>
+    <row r="37" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="114"/>
+      <c r="B37" s="125" t="s">
+        <v>101</v>
+      </c>
+      <c r="C37" s="72" t="s">
+        <v>102</v>
+      </c>
+      <c r="D37" s="85"/>
+      <c r="E37" s="46"/>
+      <c r="F37" s="28"/>
+      <c r="G37" s="28"/>
+      <c r="H37" s="28"/>
+      <c r="I37" s="46"/>
+      <c r="J37" s="46"/>
+      <c r="K37" s="28"/>
+      <c r="L37" s="28"/>
+      <c r="M37" s="28"/>
+      <c r="N37" s="28"/>
+      <c r="O37" s="28"/>
+      <c r="P37" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q37" s="6"/>
+    </row>
+    <row r="38" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="114"/>
+      <c r="B38" s="30" t="s">
+        <v>103</v>
+      </c>
+      <c r="C38" s="78" t="s">
+        <v>104</v>
+      </c>
+      <c r="D38" s="85"/>
+      <c r="E38" s="46"/>
+      <c r="F38" s="28"/>
+      <c r="G38" s="28"/>
+      <c r="H38" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="I38" s="46"/>
+      <c r="J38" s="46"/>
+      <c r="K38" s="28"/>
+      <c r="L38" s="28"/>
+      <c r="M38" s="28"/>
+      <c r="N38" s="28"/>
+      <c r="O38" s="46"/>
+      <c r="P38" s="46"/>
+      <c r="Q38" s="6"/>
+    </row>
+    <row r="39" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="114"/>
+      <c r="B39" s="30" t="s">
+        <v>105</v>
+      </c>
+      <c r="C39" s="78" t="s">
+        <v>106</v>
+      </c>
+      <c r="D39" s="85"/>
+      <c r="E39" s="46"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="I39" s="46"/>
+      <c r="J39" s="46"/>
+      <c r="K39" s="28"/>
+      <c r="L39" s="28"/>
+      <c r="M39" s="28"/>
+      <c r="N39" s="28"/>
+      <c r="O39" s="46"/>
+      <c r="P39" s="46"/>
+      <c r="Q39" s="6"/>
+    </row>
+    <row r="40" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="114"/>
+      <c r="B40" s="30" t="s">
+        <v>107</v>
+      </c>
+      <c r="C40" s="78" t="s">
+        <v>108</v>
+      </c>
+      <c r="D40" s="85"/>
+      <c r="E40" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F40" s="28"/>
+      <c r="G40" s="28"/>
+      <c r="H40" s="28"/>
+      <c r="I40" s="46"/>
+      <c r="J40" s="46"/>
+      <c r="K40" s="28"/>
+      <c r="L40" s="28"/>
+      <c r="M40" s="28"/>
+      <c r="N40" s="28"/>
+      <c r="O40" s="28"/>
+      <c r="P40" s="28"/>
+      <c r="Q40" s="6"/>
+    </row>
+    <row r="41" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="114"/>
+      <c r="B41" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="C41" s="78" t="s">
+        <v>110</v>
+      </c>
+      <c r="D41" s="85"/>
+      <c r="E41" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F41" s="28"/>
+      <c r="G41" s="28"/>
+      <c r="H41" s="28"/>
+      <c r="I41" s="46"/>
+      <c r="J41" s="46"/>
+      <c r="K41" s="28"/>
+      <c r="L41" s="28"/>
+      <c r="M41" s="28"/>
+      <c r="N41" s="28"/>
+      <c r="O41" s="28"/>
+      <c r="P41" s="28"/>
+      <c r="Q41" s="6"/>
+    </row>
+    <row r="42" spans="1:17" ht="112" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="114"/>
+      <c r="B42" s="30" t="s">
+        <v>111</v>
+      </c>
+      <c r="C42" s="78" t="s">
+        <v>112</v>
+      </c>
+      <c r="D42" s="85"/>
+      <c r="E42" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F42" s="28"/>
+      <c r="G42" s="28"/>
+      <c r="H42" s="28"/>
+      <c r="I42" s="46"/>
+      <c r="J42" s="46"/>
+      <c r="K42" s="28"/>
+      <c r="L42" s="28"/>
+      <c r="M42" s="28"/>
+      <c r="N42" s="28"/>
+      <c r="O42" s="28"/>
+      <c r="P42" s="28"/>
+      <c r="Q42" s="6"/>
+    </row>
+    <row r="43" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="114"/>
+      <c r="B43" s="30" t="s">
+        <v>113</v>
+      </c>
+      <c r="C43" s="78" t="s">
+        <v>114</v>
+      </c>
+      <c r="D43" s="85"/>
+      <c r="E43" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F43" s="28"/>
+      <c r="G43" s="28"/>
+      <c r="H43" s="28"/>
+      <c r="I43" s="46"/>
+      <c r="J43" s="46"/>
+      <c r="K43" s="28"/>
+      <c r="L43" s="28"/>
+      <c r="M43" s="28"/>
+      <c r="N43" s="28"/>
+      <c r="O43" s="28"/>
+      <c r="P43" s="28"/>
+      <c r="Q43" s="6"/>
+    </row>
+    <row r="44" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="114"/>
+      <c r="B44" s="30" t="s">
+        <v>115</v>
+      </c>
+      <c r="C44" s="78" t="s">
+        <v>116</v>
+      </c>
+      <c r="D44" s="85"/>
+      <c r="E44" s="46"/>
+      <c r="F44" s="28"/>
+      <c r="G44" s="28"/>
+      <c r="H44" s="28"/>
+      <c r="I44" s="46"/>
+      <c r="J44" s="46"/>
+      <c r="K44" s="28"/>
+      <c r="L44" s="28"/>
+      <c r="M44" s="28"/>
+      <c r="N44" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="O44" s="28"/>
+      <c r="P44" s="28"/>
+      <c r="Q44" s="6"/>
+    </row>
+    <row r="45" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="114"/>
+      <c r="B45" s="30" t="s">
+        <v>117</v>
+      </c>
+      <c r="C45" s="78" t="s">
+        <v>118</v>
+      </c>
+      <c r="D45" s="85"/>
+      <c r="E45" s="46"/>
+      <c r="F45" s="28"/>
+      <c r="G45" s="28"/>
+      <c r="H45" s="28"/>
+      <c r="I45" s="46"/>
+      <c r="J45" s="46"/>
+      <c r="K45" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="L45" s="28"/>
+      <c r="M45" s="28"/>
+      <c r="N45" s="46"/>
+      <c r="O45" s="28"/>
+      <c r="P45" s="28"/>
+      <c r="Q45" s="6"/>
+    </row>
+    <row r="46" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="114"/>
+      <c r="B46" s="30" t="s">
+        <v>119</v>
+      </c>
+      <c r="C46" s="72" t="s">
+        <v>120</v>
+      </c>
+      <c r="D46" s="85"/>
+      <c r="E46" s="46"/>
+      <c r="F46" s="28"/>
+      <c r="G46" s="46"/>
+      <c r="H46" s="28"/>
+      <c r="I46" s="28"/>
+      <c r="J46" s="28"/>
+      <c r="K46" s="28"/>
+      <c r="L46" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M46" s="28"/>
+      <c r="N46" s="46"/>
+      <c r="O46" s="46"/>
+      <c r="P46" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q46" s="6"/>
+    </row>
+    <row r="47" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="114"/>
+      <c r="B47" s="30" t="s">
+        <v>121</v>
+      </c>
+      <c r="C47" s="72" t="s">
+        <v>122</v>
+      </c>
+      <c r="D47" s="85"/>
+      <c r="E47" s="46"/>
+      <c r="F47" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="G47" s="46"/>
+      <c r="H47" s="28"/>
+      <c r="I47" s="28"/>
+      <c r="J47" s="28"/>
+      <c r="K47" s="28"/>
+      <c r="L47" s="28"/>
+      <c r="M47" s="28"/>
+      <c r="N47" s="46"/>
+      <c r="O47" s="46"/>
+      <c r="P47" s="46"/>
+      <c r="Q47" s="6"/>
+    </row>
+    <row r="48" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="114"/>
+      <c r="B48" s="30" t="s">
+        <v>123</v>
+      </c>
+      <c r="C48" s="72" t="s">
+        <v>124</v>
+      </c>
+      <c r="D48" s="85"/>
+      <c r="E48" s="46"/>
+      <c r="F48" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="G48" s="46"/>
+      <c r="H48" s="28"/>
+      <c r="I48" s="28"/>
+      <c r="J48" s="28"/>
+      <c r="K48" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="L48" s="28"/>
+      <c r="M48" s="28"/>
+      <c r="N48" s="46"/>
+      <c r="O48" s="46"/>
+      <c r="P48" s="46"/>
+      <c r="Q48" s="6"/>
+    </row>
+    <row r="49" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="114"/>
+      <c r="B49" s="30" t="s">
+        <v>125</v>
+      </c>
+      <c r="C49" s="72" t="s">
+        <v>126</v>
+      </c>
+      <c r="D49" s="85"/>
+      <c r="E49" s="46"/>
+      <c r="F49" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="G49" s="46"/>
+      <c r="H49" s="28"/>
+      <c r="I49" s="28"/>
+      <c r="J49" s="28"/>
+      <c r="K49" s="28"/>
+      <c r="L49" s="28"/>
+      <c r="M49" s="28"/>
+      <c r="N49" s="46"/>
+      <c r="O49" s="46"/>
+      <c r="P49" s="46"/>
+      <c r="Q49" s="6"/>
+    </row>
+    <row r="50" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="114"/>
+      <c r="B50" s="32" t="s">
+        <v>127</v>
+      </c>
+      <c r="C50" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="D50" s="85"/>
+      <c r="E50" s="46"/>
+      <c r="F50" s="46"/>
+      <c r="G50" s="46"/>
+      <c r="H50" s="28"/>
+      <c r="I50" s="28"/>
+      <c r="J50" s="28"/>
+      <c r="K50" s="28"/>
+      <c r="L50" s="28"/>
+      <c r="M50" s="28"/>
+      <c r="N50" s="46"/>
+      <c r="Q50" s="6"/>
+    </row>
+    <row r="51" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="114"/>
+      <c r="B51" s="124" t="s">
+        <v>129</v>
+      </c>
+      <c r="C51" s="149" t="s">
+        <v>130</v>
+      </c>
+      <c r="D51" s="85"/>
+      <c r="E51" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F51" s="46"/>
+      <c r="G51" s="46"/>
+      <c r="H51" s="28"/>
+      <c r="I51" s="28"/>
+      <c r="J51" s="28"/>
+      <c r="K51" s="28"/>
+      <c r="L51" s="28"/>
+      <c r="M51" s="28"/>
+      <c r="N51" s="28"/>
+      <c r="O51" s="28"/>
+      <c r="P51" s="28"/>
+      <c r="Q51" s="6"/>
+    </row>
+    <row r="52" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="114"/>
+      <c r="B52" s="124" t="s">
+        <v>131</v>
+      </c>
+      <c r="C52" s="149"/>
+      <c r="D52" s="85"/>
+      <c r="E52" s="46"/>
+      <c r="F52" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="G52" s="46"/>
+      <c r="H52" s="28"/>
+      <c r="I52" s="28"/>
+      <c r="J52" s="28"/>
+      <c r="K52" s="28"/>
+      <c r="L52" s="28"/>
+      <c r="M52" s="28"/>
+      <c r="N52" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="O52" s="28"/>
+      <c r="P52" s="28"/>
+      <c r="Q52" s="6"/>
+    </row>
+    <row r="53" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A53" s="114"/>
+      <c r="B53" s="124" t="s">
+        <v>132</v>
+      </c>
+      <c r="C53" s="149"/>
+      <c r="D53" s="85"/>
+      <c r="E53" s="49" t="s">
+        <v>133</v>
+      </c>
+      <c r="F53" s="46"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="46"/>
+      <c r="I53" s="46"/>
+      <c r="J53" s="46"/>
+      <c r="K53" s="46"/>
+      <c r="L53" s="46"/>
+      <c r="M53" s="50"/>
+      <c r="N53" s="46"/>
+      <c r="O53" s="28"/>
+      <c r="P53" s="28"/>
+      <c r="Q53" s="6"/>
+    </row>
+    <row r="54" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A54" s="114"/>
+      <c r="B54" s="124" t="s">
+        <v>134</v>
+      </c>
+      <c r="C54" s="149"/>
+      <c r="D54" s="85"/>
+      <c r="E54" s="46"/>
+      <c r="F54" s="46"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="46"/>
+      <c r="I54" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="J54" s="46"/>
+      <c r="K54" s="46"/>
+      <c r="L54" s="46"/>
+      <c r="M54" s="50"/>
+      <c r="N54" s="46"/>
+      <c r="O54" s="28"/>
+      <c r="P54" s="28"/>
+      <c r="Q54" s="6"/>
+    </row>
+    <row r="55" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="114"/>
+      <c r="B55" s="30" t="s">
+        <v>135</v>
+      </c>
+      <c r="C55" s="80" t="s">
+        <v>136</v>
+      </c>
+      <c r="D55" s="85"/>
+      <c r="E55" s="46"/>
+      <c r="F55" s="46"/>
+      <c r="G55" s="46"/>
+      <c r="H55" s="46"/>
+      <c r="I55" s="46"/>
+      <c r="J55" s="46"/>
+      <c r="K55" s="46"/>
+      <c r="L55" s="46"/>
+      <c r="M55" s="46"/>
+      <c r="N55" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="O55" s="46"/>
+      <c r="P55" s="46"/>
+      <c r="Q55" s="6"/>
+    </row>
+    <row r="56" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="114"/>
+      <c r="B56" s="30" t="s">
+        <v>137</v>
+      </c>
+      <c r="C56" s="80" t="s">
+        <v>138</v>
+      </c>
+      <c r="D56" s="85"/>
+      <c r="E56" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F56" s="46"/>
+      <c r="G56" s="46"/>
+      <c r="H56" s="46"/>
+      <c r="I56" s="46"/>
+      <c r="J56" s="46"/>
+      <c r="K56" s="46"/>
+      <c r="L56" s="46"/>
+      <c r="M56" s="46"/>
+      <c r="N56" s="28"/>
+      <c r="O56" s="46"/>
+      <c r="P56" s="46"/>
+      <c r="Q56" s="6"/>
+    </row>
+    <row r="57" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="114"/>
+      <c r="B57" s="30" t="s">
+        <v>139</v>
+      </c>
+      <c r="C57" s="80" t="s">
+        <v>140</v>
+      </c>
+      <c r="D57" s="85"/>
+      <c r="E57" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F57" s="46"/>
+      <c r="G57" s="46"/>
+      <c r="H57" s="46"/>
+      <c r="I57" s="46"/>
+      <c r="J57" s="46"/>
+      <c r="K57" s="46"/>
+      <c r="L57" s="46"/>
+      <c r="M57" s="46"/>
+      <c r="N57" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="O57" s="46"/>
+      <c r="P57" s="46"/>
+      <c r="Q57" s="6"/>
+    </row>
+    <row r="58" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="114"/>
+      <c r="B58" s="30" t="s">
+        <v>141</v>
+      </c>
+      <c r="C58" s="80" t="s">
+        <v>142</v>
+      </c>
+      <c r="D58" s="85"/>
+      <c r="E58" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F58" s="46"/>
+      <c r="G58" s="46"/>
+      <c r="H58" s="46"/>
+      <c r="I58" s="46"/>
+      <c r="J58" s="46"/>
+      <c r="K58" s="46"/>
+      <c r="L58" s="46"/>
+      <c r="M58" s="46"/>
+      <c r="N58" s="28"/>
+      <c r="O58" s="46"/>
+      <c r="P58" s="46"/>
+      <c r="Q58" s="6"/>
+    </row>
+    <row r="59" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A59" s="114"/>
+      <c r="B59" s="30" t="s">
+        <v>143</v>
+      </c>
+      <c r="C59" s="80" t="s">
+        <v>144</v>
+      </c>
+      <c r="D59" s="85"/>
+      <c r="E59" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F59" s="46"/>
+      <c r="G59" s="46"/>
+      <c r="H59" s="46"/>
+      <c r="I59" s="46"/>
+      <c r="J59" s="46"/>
+      <c r="K59" s="46"/>
+      <c r="L59" s="46"/>
+      <c r="M59" s="46"/>
+      <c r="N59" s="28"/>
+      <c r="O59" s="46"/>
+      <c r="P59" s="46"/>
+      <c r="Q59" s="6"/>
+    </row>
+    <row r="60" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A60" s="114"/>
+      <c r="B60" s="30" t="s">
+        <v>145</v>
+      </c>
+      <c r="C60" s="80" t="s">
+        <v>146</v>
+      </c>
+      <c r="D60" s="85"/>
+      <c r="E60" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F60" s="46"/>
+      <c r="G60" s="46"/>
+      <c r="H60" s="46"/>
+      <c r="I60" s="46"/>
+      <c r="J60" s="46"/>
+      <c r="K60" s="46"/>
+      <c r="L60" s="46"/>
+      <c r="M60" s="46"/>
+      <c r="N60" s="28"/>
+      <c r="O60" s="46"/>
+      <c r="P60" s="46"/>
+      <c r="Q60" s="6"/>
+    </row>
+    <row r="61" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="114"/>
+      <c r="B61" s="30" t="s">
+        <v>147</v>
+      </c>
+      <c r="C61" s="72" t="s">
+        <v>148</v>
+      </c>
+      <c r="D61" s="85"/>
+      <c r="E61" s="46"/>
+      <c r="F61" s="46"/>
+      <c r="G61" s="46"/>
+      <c r="H61" s="28"/>
+      <c r="I61" s="28"/>
+      <c r="J61" s="28"/>
+      <c r="K61" s="28"/>
+      <c r="L61" s="28"/>
+      <c r="M61" s="28"/>
+      <c r="N61" s="48"/>
+      <c r="O61" s="8"/>
+      <c r="Q61" s="6"/>
+    </row>
+    <row r="62" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="114"/>
+      <c r="B62" s="30" t="s">
+        <v>149</v>
+      </c>
+      <c r="C62" s="72" t="s">
+        <v>150</v>
+      </c>
+      <c r="D62" s="85"/>
+      <c r="E62" s="46"/>
+      <c r="F62" s="46"/>
+      <c r="G62" s="46"/>
+      <c r="H62" s="28"/>
+      <c r="I62" s="28"/>
+      <c r="J62" s="28"/>
+      <c r="K62" s="28"/>
+      <c r="L62" s="28"/>
+      <c r="M62" s="28"/>
+      <c r="N62" s="48"/>
+      <c r="O62" s="8"/>
+      <c r="Q62" s="6"/>
+    </row>
+    <row r="63" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A63" s="114"/>
+      <c r="B63" s="30" t="s">
+        <v>151</v>
+      </c>
+      <c r="C63" s="72" t="s">
+        <v>152</v>
+      </c>
+      <c r="D63" s="85"/>
+      <c r="E63" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F63" s="46"/>
+      <c r="G63" s="46"/>
+      <c r="H63" s="28"/>
+      <c r="I63" s="28"/>
+      <c r="J63" s="28"/>
+      <c r="K63" s="28"/>
+      <c r="L63" s="28"/>
+      <c r="M63" s="28"/>
+      <c r="N63" s="28"/>
+      <c r="O63" s="52"/>
+      <c r="P63" s="52"/>
+      <c r="Q63" s="6"/>
+    </row>
+    <row r="64" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="114"/>
+      <c r="B64" s="30" t="s">
+        <v>153</v>
+      </c>
+      <c r="C64" s="72" t="s">
+        <v>154</v>
+      </c>
+      <c r="D64" s="85"/>
+      <c r="E64" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F64" s="46"/>
+      <c r="G64" s="46"/>
+      <c r="H64" s="28"/>
+      <c r="I64" s="28"/>
+      <c r="J64" s="28"/>
+      <c r="K64" s="28"/>
+      <c r="L64" s="28"/>
+      <c r="M64" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N64" s="28"/>
+      <c r="O64" s="46"/>
+      <c r="P64" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q64" s="6"/>
+    </row>
+    <row r="65" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="114"/>
+      <c r="B65" s="30" t="s">
+        <v>155</v>
+      </c>
+      <c r="C65" s="72" t="s">
+        <v>156</v>
+      </c>
+      <c r="D65" s="85"/>
+      <c r="E65" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F65" s="46"/>
+      <c r="G65" s="46"/>
+      <c r="H65" s="28"/>
+      <c r="I65" s="28"/>
+      <c r="J65" s="28"/>
+      <c r="K65" s="28"/>
+      <c r="L65" s="28"/>
+      <c r="M65" s="28"/>
+      <c r="O65" s="46"/>
+      <c r="P65" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q65" s="6"/>
+    </row>
+    <row r="66" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A66" s="114"/>
+      <c r="B66" s="30" t="s">
+        <v>157</v>
+      </c>
+      <c r="C66" s="72" t="s">
+        <v>158</v>
+      </c>
+      <c r="D66" s="85"/>
+      <c r="E66" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F66" s="46"/>
+      <c r="G66" s="46"/>
+      <c r="H66" s="28"/>
+      <c r="I66" s="28"/>
+      <c r="J66" s="28"/>
+      <c r="K66" s="28"/>
+      <c r="L66" s="28"/>
+      <c r="M66" s="28"/>
+      <c r="N66" s="28"/>
+      <c r="O66" s="46"/>
+      <c r="P66" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q66" s="6"/>
+    </row>
+    <row r="67" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="114"/>
+      <c r="B67" s="30" t="s">
+        <v>159</v>
+      </c>
+      <c r="C67" s="72" t="s">
+        <v>160</v>
+      </c>
+      <c r="D67" s="85"/>
+      <c r="E67" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F67" s="46"/>
+      <c r="G67" s="46"/>
+      <c r="H67" s="28"/>
+      <c r="I67" s="53" t="s">
+        <v>161</v>
+      </c>
+      <c r="J67" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="K67" s="28"/>
+      <c r="L67" s="28"/>
+      <c r="M67" s="28"/>
+      <c r="N67" s="28"/>
+      <c r="O67" s="52"/>
+      <c r="P67" s="52"/>
+      <c r="Q67" s="6"/>
+    </row>
+    <row r="68" spans="1:17" ht="122.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A68" s="114"/>
+      <c r="B68" s="30" t="s">
+        <v>162</v>
+      </c>
+      <c r="C68" s="72" t="s">
+        <v>163</v>
+      </c>
+      <c r="D68" s="85"/>
+      <c r="E68" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F68" s="46"/>
+      <c r="G68" s="46"/>
+      <c r="H68" s="28"/>
+      <c r="I68" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="J68" s="28"/>
+      <c r="K68" s="28"/>
+      <c r="L68" s="28"/>
+      <c r="M68" s="28"/>
+      <c r="N68" s="28"/>
+      <c r="O68" s="52"/>
+      <c r="P68" s="52"/>
+      <c r="Q68" s="6"/>
+    </row>
+    <row r="69" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A69" s="114"/>
+      <c r="B69" s="30" t="s">
+        <v>164</v>
+      </c>
+      <c r="C69" s="72" t="s">
+        <v>165</v>
+      </c>
+      <c r="D69" s="85"/>
+      <c r="E69" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F69" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="G69" s="46"/>
+      <c r="H69" s="28"/>
+      <c r="I69" s="28"/>
+      <c r="J69" s="28"/>
+      <c r="K69" s="28"/>
+      <c r="L69" s="28"/>
+      <c r="M69" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N69" s="28"/>
+      <c r="O69" s="46"/>
+      <c r="P69" s="52"/>
+      <c r="Q69" s="6"/>
+    </row>
+    <row r="70" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="114"/>
+      <c r="B70" s="30" t="s">
+        <v>166</v>
+      </c>
+      <c r="C70" s="72" t="s">
+        <v>167</v>
+      </c>
+      <c r="D70" s="85"/>
+      <c r="E70" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F70" s="48"/>
+      <c r="G70" s="48"/>
+      <c r="H70" s="46"/>
+      <c r="I70" s="46"/>
+      <c r="J70" s="46"/>
+      <c r="K70" s="46"/>
+      <c r="L70" s="46"/>
+      <c r="M70" s="46"/>
+      <c r="N70" s="46"/>
+      <c r="O70" s="54"/>
+      <c r="P70" s="54"/>
+      <c r="Q70" s="6"/>
+    </row>
+    <row r="71" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A71" s="114"/>
+      <c r="B71" s="30" t="s">
+        <v>168</v>
+      </c>
+      <c r="C71" s="72" t="s">
+        <v>169</v>
+      </c>
+      <c r="D71" s="85"/>
+      <c r="E71" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F71" s="28"/>
+      <c r="G71" s="28"/>
+      <c r="H71" s="46"/>
+      <c r="I71" s="46"/>
+      <c r="J71" s="46"/>
+      <c r="K71" s="46"/>
+      <c r="L71" s="46"/>
+      <c r="M71" s="46"/>
+      <c r="N71" s="46"/>
+      <c r="O71" s="55"/>
+      <c r="P71" s="55"/>
+      <c r="Q71" s="6"/>
+    </row>
+    <row r="72" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A72" s="114"/>
+      <c r="B72" s="30" t="s">
+        <v>170</v>
+      </c>
+      <c r="C72" s="72" t="s">
+        <v>171</v>
+      </c>
+      <c r="D72" s="85"/>
+      <c r="E72" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F72" s="28"/>
+      <c r="G72" s="28"/>
+      <c r="H72" s="46"/>
+      <c r="I72" s="46"/>
+      <c r="J72" s="46"/>
+      <c r="K72" s="46"/>
+      <c r="L72" s="46"/>
+      <c r="M72" s="46"/>
+      <c r="N72" s="46"/>
+      <c r="O72" s="55"/>
+      <c r="P72" s="55"/>
+      <c r="Q72" s="6"/>
+    </row>
+    <row r="73" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A73" s="114"/>
+      <c r="B73" s="30" t="s">
+        <v>172</v>
+      </c>
+      <c r="C73" s="72" t="s">
+        <v>173</v>
+      </c>
+      <c r="D73" s="85"/>
+      <c r="E73" s="46"/>
+      <c r="F73" s="28"/>
+      <c r="G73" s="28"/>
+      <c r="H73" s="46"/>
+      <c r="I73" s="46"/>
+      <c r="J73" s="46"/>
+      <c r="K73" s="46"/>
+      <c r="L73" s="46"/>
+      <c r="M73" s="46"/>
+      <c r="N73" s="46"/>
+      <c r="Q73" s="6"/>
+    </row>
+    <row r="74" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A74" s="114"/>
+      <c r="B74" s="30" t="s">
+        <v>174</v>
+      </c>
+      <c r="C74" s="72" t="s">
+        <v>175</v>
+      </c>
+      <c r="D74" s="85"/>
+      <c r="E74" s="46"/>
+      <c r="F74" s="28"/>
+      <c r="G74" s="28"/>
+      <c r="H74" s="46"/>
+      <c r="I74" s="46"/>
+      <c r="J74" s="46"/>
+      <c r="K74" s="46"/>
+      <c r="L74" s="46"/>
+      <c r="M74" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N74" s="46"/>
+      <c r="O74" s="52"/>
+      <c r="P74" s="52"/>
+      <c r="Q74" s="6"/>
+    </row>
+    <row r="75" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A75" s="114"/>
+      <c r="B75" s="30" t="s">
+        <v>176</v>
+      </c>
+      <c r="C75" s="72" t="s">
+        <v>177</v>
+      </c>
+      <c r="D75" s="85"/>
+      <c r="E75" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F75" s="28"/>
+      <c r="G75" s="28"/>
+      <c r="H75" s="46"/>
+      <c r="I75" s="46"/>
+      <c r="J75" s="46"/>
+      <c r="K75" s="46"/>
+      <c r="L75" s="46"/>
+      <c r="M75" s="46"/>
+      <c r="N75" s="46"/>
+      <c r="O75" s="52"/>
+      <c r="P75" s="52"/>
+      <c r="Q75" s="6"/>
+    </row>
+    <row r="76" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A76" s="114"/>
+      <c r="B76" s="30" t="s">
+        <v>178</v>
+      </c>
+      <c r="C76" s="72" t="s">
+        <v>179</v>
+      </c>
+      <c r="D76" s="85"/>
+      <c r="E76" s="46"/>
+      <c r="F76" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="G76" s="28"/>
+      <c r="H76" s="46"/>
+      <c r="I76" s="46"/>
+      <c r="J76" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="K76" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="L76" s="46"/>
+      <c r="M76" s="46"/>
+      <c r="N76" s="46"/>
+      <c r="O76" s="52"/>
+      <c r="P76" s="52"/>
+      <c r="Q76" s="6"/>
+    </row>
+    <row r="77" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A77" s="114"/>
+      <c r="B77" s="30" t="s">
+        <v>180</v>
+      </c>
+      <c r="C77" s="72" t="s">
+        <v>181</v>
+      </c>
+      <c r="D77" s="85"/>
+      <c r="E77" s="46"/>
+      <c r="F77" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="G77" s="28"/>
+      <c r="H77" s="46"/>
+      <c r="I77" s="46"/>
+      <c r="J77" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="K77" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="L77" s="46"/>
+      <c r="M77" s="46"/>
+      <c r="N77" s="46"/>
+      <c r="O77" s="52"/>
+      <c r="P77" s="52"/>
+      <c r="Q77" s="6"/>
+    </row>
+    <row r="78" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A78" s="114"/>
+      <c r="B78" s="30" t="s">
+        <v>182</v>
+      </c>
+      <c r="C78" s="79" t="s">
+        <v>183</v>
+      </c>
+      <c r="D78" s="85"/>
+      <c r="E78" s="46"/>
+      <c r="F78" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="G78" s="28"/>
+      <c r="H78" s="46"/>
+      <c r="I78" s="46"/>
+      <c r="J78" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="K78" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="L78" s="46"/>
+      <c r="M78" s="46"/>
+      <c r="N78" s="46"/>
+      <c r="O78" s="52"/>
+      <c r="P78" s="52"/>
+      <c r="Q78" s="6"/>
+    </row>
+    <row r="79" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A79" s="114"/>
+      <c r="B79" s="125" t="s">
+        <v>184</v>
+      </c>
+      <c r="C79" s="72" t="s">
+        <v>185</v>
+      </c>
+      <c r="D79" s="85"/>
+      <c r="E79" s="46"/>
+      <c r="F79" s="28"/>
+      <c r="G79" s="28"/>
+      <c r="H79" s="56"/>
+      <c r="I79" s="56"/>
+      <c r="J79" s="56"/>
+      <c r="K79" s="56"/>
+      <c r="L79" s="8"/>
+      <c r="M79" s="56"/>
+      <c r="N79" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="O79" s="46"/>
+      <c r="P79" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q79" s="6"/>
+    </row>
+    <row r="80" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A80" s="114"/>
+      <c r="B80" s="125" t="s">
+        <v>186</v>
+      </c>
+      <c r="C80" s="72" t="s">
+        <v>187</v>
+      </c>
+      <c r="D80" s="85"/>
+      <c r="E80" s="46"/>
+      <c r="F80" s="28"/>
+      <c r="G80" s="28"/>
+      <c r="H80" s="56"/>
+      <c r="I80" s="56"/>
+      <c r="J80" s="56"/>
+      <c r="K80" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="L80" s="46"/>
+      <c r="M80" s="56"/>
+      <c r="N80" s="46"/>
+      <c r="O80" s="55"/>
+      <c r="P80" s="55"/>
+      <c r="Q80" s="6"/>
+    </row>
+    <row r="81" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A81" s="114"/>
+      <c r="B81" s="125" t="s">
+        <v>188</v>
+      </c>
+      <c r="C81" s="72" t="s">
+        <v>189</v>
+      </c>
+      <c r="D81" s="85"/>
+      <c r="E81" s="46"/>
+      <c r="F81" s="28"/>
+      <c r="G81" s="28"/>
+      <c r="H81" s="56"/>
+      <c r="I81" s="56"/>
+      <c r="J81" s="56"/>
+      <c r="K81" s="56"/>
+      <c r="L81" s="46"/>
+      <c r="M81" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N81" s="46"/>
+      <c r="O81" s="55"/>
+      <c r="P81" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q81" s="6"/>
+    </row>
+    <row r="82" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A82" s="114"/>
+      <c r="B82" s="125" t="s">
+        <v>190</v>
+      </c>
+      <c r="C82" s="72" t="s">
+        <v>191</v>
+      </c>
+      <c r="D82" s="85"/>
+      <c r="E82" s="46"/>
+      <c r="F82" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="G82" s="28"/>
+      <c r="H82" s="56"/>
+      <c r="I82" s="56"/>
+      <c r="J82" s="56"/>
+      <c r="K82" s="56"/>
+      <c r="L82" s="46"/>
+      <c r="M82" s="56"/>
+      <c r="N82" s="46"/>
+      <c r="O82" s="55"/>
+      <c r="P82" s="55"/>
+      <c r="Q82" s="6"/>
+    </row>
+    <row r="83" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A83" s="114"/>
+      <c r="B83" s="125" t="s">
+        <v>192</v>
+      </c>
+      <c r="C83" s="72" t="s">
+        <v>193</v>
+      </c>
+      <c r="D83" s="85"/>
+      <c r="E83" s="46"/>
+      <c r="F83" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="G83" s="28"/>
+      <c r="H83" s="56"/>
+      <c r="I83" s="56"/>
+      <c r="J83" s="56"/>
+      <c r="K83" s="56"/>
+      <c r="L83" s="46"/>
+      <c r="M83" s="46"/>
+      <c r="N83" s="46"/>
+      <c r="O83" s="55"/>
+      <c r="P83" s="55"/>
+      <c r="Q83" s="6"/>
+    </row>
+    <row r="84" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A84" s="114"/>
+      <c r="B84" s="125" t="s">
+        <v>194</v>
+      </c>
+      <c r="C84" s="72" t="s">
+        <v>195</v>
+      </c>
+      <c r="D84" s="85"/>
+      <c r="E84" s="46"/>
+      <c r="F84" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="G84" s="28"/>
+      <c r="H84" s="56"/>
+      <c r="I84" s="56"/>
+      <c r="J84" s="56"/>
+      <c r="K84" s="56"/>
+      <c r="L84" s="46"/>
+      <c r="M84" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N84" s="46"/>
+      <c r="O84" s="55"/>
+      <c r="P84" s="55"/>
+      <c r="Q84" s="6"/>
+    </row>
+    <row r="85" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A85" s="114"/>
+      <c r="B85" s="125" t="s">
+        <v>196</v>
+      </c>
+      <c r="C85" s="72" t="s">
+        <v>197</v>
+      </c>
+      <c r="D85" s="85"/>
+      <c r="E85" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F85" s="28"/>
+      <c r="G85" s="28"/>
+      <c r="H85" s="56"/>
+      <c r="I85" s="56"/>
+      <c r="J85" s="56"/>
+      <c r="K85" s="56"/>
+      <c r="L85" s="46"/>
+      <c r="M85" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N85" s="46"/>
+      <c r="O85" s="107"/>
+      <c r="P85" s="55"/>
+      <c r="Q85" s="6"/>
+    </row>
+    <row r="86" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A86" s="114"/>
+      <c r="B86" s="30" t="s">
+        <v>198</v>
+      </c>
+      <c r="C86" s="72" t="s">
+        <v>199</v>
+      </c>
+      <c r="D86" s="85"/>
+      <c r="E86" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F86" s="7"/>
+      <c r="G86" s="7"/>
+      <c r="H86" s="7"/>
+      <c r="I86" s="7"/>
+      <c r="J86" s="7"/>
+      <c r="K86" s="7"/>
+      <c r="L86" s="7"/>
+      <c r="M86" s="7"/>
+      <c r="N86" s="7"/>
+      <c r="O86" s="108"/>
+      <c r="P86" s="9"/>
+      <c r="Q86" s="6"/>
+    </row>
+    <row r="87" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A87" s="114"/>
+      <c r="B87" s="30" t="s">
+        <v>200</v>
+      </c>
+      <c r="C87" s="72" t="s">
+        <v>201</v>
+      </c>
+      <c r="D87" s="85"/>
+      <c r="E87" s="46"/>
+      <c r="F87" s="7"/>
+      <c r="G87" s="7"/>
+      <c r="H87" s="7"/>
+      <c r="I87" s="7"/>
+      <c r="J87" s="7"/>
+      <c r="K87" s="7"/>
+      <c r="L87" s="7"/>
+      <c r="M87" s="7"/>
+      <c r="N87" s="7"/>
+      <c r="O87" s="109"/>
+      <c r="P87" s="8"/>
+      <c r="Q87" s="6"/>
+    </row>
+    <row r="88" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A88" s="114"/>
+      <c r="B88" s="30" t="s">
+        <v>202</v>
+      </c>
+      <c r="C88" s="72" t="s">
+        <v>203</v>
+      </c>
+      <c r="D88" s="85"/>
+      <c r="E88" s="46"/>
+      <c r="F88" s="7"/>
+      <c r="G88" s="7"/>
+      <c r="H88" s="7"/>
+      <c r="I88" s="7"/>
+      <c r="J88" s="7"/>
+      <c r="K88" s="7"/>
+      <c r="L88" s="7"/>
+      <c r="M88" s="7"/>
+      <c r="N88" s="7"/>
+      <c r="O88" s="109"/>
+      <c r="P88" s="8"/>
+      <c r="Q88" s="6"/>
+    </row>
+    <row r="89" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A89" s="114"/>
+      <c r="B89" s="71" t="s">
+        <v>204</v>
+      </c>
+      <c r="C89" s="72" t="s">
+        <v>205</v>
+      </c>
+      <c r="D89" s="85"/>
+      <c r="E89" s="73" t="s">
+        <v>39</v>
+      </c>
+      <c r="F89" s="7"/>
+      <c r="G89" s="7"/>
+      <c r="H89" s="7"/>
+      <c r="I89" s="73" t="s">
+        <v>39</v>
+      </c>
+      <c r="J89" s="76" t="s">
+        <v>45</v>
+      </c>
+      <c r="K89" s="7"/>
+      <c r="L89" s="7"/>
+      <c r="M89" s="7"/>
+      <c r="N89" s="7"/>
+      <c r="O89" s="74"/>
+      <c r="P89" s="7"/>
+      <c r="Q89" s="6"/>
+    </row>
+    <row r="90" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A90" s="114"/>
+      <c r="B90" s="71" t="s">
+        <v>206</v>
+      </c>
+      <c r="C90" s="72" t="s">
+        <v>207</v>
+      </c>
+      <c r="D90" s="85"/>
+      <c r="E90" s="73" t="s">
+        <v>39</v>
+      </c>
+      <c r="F90" s="7"/>
+      <c r="G90" s="7"/>
+      <c r="H90" s="7"/>
+      <c r="I90" s="81" t="s">
+        <v>161</v>
+      </c>
+      <c r="J90" s="76" t="s">
+        <v>45</v>
+      </c>
+      <c r="K90" s="7"/>
+      <c r="L90" s="7"/>
+      <c r="M90" s="7"/>
+      <c r="N90" s="7"/>
+      <c r="O90" s="74"/>
+      <c r="P90" s="7"/>
+      <c r="Q90" s="6"/>
+    </row>
+    <row r="91" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A91" s="114"/>
+      <c r="B91" s="71" t="s">
+        <v>208</v>
+      </c>
+      <c r="C91" s="72" t="s">
+        <v>209</v>
+      </c>
+      <c r="D91" s="85"/>
+      <c r="E91" s="73" t="s">
+        <v>39</v>
+      </c>
+      <c r="F91" s="7"/>
+      <c r="G91" s="7"/>
+      <c r="H91" s="7"/>
+      <c r="I91" s="73" t="s">
+        <v>39</v>
+      </c>
+      <c r="J91" s="76" t="s">
+        <v>45</v>
+      </c>
+      <c r="K91" s="7"/>
+      <c r="L91" s="7"/>
+      <c r="M91" s="7"/>
+      <c r="N91" s="7"/>
+      <c r="O91" s="129"/>
+      <c r="P91" s="7"/>
+      <c r="Q91" s="6"/>
+    </row>
+    <row r="92" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A92" s="114"/>
+      <c r="B92" s="32" t="s">
+        <v>210</v>
+      </c>
+      <c r="C92" s="78" t="s">
+        <v>211</v>
+      </c>
+      <c r="D92" s="85"/>
+      <c r="E92" s="46"/>
+      <c r="F92" s="7"/>
+      <c r="G92" s="7"/>
+      <c r="H92" s="7"/>
+      <c r="I92" s="7"/>
+      <c r="J92" s="7"/>
+      <c r="K92" s="7"/>
+      <c r="L92" s="7"/>
+      <c r="M92" s="7"/>
+      <c r="N92" s="7"/>
+      <c r="O92" s="109"/>
+      <c r="P92" s="8"/>
+      <c r="Q92" s="6"/>
+    </row>
+    <row r="93" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A93" s="114"/>
+      <c r="B93" s="30" t="s">
+        <v>212</v>
+      </c>
+      <c r="C93" s="75" t="s">
+        <v>213</v>
+      </c>
+      <c r="D93" s="85"/>
+      <c r="E93" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F93" s="7"/>
+      <c r="G93" s="7"/>
+      <c r="H93" s="7"/>
+      <c r="I93" s="7"/>
+      <c r="J93" s="7"/>
+      <c r="K93" s="7"/>
+      <c r="L93" s="7"/>
+      <c r="M93" s="46"/>
+      <c r="N93" s="7"/>
+      <c r="O93" s="107"/>
+      <c r="P93" s="55"/>
+      <c r="Q93" s="6"/>
+    </row>
+    <row r="94" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A94" s="114"/>
+      <c r="B94" s="30" t="s">
+        <v>214</v>
+      </c>
+      <c r="C94" s="72" t="s">
+        <v>215</v>
+      </c>
+      <c r="D94" s="85"/>
+      <c r="E94" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F94" s="7"/>
+      <c r="G94" s="7"/>
+      <c r="H94" s="7"/>
+      <c r="I94" s="7"/>
+      <c r="J94" s="7"/>
+      <c r="K94" s="7"/>
+      <c r="L94" s="7"/>
+      <c r="M94" s="46"/>
+      <c r="N94" s="7"/>
+      <c r="O94" s="107"/>
+      <c r="P94" s="55"/>
+      <c r="Q94" s="6"/>
+    </row>
+    <row r="95" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A95" s="114"/>
+      <c r="B95" s="32" t="s">
+        <v>216</v>
+      </c>
+      <c r="C95" s="78" t="s">
+        <v>217</v>
+      </c>
+      <c r="D95" s="85"/>
+      <c r="E95" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F95" s="7"/>
+      <c r="G95" s="7"/>
+      <c r="H95" s="7"/>
+      <c r="I95" s="7"/>
+      <c r="J95" s="7"/>
+      <c r="K95" s="7"/>
+      <c r="L95" s="7"/>
+      <c r="M95" s="46"/>
+      <c r="N95" s="7"/>
+      <c r="O95" s="107"/>
+      <c r="P95" s="55"/>
+      <c r="Q95" s="6"/>
+    </row>
+    <row r="96" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A96" s="114"/>
+      <c r="B96" s="32" t="s">
+        <v>218</v>
+      </c>
+      <c r="C96" s="78" t="s">
+        <v>219</v>
+      </c>
+      <c r="D96" s="85"/>
+      <c r="E96" s="46"/>
+      <c r="F96" s="7"/>
+      <c r="G96" s="7"/>
+      <c r="H96" s="7"/>
+      <c r="I96" s="7"/>
+      <c r="J96" s="73" t="s">
+        <v>39</v>
+      </c>
+      <c r="K96" s="81" t="s">
+        <v>161</v>
+      </c>
+      <c r="L96" s="7"/>
+      <c r="M96" s="46"/>
+      <c r="N96" s="7"/>
+      <c r="O96" s="107"/>
+      <c r="P96" s="55"/>
+      <c r="Q96" s="6"/>
+    </row>
+    <row r="97" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A97" s="114"/>
+      <c r="B97" s="32" t="s">
+        <v>220</v>
+      </c>
+      <c r="C97" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="D97" s="85"/>
+      <c r="E97" s="46"/>
+      <c r="F97" s="7"/>
+      <c r="G97" s="7"/>
+      <c r="H97" s="7"/>
+      <c r="I97" s="7"/>
+      <c r="J97" s="7"/>
+      <c r="K97" s="7"/>
+      <c r="L97" s="7"/>
+      <c r="M97" s="46"/>
+      <c r="N97" s="7"/>
+      <c r="O97" s="106"/>
+      <c r="P97" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q97" s="6"/>
+    </row>
+    <row r="98" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A98" s="114"/>
+      <c r="B98" s="32" t="s">
+        <v>222</v>
+      </c>
+      <c r="C98" s="78" t="s">
+        <v>223</v>
+      </c>
+      <c r="D98" s="85"/>
+      <c r="E98" s="46"/>
+      <c r="F98" s="7"/>
+      <c r="G98" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="H98" s="7"/>
+      <c r="I98" s="7"/>
+      <c r="J98" s="7"/>
+      <c r="K98" s="7"/>
+      <c r="L98" s="7"/>
+      <c r="M98" s="46"/>
+      <c r="N98" s="7"/>
+      <c r="O98" s="106"/>
+      <c r="P98" s="46"/>
+      <c r="Q98" s="6"/>
+    </row>
+    <row r="99" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A99" s="114"/>
+      <c r="B99" s="32" t="s">
+        <v>224</v>
+      </c>
+      <c r="C99" s="78" t="s">
+        <v>225</v>
+      </c>
+      <c r="D99" s="85"/>
+      <c r="E99" s="46"/>
+      <c r="F99" s="7"/>
+      <c r="G99" s="7"/>
+      <c r="H99" s="7"/>
+      <c r="I99" s="7"/>
+      <c r="J99" s="7"/>
+      <c r="K99" s="7"/>
+      <c r="L99" s="7"/>
+      <c r="M99" s="46"/>
+      <c r="N99" s="7"/>
+      <c r="P99" s="8"/>
+      <c r="Q99" s="6"/>
+    </row>
+    <row r="100" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A100" s="114"/>
+      <c r="B100" s="32" t="s">
+        <v>226</v>
+      </c>
+      <c r="C100" s="78" t="s">
+        <v>227</v>
+      </c>
+      <c r="D100" s="85"/>
+      <c r="E100" s="46"/>
+      <c r="F100" s="28"/>
+      <c r="G100" s="28"/>
+      <c r="H100" s="28"/>
+      <c r="I100" s="28"/>
+      <c r="J100" s="28"/>
+      <c r="K100" s="28"/>
+      <c r="L100" s="28"/>
+      <c r="M100" s="46"/>
+      <c r="N100" s="28"/>
+      <c r="O100" s="109"/>
+      <c r="P100" s="8"/>
+      <c r="Q100" s="6"/>
+    </row>
+    <row r="101" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A101" s="114"/>
+      <c r="B101" s="32" t="s">
+        <v>228</v>
+      </c>
+      <c r="C101" s="78" t="s">
+        <v>229</v>
+      </c>
+      <c r="D101" s="85"/>
+      <c r="E101" s="46"/>
+      <c r="F101" s="28"/>
+      <c r="G101" s="28"/>
+      <c r="H101" s="28"/>
+      <c r="I101" s="28"/>
+      <c r="J101" s="28"/>
+      <c r="K101" s="28"/>
+      <c r="L101" s="28"/>
+      <c r="M101" s="46"/>
+      <c r="N101" s="28"/>
+      <c r="O101" s="109"/>
+      <c r="P101" s="8"/>
+      <c r="Q101" s="6"/>
+    </row>
+    <row r="102" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A102" s="114"/>
+      <c r="B102" s="30" t="s">
+        <v>230</v>
+      </c>
+      <c r="C102" s="72" t="s">
+        <v>231</v>
+      </c>
+      <c r="D102" s="85"/>
+      <c r="E102" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F102" s="48"/>
+      <c r="G102" s="48"/>
+      <c r="H102" s="48"/>
+      <c r="I102" s="48"/>
+      <c r="J102" s="48"/>
+      <c r="K102" s="48"/>
+      <c r="L102" s="48"/>
+      <c r="M102" s="48"/>
+      <c r="N102" s="48"/>
+      <c r="O102" s="46"/>
+      <c r="P102" s="46"/>
+      <c r="Q102" s="6"/>
+    </row>
+    <row r="103" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A103" s="114"/>
+      <c r="B103" s="30" t="s">
+        <v>232</v>
+      </c>
+      <c r="C103" s="72" t="s">
+        <v>231</v>
+      </c>
+      <c r="D103" s="85"/>
+      <c r="E103" s="46"/>
+      <c r="F103" s="28"/>
+      <c r="G103" s="28"/>
+      <c r="H103" s="28"/>
+      <c r="I103" s="28"/>
+      <c r="J103" s="28"/>
+      <c r="K103" s="28"/>
+      <c r="L103" s="28"/>
+      <c r="M103" s="28"/>
+      <c r="N103" s="28"/>
+      <c r="O103" s="28"/>
+      <c r="P103" s="28"/>
+      <c r="Q103" s="6"/>
+    </row>
+    <row r="104" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A104" s="114"/>
+      <c r="B104" s="30" t="s">
+        <v>233</v>
+      </c>
+      <c r="C104" s="72" t="s">
+        <v>234</v>
+      </c>
+      <c r="D104" s="85"/>
+      <c r="E104" s="46"/>
+      <c r="F104" s="46"/>
+      <c r="G104" s="46"/>
+      <c r="H104" s="28"/>
+      <c r="I104" s="46"/>
+      <c r="J104" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="K104" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="L104" s="28"/>
+      <c r="M104" s="28"/>
+      <c r="N104" s="46"/>
+      <c r="O104" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="P104" s="28"/>
+      <c r="Q104" s="6"/>
+    </row>
+    <row r="105" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A105" s="114"/>
+      <c r="B105" s="30" t="s">
+        <v>235</v>
+      </c>
+      <c r="C105" s="72" t="s">
+        <v>236</v>
+      </c>
+      <c r="D105" s="85"/>
+      <c r="E105" s="46"/>
+      <c r="F105" s="46"/>
+      <c r="G105" s="46"/>
+      <c r="H105" s="28"/>
+      <c r="I105" s="46"/>
+      <c r="J105" s="28"/>
+      <c r="K105" s="28"/>
+      <c r="L105" s="28"/>
+      <c r="M105" s="28"/>
+      <c r="N105" s="46"/>
+      <c r="O105" s="28"/>
+      <c r="P105" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q105" s="6"/>
+    </row>
+    <row r="106" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A106" s="114"/>
+      <c r="B106" s="32" t="s">
+        <v>237</v>
+      </c>
+      <c r="C106" s="78" t="s">
+        <v>238</v>
+      </c>
+      <c r="D106" s="85"/>
+      <c r="E106" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F106" s="28"/>
+      <c r="G106" s="28"/>
+      <c r="H106" s="28"/>
+      <c r="I106" s="28"/>
+      <c r="J106" s="28"/>
+      <c r="K106" s="28"/>
+      <c r="L106" s="28"/>
+      <c r="M106" s="28"/>
+      <c r="N106" s="28"/>
+      <c r="O106" s="28"/>
+      <c r="P106" s="28"/>
+      <c r="Q106" s="6"/>
+    </row>
+    <row r="107" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A107" s="114"/>
+      <c r="B107" s="30" t="s">
+        <v>239</v>
+      </c>
+      <c r="C107" s="72" t="s">
+        <v>240</v>
+      </c>
+      <c r="D107" s="85"/>
+      <c r="E107" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F107" s="28"/>
+      <c r="G107" s="28"/>
+      <c r="H107" s="28"/>
+      <c r="I107" s="28"/>
+      <c r="J107" s="28"/>
+      <c r="K107" s="28"/>
+      <c r="L107" s="28"/>
+      <c r="M107" s="28"/>
+      <c r="N107" s="28"/>
+      <c r="O107" s="28"/>
+      <c r="P107" s="28"/>
+      <c r="Q107" s="6"/>
+    </row>
+    <row r="108" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A108" s="114"/>
+      <c r="B108" s="32" t="s">
+        <v>241</v>
+      </c>
+      <c r="C108" s="78" t="s">
+        <v>242</v>
+      </c>
+      <c r="D108" s="85"/>
+      <c r="E108" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F108" s="28"/>
+      <c r="G108" s="28"/>
+      <c r="H108" s="28"/>
+      <c r="I108" s="28"/>
+      <c r="J108" s="28"/>
+      <c r="K108" s="28"/>
+      <c r="L108" s="28"/>
+      <c r="M108" s="28"/>
+      <c r="N108" s="28"/>
+      <c r="O108" s="28"/>
+      <c r="P108" s="28"/>
+      <c r="Q108" s="6"/>
+    </row>
+    <row r="109" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A109" s="114"/>
+      <c r="B109" s="30" t="s">
+        <v>243</v>
+      </c>
+      <c r="C109" s="72" t="s">
+        <v>244</v>
+      </c>
+      <c r="D109" s="85"/>
+      <c r="E109" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F109" s="28"/>
+      <c r="G109" s="28"/>
+      <c r="H109" s="28"/>
+      <c r="I109" s="28"/>
+      <c r="J109" s="28"/>
+      <c r="K109" s="28"/>
+      <c r="L109" s="28"/>
+      <c r="M109" s="28"/>
+      <c r="N109" s="28"/>
+      <c r="O109" s="28"/>
+      <c r="P109" s="28"/>
+      <c r="Q109" s="6"/>
+    </row>
+    <row r="110" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A110" s="114"/>
+      <c r="B110" s="30" t="s">
+        <v>245</v>
+      </c>
+      <c r="C110" s="72" t="s">
+        <v>246</v>
+      </c>
+      <c r="D110" s="85"/>
+      <c r="E110" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F110" s="48"/>
+      <c r="G110" s="48"/>
+      <c r="H110" s="46"/>
+      <c r="I110" s="46"/>
+      <c r="J110" s="46"/>
+      <c r="K110" s="46"/>
+      <c r="L110" s="46"/>
+      <c r="M110" s="46"/>
+      <c r="N110" s="46"/>
+      <c r="O110" s="48"/>
+      <c r="P110" s="48"/>
+      <c r="Q110" s="6"/>
+    </row>
+    <row r="111" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A111" s="114"/>
+      <c r="B111" s="125" t="s">
+        <v>247</v>
+      </c>
+      <c r="C111" s="72" t="s">
+        <v>248</v>
+      </c>
+      <c r="D111" s="85"/>
+      <c r="E111" s="46"/>
+      <c r="F111" s="46"/>
+      <c r="G111" s="46"/>
+      <c r="H111" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="I111" s="46"/>
+      <c r="J111" s="46"/>
+      <c r="K111" s="46"/>
+      <c r="L111" s="46"/>
+      <c r="M111" s="46"/>
+      <c r="N111" s="46"/>
+      <c r="O111" s="28"/>
+      <c r="Q111" s="6"/>
+    </row>
+    <row r="112" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A112" s="114"/>
+      <c r="B112" s="125" t="s">
+        <v>249</v>
+      </c>
+      <c r="C112" s="78" t="s">
+        <v>250</v>
+      </c>
+      <c r="D112" s="85"/>
+      <c r="E112" s="46"/>
+      <c r="F112" s="46"/>
+      <c r="G112" s="46"/>
+      <c r="H112" s="44" t="s">
+        <v>251</v>
+      </c>
+      <c r="I112" s="46"/>
+      <c r="J112" s="46"/>
+      <c r="K112" s="46"/>
+      <c r="L112" s="46"/>
+      <c r="M112" s="46"/>
+      <c r="N112" s="46"/>
+      <c r="O112" s="28"/>
+      <c r="P112" s="28"/>
+      <c r="Q112" s="6"/>
+    </row>
+    <row r="113" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A113" s="114"/>
+      <c r="B113" s="125" t="s">
+        <v>252</v>
+      </c>
+      <c r="C113" s="78" t="s">
+        <v>253</v>
+      </c>
+      <c r="D113" s="85"/>
+      <c r="E113" s="46"/>
+      <c r="F113" s="46"/>
+      <c r="G113" s="46"/>
+      <c r="H113" s="46"/>
+      <c r="I113" s="46"/>
+      <c r="J113" s="46"/>
+      <c r="K113" s="46"/>
+      <c r="L113" s="46"/>
+      <c r="M113" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N113" s="46"/>
+      <c r="O113" s="28"/>
+      <c r="P113" s="28"/>
+      <c r="Q113" s="6"/>
+    </row>
+    <row r="114" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A114" s="114"/>
+      <c r="B114" s="125" t="s">
+        <v>254</v>
+      </c>
+      <c r="C114" s="78" t="s">
+        <v>255</v>
+      </c>
+      <c r="D114" s="85"/>
+      <c r="E114" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F114" s="46"/>
+      <c r="G114" s="46"/>
+      <c r="H114" s="46"/>
+      <c r="I114" s="46"/>
+      <c r="J114" s="46"/>
+      <c r="K114" s="46"/>
+      <c r="L114" s="46"/>
+      <c r="M114" s="46"/>
+      <c r="N114" s="46"/>
+      <c r="O114" s="28"/>
+      <c r="P114" s="28"/>
+      <c r="Q114" s="6"/>
+    </row>
+    <row r="115" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A115" s="114"/>
+      <c r="B115" s="125" t="s">
+        <v>256</v>
+      </c>
+      <c r="C115" s="78" t="s">
+        <v>257</v>
+      </c>
+      <c r="D115" s="85"/>
+      <c r="E115" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F115" s="50"/>
+      <c r="G115" s="50"/>
+      <c r="H115" s="46"/>
+      <c r="I115" s="46"/>
+      <c r="J115" s="46"/>
+      <c r="K115" s="46"/>
+      <c r="L115" s="46"/>
+      <c r="M115" s="46"/>
+      <c r="N115" s="46"/>
+      <c r="O115" s="48"/>
+      <c r="P115" s="48"/>
+      <c r="Q115" s="6"/>
+    </row>
+    <row r="116" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A116" s="114"/>
+      <c r="B116" s="125" t="s">
+        <v>258</v>
+      </c>
+      <c r="C116" s="72" t="s">
+        <v>259</v>
+      </c>
+      <c r="D116" s="85"/>
+      <c r="E116" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F116" s="46"/>
+      <c r="G116" s="46"/>
+      <c r="H116" s="46"/>
+      <c r="I116" s="46"/>
+      <c r="J116" s="46"/>
+      <c r="K116" s="46"/>
+      <c r="L116" s="46"/>
+      <c r="M116" s="46"/>
+      <c r="N116" s="46"/>
+      <c r="O116" s="28"/>
+      <c r="P116" s="28"/>
+      <c r="Q116" s="6"/>
+    </row>
+    <row r="117" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A117" s="114"/>
+      <c r="B117" s="125" t="s">
+        <v>260</v>
+      </c>
+      <c r="C117" s="72" t="s">
+        <v>261</v>
+      </c>
+      <c r="D117" s="85"/>
+      <c r="E117" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F117" s="46"/>
+      <c r="G117" s="46"/>
+      <c r="H117" s="46"/>
+      <c r="I117" s="46"/>
+      <c r="J117" s="46"/>
+      <c r="K117" s="46"/>
+      <c r="L117" s="46"/>
+      <c r="M117" s="46"/>
+      <c r="N117" s="46"/>
+      <c r="O117" s="48"/>
+      <c r="P117" s="48"/>
+      <c r="Q117" s="6"/>
+    </row>
+    <row r="118" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A118" s="114"/>
+      <c r="B118" s="125" t="s">
+        <v>262</v>
+      </c>
+      <c r="C118" s="72" t="s">
+        <v>263</v>
+      </c>
+      <c r="D118" s="85"/>
+      <c r="E118" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F118" s="46"/>
+      <c r="G118" s="46"/>
+      <c r="H118" s="46"/>
+      <c r="I118" s="46"/>
+      <c r="J118" s="46"/>
+      <c r="K118" s="46"/>
+      <c r="L118" s="46"/>
+      <c r="M118" s="46"/>
+      <c r="N118" s="46"/>
+      <c r="O118" s="48"/>
+      <c r="P118" s="48"/>
+      <c r="Q118" s="6"/>
+    </row>
+    <row r="119" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A119" s="114"/>
+      <c r="B119" s="32" t="s">
+        <v>264</v>
+      </c>
+      <c r="C119" s="78" t="s">
+        <v>265</v>
+      </c>
+      <c r="D119" s="85"/>
+      <c r="E119" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F119" s="46"/>
+      <c r="G119" s="46"/>
+      <c r="H119" s="46"/>
+      <c r="I119" s="46"/>
+      <c r="J119" s="46"/>
+      <c r="K119" s="46"/>
+      <c r="L119" s="46"/>
+      <c r="M119" s="46"/>
+      <c r="N119" s="46"/>
+      <c r="O119" s="48"/>
+      <c r="P119" s="48"/>
+      <c r="Q119" s="6"/>
+    </row>
+    <row r="120" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A120" s="114"/>
+      <c r="B120" s="125" t="s">
+        <v>266</v>
+      </c>
+      <c r="C120" s="72" t="s">
+        <v>267</v>
+      </c>
+      <c r="D120" s="85"/>
+      <c r="E120" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F120" s="46"/>
+      <c r="G120" s="46"/>
+      <c r="H120" s="46"/>
+      <c r="I120" s="46"/>
+      <c r="J120" s="46"/>
+      <c r="K120" s="46"/>
+      <c r="L120" s="46"/>
+      <c r="M120" s="46"/>
+      <c r="N120" s="46"/>
+      <c r="O120" s="48"/>
+      <c r="P120" s="48"/>
+      <c r="Q120" s="6"/>
+    </row>
+    <row r="121" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A121" s="114"/>
+      <c r="B121" s="32" t="s">
+        <v>268</v>
+      </c>
+      <c r="C121" s="78" t="s">
+        <v>269</v>
+      </c>
+      <c r="D121" s="85"/>
+      <c r="E121" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F121" s="46"/>
+      <c r="G121" s="46"/>
+      <c r="H121" s="46"/>
+      <c r="I121" s="46"/>
+      <c r="J121" s="46"/>
+      <c r="K121" s="46"/>
+      <c r="L121" s="46"/>
+      <c r="M121" s="46"/>
+      <c r="N121" s="46"/>
+      <c r="O121" s="48"/>
+      <c r="P121" s="48"/>
+      <c r="Q121" s="6"/>
+    </row>
+    <row r="122" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A122" s="114"/>
+      <c r="B122" s="32" t="s">
+        <v>270</v>
+      </c>
+      <c r="C122" s="78" t="s">
+        <v>271</v>
+      </c>
+      <c r="D122" s="85"/>
+      <c r="E122" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F122" s="46"/>
+      <c r="G122" s="46"/>
+      <c r="H122" s="46"/>
+      <c r="I122" s="46"/>
+      <c r="J122" s="46"/>
+      <c r="K122" s="46"/>
+      <c r="L122" s="46"/>
+      <c r="M122" s="46"/>
+      <c r="N122" s="46"/>
+      <c r="O122" s="48"/>
+      <c r="P122" s="48"/>
+      <c r="Q122" s="6"/>
+    </row>
+    <row r="123" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A123" s="114"/>
+      <c r="B123" s="125" t="s">
+        <v>272</v>
+      </c>
+      <c r="C123" s="75" t="s">
+        <v>273</v>
+      </c>
+      <c r="D123" s="85"/>
+      <c r="E123" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F123" s="46"/>
+      <c r="G123" s="46"/>
+      <c r="H123" s="46"/>
+      <c r="I123" s="46"/>
+      <c r="J123" s="46"/>
+      <c r="K123" s="46"/>
+      <c r="L123" s="46"/>
+      <c r="M123" s="46"/>
+      <c r="N123" s="46"/>
+      <c r="O123" s="48"/>
+      <c r="P123" s="48"/>
+      <c r="Q123" s="6"/>
+    </row>
+    <row r="124" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A124" s="114"/>
+      <c r="B124" s="125" t="s">
+        <v>274</v>
+      </c>
+      <c r="C124" s="75" t="s">
+        <v>275</v>
+      </c>
+      <c r="D124" s="85"/>
+      <c r="E124" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F124" s="46"/>
+      <c r="G124" s="46"/>
+      <c r="H124" s="46"/>
+      <c r="I124" s="46"/>
+      <c r="J124" s="46"/>
+      <c r="K124" s="46"/>
+      <c r="L124" s="46"/>
+      <c r="M124" s="46"/>
+      <c r="N124" s="46"/>
+      <c r="O124" s="48"/>
+      <c r="P124" s="48"/>
+      <c r="Q124" s="6"/>
+    </row>
+    <row r="125" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A125" s="114"/>
+      <c r="B125" s="125" t="s">
+        <v>276</v>
+      </c>
+      <c r="C125" s="72" t="s">
+        <v>277</v>
+      </c>
+      <c r="D125" s="85"/>
+      <c r="E125" s="46"/>
+      <c r="F125" s="46"/>
+      <c r="G125" s="46"/>
+      <c r="H125" s="46"/>
+      <c r="I125" s="46"/>
+      <c r="J125" s="46"/>
+      <c r="K125" s="46"/>
+      <c r="L125" s="46"/>
+      <c r="M125" s="46"/>
+      <c r="N125" s="46"/>
+      <c r="O125" s="28"/>
+      <c r="P125" s="28"/>
+      <c r="Q125" s="6"/>
+    </row>
+    <row r="126" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A126" s="114"/>
+      <c r="B126" s="125" t="s">
+        <v>278</v>
+      </c>
+      <c r="C126" s="72" t="s">
+        <v>279</v>
+      </c>
+      <c r="D126" s="85"/>
+      <c r="E126" s="46"/>
+      <c r="F126" s="46"/>
+      <c r="G126" s="46"/>
+      <c r="H126" s="46"/>
+      <c r="I126" s="46"/>
+      <c r="J126" s="46"/>
+      <c r="K126" s="46"/>
+      <c r="L126" s="46"/>
+      <c r="M126" s="46"/>
+      <c r="N126" s="46"/>
+      <c r="O126" s="46"/>
+      <c r="P126" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q126" s="6"/>
+    </row>
+    <row r="127" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A127" s="114"/>
+      <c r="B127" s="125" t="s">
+        <v>280</v>
+      </c>
+      <c r="C127" s="72" t="s">
+        <v>281</v>
+      </c>
+      <c r="D127" s="85"/>
+      <c r="E127" s="46"/>
+      <c r="F127" s="46"/>
+      <c r="G127" s="46"/>
+      <c r="H127" s="46"/>
+      <c r="I127" s="46"/>
+      <c r="J127" s="46"/>
+      <c r="K127" s="46"/>
+      <c r="L127" s="46"/>
+      <c r="M127" s="46"/>
+      <c r="N127" s="46"/>
+      <c r="O127" s="28"/>
+      <c r="P127" s="28"/>
+      <c r="Q127" s="6"/>
+    </row>
+    <row r="128" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A128" s="114"/>
+      <c r="B128" s="125" t="s">
+        <v>282</v>
+      </c>
+      <c r="C128" s="72" t="s">
+        <v>283</v>
+      </c>
+      <c r="D128" s="85"/>
+      <c r="E128" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F128" s="46"/>
+      <c r="G128" s="46"/>
+      <c r="H128" s="46"/>
+      <c r="I128" s="46"/>
+      <c r="J128" s="46"/>
+      <c r="K128" s="46"/>
+      <c r="L128" s="46"/>
+      <c r="M128" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N128" s="46"/>
+      <c r="O128" s="28"/>
+      <c r="P128" s="28"/>
+      <c r="Q128" s="6"/>
+    </row>
+    <row r="129" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A129" s="114"/>
+      <c r="B129" s="125" t="s">
+        <v>284</v>
+      </c>
+      <c r="C129" s="72" t="s">
+        <v>285</v>
+      </c>
+      <c r="D129" s="85"/>
+      <c r="E129" s="46"/>
+      <c r="F129" s="46"/>
+      <c r="G129" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="H129" s="46"/>
+      <c r="I129" s="46"/>
+      <c r="J129" s="46"/>
+      <c r="K129" s="46"/>
+      <c r="L129" s="46"/>
+      <c r="M129" s="46"/>
+      <c r="N129" s="46"/>
+      <c r="O129" s="28"/>
+      <c r="P129" s="28"/>
+      <c r="Q129" s="6"/>
+    </row>
+    <row r="130" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A130" s="114"/>
+      <c r="B130" s="32" t="s">
+        <v>286</v>
+      </c>
+      <c r="C130" s="78" t="s">
+        <v>287</v>
+      </c>
+      <c r="D130" s="85"/>
+      <c r="E130" s="46"/>
+      <c r="F130" s="46"/>
+      <c r="G130" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="H130" s="46"/>
+      <c r="I130" s="46"/>
+      <c r="J130" s="46"/>
+      <c r="K130" s="46"/>
+      <c r="L130" s="46"/>
+      <c r="M130" s="46"/>
+      <c r="N130" s="46"/>
+      <c r="O130" s="48"/>
+      <c r="P130" s="48"/>
+      <c r="Q130" s="6"/>
+    </row>
+    <row r="131" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A131" s="114"/>
+      <c r="B131" s="32" t="s">
+        <v>288</v>
+      </c>
+      <c r="C131" s="78" t="s">
+        <v>289</v>
+      </c>
+      <c r="D131" s="85"/>
+      <c r="E131" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F131" s="46"/>
+      <c r="G131" s="46"/>
+      <c r="H131" s="46"/>
+      <c r="I131" s="46"/>
+      <c r="J131" s="46"/>
+      <c r="K131" s="46"/>
+      <c r="L131" s="46"/>
+      <c r="M131" s="46"/>
+      <c r="N131" s="46"/>
+      <c r="O131" s="28"/>
+      <c r="P131" s="28"/>
+      <c r="Q131" s="6"/>
+    </row>
+    <row r="132" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A132" s="114"/>
+      <c r="B132" s="32" t="s">
+        <v>290</v>
+      </c>
+      <c r="C132" s="78" t="s">
+        <v>291</v>
+      </c>
+      <c r="D132" s="85"/>
+      <c r="E132" s="46"/>
+      <c r="F132" s="46"/>
+      <c r="G132" s="46"/>
+      <c r="H132" s="46"/>
+      <c r="I132" s="46"/>
+      <c r="J132" s="46"/>
+      <c r="K132" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="L132" s="46"/>
+      <c r="M132" s="46"/>
+      <c r="N132" s="46"/>
+      <c r="O132" s="28"/>
+      <c r="P132" s="28"/>
+      <c r="Q132" s="6"/>
+    </row>
+    <row r="133" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A133" s="114"/>
+      <c r="B133" s="30" t="s">
+        <v>292</v>
+      </c>
+      <c r="C133" s="72" t="s">
+        <v>293</v>
+      </c>
+      <c r="D133" s="85"/>
+      <c r="E133" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F133" s="48"/>
+      <c r="G133" s="48"/>
+      <c r="H133" s="48"/>
+      <c r="I133" s="48"/>
+      <c r="J133" s="50"/>
+      <c r="K133" s="50"/>
+      <c r="L133" s="50"/>
+      <c r="M133" s="50"/>
+      <c r="N133" s="50"/>
+      <c r="O133" s="48"/>
+      <c r="P133" s="48"/>
+      <c r="Q133" s="6"/>
+    </row>
+    <row r="134" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A134" s="114"/>
+      <c r="B134" s="30" t="s">
+        <v>294</v>
+      </c>
+      <c r="C134" s="72" t="s">
+        <v>295</v>
+      </c>
+      <c r="D134" s="85"/>
+      <c r="E134" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F134" s="28"/>
+      <c r="G134" s="28"/>
+      <c r="H134" s="56"/>
+      <c r="I134" s="56"/>
+      <c r="J134" s="56"/>
+      <c r="K134" s="56"/>
+      <c r="L134" s="56"/>
+      <c r="M134" s="56"/>
+      <c r="N134" s="50"/>
+      <c r="O134" s="28"/>
+      <c r="P134" s="28"/>
+      <c r="Q134" s="6"/>
+    </row>
+    <row r="135" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A135" s="114"/>
+      <c r="B135" s="30" t="s">
+        <v>296</v>
+      </c>
+      <c r="C135" s="72" t="s">
+        <v>297</v>
+      </c>
+      <c r="D135" s="85"/>
+      <c r="E135" s="46"/>
+      <c r="F135" s="28"/>
+      <c r="G135" s="28"/>
+      <c r="H135" s="56"/>
+      <c r="I135" s="56"/>
+      <c r="J135" s="56"/>
+      <c r="K135" s="56"/>
+      <c r="L135" s="56"/>
+      <c r="M135" s="56"/>
+      <c r="N135" s="50"/>
+      <c r="O135" s="28"/>
+      <c r="P135" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q135" s="6"/>
+    </row>
+    <row r="136" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A136" s="114"/>
+      <c r="B136" s="32" t="s">
+        <v>298</v>
+      </c>
+      <c r="C136" s="72" t="s">
+        <v>299</v>
+      </c>
+      <c r="D136" s="85"/>
+      <c r="E136" s="46"/>
+      <c r="F136" s="28"/>
+      <c r="G136" s="28"/>
+      <c r="H136" s="56"/>
+      <c r="I136" s="56"/>
+      <c r="J136" s="56"/>
+      <c r="K136" s="56"/>
+      <c r="L136" s="56"/>
+      <c r="M136" s="56"/>
+      <c r="N136" s="46"/>
+      <c r="O136" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="P136" s="46"/>
+      <c r="Q136" s="6"/>
+    </row>
+    <row r="137" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A137" s="114"/>
+      <c r="B137" s="32" t="s">
+        <v>300</v>
+      </c>
+      <c r="C137" s="72" t="s">
+        <v>301</v>
+      </c>
+      <c r="D137" s="85"/>
+      <c r="E137" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F137" s="28"/>
+      <c r="G137" s="28"/>
+      <c r="H137" s="56"/>
+      <c r="I137" s="56"/>
+      <c r="J137" s="56"/>
+      <c r="K137" s="56"/>
+      <c r="L137" s="56"/>
+      <c r="M137" s="56"/>
+      <c r="N137" s="46"/>
+      <c r="O137" s="46"/>
+      <c r="P137" s="46"/>
+      <c r="Q137" s="6"/>
+    </row>
+    <row r="138" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A138" s="114"/>
+      <c r="B138" s="32" t="s">
+        <v>302</v>
+      </c>
+      <c r="C138" s="78" t="s">
+        <v>303</v>
+      </c>
+      <c r="D138" s="85"/>
+      <c r="E138" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F138" s="28"/>
+      <c r="G138" s="28"/>
+      <c r="H138" s="56"/>
+      <c r="I138" s="56"/>
+      <c r="J138" s="56"/>
+      <c r="K138" s="56"/>
+      <c r="L138" s="56"/>
+      <c r="M138" s="56"/>
+      <c r="N138" s="50"/>
+      <c r="O138" s="28"/>
+      <c r="P138" s="28"/>
+      <c r="Q138" s="6"/>
+    </row>
+    <row r="139" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A139" s="114"/>
+      <c r="B139" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="C139" s="78" t="s">
+        <v>305</v>
+      </c>
+      <c r="D139" s="85"/>
+      <c r="E139" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F139" s="28"/>
+      <c r="G139" s="28"/>
+      <c r="H139" s="56"/>
+      <c r="I139" s="56"/>
+      <c r="J139" s="56"/>
+      <c r="K139" s="56"/>
+      <c r="L139" s="56"/>
+      <c r="M139" s="56"/>
+      <c r="N139" s="50"/>
+      <c r="O139" s="28"/>
+      <c r="P139" s="28"/>
+      <c r="Q139" s="6"/>
+    </row>
+    <row r="140" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A140" s="114"/>
+      <c r="B140" s="30" t="s">
+        <v>306</v>
+      </c>
+      <c r="C140" s="75" t="s">
+        <v>307</v>
+      </c>
+      <c r="D140" s="85"/>
+      <c r="E140" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F140" s="28"/>
+      <c r="G140" s="7"/>
+      <c r="H140" s="7"/>
+      <c r="I140" s="7"/>
+      <c r="J140" s="7"/>
+      <c r="K140" s="7"/>
+      <c r="L140" s="7"/>
+      <c r="M140" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N140" s="7"/>
+      <c r="O140" s="28"/>
+      <c r="P140" s="28"/>
+      <c r="Q140" s="6"/>
+    </row>
+    <row r="141" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A141" s="114"/>
+      <c r="B141" s="125" t="s">
+        <v>308</v>
+      </c>
+      <c r="C141" s="75" t="s">
+        <v>309</v>
+      </c>
+      <c r="D141" s="85"/>
+      <c r="E141" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F141" s="28"/>
+      <c r="G141" s="28"/>
+      <c r="H141" s="28"/>
+      <c r="I141" s="28"/>
+      <c r="J141" s="28"/>
+      <c r="K141" s="28"/>
+      <c r="L141" s="28"/>
+      <c r="M141" s="28"/>
+      <c r="N141" s="28"/>
+      <c r="O141" s="28"/>
+      <c r="P141" s="28"/>
+      <c r="Q141" s="6"/>
+    </row>
+    <row r="142" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A142" s="114"/>
+      <c r="B142" s="32" t="s">
+        <v>310</v>
+      </c>
+      <c r="C142" s="78" t="s">
+        <v>311</v>
+      </c>
+      <c r="D142" s="85"/>
+      <c r="E142" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F142" s="46"/>
+      <c r="G142" s="46"/>
+      <c r="H142" s="46"/>
+      <c r="I142" s="46"/>
+      <c r="J142" s="46"/>
+      <c r="K142" s="46"/>
+      <c r="L142" s="46"/>
+      <c r="M142" s="46"/>
+      <c r="N142" s="46"/>
+      <c r="O142" s="28"/>
+      <c r="P142" s="28"/>
+      <c r="Q142" s="6"/>
+    </row>
+    <row r="143" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A143" s="114"/>
+      <c r="B143" s="32" t="s">
+        <v>312</v>
+      </c>
+      <c r="C143" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="D143" s="85"/>
+      <c r="E143" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F143" s="46"/>
+      <c r="G143" s="46"/>
+      <c r="H143" s="46"/>
+      <c r="I143" s="46"/>
+      <c r="J143" s="46"/>
+      <c r="K143" s="46"/>
+      <c r="L143" s="46"/>
+      <c r="M143" s="46"/>
+      <c r="N143" s="46"/>
+      <c r="O143" s="28"/>
+      <c r="P143" s="28"/>
+      <c r="Q143" s="6"/>
+    </row>
+    <row r="144" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A144" s="114"/>
+      <c r="B144" s="32" t="s">
+        <v>314</v>
+      </c>
+      <c r="C144" s="80" t="s">
+        <v>315</v>
+      </c>
+      <c r="D144" s="85"/>
+      <c r="E144" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F144" s="46"/>
+      <c r="G144" s="46"/>
+      <c r="H144" s="46"/>
+      <c r="I144" s="46"/>
+      <c r="J144" s="46"/>
+      <c r="K144" s="46"/>
+      <c r="L144" s="46"/>
+      <c r="M144" s="46"/>
+      <c r="N144" s="46"/>
+      <c r="O144" s="28"/>
+      <c r="P144" s="28"/>
+      <c r="Q144" s="6"/>
+    </row>
+    <row r="145" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A145" s="114"/>
+      <c r="B145" s="32" t="s">
+        <v>316</v>
+      </c>
+      <c r="C145" s="80" t="s">
+        <v>317</v>
+      </c>
+      <c r="D145" s="85"/>
+      <c r="E145" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F145" s="46"/>
+      <c r="G145" s="46"/>
+      <c r="H145" s="46"/>
+      <c r="I145" s="46"/>
+      <c r="J145" s="46"/>
+      <c r="K145" s="46"/>
+      <c r="L145" s="46"/>
+      <c r="M145" s="46"/>
+      <c r="N145" s="46"/>
+      <c r="O145" s="28"/>
+      <c r="P145" s="28"/>
+      <c r="Q145" s="6"/>
+    </row>
+    <row r="146" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A146" s="114"/>
+      <c r="B146" s="30" t="s">
+        <v>318</v>
+      </c>
+      <c r="C146" s="80" t="s">
+        <v>231</v>
+      </c>
+      <c r="D146" s="85"/>
+      <c r="E146" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F146" s="46"/>
+      <c r="G146" s="46"/>
+      <c r="H146" s="46"/>
+      <c r="I146" s="46"/>
+      <c r="J146" s="46"/>
+      <c r="K146" s="46"/>
+      <c r="L146" s="46"/>
+      <c r="M146" s="46"/>
+      <c r="N146" s="46"/>
+      <c r="O146" s="28"/>
+      <c r="P146" s="28"/>
+      <c r="Q146" s="6"/>
+    </row>
+    <row r="147" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A147" s="114"/>
+      <c r="B147" s="30" t="s">
+        <v>319</v>
+      </c>
+      <c r="C147" s="75" t="s">
+        <v>320</v>
+      </c>
+      <c r="D147" s="85"/>
+      <c r="E147" s="28"/>
+      <c r="F147" s="28"/>
+      <c r="G147" s="28"/>
+      <c r="H147" s="28"/>
+      <c r="I147" s="28"/>
+      <c r="J147" s="28"/>
+      <c r="K147" s="28"/>
+      <c r="L147" s="28"/>
+      <c r="M147" s="28"/>
+      <c r="N147" s="28"/>
+      <c r="O147" s="8"/>
+      <c r="Q147" s="6"/>
+    </row>
+    <row r="148" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A148" s="114"/>
+      <c r="B148" s="71" t="s">
+        <v>321</v>
+      </c>
+      <c r="C148" s="72" t="s">
+        <v>322</v>
+      </c>
+      <c r="D148" s="85"/>
+      <c r="E148" s="48"/>
+      <c r="F148" s="48"/>
+      <c r="G148" s="48"/>
+      <c r="H148" s="48"/>
+      <c r="I148" s="46"/>
+      <c r="J148" s="48"/>
+      <c r="K148" s="8"/>
+      <c r="L148" s="48"/>
+      <c r="M148" s="48"/>
+      <c r="N148" s="48"/>
+      <c r="O148" s="48"/>
+      <c r="P148" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q148" s="6"/>
+    </row>
+    <row r="149" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A149" s="114"/>
+      <c r="B149" s="77" t="s">
+        <v>323</v>
+      </c>
+      <c r="C149" s="72" t="s">
+        <v>324</v>
+      </c>
+      <c r="D149" s="85"/>
+      <c r="E149" s="48"/>
+      <c r="F149" s="48"/>
+      <c r="G149" s="48"/>
+      <c r="H149" s="48"/>
+      <c r="I149" s="46"/>
+      <c r="J149" s="48"/>
+      <c r="K149" s="8"/>
+      <c r="L149" s="48"/>
+      <c r="M149" s="48"/>
+      <c r="N149" s="48"/>
+      <c r="O149" s="48"/>
+      <c r="P149" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q149" s="6"/>
+    </row>
+    <row r="150" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A150" s="114"/>
+      <c r="B150" s="77" t="s">
+        <v>325</v>
+      </c>
+      <c r="C150" s="72" t="s">
+        <v>326</v>
+      </c>
+      <c r="D150" s="85"/>
+      <c r="E150" s="48"/>
+      <c r="F150" s="48"/>
+      <c r="G150" s="48"/>
+      <c r="H150" s="48"/>
+      <c r="I150" s="46"/>
+      <c r="J150" s="48"/>
+      <c r="K150" s="8"/>
+      <c r="L150" s="48"/>
+      <c r="M150" s="48"/>
+      <c r="N150" s="48"/>
+      <c r="O150" s="48"/>
+      <c r="P150" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q150" s="6"/>
+    </row>
+    <row r="151" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A151" s="114"/>
+      <c r="B151" s="77" t="s">
+        <v>327</v>
+      </c>
+      <c r="C151" s="72" t="s">
+        <v>328</v>
+      </c>
+      <c r="D151" s="85"/>
+      <c r="E151" s="48"/>
+      <c r="F151" s="48"/>
+      <c r="G151" s="48"/>
+      <c r="H151" s="48"/>
+      <c r="I151" s="46"/>
+      <c r="J151" s="48"/>
+      <c r="K151" s="8"/>
+      <c r="L151" s="48"/>
+      <c r="M151" s="48"/>
+      <c r="N151" s="48"/>
+      <c r="O151" s="48"/>
+      <c r="P151" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q151" s="6"/>
+    </row>
+    <row r="152" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A152" s="114"/>
+      <c r="B152" s="77" t="s">
+        <v>329</v>
+      </c>
+      <c r="C152" s="72" t="s">
+        <v>330</v>
+      </c>
+      <c r="D152" s="85"/>
+      <c r="E152" s="48"/>
+      <c r="F152" s="48"/>
+      <c r="G152" s="48"/>
+      <c r="H152" s="48"/>
+      <c r="I152" s="46"/>
+      <c r="J152" s="48"/>
+      <c r="K152" s="8"/>
+      <c r="L152" s="48"/>
+      <c r="M152" s="48"/>
+      <c r="N152" s="48"/>
+      <c r="O152" s="48"/>
+      <c r="P152" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q152" s="6"/>
+    </row>
+    <row r="153" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A153" s="114"/>
+      <c r="B153" s="31" t="s">
+        <v>331</v>
+      </c>
+      <c r="C153" s="72" t="s">
+        <v>332</v>
+      </c>
+      <c r="D153" s="85"/>
+      <c r="E153" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F153" s="46"/>
+      <c r="G153" s="46"/>
+      <c r="H153" s="28"/>
+      <c r="I153" s="28"/>
+      <c r="J153" s="28"/>
+      <c r="K153" s="28"/>
+      <c r="L153" s="28"/>
+      <c r="M153" s="28"/>
+      <c r="N153" s="46"/>
+      <c r="O153" s="28"/>
+      <c r="P153" s="28"/>
+      <c r="Q153" s="6"/>
+    </row>
+    <row r="154" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A154" s="114"/>
+      <c r="B154" s="30" t="s">
+        <v>333</v>
+      </c>
+      <c r="C154" s="72" t="s">
+        <v>334</v>
+      </c>
+      <c r="D154" s="85"/>
+      <c r="E154" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F154" s="48"/>
+      <c r="G154" s="48"/>
+      <c r="H154" s="48"/>
+      <c r="I154" s="46"/>
+      <c r="J154" s="48"/>
+      <c r="K154" s="48"/>
+      <c r="L154" s="48"/>
+      <c r="M154" s="48"/>
+      <c r="N154" s="48"/>
+      <c r="O154" s="48"/>
+      <c r="P154" s="48"/>
+      <c r="Q154" s="6"/>
+    </row>
+    <row r="155" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A155" s="114"/>
+      <c r="B155" s="30" t="s">
+        <v>335</v>
+      </c>
+      <c r="C155" s="72" t="s">
+        <v>336</v>
+      </c>
+      <c r="D155" s="85"/>
+      <c r="E155" s="28"/>
+      <c r="F155" s="28"/>
+      <c r="G155" s="28"/>
+      <c r="H155" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="I155" s="28"/>
+      <c r="J155" s="28"/>
+      <c r="K155" s="28"/>
+      <c r="L155" s="28"/>
+      <c r="M155" s="28"/>
+      <c r="N155" s="28"/>
+      <c r="O155" s="50"/>
+      <c r="P155" s="50"/>
+      <c r="Q155" s="6"/>
+    </row>
+    <row r="156" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A156" s="114"/>
+      <c r="B156" s="30" t="s">
+        <v>337</v>
+      </c>
+      <c r="C156" s="72" t="s">
+        <v>338</v>
+      </c>
+      <c r="D156" s="85"/>
+      <c r="E156" s="28"/>
+      <c r="F156" s="28"/>
+      <c r="G156" s="28"/>
+      <c r="H156" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="I156" s="28"/>
+      <c r="J156" s="28"/>
+      <c r="K156" s="28"/>
+      <c r="L156" s="28"/>
+      <c r="M156" s="28"/>
+      <c r="N156" s="28"/>
+      <c r="O156" s="50"/>
+      <c r="P156" s="50"/>
+      <c r="Q156" s="6"/>
+    </row>
+    <row r="157" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A157" s="114"/>
+      <c r="B157" s="30" t="s">
+        <v>339</v>
+      </c>
+      <c r="C157" s="72" t="s">
+        <v>340</v>
+      </c>
+      <c r="D157" s="85"/>
+      <c r="E157" s="28"/>
+      <c r="F157" s="28"/>
+      <c r="G157" s="28"/>
+      <c r="H157" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="I157" s="28"/>
+      <c r="J157" s="28"/>
+      <c r="K157" s="28"/>
+      <c r="L157" s="28"/>
+      <c r="M157" s="28"/>
+      <c r="N157" s="28"/>
+      <c r="O157" s="50"/>
+      <c r="P157" s="50"/>
+      <c r="Q157" s="6"/>
+    </row>
+    <row r="158" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A158" s="114"/>
+      <c r="B158" s="30" t="s">
+        <v>341</v>
+      </c>
+      <c r="C158" s="72" t="s">
+        <v>342</v>
+      </c>
+      <c r="D158" s="85"/>
+      <c r="E158" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F158" s="28"/>
+      <c r="G158" s="28"/>
+      <c r="H158" s="46"/>
+      <c r="I158" s="28"/>
+      <c r="J158" s="28"/>
+      <c r="K158" s="28"/>
+      <c r="L158" s="28"/>
+      <c r="M158" s="28"/>
+      <c r="N158" s="28"/>
+      <c r="O158" s="46"/>
+      <c r="P158" s="46"/>
+      <c r="Q158" s="6"/>
+    </row>
+    <row r="159" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A159" s="114"/>
+      <c r="B159" s="30" t="s">
+        <v>343</v>
+      </c>
+      <c r="C159" s="72" t="s">
+        <v>344</v>
+      </c>
+      <c r="D159" s="85"/>
+      <c r="E159" s="46"/>
+      <c r="F159" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="G159" s="28"/>
+      <c r="H159" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="I159" s="28"/>
+      <c r="J159" s="28"/>
+      <c r="K159" s="28"/>
+      <c r="L159" s="28"/>
+      <c r="M159" s="28"/>
+      <c r="N159" s="28"/>
+      <c r="O159" s="46"/>
+      <c r="P159" s="46"/>
+      <c r="Q159" s="6"/>
+    </row>
+    <row r="160" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A160" s="114"/>
+      <c r="B160" s="126" t="s">
+        <v>345</v>
+      </c>
+      <c r="C160" s="72" t="s">
+        <v>346</v>
+      </c>
+      <c r="D160" s="85"/>
+      <c r="E160" s="46"/>
+      <c r="F160" s="28"/>
+      <c r="G160" s="28"/>
+      <c r="H160" s="46"/>
+      <c r="I160" s="28"/>
+      <c r="J160" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="K160" s="28"/>
+      <c r="L160" s="28"/>
+      <c r="M160" s="28"/>
+      <c r="N160" s="28"/>
+      <c r="O160" s="46"/>
+      <c r="P160" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q160" s="6"/>
+    </row>
+    <row r="161" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A161" s="114"/>
+      <c r="B161" s="126" t="s">
+        <v>347</v>
+      </c>
+      <c r="C161" s="72" t="s">
+        <v>348</v>
+      </c>
+      <c r="D161" s="85"/>
+      <c r="E161" s="46"/>
+      <c r="F161" s="46"/>
+      <c r="G161" s="28"/>
+      <c r="H161" s="46"/>
+      <c r="I161" s="28"/>
+      <c r="J161" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="K161" s="28"/>
+      <c r="L161" s="28"/>
+      <c r="M161" s="28"/>
+      <c r="N161" s="28"/>
+      <c r="O161" s="46"/>
+      <c r="P161" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q161" s="6"/>
+    </row>
+    <row r="162" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A162" s="114"/>
+      <c r="B162" s="126" t="s">
+        <v>349</v>
+      </c>
+      <c r="C162" s="72" t="s">
+        <v>350</v>
+      </c>
+      <c r="D162" s="85"/>
+      <c r="E162" s="46"/>
+      <c r="F162" s="46"/>
+      <c r="G162" s="28"/>
+      <c r="H162" s="46"/>
+      <c r="I162" s="28"/>
+      <c r="J162" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="K162" s="28"/>
+      <c r="L162" s="28"/>
+      <c r="M162" s="28"/>
+      <c r="N162" s="28"/>
+      <c r="O162" s="46"/>
+      <c r="P162" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q162" s="6"/>
+    </row>
+    <row r="163" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A163" s="114"/>
+      <c r="B163" s="126" t="s">
+        <v>351</v>
+      </c>
+      <c r="C163" s="72" t="s">
+        <v>352</v>
+      </c>
+      <c r="D163" s="85"/>
+      <c r="E163" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F163" s="46"/>
+      <c r="G163" s="28"/>
+      <c r="H163" s="46"/>
+      <c r="I163" s="28"/>
+      <c r="J163" s="28"/>
+      <c r="K163" s="28"/>
+      <c r="L163" s="28"/>
+      <c r="M163" s="28"/>
+      <c r="N163" s="28"/>
+      <c r="O163" s="46"/>
+      <c r="P163" s="46"/>
+      <c r="Q163" s="6"/>
+    </row>
+    <row r="164" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A164" s="114"/>
+      <c r="B164" s="10" t="s">
+        <v>353</v>
+      </c>
+      <c r="C164" s="78" t="s">
+        <v>354</v>
+      </c>
+      <c r="D164" s="85"/>
+      <c r="E164" s="46"/>
+      <c r="F164" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="G164" s="28"/>
+      <c r="H164" s="46"/>
+      <c r="I164" s="28"/>
+      <c r="J164" s="28"/>
+      <c r="K164" s="46"/>
+      <c r="L164" s="28"/>
+      <c r="M164" s="28"/>
+      <c r="N164" s="28"/>
+      <c r="O164" s="50"/>
+      <c r="P164" s="50"/>
+      <c r="Q164" s="6"/>
+    </row>
+    <row r="165" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A165" s="114"/>
+      <c r="B165" s="35" t="s">
+        <v>355</v>
+      </c>
+      <c r="C165" s="78" t="s">
+        <v>356</v>
+      </c>
+      <c r="D165" s="85"/>
+      <c r="E165" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F165" s="46"/>
+      <c r="G165" s="28"/>
+      <c r="H165" s="46"/>
+      <c r="I165" s="28"/>
+      <c r="J165" s="28"/>
+      <c r="K165" s="46"/>
+      <c r="L165" s="28"/>
+      <c r="M165" s="28"/>
+      <c r="N165" s="28"/>
+      <c r="O165" s="50"/>
+      <c r="P165" s="50"/>
+      <c r="Q165" s="6"/>
+    </row>
+    <row r="166" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A166" s="114"/>
+      <c r="B166" s="35" t="s">
+        <v>357</v>
+      </c>
+      <c r="C166" s="78" t="s">
+        <v>358</v>
+      </c>
+      <c r="D166" s="85"/>
+      <c r="E166" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F166" s="46"/>
+      <c r="G166" s="28"/>
+      <c r="H166" s="46"/>
+      <c r="I166" s="28"/>
+      <c r="J166" s="28"/>
+      <c r="K166" s="46"/>
+      <c r="L166" s="28"/>
+      <c r="M166" s="28"/>
+      <c r="N166" s="28"/>
+      <c r="O166" s="46"/>
+      <c r="P166" s="46"/>
+      <c r="Q166" s="6"/>
+    </row>
+    <row r="167" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A167" s="114"/>
+      <c r="B167" s="126" t="s">
+        <v>359</v>
+      </c>
+      <c r="C167" s="72" t="s">
+        <v>360</v>
+      </c>
+      <c r="D167" s="85"/>
+      <c r="E167" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F167" s="28"/>
+      <c r="G167" s="28"/>
+      <c r="H167" s="46"/>
+      <c r="I167" s="28"/>
+      <c r="J167" s="28"/>
+      <c r="K167" s="28"/>
+      <c r="L167" s="28"/>
+      <c r="M167" s="28"/>
+      <c r="N167" s="28"/>
+      <c r="O167" s="50"/>
+      <c r="P167" s="50"/>
+      <c r="Q167" s="6"/>
+    </row>
+    <row r="168" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A168" s="114"/>
+      <c r="B168" s="127" t="s">
+        <v>361</v>
+      </c>
+      <c r="C168" s="78" t="s">
+        <v>362</v>
+      </c>
+      <c r="D168" s="85"/>
+      <c r="E168" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F168" s="28"/>
+      <c r="G168" s="28"/>
+      <c r="H168" s="46"/>
+      <c r="I168" s="28"/>
+      <c r="J168" s="28"/>
+      <c r="K168" s="46"/>
+      <c r="L168" s="28"/>
+      <c r="M168" s="28"/>
+      <c r="N168" s="28"/>
+      <c r="O168" s="50"/>
+      <c r="P168" s="50"/>
+      <c r="Q168" s="6"/>
+    </row>
+    <row r="169" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A169" s="114"/>
+      <c r="B169" s="35" t="s">
+        <v>363</v>
+      </c>
+      <c r="C169" s="78" t="s">
+        <v>364</v>
+      </c>
+      <c r="D169" s="85"/>
+      <c r="E169" s="46"/>
+      <c r="F169" s="28"/>
+      <c r="G169" s="28"/>
+      <c r="H169" s="46"/>
+      <c r="I169" s="28"/>
+      <c r="J169" s="28"/>
+      <c r="K169" s="46"/>
+      <c r="L169" s="28"/>
+      <c r="M169" s="28"/>
+      <c r="N169" s="28"/>
+      <c r="Q169" s="6"/>
+    </row>
+    <row r="170" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A170" s="114"/>
+      <c r="B170" s="127" t="s">
+        <v>365</v>
+      </c>
+      <c r="C170" s="72" t="s">
+        <v>366</v>
+      </c>
+      <c r="D170" s="85"/>
+      <c r="E170" s="46"/>
+      <c r="F170" s="46"/>
+      <c r="G170" s="46"/>
+      <c r="H170" s="28"/>
+      <c r="I170" s="28"/>
+      <c r="J170" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="K170" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="L170" s="48"/>
+      <c r="M170" s="48"/>
+      <c r="N170" s="46"/>
+      <c r="O170" s="46"/>
+      <c r="P170" s="46"/>
+      <c r="Q170" s="6"/>
+    </row>
+    <row r="171" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A171" s="114"/>
+      <c r="B171" s="126" t="s">
+        <v>367</v>
+      </c>
+      <c r="C171" s="72" t="s">
+        <v>368</v>
+      </c>
+      <c r="D171" s="85"/>
+      <c r="E171" s="28"/>
+      <c r="F171" s="28"/>
+      <c r="G171" s="28"/>
+      <c r="H171" s="28"/>
+      <c r="I171" s="28"/>
+      <c r="J171" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="K171" s="28"/>
+      <c r="L171" s="28"/>
+      <c r="M171" s="28"/>
+      <c r="N171" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="O171" s="50"/>
+      <c r="P171" s="50"/>
+      <c r="Q171" s="6"/>
+    </row>
+    <row r="172" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A172" s="114"/>
+      <c r="B172" s="124" t="s">
+        <v>369</v>
+      </c>
+      <c r="C172" s="149" t="s">
+        <v>43</v>
+      </c>
+      <c r="D172" s="85"/>
+      <c r="E172" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F172" s="45"/>
+      <c r="G172" s="46"/>
+      <c r="H172" s="28"/>
+      <c r="I172" s="28"/>
+      <c r="J172" s="28"/>
+      <c r="K172" s="28"/>
+      <c r="L172" s="28"/>
+      <c r="M172" s="28"/>
+      <c r="N172" s="28"/>
+      <c r="O172" s="28"/>
+      <c r="P172" s="28"/>
+      <c r="Q172" s="6"/>
+    </row>
+    <row r="173" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A173" s="114"/>
+      <c r="B173" s="124" t="s">
+        <v>370</v>
+      </c>
+      <c r="C173" s="149"/>
+      <c r="D173" s="85"/>
+      <c r="E173" s="46"/>
+      <c r="F173" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="G173" s="46"/>
+      <c r="H173" s="28"/>
+      <c r="I173" s="28"/>
+      <c r="J173" s="28"/>
+      <c r="K173" s="28"/>
+      <c r="L173" s="28"/>
+      <c r="M173" s="28"/>
+      <c r="N173" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="O173" s="28"/>
+      <c r="P173" s="28"/>
+      <c r="Q173" s="6"/>
+    </row>
+    <row r="174" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A174" s="114"/>
+      <c r="B174" s="30" t="s">
+        <v>371</v>
+      </c>
+      <c r="C174" s="72" t="s">
+        <v>372</v>
+      </c>
+      <c r="D174" s="85"/>
+      <c r="E174" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F174" s="28"/>
+      <c r="G174" s="28"/>
+      <c r="H174" s="28"/>
+      <c r="I174" s="28"/>
+      <c r="J174" s="28"/>
+      <c r="K174" s="28"/>
+      <c r="L174" s="28"/>
+      <c r="M174" s="28"/>
+      <c r="N174" s="28"/>
+      <c r="O174" s="50"/>
+      <c r="P174" s="50"/>
+      <c r="Q174" s="6"/>
+    </row>
+    <row r="175" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A175" s="114"/>
+      <c r="B175" s="30" t="s">
+        <v>373</v>
+      </c>
+      <c r="C175" s="72" t="s">
+        <v>374</v>
+      </c>
+      <c r="D175" s="85"/>
+      <c r="E175" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F175" s="28"/>
+      <c r="G175" s="28"/>
+      <c r="H175" s="28"/>
+      <c r="I175" s="28"/>
+      <c r="J175" s="28"/>
+      <c r="K175" s="28"/>
+      <c r="L175" s="28"/>
+      <c r="M175" s="28"/>
+      <c r="N175" s="28"/>
+      <c r="O175" s="50"/>
+      <c r="P175" s="50"/>
+      <c r="Q175" s="6"/>
+    </row>
+    <row r="176" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A176" s="114"/>
+      <c r="B176" s="30" t="s">
+        <v>375</v>
+      </c>
+      <c r="C176" s="72" t="s">
+        <v>376</v>
+      </c>
+      <c r="D176" s="85"/>
+      <c r="E176" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F176" s="28"/>
+      <c r="G176" s="28"/>
+      <c r="H176" s="28"/>
+      <c r="I176" s="28"/>
+      <c r="J176" s="28"/>
+      <c r="K176" s="28"/>
+      <c r="L176" s="28"/>
+      <c r="M176" s="28"/>
+      <c r="N176" s="28"/>
+      <c r="O176" s="50"/>
+      <c r="P176" s="50"/>
+      <c r="Q176" s="6"/>
+    </row>
+    <row r="177" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A177" s="114"/>
+      <c r="B177" s="30" t="s">
+        <v>377</v>
+      </c>
+      <c r="C177" s="72" t="s">
+        <v>378</v>
+      </c>
+      <c r="D177" s="85"/>
+      <c r="E177" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F177" s="28"/>
+      <c r="G177" s="28"/>
+      <c r="H177" s="28"/>
+      <c r="I177" s="28"/>
+      <c r="J177" s="28"/>
+      <c r="K177" s="28"/>
+      <c r="L177" s="28"/>
+      <c r="M177" s="28"/>
+      <c r="N177" s="28"/>
+      <c r="O177" s="50"/>
+      <c r="P177" s="50"/>
+      <c r="Q177" s="6"/>
+    </row>
+    <row r="178" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A178" s="114"/>
+      <c r="B178" s="30" t="s">
+        <v>379</v>
+      </c>
+      <c r="C178" s="78" t="s">
+        <v>380</v>
+      </c>
+      <c r="D178" s="85"/>
+      <c r="E178" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F178" s="28"/>
+      <c r="G178" s="28"/>
+      <c r="H178" s="28"/>
+      <c r="I178" s="28"/>
+      <c r="J178" s="28"/>
+      <c r="K178" s="28"/>
+      <c r="L178" s="28"/>
+      <c r="M178" s="28"/>
+      <c r="N178" s="28"/>
+      <c r="O178" s="50"/>
+      <c r="P178" s="50"/>
+      <c r="Q178" s="6"/>
+    </row>
+    <row r="179" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A179" s="114"/>
+      <c r="B179" s="30" t="s">
+        <v>381</v>
+      </c>
+      <c r="C179" s="72" t="s">
+        <v>382</v>
+      </c>
+      <c r="D179" s="85"/>
+      <c r="E179" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F179" s="28"/>
+      <c r="G179" s="28"/>
+      <c r="H179" s="28"/>
+      <c r="I179" s="28"/>
+      <c r="J179" s="28"/>
+      <c r="K179" s="28"/>
+      <c r="L179" s="28"/>
+      <c r="M179" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N179" s="28"/>
+      <c r="O179" s="50"/>
+      <c r="P179" s="50"/>
+      <c r="Q179" s="6"/>
+    </row>
+    <row r="180" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A180" s="114"/>
+      <c r="B180" s="30" t="s">
+        <v>383</v>
+      </c>
+      <c r="C180" s="72" t="s">
+        <v>384</v>
+      </c>
+      <c r="D180" s="85"/>
+      <c r="E180" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F180" s="28"/>
+      <c r="G180" s="28"/>
+      <c r="H180" s="28"/>
+      <c r="I180" s="28"/>
+      <c r="J180" s="28"/>
+      <c r="K180" s="28"/>
+      <c r="L180" s="28"/>
+      <c r="M180" s="28"/>
+      <c r="N180" s="28"/>
+      <c r="O180" s="50"/>
+      <c r="P180" s="50"/>
+      <c r="Q180" s="6"/>
+    </row>
+    <row r="181" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A181" s="114"/>
+      <c r="B181" s="30" t="s">
+        <v>385</v>
+      </c>
+      <c r="C181" s="72" t="s">
+        <v>386</v>
+      </c>
+      <c r="D181" s="85"/>
+      <c r="E181" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F181" s="28"/>
+      <c r="G181" s="28"/>
+      <c r="H181" s="28"/>
+      <c r="I181" s="28"/>
+      <c r="J181" s="28"/>
+      <c r="K181" s="28"/>
+      <c r="L181" s="28"/>
+      <c r="M181" s="28"/>
+      <c r="N181" s="28"/>
+      <c r="O181" s="50"/>
+      <c r="P181" s="50"/>
+      <c r="Q181" s="6"/>
+    </row>
+    <row r="182" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A182" s="114"/>
+      <c r="B182" s="30" t="s">
+        <v>387</v>
+      </c>
+      <c r="C182" s="72" t="s">
+        <v>388</v>
+      </c>
+      <c r="D182" s="85"/>
+      <c r="E182" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F182" s="28"/>
+      <c r="G182" s="28"/>
+      <c r="H182" s="28"/>
+      <c r="I182" s="28"/>
+      <c r="J182" s="28"/>
+      <c r="K182" s="28"/>
+      <c r="L182" s="28"/>
+      <c r="M182" s="28"/>
+      <c r="N182" s="28"/>
+      <c r="O182" s="50"/>
+      <c r="P182" s="50"/>
+      <c r="Q182" s="6"/>
+    </row>
+    <row r="183" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A183" s="114"/>
+      <c r="B183" s="30" t="s">
+        <v>389</v>
+      </c>
+      <c r="C183" s="72" t="s">
+        <v>390</v>
+      </c>
+      <c r="D183" s="85"/>
+      <c r="E183" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F183" s="28"/>
+      <c r="G183" s="28"/>
+      <c r="H183" s="28"/>
+      <c r="I183" s="28"/>
+      <c r="J183" s="28"/>
+      <c r="K183" s="28"/>
+      <c r="L183" s="28"/>
+      <c r="M183" s="28"/>
+      <c r="N183" s="28"/>
+      <c r="O183" s="50"/>
+      <c r="P183" s="50"/>
+      <c r="Q183" s="6"/>
+    </row>
+    <row r="184" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A184" s="114"/>
+      <c r="B184" s="30" t="s">
+        <v>391</v>
+      </c>
+      <c r="C184" s="72" t="s">
+        <v>392</v>
+      </c>
+      <c r="D184" s="85"/>
+      <c r="E184" s="46"/>
+      <c r="F184" s="28"/>
+      <c r="G184" s="46"/>
+      <c r="H184" s="28"/>
+      <c r="I184" s="28"/>
+      <c r="J184" s="28"/>
+      <c r="K184" s="28"/>
+      <c r="L184" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M184" s="28"/>
+      <c r="N184" s="46"/>
+      <c r="O184" s="46"/>
+      <c r="P184" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q184" s="6"/>
+    </row>
+    <row r="185" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A185" s="114"/>
+      <c r="B185" s="30" t="s">
+        <v>393</v>
+      </c>
+      <c r="C185" s="72" t="s">
+        <v>394</v>
+      </c>
+      <c r="D185" s="85"/>
+      <c r="E185" s="46"/>
+      <c r="F185" s="28"/>
+      <c r="G185" s="46"/>
+      <c r="H185" s="28"/>
+      <c r="I185" s="28"/>
+      <c r="J185" s="28"/>
+      <c r="K185" s="28"/>
+      <c r="L185" s="28"/>
+      <c r="M185" s="28"/>
+      <c r="N185" s="46"/>
+      <c r="O185" s="52"/>
+      <c r="P185" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q185" s="6"/>
+    </row>
+    <row r="186" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A186" s="114"/>
+      <c r="B186" s="125" t="s">
+        <v>395</v>
+      </c>
+      <c r="C186" s="75" t="s">
+        <v>396</v>
+      </c>
+      <c r="D186" s="85"/>
+      <c r="E186" s="28"/>
+      <c r="F186" s="46"/>
+      <c r="G186" s="46"/>
+      <c r="H186" s="28"/>
+      <c r="I186" s="28"/>
+      <c r="J186" s="28"/>
+      <c r="K186" s="28"/>
+      <c r="L186" s="46"/>
+      <c r="M186" s="46"/>
+      <c r="N186" s="50"/>
+      <c r="O186" s="8"/>
+      <c r="Q186" s="6"/>
+    </row>
+    <row r="187" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A187" s="114"/>
+      <c r="B187" s="30" t="s">
+        <v>397</v>
+      </c>
+      <c r="C187" s="72" t="s">
+        <v>398</v>
+      </c>
+      <c r="D187" s="85"/>
+      <c r="E187" s="28"/>
+      <c r="F187" s="28"/>
+      <c r="G187" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="H187" s="28"/>
+      <c r="I187" s="28"/>
+      <c r="J187" s="28"/>
+      <c r="K187" s="28"/>
+      <c r="L187" s="28"/>
+      <c r="M187" s="28"/>
+      <c r="N187" s="46"/>
+      <c r="O187" s="46"/>
+      <c r="P187" s="46"/>
+      <c r="Q187" s="6"/>
+    </row>
+    <row r="188" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A188" s="114"/>
+      <c r="B188" s="30" t="s">
+        <v>399</v>
+      </c>
+      <c r="C188" s="72" t="s">
+        <v>400</v>
+      </c>
+      <c r="D188" s="85"/>
+      <c r="E188" s="28"/>
+      <c r="F188" s="28"/>
+      <c r="G188" s="46"/>
+      <c r="H188" s="28"/>
+      <c r="I188" s="28"/>
+      <c r="J188" s="28"/>
+      <c r="K188" s="28"/>
+      <c r="L188" s="28"/>
+      <c r="M188" s="28"/>
+      <c r="N188" s="57" t="s">
+        <v>39</v>
+      </c>
+      <c r="O188" s="46"/>
+      <c r="P188" s="46"/>
+      <c r="Q188" s="6"/>
+    </row>
+    <row r="189" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A189" s="114"/>
+      <c r="B189" s="30" t="s">
+        <v>401</v>
+      </c>
+      <c r="C189" s="72" t="s">
+        <v>402</v>
+      </c>
+      <c r="D189" s="85"/>
+      <c r="E189" s="28"/>
+      <c r="F189" s="28"/>
+      <c r="G189" s="46"/>
+      <c r="H189" s="28"/>
+      <c r="I189" s="28"/>
+      <c r="J189" s="28"/>
+      <c r="K189" s="28"/>
+      <c r="L189" s="28"/>
+      <c r="M189" s="28"/>
+      <c r="N189" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="O189" s="46"/>
+      <c r="P189" s="46"/>
+      <c r="Q189" s="6"/>
+    </row>
+    <row r="190" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A190" s="114"/>
+      <c r="B190" s="30" t="s">
+        <v>403</v>
+      </c>
+      <c r="C190" s="72" t="s">
+        <v>404</v>
+      </c>
+      <c r="D190" s="85"/>
+      <c r="E190" s="28"/>
+      <c r="F190" s="28"/>
+      <c r="G190" s="46"/>
+      <c r="H190" s="28"/>
+      <c r="I190" s="28"/>
+      <c r="J190" s="28"/>
+      <c r="K190" s="28"/>
+      <c r="L190" s="28"/>
+      <c r="M190" s="28"/>
+      <c r="N190" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="O190" s="46"/>
+      <c r="P190" s="46"/>
+      <c r="Q190" s="6"/>
+    </row>
+    <row r="191" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A191" s="114"/>
+      <c r="B191" s="30" t="s">
+        <v>405</v>
+      </c>
+      <c r="C191" s="72" t="s">
+        <v>406</v>
+      </c>
+      <c r="D191" s="85"/>
+      <c r="E191" s="28"/>
+      <c r="F191" s="28"/>
+      <c r="G191" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="H191" s="28"/>
+      <c r="I191" s="28"/>
+      <c r="J191" s="28"/>
+      <c r="K191" s="28"/>
+      <c r="L191" s="28"/>
+      <c r="M191" s="28"/>
+      <c r="N191" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="O191" s="46"/>
+      <c r="P191" s="46"/>
+      <c r="Q191" s="6"/>
+    </row>
+    <row r="192" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A192" s="114"/>
+      <c r="B192" s="30" t="s">
+        <v>407</v>
+      </c>
+      <c r="C192" s="72" t="s">
+        <v>408</v>
+      </c>
+      <c r="D192" s="85"/>
+      <c r="E192" s="28"/>
+      <c r="F192" s="28"/>
+      <c r="G192" s="28"/>
+      <c r="H192" s="28"/>
+      <c r="I192" s="28"/>
+      <c r="J192" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="K192" s="28"/>
+      <c r="L192" s="28"/>
+      <c r="M192" s="28"/>
+      <c r="N192" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="O192" s="58"/>
+      <c r="P192" s="58"/>
+      <c r="Q192" s="6"/>
+    </row>
+    <row r="193" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A193" s="114"/>
+      <c r="B193" s="30" t="s">
+        <v>409</v>
+      </c>
+      <c r="C193" s="72" t="s">
+        <v>410</v>
+      </c>
+      <c r="D193" s="85"/>
+      <c r="E193" s="28"/>
+      <c r="F193" s="28"/>
+      <c r="G193" s="28"/>
+      <c r="H193" s="28"/>
+      <c r="I193" s="28"/>
+      <c r="J193" s="28"/>
+      <c r="K193" s="28"/>
+      <c r="L193" s="28"/>
+      <c r="M193" s="28"/>
+      <c r="N193" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="O193" s="58"/>
+      <c r="P193" s="58"/>
+      <c r="Q193" s="6"/>
+    </row>
+    <row r="194" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A194" s="114"/>
+      <c r="B194" s="30" t="s">
+        <v>411</v>
+      </c>
+      <c r="C194" s="72" t="s">
+        <v>412</v>
+      </c>
+      <c r="D194" s="85"/>
+      <c r="E194" s="46"/>
+      <c r="F194" s="46"/>
+      <c r="G194" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="H194" s="28"/>
+      <c r="I194" s="28"/>
+      <c r="J194" s="46"/>
+      <c r="K194" s="28"/>
+      <c r="L194" s="28"/>
+      <c r="M194" s="28"/>
+      <c r="N194" s="46"/>
+      <c r="O194" s="45"/>
+      <c r="P194" s="45"/>
+      <c r="Q194" s="6"/>
+    </row>
+    <row r="195" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A195" s="114"/>
+      <c r="B195" s="30" t="s">
+        <v>413</v>
+      </c>
+      <c r="C195" s="72" t="s">
+        <v>414</v>
+      </c>
+      <c r="D195" s="85"/>
+      <c r="E195" s="46"/>
+      <c r="F195" s="28"/>
+      <c r="G195" s="46"/>
+      <c r="H195" s="28"/>
+      <c r="I195" s="28"/>
+      <c r="J195" s="28"/>
+      <c r="K195" s="28"/>
+      <c r="L195" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M195" s="28"/>
+      <c r="N195" s="46"/>
+      <c r="O195" s="46"/>
+      <c r="P195" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q195" s="6"/>
+    </row>
+    <row r="196" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A196" s="114"/>
+      <c r="B196" s="30" t="s">
+        <v>415</v>
+      </c>
+      <c r="C196" s="72" t="s">
+        <v>416</v>
+      </c>
+      <c r="D196" s="85"/>
+      <c r="E196" s="46"/>
+      <c r="F196" s="28"/>
+      <c r="G196" s="46"/>
+      <c r="H196" s="28"/>
+      <c r="I196" s="28"/>
+      <c r="J196" s="28"/>
+      <c r="K196" s="28"/>
+      <c r="L196" s="28"/>
+      <c r="M196" s="28"/>
+      <c r="N196" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="O196" s="46"/>
+      <c r="P196" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q196" s="6"/>
+    </row>
+    <row r="197" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A197" s="114"/>
+      <c r="B197" s="125" t="s">
+        <v>417</v>
+      </c>
+      <c r="C197" s="72" t="s">
+        <v>418</v>
+      </c>
+      <c r="D197" s="85"/>
+      <c r="E197" s="28"/>
+      <c r="F197" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="G197" s="28"/>
+      <c r="H197" s="28"/>
+      <c r="I197" s="28"/>
+      <c r="J197" s="28"/>
+      <c r="K197" s="28"/>
+      <c r="L197" s="28"/>
+      <c r="M197" s="28"/>
+      <c r="N197" s="28"/>
+      <c r="O197" s="58"/>
+      <c r="P197" s="58"/>
+      <c r="Q197" s="6"/>
+    </row>
+    <row r="198" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A198" s="114"/>
+      <c r="B198" s="125" t="s">
+        <v>419</v>
+      </c>
+      <c r="C198" s="72" t="s">
+        <v>420</v>
+      </c>
+      <c r="D198" s="85"/>
+      <c r="E198" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F198" s="46"/>
+      <c r="G198" s="28"/>
+      <c r="H198" s="28"/>
+      <c r="I198" s="28"/>
+      <c r="J198" s="28"/>
+      <c r="K198" s="28"/>
+      <c r="L198" s="28"/>
+      <c r="M198" s="28"/>
+      <c r="N198" s="28"/>
+      <c r="O198" s="58"/>
+      <c r="P198" s="58"/>
+      <c r="Q198" s="6"/>
+    </row>
+    <row r="199" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A199" s="114"/>
+      <c r="B199" s="125" t="s">
+        <v>421</v>
+      </c>
+      <c r="C199" s="72" t="s">
+        <v>422</v>
+      </c>
+      <c r="D199" s="85"/>
+      <c r="E199" s="46"/>
+      <c r="F199" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="G199" s="28"/>
+      <c r="H199" s="28"/>
+      <c r="I199" s="28"/>
+      <c r="J199" s="46"/>
+      <c r="K199" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="L199" s="28"/>
+      <c r="M199" s="28"/>
+      <c r="N199" s="28"/>
+      <c r="O199" s="45"/>
+      <c r="P199" s="45"/>
+      <c r="Q199" s="6"/>
+    </row>
+    <row r="200" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A200" s="114"/>
+      <c r="B200" s="125" t="s">
+        <v>423</v>
+      </c>
+      <c r="C200" s="80" t="s">
+        <v>424</v>
+      </c>
+      <c r="D200" s="85"/>
+      <c r="E200" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F200" s="46"/>
+      <c r="G200" s="28"/>
+      <c r="H200" s="28"/>
+      <c r="I200" s="28"/>
+      <c r="J200" s="28"/>
+      <c r="K200" s="28"/>
+      <c r="L200" s="28"/>
+      <c r="M200" s="28"/>
+      <c r="N200" s="28"/>
+      <c r="O200" s="58"/>
+      <c r="P200" s="58"/>
+      <c r="Q200" s="6"/>
+    </row>
+    <row r="201" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A201" s="114"/>
+      <c r="B201" s="32" t="s">
+        <v>425</v>
+      </c>
+      <c r="C201" s="78" t="s">
+        <v>426</v>
+      </c>
+      <c r="D201" s="85"/>
+      <c r="E201" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F201" s="46"/>
+      <c r="G201" s="28"/>
+      <c r="H201" s="28"/>
+      <c r="I201" s="28"/>
+      <c r="J201" s="28"/>
+      <c r="K201" s="28"/>
+      <c r="L201" s="28"/>
+      <c r="M201" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="N201" s="28"/>
+      <c r="O201" s="58"/>
+      <c r="P201" s="58"/>
+      <c r="Q201" s="6"/>
+    </row>
+    <row r="202" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A202" s="114"/>
+      <c r="B202" s="32" t="s">
+        <v>427</v>
+      </c>
+      <c r="C202" s="78" t="s">
+        <v>428</v>
+      </c>
+      <c r="D202" s="85"/>
+      <c r="E202" s="46"/>
+      <c r="F202" s="46"/>
+      <c r="G202" s="28"/>
+      <c r="H202" s="28"/>
+      <c r="I202" s="28"/>
+      <c r="J202" s="28"/>
+      <c r="K202" s="28"/>
+      <c r="L202" s="28"/>
+      <c r="M202" s="28"/>
+      <c r="N202" s="28"/>
+      <c r="Q202" s="6"/>
+    </row>
+    <row r="203" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A203" s="114"/>
+      <c r="B203" s="32" t="s">
+        <v>429</v>
+      </c>
+      <c r="C203" s="78" t="s">
+        <v>430</v>
+      </c>
+      <c r="D203" s="85"/>
+      <c r="E203" s="46"/>
+      <c r="F203" s="46"/>
+      <c r="G203" s="28"/>
+      <c r="H203" s="28"/>
+      <c r="I203" s="28"/>
+      <c r="J203" s="28"/>
+      <c r="K203" s="28"/>
+      <c r="L203" s="28"/>
+      <c r="M203" s="28"/>
+      <c r="N203" s="28"/>
+      <c r="O203" s="46"/>
+      <c r="P203" s="46"/>
+      <c r="Q203" s="6"/>
+    </row>
+    <row r="204" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A204" s="114"/>
+      <c r="B204" s="32" t="s">
+        <v>431</v>
+      </c>
+      <c r="C204" s="78" t="s">
+        <v>432</v>
+      </c>
+      <c r="D204" s="87"/>
+      <c r="E204" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="F204" s="59"/>
+      <c r="G204" s="60"/>
+      <c r="H204" s="60"/>
+      <c r="I204" s="60"/>
+      <c r="J204" s="60"/>
+      <c r="K204" s="60"/>
+      <c r="L204" s="60"/>
+      <c r="M204" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="N204" s="60"/>
+      <c r="O204" s="61"/>
+      <c r="P204" s="61"/>
+      <c r="Q204" s="5"/>
+    </row>
+    <row r="205" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A205" s="114"/>
+      <c r="B205" s="128" t="s">
+        <v>433</v>
+      </c>
+      <c r="C205" s="72" t="s">
+        <v>434</v>
+      </c>
+      <c r="D205" s="85"/>
+      <c r="E205" s="46"/>
+      <c r="F205" s="28"/>
+      <c r="G205" s="46"/>
+      <c r="H205" s="28"/>
+      <c r="I205" s="28"/>
+      <c r="J205" s="28"/>
+      <c r="K205" s="28"/>
+      <c r="L205" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M205" s="28"/>
+      <c r="N205" s="46"/>
+      <c r="O205" s="46"/>
+      <c r="P205" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q205" s="6"/>
+    </row>
+    <row r="206" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A206" s="114"/>
+      <c r="B206" s="32" t="s">
+        <v>435</v>
+      </c>
+      <c r="C206" s="72" t="s">
+        <v>436</v>
+      </c>
+      <c r="D206" s="85"/>
+      <c r="E206" s="46"/>
+      <c r="F206" s="28"/>
+      <c r="G206" s="46"/>
+      <c r="H206" s="28"/>
+      <c r="I206" s="46"/>
+      <c r="J206" s="46"/>
+      <c r="K206" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="L206" s="28"/>
+      <c r="M206" s="28"/>
+      <c r="N206" s="46"/>
+      <c r="O206" s="45"/>
+      <c r="P206" s="45"/>
+      <c r="Q206" s="6"/>
+    </row>
+    <row r="207" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A207" s="114"/>
+      <c r="B207" s="30" t="s">
+        <v>437</v>
+      </c>
+      <c r="C207" s="72" t="s">
+        <v>438</v>
+      </c>
+      <c r="D207" s="85"/>
+      <c r="E207" s="28"/>
+      <c r="F207" s="28"/>
+      <c r="G207" s="28"/>
+      <c r="H207" s="28"/>
+      <c r="I207" s="28"/>
+      <c r="J207" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="K207" s="28"/>
+      <c r="L207" s="28"/>
+      <c r="M207" s="28"/>
+      <c r="N207" s="28"/>
+      <c r="O207" s="58"/>
+      <c r="P207" s="58"/>
+      <c r="Q207" s="6"/>
+    </row>
+    <row r="208" spans="1:17" ht="85" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A208" s="115"/>
+      <c r="B208" s="30" t="s">
+        <v>439</v>
+      </c>
+      <c r="C208" s="72" t="s">
+        <v>396</v>
+      </c>
+      <c r="D208" s="85"/>
+      <c r="E208" s="28"/>
+      <c r="F208" s="28"/>
+      <c r="G208" s="28"/>
+      <c r="H208" s="28"/>
+      <c r="I208" s="28"/>
+      <c r="J208" s="46"/>
+      <c r="K208" s="28"/>
+      <c r="L208" s="28"/>
+      <c r="M208" s="28"/>
+      <c r="N208" s="28"/>
+      <c r="O208" s="8"/>
+      <c r="Q208" s="6"/>
+    </row>
+    <row r="209" spans="1:17" s="11" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A209" s="153" t="s">
+        <v>440</v>
+      </c>
+      <c r="B209" s="154"/>
+      <c r="C209" s="155"/>
+      <c r="D209" s="123"/>
+      <c r="E209" s="150"/>
+      <c r="F209" s="151"/>
+      <c r="G209" s="151"/>
+      <c r="H209" s="151"/>
+      <c r="I209" s="151"/>
+      <c r="J209" s="151"/>
+      <c r="K209" s="151"/>
+      <c r="L209" s="151"/>
+      <c r="M209" s="151"/>
+      <c r="N209" s="151"/>
+      <c r="O209" s="151"/>
+      <c r="P209" s="152"/>
+      <c r="Q209" s="123"/>
+    </row>
+    <row r="210" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A210" s="82">
+        <v>1</v>
+      </c>
+      <c r="B210" s="33" t="s">
+        <v>441</v>
+      </c>
+      <c r="C210" s="35"/>
+      <c r="D210" s="62"/>
+      <c r="E210" s="28"/>
+      <c r="F210" s="28"/>
+      <c r="G210" s="28"/>
+      <c r="H210" s="28"/>
+      <c r="I210" s="28"/>
+      <c r="J210" s="28"/>
+      <c r="K210" s="28"/>
+      <c r="L210" s="28"/>
+      <c r="M210" s="28"/>
+      <c r="N210" s="28"/>
+      <c r="O210" s="8"/>
+      <c r="P210" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q210" s="6"/>
+    </row>
+    <row r="211" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A211" s="82">
+        <v>3</v>
+      </c>
+      <c r="B211" s="40" t="s">
+        <v>442</v>
+      </c>
+      <c r="C211" s="35"/>
+      <c r="D211" s="63"/>
+      <c r="E211" s="60"/>
+      <c r="F211" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="G211" s="60"/>
+      <c r="H211" s="60"/>
+      <c r="I211" s="60"/>
+      <c r="J211" s="60"/>
+      <c r="K211" s="60"/>
+      <c r="L211" s="60"/>
+      <c r="M211" s="60"/>
+      <c r="N211" s="60"/>
+      <c r="O211" s="46"/>
+      <c r="P211" s="59"/>
+      <c r="Q211" s="5"/>
+    </row>
+    <row r="212" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A212" s="82">
+        <v>7</v>
+      </c>
+      <c r="B212" s="33" t="s">
+        <v>443</v>
+      </c>
+      <c r="C212" s="35"/>
+      <c r="D212" s="62"/>
+      <c r="E212" s="28"/>
+      <c r="F212" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="G212" s="28"/>
+      <c r="H212" s="28"/>
+      <c r="I212" s="28"/>
+      <c r="J212" s="28"/>
+      <c r="K212" s="28"/>
+      <c r="L212" s="28"/>
+      <c r="M212" s="28"/>
+      <c r="N212" s="28"/>
+      <c r="O212" s="46"/>
+      <c r="P212" s="46"/>
+      <c r="Q212" s="6"/>
+    </row>
+    <row r="213" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A213" s="82">
+        <v>9</v>
+      </c>
+      <c r="B213" s="34" t="s">
+        <v>444</v>
+      </c>
+      <c r="C213" s="34"/>
+      <c r="D213" s="62"/>
+      <c r="E213" s="46"/>
+      <c r="F213" s="46"/>
+      <c r="G213" s="46"/>
+      <c r="H213" s="28"/>
+      <c r="I213" s="28"/>
+      <c r="J213" s="28"/>
+      <c r="K213" s="28"/>
+      <c r="L213" s="28"/>
+      <c r="M213" s="28"/>
+      <c r="N213" s="28"/>
+      <c r="P213" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q213" s="6"/>
+    </row>
+    <row r="214" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A214" s="82">
         <v>13</v>
       </c>
-      <c r="B4" s="48"/>
-[...17 lines deleted...]
-      <c r="A5" s="53" t="s">
+      <c r="B214" s="35" t="s">
+        <v>445</v>
+      </c>
+      <c r="C214" s="41"/>
+      <c r="D214" s="62"/>
+      <c r="E214" s="46"/>
+      <c r="F214" s="46"/>
+      <c r="G214" s="46"/>
+      <c r="H214" s="28"/>
+      <c r="I214" s="28"/>
+      <c r="J214" s="28"/>
+      <c r="K214" s="28"/>
+      <c r="L214" s="28"/>
+      <c r="M214" s="28"/>
+      <c r="N214" s="28"/>
+      <c r="O214" s="46"/>
+      <c r="P214" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q214" s="6"/>
+    </row>
+    <row r="215" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A215" s="82">
         <v>14</v>
       </c>
-      <c r="B5" s="53" t="s">
-[...30 lines deleted...]
-      <c r="M5" s="56" t="s">
+      <c r="B215" s="35" t="s">
+        <v>446</v>
+      </c>
+      <c r="C215" s="35"/>
+      <c r="D215" s="62"/>
+      <c r="E215" s="46"/>
+      <c r="F215" s="46"/>
+      <c r="G215" s="46"/>
+      <c r="H215" s="28"/>
+      <c r="I215" s="28"/>
+      <c r="J215" s="28"/>
+      <c r="K215" s="28"/>
+      <c r="L215" s="28"/>
+      <c r="M215" s="28"/>
+      <c r="N215" s="28"/>
+      <c r="P215" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q215" s="6"/>
+    </row>
+    <row r="216" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A216" s="82">
         <v>19</v>
       </c>
-      <c r="N5" s="56" t="s">
-[...253 lines deleted...]
-      <c r="B15" s="75" t="s">
+      <c r="B216" s="35" t="s">
+        <v>447</v>
+      </c>
+      <c r="C216" s="35"/>
+      <c r="D216" s="62"/>
+      <c r="E216" s="46"/>
+      <c r="F216" s="46"/>
+      <c r="G216" s="46"/>
+      <c r="H216" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="I216" s="28"/>
+      <c r="J216" s="28"/>
+      <c r="K216" s="28"/>
+      <c r="L216" s="28"/>
+      <c r="M216" s="28"/>
+      <c r="N216" s="28"/>
+      <c r="O216" s="46"/>
+      <c r="P216" s="46"/>
+      <c r="Q216" s="6"/>
+    </row>
+    <row r="217" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A217" s="82">
         <v>33</v>
       </c>
-      <c r="C15" s="73" t="s">
-[...88 lines deleted...]
-      <c r="B19" s="78" t="s">
+      <c r="B217" s="34" t="s">
+        <v>448</v>
+      </c>
+      <c r="C217" s="35"/>
+      <c r="D217" s="62"/>
+      <c r="E217" s="46"/>
+      <c r="F217" s="46"/>
+      <c r="G217" s="46"/>
+      <c r="H217" s="46"/>
+      <c r="I217" s="28"/>
+      <c r="J217" s="28"/>
+      <c r="K217" s="28"/>
+      <c r="L217" s="28"/>
+      <c r="M217" s="28"/>
+      <c r="N217" s="28"/>
+      <c r="O217" s="8"/>
+      <c r="P217" s="8"/>
+      <c r="Q217" s="6"/>
+    </row>
+    <row r="218" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A218" s="82">
         <v>37</v>
       </c>
-      <c r="C19" s="73" t="s">
-[...21 lines deleted...]
-      <c r="B20" s="58" t="s">
+      <c r="B218" s="41" t="s">
+        <v>449</v>
+      </c>
+      <c r="C218" s="34"/>
+      <c r="D218" s="63"/>
+      <c r="E218" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="F218" s="60"/>
+      <c r="G218" s="60"/>
+      <c r="H218" s="60"/>
+      <c r="I218" s="60"/>
+      <c r="J218" s="59"/>
+      <c r="K218" s="60"/>
+      <c r="L218" s="60"/>
+      <c r="M218" s="60"/>
+      <c r="N218" s="60"/>
+      <c r="O218" s="61"/>
+      <c r="P218" s="64"/>
+      <c r="Q218" s="5"/>
+    </row>
+    <row r="219" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A219" s="82">
         <v>38</v>
       </c>
-      <c r="C20" s="59" t="s">
-[...21 lines deleted...]
-      <c r="B21" s="58" t="s">
+      <c r="B219" s="35" t="s">
+        <v>450</v>
+      </c>
+      <c r="C219" s="36"/>
+      <c r="D219" s="62"/>
+      <c r="E219" s="44" t="s">
         <v>39</v>
       </c>
-      <c r="C21" s="59" t="s">
-[...144 lines deleted...]
-      <c r="B27" s="58" t="s">
+      <c r="F219" s="28"/>
+      <c r="G219" s="28"/>
+      <c r="H219" s="28"/>
+      <c r="I219" s="28"/>
+      <c r="J219" s="46"/>
+      <c r="K219" s="28"/>
+      <c r="L219" s="28"/>
+      <c r="M219" s="28"/>
+      <c r="N219" s="28"/>
+      <c r="O219" s="58"/>
+      <c r="P219" s="45"/>
+      <c r="Q219" s="6"/>
+    </row>
+    <row r="220" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A220" s="82">
+        <v>54</v>
+      </c>
+      <c r="B220" s="35" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C220" s="30"/>
+      <c r="D220" s="62"/>
+      <c r="E220" s="46"/>
+      <c r="F220" s="28"/>
+      <c r="G220" s="46"/>
+      <c r="H220" s="28"/>
+      <c r="I220" s="28"/>
+      <c r="J220" s="46"/>
+      <c r="K220" s="28"/>
+      <c r="L220" s="28"/>
+      <c r="M220" s="28"/>
+      <c r="N220" s="28"/>
+      <c r="O220" s="46"/>
+      <c r="P220" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q220" s="6"/>
+    </row>
+    <row r="221" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A221" s="82" t="s">
+        <v>451</v>
+      </c>
+      <c r="B221" s="35" t="s">
+        <v>452</v>
+      </c>
+      <c r="C221" s="10"/>
+      <c r="D221" s="62"/>
+      <c r="E221" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F221" s="28"/>
+      <c r="G221" s="46"/>
+      <c r="H221" s="28"/>
+      <c r="I221" s="28"/>
+      <c r="J221" s="46"/>
+      <c r="K221" s="28"/>
+      <c r="L221" s="28"/>
+      <c r="M221" s="28"/>
+      <c r="N221" s="28"/>
+      <c r="O221" s="46"/>
+      <c r="P221" s="46"/>
+      <c r="Q221" s="6"/>
+    </row>
+    <row r="222" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A222" s="82">
+        <v>87</v>
+      </c>
+      <c r="B222" s="34" t="s">
+        <v>453</v>
+      </c>
+      <c r="C222" s="10"/>
+      <c r="D222" s="62"/>
+      <c r="E222" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F222" s="28"/>
+      <c r="G222" s="28"/>
+      <c r="H222" s="28"/>
+      <c r="I222" s="28"/>
+      <c r="J222" s="46"/>
+      <c r="K222" s="28"/>
+      <c r="L222" s="28"/>
+      <c r="M222" s="28"/>
+      <c r="N222" s="28"/>
+      <c r="O222" s="58"/>
+      <c r="P222" s="58"/>
+      <c r="Q222" s="6"/>
+    </row>
+    <row r="223" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A223" s="82">
+        <v>118</v>
+      </c>
+      <c r="B223" s="36" t="s">
+        <v>454</v>
+      </c>
+      <c r="C223" s="10"/>
+      <c r="D223" s="62"/>
+      <c r="E223" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F223" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="G223" s="47" t="s">
         <v>45</v>
       </c>
-      <c r="C27" s="59" t="s">
-[...407 lines deleted...]
-      <c r="C43" s="73" t="s">
+      <c r="H223" s="28"/>
+      <c r="I223" s="28"/>
+      <c r="J223" s="46"/>
+      <c r="K223" s="28"/>
+      <c r="L223" s="28"/>
+      <c r="M223" s="28"/>
+      <c r="N223" s="46"/>
+      <c r="O223" s="46"/>
+      <c r="P223" s="81" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q223" s="6"/>
+    </row>
+    <row r="224" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A224" s="82">
+        <v>127</v>
+      </c>
+      <c r="B224" s="30" t="s">
+        <v>455</v>
+      </c>
+      <c r="C224" s="34"/>
+      <c r="D224" s="62"/>
+      <c r="E224" s="28"/>
+      <c r="F224" s="28"/>
+      <c r="G224" s="28"/>
+      <c r="H224" s="28"/>
+      <c r="I224" s="28"/>
+      <c r="J224" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="K224" s="28"/>
+      <c r="L224" s="28"/>
+      <c r="M224" s="28"/>
+      <c r="N224" s="28"/>
+      <c r="O224" s="58"/>
+      <c r="P224" s="66"/>
+      <c r="Q224" s="6"/>
+    </row>
+    <row r="225" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A225" s="82">
+        <v>150</v>
+      </c>
+      <c r="B225" s="10" t="s">
+        <v>456</v>
+      </c>
+      <c r="C225" s="42"/>
+      <c r="D225" s="62"/>
+      <c r="E225" s="28"/>
+      <c r="F225" s="28"/>
+      <c r="G225" s="28"/>
+      <c r="H225" s="28"/>
+      <c r="I225" s="28"/>
+      <c r="J225" s="46"/>
+      <c r="K225" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="L225" s="28"/>
+      <c r="M225" s="28"/>
+      <c r="N225" s="28"/>
+      <c r="O225" s="58"/>
+      <c r="P225" s="66"/>
+      <c r="Q225" s="6"/>
+    </row>
+    <row r="226" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A226" s="82">
+        <v>151</v>
+      </c>
+      <c r="B226" s="10" t="s">
+        <v>457</v>
+      </c>
+      <c r="C226" s="32"/>
+      <c r="D226" s="62"/>
+      <c r="E226" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F226" s="28"/>
+      <c r="G226" s="28"/>
+      <c r="H226" s="28"/>
+      <c r="I226" s="28"/>
+      <c r="J226" s="46"/>
+      <c r="K226" s="28"/>
+      <c r="L226" s="28"/>
+      <c r="M226" s="28"/>
+      <c r="N226" s="28"/>
+      <c r="O226" s="67"/>
+      <c r="P226" s="28"/>
+      <c r="Q226" s="6"/>
+    </row>
+    <row r="227" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A227" s="82" t="s">
+        <v>458</v>
+      </c>
+      <c r="B227" s="10" t="s">
+        <v>459</v>
+      </c>
+      <c r="C227" s="32"/>
+      <c r="D227" s="62"/>
+      <c r="E227" s="46"/>
+      <c r="F227" s="28"/>
+      <c r="G227" s="28"/>
+      <c r="H227" s="28"/>
+      <c r="I227" s="28"/>
+      <c r="J227" s="46"/>
+      <c r="K227" s="28"/>
+      <c r="L227" s="28"/>
+      <c r="M227" s="28"/>
+      <c r="N227" s="28"/>
+      <c r="O227" s="8"/>
+      <c r="P227" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q227" s="6"/>
+    </row>
+    <row r="228" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A228" s="82">
+        <v>162</v>
+      </c>
+      <c r="B228" s="34" t="s">
+        <v>460</v>
+      </c>
+      <c r="C228" s="43"/>
+      <c r="D228" s="62"/>
+      <c r="E228" s="28"/>
+      <c r="F228" s="28"/>
+      <c r="G228" s="28"/>
+      <c r="H228" s="28"/>
+      <c r="I228" s="28"/>
+      <c r="J228" s="46"/>
+      <c r="K228" s="46"/>
+      <c r="L228" s="28"/>
+      <c r="M228" s="28"/>
+      <c r="N228" s="28"/>
+      <c r="O228" s="69"/>
+      <c r="P228" s="8"/>
+      <c r="Q228" s="6"/>
+    </row>
+    <row r="229" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A229" s="82">
+        <v>168</v>
+      </c>
+      <c r="B229" s="42" t="s">
+        <v>461</v>
+      </c>
+      <c r="C229" s="110"/>
+      <c r="D229" s="63"/>
+      <c r="E229" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="F229" s="60"/>
+      <c r="G229" s="60"/>
+      <c r="H229" s="60"/>
+      <c r="I229" s="60"/>
+      <c r="J229" s="60"/>
+      <c r="K229" s="60"/>
+      <c r="L229" s="60"/>
+      <c r="M229" s="60"/>
+      <c r="N229" s="60"/>
+      <c r="O229" s="68"/>
+      <c r="P229" s="61"/>
+      <c r="Q229" s="5"/>
+    </row>
+    <row r="230" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A230" s="82">
+        <v>170</v>
+      </c>
+      <c r="B230" s="32" t="s">
+        <v>462</v>
+      </c>
+      <c r="C230" s="12"/>
+      <c r="D230" s="62"/>
+      <c r="E230" s="46"/>
+      <c r="F230" s="28"/>
+      <c r="G230" s="28"/>
+      <c r="H230" s="28"/>
+      <c r="I230" s="28"/>
+      <c r="J230" s="28"/>
+      <c r="K230" s="28"/>
+      <c r="L230" s="28"/>
+      <c r="M230" s="28"/>
+      <c r="N230" s="28"/>
+      <c r="O230" s="8"/>
+      <c r="P230" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q230" s="6"/>
+    </row>
+    <row r="231" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A231" s="82">
+        <v>172</v>
+      </c>
+      <c r="B231" s="32" t="s">
+        <v>463</v>
+      </c>
+      <c r="C231" s="12"/>
+      <c r="D231" s="62"/>
+      <c r="E231" s="46"/>
+      <c r="F231" s="28"/>
+      <c r="G231" s="28"/>
+      <c r="H231" s="28"/>
+      <c r="I231" s="28"/>
+      <c r="J231" s="28"/>
+      <c r="K231" s="28"/>
+      <c r="L231" s="28"/>
+      <c r="M231" s="28"/>
+      <c r="N231" s="28"/>
+      <c r="O231" s="8"/>
+      <c r="P231" s="8"/>
+      <c r="Q231" s="6"/>
+    </row>
+    <row r="232" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A232" s="82">
+        <v>173</v>
+      </c>
+      <c r="B232" s="43" t="s">
+        <v>464</v>
+      </c>
+      <c r="C232" s="12"/>
+      <c r="D232" s="63"/>
+      <c r="E232" s="59"/>
+      <c r="F232" s="59"/>
+      <c r="G232" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="H232" s="60"/>
+      <c r="I232" s="60"/>
+      <c r="J232" s="60"/>
+      <c r="K232" s="60"/>
+      <c r="L232" s="60"/>
+      <c r="M232" s="60"/>
+      <c r="N232" s="60"/>
+      <c r="O232" s="8"/>
+      <c r="P232" s="61"/>
+      <c r="Q232" s="5"/>
+    </row>
+    <row r="233" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A233" s="83" t="s">
+        <v>465</v>
+      </c>
+      <c r="B233" s="110" t="s">
+        <v>466</v>
+      </c>
+      <c r="C233" s="32"/>
+      <c r="D233" s="63"/>
+      <c r="E233" s="59"/>
+      <c r="F233" s="59"/>
+      <c r="G233" s="59"/>
+      <c r="H233" s="60"/>
+      <c r="I233" s="60"/>
+      <c r="J233" s="60"/>
+      <c r="K233" s="60"/>
+      <c r="L233" s="60"/>
+      <c r="M233" s="60"/>
+      <c r="N233" s="60"/>
+      <c r="O233" s="8"/>
+      <c r="P233" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q233" s="5"/>
+    </row>
+    <row r="234" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A234" s="82">
+        <v>175</v>
+      </c>
+      <c r="B234" s="12" t="s">
+        <v>467</v>
+      </c>
+      <c r="C234" s="32"/>
+      <c r="D234" s="62"/>
+      <c r="E234" s="46"/>
+      <c r="F234" s="28"/>
+      <c r="G234" s="28"/>
+      <c r="H234" s="28"/>
+      <c r="I234" s="28"/>
+      <c r="J234" s="28"/>
+      <c r="K234" s="28"/>
+      <c r="L234" s="28"/>
+      <c r="M234" s="28"/>
+      <c r="N234" s="28"/>
+      <c r="O234" s="8"/>
+      <c r="P234" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q234" s="6"/>
+    </row>
+    <row r="235" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A235" s="83" t="s">
+        <v>468</v>
+      </c>
+      <c r="B235" s="12" t="s">
+        <v>469</v>
+      </c>
+      <c r="C235" s="32"/>
+      <c r="D235" s="62"/>
+      <c r="E235" s="46"/>
+      <c r="F235" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="G235" s="28"/>
+      <c r="H235" s="28"/>
+      <c r="I235" s="28"/>
+      <c r="J235" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="K235" s="28"/>
+      <c r="L235" s="28"/>
+      <c r="M235" s="28"/>
+      <c r="N235" s="28"/>
+      <c r="O235" s="8"/>
+      <c r="P235" s="8"/>
+      <c r="Q235" s="6"/>
+    </row>
+    <row r="236" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A236" s="83" t="s">
+        <v>470</v>
+      </c>
+      <c r="B236" s="12" t="s">
+        <v>471</v>
+      </c>
+      <c r="C236" s="34"/>
+      <c r="D236" s="62"/>
+      <c r="E236" s="46"/>
+      <c r="F236" s="28"/>
+      <c r="G236" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="H236" s="28"/>
+      <c r="I236" s="28"/>
+      <c r="J236" s="28"/>
+      <c r="K236" s="28"/>
+      <c r="L236" s="28"/>
+      <c r="M236" s="28"/>
+      <c r="N236" s="28"/>
+      <c r="O236" s="8"/>
+      <c r="P236" s="8"/>
+      <c r="Q236" s="6"/>
+    </row>
+    <row r="237" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A237" s="82">
+        <v>180</v>
+      </c>
+      <c r="B237" s="32" t="s">
+        <v>472</v>
+      </c>
+      <c r="C237" s="33"/>
+      <c r="D237" s="62"/>
+      <c r="E237" s="46"/>
+      <c r="F237" s="28"/>
+      <c r="G237" s="28"/>
+      <c r="H237" s="28"/>
+      <c r="I237" s="28"/>
+      <c r="J237" s="28"/>
+      <c r="K237" s="28"/>
+      <c r="L237" s="28"/>
+      <c r="M237" s="28"/>
+      <c r="N237" s="28"/>
+      <c r="O237" s="8"/>
+      <c r="P237" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q237" s="6"/>
+    </row>
+    <row r="238" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A238" s="83" t="s">
+        <v>473</v>
+      </c>
+      <c r="B238" s="32" t="s">
+        <v>474</v>
+      </c>
+      <c r="C238" s="33"/>
+      <c r="D238" s="62"/>
+      <c r="E238" s="46"/>
+      <c r="F238" s="28"/>
+      <c r="G238" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="H238" s="28"/>
+      <c r="I238" s="28"/>
+      <c r="J238" s="28"/>
+      <c r="K238" s="28"/>
+      <c r="L238" s="28"/>
+      <c r="M238" s="28"/>
+      <c r="N238" s="28"/>
+      <c r="O238" s="8"/>
+      <c r="P238" s="8"/>
+      <c r="Q238" s="6"/>
+    </row>
+    <row r="239" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A239" s="83">
+        <v>184</v>
+      </c>
+      <c r="B239" s="32" t="s">
+        <v>475</v>
+      </c>
+      <c r="C239" s="35"/>
+      <c r="D239" s="62"/>
+      <c r="E239" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="G239" s="28"/>
+      <c r="H239" s="28"/>
+      <c r="I239" s="28"/>
+      <c r="J239" s="28"/>
+      <c r="K239" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="L239" s="28"/>
+      <c r="M239" s="28"/>
+      <c r="N239" s="28"/>
+      <c r="O239" s="8"/>
+      <c r="P239" s="53" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q239" s="6"/>
+    </row>
+    <row r="240" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A240" s="82">
+        <v>202</v>
+      </c>
+      <c r="B240" s="34" t="s">
+        <v>476</v>
+      </c>
+      <c r="C240" s="35"/>
+      <c r="D240" s="62"/>
+      <c r="E240" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F240" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="G240" s="28"/>
+      <c r="H240" s="28"/>
+      <c r="I240" s="28"/>
+      <c r="J240" s="28"/>
+      <c r="K240" s="28"/>
+      <c r="L240" s="28"/>
+      <c r="M240" s="28"/>
+      <c r="N240" s="28"/>
+      <c r="O240" s="58"/>
+      <c r="P240" s="45"/>
+      <c r="Q240" s="6"/>
+    </row>
+    <row r="241" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A241" s="82">
+        <v>211</v>
+      </c>
+      <c r="B241" s="33" t="s">
+        <v>477</v>
+      </c>
+      <c r="C241" s="34"/>
+      <c r="D241" s="62"/>
+      <c r="E241" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F241" s="28"/>
+      <c r="G241" s="28"/>
+      <c r="H241" s="28"/>
+      <c r="I241" s="28"/>
+      <c r="J241" s="28"/>
+      <c r="K241" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="L241" s="28"/>
+      <c r="M241" s="28"/>
+      <c r="N241" s="28"/>
+      <c r="P241" s="58"/>
+      <c r="Q241" s="6"/>
+    </row>
+    <row r="242" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A242" s="82">
+        <v>212</v>
+      </c>
+      <c r="B242" s="33" t="s">
+        <v>478</v>
+      </c>
+      <c r="C242" s="43"/>
+      <c r="D242" s="62"/>
+      <c r="E242" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F242" s="28"/>
+      <c r="G242" s="28"/>
+      <c r="H242" s="28"/>
+      <c r="I242" s="28"/>
+      <c r="J242" s="28"/>
+      <c r="K242" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="L242" s="28"/>
+      <c r="M242" s="28"/>
+      <c r="N242" s="28"/>
+      <c r="O242" s="58"/>
+      <c r="P242" s="58"/>
+      <c r="Q242" s="6"/>
+    </row>
+    <row r="243" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A243" s="82">
+        <v>215</v>
+      </c>
+      <c r="B243" s="35" t="s">
+        <v>479</v>
+      </c>
+      <c r="C243" s="43"/>
+      <c r="D243" s="62"/>
+      <c r="E243" s="28"/>
+      <c r="F243" s="28"/>
+      <c r="G243" s="8"/>
+      <c r="H243" s="28"/>
+      <c r="I243" s="28"/>
+      <c r="J243" s="28"/>
+      <c r="K243" s="28"/>
+      <c r="L243" s="28"/>
+      <c r="M243" s="28"/>
+      <c r="N243" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="O243" s="46"/>
+      <c r="P243" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q243" s="6"/>
+    </row>
+    <row r="244" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A244" s="82" t="s">
+        <v>480</v>
+      </c>
+      <c r="B244" s="35" t="s">
+        <v>481</v>
+      </c>
+      <c r="C244" s="34"/>
+      <c r="D244" s="62"/>
+      <c r="E244" s="28"/>
+      <c r="F244" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="H244" s="28"/>
+      <c r="I244" s="28"/>
+      <c r="J244" s="28"/>
+      <c r="K244" s="28"/>
+      <c r="L244" s="28"/>
+      <c r="M244" s="28"/>
+      <c r="N244" s="46"/>
+      <c r="O244" s="46"/>
+      <c r="P244" s="46"/>
+      <c r="Q244" s="6"/>
+    </row>
+    <row r="245" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A245" s="82">
+        <v>221</v>
+      </c>
+      <c r="B245" s="34" t="s">
+        <v>482</v>
+      </c>
+      <c r="C245" s="37"/>
+      <c r="D245" s="62"/>
+      <c r="E245" s="46"/>
+      <c r="F245" s="28"/>
+      <c r="G245" s="28"/>
+      <c r="H245" s="28"/>
+      <c r="I245" s="28"/>
+      <c r="J245" s="28"/>
+      <c r="K245" s="28"/>
+      <c r="L245" s="28"/>
+      <c r="M245" s="28"/>
+      <c r="N245" s="28"/>
+      <c r="O245" s="8"/>
+      <c r="P245" s="8"/>
+      <c r="Q245" s="6"/>
+    </row>
+    <row r="246" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A246" s="82">
+        <v>235</v>
+      </c>
+      <c r="B246" s="43" t="s">
+        <v>483</v>
+      </c>
+      <c r="C246" s="35"/>
+      <c r="D246" s="63"/>
+      <c r="E246" s="59"/>
+      <c r="F246" s="60"/>
+      <c r="G246" s="60"/>
+      <c r="H246" s="60"/>
+      <c r="I246" s="60"/>
+      <c r="J246" s="59"/>
+      <c r="K246" s="60"/>
+      <c r="L246" s="60"/>
+      <c r="M246" s="60"/>
+      <c r="N246" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="O246" s="61"/>
+      <c r="P246" s="61"/>
+      <c r="Q246" s="5"/>
+    </row>
+    <row r="247" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A247" s="82">
+        <v>279</v>
+      </c>
+      <c r="B247" s="43" t="s">
+        <v>484</v>
+      </c>
+      <c r="C247" s="34"/>
+      <c r="D247" s="63"/>
+      <c r="E247" s="59"/>
+      <c r="F247" s="60"/>
+      <c r="G247" s="60"/>
+      <c r="H247" s="60"/>
+      <c r="I247" s="60"/>
+      <c r="J247" s="59"/>
+      <c r="K247" s="60"/>
+      <c r="L247" s="60"/>
+      <c r="M247" s="60"/>
+      <c r="N247" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="O247" s="64"/>
+      <c r="P247" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q247" s="5"/>
+    </row>
+    <row r="248" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A248" s="82">
+        <v>281</v>
+      </c>
+      <c r="B248" s="34" t="s">
+        <v>485</v>
+      </c>
+      <c r="C248" s="34"/>
+      <c r="D248" s="62"/>
+      <c r="E248" s="46"/>
+      <c r="F248" s="28"/>
+      <c r="G248" s="28"/>
+      <c r="H248" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="I248" s="28"/>
+      <c r="J248" s="28"/>
+      <c r="K248" s="46"/>
+      <c r="L248" s="28"/>
+      <c r="M248" s="28"/>
+      <c r="N248" s="28"/>
+      <c r="O248" s="58"/>
+      <c r="P248" s="58"/>
+      <c r="Q248" s="6"/>
+    </row>
+    <row r="249" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A249" s="82">
+        <v>304</v>
+      </c>
+      <c r="B249" s="37" t="s">
+        <v>486</v>
+      </c>
+      <c r="C249" s="34"/>
+      <c r="D249" s="62"/>
+      <c r="E249" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F249" s="28"/>
+      <c r="G249" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="H249" s="28"/>
+      <c r="I249" s="28"/>
+      <c r="J249" s="46"/>
+      <c r="K249" s="28"/>
+      <c r="L249" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="M249" s="28"/>
+      <c r="N249" s="28"/>
+      <c r="O249" s="8"/>
+      <c r="P249" s="46"/>
+      <c r="Q249" s="6"/>
+    </row>
+    <row r="250" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A250" s="82">
         <v>343</v>
       </c>
-      <c r="D43" s="60"/>
-[...884 lines deleted...]
-      <c r="C78" s="88" t="s">
+      <c r="B250" s="35" t="s">
+        <v>487</v>
+      </c>
+      <c r="C250" s="38"/>
+      <c r="D250" s="62"/>
+      <c r="E250" s="46"/>
+      <c r="F250" s="28"/>
+      <c r="G250" s="28"/>
+      <c r="H250" s="28"/>
+      <c r="I250" s="28"/>
+      <c r="J250" s="28"/>
+      <c r="K250" s="28"/>
+      <c r="L250" s="28"/>
+      <c r="M250" s="28"/>
+      <c r="N250" s="28"/>
+      <c r="O250" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="P250" s="46"/>
+      <c r="Q250" s="6"/>
+    </row>
+    <row r="251" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A251" s="82">
         <v>375</v>
       </c>
-      <c r="D78" s="60"/>
-[...1732 lines deleted...]
-      <c r="B147" s="58" t="s">
+      <c r="B251" s="34" t="s">
+        <v>488</v>
+      </c>
+      <c r="C251" s="36"/>
+      <c r="D251" s="62"/>
+      <c r="E251" s="46"/>
+      <c r="F251" s="28"/>
+      <c r="G251" s="28"/>
+      <c r="H251" s="28"/>
+      <c r="I251" s="28"/>
+      <c r="J251" s="28"/>
+      <c r="K251" s="28"/>
+      <c r="L251" s="28"/>
+      <c r="M251" s="28"/>
+      <c r="N251" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="O251" s="28"/>
+      <c r="P251" s="28"/>
+      <c r="Q251" s="6"/>
+    </row>
+    <row r="252" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A252" s="82">
+        <v>485</v>
+      </c>
+      <c r="B252" s="34" t="s">
+        <v>489</v>
+      </c>
+      <c r="C252" s="34"/>
+      <c r="D252" s="62"/>
+      <c r="E252" s="46"/>
+      <c r="F252" s="28"/>
+      <c r="G252" s="28"/>
+      <c r="H252" s="28"/>
+      <c r="I252" s="28"/>
+      <c r="J252" s="28"/>
+      <c r="K252" s="28"/>
+      <c r="L252" s="28"/>
+      <c r="M252" s="28"/>
+      <c r="N252" s="28"/>
+      <c r="O252" s="8"/>
+      <c r="P252" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q252" s="6"/>
+    </row>
+    <row r="253" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A253" s="82" t="s">
+        <v>490</v>
+      </c>
+      <c r="B253" s="34" t="s">
+        <v>491</v>
+      </c>
+      <c r="C253" s="34"/>
+      <c r="D253" s="62"/>
+      <c r="E253" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F253" s="28"/>
+      <c r="G253" s="28"/>
+      <c r="H253" s="28"/>
+      <c r="I253" s="28"/>
+      <c r="J253" s="28"/>
+      <c r="K253" s="28"/>
+      <c r="L253" s="28"/>
+      <c r="M253" s="28"/>
+      <c r="N253" s="28"/>
+      <c r="O253" s="8"/>
+      <c r="P253" s="8"/>
+      <c r="Q253" s="6"/>
+    </row>
+    <row r="254" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A254" s="82">
+        <v>588</v>
+      </c>
+      <c r="B254" s="38" t="s">
+        <v>492</v>
+      </c>
+      <c r="C254" s="34"/>
+      <c r="D254" s="62"/>
+      <c r="E254" s="46"/>
+      <c r="F254" s="28"/>
+      <c r="G254" s="28"/>
+      <c r="H254" s="28"/>
+      <c r="I254" s="28"/>
+      <c r="J254" s="46"/>
+      <c r="K254" s="28"/>
+      <c r="L254" s="28"/>
+      <c r="M254" s="28"/>
+      <c r="N254" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="O254" s="8"/>
+      <c r="P254" s="46"/>
+      <c r="Q254" s="6"/>
+    </row>
+    <row r="255" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A255" s="82">
+        <v>630</v>
+      </c>
+      <c r="B255" s="34" t="s">
+        <v>493</v>
+      </c>
+      <c r="C255" s="34"/>
+      <c r="D255" s="62"/>
+      <c r="E255" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F255" s="28"/>
+      <c r="G255" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="H255" s="28"/>
+      <c r="I255" s="28"/>
+      <c r="J255" s="28"/>
+      <c r="K255" s="28"/>
+      <c r="L255" s="28"/>
+      <c r="M255" s="28"/>
+      <c r="N255" s="65" t="s">
+        <v>494</v>
+      </c>
+      <c r="O255" s="8"/>
+      <c r="P255" s="117" t="s">
+        <v>495</v>
+      </c>
+      <c r="Q255" s="6"/>
+    </row>
+    <row r="256" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A256" s="82">
+        <v>631</v>
+      </c>
+      <c r="B256" s="34" t="s">
+        <v>496</v>
+      </c>
+      <c r="C256" s="34"/>
+      <c r="D256" s="62"/>
+      <c r="E256" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F256" s="28"/>
+      <c r="G256" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="H256" s="28"/>
+      <c r="I256" s="28"/>
+      <c r="J256" s="28"/>
+      <c r="K256" s="28"/>
+      <c r="L256" s="28"/>
+      <c r="M256" s="28"/>
+      <c r="N256" s="65" t="s">
+        <v>494</v>
+      </c>
+      <c r="O256" s="8"/>
+      <c r="P256" s="117" t="s">
+        <v>495</v>
+      </c>
+      <c r="Q256" s="6"/>
+    </row>
+    <row r="257" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A257" s="83" t="s">
+        <v>497</v>
+      </c>
+      <c r="B257" s="34" t="s">
+        <v>498</v>
+      </c>
+      <c r="C257" s="34"/>
+      <c r="D257" s="62"/>
+      <c r="E257" s="46"/>
+      <c r="F257" s="28"/>
+      <c r="G257" s="46"/>
+      <c r="H257" s="28"/>
+      <c r="I257" s="28"/>
+      <c r="J257" s="28"/>
+      <c r="K257" s="28"/>
+      <c r="L257" s="28"/>
+      <c r="M257" s="28"/>
+      <c r="N257" s="46"/>
+      <c r="O257" s="8"/>
+      <c r="P257" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q257" s="6"/>
+    </row>
+    <row r="258" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A258" s="83" t="s">
+        <v>499</v>
+      </c>
+      <c r="B258" s="34" t="s">
+        <v>500</v>
+      </c>
+      <c r="C258" s="34"/>
+      <c r="D258" s="62"/>
+      <c r="E258" s="46"/>
+      <c r="F258" s="28"/>
+      <c r="G258" s="46"/>
+      <c r="H258" s="28"/>
+      <c r="I258" s="28"/>
+      <c r="J258" s="28"/>
+      <c r="K258" s="28"/>
+      <c r="L258" s="28"/>
+      <c r="M258" s="28"/>
+      <c r="N258" s="46"/>
+      <c r="O258" s="8"/>
+      <c r="P258" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q258" s="6"/>
+    </row>
+    <row r="259" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A259" s="83" t="s">
+        <v>501</v>
+      </c>
+      <c r="B259" s="34" t="s">
+        <v>502</v>
+      </c>
+      <c r="C259" s="34"/>
+      <c r="D259" s="62"/>
+      <c r="E259" s="46"/>
+      <c r="F259" s="28"/>
+      <c r="G259" s="46"/>
+      <c r="H259" s="28"/>
+      <c r="I259" s="28"/>
+      <c r="J259" s="28"/>
+      <c r="K259" s="28"/>
+      <c r="L259" s="28"/>
+      <c r="M259" s="28"/>
+      <c r="N259" s="46"/>
+      <c r="O259" s="8"/>
+      <c r="P259" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q259" s="6"/>
+    </row>
+    <row r="260" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A260" s="83" t="s">
+        <v>503</v>
+      </c>
+      <c r="B260" s="34" t="s">
+        <v>504</v>
+      </c>
+      <c r="C260" s="36"/>
+      <c r="D260" s="62"/>
+      <c r="E260" s="46"/>
+      <c r="F260" s="28"/>
+      <c r="G260" s="46"/>
+      <c r="H260" s="28"/>
+      <c r="I260" s="28"/>
+      <c r="J260" s="28"/>
+      <c r="K260" s="28"/>
+      <c r="L260" s="28"/>
+      <c r="M260" s="28"/>
+      <c r="N260" s="46"/>
+      <c r="O260" s="8"/>
+      <c r="P260" s="46"/>
+      <c r="Q260" s="6"/>
+    </row>
+    <row r="261" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A261" s="82" t="s">
+        <v>505</v>
+      </c>
+      <c r="B261" s="34" t="s">
+        <v>506</v>
+      </c>
+      <c r="C261" s="37"/>
+      <c r="D261" s="62"/>
+      <c r="E261" s="46"/>
+      <c r="F261" s="28"/>
+      <c r="G261" s="46"/>
+      <c r="H261" s="28"/>
+      <c r="I261" s="28"/>
+      <c r="J261" s="28"/>
+      <c r="K261" s="28"/>
+      <c r="L261" s="28"/>
+      <c r="M261" s="28"/>
+      <c r="N261" s="46"/>
+      <c r="O261" s="8"/>
+      <c r="P261" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q261" s="6"/>
+    </row>
+    <row r="262" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A262" s="82" t="s">
+        <v>507</v>
+      </c>
+      <c r="B262" s="34" t="s">
+        <v>508</v>
+      </c>
+      <c r="C262" s="34"/>
+      <c r="D262" s="62"/>
+      <c r="E262" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F262" s="28"/>
+      <c r="G262" s="46"/>
+      <c r="H262" s="28"/>
+      <c r="I262" s="28"/>
+      <c r="J262" s="28"/>
+      <c r="K262" s="28"/>
+      <c r="L262" s="28"/>
+      <c r="M262" s="28"/>
+      <c r="N262" s="46"/>
+      <c r="O262" s="46"/>
+      <c r="P262" s="46"/>
+      <c r="Q262" s="6"/>
+    </row>
+    <row r="263" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A263" s="82" t="s">
+        <v>509</v>
+      </c>
+      <c r="B263" s="34" t="s">
+        <v>510</v>
+      </c>
+      <c r="C263" s="34"/>
+      <c r="D263" s="62"/>
+      <c r="E263" s="46"/>
+      <c r="F263" s="28"/>
+      <c r="G263" s="46"/>
+      <c r="H263" s="28"/>
+      <c r="I263" s="28"/>
+      <c r="J263" s="28"/>
+      <c r="K263" s="28"/>
+      <c r="L263" s="28"/>
+      <c r="M263" s="28"/>
+      <c r="N263" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="O263" s="46"/>
+      <c r="P263" s="46"/>
+      <c r="Q263" s="6"/>
+    </row>
+    <row r="264" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A264" s="82">
+        <v>798</v>
+      </c>
+      <c r="B264" s="36" t="s">
+        <v>511</v>
+      </c>
+      <c r="C264" s="34"/>
+      <c r="D264" s="62"/>
+      <c r="E264" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F264" s="28"/>
+      <c r="G264" s="28"/>
+      <c r="H264" s="28"/>
+      <c r="I264" s="28"/>
+      <c r="J264" s="28"/>
+      <c r="K264" s="28"/>
+      <c r="L264" s="28"/>
+      <c r="M264" s="28"/>
+      <c r="N264" s="28"/>
+      <c r="O264" s="58"/>
+      <c r="P264" s="58"/>
+      <c r="Q264" s="6"/>
+    </row>
+    <row r="265" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A265" s="82" t="s">
+        <v>512</v>
+      </c>
+      <c r="B265" s="36" t="s">
+        <v>513</v>
+      </c>
+      <c r="C265" s="34"/>
+      <c r="D265" s="62"/>
+      <c r="E265" s="46"/>
+      <c r="F265" s="28"/>
+      <c r="G265" s="28"/>
+      <c r="H265" s="28"/>
+      <c r="I265" s="28"/>
+      <c r="J265" s="44" t="s">
+        <v>514</v>
+      </c>
+      <c r="K265" s="28"/>
+      <c r="L265" s="28"/>
+      <c r="M265" s="28"/>
+      <c r="N265" s="47" t="s">
+        <v>515</v>
+      </c>
+      <c r="O265" s="58"/>
+      <c r="P265" s="58"/>
+      <c r="Q265" s="6"/>
+    </row>
+    <row r="266" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A266" s="82">
+        <v>807</v>
+      </c>
+      <c r="B266" s="37" t="s">
+        <v>516</v>
+      </c>
+      <c r="C266" s="34"/>
+      <c r="D266" s="62"/>
+      <c r="E266" s="46"/>
+      <c r="F266" s="28"/>
+      <c r="G266" s="28"/>
+      <c r="H266" s="28"/>
+      <c r="I266" s="28"/>
+      <c r="J266" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="K266" s="28"/>
+      <c r="L266" s="28"/>
+      <c r="M266" s="28"/>
+      <c r="N266" s="28"/>
+      <c r="O266" s="58"/>
+      <c r="P266" s="58"/>
+      <c r="Q266" s="6"/>
+    </row>
+    <row r="267" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A267" s="82">
+        <v>808</v>
+      </c>
+      <c r="B267" s="34" t="s">
+        <v>517</v>
+      </c>
+      <c r="C267" s="34"/>
+      <c r="D267" s="62"/>
+      <c r="E267" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F267" s="28"/>
+      <c r="G267" s="28"/>
+      <c r="H267" s="28"/>
+      <c r="I267" s="28"/>
+      <c r="J267" s="28"/>
+      <c r="K267" s="28"/>
+      <c r="L267" s="28"/>
+      <c r="M267" s="28"/>
+      <c r="N267" s="28"/>
+      <c r="O267" s="70"/>
+      <c r="P267" s="58"/>
+      <c r="Q267" s="6"/>
+    </row>
+    <row r="268" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A268" s="82">
+        <v>818</v>
+      </c>
+      <c r="B268" s="34" t="s">
+        <v>518</v>
+      </c>
+      <c r="C268" s="34"/>
+      <c r="D268" s="62"/>
+      <c r="E268" s="46"/>
+      <c r="F268" s="28"/>
+      <c r="G268" s="28"/>
+      <c r="H268" s="28"/>
+      <c r="I268" s="28"/>
+      <c r="J268" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="K268" s="28"/>
+      <c r="L268" s="28"/>
+      <c r="M268" s="28"/>
+      <c r="N268" s="28"/>
+      <c r="O268" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="P268" s="45"/>
+      <c r="Q268" s="6"/>
+    </row>
+    <row r="269" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A269" s="83" t="s">
+        <v>519</v>
+      </c>
+      <c r="B269" s="34" t="s">
+        <v>520</v>
+      </c>
+      <c r="C269" s="34"/>
+      <c r="D269" s="62"/>
+      <c r="E269" s="46"/>
+      <c r="F269" s="28"/>
+      <c r="G269" s="28"/>
+      <c r="H269" s="28"/>
+      <c r="I269" s="28"/>
+      <c r="J269" s="28"/>
+      <c r="K269" s="28"/>
+      <c r="L269" s="28"/>
+      <c r="M269" s="28"/>
+      <c r="N269" s="28"/>
+      <c r="O269" s="8"/>
+      <c r="P269" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q269" s="6"/>
+    </row>
+    <row r="270" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A270" s="83" t="s">
+        <v>521</v>
+      </c>
+      <c r="B270" s="34" t="s">
+        <v>522</v>
+      </c>
+      <c r="C270" s="34"/>
+      <c r="D270" s="62"/>
+      <c r="E270" s="46"/>
+      <c r="F270" s="28"/>
+      <c r="G270" s="28"/>
+      <c r="H270" s="28"/>
+      <c r="I270" s="28"/>
+      <c r="J270" s="28"/>
+      <c r="K270" s="28"/>
+      <c r="L270" s="28"/>
+      <c r="M270" s="28"/>
+      <c r="N270" s="28"/>
+      <c r="O270" s="8"/>
+      <c r="P270" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q270" s="6"/>
+    </row>
+    <row r="271" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A271" s="83" t="s">
+        <v>523</v>
+      </c>
+      <c r="B271" s="34" t="s">
+        <v>524</v>
+      </c>
+      <c r="C271" s="34"/>
+      <c r="D271" s="62"/>
+      <c r="E271" s="46"/>
+      <c r="F271" s="28"/>
+      <c r="G271" s="28"/>
+      <c r="H271" s="28"/>
+      <c r="I271" s="28"/>
+      <c r="J271" s="28"/>
+      <c r="K271" s="28"/>
+      <c r="L271" s="28"/>
+      <c r="M271" s="28"/>
+      <c r="N271" s="28"/>
+      <c r="O271" s="8"/>
+      <c r="P271" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q271" s="6"/>
+    </row>
+    <row r="272" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A272" s="82">
+        <v>841</v>
+      </c>
+      <c r="B272" s="34" t="s">
+        <v>525</v>
+      </c>
+      <c r="C272" s="34"/>
+      <c r="D272" s="62"/>
+      <c r="E272" s="46"/>
+      <c r="F272" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="G272" s="28"/>
+      <c r="H272" s="28"/>
+      <c r="I272" s="46"/>
+      <c r="J272" s="28"/>
+      <c r="K272" s="28"/>
+      <c r="L272" s="28"/>
+      <c r="M272" s="28"/>
+      <c r="N272" s="28"/>
+      <c r="P272" s="28"/>
+      <c r="Q272" s="6"/>
+    </row>
+    <row r="273" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A273" s="83" t="s">
+        <v>526</v>
+      </c>
+      <c r="B273" s="34" t="s">
+        <v>527</v>
+      </c>
+      <c r="C273" s="34"/>
+      <c r="D273" s="62"/>
+      <c r="E273" s="46"/>
+      <c r="F273" s="46"/>
+      <c r="G273" s="28"/>
+      <c r="H273" s="28"/>
+      <c r="I273" s="46"/>
+      <c r="J273" s="46"/>
+      <c r="K273" s="28"/>
+      <c r="L273" s="28"/>
+      <c r="M273" s="28"/>
+      <c r="N273" s="28"/>
+      <c r="O273" s="8"/>
+      <c r="P273" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q273" s="6"/>
+    </row>
+    <row r="274" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A274" s="82" t="s">
+        <v>528</v>
+      </c>
+      <c r="B274" s="34" t="s">
+        <v>529</v>
+      </c>
+      <c r="C274" s="34"/>
+      <c r="D274" s="62"/>
+      <c r="E274" s="46"/>
+      <c r="F274" s="46"/>
+      <c r="G274" s="28"/>
+      <c r="H274" s="28"/>
+      <c r="I274" s="46"/>
+      <c r="J274" s="28"/>
+      <c r="K274" s="28"/>
+      <c r="L274" s="28"/>
+      <c r="M274" s="28"/>
+      <c r="N274" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="O274" s="61"/>
+      <c r="P274" s="45"/>
+      <c r="Q274" s="6"/>
+    </row>
+    <row r="275" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A275" s="82" t="s">
+        <v>530</v>
+      </c>
+      <c r="B275" s="34" t="s">
+        <v>531</v>
+      </c>
+      <c r="C275" s="31"/>
+      <c r="D275" s="62"/>
+      <c r="E275" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="F275" s="46"/>
+      <c r="G275" s="28"/>
+      <c r="H275" s="28"/>
+      <c r="I275" s="46"/>
+      <c r="J275" s="28"/>
+      <c r="K275" s="28"/>
+      <c r="L275" s="28"/>
+      <c r="M275" s="28"/>
+      <c r="N275" s="46"/>
+      <c r="O275" s="61"/>
+      <c r="P275" s="45"/>
+      <c r="Q275" s="6"/>
+    </row>
+    <row r="276" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A276" s="82" t="s">
+        <v>532</v>
+      </c>
+      <c r="B276" s="34" t="s">
+        <v>533</v>
+      </c>
+      <c r="C276" s="31"/>
+      <c r="D276" s="62"/>
+      <c r="E276" s="46"/>
+      <c r="G276" s="28"/>
+      <c r="H276" s="28"/>
+      <c r="I276" s="46"/>
+      <c r="J276" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="K276" s="28"/>
+      <c r="L276" s="28"/>
+      <c r="M276" s="28"/>
+      <c r="N276" s="46"/>
+      <c r="O276" s="46"/>
+      <c r="P276" s="46"/>
+      <c r="Q276" s="6"/>
+    </row>
+    <row r="277" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A277" s="82" t="s">
+        <v>534</v>
+      </c>
+      <c r="B277" s="34" t="s">
+        <v>535</v>
+      </c>
+      <c r="C277" s="31"/>
+      <c r="D277" s="62"/>
+      <c r="E277" s="46"/>
+      <c r="F277" s="46"/>
+      <c r="G277" s="28"/>
+      <c r="H277" s="28"/>
+      <c r="I277" s="46"/>
+      <c r="J277" s="46"/>
+      <c r="K277" s="28"/>
+      <c r="L277" s="28"/>
+      <c r="M277" s="28"/>
+      <c r="N277" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="O277" s="8"/>
+      <c r="P277" s="46"/>
+      <c r="Q277" s="6"/>
+    </row>
+    <row r="278" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A278" s="82" t="s">
+        <v>536</v>
+      </c>
+      <c r="B278" s="34" t="s">
+        <v>537</v>
+      </c>
+      <c r="C278" s="36"/>
+      <c r="D278" s="62"/>
+      <c r="E278" s="46"/>
+      <c r="F278" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="G278" s="28"/>
+      <c r="H278" s="28"/>
+      <c r="I278" s="46"/>
+      <c r="J278" s="46"/>
+      <c r="K278" s="28"/>
+      <c r="L278" s="28"/>
+      <c r="M278" s="28"/>
+      <c r="N278" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="O278" s="46"/>
+      <c r="P278" s="46"/>
+      <c r="Q278" s="6"/>
+    </row>
+    <row r="279" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A279" s="83">
+        <v>874</v>
+      </c>
+      <c r="B279" s="31" t="s">
+        <v>538</v>
+      </c>
+      <c r="C279" s="36"/>
+      <c r="D279" s="62"/>
+      <c r="E279" s="46"/>
+      <c r="F279" s="28"/>
+      <c r="G279" s="28"/>
+      <c r="H279" s="28"/>
+      <c r="I279" s="28"/>
+      <c r="J279" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="K279" s="53" t="s">
         <v>161</v>
       </c>
-      <c r="C147" s="72" t="s">
-[...626 lines deleted...]
-      <c r="B172" s="65" t="s">
+      <c r="L279" s="28"/>
+      <c r="M279" s="28"/>
+      <c r="N279" s="28"/>
+      <c r="O279" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="P279" s="53" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q279" s="6"/>
+    </row>
+    <row r="280" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A280" s="83">
+        <v>877</v>
+      </c>
+      <c r="B280" s="31" t="s">
+        <v>539</v>
+      </c>
+      <c r="C280" s="31"/>
+      <c r="D280" s="62"/>
+      <c r="E280" s="46"/>
+      <c r="F280" s="28"/>
+      <c r="G280" s="28"/>
+      <c r="H280" s="28"/>
+      <c r="I280" s="28"/>
+      <c r="J280" s="28"/>
+      <c r="K280" s="28"/>
+      <c r="L280" s="28"/>
+      <c r="M280" s="28"/>
+      <c r="N280" s="28"/>
+      <c r="O280" s="28"/>
+      <c r="P280" s="28"/>
+      <c r="Q280" s="6"/>
+    </row>
+    <row r="281" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A281" s="83" t="s">
+        <v>540</v>
+      </c>
+      <c r="B281" s="31" t="s">
+        <v>541</v>
+      </c>
+      <c r="C281" s="31"/>
+      <c r="D281" s="62"/>
+      <c r="E281" s="46"/>
+      <c r="F281" s="28"/>
+      <c r="G281" s="28"/>
+      <c r="H281" s="28"/>
+      <c r="I281" s="28"/>
+      <c r="J281" s="28"/>
+      <c r="K281" s="28"/>
+      <c r="L281" s="28"/>
+      <c r="M281" s="28"/>
+      <c r="N281" s="28"/>
+      <c r="O281" s="28"/>
+      <c r="P281" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q281" s="6"/>
+    </row>
+    <row r="282" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A282" s="83" t="s">
+        <v>542</v>
+      </c>
+      <c r="B282" s="31" t="s">
+        <v>543</v>
+      </c>
+      <c r="C282" s="31"/>
+      <c r="D282" s="62"/>
+      <c r="E282" s="46"/>
+      <c r="F282" s="53" t="s">
+        <v>161</v>
+      </c>
+      <c r="G282" s="28"/>
+      <c r="H282" s="28"/>
+      <c r="I282" s="28"/>
+      <c r="J282" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="K282" s="28"/>
+      <c r="L282" s="28"/>
+      <c r="M282" s="28"/>
+      <c r="N282" s="28"/>
+      <c r="O282" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="P282" s="53" t="s">
+        <v>161</v>
+      </c>
+      <c r="Q282" s="6"/>
+    </row>
+    <row r="283" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A283" s="83" t="s">
+        <v>544</v>
+      </c>
+      <c r="B283" s="31" t="s">
+        <v>545</v>
+      </c>
+      <c r="C283" s="31"/>
+      <c r="D283" s="62"/>
+      <c r="E283" s="46"/>
+      <c r="F283" s="46"/>
+      <c r="G283" s="28"/>
+      <c r="H283" s="28"/>
+      <c r="I283" s="28"/>
+      <c r="J283" s="46"/>
+      <c r="K283" s="28"/>
+      <c r="L283" s="28"/>
+      <c r="M283" s="28"/>
+      <c r="N283" s="28"/>
+      <c r="O283" s="46"/>
+      <c r="P283" s="46"/>
+      <c r="Q283" s="6"/>
+    </row>
+    <row r="284" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A284" s="83" t="s">
+        <v>546</v>
+      </c>
+      <c r="B284" s="71" t="s">
+        <v>547</v>
+      </c>
+      <c r="C284" s="31"/>
+      <c r="D284" s="62"/>
+      <c r="E284" s="46"/>
+      <c r="F284" s="46"/>
+      <c r="G284" s="28"/>
+      <c r="H284" s="28"/>
+      <c r="I284" s="28"/>
+      <c r="J284" s="46"/>
+      <c r="K284" s="28"/>
+      <c r="L284" s="28"/>
+      <c r="M284" s="28"/>
+      <c r="N284" s="28"/>
+      <c r="O284" s="46"/>
+      <c r="P284" s="44" t="s">
+        <v>548</v>
+      </c>
+      <c r="Q284" s="6"/>
+    </row>
+    <row r="285" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A285" s="83" t="s">
         <v>2338</v>
       </c>
-      <c r="C172" s="66" t="s">
-[...21 lines deleted...]
-      <c r="B173" s="65" t="s">
+      <c r="B285" s="71" t="s">
         <v>2339</v>
       </c>
-      <c r="C173" s="66"/>
-[...2834 lines deleted...]
-      <c r="A285" s="123">
+      <c r="C285" s="31"/>
+      <c r="D285" s="62"/>
+      <c r="E285" s="46"/>
+      <c r="F285" s="46"/>
+      <c r="G285" s="28"/>
+      <c r="H285" s="28"/>
+      <c r="I285" s="28"/>
+      <c r="J285" s="44" t="s">
+        <v>548</v>
+      </c>
+      <c r="K285" s="28"/>
+      <c r="L285" s="28"/>
+      <c r="M285" s="28"/>
+      <c r="N285" s="28"/>
+      <c r="O285" s="46"/>
+      <c r="P285" s="44" t="s">
+        <v>548</v>
+      </c>
+      <c r="Q285" s="6"/>
+    </row>
+    <row r="286" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A286" s="82">
         <v>900</v>
       </c>
-      <c r="B285" s="131" t="s">
-[...48 lines deleted...]
-      <c r="A287" s="123">
+      <c r="B286" s="36" t="s">
+        <v>549</v>
+      </c>
+      <c r="C286" s="31"/>
+      <c r="D286" s="62"/>
+      <c r="E286" s="46"/>
+      <c r="F286" s="28"/>
+      <c r="G286" s="28"/>
+      <c r="H286" s="28"/>
+      <c r="I286" s="28"/>
+      <c r="J286" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="K286" s="28"/>
+      <c r="L286" s="28"/>
+      <c r="M286" s="28"/>
+      <c r="N286" s="28"/>
+      <c r="O286" s="47" t="s">
+        <v>45</v>
+      </c>
+      <c r="P286" s="28"/>
+      <c r="Q286" s="6"/>
+    </row>
+    <row r="287" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A287" s="82" t="s">
+        <v>550</v>
+      </c>
+      <c r="B287" s="36" t="s">
+        <v>551</v>
+      </c>
+      <c r="C287" s="31"/>
+      <c r="D287" s="62"/>
+      <c r="E287" s="46"/>
+      <c r="F287" s="28"/>
+      <c r="G287" s="28"/>
+      <c r="H287" s="28"/>
+      <c r="I287" s="28"/>
+      <c r="J287" s="46"/>
+      <c r="K287" s="28"/>
+      <c r="L287" s="28"/>
+      <c r="M287" s="28"/>
+      <c r="N287" s="28"/>
+      <c r="O287" s="46"/>
+      <c r="P287" s="44" t="s">
+        <v>548</v>
+      </c>
+      <c r="Q287" s="6"/>
+    </row>
+    <row r="288" spans="1:17" ht="50.15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A288" s="82">
         <v>920</v>
       </c>
-      <c r="B287" s="131" t="s">
-[...16 lines deleted...]
-      <c r="Q287" s="63"/>
+      <c r="B288" s="36" t="s">
+        <v>552</v>
+      </c>
+      <c r="C288" s="31"/>
+      <c r="D288" s="62"/>
+      <c r="E288" s="46"/>
+      <c r="F288" s="28"/>
+      <c r="G288" s="28"/>
+      <c r="H288" s="28"/>
+      <c r="I288" s="28"/>
+      <c r="J288" s="46"/>
+      <c r="K288" s="28"/>
+      <c r="L288" s="28"/>
+      <c r="M288" s="28"/>
+      <c r="N288" s="28"/>
+      <c r="O288" s="8"/>
+      <c r="P288" s="8"/>
+      <c r="Q288" s="6"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="n65kq+gBEPYwCO0ODt/e8u1SGUhXCOuQDKE4mUGhwvzMEt7wC68mQTiq3SlXlQam7ubZo1UhD2LPT1ceW93sHg==" saltValue="edza7aPtG5cyXTLKdnFMyw==" spinCount="100000" sheet="1" selectLockedCells="1" autoFilter="0" selectUnlockedCells="1"/>
-  <autoFilter ref="A5:Q287" xr:uid="{E73C0D13-1CA4-4BAA-8FEE-8614C9A9A0E6}"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="rVgByEygtdYcPcWr/HlY5W1nvI4FAmzP5CPnPbqNAI3G9upPCyBcBt1ojOcWbzH7oesWi0xwH2PO0ELmJ3yY8w==" saltValue="cP6HS0e3FjxjSjlq76c8Sw==" spinCount="100000" sheet="1" autoFilter="0"/>
+  <autoFilter ref="A5:Q288" xr:uid="{E73C0D13-1CA4-4BAA-8FEE-8614C9A9A0E6}"/>
   <mergeCells count="11">
-    <mergeCell ref="A4:Q4"/>
+    <mergeCell ref="E209:P209"/>
+    <mergeCell ref="A209:C209"/>
+    <mergeCell ref="C172:C173"/>
+    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="C51:C54"/>
     <mergeCell ref="A1:P1"/>
-    <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:D3"/>
     <mergeCell ref="E3:O3"/>
-    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="A4:Q4"/>
     <mergeCell ref="C8:C9"/>
-    <mergeCell ref="C51:C54"/>
-[...2 lines deleted...]
-    <mergeCell ref="E209:P209"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;10&amp;K000000Fannie Mae Confidential</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6766952D-F6EB-4CAC-BAE4-ACB491E35A2C}">
-  <dimension ref="A1:B313"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AEB0E9DA-F7B4-4C6E-9E11-CB78651E6D0D}">
+  <sheetPr codeName="Sheet4"/>
+  <dimension ref="A1:B303"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A10" sqref="A10"/>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="C7" sqref="C7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="47.453125" style="150" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.7265625" style="150"/>
+    <col min="1" max="1" width="47.453125" customWidth="1"/>
+    <col min="2" max="2" width="84.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="49.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="148" t="s">
-[...3 lines deleted...]
-        <v>500</v>
+      <c r="A1" s="88" t="s">
+        <v>557</v>
+      </c>
+      <c r="B1" s="89" t="s">
+        <v>558</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A2" s="151" t="s">
-[...3 lines deleted...]
-        <v>2267</v>
+      <c r="A2" s="118" t="s">
+        <v>61</v>
+      </c>
+      <c r="B2" s="119" t="s">
+        <v>559</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A3" s="151" t="s">
-[...3 lines deleted...]
-        <v>2268</v>
+      <c r="A3" s="118" t="s">
+        <v>61</v>
+      </c>
+      <c r="B3" s="119" t="s">
+        <v>560</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A4" s="151" t="s">
-[...3 lines deleted...]
-        <v>2269</v>
+      <c r="A4" s="118" t="s">
+        <v>61</v>
+      </c>
+      <c r="B4" s="119" t="s">
+        <v>561</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A5" s="151" t="s">
-[...3 lines deleted...]
-        <v>2270</v>
+      <c r="A5" s="118" t="s">
+        <v>61</v>
+      </c>
+      <c r="B5" s="119" t="s">
+        <v>562</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A6" s="151" t="s">
-[...3 lines deleted...]
-        <v>2271</v>
+      <c r="A6" s="118" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" s="119" t="s">
+        <v>563</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A7" s="151" t="s">
-[...3 lines deleted...]
-        <v>2272</v>
+      <c r="A7" s="118" t="s">
+        <v>61</v>
+      </c>
+      <c r="B7" s="119" t="s">
+        <v>564</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A8" s="151" t="s">
-[...3 lines deleted...]
-        <v>2281</v>
+      <c r="A8" s="118" t="s">
+        <v>61</v>
+      </c>
+      <c r="B8" s="122" t="s">
+        <v>565</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A9" s="151" t="s">
-[...3 lines deleted...]
-        <v>2273</v>
+      <c r="A9" s="118" t="s">
+        <v>61</v>
+      </c>
+      <c r="B9" s="119" t="s">
+        <v>566</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A10" s="151" t="s">
-[...3 lines deleted...]
-        <v>510</v>
+      <c r="A10" s="118" t="s">
+        <v>61</v>
+      </c>
+      <c r="B10" s="119" t="s">
+        <v>567</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A11" s="151" t="s">
-[...3 lines deleted...]
-        <v>2274</v>
+      <c r="A11" s="118" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="119" t="s">
+        <v>568</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A12" s="151" t="s">
-[...3 lines deleted...]
-        <v>2275</v>
+      <c r="A12" s="118" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="119" t="s">
+        <v>569</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A13" s="151" t="s">
-[...3 lines deleted...]
-        <v>509</v>
+      <c r="A13" s="118" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" s="132" t="s">
+        <v>2336</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A14" s="153" t="s">
-[...3 lines deleted...]
-        <v>501</v>
+      <c r="A14" s="118" t="s">
+        <v>61</v>
+      </c>
+      <c r="B14" s="119" t="s">
+        <v>570</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A15" s="153" t="s">
-[...3 lines deleted...]
-        <v>502</v>
+      <c r="A15" s="95" t="s">
+        <v>71</v>
+      </c>
+      <c r="B15" s="96" t="s">
+        <v>571</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A16" s="153" t="s">
-[...3 lines deleted...]
-        <v>503</v>
+      <c r="A16" s="95" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="96" t="s">
+        <v>572</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A17" s="153" t="s">
-[...3 lines deleted...]
-        <v>504</v>
+      <c r="A17" s="95" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" s="96" t="s">
+        <v>573</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A18" s="153" t="s">
-[...3 lines deleted...]
-        <v>505</v>
+      <c r="A18" s="95" t="s">
+        <v>71</v>
+      </c>
+      <c r="B18" s="96" t="s">
+        <v>574</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A19" s="153" t="s">
-[...3 lines deleted...]
-        <v>506</v>
+      <c r="A19" s="95" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" s="96" t="s">
+        <v>575</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A20" s="153" t="s">
-[...3 lines deleted...]
-        <v>507</v>
+      <c r="A20" s="95" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="96" t="s">
+        <v>576</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A21" s="153" t="s">
-[...3 lines deleted...]
-        <v>508</v>
+      <c r="A21" s="95" t="s">
+        <v>71</v>
+      </c>
+      <c r="B21" s="96" t="s">
+        <v>577</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A22" s="153" t="s">
-[...3 lines deleted...]
-        <v>509</v>
+      <c r="A22" s="95" t="s">
+        <v>71</v>
+      </c>
+      <c r="B22" s="96" t="s">
+        <v>578</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A23" s="153" t="s">
-[...3 lines deleted...]
-        <v>510</v>
+      <c r="A23" s="95" t="s">
+        <v>71</v>
+      </c>
+      <c r="B23" s="96" t="s">
+        <v>570</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A24" s="153" t="s">
-[...3 lines deleted...]
-        <v>511</v>
+      <c r="A24" s="95" t="s">
+        <v>71</v>
+      </c>
+      <c r="B24" s="96" t="s">
+        <v>567</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A25" s="153" t="s">
-[...3 lines deleted...]
-        <v>512</v>
+      <c r="A25" s="95" t="s">
+        <v>71</v>
+      </c>
+      <c r="B25" s="96" t="s">
+        <v>579</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A26" s="153" t="s">
-[...3 lines deleted...]
-        <v>513</v>
+      <c r="A26" s="95" t="s">
+        <v>71</v>
+      </c>
+      <c r="B26" s="96" t="s">
+        <v>580</v>
       </c>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A27" s="153" t="s">
-[...3 lines deleted...]
-        <v>514</v>
+      <c r="A27" s="95" t="s">
+        <v>71</v>
+      </c>
+      <c r="B27" s="96" t="s">
+        <v>581</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A28" s="153" t="s">
-[...3 lines deleted...]
-        <v>515</v>
+      <c r="A28" s="95" t="s">
+        <v>73</v>
+      </c>
+      <c r="B28" s="97" t="s">
+        <v>582</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A29" s="153" t="s">
-[...3 lines deleted...]
-        <v>516</v>
+      <c r="A29" s="95" t="s">
+        <v>73</v>
+      </c>
+      <c r="B29" s="97" t="s">
+        <v>583</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A30" s="153" t="s">
-[...3 lines deleted...]
-        <v>517</v>
+      <c r="A30" s="95" t="s">
+        <v>73</v>
+      </c>
+      <c r="B30" s="97" t="s">
+        <v>584</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A31" s="153" t="s">
-[...3 lines deleted...]
-        <v>518</v>
+      <c r="A31" s="95" t="s">
+        <v>73</v>
+      </c>
+      <c r="B31" s="97" t="s">
+        <v>585</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A32" s="153" t="s">
-[...3 lines deleted...]
-        <v>519</v>
+      <c r="A32" s="95" t="s">
+        <v>73</v>
+      </c>
+      <c r="B32" s="97" t="s">
+        <v>586</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A33" s="153" t="s">
-[...3 lines deleted...]
-        <v>520</v>
+      <c r="A33" s="95" t="s">
+        <v>73</v>
+      </c>
+      <c r="B33" s="97" t="s">
+        <v>587</v>
       </c>
     </row>
     <row r="34" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A34" s="153" t="s">
-[...3 lines deleted...]
-        <v>521</v>
+      <c r="A34" s="95" t="s">
+        <v>73</v>
+      </c>
+      <c r="B34" s="97" t="s">
+        <v>588</v>
       </c>
     </row>
     <row r="35" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A35" s="153" t="s">
-[...3 lines deleted...]
-        <v>510</v>
+      <c r="A35" s="95" t="s">
+        <v>73</v>
+      </c>
+      <c r="B35" s="97" t="s">
+        <v>589</v>
       </c>
     </row>
     <row r="36" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A36" s="153" t="s">
-[...3 lines deleted...]
-        <v>522</v>
+      <c r="A36" s="95" t="s">
+        <v>73</v>
+      </c>
+      <c r="B36" s="98" t="s">
+        <v>567</v>
       </c>
     </row>
     <row r="37" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A37" s="153" t="s">
-[...3 lines deleted...]
-        <v>523</v>
+      <c r="A37" s="95" t="s">
+        <v>73</v>
+      </c>
+      <c r="B37" s="97" t="s">
+        <v>590</v>
       </c>
     </row>
     <row r="38" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A38" s="153" t="s">
-[...3 lines deleted...]
-        <v>524</v>
+      <c r="A38" s="95" t="s">
+        <v>73</v>
+      </c>
+      <c r="B38" s="97" t="s">
+        <v>591</v>
       </c>
     </row>
     <row r="39" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A39" s="153" t="s">
-[...3 lines deleted...]
-        <v>525</v>
+      <c r="A39" s="95" t="s">
+        <v>73</v>
+      </c>
+      <c r="B39" s="97" t="s">
+        <v>592</v>
       </c>
     </row>
     <row r="40" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A40" s="153" t="s">
-[...3 lines deleted...]
-        <v>526</v>
+      <c r="A40" s="95" t="s">
+        <v>73</v>
+      </c>
+      <c r="B40" s="97" t="s">
+        <v>593</v>
       </c>
     </row>
     <row r="41" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A41" s="153" t="s">
-[...3 lines deleted...]
-        <v>527</v>
+      <c r="A41" s="95" t="s">
+        <v>73</v>
+      </c>
+      <c r="B41" s="97" t="s">
+        <v>594</v>
       </c>
     </row>
     <row r="42" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A42" s="153" t="s">
-[...3 lines deleted...]
-        <v>528</v>
+      <c r="A42" s="95" t="s">
+        <v>73</v>
+      </c>
+      <c r="B42" s="97" t="s">
+        <v>595</v>
       </c>
     </row>
     <row r="43" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A43" s="153" t="s">
-[...3 lines deleted...]
-        <v>529</v>
+      <c r="A43" s="95" t="s">
+        <v>73</v>
+      </c>
+      <c r="B43" s="97" t="s">
+        <v>596</v>
       </c>
     </row>
     <row r="44" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A44" s="153" t="s">
-[...3 lines deleted...]
-        <v>530</v>
+      <c r="A44" s="95" t="s">
+        <v>73</v>
+      </c>
+      <c r="B44" s="97" t="s">
+        <v>597</v>
       </c>
     </row>
     <row r="45" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A45" s="153" t="s">
-[...3 lines deleted...]
-        <v>531</v>
+      <c r="A45" s="95" t="s">
+        <v>73</v>
+      </c>
+      <c r="B45" s="97" t="s">
+        <v>598</v>
       </c>
     </row>
     <row r="46" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A46" s="153" t="s">
-[...3 lines deleted...]
-        <v>532</v>
+      <c r="A46" s="95" t="s">
+        <v>73</v>
+      </c>
+      <c r="B46" s="97" t="s">
+        <v>599</v>
       </c>
     </row>
     <row r="47" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A47" s="153" t="s">
-[...3 lines deleted...]
-        <v>533</v>
+      <c r="A47" s="95" t="s">
+        <v>73</v>
+      </c>
+      <c r="B47" s="97" t="s">
+        <v>600</v>
       </c>
     </row>
     <row r="48" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A48" s="153" t="s">
-[...3 lines deleted...]
-        <v>534</v>
+      <c r="A48" s="95" t="s">
+        <v>93</v>
+      </c>
+      <c r="B48" s="90" t="s">
+        <v>601</v>
       </c>
     </row>
     <row r="49" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A49" s="153" t="s">
-[...3 lines deleted...]
-        <v>535</v>
+      <c r="A49" s="95" t="s">
+        <v>93</v>
+      </c>
+      <c r="B49" s="90" t="s">
+        <v>602</v>
       </c>
     </row>
     <row r="50" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A50" s="153" t="s">
-[...3 lines deleted...]
-        <v>536</v>
+      <c r="A50" s="95" t="s">
+        <v>93</v>
+      </c>
+      <c r="B50" s="90" t="s">
+        <v>603</v>
       </c>
     </row>
     <row r="51" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A51" s="153" t="s">
-[...3 lines deleted...]
-        <v>537</v>
+      <c r="A51" s="95" t="s">
+        <v>117</v>
+      </c>
+      <c r="B51" s="90" t="s">
+        <v>604</v>
       </c>
     </row>
     <row r="52" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A52" s="153" t="s">
-[...3 lines deleted...]
-        <v>538</v>
+      <c r="A52" s="95" t="s">
+        <v>117</v>
+      </c>
+      <c r="B52" s="90" t="s">
+        <v>605</v>
       </c>
     </row>
     <row r="53" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A53" s="153" t="s">
-[...3 lines deleted...]
-        <v>539</v>
+      <c r="A53" s="95" t="s">
+        <v>117</v>
+      </c>
+      <c r="B53" s="90" t="s">
+        <v>606</v>
       </c>
     </row>
     <row r="54" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A54" s="153" t="s">
-[...3 lines deleted...]
-        <v>540</v>
+      <c r="A54" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B54" s="90" t="s">
+        <v>607</v>
       </c>
     </row>
     <row r="55" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A55" s="153" t="s">
-[...3 lines deleted...]
-        <v>541</v>
+      <c r="A55" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B55" s="90" t="s">
+        <v>608</v>
       </c>
     </row>
     <row r="56" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A56" s="153" t="s">
-[...3 lines deleted...]
-        <v>542</v>
+      <c r="A56" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B56" s="90" t="s">
+        <v>609</v>
       </c>
     </row>
     <row r="57" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A57" s="153" t="s">
-[...3 lines deleted...]
-        <v>543</v>
+      <c r="A57" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B57" s="90" t="s">
+        <v>610</v>
       </c>
     </row>
     <row r="58" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A58" s="153" t="s">
-[...3 lines deleted...]
-        <v>544</v>
+      <c r="A58" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B58" s="90" t="s">
+        <v>611</v>
       </c>
     </row>
     <row r="59" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A59" s="153" t="s">
-[...3 lines deleted...]
-        <v>545</v>
+      <c r="A59" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B59" s="90" t="s">
+        <v>612</v>
       </c>
     </row>
     <row r="60" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A60" s="153" t="s">
-[...3 lines deleted...]
-        <v>546</v>
+      <c r="A60" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B60" s="90" t="s">
+        <v>613</v>
       </c>
     </row>
     <row r="61" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A61" s="153" t="s">
-[...3 lines deleted...]
-        <v>547</v>
+      <c r="A61" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B61" s="90" t="s">
+        <v>614</v>
       </c>
     </row>
     <row r="62" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A62" s="153" t="s">
-[...3 lines deleted...]
-        <v>548</v>
+      <c r="A62" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B62" s="90" t="s">
+        <v>615</v>
       </c>
     </row>
     <row r="63" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A63" s="153" t="s">
-[...3 lines deleted...]
-        <v>549</v>
+      <c r="A63" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B63" s="90" t="s">
+        <v>616</v>
       </c>
     </row>
     <row r="64" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A64" s="153" t="s">
-[...3 lines deleted...]
-        <v>550</v>
+      <c r="A64" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B64" s="90" t="s">
+        <v>617</v>
       </c>
     </row>
     <row r="65" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A65" s="153" t="s">
-[...3 lines deleted...]
-        <v>551</v>
+      <c r="A65" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B65" s="90" t="s">
+        <v>618</v>
       </c>
     </row>
     <row r="66" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A66" s="153" t="s">
-[...3 lines deleted...]
-        <v>552</v>
+      <c r="A66" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B66" s="90" t="s">
+        <v>619</v>
       </c>
     </row>
     <row r="67" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A67" s="153" t="s">
-[...3 lines deleted...]
-        <v>553</v>
+      <c r="A67" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B67" s="90" t="s">
+        <v>620</v>
       </c>
     </row>
     <row r="68" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A68" s="153" t="s">
-[...3 lines deleted...]
-        <v>554</v>
+      <c r="A68" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B68" s="90" t="s">
+        <v>621</v>
       </c>
     </row>
     <row r="69" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A69" s="153" t="s">
-[...3 lines deleted...]
-        <v>555</v>
+      <c r="A69" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B69" s="90" t="s">
+        <v>622</v>
       </c>
     </row>
     <row r="70" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A70" s="153" t="s">
-[...3 lines deleted...]
-        <v>556</v>
+      <c r="A70" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B70" s="90" t="s">
+        <v>623</v>
       </c>
     </row>
     <row r="71" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A71" s="153" t="s">
-[...3 lines deleted...]
-        <v>557</v>
+      <c r="A71" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B71" s="90" t="s">
+        <v>624</v>
       </c>
     </row>
     <row r="72" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A72" s="153" t="s">
-[...3 lines deleted...]
-        <v>558</v>
+      <c r="A72" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B72" s="90" t="s">
+        <v>625</v>
       </c>
     </row>
     <row r="73" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A73" s="153" t="s">
-[...3 lines deleted...]
-        <v>559</v>
+      <c r="A73" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B73" s="90" t="s">
+        <v>626</v>
       </c>
     </row>
     <row r="74" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A74" s="153" t="s">
-[...3 lines deleted...]
-        <v>560</v>
+      <c r="A74" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B74" s="90" t="s">
+        <v>627</v>
       </c>
     </row>
     <row r="75" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A75" s="153" t="s">
-[...3 lines deleted...]
-        <v>561</v>
+      <c r="A75" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B75" s="90" t="s">
+        <v>628</v>
       </c>
     </row>
     <row r="76" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A76" s="153" t="s">
-[...3 lines deleted...]
-        <v>562</v>
+      <c r="A76" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B76" s="90" t="s">
+        <v>629</v>
       </c>
     </row>
     <row r="77" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A77" s="153" t="s">
-[...3 lines deleted...]
-        <v>563</v>
+      <c r="A77" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B77" s="90" t="s">
+        <v>630</v>
       </c>
     </row>
     <row r="78" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A78" s="153" t="s">
-[...3 lines deleted...]
-        <v>2276</v>
+      <c r="A78" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="B78" s="90" t="s">
+        <v>631</v>
       </c>
     </row>
     <row r="79" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A79" s="153" t="s">
-[...3 lines deleted...]
-        <v>535</v>
+      <c r="A79" s="95" t="s">
+        <v>125</v>
+      </c>
+      <c r="B79" s="90" t="s">
+        <v>632</v>
       </c>
     </row>
     <row r="80" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A80" s="153" t="s">
-[...3 lines deleted...]
-        <v>564</v>
+      <c r="A80" s="95" t="s">
+        <v>125</v>
+      </c>
+      <c r="B80" s="90" t="s">
+        <v>603</v>
       </c>
     </row>
     <row r="81" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A81" s="153" t="s">
-[...3 lines deleted...]
-        <v>533</v>
+      <c r="A81" s="95" t="s">
+        <v>125</v>
+      </c>
+      <c r="B81" s="90" t="s">
+        <v>633</v>
       </c>
     </row>
     <row r="82" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A82" s="153" t="s">
-[...3 lines deleted...]
-        <v>565</v>
+      <c r="A82" s="95" t="s">
+        <v>125</v>
+      </c>
+      <c r="B82" s="90" t="s">
+        <v>601</v>
       </c>
     </row>
     <row r="83" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A83" s="153" t="s">
-[...3 lines deleted...]
-        <v>566</v>
+      <c r="A83" s="95" t="s">
+        <v>125</v>
+      </c>
+      <c r="B83" s="90" t="s">
+        <v>634</v>
       </c>
     </row>
     <row r="84" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A84" s="153" t="s">
-[...2 lines deleted...]
-      <c r="B84" s="157" t="s">
+      <c r="A84" s="95" t="s">
+        <v>125</v>
+      </c>
+      <c r="B84" s="90" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="85" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A85" s="95" t="s">
+        <v>125</v>
+      </c>
+      <c r="B85" s="90" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A86" s="95" t="s">
+        <v>125</v>
+      </c>
+      <c r="B86" s="90" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="87" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A87" s="95" t="s">
+        <v>125</v>
+      </c>
+      <c r="B87" s="90" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="88" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A88" s="95" t="s">
+        <v>125</v>
+      </c>
+      <c r="B88" s="90" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="89" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A89" s="95" t="s">
+        <v>125</v>
+      </c>
+      <c r="B89" s="90" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="90" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A90" s="95" t="s">
+        <v>125</v>
+      </c>
+      <c r="B90" s="90" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="91" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A91" s="95" t="s">
+        <v>125</v>
+      </c>
+      <c r="B91" s="90" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="92" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A92" s="95" t="s">
+        <v>135</v>
+      </c>
+      <c r="B92" s="90" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="93" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A93" s="95" t="s">
+        <v>135</v>
+      </c>
+      <c r="B93" s="90" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="94" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A94" s="95" t="s">
+        <v>139</v>
+      </c>
+      <c r="B94" s="96" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="95" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A95" s="120" t="s">
+        <v>139</v>
+      </c>
+      <c r="B95" s="96" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="96" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A96" s="95" t="s">
+        <v>141</v>
+      </c>
+      <c r="B96" s="90" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="97" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A97" s="95" t="s">
+        <v>141</v>
+      </c>
+      <c r="B97" s="90" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="98" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A98" s="95" t="s">
+        <v>141</v>
+      </c>
+      <c r="B98" s="90" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="99" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A99" s="95" t="s">
+        <v>143</v>
+      </c>
+      <c r="B99" s="90" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="100" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A100" s="95" t="s">
+        <v>143</v>
+      </c>
+      <c r="B100" s="90" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="101" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A101" s="95" t="s">
+        <v>153</v>
+      </c>
+      <c r="B101" s="90" t="s">
+        <v>652</v>
+      </c>
+    </row>
+    <row r="102" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A102" s="95" t="s">
+        <v>153</v>
+      </c>
+      <c r="B102" s="90" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="103" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A103" s="95" t="s">
+        <v>153</v>
+      </c>
+      <c r="B103" s="90" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="104" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A104" s="95" t="s">
+        <v>153</v>
+      </c>
+      <c r="B104" s="90" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="105" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A105" s="95" t="s">
+        <v>155</v>
+      </c>
+      <c r="B105" s="90" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="106" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A106" s="95" t="s">
+        <v>155</v>
+      </c>
+      <c r="B106" s="90" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="107" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A107" s="95" t="s">
+        <v>155</v>
+      </c>
+      <c r="B107" s="90" t="s">
+        <v>658</v>
+      </c>
+    </row>
+    <row r="108" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A108" s="95" t="s">
+        <v>155</v>
+      </c>
+      <c r="B108" s="90" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="109" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A109" s="95" t="s">
+        <v>155</v>
+      </c>
+      <c r="B109" s="90" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="110" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A110" s="95" t="s">
+        <v>155</v>
+      </c>
+      <c r="B110" s="90" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="111" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A111" s="95" t="s">
+        <v>155</v>
+      </c>
+      <c r="B111" s="90" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="112" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A112" s="95" t="s">
+        <v>155</v>
+      </c>
+      <c r="B112" s="90" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="113" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A113" s="95" t="s">
+        <v>155</v>
+      </c>
+      <c r="B113" s="90" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="114" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A114" s="95" t="s">
+        <v>157</v>
+      </c>
+      <c r="B114" s="90" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="115" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A115" s="95" t="s">
+        <v>157</v>
+      </c>
+      <c r="B115" s="90" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="116" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A116" s="95" t="s">
+        <v>157</v>
+      </c>
+      <c r="B116" s="90" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="117" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A117" s="95" t="s">
+        <v>157</v>
+      </c>
+      <c r="B117" s="90" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="118" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A118" s="95" t="s">
+        <v>157</v>
+      </c>
+      <c r="B118" s="90" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="119" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A119" s="95" t="s">
+        <v>180</v>
+      </c>
+      <c r="B119" s="90" t="s">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="120" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A120" s="95" t="s">
+        <v>180</v>
+      </c>
+      <c r="B120" s="90" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="121" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A121" s="95" t="s">
+        <v>180</v>
+      </c>
+      <c r="B121" s="90" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="122" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A122" s="95" t="s">
+        <v>180</v>
+      </c>
+      <c r="B122" s="90" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="123" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A123" s="95" t="s">
+        <v>180</v>
+      </c>
+      <c r="B123" s="90" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="124" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A124" s="95" t="s">
+        <v>180</v>
+      </c>
+      <c r="B124" s="90" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="125" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A125" s="95" t="s">
+        <v>180</v>
+      </c>
+      <c r="B125" s="90" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="126" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A126" s="95" t="s">
+        <v>180</v>
+      </c>
+      <c r="B126" s="90" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="127" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A127" s="95" t="s">
+        <v>180</v>
+      </c>
+      <c r="B127" s="90" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="128" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A128" s="95" t="s">
+        <v>180</v>
+      </c>
+      <c r="B128" s="90" t="s">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="129" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A129" s="95" t="s">
+        <v>180</v>
+      </c>
+      <c r="B129" s="90" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="130" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A130" s="95" t="s">
+        <v>180</v>
+      </c>
+      <c r="B130" s="90" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="131" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A131" s="95" t="s">
+        <v>180</v>
+      </c>
+      <c r="B131" s="90" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="132" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A132" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B132" s="90" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="133" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A133" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B133" s="90" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="134" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A134" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B134" s="90" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="135" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A135" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B135" s="90" t="s">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="136" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A136" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B136" s="90" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="137" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A137" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B137" s="90" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="138" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A138" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B138" s="90" t="s">
+        <v>672</v>
+      </c>
+    </row>
+    <row r="139" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A139" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B139" s="90" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="140" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A140" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B140" s="90" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="141" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A141" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B141" s="90" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="142" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A142" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B142" s="90" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="143" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A143" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B143" s="90" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="144" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A144" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B144" s="90" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="145" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A145" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B145" s="90" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="146" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A146" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B146" s="90" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="147" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A147" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B147" s="90" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="148" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A148" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B148" s="90" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="149" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A149" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B149" s="90" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="150" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A150" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B150" s="90" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="151" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A151" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B151" s="90" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="152" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A152" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B152" s="90" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="153" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A153" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B153" s="90" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="154" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A154" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B154" s="90" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="155" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A155" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B155" s="90" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="156" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A156" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B156" s="90" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="157" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A157" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B157" s="90" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="158" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A158" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B158" s="90" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="159" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A159" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B159" s="90" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="160" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A160" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B160" s="90" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="161" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A161" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B161" s="90" t="s">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="162" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A162" s="95" t="s">
+        <v>182</v>
+      </c>
+      <c r="B162" s="90" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="163" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A163" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B163" s="90" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="164" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A164" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B164" s="90" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="165" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A165" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B165" s="90" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="166" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A166" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B166" s="90" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="167" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A167" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B167" s="90" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="168" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A168" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B168" s="90" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="169" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A169" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B169" s="90" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="170" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A170" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B170" s="90" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="171" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A171" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B171" s="90" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="172" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A172" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B172" s="90" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="173" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A173" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B173" s="90" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="174" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A174" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B174" s="90" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="175" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A175" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B175" s="90" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="176" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A176" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B176" s="90" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="177" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A177" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B177" s="90" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="178" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A178" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B178" s="90" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="179" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A179" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B179" s="90" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="180" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A180" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B180" s="90" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="181" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A181" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B181" s="90" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="182" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A182" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B182" s="90" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="183" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A183" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B183" s="90" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="184" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A184" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B184" s="90" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="185" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A185" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B185" s="90" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="186" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A186" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B186" s="90" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="187" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A187" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B187" s="90" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="188" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A188" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B188" s="90" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="189" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A189" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B189" s="90" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="190" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A190" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B190" s="90" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="191" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A191" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B191" s="90" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="192" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A192" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B192" s="90" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="193" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A193" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B193" s="90" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="194" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A194" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B194" s="90" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="195" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A195" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B195" s="90" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="196" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A196" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B196" s="90" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="197" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A197" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B197" s="90" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="198" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A198" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B198" s="90" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="199" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A199" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B199" s="90" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="200" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A200" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B200" s="90" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="201" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A201" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B201" s="90" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="202" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A202" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B202" s="90" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="203" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A203" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B203" s="90" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="204" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A204" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B204" s="90" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="205" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A205" s="95" t="s">
+        <v>722</v>
+      </c>
+      <c r="B205" s="95" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="206" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A206" s="95" t="s">
+        <v>722</v>
+      </c>
+      <c r="B206" s="95" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="207" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A207" s="95" t="s">
+        <v>722</v>
+      </c>
+      <c r="B207" s="95" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="208" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A208" s="95" t="s">
+        <v>722</v>
+      </c>
+      <c r="B208" s="95" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="209" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A209" s="95" t="s">
+        <v>726</v>
+      </c>
+      <c r="B209" s="95" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="210" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A210" s="95" t="s">
+        <v>726</v>
+      </c>
+      <c r="B210" s="95" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="211" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A211" s="95" t="s">
+        <v>726</v>
+      </c>
+      <c r="B211" s="95" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="212" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A212" s="95" t="s">
+        <v>730</v>
+      </c>
+      <c r="B212" s="95" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="213" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A213" s="118" t="s">
+        <v>235</v>
+      </c>
+      <c r="B213" s="95" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="214" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A214" s="118" t="s">
+        <v>235</v>
+      </c>
+      <c r="B214" s="95" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="215" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A215" s="118" t="s">
+        <v>235</v>
+      </c>
+      <c r="B215" s="95" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="216" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A216" s="118" t="s">
+        <v>235</v>
+      </c>
+      <c r="B216" s="95" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="217" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A217" s="118" t="s">
+        <v>235</v>
+      </c>
+      <c r="B217" s="95" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="218" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A218" s="118" t="s">
+        <v>235</v>
+      </c>
+      <c r="B218" s="95" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="219" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A219" s="131" t="s">
+        <v>235</v>
+      </c>
+      <c r="B219" s="95" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="220" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A220" s="118" t="s">
+        <v>235</v>
+      </c>
+      <c r="B220" s="95" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="221" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A221" s="118" t="s">
+        <v>235</v>
+      </c>
+      <c r="B221" s="95" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="222" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A222" s="118" t="s">
+        <v>235</v>
+      </c>
+      <c r="B222" s="95" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="223" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A223" s="95" t="s">
+        <v>252</v>
+      </c>
+      <c r="B223" s="90" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="224" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A224" s="95" t="s">
+        <v>252</v>
+      </c>
+      <c r="B224" s="90" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="225" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A225" s="95" t="s">
+        <v>252</v>
+      </c>
+      <c r="B225" s="90" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="226" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A226" s="95" t="s">
+        <v>258</v>
+      </c>
+      <c r="B226" s="90" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="227" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A227" s="120" t="s">
+        <v>258</v>
+      </c>
+      <c r="B227" s="90" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="228" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A228" s="95" t="s">
+        <v>258</v>
+      </c>
+      <c r="B228" s="90" t="s">
+        <v>746</v>
+      </c>
+    </row>
+    <row r="229" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A229" s="95" t="s">
+        <v>258</v>
+      </c>
+      <c r="B229" s="90" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="230" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A230" s="95" t="s">
+        <v>258</v>
+      </c>
+      <c r="B230" s="90" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="231" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A231" s="95" t="s">
+        <v>280</v>
+      </c>
+      <c r="B231" s="90" t="s">
         <v>567</v>
       </c>
     </row>
-    <row r="85" spans="1:2" x14ac:dyDescent="0.35">
-[...19 lines deleted...]
-      <c r="B87" s="157" t="s">
+    <row r="232" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A232" s="95" t="s">
+        <v>280</v>
+      </c>
+      <c r="B232" s="90" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="233" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A233" s="95" t="s">
+        <v>280</v>
+      </c>
+      <c r="B233" s="90" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="234" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A234" s="95" t="s">
+        <v>280</v>
+      </c>
+      <c r="B234" s="90" t="s">
         <v>570</v>
       </c>
     </row>
-    <row r="88" spans="1:2" x14ac:dyDescent="0.35">
-[...371 lines deleted...]
-      <c r="B134" s="157" t="s">
+    <row r="235" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A235" s="95" t="s">
+        <v>280</v>
+      </c>
+      <c r="B235" s="90" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="236" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A236" s="95" t="s">
+        <v>280</v>
+      </c>
+      <c r="B236" s="90" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="237" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A237" s="95" t="s">
+        <v>284</v>
+      </c>
+      <c r="B237" s="90" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="238" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A238" s="95" t="s">
+        <v>284</v>
+      </c>
+      <c r="B238" s="90" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="239" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A239" s="95" t="s">
+        <v>284</v>
+      </c>
+      <c r="B239" s="90" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="240" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A240" s="95" t="s">
+        <v>284</v>
+      </c>
+      <c r="B240" s="90" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="241" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A241" s="95" t="s">
+        <v>284</v>
+      </c>
+      <c r="B241" s="90" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="242" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A242" s="95" t="s">
+        <v>284</v>
+      </c>
+      <c r="B242" s="90" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="243" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A243" s="95" t="s">
+        <v>284</v>
+      </c>
+      <c r="B243" s="90" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="244" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A244" s="95" t="s">
+        <v>284</v>
+      </c>
+      <c r="B244" s="90" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="245" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A245" s="95" t="s">
+        <v>284</v>
+      </c>
+      <c r="B245" s="90" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="246" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A246" s="95" t="s">
+        <v>296</v>
+      </c>
+      <c r="B246" s="121" t="s">
+        <v>762</v>
+      </c>
+    </row>
+    <row r="247" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A247" s="95" t="s">
+        <v>296</v>
+      </c>
+      <c r="B247" s="121" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="248" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A248" s="95" t="s">
+        <v>296</v>
+      </c>
+      <c r="B248" s="121" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="249" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A249" s="95" t="s">
+        <v>296</v>
+      </c>
+      <c r="B249" s="121" t="s">
+        <v>765</v>
+      </c>
+    </row>
+    <row r="250" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A250" s="122" t="s">
+        <v>296</v>
+      </c>
+      <c r="B250" s="122" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="251" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A251" s="95" t="s">
+        <v>300</v>
+      </c>
+      <c r="B251" s="96" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="252" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A252" s="95" t="s">
+        <v>300</v>
+      </c>
+      <c r="B252" s="96" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="253" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A253" s="95" t="s">
+        <v>300</v>
+      </c>
+      <c r="B253" s="96" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="254" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A254" s="95" t="s">
+        <v>300</v>
+      </c>
+      <c r="B254" s="96" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="255" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A255" s="95" t="s">
+        <v>300</v>
+      </c>
+      <c r="B255" s="96" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="256" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A256" s="95" t="s">
+        <v>300</v>
+      </c>
+      <c r="B256" s="96" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="257" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A257" s="95" t="s">
+        <v>300</v>
+      </c>
+      <c r="B257" s="96" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="258" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A258" s="95" t="s">
+        <v>323</v>
+      </c>
+      <c r="B258" s="90" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="259" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A259" s="95" t="s">
+        <v>399</v>
+      </c>
+      <c r="B259" s="90" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="260" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A260" s="95" t="s">
+        <v>399</v>
+      </c>
+      <c r="B260" s="90" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="261" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A261" s="95" t="s">
+        <v>399</v>
+      </c>
+      <c r="B261" s="90" t="s">
+        <v>774</v>
+      </c>
+    </row>
+    <row r="262" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A262" s="95" t="s">
+        <v>399</v>
+      </c>
+      <c r="B262" s="90" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="263" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A263" s="95" t="s">
+        <v>399</v>
+      </c>
+      <c r="B263" s="90" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="264" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A264" s="95" t="s">
+        <v>399</v>
+      </c>
+      <c r="B264" s="90" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="265" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A265" s="95" t="s">
+        <v>399</v>
+      </c>
+      <c r="B265" s="90" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="266" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A266" s="95" t="s">
+        <v>399</v>
+      </c>
+      <c r="B266" s="90" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="267" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A267" s="95" t="s">
+        <v>399</v>
+      </c>
+      <c r="B267" s="90" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="268" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A268" s="95" t="s">
+        <v>399</v>
+      </c>
+      <c r="B268" s="90" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="269" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A269" s="95" t="s">
+        <v>405</v>
+      </c>
+      <c r="B269" s="96" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="270" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A270" s="95" t="s">
+        <v>405</v>
+      </c>
+      <c r="B270" s="96" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="271" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A271" s="95" t="s">
+        <v>405</v>
+      </c>
+      <c r="B271" s="96" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="272" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A272" s="95" t="s">
+        <v>405</v>
+      </c>
+      <c r="B272" s="96" t="s">
         <v>570</v>
       </c>
     </row>
-    <row r="135" spans="1:2" x14ac:dyDescent="0.35">
-[...931 lines deleted...]
-      <c r="B251" s="157" t="s">
+    <row r="273" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A273" s="95" t="s">
+        <v>405</v>
+      </c>
+      <c r="B273" s="96" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="274" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A274" s="95" t="s">
+        <v>405</v>
+      </c>
+      <c r="B274" s="96" t="s">
+        <v>786</v>
+      </c>
+    </row>
+    <row r="275" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A275" s="95" t="s">
+        <v>405</v>
+      </c>
+      <c r="B275" s="96" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="276" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A276" s="95" t="s">
+        <v>405</v>
+      </c>
+      <c r="B276" s="96" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="277" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A277" s="95" t="s">
+        <v>405</v>
+      </c>
+      <c r="B277" s="96" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="278" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A278" s="95" t="s">
+        <v>405</v>
+      </c>
+      <c r="B278" s="96" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="279" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A279" s="95" t="s">
+        <v>409</v>
+      </c>
+      <c r="B279" s="96" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="280" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A280" s="95" t="s">
+        <v>409</v>
+      </c>
+      <c r="B280" s="96" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="281" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A281" s="95" t="s">
+        <v>409</v>
+      </c>
+      <c r="B281" s="96" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="282" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A282" s="95" t="s">
+        <v>411</v>
+      </c>
+      <c r="B282" s="90" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="283" spans="1:2" x14ac:dyDescent="0.35">
+      <c r="A283" s="95" t="s">
+        <v>411</v>
+      </c>
+      <c r="B283" s="90" t="s">
         <v>680</v>
       </c>
     </row>
-    <row r="252" spans="1:2" x14ac:dyDescent="0.35">
-[...254 lines deleted...]
-    </row>
     <row r="284" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A284" s="153" t="s">
-[...3 lines deleted...]
-        <v>580</v>
+      <c r="A284" s="95" t="s">
+        <v>411</v>
+      </c>
+      <c r="B284" s="90" t="s">
+        <v>793</v>
       </c>
     </row>
     <row r="285" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A285" s="153" t="s">
-[...3 lines deleted...]
-        <v>704</v>
+      <c r="A285" s="95" t="s">
+        <v>411</v>
+      </c>
+      <c r="B285" s="90" t="s">
+        <v>794</v>
       </c>
     </row>
     <row r="286" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A286" s="153" t="s">
-[...3 lines deleted...]
-        <v>705</v>
+      <c r="A286" s="95" t="s">
+        <v>411</v>
+      </c>
+      <c r="B286" s="90" t="s">
+        <v>795</v>
       </c>
     </row>
     <row r="287" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A287" s="153" t="s">
-[...3 lines deleted...]
-        <v>577</v>
+      <c r="A287" s="95" t="s">
+        <v>415</v>
+      </c>
+      <c r="B287" s="90" t="s">
+        <v>796</v>
       </c>
     </row>
     <row r="288" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A288" s="153" t="s">
-[...3 lines deleted...]
-        <v>706</v>
+      <c r="A288" s="95" t="s">
+        <v>415</v>
+      </c>
+      <c r="B288" s="90" t="s">
+        <v>797</v>
       </c>
     </row>
     <row r="289" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A289" s="153" t="s">
-[...3 lines deleted...]
-        <v>576</v>
+      <c r="A289" s="95" t="s">
+        <v>415</v>
+      </c>
+      <c r="B289" s="90" t="s">
+        <v>798</v>
       </c>
     </row>
     <row r="290" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A290" s="153" t="s">
-[...3 lines deleted...]
-        <v>696</v>
+      <c r="A290" s="95" t="s">
+        <v>415</v>
+      </c>
+      <c r="B290" s="90" t="s">
+        <v>799</v>
       </c>
     </row>
     <row r="291" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A291" s="153" t="s">
-[...3 lines deleted...]
-        <v>727</v>
+      <c r="A291" s="95" t="s">
+        <v>415</v>
+      </c>
+      <c r="B291" s="90" t="s">
+        <v>800</v>
       </c>
     </row>
     <row r="292" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A292" s="153" t="s">
-[...3 lines deleted...]
-        <v>577</v>
+      <c r="A292" s="95" t="s">
+        <v>415</v>
+      </c>
+      <c r="B292" s="90" t="s">
+        <v>801</v>
       </c>
     </row>
     <row r="293" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A293" s="153" t="s">
-[...3 lines deleted...]
-        <v>707</v>
+      <c r="A293" s="95" t="s">
+        <v>415</v>
+      </c>
+      <c r="B293" s="90" t="s">
+        <v>802</v>
       </c>
     </row>
     <row r="294" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A294" s="153" t="s">
-[...3 lines deleted...]
-        <v>708</v>
+      <c r="A294" s="95" t="s">
+        <v>415</v>
+      </c>
+      <c r="B294" s="90" t="s">
+        <v>803</v>
       </c>
     </row>
     <row r="295" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A295" s="153" t="s">
-[...3 lines deleted...]
-        <v>709</v>
+      <c r="A295" s="95" t="s">
+        <v>415</v>
+      </c>
+      <c r="B295" s="90" t="s">
+        <v>804</v>
       </c>
     </row>
     <row r="296" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A296" s="153" t="s">
-[...3 lines deleted...]
-        <v>710</v>
+      <c r="A296" s="95" t="s">
+        <v>415</v>
+      </c>
+      <c r="B296" s="90" t="s">
+        <v>805</v>
       </c>
     </row>
     <row r="297" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A297" s="153" t="s">
-[...3 lines deleted...]
-        <v>711</v>
+      <c r="A297" s="95" t="s">
+        <v>415</v>
+      </c>
+      <c r="B297" s="90" t="s">
+        <v>806</v>
       </c>
     </row>
     <row r="298" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A298" s="153" t="s">
-[...3 lines deleted...]
-        <v>712</v>
+      <c r="A298" s="95" t="s">
+        <v>415</v>
+      </c>
+      <c r="B298" s="90" t="s">
+        <v>807</v>
       </c>
     </row>
     <row r="299" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A299" s="153" t="s">
-[...3 lines deleted...]
-        <v>713</v>
+      <c r="A299" s="95" t="s">
+        <v>415</v>
+      </c>
+      <c r="B299" s="90" t="s">
+        <v>808</v>
       </c>
     </row>
     <row r="300" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A300" s="153" t="s">
-[...3 lines deleted...]
-        <v>2342</v>
+      <c r="A300" s="95" t="s">
+        <v>415</v>
+      </c>
+      <c r="B300" s="90" t="s">
+        <v>809</v>
       </c>
     </row>
     <row r="301" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A301" s="153" t="s">
-[...3 lines deleted...]
-        <v>714</v>
+      <c r="A301" s="122" t="s">
+        <v>415</v>
+      </c>
+      <c r="B301" s="130" t="s">
+        <v>810</v>
       </c>
     </row>
     <row r="302" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A302" s="153" t="s">
-[...3 lines deleted...]
-        <v>715</v>
+      <c r="A302" s="122" t="s">
+        <v>415</v>
+      </c>
+      <c r="B302" s="130" t="s">
+        <v>811</v>
       </c>
     </row>
     <row r="303" spans="1:2" x14ac:dyDescent="0.35">
-      <c r="A303" s="153" t="s">
-[...83 lines deleted...]
-        <v>726</v>
+      <c r="A303" s="122" t="s">
+        <v>415</v>
+      </c>
+      <c r="B303" s="130" t="s">
+        <v>812</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="9AAK/dI9nO7sfi328Qe+ql0fJlYrL5c4if4p1D7TFdc5x385CMqguxgUUod6e7Lz62gK1PRCN2TzUaWa2F5vDA==" saltValue="VIzLiHvNS+2HLV/T7arq3A==" spinCount="100000" sheet="1" autoFilter="0"/>
-  <autoFilter ref="A1:B313" xr:uid="{AEB0E9DA-F7B4-4C6E-9E11-CB78651E6D0D}"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="BrDNHDeet73uJ9VIAmOkjlSmZZxeYU3IPjLP6XV7R5hlKQAbuvCWE5hF+Beb9eVb7HiTTS569jWVkTsr9MuVFw==" saltValue="L4XjGi088RqIfIBRlZbFwA==" spinCount="100000" sheet="1" autoFilter="0"/>
+  <autoFilter ref="A1:B303" xr:uid="{AEB0E9DA-F7B4-4C6E-9E11-CB78651E6D0D}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:B303">
+    <sortCondition ref="A2:A303"/>
+  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <headerFooter>
     <oddFooter>&amp;L_x000D_&amp;1#&amp;"Calibri"&amp;10&amp;K000000 Fannie Mae Confidential</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5AA3B7A4-DD80-4071-99B7-93E97CE9D2FF}">
   <sheetPr codeName="Sheet5"/>
   <dimension ref="A1:B1527"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F7" sqref="F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.453125" defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="40.1796875" style="10" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.453125" style="10"/>
+    <col min="1" max="1" width="40.1796875" style="91" customWidth="1"/>
+    <col min="2" max="2" width="103.1796875" style="93" customWidth="1"/>
+    <col min="3" max="16384" width="9.453125" style="91"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="44.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="13" t="s">
-[...3 lines deleted...]
-        <v>728</v>
+      <c r="A1" s="94" t="s">
+        <v>557</v>
+      </c>
+      <c r="B1" s="94" t="s">
+        <v>813</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="A2" s="10" t="s">
-[...3 lines deleted...]
-        <v>730</v>
+      <c r="A2" s="91" t="s">
+        <v>984</v>
+      </c>
+      <c r="B2" s="99" t="s">
+        <v>985</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="A3" s="10" t="s">
-[...3 lines deleted...]
-        <v>731</v>
+      <c r="A3" s="91" t="s">
+        <v>417</v>
+      </c>
+      <c r="B3" s="99" t="s">
+        <v>1096</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="A4" s="10" t="s">
-[...3 lines deleted...]
-        <v>733</v>
+      <c r="A4" s="91" t="s">
+        <v>977</v>
+      </c>
+      <c r="B4" s="99" t="s">
+        <v>978</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B5" s="14" t="s">
+      <c r="B5" s="99" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B6" s="99" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B7" s="99" t="s">
+        <v>1127</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="91" t="s">
+        <v>953</v>
+      </c>
+      <c r="B8" s="99" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="91" t="s">
+        <v>953</v>
+      </c>
+      <c r="B9" s="99" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B10" s="99" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B11" s="99" t="s">
+        <v>1129</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B12" s="99" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A13" s="91" t="s">
+        <v>233</v>
+      </c>
+      <c r="B13" s="99" t="s">
+        <v>923</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B14" s="99" t="s">
+        <v>1131</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B15" s="99" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B16" s="99" t="s">
+        <v>1133</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B17" s="99" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B18" s="99" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B19" s="99" t="s">
+        <v>1136</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B20" s="99" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B21" s="99" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B22" s="99" t="s">
+        <v>1139</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B23" s="99" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B24" s="99" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B25" s="99" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B26" s="99" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B27" s="99" t="s">
+        <v>1144</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B28" s="99" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B29" s="99" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B30" s="99" t="s">
+        <v>1147</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A31" s="91" t="s">
+        <v>335</v>
+      </c>
+      <c r="B31" s="99" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B32" s="99" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B33" s="99" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B34" s="99" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A35" s="91" t="s">
+        <v>166</v>
+      </c>
+      <c r="B35" s="99" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B36" s="99" t="s">
+        <v>1151</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A37" s="91" t="s">
+        <v>214</v>
+      </c>
+      <c r="B37" s="99" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A38" s="91" t="s">
+        <v>166</v>
+      </c>
+      <c r="B38" s="99" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B39" s="99" t="s">
+        <v>1152</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B40" s="99" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B41" s="99" t="s">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B42" s="99" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B43" s="99" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B44" s="99" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B45" s="99" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B46" s="99" t="s">
+        <v>1159</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B47" s="99" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B48" s="99" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B49" s="99" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B50" s="99" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B51" s="99" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A52" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="B52" s="99" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B53" s="99" t="s">
+        <v>1165</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B54" s="99" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B55" s="99" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B56" s="99" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="57" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A57" s="91" t="s">
+        <v>71</v>
+      </c>
+      <c r="B57" s="99" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="58" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B58" s="99" t="s">
+        <v>1169</v>
+      </c>
+    </row>
+    <row r="59" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A59" s="91" t="s">
+        <v>363</v>
+      </c>
+      <c r="B59" s="99" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="60" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A60" s="91" t="s">
+        <v>286</v>
+      </c>
+      <c r="B60" s="99" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="61" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A61" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="B61" s="99" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="62" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B62" s="99" t="s">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="63" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B63" s="99" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="64" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B64" s="99" t="s">
+        <v>1172</v>
+      </c>
+    </row>
+    <row r="65" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B65" s="99" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="66" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A66" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="B66" s="99" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="67" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B67" s="99" t="s">
+        <v>1174</v>
+      </c>
+    </row>
+    <row r="68" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A68" s="91" t="s">
+        <v>71</v>
+      </c>
+      <c r="B68" s="99" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="69" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B69" s="99" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="70" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B70" s="99" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="71" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B71" s="99" t="s">
+        <v>1177</v>
+      </c>
+    </row>
+    <row r="72" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A72" s="91" t="s">
+        <v>363</v>
+      </c>
+      <c r="B72" s="99" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="73" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B73" s="99" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="74" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B74" s="99" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="75" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B75" s="99" t="s">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="76" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B76" s="99" t="s">
+        <v>1181</v>
+      </c>
+    </row>
+    <row r="77" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B77" s="99" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="78" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A78" s="91" t="s">
+        <v>365</v>
+      </c>
+      <c r="B78" s="99" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="79" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B79" s="99" t="s">
+        <v>1183</v>
+      </c>
+    </row>
+    <row r="80" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A80" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="B80" s="99" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="81" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B81" s="100" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="82" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B82" s="100" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="83" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A83" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="B83" s="99" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="84" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B84" s="100" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="85" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A85" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="B85" s="99" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="86" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B86" s="99" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="87" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B87" s="99" t="s">
+        <v>1188</v>
+      </c>
+    </row>
+    <row r="88" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B88" s="99" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="89" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B89" s="99" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="90" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A90" s="91" t="s">
+        <v>371</v>
+      </c>
+      <c r="B90" s="99" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="91" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A91" s="91" t="s">
+        <v>247</v>
+      </c>
+      <c r="B91" s="99" t="s">
+        <v>935</v>
+      </c>
+    </row>
+    <row r="92" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A92" s="91" t="s">
+        <v>247</v>
+      </c>
+      <c r="B92" s="99" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="93" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B93" s="99" t="s">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="94" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B94" s="99" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="95" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A95" s="91" t="s">
+        <v>353</v>
+      </c>
+      <c r="B95" s="99" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="96" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B96" s="99" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="97" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A97" s="91" t="s">
+        <v>397</v>
+      </c>
+      <c r="B97" s="99" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="98" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A98" s="91" t="s">
+        <v>867</v>
+      </c>
+      <c r="B98" s="99" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="99" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A99" s="91" t="s">
+        <v>71</v>
+      </c>
+      <c r="B99" s="99" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="100" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B100" s="99" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="101" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A101" s="91" t="s">
+        <v>71</v>
+      </c>
+      <c r="B101" s="99" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="102" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A102" s="91" t="s">
+        <v>184</v>
+      </c>
+      <c r="B102" s="99" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="103" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A103" s="91" t="s">
+        <v>184</v>
+      </c>
+      <c r="B103" s="99" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="104" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B104" s="99" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="105" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B105" s="99" t="s">
+        <v>1195</v>
+      </c>
+    </row>
+    <row r="106" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A106" s="91" t="s">
+        <v>918</v>
+      </c>
+      <c r="B106" s="99" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="107" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A107" s="91" t="s">
+        <v>915</v>
+      </c>
+      <c r="B107" s="99" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="108" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B108" s="99" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="109" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B109" s="99" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="110" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B110" s="99" t="s">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="111" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B111" s="99" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="112" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B112" s="99" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="113" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B113" s="99" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="114" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B114" s="99" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="115" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B115" s="99" t="s">
+        <v>1203</v>
+      </c>
+    </row>
+    <row r="116" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A116" s="91" t="s">
+        <v>977</v>
+      </c>
+      <c r="B116" s="99" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="117" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A117" s="91" t="s">
+        <v>977</v>
+      </c>
+      <c r="B117" s="99" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="118" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A118" s="91" t="s">
+        <v>363</v>
+      </c>
+      <c r="B118" s="99" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="119" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B119" s="99" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="120" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B120" s="99" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="121" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A121" s="91" t="s">
+        <v>184</v>
+      </c>
+      <c r="B121" s="99" t="s">
+        <v>902</v>
+      </c>
+    </row>
+    <row r="122" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B122" s="99" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="123" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B123" s="99" t="s">
+        <v>1207</v>
+      </c>
+    </row>
+    <row r="124" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B124" s="99" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="125" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B125" s="99" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="126" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B126" s="99" t="s">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="127" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A127" s="91" t="s">
+        <v>417</v>
+      </c>
+      <c r="B127" s="99" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="128" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A128" s="91" t="s">
+        <v>367</v>
+      </c>
+      <c r="B128" s="99" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="129" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B129" s="99" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="130" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A130" s="91" t="s">
+        <v>367</v>
+      </c>
+      <c r="B130" s="99" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="131" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B131" s="99" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="132" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B132" s="99" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="133" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B133" s="99" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="134" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B134" s="99" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="135" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B135" s="99" t="s">
+        <v>1215</v>
+      </c>
+    </row>
+    <row r="136" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B136" s="99" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="137" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B137" s="99" t="s">
+        <v>1217</v>
+      </c>
+    </row>
+    <row r="138" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B138" s="99" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="139" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B139" s="99" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="140" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B140" s="99" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="141" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B141" s="99" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="142" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B142" s="99" t="s">
+        <v>1222</v>
+      </c>
+    </row>
+    <row r="143" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B143" s="99" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="144" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B144" s="99" t="s">
+        <v>1224</v>
+      </c>
+    </row>
+    <row r="145" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B145" s="99" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="146" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B146" s="99" t="s">
+        <v>1226</v>
+      </c>
+    </row>
+    <row r="147" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B147" s="99" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="148" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B148" s="99" t="s">
+        <v>1228</v>
+      </c>
+    </row>
+    <row r="149" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B149" s="99" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="150" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B150" s="99" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="151" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B151" s="99" t="s">
+        <v>1231</v>
+      </c>
+    </row>
+    <row r="152" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B152" s="99" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="153" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B153" s="99" t="s">
+        <v>1233</v>
+      </c>
+    </row>
+    <row r="154" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B154" s="99" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="155" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B155" s="99" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="156" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B156" s="99" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="157" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B157" s="99" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="158" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B158" s="99" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="159" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B159" s="99" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="160" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B160" s="99" t="s">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="161" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B161" s="99" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="162" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B162" s="99" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="163" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B163" s="99" t="s">
+        <v>1243</v>
+      </c>
+    </row>
+    <row r="164" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B164" s="99" t="s">
+        <v>1244</v>
+      </c>
+    </row>
+    <row r="165" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B165" s="99" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="166" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A166" s="91" t="s">
+        <v>867</v>
+      </c>
+      <c r="B166" s="99" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="167" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B167" s="99" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="168" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B168" s="99" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="169" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B169" s="99" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="170" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B170" s="99" t="s">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="171" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B171" s="99" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="172" spans="1:2" ht="58" x14ac:dyDescent="0.25">
+      <c r="B172" s="99" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="173" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B173" s="99" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="174" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A174" s="91" t="s">
+        <v>556</v>
+      </c>
+      <c r="B174" s="99" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="175" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A175" s="91" t="s">
+        <v>556</v>
+      </c>
+      <c r="B175" s="99" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="176" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A176" s="91" t="s">
+        <v>556</v>
+      </c>
+      <c r="B176" s="99" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="177" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A177" s="91" t="s">
+        <v>365</v>
+      </c>
+      <c r="B177" s="99" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="178" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A178" s="91" t="s">
+        <v>437</v>
+      </c>
+      <c r="B178" s="99" t="s">
+        <v>1124</v>
+      </c>
+    </row>
+    <row r="179" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B179" s="99" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="180" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B180" s="99" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="181" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B181" s="99" t="s">
+        <v>1256</v>
+      </c>
+    </row>
+    <row r="182" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B182" s="99" t="s">
+        <v>1257</v>
+      </c>
+    </row>
+    <row r="183" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B183" s="99" t="s">
+        <v>1258</v>
+      </c>
+    </row>
+    <row r="184" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B184" s="99" t="s">
+        <v>1259</v>
+      </c>
+    </row>
+    <row r="185" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B185" s="99" t="s">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="186" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B186" s="99" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="187" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B187" s="99" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="188" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B188" s="99" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="189" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B189" s="99" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="190" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B190" s="99" t="s">
+        <v>1265</v>
+      </c>
+    </row>
+    <row r="191" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B191" s="99" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="192" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B192" s="99" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="193" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B193" s="99" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="194" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B194" s="99" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="195" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B195" s="99" t="s">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="196" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A196" s="91" t="s">
+        <v>1088</v>
+      </c>
+      <c r="B196" s="99" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="197" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A197" s="91" t="s">
+        <v>556</v>
+      </c>
+      <c r="B197" s="99" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="198" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A198" s="91" t="s">
+        <v>233</v>
+      </c>
+      <c r="B198" s="99" t="s">
+        <v>924</v>
+      </c>
+    </row>
+    <row r="199" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B199" s="99" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="200" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A200" s="91" t="s">
+        <v>353</v>
+      </c>
+      <c r="B200" s="99" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="201" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B201" s="99" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="202" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="A202" s="91" t="s">
+        <v>415</v>
+      </c>
+      <c r="B202" s="99" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="203" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B203" s="99" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="204" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A204" s="91" t="s">
+        <v>415</v>
+      </c>
+      <c r="B204" s="99" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="205" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A205" s="91" t="s">
+        <v>365</v>
+      </c>
+      <c r="B205" s="99" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="206" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B206" s="99" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="207" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B207" s="99" t="s">
+        <v>1278</v>
+      </c>
+    </row>
+    <row r="208" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A208" s="91" t="s">
+        <v>365</v>
+      </c>
+      <c r="B208" s="99" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="209" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B209" s="99" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="210" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A210" s="91" t="s">
+        <v>365</v>
+      </c>
+      <c r="B210" s="99" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="211" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B211" s="99" t="s">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="212" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B212" s="99" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="213" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B213" s="99" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="214" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B214" s="99" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="215" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A215" s="91" t="s">
+        <v>71</v>
+      </c>
+      <c r="B215" s="99" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="216" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B216" s="99" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="217" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B217" s="99" t="s">
+        <v>1285</v>
+      </c>
+    </row>
+    <row r="218" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B218" s="99" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="219" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B219" s="99" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="220" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B220" s="99" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="221" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B221" s="99" t="s">
+        <v>1289</v>
+      </c>
+    </row>
+    <row r="222" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B222" s="99" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="223" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B223" s="99" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="224" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B224" s="99" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="225" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B225" s="99" t="s">
+        <v>1293</v>
+      </c>
+    </row>
+    <row r="226" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B226" s="99" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="227" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B227" s="99" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="228" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B228" s="99" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="229" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B229" s="99" t="s">
+        <v>1297</v>
+      </c>
+    </row>
+    <row r="230" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B230" s="99" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="231" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B231" s="99" t="s">
+        <v>1299</v>
+      </c>
+    </row>
+    <row r="232" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B232" s="99" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="233" spans="1:2" s="92" customFormat="1" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B233" s="99" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="234" spans="1:2" s="92" customFormat="1" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B234" s="99" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="235" spans="1:2" s="92" customFormat="1" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B235" s="99" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="236" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B236" s="99" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="237" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A237" s="91" t="s">
+        <v>71</v>
+      </c>
+      <c r="B237" s="99" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="238" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B238" s="99" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="239" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B239" s="99" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="240" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B240" s="99" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="241" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B241" s="99" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="242" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B242" s="99" t="s">
+        <v>1308</v>
+      </c>
+    </row>
+    <row r="243" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B243" s="99" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="244" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B244" s="99" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="245" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B245" s="99" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="246" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B246" s="99" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="247" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B247" s="99" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="248" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B248" s="99" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="249" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B249" s="99" t="s">
+        <v>1315</v>
+      </c>
+    </row>
+    <row r="250" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B250" s="99" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="251" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B251" s="99" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="252" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B252" s="99" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="253" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B253" s="99" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="254" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B254" s="99" t="s">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="255" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B255" s="99" t="s">
+        <v>1321</v>
+      </c>
+    </row>
+    <row r="256" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B256" s="99" t="s">
+        <v>1322</v>
+      </c>
+    </row>
+    <row r="257" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B257" s="99" t="s">
+        <v>1323</v>
+      </c>
+    </row>
+    <row r="258" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B258" s="99" t="s">
+        <v>1324</v>
+      </c>
+    </row>
+    <row r="259" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B259" s="99" t="s">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="260" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A260" s="91" t="s">
+        <v>280</v>
+      </c>
+      <c r="B260" s="99" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="261" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A261" s="91" t="s">
+        <v>280</v>
+      </c>
+      <c r="B261" s="99" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="262" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A262" s="91" t="s">
+        <v>280</v>
+      </c>
+      <c r="B262" s="99" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="263" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B263" s="99" t="s">
+        <v>1326</v>
+      </c>
+    </row>
+    <row r="264" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B264" s="99" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="265" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B265" s="99" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="266" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B266" s="99" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="267" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B267" s="99" t="s">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="268" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B268" s="99" t="s">
+        <v>1331</v>
+      </c>
+    </row>
+    <row r="269" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B269" s="99" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="270" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B270" s="99" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="271" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B271" s="99" t="s">
+        <v>1334</v>
+      </c>
+    </row>
+    <row r="272" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B272" s="99" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="273" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B273" s="99" t="s">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="274" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B274" s="99" t="s">
+        <v>1337</v>
+      </c>
+    </row>
+    <row r="275" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B275" s="99" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="276" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B276" s="99" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="277" spans="2:2" ht="58" x14ac:dyDescent="0.25">
+      <c r="B277" s="99" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="278" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B278" s="99" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="279" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B279" s="99" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="280" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B280" s="99" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="281" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B281" s="99" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="282" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B282" s="99" t="s">
+        <v>1345</v>
+      </c>
+    </row>
+    <row r="283" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B283" s="99" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="284" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B284" s="99" t="s">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="285" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B285" s="99" t="s">
+        <v>1348</v>
+      </c>
+    </row>
+    <row r="286" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B286" s="99" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="287" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B287" s="99" t="s">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="288" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B288" s="99" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="289" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B289" s="99" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="290" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A290" s="91" t="s">
+        <v>247</v>
+      </c>
+      <c r="B290" s="99" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="291" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B291" s="99" t="s">
+        <v>1352</v>
+      </c>
+    </row>
+    <row r="292" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B292" s="99" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="293" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B293" s="99" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="294" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B294" s="99" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="295" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B295" s="99" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="296" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B296" s="99" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="297" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B297" s="99" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="298" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B298" s="99" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="299" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B299" s="99" t="s">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="300" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B300" s="99" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="301" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B301" s="99" t="s">
+        <v>1357</v>
+      </c>
+    </row>
+    <row r="302" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A302" s="91" t="s">
+        <v>867</v>
+      </c>
+      <c r="B302" s="99" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="303" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B303" s="99" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="304" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B304" s="101" t="s">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="305" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B305" s="101" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="306" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B306" s="99" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="307" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B307" s="99" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="308" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B308" s="99" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="309" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B309" s="99" t="s">
+        <v>1365</v>
+      </c>
+    </row>
+    <row r="310" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B310" s="99" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="311" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A311" s="91" t="s">
+        <v>363</v>
+      </c>
+      <c r="B311" s="99" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="312" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B312" s="99" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="313" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B313" s="99" t="s">
+        <v>1368</v>
+      </c>
+    </row>
+    <row r="314" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B314" s="99" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="315" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A315" s="91" t="s">
+        <v>339</v>
+      </c>
+      <c r="B315" s="99" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="316" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A316" s="91" t="s">
+        <v>339</v>
+      </c>
+      <c r="B316" s="99" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="317" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B317" s="99" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="318" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B318" s="99" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="319" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B319" s="99" t="s">
+        <v>1372</v>
+      </c>
+    </row>
+    <row r="320" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B320" s="99" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="321" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B321" s="99" t="s">
+        <v>1374</v>
+      </c>
+    </row>
+    <row r="322" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B322" s="99" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="323" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B323" s="99" t="s">
+        <v>1376</v>
+      </c>
+    </row>
+    <row r="324" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B324" s="99" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="325" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B325" s="99" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="326" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B326" s="99" t="s">
+        <v>1379</v>
+      </c>
+    </row>
+    <row r="327" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A327" s="91" t="s">
+        <v>407</v>
+      </c>
+      <c r="B327" s="99" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="328" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B328" s="99" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="329" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B329" s="99" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="330" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B330" s="99" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="331" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B331" s="99" t="s">
+        <v>1383</v>
+      </c>
+    </row>
+    <row r="332" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B332" s="99" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="333" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B333" s="99" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="334" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B334" s="99" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="335" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B335" s="99" t="s">
+        <v>1387</v>
+      </c>
+    </row>
+    <row r="336" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B336" s="99" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="337" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B337" s="99" t="s">
+        <v>1389</v>
+      </c>
+    </row>
+    <row r="338" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B338" s="99" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="339" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B339" s="99" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="340" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B340" s="99" t="s">
+        <v>1392</v>
+      </c>
+    </row>
+    <row r="341" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B341" s="99" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="342" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B342" s="99" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="343" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B343" s="99" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="344" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B344" s="99" t="s">
+        <v>1396</v>
+      </c>
+    </row>
+    <row r="345" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B345" s="99" t="s">
+        <v>1397</v>
+      </c>
+    </row>
+    <row r="346" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B346" s="99" t="s">
+        <v>1398</v>
+      </c>
+    </row>
+    <row r="347" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B347" s="99" t="s">
+        <v>1399</v>
+      </c>
+    </row>
+    <row r="348" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B348" s="99" t="s">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="349" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B349" s="99" t="s">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="350" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B350" s="99" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="351" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B351" s="99" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="352" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A352" s="91" t="s">
+        <v>367</v>
+      </c>
+      <c r="B352" s="99" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="353" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B353" s="99" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="354" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B354" s="99" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="355" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A355" s="91" t="s">
+        <v>237</v>
+      </c>
+      <c r="B355" s="99" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="356" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B356" s="99" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="357" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B357" s="99" t="s">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="358" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B358" s="99" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="359" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B359" s="99" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="360" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B360" s="99" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="361" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B361" s="99" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="362" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B362" s="99" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="363" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B363" s="99" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="364" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A364" s="91" t="s">
+        <v>109</v>
+      </c>
+      <c r="B364" s="99" t="s">
+        <v>1414</v>
+      </c>
+    </row>
+    <row r="365" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A365" s="91" t="s">
+        <v>113</v>
+      </c>
+      <c r="B365" s="99" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="366" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A366" s="91" t="s">
+        <v>113</v>
+      </c>
+      <c r="B366" s="99" t="s">
+        <v>1416</v>
+      </c>
+    </row>
+    <row r="367" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B367" s="99" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="368" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B368" s="99" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="369" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B369" s="99" t="s">
+        <v>1419</v>
+      </c>
+    </row>
+    <row r="370" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B370" s="99" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="371" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B371" s="99" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="372" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A372" s="91" t="s">
+        <v>333</v>
+      </c>
+      <c r="B372" s="99" t="s">
+        <v>988</v>
+      </c>
+    </row>
+    <row r="373" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A373" s="91" t="s">
+        <v>333</v>
+      </c>
+      <c r="B373" s="99" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="374" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A374" s="91" t="s">
+        <v>817</v>
+      </c>
+      <c r="B374" s="99" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="375" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A375" s="91" t="s">
+        <v>817</v>
+      </c>
+      <c r="B375" s="99" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="376" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A376" s="91" t="s">
+        <v>817</v>
+      </c>
+      <c r="B376" s="99" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="377" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B377" s="99" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="378" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B378" s="99" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="379" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A379" s="91" t="s">
+        <v>417</v>
+      </c>
+      <c r="B379" s="99" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="380" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A380" s="91" t="s">
+        <v>417</v>
+      </c>
+      <c r="B380" s="99" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="381" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A381" s="91" t="s">
+        <v>417</v>
+      </c>
+      <c r="B381" s="99" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="382" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B382" s="99" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="383" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B383" s="99" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="384" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B384" s="99" t="s">
+        <v>1426</v>
+      </c>
+    </row>
+    <row r="385" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B385" s="99" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="386" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B386" s="99" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="387" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B387" s="99" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="388" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B388" s="99" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="389" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B389" s="99" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="390" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A390" s="91" t="s">
+        <v>55</v>
+      </c>
+      <c r="B390" s="99" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="391" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A391" s="91" t="s">
+        <v>55</v>
+      </c>
+      <c r="B391" s="99" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="392" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B392" s="99" t="s">
+        <v>1433</v>
+      </c>
+    </row>
+    <row r="393" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B393" s="99" t="s">
+        <v>1434</v>
+      </c>
+    </row>
+    <row r="394" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B394" s="99" t="s">
+        <v>1435</v>
+      </c>
+    </row>
+    <row r="395" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B395" s="99" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="396" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B396" s="99" t="s">
+        <v>1437</v>
+      </c>
+    </row>
+    <row r="397" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B397" s="99" t="s">
+        <v>1438</v>
+      </c>
+    </row>
+    <row r="398" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B398" s="99" t="s">
+        <v>1439</v>
+      </c>
+    </row>
+    <row r="399" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B399" s="99" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="400" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B400" s="99" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="401" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B401" s="99" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="402" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B402" s="99" t="s">
+        <v>1443</v>
+      </c>
+    </row>
+    <row r="403" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B403" s="99" t="s">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="404" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B404" s="99" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="405" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B405" s="99" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="406" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B406" s="99" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="407" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B407" s="99" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="408" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B408" s="99" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="409" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B409" s="99" t="s">
+        <v>1450</v>
+      </c>
+    </row>
+    <row r="410" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B410" s="99" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="411" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B411" s="99" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="412" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B412" s="99" t="s">
+        <v>1452</v>
+      </c>
+    </row>
+    <row r="413" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B413" s="99" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="414" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B414" s="99" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="415" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A415" s="91" t="s">
+        <v>345</v>
+      </c>
+      <c r="B415" s="99" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="416" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A416" s="91" t="s">
+        <v>345</v>
+      </c>
+      <c r="B416" s="99" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="417" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A417" s="91" t="s">
+        <v>345</v>
+      </c>
+      <c r="B417" s="99" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="418" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A418" s="91" t="s">
+        <v>349</v>
+      </c>
+      <c r="B418" s="99" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="419" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A419" s="91" t="s">
+        <v>349</v>
+      </c>
+      <c r="B419" s="99" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="420" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A420" s="91" t="s">
+        <v>349</v>
+      </c>
+      <c r="B420" s="99" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="421" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A421" s="91" t="s">
+        <v>349</v>
+      </c>
+      <c r="B421" s="99" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="422" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A422" s="91" t="s">
+        <v>347</v>
+      </c>
+      <c r="B422" s="99" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="423" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A423" s="91" t="s">
+        <v>347</v>
+      </c>
+      <c r="B423" s="99" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="424" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B424" s="99" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="425" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B425" s="99" t="s">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="426" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B426" s="99" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="427" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B427" s="99" t="s">
+        <v>1458</v>
+      </c>
+    </row>
+    <row r="428" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B428" s="99" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="429" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B429" s="99" t="s">
+        <v>1460</v>
+      </c>
+    </row>
+    <row r="430" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B430" s="99" t="s">
+        <v>1461</v>
+      </c>
+    </row>
+    <row r="431" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B431" s="99" t="s">
+        <v>1462</v>
+      </c>
+    </row>
+    <row r="432" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A432" s="91" t="s">
+        <v>286</v>
+      </c>
+      <c r="B432" s="99" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="433" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A433" s="91" t="s">
+        <v>286</v>
+      </c>
+      <c r="B433" s="99" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="434" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B434" s="99" t="s">
+        <v>1463</v>
+      </c>
+    </row>
+    <row r="435" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B435" s="99" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="436" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B436" s="99" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="437" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A437" s="91" t="s">
+        <v>353</v>
+      </c>
+      <c r="B437" s="99" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="438" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A438" s="91" t="s">
+        <v>353</v>
+      </c>
+      <c r="B438" s="99" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="439" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B439" s="99" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="440" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A440" s="91" t="s">
+        <v>363</v>
+      </c>
+      <c r="B440" s="99" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="441" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A441" s="91" t="s">
+        <v>363</v>
+      </c>
+      <c r="B441" s="99" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="442" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B442" s="99" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="443" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A443" s="91" t="s">
+        <v>71</v>
+      </c>
+      <c r="B443" s="99" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="444" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A444" s="91" t="s">
+        <v>71</v>
+      </c>
+      <c r="B444" s="99" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="445" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A445" s="91" t="s">
+        <v>71</v>
+      </c>
+      <c r="B445" s="99" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="446" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B446" s="99" t="s">
+        <v>1467</v>
+      </c>
+    </row>
+    <row r="447" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B447" s="99" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="448" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B448" s="99" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="449" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B449" s="99" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="450" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A450" s="91" t="s">
+        <v>166</v>
+      </c>
+      <c r="B450" s="99" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="451" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A451" s="91" t="s">
+        <v>371</v>
+      </c>
+      <c r="B451" s="99" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="452" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A452" s="91" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B452" s="99" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="453" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A453" s="91" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B453" s="99" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="454" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A454" s="91" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B454" s="99" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="455" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A455" s="91" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B455" s="99" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="456" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B456" s="99" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="457" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A457" s="91" t="s">
+        <v>918</v>
+      </c>
+      <c r="B457" s="99" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="458" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A458" s="91" t="s">
+        <v>915</v>
+      </c>
+      <c r="B458" s="99" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="459" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B459" s="99" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="460" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B460" s="99" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="461" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B461" s="99" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="462" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B462" s="99" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="463" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B463" s="99" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="464" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B464" s="99" t="s">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="465" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B465" s="99" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="466" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A466" s="91" t="s">
+        <v>280</v>
+      </c>
+      <c r="B466" s="99" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="467" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B467" s="99" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="468" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B468" s="99" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="469" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B469" s="99" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="470" spans="1:2" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B470" s="99" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="471" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B471" s="99" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="472" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B472" s="99" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="473" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B473" s="99" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="474" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B474" s="99" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="475" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B475" s="99" t="s">
+        <v>1486</v>
+      </c>
+    </row>
+    <row r="476" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B476" s="99" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="477" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B477" s="99" t="s">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="478" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B478" s="99" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="479" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B479" s="99" t="s">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="480" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B480" s="99" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="481" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B481" s="99" t="s">
+        <v>1492</v>
+      </c>
+    </row>
+    <row r="482" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A482" s="91" t="s">
+        <v>353</v>
+      </c>
+      <c r="B482" s="99" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="483" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A483" s="91" t="s">
+        <v>247</v>
+      </c>
+      <c r="B483" s="99" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="484" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B484" s="99" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="485" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B485" s="99" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="486" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B486" s="99" t="s">
+        <v>1495</v>
+      </c>
+    </row>
+    <row r="487" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B487" s="99" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="488" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B488" s="99" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="489" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B489" s="99" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="490" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B490" s="99" t="s">
+        <v>1498</v>
+      </c>
+    </row>
+    <row r="491" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B491" s="99" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="492" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B492" s="99" t="s">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="493" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B493" s="99" t="s">
+        <v>1501</v>
+      </c>
+    </row>
+    <row r="494" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B494" s="99" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="495" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B495" s="99" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="496" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B496" s="99" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="497" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B497" s="99" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="498" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B498" s="99" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="499" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B499" s="99" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="500" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B500" s="99" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="501" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B501" s="99" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="502" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B502" s="99" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="503" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B503" s="99" t="s">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="504" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B504" s="99" t="s">
+        <v>1511</v>
+      </c>
+    </row>
+    <row r="505" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B505" s="99" t="s">
+        <v>1512</v>
+      </c>
+    </row>
+    <row r="506" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B506" s="99" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="507" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B507" s="99" t="s">
+        <v>1514</v>
+      </c>
+    </row>
+    <row r="508" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B508" s="99" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="509" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B509" s="99" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="510" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B510" s="99" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="511" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B511" s="99" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="512" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B512" s="99" t="s">
+        <v>1519</v>
+      </c>
+    </row>
+    <row r="513" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B513" s="99" t="s">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="514" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B514" s="99" t="s">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="515" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B515" s="99" t="s">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="516" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B516" s="99" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="517" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B517" s="99" t="s">
+        <v>1524</v>
+      </c>
+    </row>
+    <row r="518" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B518" s="99" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="519" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B519" s="99" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="520" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B520" s="102" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="521" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B521" s="102" t="s">
+        <v>1528</v>
+      </c>
+    </row>
+    <row r="522" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B522" s="99" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="523" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B523" s="99" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="524" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B524" s="99" t="s">
+        <v>1531</v>
+      </c>
+    </row>
+    <row r="525" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B525" s="99" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="526" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B526" s="99" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="527" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B527" s="99" t="s">
+        <v>1534</v>
+      </c>
+    </row>
+    <row r="528" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B528" s="99" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="529" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B529" s="99" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="530" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B530" s="99" t="s">
+        <v>1537</v>
+      </c>
+    </row>
+    <row r="531" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B531" s="99" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="532" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B532" s="99" t="s">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="533" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A533" s="91" t="s">
+        <v>373</v>
+      </c>
+      <c r="B533" s="99" t="s">
+        <v>1084</v>
+      </c>
+    </row>
+    <row r="534" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A534" s="91" t="s">
+        <v>373</v>
+      </c>
+      <c r="B534" s="99" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="535" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B535" s="99" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="536" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A536" s="91" t="s">
+        <v>166</v>
+      </c>
+      <c r="B536" s="99" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="537" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B537" s="99" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="538" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B538" s="99" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="539" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B539" s="99" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="540" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B540" s="99" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="541" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B541" s="99" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="542" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B542" s="99" t="s">
+        <v>1103</v>
+      </c>
+    </row>
+    <row r="543" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B543" s="99" t="s">
+        <v>1545</v>
+      </c>
+    </row>
+    <row r="544" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B544" s="99" t="s">
+        <v>1546</v>
+      </c>
+    </row>
+    <row r="545" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B545" s="99" t="s">
+        <v>1547</v>
+      </c>
+    </row>
+    <row r="546" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B546" s="99" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="547" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B547" s="99" t="s">
+        <v>1549</v>
+      </c>
+    </row>
+    <row r="548" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B548" s="99" t="s">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="549" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B549" s="99" t="s">
+        <v>1551</v>
+      </c>
+    </row>
+    <row r="550" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B550" s="99" t="s">
+        <v>1552</v>
+      </c>
+    </row>
+    <row r="551" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B551" s="99" t="s">
+        <v>1553</v>
+      </c>
+    </row>
+    <row r="552" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B552" s="99" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="553" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B553" s="99" t="s">
+        <v>1555</v>
+      </c>
+    </row>
+    <row r="554" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A554" s="91" t="s">
+        <v>977</v>
+      </c>
+      <c r="B554" s="99" t="s">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="555" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B555" s="99" t="s">
+        <v>1556</v>
+      </c>
+    </row>
+    <row r="556" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A556" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="B556" s="99" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="557" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B557" s="99" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="558" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A558" s="91" t="s">
+        <v>556</v>
+      </c>
+      <c r="B558" s="99" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="559" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B559" s="99" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="560" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B560" s="99" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="561" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B561" s="99" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="562" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B562" s="99" t="s">
+        <v>1561</v>
+      </c>
+    </row>
+    <row r="563" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B563" s="99" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="564" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B564" s="99" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="565" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A565" s="91" t="s">
+        <v>184</v>
+      </c>
+      <c r="B565" s="99" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="566" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A566" s="91" t="s">
+        <v>184</v>
+      </c>
+      <c r="B566" s="99" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="567" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B567" s="99" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="568" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B568" s="99" t="s">
+        <v>1565</v>
+      </c>
+    </row>
+    <row r="569" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B569" s="99" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="570" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B570" s="99" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="571" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B571" s="99" t="s">
+        <v>1568</v>
+      </c>
+    </row>
+    <row r="572" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B572" s="99" t="s">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="573" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B573" s="99" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="574" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B574" s="99" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="575" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B575" s="99" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="576" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A576" s="91" t="s">
+        <v>61</v>
+      </c>
+      <c r="B576" s="99" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="577" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A577" s="91" t="s">
+        <v>61</v>
+      </c>
+      <c r="B577" s="99" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="578" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A578" s="91" t="s">
+        <v>415</v>
+      </c>
+      <c r="B578" s="99" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="579" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B579" s="99" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="580" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B580" s="99" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="581" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B581" s="99" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="582" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B582" s="99" t="s">
+        <v>1576</v>
+      </c>
+    </row>
+    <row r="583" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A583" s="91" t="s">
+        <v>335</v>
+      </c>
+      <c r="B583" s="99" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="584" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A584" s="91" t="s">
+        <v>337</v>
+      </c>
+      <c r="B584" s="99" t="s">
+        <v>994</v>
+      </c>
+    </row>
+    <row r="585" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B585" s="99" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="586" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A586" s="91" t="s">
+        <v>247</v>
+      </c>
+      <c r="B586" s="99" t="s">
+        <v>939</v>
+      </c>
+    </row>
+    <row r="587" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B587" s="99" t="s">
+        <v>1578</v>
+      </c>
+    </row>
+    <row r="588" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A588" s="91" t="s">
+        <v>339</v>
+      </c>
+      <c r="B588" s="99" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="589" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B589" s="99" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="590" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B590" s="99" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="591" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A591" s="91" t="s">
+        <v>247</v>
+      </c>
+      <c r="B591" s="99" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="592" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B592" s="99" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="593" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B593" s="99" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="594" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B594" s="99" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="595" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A595" s="91" t="s">
+        <v>343</v>
+      </c>
+      <c r="B595" s="99" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="596" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A596" s="91" t="s">
+        <v>249</v>
+      </c>
+      <c r="B596" s="99" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="597" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B597" s="99" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="598" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B598" s="99" t="s">
+        <v>1586</v>
+      </c>
+    </row>
+    <row r="599" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B599" s="99" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="600" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B600" s="99" t="s">
+        <v>1588</v>
+      </c>
+    </row>
+    <row r="601" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A601" s="91" t="s">
+        <v>335</v>
+      </c>
+      <c r="B601" s="99" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="602" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A602" s="91" t="s">
+        <v>339</v>
+      </c>
+      <c r="B602" s="99" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="603" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A603" s="91" t="s">
+        <v>339</v>
+      </c>
+      <c r="B603" s="99" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="604" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A604" s="91" t="s">
+        <v>339</v>
+      </c>
+      <c r="B604" s="99" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="605" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A605" s="91" t="s">
+        <v>339</v>
+      </c>
+      <c r="B605" s="99" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="606" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A606" s="91" t="s">
+        <v>339</v>
+      </c>
+      <c r="B606" s="99" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="607" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A607" s="91" t="s">
+        <v>339</v>
+      </c>
+      <c r="B607" s="99" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="608" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A608" s="91" t="s">
+        <v>339</v>
+      </c>
+      <c r="B608" s="99" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="609" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B609" s="99" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="610" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B610" s="99" t="s">
+        <v>1590</v>
+      </c>
+    </row>
+    <row r="611" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B611" s="99" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="612" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B612" s="99" t="s">
+        <v>1592</v>
+      </c>
+    </row>
+    <row r="613" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B613" s="99" t="s">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="614" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B614" s="99" t="s">
+        <v>1594</v>
+      </c>
+    </row>
+    <row r="615" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B615" s="99" t="s">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="616" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B616" s="99" t="s">
+        <v>1596</v>
+      </c>
+    </row>
+    <row r="617" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B617" s="99" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="618" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B618" s="99" t="s">
+        <v>1598</v>
+      </c>
+    </row>
+    <row r="619" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B619" s="99" t="s">
+        <v>1599</v>
+      </c>
+    </row>
+    <row r="620" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B620" s="99" t="s">
+        <v>1600</v>
+      </c>
+    </row>
+    <row r="621" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A621" s="91" t="s">
+        <v>867</v>
+      </c>
+      <c r="B621" s="99" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="622" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B622" s="99" t="s">
+        <v>1601</v>
+      </c>
+    </row>
+    <row r="623" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B623" s="99" t="s">
+        <v>1602</v>
+      </c>
+    </row>
+    <row r="624" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B624" s="99" t="s">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="625" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B625" s="99" t="s">
+        <v>1604</v>
+      </c>
+    </row>
+    <row r="626" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B626" s="99" t="s">
+        <v>1605</v>
+      </c>
+    </row>
+    <row r="627" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B627" s="99" t="s">
+        <v>1606</v>
+      </c>
+    </row>
+    <row r="628" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A628" s="91" t="s">
+        <v>349</v>
+      </c>
+      <c r="B628" s="99" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="629" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A629" s="91" t="s">
+        <v>345</v>
+      </c>
+      <c r="B629" s="99" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="630" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="A630" s="91" t="s">
+        <v>113</v>
+      </c>
+      <c r="B630" s="99" t="s">
+        <v>1607</v>
+      </c>
+    </row>
+    <row r="631" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A631" s="91" t="s">
+        <v>345</v>
+      </c>
+      <c r="B631" s="99" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="632" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="A632" s="91" t="s">
+        <v>109</v>
+      </c>
+      <c r="B632" s="99" t="s">
+        <v>1608</v>
+      </c>
+    </row>
+    <row r="633" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B633" s="99" t="s">
+        <v>1609</v>
+      </c>
+    </row>
+    <row r="634" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="A634" s="91" t="s">
+        <v>948</v>
+      </c>
+      <c r="B634" s="99" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="635" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A635" s="91" t="s">
+        <v>247</v>
+      </c>
+      <c r="B635" s="99" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="636" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B636" s="99" t="s">
+        <v>1610</v>
+      </c>
+    </row>
+    <row r="637" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A637" s="91" t="s">
+        <v>345</v>
+      </c>
+      <c r="B637" s="99" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="638" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A638" s="91" t="s">
+        <v>345</v>
+      </c>
+      <c r="B638" s="99" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="639" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B639" s="99" t="s">
+        <v>1611</v>
+      </c>
+    </row>
+    <row r="640" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B640" s="99" t="s">
+        <v>1612</v>
+      </c>
+    </row>
+    <row r="641" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A641" s="91" t="s">
+        <v>817</v>
+      </c>
+      <c r="B641" s="99" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="642" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B642" s="99" t="s">
+        <v>1613</v>
+      </c>
+    </row>
+    <row r="643" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B643" s="99" t="s">
+        <v>1614</v>
+      </c>
+    </row>
+    <row r="644" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B644" s="99" t="s">
+        <v>1615</v>
+      </c>
+    </row>
+    <row r="645" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B645" s="99" t="s">
+        <v>1616</v>
+      </c>
+    </row>
+    <row r="646" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B646" s="99" t="s">
+        <v>1617</v>
+      </c>
+    </row>
+    <row r="647" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A647" s="91" t="s">
+        <v>553</v>
+      </c>
+      <c r="B647" s="99" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="648" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A648" s="91" t="s">
+        <v>359</v>
+      </c>
+      <c r="B648" s="99" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="649" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B649" s="99" t="s">
+        <v>1618</v>
+      </c>
+    </row>
+    <row r="650" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A650" s="91" t="s">
+        <v>349</v>
+      </c>
+      <c r="B650" s="99" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="651" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A651" s="91" t="s">
+        <v>109</v>
+      </c>
+      <c r="B651" s="99" t="s">
+        <v>1619</v>
+      </c>
+    </row>
+    <row r="652" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A652" s="91" t="s">
+        <v>113</v>
+      </c>
+      <c r="B652" s="99" t="s">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="653" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A653" s="91" t="s">
+        <v>109</v>
+      </c>
+      <c r="B653" s="99" t="s">
+        <v>1621</v>
+      </c>
+    </row>
+    <row r="654" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B654" s="99" t="s">
+        <v>1622</v>
+      </c>
+    </row>
+    <row r="655" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B655" s="99" t="s">
+        <v>1623</v>
+      </c>
+    </row>
+    <row r="656" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B656" s="99" t="s">
+        <v>1624</v>
+      </c>
+    </row>
+    <row r="657" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B657" s="99" t="s">
+        <v>1625</v>
+      </c>
+    </row>
+    <row r="658" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B658" s="99" t="s">
+        <v>1626</v>
+      </c>
+    </row>
+    <row r="659" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B659" s="99" t="s">
+        <v>1627</v>
+      </c>
+    </row>
+    <row r="660" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B660" s="99" t="s">
+        <v>1628</v>
+      </c>
+    </row>
+    <row r="661" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B661" s="99" t="s">
+        <v>1629</v>
+      </c>
+    </row>
+    <row r="662" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B662" s="99" t="s">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="663" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B663" s="99" t="s">
+        <v>1631</v>
+      </c>
+    </row>
+    <row r="664" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A664" s="91" t="s">
+        <v>415</v>
+      </c>
+      <c r="B664" s="99" t="s">
+        <v>1632</v>
+      </c>
+    </row>
+    <row r="665" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B665" s="99" t="s">
+        <v>1633</v>
+      </c>
+    </row>
+    <row r="666" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B666" s="99" t="s">
+        <v>1634</v>
+      </c>
+    </row>
+    <row r="667" spans="1:2" ht="87" x14ac:dyDescent="0.25">
+      <c r="A667" s="91" t="s">
+        <v>415</v>
+      </c>
+      <c r="B667" s="99" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="668" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A668" s="91" t="s">
+        <v>415</v>
+      </c>
+      <c r="B668" s="99" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="669" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B669" s="99" t="s">
+        <v>1635</v>
+      </c>
+    </row>
+    <row r="670" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B670" s="99" t="s">
+        <v>1636</v>
+      </c>
+    </row>
+    <row r="671" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B671" s="99" t="s">
+        <v>1637</v>
+      </c>
+    </row>
+    <row r="672" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B672" s="99" t="s">
+        <v>1638</v>
+      </c>
+    </row>
+    <row r="673" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B673" s="99" t="s">
+        <v>1639</v>
+      </c>
+    </row>
+    <row r="674" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B674" s="99" t="s">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="675" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B675" s="99" t="s">
+        <v>1641</v>
+      </c>
+    </row>
+    <row r="676" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B676" s="99" t="s">
+        <v>1642</v>
+      </c>
+    </row>
+    <row r="677" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B677" s="99" t="s">
+        <v>1643</v>
+      </c>
+    </row>
+    <row r="678" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B678" s="99" t="s">
+        <v>1644</v>
+      </c>
+    </row>
+    <row r="679" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A679" s="91" t="s">
+        <v>243</v>
+      </c>
+      <c r="B679" s="99" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="680" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A680" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="B680" s="99" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="681" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A681" s="91" t="s">
+        <v>243</v>
+      </c>
+      <c r="B681" s="99" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="682" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B682" s="99" t="s">
+        <v>1645</v>
+      </c>
+    </row>
+    <row r="683" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B683" s="99" t="s">
+        <v>1646</v>
+      </c>
+    </row>
+    <row r="684" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B684" s="99" t="s">
+        <v>1647</v>
+      </c>
+    </row>
+    <row r="685" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B685" s="99" t="s">
+        <v>1648</v>
+      </c>
+    </row>
+    <row r="686" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B686" s="99" t="s">
+        <v>1649</v>
+      </c>
+    </row>
+    <row r="687" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B687" s="99" t="s">
+        <v>1650</v>
+      </c>
+    </row>
+    <row r="688" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A688" s="91" t="s">
+        <v>235</v>
+      </c>
+      <c r="B688" s="99" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="689" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A689" s="91" t="s">
+        <v>235</v>
+      </c>
+      <c r="B689" s="99" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="690" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A690" s="91" t="s">
+        <v>235</v>
+      </c>
+      <c r="B690" s="99" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="691" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B691" s="99" t="s">
+        <v>1651</v>
+      </c>
+    </row>
+    <row r="692" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B692" s="99" t="s">
+        <v>1652</v>
+      </c>
+    </row>
+    <row r="693" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B693" s="99" t="s">
+        <v>1653</v>
+      </c>
+    </row>
+    <row r="694" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B694" s="99" t="s">
+        <v>1654</v>
+      </c>
+    </row>
+    <row r="695" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B695" s="99" t="s">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="696" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B696" s="99" t="s">
+        <v>1656</v>
+      </c>
+    </row>
+    <row r="697" spans="1:2" s="92" customFormat="1" ht="29" x14ac:dyDescent="0.25">
+      <c r="B697" s="99" t="s">
+        <v>1657</v>
+      </c>
+    </row>
+    <row r="698" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B698" s="99" t="s">
+        <v>1658</v>
+      </c>
+    </row>
+    <row r="699" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B699" s="99" t="s">
+        <v>1659</v>
+      </c>
+    </row>
+    <row r="700" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B700" s="99" t="s">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="701" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B701" s="99" t="s">
+        <v>1661</v>
+      </c>
+    </row>
+    <row r="702" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B702" s="99" t="s">
+        <v>1662</v>
+      </c>
+    </row>
+    <row r="703" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B703" s="99" t="s">
+        <v>1663</v>
+      </c>
+    </row>
+    <row r="704" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A704" s="91" t="s">
+        <v>71</v>
+      </c>
+      <c r="B704" s="99" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="705" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B705" s="99" t="s">
+        <v>1664</v>
+      </c>
+    </row>
+    <row r="706" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B706" s="99" t="s">
+        <v>1665</v>
+      </c>
+    </row>
+    <row r="707" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B707" s="99" t="s">
+        <v>1666</v>
+      </c>
+    </row>
+    <row r="708" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B708" s="99" t="s">
+        <v>1667</v>
+      </c>
+    </row>
+    <row r="709" spans="1:2" s="92" customFormat="1" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B709" s="99" t="s">
+        <v>1668</v>
+      </c>
+    </row>
+    <row r="710" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B710" s="99" t="s">
+        <v>1669</v>
+      </c>
+    </row>
+    <row r="711" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B711" s="99" t="s">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="712" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B712" s="99" t="s">
+        <v>1671</v>
+      </c>
+    </row>
+    <row r="713" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B713" s="99" t="s">
+        <v>1672</v>
+      </c>
+    </row>
+    <row r="714" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B714" s="99" t="s">
+        <v>1673</v>
+      </c>
+    </row>
+    <row r="715" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B715" s="99" t="s">
+        <v>1674</v>
+      </c>
+    </row>
+    <row r="716" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B716" s="99" t="s">
+        <v>1675</v>
+      </c>
+    </row>
+    <row r="717" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B717" s="99" t="s">
+        <v>1676</v>
+      </c>
+    </row>
+    <row r="718" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B718" s="99" t="s">
+        <v>1677</v>
+      </c>
+    </row>
+    <row r="719" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B719" s="99" t="s">
+        <v>1678</v>
+      </c>
+    </row>
+    <row r="720" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A720" s="91" t="s">
+        <v>413</v>
+      </c>
+      <c r="B720" s="99" t="s">
+        <v>1679</v>
+      </c>
+    </row>
+    <row r="721" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A721" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="B721" s="99" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="722" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A722" s="91" t="s">
+        <v>554</v>
+      </c>
+      <c r="B722" s="99" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="723" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B723" s="99" t="s">
+        <v>1680</v>
+      </c>
+    </row>
+    <row r="724" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A724" s="91" t="s">
+        <v>554</v>
+      </c>
+      <c r="B724" s="99" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="725" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B725" s="99" t="s">
+        <v>1681</v>
+      </c>
+    </row>
+    <row r="726" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B726" s="101" t="s">
+        <v>1107</v>
+      </c>
+    </row>
+    <row r="727" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B727" s="101" t="s">
+        <v>1682</v>
+      </c>
+    </row>
+    <row r="728" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B728" s="101" t="s">
+        <v>1683</v>
+      </c>
+    </row>
+    <row r="729" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B729" s="101" t="s">
+        <v>1684</v>
+      </c>
+    </row>
+    <row r="730" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B730" s="99" t="s">
+        <v>1685</v>
+      </c>
+    </row>
+    <row r="731" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B731" s="99" t="s">
+        <v>1686</v>
+      </c>
+    </row>
+    <row r="732" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B732" s="99" t="s">
+        <v>1687</v>
+      </c>
+    </row>
+    <row r="733" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B733" s="99" t="s">
+        <v>1688</v>
+      </c>
+    </row>
+    <row r="734" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B734" s="99" t="s">
+        <v>1689</v>
+      </c>
+    </row>
+    <row r="735" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B735" s="99" t="s">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="736" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B736" s="99" t="s">
+        <v>1691</v>
+      </c>
+    </row>
+    <row r="737" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B737" s="99" t="s">
+        <v>1692</v>
+      </c>
+    </row>
+    <row r="738" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B738" s="99" t="s">
+        <v>1693</v>
+      </c>
+    </row>
+    <row r="739" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B739" s="99" t="s">
+        <v>1694</v>
+      </c>
+    </row>
+    <row r="740" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A740" s="91" t="s">
+        <v>286</v>
+      </c>
+      <c r="B740" s="99" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="741" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B741" s="99" t="s">
+        <v>1695</v>
+      </c>
+    </row>
+    <row r="742" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B742" s="99" t="s">
+        <v>1696</v>
+      </c>
+    </row>
+    <row r="743" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B743" s="99" t="s">
+        <v>1697</v>
+      </c>
+    </row>
+    <row r="744" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B744" s="99" t="s">
+        <v>1698</v>
+      </c>
+    </row>
+    <row r="745" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B745" s="99" t="s">
+        <v>1699</v>
+      </c>
+    </row>
+    <row r="746" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B746" s="99" t="s">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="747" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B747" s="99" t="s">
+        <v>1701</v>
+      </c>
+    </row>
+    <row r="748" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B748" s="99" t="s">
+        <v>1702</v>
+      </c>
+    </row>
+    <row r="749" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B749" s="99" t="s">
+        <v>1703</v>
+      </c>
+    </row>
+    <row r="750" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B750" s="99" t="s">
+        <v>1704</v>
+      </c>
+    </row>
+    <row r="751" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B751" s="99" t="s">
+        <v>1705</v>
+      </c>
+    </row>
+    <row r="752" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B752" s="99" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="753" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B753" s="99" t="s">
+        <v>1707</v>
+      </c>
+    </row>
+    <row r="754" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B754" s="99" t="s">
+        <v>1708</v>
+      </c>
+    </row>
+    <row r="755" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B755" s="99" t="s">
+        <v>1709</v>
+      </c>
+    </row>
+    <row r="756" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B756" s="99" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="757" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B757" s="99" t="s">
+        <v>1711</v>
+      </c>
+    </row>
+    <row r="758" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A758" s="91" t="s">
+        <v>353</v>
+      </c>
+      <c r="B758" s="99" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="759" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A759" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="B759" s="99" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="760" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B760" s="99" t="s">
+        <v>1712</v>
+      </c>
+    </row>
+    <row r="761" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B761" s="99" t="s">
+        <v>1713</v>
+      </c>
+    </row>
+    <row r="762" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B762" s="99" t="s">
+        <v>1714</v>
+      </c>
+    </row>
+    <row r="763" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B763" s="99" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="764" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B764" s="99" t="s">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="765" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B765" s="99" t="s">
+        <v>1717</v>
+      </c>
+    </row>
+    <row r="766" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B766" s="99" t="s">
+        <v>1718</v>
+      </c>
+    </row>
+    <row r="767" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B767" s="99" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="768" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B768" s="99" t="s">
+        <v>1720</v>
+      </c>
+    </row>
+    <row r="769" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B769" s="99" t="s">
+        <v>1721</v>
+      </c>
+    </row>
+    <row r="770" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B770" s="99" t="s">
+        <v>1722</v>
+      </c>
+    </row>
+    <row r="771" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B771" s="99" t="s">
+        <v>1723</v>
+      </c>
+    </row>
+    <row r="772" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B772" s="99" t="s">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="773" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B773" s="99" t="s">
+        <v>1725</v>
+      </c>
+    </row>
+    <row r="774" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B774" s="99" t="s">
+        <v>1726</v>
+      </c>
+    </row>
+    <row r="775" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B775" s="99" t="s">
+        <v>1727</v>
+      </c>
+    </row>
+    <row r="776" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B776" s="99" t="s">
+        <v>1728</v>
+      </c>
+    </row>
+    <row r="777" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B777" s="99" t="s">
+        <v>1729</v>
+      </c>
+    </row>
+    <row r="778" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B778" s="99" t="s">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="779" spans="2:2" ht="81" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B779" s="99" t="s">
+        <v>1731</v>
+      </c>
+    </row>
+    <row r="780" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B780" s="99" t="s">
+        <v>1732</v>
+      </c>
+    </row>
+    <row r="781" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B781" s="99" t="s">
+        <v>1733</v>
+      </c>
+    </row>
+    <row r="782" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B782" s="99" t="s">
+        <v>1734</v>
+      </c>
+    </row>
+    <row r="783" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B783" s="99" t="s">
+        <v>1735</v>
+      </c>
+    </row>
+    <row r="784" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B784" s="99" t="s">
+        <v>1736</v>
+      </c>
+    </row>
+    <row r="785" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B785" s="99" t="s">
+        <v>1737</v>
+      </c>
+    </row>
+    <row r="786" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B786" s="99" t="s">
+        <v>1738</v>
+      </c>
+    </row>
+    <row r="787" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B787" s="99" t="s">
+        <v>1739</v>
+      </c>
+    </row>
+    <row r="788" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B788" s="99" t="s">
+        <v>1740</v>
+      </c>
+    </row>
+    <row r="789" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B789" s="99" t="s">
+        <v>1741</v>
+      </c>
+    </row>
+    <row r="790" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B790" s="99" t="s">
+        <v>1742</v>
+      </c>
+    </row>
+    <row r="791" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B791" s="99" t="s">
+        <v>1743</v>
+      </c>
+    </row>
+    <row r="792" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B792" s="99" t="s">
+        <v>1744</v>
+      </c>
+    </row>
+    <row r="793" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B793" s="99" t="s">
+        <v>1745</v>
+      </c>
+    </row>
+    <row r="794" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B794" s="99" t="s">
+        <v>1746</v>
+      </c>
+    </row>
+    <row r="795" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A795" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="B795" s="99" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="796" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B796" s="99" t="s">
+        <v>1747</v>
+      </c>
+    </row>
+    <row r="797" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B797" s="99" t="s">
+        <v>1748</v>
+      </c>
+    </row>
+    <row r="798" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B798" s="99" t="s">
+        <v>1749</v>
+      </c>
+    </row>
+    <row r="799" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B799" s="99" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="800" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B800" s="99" t="s">
+        <v>1751</v>
+      </c>
+    </row>
+    <row r="801" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B801" s="99" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="802" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B802" s="99" t="s">
+        <v>1753</v>
+      </c>
+    </row>
+    <row r="803" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B803" s="99" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="804" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B804" s="99" t="s">
+        <v>1755</v>
+      </c>
+    </row>
+    <row r="805" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B805" s="99" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="806" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B806" s="99" t="s">
+        <v>1757</v>
+      </c>
+    </row>
+    <row r="807" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B807" s="99" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="808" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B808" s="99" t="s">
+        <v>1759</v>
+      </c>
+    </row>
+    <row r="809" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B809" s="99" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="810" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B810" s="99" t="s">
+        <v>1761</v>
+      </c>
+    </row>
+    <row r="811" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A811" s="91" t="s">
+        <v>554</v>
+      </c>
+      <c r="B811" s="99" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="812" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B812" s="99" t="s">
+        <v>1762</v>
+      </c>
+    </row>
+    <row r="813" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B813" s="99" t="s">
+        <v>1763</v>
+      </c>
+    </row>
+    <row r="814" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B814" s="99" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="815" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B815" s="99" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="816" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B816" s="99" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="817" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B817" s="99" t="s">
+        <v>1765</v>
+      </c>
+    </row>
+    <row r="818" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A818" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="B818" s="99" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="819" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B819" s="99" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="820" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B820" s="99" t="s">
+        <v>1767</v>
+      </c>
+    </row>
+    <row r="821" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B821" s="99" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="822" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B822" s="99" t="s">
+        <v>1769</v>
+      </c>
+    </row>
+    <row r="823" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B823" s="99" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="824" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B824" s="99" t="s">
+        <v>1771</v>
+      </c>
+    </row>
+    <row r="825" spans="1:2" ht="0.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B825" s="99" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="826" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A826" s="91" t="s">
+        <v>986</v>
+      </c>
+      <c r="B826" s="99" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="827" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A827" s="91" t="s">
+        <v>555</v>
+      </c>
+      <c r="B827" s="99" t="s">
+        <v>1773</v>
+      </c>
+    </row>
+    <row r="828" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B828" s="99" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="829" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A829" s="91" t="s">
+        <v>353</v>
+      </c>
+      <c r="B829" s="99" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="830" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B830" s="99" t="s">
+        <v>1775</v>
+      </c>
+    </row>
+    <row r="831" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A831" s="91" t="s">
+        <v>280</v>
+      </c>
+      <c r="B831" s="99" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="832" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B832" s="99" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="833" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B833" s="99" t="s">
+        <v>1777</v>
+      </c>
+    </row>
+    <row r="834" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B834" s="99" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="835" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B835" s="99" t="s">
+        <v>1779</v>
+      </c>
+    </row>
+    <row r="836" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A836" s="91" t="s">
+        <v>365</v>
+      </c>
+      <c r="B836" s="99" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="837" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B837" s="99" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="838" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B838" s="99" t="s">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="839" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A839" s="91" t="s">
+        <v>554</v>
+      </c>
+      <c r="B839" s="99" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="840" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B840" s="99" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="841" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B841" s="99" t="s">
+        <v>1783</v>
+      </c>
+    </row>
+    <row r="842" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B842" s="99" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="843" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B843" s="99" t="s">
+        <v>1785</v>
+      </c>
+    </row>
+    <row r="844" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B844" s="99" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="845" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B845" s="99" t="s">
+        <v>1787</v>
+      </c>
+    </row>
+    <row r="846" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B846" s="99" t="s">
+        <v>1788</v>
+      </c>
+    </row>
+    <row r="847" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B847" s="99" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="848" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B848" s="99" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="849" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B849" s="99" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="850" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B850" s="99" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="851" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B851" s="99" t="s">
+        <v>1791</v>
+      </c>
+    </row>
+    <row r="852" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B852" s="99" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="853" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B853" s="99" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="854" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B854" s="99" t="s">
+        <v>1795</v>
+      </c>
+    </row>
+    <row r="855" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B855" s="99" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="856" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B856" s="99" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="857" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B857" s="99" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="858" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B858" s="99" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="859" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B859" s="99" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="860" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B860" s="99" t="s">
+        <v>1797</v>
+      </c>
+    </row>
+    <row r="861" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B861" s="99" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="862" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B862" s="99" t="s">
+        <v>1799</v>
+      </c>
+    </row>
+    <row r="863" spans="2:2" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B863" s="99" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="864" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B864" s="99" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="865" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B865" s="99" t="s">
+        <v>1793</v>
+      </c>
+    </row>
+    <row r="866" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B866" s="99" t="s">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="867" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B867" s="99" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="868" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B868" s="99" t="s">
+        <v>1801</v>
+      </c>
+    </row>
+    <row r="869" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B869" s="99" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="870" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B870" s="99" t="s">
+        <v>1803</v>
+      </c>
+    </row>
+    <row r="871" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B871" s="99" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="872" spans="1:2" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B872" s="99" t="s">
+        <v>1805</v>
+      </c>
+    </row>
+    <row r="873" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B873" s="99" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="874" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B874" s="99" t="s">
+        <v>1806</v>
+      </c>
+    </row>
+    <row r="875" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B875" s="99" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="876" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B876" s="99" t="s">
+        <v>1808</v>
+      </c>
+    </row>
+    <row r="877" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B877" s="99" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="878" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A878" s="91" t="s">
+        <v>975</v>
+      </c>
+      <c r="B878" s="99" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="879" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A879" s="91" t="s">
+        <v>288</v>
+      </c>
+      <c r="B879" s="99" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="880" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B880" s="99" t="s">
+        <v>1810</v>
+      </c>
+    </row>
+    <row r="881" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B881" s="99" t="s">
+        <v>1811</v>
+      </c>
+    </row>
+    <row r="882" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B882" s="99" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="883" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B883" s="99" t="s">
+        <v>1813</v>
+      </c>
+    </row>
+    <row r="884" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B884" s="99" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="885" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B885" s="99" t="s">
+        <v>1815</v>
+      </c>
+    </row>
+    <row r="886" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B886" s="99" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="887" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B887" s="99" t="s">
+        <v>1817</v>
+      </c>
+    </row>
+    <row r="888" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B888" s="99" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="889" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B889" s="99" t="s">
+        <v>1819</v>
+      </c>
+    </row>
+    <row r="890" spans="1:2" s="92" customFormat="1" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A890" s="92" t="s">
+        <v>948</v>
+      </c>
+      <c r="B890" s="99" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="891" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A891" s="91" t="s">
+        <v>61</v>
+      </c>
+      <c r="B891" s="99" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="892" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A892" s="91" t="s">
+        <v>415</v>
+      </c>
+      <c r="B892" s="99" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="893" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B893" s="99" t="s">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="894" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A894" s="91" t="s">
+        <v>353</v>
+      </c>
+      <c r="B894" s="99" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="895" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B895" s="99" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="896" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B896" s="99" t="s">
+        <v>1822</v>
+      </c>
+    </row>
+    <row r="897" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B897" s="99" t="s">
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="898" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A898" s="91" t="s">
+        <v>286</v>
+      </c>
+      <c r="B898" s="99" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="899" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B899" s="99" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="900" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B900" s="99" t="s">
+        <v>1825</v>
+      </c>
+    </row>
+    <row r="901" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B901" s="99" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="902" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B902" s="99" t="s">
+        <v>1827</v>
+      </c>
+    </row>
+    <row r="903" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B903" s="103" t="s">
+        <v>1828</v>
+      </c>
+    </row>
+    <row r="904" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B904" s="99" t="s">
+        <v>1829</v>
+      </c>
+    </row>
+    <row r="905" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B905" s="99" t="s">
+        <v>1830</v>
+      </c>
+    </row>
+    <row r="906" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A906" s="91" t="s">
+        <v>867</v>
+      </c>
+      <c r="B906" s="99" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="907" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B907" s="99" t="s">
+        <v>1831</v>
+      </c>
+    </row>
+    <row r="908" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B908" s="99" t="s">
+        <v>1832</v>
+      </c>
+    </row>
+    <row r="909" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B909" s="99" t="s">
+        <v>1833</v>
+      </c>
+    </row>
+    <row r="910" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B910" s="99" t="s">
+        <v>1834</v>
+      </c>
+    </row>
+    <row r="911" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B911" s="99" t="s">
+        <v>1835</v>
+      </c>
+    </row>
+    <row r="912" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B912" s="99" t="s">
+        <v>1836</v>
+      </c>
+    </row>
+    <row r="913" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B913" s="99" t="s">
+        <v>1837</v>
+      </c>
+    </row>
+    <row r="914" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A914" s="91" t="s">
+        <v>55</v>
+      </c>
+      <c r="B914" s="99" t="s">
+        <v>1838</v>
+      </c>
+    </row>
+    <row r="915" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B915" s="103" t="s">
+        <v>1839</v>
+      </c>
+    </row>
+    <row r="916" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B916" s="103" t="s">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="917" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B917" s="103" t="s">
+        <v>1841</v>
+      </c>
+    </row>
+    <row r="918" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A918" s="91" t="s">
+        <v>554</v>
+      </c>
+      <c r="B918" s="99" t="s">
+        <v>912</v>
+      </c>
+    </row>
+    <row r="919" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B919" s="99" t="s">
+        <v>1842</v>
+      </c>
+    </row>
+    <row r="920" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A920" s="91" t="s">
+        <v>166</v>
+      </c>
+      <c r="B920" s="99" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="921" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B921" s="99" t="s">
+        <v>1843</v>
+      </c>
+    </row>
+    <row r="922" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B922" s="99" t="s">
+        <v>1844</v>
+      </c>
+    </row>
+    <row r="923" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B923" s="103" t="s">
+        <v>1845</v>
+      </c>
+    </row>
+    <row r="924" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B924" s="103" t="s">
+        <v>1846</v>
+      </c>
+    </row>
+    <row r="925" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B925" s="99" t="s">
+        <v>1847</v>
+      </c>
+    </row>
+    <row r="926" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B926" s="99" t="s">
+        <v>1848</v>
+      </c>
+    </row>
+    <row r="927" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A927" s="91" t="s">
+        <v>288</v>
+      </c>
+      <c r="B927" s="99" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="928" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A928" s="91" t="s">
+        <v>288</v>
+      </c>
+      <c r="B928" s="99" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="929" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A929" s="91" t="s">
+        <v>71</v>
+      </c>
+      <c r="B929" s="99" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="930" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B930" s="99" t="s">
+        <v>1849</v>
+      </c>
+    </row>
+    <row r="931" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A931" s="91" t="s">
+        <v>365</v>
+      </c>
+      <c r="B931" s="99" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="932" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B932" s="99" t="s">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="933" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B933" s="99" t="s">
+        <v>1851</v>
+      </c>
+    </row>
+    <row r="934" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B934" s="99" t="s">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="935" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B935" s="99" t="s">
+        <v>1853</v>
+      </c>
+    </row>
+    <row r="936" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B936" s="99" t="s">
+        <v>1854</v>
+      </c>
+    </row>
+    <row r="937" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B937" s="99" t="s">
+        <v>1855</v>
+      </c>
+    </row>
+    <row r="938" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B938" s="99" t="s">
+        <v>1856</v>
+      </c>
+    </row>
+    <row r="939" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B939" s="99" t="s">
+        <v>1857</v>
+      </c>
+    </row>
+    <row r="940" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B940" s="99" t="s">
+        <v>1858</v>
+      </c>
+    </row>
+    <row r="941" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B941" s="99" t="s">
+        <v>1859</v>
+      </c>
+    </row>
+    <row r="942" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A942" s="91" t="s">
+        <v>339</v>
+      </c>
+      <c r="B942" s="99" t="s">
+        <v>1006</v>
+      </c>
+    </row>
+    <row r="943" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A943" s="91" t="s">
+        <v>339</v>
+      </c>
+      <c r="B943" s="99" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="944" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A944" s="91" t="s">
+        <v>339</v>
+      </c>
+      <c r="B944" s="99" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="945" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A945" s="91" t="s">
+        <v>339</v>
+      </c>
+      <c r="B945" s="99" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="946" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A946" s="91" t="s">
+        <v>339</v>
+      </c>
+      <c r="B946" s="99" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="947" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A947" s="91" t="s">
+        <v>339</v>
+      </c>
+      <c r="B947" s="99" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="948" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B948" s="99" t="s">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="949" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B949" s="99" t="s">
+        <v>1861</v>
+      </c>
+    </row>
+    <row r="950" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A950" s="91" t="s">
+        <v>55</v>
+      </c>
+      <c r="B950" s="101" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="951" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B951" s="101" t="s">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="952" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B952" s="101" t="s">
+        <v>1862</v>
+      </c>
+    </row>
+    <row r="953" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B953" s="101" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="954" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B954" s="101" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="955" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B955" s="101" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="956" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B956" s="101" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="957" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B957" s="101" t="s">
+        <v>1863</v>
+      </c>
+    </row>
+    <row r="958" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B958" s="99" t="s">
+        <v>1864</v>
+      </c>
+    </row>
+    <row r="959" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B959" s="99" t="s">
+        <v>1865</v>
+      </c>
+    </row>
+    <row r="960" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B960" s="99" t="s">
+        <v>1866</v>
+      </c>
+    </row>
+    <row r="961" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B961" s="99" t="s">
+        <v>1867</v>
+      </c>
+    </row>
+    <row r="962" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B962" s="99" t="s">
+        <v>1868</v>
+      </c>
+    </row>
+    <row r="963" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B963" s="99" t="s">
+        <v>1869</v>
+      </c>
+    </row>
+    <row r="964" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B964" s="99" t="s">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="965" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B965" s="99" t="s">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="966" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B966" s="99" t="s">
+        <v>1872</v>
+      </c>
+    </row>
+    <row r="967" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B967" s="99" t="s">
+        <v>1873</v>
+      </c>
+    </row>
+    <row r="968" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B968" s="99" t="s">
+        <v>1874</v>
+      </c>
+    </row>
+    <row r="969" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B969" s="99" t="s">
+        <v>1875</v>
+      </c>
+    </row>
+    <row r="970" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B970" s="99" t="s">
+        <v>1876</v>
+      </c>
+    </row>
+    <row r="971" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B971" s="99" t="s">
+        <v>1877</v>
+      </c>
+    </row>
+    <row r="972" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B972" s="99" t="s">
+        <v>1878</v>
+      </c>
+    </row>
+    <row r="973" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B973" s="99" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="974" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B974" s="99" t="s">
+        <v>1879</v>
+      </c>
+    </row>
+    <row r="975" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B975" s="99" t="s">
+        <v>1880</v>
+      </c>
+    </row>
+    <row r="976" spans="2:2" ht="58" x14ac:dyDescent="0.25">
+      <c r="B976" s="99" t="s">
+        <v>1881</v>
+      </c>
+    </row>
+    <row r="977" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B977" s="99" t="s">
+        <v>1882</v>
+      </c>
+    </row>
+    <row r="978" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B978" s="99" t="s">
+        <v>1883</v>
+      </c>
+    </row>
+    <row r="979" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B979" s="99" t="s">
+        <v>1884</v>
+      </c>
+    </row>
+    <row r="980" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B980" s="99" t="s">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="981" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B981" s="99" t="s">
+        <v>1886</v>
+      </c>
+    </row>
+    <row r="982" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B982" s="99" t="s">
+        <v>1887</v>
+      </c>
+    </row>
+    <row r="983" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B983" s="99" t="s">
+        <v>1888</v>
+      </c>
+    </row>
+    <row r="984" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B984" s="99" t="s">
+        <v>1889</v>
+      </c>
+    </row>
+    <row r="985" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B985" s="99" t="s">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="986" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A986" s="91" t="s">
+        <v>365</v>
+      </c>
+      <c r="B986" s="99" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="987" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A987" s="91" t="s">
+        <v>365</v>
+      </c>
+      <c r="B987" s="99" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="988" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A988" s="91" t="s">
+        <v>365</v>
+      </c>
+      <c r="B988" s="99" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="989" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A989" s="91" t="s">
+        <v>365</v>
+      </c>
+      <c r="B989" s="99" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="990" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B990" s="99" t="s">
+        <v>1891</v>
+      </c>
+    </row>
+    <row r="991" spans="1:2" ht="58" x14ac:dyDescent="0.25">
+      <c r="B991" s="99" t="s">
+        <v>1892</v>
+      </c>
+    </row>
+    <row r="992" spans="1:2" ht="72.5" x14ac:dyDescent="0.25">
+      <c r="B992" s="99" t="s">
+        <v>1893</v>
+      </c>
+    </row>
+    <row r="993" spans="2:2" ht="58" x14ac:dyDescent="0.25">
+      <c r="B993" s="99" t="s">
+        <v>1894</v>
+      </c>
+    </row>
+    <row r="994" spans="2:2" ht="58" x14ac:dyDescent="0.25">
+      <c r="B994" s="99" t="s">
+        <v>1895</v>
+      </c>
+    </row>
+    <row r="995" spans="2:2" ht="72.5" x14ac:dyDescent="0.25">
+      <c r="B995" s="99" t="s">
+        <v>1896</v>
+      </c>
+    </row>
+    <row r="996" spans="2:2" ht="58" x14ac:dyDescent="0.25">
+      <c r="B996" s="99" t="s">
+        <v>1897</v>
+      </c>
+    </row>
+    <row r="997" spans="2:2" ht="58" x14ac:dyDescent="0.25">
+      <c r="B997" s="99" t="s">
+        <v>1898</v>
+      </c>
+    </row>
+    <row r="998" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B998" s="99" t="s">
+        <v>1899</v>
+      </c>
+    </row>
+    <row r="999" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B999" s="99" t="s">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="1000" spans="2:2" ht="72.5" x14ac:dyDescent="0.25">
+      <c r="B1000" s="99" t="s">
+        <v>1901</v>
+      </c>
+    </row>
+    <row r="1001" spans="2:2" ht="87" x14ac:dyDescent="0.25">
+      <c r="B1001" s="99" t="s">
+        <v>1902</v>
+      </c>
+    </row>
+    <row r="1002" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1002" s="99" t="s">
+        <v>1903</v>
+      </c>
+    </row>
+    <row r="1003" spans="2:2" ht="87" x14ac:dyDescent="0.25">
+      <c r="B1003" s="99" t="s">
+        <v>1904</v>
+      </c>
+    </row>
+    <row r="1004" spans="2:2" ht="72.5" x14ac:dyDescent="0.25">
+      <c r="B1004" s="99" t="s">
+        <v>1905</v>
+      </c>
+    </row>
+    <row r="1005" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1005" s="99" t="s">
+        <v>1906</v>
+      </c>
+    </row>
+    <row r="1006" spans="2:2" ht="72.5" x14ac:dyDescent="0.25">
+      <c r="B1006" s="99" t="s">
+        <v>1907</v>
+      </c>
+    </row>
+    <row r="1007" spans="2:2" ht="72.5" x14ac:dyDescent="0.25">
+      <c r="B1007" s="99" t="s">
+        <v>1908</v>
+      </c>
+    </row>
+    <row r="1008" spans="2:2" ht="58" x14ac:dyDescent="0.25">
+      <c r="B1008" s="99" t="s">
+        <v>1909</v>
+      </c>
+    </row>
+    <row r="1009" spans="2:2" ht="72.5" x14ac:dyDescent="0.25">
+      <c r="B1009" s="99" t="s">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="1010" spans="2:2" ht="72.5" x14ac:dyDescent="0.25">
+      <c r="B1010" s="99" t="s">
+        <v>1911</v>
+      </c>
+    </row>
+    <row r="1011" spans="2:2" ht="87" x14ac:dyDescent="0.25">
+      <c r="B1011" s="99" t="s">
+        <v>1912</v>
+      </c>
+    </row>
+    <row r="1012" spans="2:2" ht="87" x14ac:dyDescent="0.25">
+      <c r="B1012" s="99" t="s">
+        <v>1913</v>
+      </c>
+    </row>
+    <row r="1013" spans="2:2" ht="87" x14ac:dyDescent="0.25">
+      <c r="B1013" s="99" t="s">
+        <v>1914</v>
+      </c>
+    </row>
+    <row r="1014" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1014" s="99" t="s">
+        <v>1915</v>
+      </c>
+    </row>
+    <row r="1015" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1015" s="99" t="s">
+        <v>1916</v>
+      </c>
+    </row>
+    <row r="1016" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1016" s="99" t="s">
+        <v>1917</v>
+      </c>
+    </row>
+    <row r="1017" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1017" s="99" t="s">
+        <v>1918</v>
+      </c>
+    </row>
+    <row r="1018" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1018" s="99" t="s">
+        <v>1919</v>
+      </c>
+    </row>
+    <row r="1019" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1019" s="99" t="s">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="1020" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1020" s="99" t="s">
+        <v>1921</v>
+      </c>
+    </row>
+    <row r="1021" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1021" s="99" t="s">
+        <v>1922</v>
+      </c>
+    </row>
+    <row r="1022" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1022" s="99" t="s">
+        <v>1923</v>
+      </c>
+    </row>
+    <row r="1023" spans="2:2" ht="58" x14ac:dyDescent="0.25">
+      <c r="B1023" s="99" t="s">
+        <v>1924</v>
+      </c>
+    </row>
+    <row r="1024" spans="2:2" ht="58" x14ac:dyDescent="0.25">
+      <c r="B1024" s="99" t="s">
+        <v>1925</v>
+      </c>
+    </row>
+    <row r="1025" spans="2:2" ht="72.5" x14ac:dyDescent="0.25">
+      <c r="B1025" s="99" t="s">
+        <v>1926</v>
+      </c>
+    </row>
+    <row r="1026" spans="2:2" ht="58" x14ac:dyDescent="0.25">
+      <c r="B1026" s="99" t="s">
+        <v>1927</v>
+      </c>
+    </row>
+    <row r="1027" spans="2:2" ht="58" x14ac:dyDescent="0.25">
+      <c r="B1027" s="99" t="s">
+        <v>1928</v>
+      </c>
+    </row>
+    <row r="1028" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1028" s="99" t="s">
+        <v>1929</v>
+      </c>
+    </row>
+    <row r="1029" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1029" s="99" t="s">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="1030" spans="2:2" ht="58" x14ac:dyDescent="0.25">
+      <c r="B1030" s="99" t="s">
+        <v>1931</v>
+      </c>
+    </row>
+    <row r="1031" spans="2:2" ht="58" x14ac:dyDescent="0.25">
+      <c r="B1031" s="99" t="s">
+        <v>1932</v>
+      </c>
+    </row>
+    <row r="1032" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1032" s="103" t="s">
+        <v>1933</v>
+      </c>
+    </row>
+    <row r="1033" spans="2:2" ht="58" x14ac:dyDescent="0.25">
+      <c r="B1033" s="103" t="s">
+        <v>1934</v>
+      </c>
+    </row>
+    <row r="1034" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1034" s="99" t="s">
+        <v>1935</v>
+      </c>
+    </row>
+    <row r="1035" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1035" s="99" t="s">
+        <v>1936</v>
+      </c>
+    </row>
+    <row r="1036" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1036" s="99" t="s">
+        <v>1937</v>
+      </c>
+    </row>
+    <row r="1037" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1037" s="99" t="s">
+        <v>1938</v>
+      </c>
+    </row>
+    <row r="1038" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1038" s="99" t="s">
+        <v>1939</v>
+      </c>
+    </row>
+    <row r="1039" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1039" s="99" t="s">
+        <v>1940</v>
+      </c>
+    </row>
+    <row r="1040" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1040" s="99" t="s">
+        <v>1941</v>
+      </c>
+    </row>
+    <row r="1041" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1041" s="99" t="s">
+        <v>1942</v>
+      </c>
+    </row>
+    <row r="1042" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1042" s="99" t="s">
+        <v>1943</v>
+      </c>
+    </row>
+    <row r="1043" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1043" s="99" t="s">
+        <v>1944</v>
+      </c>
+    </row>
+    <row r="1044" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1044" s="99" t="s">
+        <v>1945</v>
+      </c>
+    </row>
+    <row r="1045" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1045" s="99" t="s">
+        <v>1946</v>
+      </c>
+    </row>
+    <row r="1046" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1046" s="99" t="s">
+        <v>1947</v>
+      </c>
+    </row>
+    <row r="1047" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1047" s="99" t="s">
+        <v>1948</v>
+      </c>
+    </row>
+    <row r="1048" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1048" s="99" t="s">
+        <v>1949</v>
+      </c>
+    </row>
+    <row r="1049" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1049" s="99" t="s">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="1050" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1050" s="99" t="s">
+        <v>1951</v>
+      </c>
+    </row>
+    <row r="1051" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1051" s="99" t="s">
+        <v>1952</v>
+      </c>
+    </row>
+    <row r="1052" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1052" s="99" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="1053" spans="2:2" ht="58" x14ac:dyDescent="0.25">
+      <c r="B1053" s="99" t="s">
+        <v>1954</v>
+      </c>
+    </row>
+    <row r="1054" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1054" s="99" t="s">
+        <v>1955</v>
+      </c>
+    </row>
+    <row r="1055" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1055" s="99" t="s">
+        <v>1956</v>
+      </c>
+    </row>
+    <row r="1056" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1056" s="99" t="s">
+        <v>1957</v>
+      </c>
+    </row>
+    <row r="1057" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1057" s="99" t="s">
+        <v>1958</v>
+      </c>
+    </row>
+    <row r="1058" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1058" s="99" t="s">
+        <v>1959</v>
+      </c>
+    </row>
+    <row r="1059" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1059" s="99" t="s">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="1060" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1060" s="99" t="s">
+        <v>1961</v>
+      </c>
+    </row>
+    <row r="1061" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1061" s="99" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="1062" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1062" s="99" t="s">
+        <v>1963</v>
+      </c>
+    </row>
+    <row r="1063" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1063" s="99" t="s">
+        <v>1964</v>
+      </c>
+    </row>
+    <row r="1064" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1064" s="99" t="s">
+        <v>1965</v>
+      </c>
+    </row>
+    <row r="1065" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1065" s="99" t="s">
+        <v>1966</v>
+      </c>
+    </row>
+    <row r="1066" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1066" s="99" t="s">
+        <v>1967</v>
+      </c>
+    </row>
+    <row r="1067" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1067" s="99" t="s">
+        <v>1968</v>
+      </c>
+    </row>
+    <row r="1068" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1068" s="99" t="s">
+        <v>1969</v>
+      </c>
+    </row>
+    <row r="1069" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1069" s="99" t="s">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="1070" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1070" s="99" t="s">
+        <v>1971</v>
+      </c>
+    </row>
+    <row r="1071" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1071" s="102" t="s">
+        <v>1972</v>
+      </c>
+    </row>
+    <row r="1072" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1072" s="102" t="s">
+        <v>1973</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1073" s="99" t="s">
         <v>1974</v>
       </c>
     </row>
-    <row r="6" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B6" s="14" t="s">
+    <row r="1074" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1074" s="91" t="s">
+        <v>918</v>
+      </c>
+      <c r="B1074" s="99" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1075" s="99" t="s">
         <v>1975</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B7" s="14" t="s">
+    <row r="1076" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A1076" s="91" t="s">
+        <v>918</v>
+      </c>
+      <c r="B1076" s="99" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1077" s="99" t="s">
         <v>1976</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="B10" s="14" t="s">
+    <row r="1078" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1078" s="99" t="s">
         <v>1977</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B11" s="14" t="s">
+    <row r="1079" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1079" s="99" t="s">
         <v>1978</v>
       </c>
     </row>
-    <row r="12" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B12" s="14" t="s">
+    <row r="1080" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1080" s="99" t="s">
         <v>1979</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B14" s="14" t="s">
+    <row r="1081" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1081" s="99" t="s">
         <v>1980</v>
       </c>
     </row>
-    <row r="15" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B15" s="14" t="s">
+    <row r="1082" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1082" s="99" t="s">
         <v>1981</v>
       </c>
     </row>
-    <row r="16" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B16" s="14" t="s">
+    <row r="1083" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1083" s="99" t="s">
         <v>1982</v>
       </c>
     </row>
-    <row r="17" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B17" s="14" t="s">
+    <row r="1084" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1084" s="99" t="s">
         <v>1983</v>
       </c>
     </row>
-    <row r="18" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B18" s="14" t="s">
+    <row r="1085" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1085" s="99" t="s">
         <v>1984</v>
       </c>
     </row>
-    <row r="19" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B19" s="14" t="s">
+    <row r="1086" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1086" s="99" t="s">
         <v>1985</v>
       </c>
     </row>
-    <row r="20" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B20" s="14" t="s">
+    <row r="1087" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1087" s="99" t="s">
         <v>1986</v>
       </c>
     </row>
-    <row r="21" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B21" s="14" t="s">
+    <row r="1088" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1088" s="99" t="s">
         <v>1987</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B22" s="14" t="s">
+    <row r="1089" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1089" s="99" t="s">
         <v>1988</v>
       </c>
     </row>
-    <row r="23" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B23" s="14" t="s">
+    <row r="1090" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1090" s="99" t="s">
         <v>1989</v>
       </c>
     </row>
-    <row r="24" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B24" s="14" t="s">
+    <row r="1091" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1091" s="99" t="s">
         <v>1990</v>
       </c>
     </row>
-    <row r="25" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B25" s="14" t="s">
+    <row r="1092" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1092" s="99" t="s">
         <v>1991</v>
       </c>
     </row>
-    <row r="26" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B26" s="14" t="s">
+    <row r="1093" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1093" s="99" t="s">
         <v>1992</v>
       </c>
     </row>
-    <row r="27" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B27" s="14" t="s">
+    <row r="1094" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1094" s="99" t="s">
         <v>1993</v>
       </c>
     </row>
-    <row r="28" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B28" s="14" t="s">
+    <row r="1095" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1095" s="99" t="s">
         <v>1994</v>
       </c>
     </row>
-    <row r="29" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B29" s="14" t="s">
+    <row r="1096" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1096" s="99" t="s">
         <v>1995</v>
       </c>
     </row>
-    <row r="30" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B30" s="14" t="s">
+    <row r="1097" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1097" s="99" t="s">
         <v>1996</v>
       </c>
     </row>
-    <row r="31" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B32" s="14" t="s">
+    <row r="1098" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1098" s="99" t="s">
         <v>1997</v>
       </c>
     </row>
-    <row r="33" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B33" s="14" t="s">
+    <row r="1099" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A1099" s="91" t="s">
+        <v>556</v>
+      </c>
+      <c r="B1099" s="99" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1100" s="99" t="s">
         <v>1998</v>
       </c>
     </row>
-    <row r="34" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...13 lines deleted...]
-      <c r="B36" s="14" t="s">
+    <row r="1101" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A1101" s="91" t="s">
+        <v>556</v>
+      </c>
+      <c r="B1101" s="99" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1102" s="99" t="s">
         <v>1999</v>
       </c>
     </row>
-    <row r="37" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="B39" s="14" t="s">
+    <row r="1103" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A1103" s="91" t="s">
+        <v>556</v>
+      </c>
+      <c r="B1103" s="99" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1104" s="99" t="s">
         <v>2000</v>
       </c>
     </row>
-    <row r="40" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B40" s="14" t="s">
+    <row r="1105" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A1105" s="91" t="s">
+        <v>556</v>
+      </c>
+      <c r="B1105" s="99" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1106" s="91" t="s">
+        <v>247</v>
+      </c>
+      <c r="B1106" s="99" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A1107" s="91" t="s">
+        <v>247</v>
+      </c>
+      <c r="B1107" s="99" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1108" s="91" t="s">
+        <v>347</v>
+      </c>
+      <c r="B1108" s="99" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1109" s="99" t="s">
         <v>2001</v>
       </c>
     </row>
-    <row r="41" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B41" s="14" t="s">
+    <row r="1110" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1110" s="99" t="s">
         <v>2002</v>
       </c>
     </row>
-    <row r="42" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B42" s="14" t="s">
+    <row r="1111" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1111" s="99" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1112" s="99" t="s">
         <v>2003</v>
       </c>
     </row>
-    <row r="43" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B43" s="14" t="s">
+    <row r="1113" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1113" s="99" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A1114" s="91" t="s">
+        <v>347</v>
+      </c>
+      <c r="B1114" s="99" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1115" s="91" t="s">
+        <v>556</v>
+      </c>
+      <c r="B1115" s="99" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1116" s="91" t="s">
+        <v>335</v>
+      </c>
+      <c r="B1116" s="99" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1117" s="99" t="s">
         <v>2004</v>
       </c>
     </row>
-    <row r="44" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B44" s="14" t="s">
+    <row r="1118" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1118" s="99" t="s">
         <v>2005</v>
       </c>
     </row>
-    <row r="45" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B45" s="14" t="s">
+    <row r="1119" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1119" s="99" t="s">
         <v>2006</v>
       </c>
     </row>
-    <row r="46" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B46" s="14" t="s">
+    <row r="1120" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1120" s="99" t="s">
         <v>2007</v>
       </c>
     </row>
-    <row r="47" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B47" s="14" t="s">
+    <row r="1121" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1121" s="99" t="s">
         <v>2008</v>
       </c>
     </row>
-    <row r="48" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B48" s="14" t="s">
+    <row r="1122" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1122" s="91" t="s">
+        <v>977</v>
+      </c>
+      <c r="B1122" s="99" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1123" s="99" t="s">
         <v>2009</v>
       </c>
     </row>
-    <row r="49" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B49" s="14" t="s">
+    <row r="1124" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1124" s="99" t="s">
         <v>2010</v>
       </c>
     </row>
-    <row r="50" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B50" s="14" t="s">
+    <row r="1125" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1125" s="99" t="s">
         <v>2011</v>
       </c>
     </row>
-    <row r="51" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B51" s="14" t="s">
+    <row r="1126" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1126" s="99" t="s">
         <v>2012</v>
       </c>
     </row>
-    <row r="52" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B53" s="14" t="s">
+    <row r="1127" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1127" s="99" t="s">
         <v>2013</v>
       </c>
     </row>
-    <row r="54" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B54" s="14" t="s">
+    <row r="1128" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1128" s="99" t="s">
         <v>2014</v>
       </c>
     </row>
-    <row r="55" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B55" s="14" t="s">
+    <row r="1129" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1129" s="99" t="s">
         <v>2015</v>
       </c>
     </row>
-    <row r="56" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B56" s="14" t="s">
+    <row r="1130" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1130" s="99" t="s">
         <v>2016</v>
       </c>
     </row>
-    <row r="57" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B58" s="14" t="s">
+    <row r="1131" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1131" s="99" t="s">
         <v>2017</v>
       </c>
     </row>
-    <row r="59" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="B62" s="14" t="s">
+    <row r="1132" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1132" s="91" t="s">
+        <v>977</v>
+      </c>
+      <c r="B1132" s="99" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1133" s="99" t="s">
         <v>2018</v>
       </c>
     </row>
-    <row r="63" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B63" s="14" t="s">
+    <row r="1134" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1134" s="99" t="s">
         <v>2019</v>
       </c>
     </row>
-    <row r="64" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B64" s="14" t="s">
+    <row r="1135" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1135" s="99" t="s">
         <v>2020</v>
       </c>
     </row>
-    <row r="65" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B65" s="14" t="s">
+    <row r="1136" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1136" s="99" t="s">
         <v>2021</v>
       </c>
     </row>
-    <row r="66" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B67" s="14" t="s">
+    <row r="1137" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1137" s="99" t="s">
         <v>2022</v>
       </c>
     </row>
-    <row r="68" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B69" s="14" t="s">
+    <row r="1138" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1138" s="99" t="s">
+        <v>2022</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1139" s="99" t="s">
+        <v>2020</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1140" s="99" t="s">
         <v>2023</v>
       </c>
     </row>
-    <row r="70" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B70" s="14" t="s">
+    <row r="1141" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1141" s="91" t="s">
+        <v>555</v>
+      </c>
+      <c r="B1141" s="99" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1142" s="99" t="s">
         <v>2024</v>
       </c>
     </row>
-    <row r="71" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B71" s="14" t="s">
+    <row r="1143" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1143" s="91" t="s">
+        <v>286</v>
+      </c>
+      <c r="B1143" s="99" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1144" s="91" t="s">
+        <v>817</v>
+      </c>
+      <c r="B1144" s="99" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1145" s="99" t="s">
         <v>2025</v>
       </c>
     </row>
-    <row r="72" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B73" s="14" t="s">
+    <row r="1146" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1146" s="99" t="s">
         <v>2026</v>
       </c>
     </row>
-    <row r="74" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B74" s="14" t="s">
+    <row r="1147" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1147" s="99" t="s">
         <v>2027</v>
       </c>
     </row>
-    <row r="75" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B75" s="14" t="s">
+    <row r="1148" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1148" s="99" t="s">
         <v>2028</v>
       </c>
     </row>
-    <row r="76" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B76" s="14" t="s">
+    <row r="1149" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1149" s="99" t="s">
         <v>2029</v>
       </c>
     </row>
-    <row r="77" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B77" s="14" t="s">
+    <row r="1150" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1150" s="99" t="s">
         <v>2030</v>
       </c>
     </row>
-    <row r="78" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...21 lines deleted...]
-      <c r="B81" s="15" t="s">
+    <row r="1151" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1151" s="99" t="s">
         <v>2031</v>
       </c>
     </row>
-    <row r="82" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B82" s="15" t="s">
+    <row r="1152" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1152" s="99" t="s">
         <v>2032</v>
       </c>
     </row>
-    <row r="83" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B84" s="15" t="s">
+    <row r="1153" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1153" s="99" t="s">
         <v>2033</v>
       </c>
     </row>
-    <row r="85" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B86" s="14" t="s">
+    <row r="1154" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1154" s="99" t="s">
         <v>2034</v>
       </c>
     </row>
-    <row r="87" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B87" s="14" t="s">
+    <row r="1155" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1155" s="99" t="s">
         <v>2035</v>
       </c>
     </row>
-    <row r="88" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B89" s="14" t="s">
+    <row r="1156" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1156" s="99" t="s">
         <v>2036</v>
       </c>
     </row>
-    <row r="90" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="B93" s="14" t="s">
+    <row r="1157" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A1157" s="91" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B1157" s="99" t="s">
         <v>2037</v>
       </c>
     </row>
-    <row r="94" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B94" s="14" t="s">
+    <row r="1158" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1158" s="99" t="s">
         <v>2038</v>
       </c>
     </row>
-    <row r="95" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B96" s="14" t="s">
+    <row r="1159" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1159" s="91" t="s">
+        <v>286</v>
+      </c>
+      <c r="B1159" s="99" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1160" s="91" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B1160" s="99" t="s">
+        <v>1117</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1161" s="99" t="s">
         <v>2039</v>
       </c>
     </row>
-    <row r="97" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="B100" s="14" t="s">
+    <row r="1162" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1162" s="99" t="s">
         <v>2040</v>
       </c>
     </row>
-    <row r="101" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="B104" s="14" t="s">
+    <row r="1163" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1163" s="99" t="s">
         <v>2041</v>
       </c>
     </row>
-    <row r="105" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B105" s="14" t="s">
+    <row r="1164" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1164" s="99" t="s">
         <v>2042</v>
       </c>
     </row>
-    <row r="106" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="B108" s="14" t="s">
+    <row r="1165" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1165" s="99" t="s">
         <v>2043</v>
       </c>
     </row>
-    <row r="109" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B109" s="14" t="s">
+    <row r="1166" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1166" s="99" t="s">
         <v>2044</v>
       </c>
     </row>
-    <row r="110" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B110" s="14" t="s">
+    <row r="1167" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1167" s="91" t="s">
+        <v>365</v>
+      </c>
+      <c r="B1167" s="99" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1168" s="91" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1168" s="99" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1169" s="99" t="s">
         <v>2045</v>
       </c>
     </row>
-    <row r="111" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B111" s="14" t="s">
+    <row r="1170" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1170" s="99" t="s">
         <v>2046</v>
       </c>
     </row>
-    <row r="112" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B112" s="14" t="s">
+    <row r="1171" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1171" s="99" t="s">
         <v>2047</v>
       </c>
     </row>
-    <row r="113" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B113" s="14" t="s">
+    <row r="1172" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1172" s="99" t="s">
         <v>2048</v>
       </c>
     </row>
-    <row r="114" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B114" s="14" t="s">
+    <row r="1173" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1173" s="99" t="s">
         <v>2049</v>
       </c>
     </row>
-    <row r="115" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B115" s="14" t="s">
+    <row r="1174" spans="1:2" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1174" s="99" t="s">
         <v>2050</v>
       </c>
     </row>
-    <row r="116" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="B119" s="14" t="s">
+    <row r="1175" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1175" s="99" t="s">
         <v>2051</v>
       </c>
     </row>
-    <row r="120" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B120" s="14" t="s">
+    <row r="1176" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1176" s="99" t="s">
         <v>2052</v>
       </c>
     </row>
-    <row r="121" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B122" s="14" t="s">
+    <row r="1177" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1177" s="99" t="s">
         <v>2053</v>
       </c>
     </row>
-    <row r="123" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B123" s="14" t="s">
+    <row r="1178" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1178" s="99" t="s">
         <v>2054</v>
       </c>
     </row>
-    <row r="124" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B124" s="14" t="s">
+    <row r="1179" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1179" s="99" t="s">
         <v>2055</v>
       </c>
     </row>
-    <row r="125" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B125" s="14" t="s">
+    <row r="1180" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A1180" s="91" t="s">
+        <v>365</v>
+      </c>
+      <c r="B1180" s="99" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1181" s="99" t="s">
         <v>2056</v>
       </c>
     </row>
-    <row r="126" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B126" s="14" t="s">
+    <row r="1182" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1182" s="99" t="s">
         <v>2057</v>
       </c>
     </row>
-    <row r="127" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="B129" s="14" t="s">
+    <row r="1183" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1183" s="91" t="s">
+        <v>556</v>
+      </c>
+      <c r="B1183" s="99" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1184" s="99" t="s">
         <v>2058</v>
       </c>
     </row>
-    <row r="130" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B131" s="14" t="s">
+    <row r="1185" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1185" s="91" t="s">
+        <v>365</v>
+      </c>
+      <c r="B1185" s="99" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1186" s="91" t="s">
+        <v>365</v>
+      </c>
+      <c r="B1186" s="99" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1187" s="99" t="s">
         <v>2059</v>
       </c>
     </row>
-    <row r="132" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B132" s="14" t="s">
+    <row r="1188" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1188" s="99" t="s">
         <v>2060</v>
       </c>
     </row>
-    <row r="133" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B133" s="14" t="s">
+    <row r="1189" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1189" s="99" t="s">
         <v>2061</v>
       </c>
     </row>
-    <row r="134" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B135" s="14" t="s">
+    <row r="1190" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1190" s="99" t="s">
         <v>2062</v>
       </c>
     </row>
-    <row r="136" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B136" s="14" t="s">
+    <row r="1191" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1191" s="91" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B1191" s="99" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1192" s="99" t="s">
         <v>2063</v>
       </c>
     </row>
-    <row r="137" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B137" s="14" t="s">
+    <row r="1193" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1193" s="99" t="s">
         <v>2064</v>
       </c>
     </row>
-    <row r="138" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B138" s="14" t="s">
+    <row r="1194" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1194" s="99" t="s">
         <v>2065</v>
       </c>
     </row>
-    <row r="139" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B139" s="14" t="s">
+    <row r="1195" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1195" s="99" t="s">
         <v>2066</v>
       </c>
     </row>
-    <row r="140" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B140" s="14" t="s">
+    <row r="1196" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A1196" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1196" s="99" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A1197" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1197" s="99" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A1198" s="91" t="s">
+        <v>553</v>
+      </c>
+      <c r="B1198" s="99" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1199" s="99" t="s">
         <v>2067</v>
       </c>
     </row>
-    <row r="141" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B141" s="14" t="s">
+    <row r="1200" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1200" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1200" s="99" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A1201" s="91" t="s">
+        <v>373</v>
+      </c>
+      <c r="B1201" s="99" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1202" s="91" t="s">
+        <v>353</v>
+      </c>
+      <c r="B1202" s="99" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1203" s="99" t="s">
         <v>2068</v>
       </c>
     </row>
-    <row r="142" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B142" s="14" t="s">
+    <row r="1204" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1204" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1204" s="99" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1205" s="91" t="s">
+        <v>286</v>
+      </c>
+      <c r="B1205" s="99" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1206" s="99" t="s">
         <v>2069</v>
       </c>
     </row>
-    <row r="143" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B143" s="14" t="s">
+    <row r="1207" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A1207" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1207" s="99" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A1208" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1208" s="99" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1209" s="91" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B1209" s="99" t="s">
         <v>2070</v>
       </c>
     </row>
-    <row r="144" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B144" s="14" t="s">
+    <row r="1210" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1210" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1210" s="99" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1211" s="99" t="s">
         <v>2071</v>
       </c>
     </row>
-    <row r="145" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B145" s="14" t="s">
+    <row r="1212" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1212" s="99" t="s">
         <v>2072</v>
       </c>
     </row>
-    <row r="146" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
-      <c r="B146" s="14" t="s">
+    <row r="1213" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1213" s="91" t="s">
+        <v>353</v>
+      </c>
+      <c r="B1213" s="99" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1214" s="99" t="s">
         <v>2073</v>
       </c>
     </row>
-    <row r="147" spans="2:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B147" s="14" t="s">
+    <row r="1215" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1215" s="99" t="s">
         <v>2074</v>
       </c>
     </row>
-    <row r="148" spans="2:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B148" s="14" t="s">
+    <row r="1216" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1216" s="99" t="s">
         <v>2075</v>
       </c>
     </row>
-    <row r="149" spans="2:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B149" s="14" t="s">
+    <row r="1217" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1217" s="99" t="s">
         <v>2076</v>
       </c>
     </row>
-    <row r="150" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B150" s="14" t="s">
+    <row r="1218" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1218" s="99" t="s">
         <v>2077</v>
       </c>
     </row>
-    <row r="151" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B151" s="14" t="s">
+    <row r="1219" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1219" s="91" t="s">
+        <v>365</v>
+      </c>
+      <c r="B1219" s="99" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1220" s="99" t="s">
         <v>2078</v>
       </c>
     </row>
-    <row r="152" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
-      <c r="B152" s="14" t="s">
+    <row r="1221" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1221" s="99" t="s">
         <v>2079</v>
       </c>
     </row>
-    <row r="153" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
-      <c r="B153" s="14" t="s">
+    <row r="1222" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1222" s="99" t="s">
         <v>2080</v>
       </c>
     </row>
-    <row r="154" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
-      <c r="B154" s="14" t="s">
+    <row r="1223" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1223" s="99" t="s">
         <v>2081</v>
       </c>
     </row>
-    <row r="155" spans="2:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B155" s="14" t="s">
+    <row r="1224" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1224" s="99" t="s">
         <v>2082</v>
       </c>
     </row>
-    <row r="156" spans="2:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B156" s="14" t="s">
+    <row r="1225" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1225" s="99" t="s">
         <v>2083</v>
       </c>
     </row>
-    <row r="157" spans="2:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B157" s="14" t="s">
+    <row r="1226" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1226" s="99" t="s">
         <v>2084</v>
       </c>
     </row>
-    <row r="158" spans="2:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B158" s="14" t="s">
+    <row r="1227" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1227" s="99" t="s">
         <v>2085</v>
       </c>
     </row>
-    <row r="159" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B159" s="14" t="s">
+    <row r="1228" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1228" s="99" t="s">
         <v>2086</v>
       </c>
     </row>
-    <row r="160" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B160" s="14" t="s">
+    <row r="1229" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1229" s="99" t="s">
         <v>2087</v>
       </c>
     </row>
-    <row r="161" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B161" s="14" t="s">
+    <row r="1230" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1230" s="99" t="s">
         <v>2088</v>
       </c>
     </row>
-    <row r="162" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B162" s="14" t="s">
+    <row r="1231" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1231" s="91" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1231" s="99" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1232" s="91" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1232" s="99" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1233" s="91" t="s">
+        <v>247</v>
+      </c>
+      <c r="B1233" s="99" t="s">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1234" s="99" t="s">
         <v>2089</v>
       </c>
     </row>
-    <row r="163" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B163" s="14" t="s">
+    <row r="1235" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1235" s="99" t="s">
         <v>2090</v>
       </c>
     </row>
-    <row r="164" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B164" s="14" t="s">
+    <row r="1236" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1236" s="99" t="s">
         <v>2091</v>
       </c>
     </row>
-    <row r="165" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B165" s="14" t="s">
+    <row r="1237" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1237" s="91" t="s">
+        <v>365</v>
+      </c>
+      <c r="B1237" s="99" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1238" s="99" t="s">
         <v>2092</v>
       </c>
     </row>
-    <row r="166" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B167" s="14" t="s">
+    <row r="1239" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A1239" s="91" t="s">
+        <v>553</v>
+      </c>
+      <c r="B1239" s="99" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1240" s="91" t="s">
+        <v>286</v>
+      </c>
+      <c r="B1240" s="99" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1241" s="99" t="s">
         <v>2093</v>
       </c>
     </row>
-    <row r="168" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B168" s="14" t="s">
+    <row r="1242" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1242" s="99" t="s">
         <v>2094</v>
       </c>
     </row>
-    <row r="169" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B169" s="14" t="s">
+    <row r="1243" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1243" s="99" t="s">
         <v>2095</v>
       </c>
     </row>
-    <row r="170" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B170" s="14" t="s">
+    <row r="1244" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1244" s="91" t="s">
+        <v>247</v>
+      </c>
+      <c r="B1244" s="99" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1245" s="91" t="s">
+        <v>373</v>
+      </c>
+      <c r="B1245" s="99" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1246" s="99" t="s">
         <v>2096</v>
       </c>
     </row>
-    <row r="171" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B171" s="14" t="s">
+    <row r="1247" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1247" s="91" t="s">
+        <v>247</v>
+      </c>
+      <c r="B1247" s="99" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1248" s="99" t="s">
         <v>2097</v>
       </c>
     </row>
-    <row r="172" spans="1:2" ht="58" x14ac:dyDescent="0.25">
-      <c r="B172" s="14" t="s">
+    <row r="1249" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1249" s="99" t="s">
         <v>2098</v>
       </c>
     </row>
-    <row r="173" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B173" s="14" t="s">
+    <row r="1250" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1250" s="99" t="s">
         <v>2099</v>
       </c>
     </row>
-    <row r="174" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...40 lines deleted...]
-      <c r="B179" s="14" t="s">
+    <row r="1251" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1251" s="91" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1251" s="99" t="s">
+        <v>863</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1252" s="99" t="s">
         <v>2100</v>
       </c>
     </row>
-    <row r="180" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="B181" s="14" t="s">
+    <row r="1253" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A1253" s="91" t="s">
+        <v>365</v>
+      </c>
+      <c r="B1253" s="99" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1254" s="99" t="s">
         <v>2101</v>
       </c>
     </row>
-    <row r="182" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B182" s="14" t="s">
+    <row r="1255" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1255" s="99" t="s">
         <v>2102</v>
       </c>
     </row>
-    <row r="183" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
-      <c r="B183" s="14" t="s">
+    <row r="1256" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1256" s="99" t="s">
         <v>2103</v>
       </c>
     </row>
-    <row r="184" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
-      <c r="B184" s="14" t="s">
+    <row r="1257" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1257" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1257" s="99" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1258" s="99" t="s">
         <v>2104</v>
       </c>
     </row>
-    <row r="185" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
-      <c r="B185" s="14" t="s">
+    <row r="1259" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1259" s="99" t="s">
         <v>2105</v>
       </c>
     </row>
-    <row r="186" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B186" s="14" t="s">
+    <row r="1260" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1260" s="99" t="s">
         <v>2106</v>
       </c>
     </row>
-    <row r="187" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B187" s="14" t="s">
+    <row r="1261" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1261" s="99" t="s">
         <v>2107</v>
       </c>
     </row>
-    <row r="188" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B188" s="14" t="s">
+    <row r="1262" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1262" s="99" t="s">
         <v>2108</v>
       </c>
     </row>
-    <row r="189" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B189" s="14" t="s">
+    <row r="1263" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1263" s="99" t="s">
         <v>2109</v>
       </c>
     </row>
-    <row r="190" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B190" s="14" t="s">
+    <row r="1264" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1264" s="99" t="s">
         <v>2110</v>
       </c>
     </row>
-    <row r="191" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B191" s="14" t="s">
+    <row r="1265" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1265" s="99" t="s">
         <v>2111</v>
       </c>
     </row>
-    <row r="192" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B192" s="14" t="s">
+    <row r="1266" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1266" s="91" t="s">
+        <v>556</v>
+      </c>
+      <c r="B1266" s="99" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1267" s="91" t="s">
+        <v>233</v>
+      </c>
+      <c r="B1267" s="99" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:2" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1268" s="99" t="s">
         <v>2112</v>
       </c>
     </row>
-    <row r="193" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
-      <c r="B193" s="14" t="s">
+    <row r="1269" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1269" s="91" t="s">
+        <v>365</v>
+      </c>
+      <c r="B1269" s="99" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1270" s="99" t="s">
         <v>2113</v>
       </c>
     </row>
-    <row r="194" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B194" s="14" t="s">
+    <row r="1271" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1271" s="99" t="s">
         <v>2114</v>
       </c>
     </row>
-    <row r="195" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B195" s="14" t="s">
+    <row r="1272" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1272" s="99" t="s">
         <v>2115</v>
       </c>
     </row>
-    <row r="196" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="B199" s="14" t="s">
+    <row r="1273" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1273" s="99" t="s">
         <v>2116</v>
       </c>
     </row>
-    <row r="200" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B201" s="14" t="s">
+    <row r="1274" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1274" s="99" t="s">
         <v>2117</v>
       </c>
     </row>
-    <row r="202" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B203" s="14" t="s">
+    <row r="1275" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1275" s="91" t="s">
+        <v>353</v>
+      </c>
+      <c r="B1275" s="99" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1276" s="91" t="s">
+        <v>353</v>
+      </c>
+      <c r="B1276" s="99" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1277" s="91" t="s">
+        <v>353</v>
+      </c>
+      <c r="B1277" s="99" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1278" s="91" t="s">
+        <v>353</v>
+      </c>
+      <c r="B1278" s="99" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1279" s="91" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B1279" s="99" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1280" s="99" t="s">
         <v>2118</v>
       </c>
     </row>
-    <row r="204" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-[...16 lines deleted...]
-      <c r="B206" s="14" t="s">
+    <row r="1281" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1281" s="99" t="s">
         <v>2119</v>
       </c>
     </row>
-    <row r="207" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B207" s="14" t="s">
+    <row r="1282" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1282" s="91" t="s">
+        <v>288</v>
+      </c>
+      <c r="B1282" s="99" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1283" s="99" t="s">
         <v>2120</v>
       </c>
     </row>
-    <row r="208" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B209" s="14" t="s">
+    <row r="1284" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1284" s="99" t="s">
         <v>2121</v>
       </c>
     </row>
-    <row r="210" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B211" s="14" t="s">
+    <row r="1285" spans="1:2" ht="24.65" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1285" s="99" t="s">
         <v>2122</v>
       </c>
     </row>
-    <row r="212" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B212" s="14" t="s">
+    <row r="1286" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1286" s="91" t="s">
+        <v>55</v>
+      </c>
+      <c r="B1286" s="99" t="s">
         <v>2123</v>
       </c>
     </row>
-    <row r="213" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B213" s="14" t="s">
+    <row r="1287" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1287" s="99" t="s">
         <v>2124</v>
       </c>
     </row>
-    <row r="214" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B214" s="14" t="s">
+    <row r="1288" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1288" s="99" t="s">
         <v>2125</v>
       </c>
     </row>
-    <row r="215" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-      <c r="B216" s="14" t="s">
+    <row r="1289" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1289" s="99" t="s">
         <v>2126</v>
       </c>
     </row>
-    <row r="217" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B217" s="14" t="s">
+    <row r="1290" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1290" s="99" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1291" s="99" t="s">
         <v>2127</v>
       </c>
     </row>
-    <row r="218" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B218" s="14" t="s">
+    <row r="1292" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1292" s="99" t="s">
         <v>2128</v>
       </c>
     </row>
-    <row r="219" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B219" s="14" t="s">
+    <row r="1293" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1293" s="99" t="s">
         <v>2129</v>
       </c>
     </row>
-    <row r="220" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B220" s="14" t="s">
+    <row r="1294" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1294" s="99" t="s">
         <v>2130</v>
       </c>
     </row>
-    <row r="221" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B221" s="14" t="s">
+    <row r="1295" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1295" s="99" t="s">
         <v>2131</v>
       </c>
     </row>
-    <row r="222" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B222" s="14" t="s">
+    <row r="1296" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1296" s="99" t="s">
         <v>2132</v>
       </c>
     </row>
-    <row r="223" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-[...83 lines deleted...]
-      <c r="B239" s="14" t="s">
+    <row r="1297" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1297" s="99" t="s">
+        <v>2133</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1298" s="99" t="s">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A1299" s="91" t="s">
+        <v>233</v>
+      </c>
+      <c r="B1299" s="99" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A1300" s="91" t="s">
+        <v>556</v>
+      </c>
+      <c r="B1300" s="99" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1301" s="99" t="s">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1302" s="99" t="s">
+        <v>2136</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1303" s="99" t="s">
+        <v>2137</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1304" s="91" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B1304" s="99" t="s">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1305" s="91" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B1305" s="99" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1306" s="99" t="s">
+        <v>2138</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1307" s="99" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1308" s="91" t="s">
+        <v>556</v>
+      </c>
+      <c r="B1308" s="99" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1309" s="91" t="s">
+        <v>233</v>
+      </c>
+      <c r="B1309" s="99" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1310" s="99" t="s">
+        <v>2140</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1311" s="99" t="s">
+        <v>2141</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1312" s="99" t="s">
+        <v>2142</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1313" s="99" t="s">
+        <v>2143</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1314" s="99" t="s">
+        <v>2144</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1315" s="99" t="s">
+        <v>2145</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1316" s="91" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B1316" s="99" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="A1317" s="91" t="s">
+        <v>345</v>
+      </c>
+      <c r="B1317" s="99" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1318" s="91" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B1318" s="99" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1319" s="99" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1320" s="99" t="s">
+        <v>2146</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1321" s="99" t="s">
+        <v>2147</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1322" s="99" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1323" s="91" t="s">
+        <v>337</v>
+      </c>
+      <c r="B1323" s="99" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1324" s="99" t="s">
+        <v>2149</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1325" s="99" t="s">
+        <v>2150</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1326" s="99" t="s">
+        <v>2151</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1327" s="101" t="s">
+        <v>2152</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1328" s="99" t="s">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1329" s="101" t="s">
+        <v>2154</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1330" s="101" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1331" s="101" t="s">
+        <v>2156</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1332" s="101" t="s">
+        <v>2157</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1333" s="91" t="s">
+        <v>365</v>
+      </c>
+      <c r="B1333" s="101" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1334" s="99" t="s">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1335" s="91" t="s">
+        <v>353</v>
+      </c>
+      <c r="B1335" s="104" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1336" s="91" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1336" s="99" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1337" s="91" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1337" s="99" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1338" s="91" t="s">
+        <v>365</v>
+      </c>
+      <c r="B1338" s="103" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1339" s="101" t="s">
+        <v>2159</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1340" s="99" t="s">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1341" s="99" t="s">
+        <v>2161</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1342" s="103" t="s">
+        <v>2162</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1343" s="99" t="s">
+        <v>2163</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1344" s="103" t="s">
+        <v>2164</v>
+      </c>
+    </row>
+    <row r="1345" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1345" s="99" t="s">
+        <v>2165</v>
+      </c>
+    </row>
+    <row r="1346" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1346" s="103" t="s">
+        <v>2166</v>
+      </c>
+    </row>
+    <row r="1347" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1347" s="99" t="s">
+        <v>2167</v>
+      </c>
+    </row>
+    <row r="1348" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1348" s="99" t="s">
+        <v>2168</v>
+      </c>
+    </row>
+    <row r="1349" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1349" s="99" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="1350" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1350" s="99" t="s">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="1351" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1351" s="99" t="s">
+        <v>2171</v>
+      </c>
+    </row>
+    <row r="1352" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1352" s="99" t="s">
+        <v>2172</v>
+      </c>
+    </row>
+    <row r="1353" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1353" s="99" t="s">
+        <v>2173</v>
+      </c>
+    </row>
+    <row r="1354" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1354" s="99" t="s">
+        <v>2174</v>
+      </c>
+    </row>
+    <row r="1355" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1355" s="99" t="s">
+        <v>2175</v>
+      </c>
+    </row>
+    <row r="1356" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1356" s="99" t="s">
+        <v>2176</v>
+      </c>
+    </row>
+    <row r="1357" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1357" s="99" t="s">
+        <v>2177</v>
+      </c>
+    </row>
+    <row r="1358" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1358" s="99" t="s">
+        <v>2178</v>
+      </c>
+    </row>
+    <row r="1359" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1359" s="99" t="s">
+        <v>2179</v>
+      </c>
+    </row>
+    <row r="1360" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1360" s="99" t="s">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1361" s="99" t="s">
+        <v>2181</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1362" s="99" t="s">
+        <v>2182</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1363" s="99" t="s">
+        <v>2183</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1364" s="91" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1364" s="99" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1365" s="91" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1365" s="99" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1366" s="91" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1366" s="99" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1367" s="91" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1367" s="99" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1368" s="99" t="s">
+        <v>2184</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1369" s="91" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1369" s="99" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1370" s="99" t="s">
+        <v>2185</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1371" s="99" t="s">
+        <v>2186</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A1372" s="91" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1372" s="99" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="A1373" s="91" t="s">
+        <v>867</v>
+      </c>
+      <c r="B1373" s="99" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1374" s="99" t="s">
+        <v>2187</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1375" s="99" t="s">
+        <v>2188</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1376" s="99" t="s">
+        <v>2189</v>
+      </c>
+    </row>
+    <row r="1377" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1377" s="99" t="s">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="1378" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1378" s="99" t="s">
+        <v>2191</v>
+      </c>
+    </row>
+    <row r="1379" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1379" s="99" t="s">
+        <v>2192</v>
+      </c>
+    </row>
+    <row r="1380" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1380" s="99" t="s">
+        <v>2193</v>
+      </c>
+    </row>
+    <row r="1381" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1381" s="99" t="s">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="1382" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1382" s="99" t="s">
+        <v>2195</v>
+      </c>
+    </row>
+    <row r="1383" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1383" s="99" t="s">
+        <v>2196</v>
+      </c>
+    </row>
+    <row r="1384" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1384" s="99" t="s">
+        <v>2197</v>
+      </c>
+    </row>
+    <row r="1385" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1385" s="99" t="s">
+        <v>2198</v>
+      </c>
+    </row>
+    <row r="1386" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1386" s="99" t="s">
+        <v>2199</v>
+      </c>
+    </row>
+    <row r="1387" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1387" s="99" t="s">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="1388" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1388" s="99" t="s">
+        <v>2201</v>
+      </c>
+    </row>
+    <row r="1389" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1389" s="99" t="s">
+        <v>2202</v>
+      </c>
+    </row>
+    <row r="1390" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1390" s="99" t="s">
+        <v>2203</v>
+      </c>
+    </row>
+    <row r="1391" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1391" s="103" t="s">
+        <v>2204</v>
+      </c>
+    </row>
+    <row r="1392" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1392" s="99" t="s">
+        <v>2205</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1393" s="103" t="s">
+        <v>2206</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1394" s="99" t="s">
+        <v>2207</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:2" ht="58" x14ac:dyDescent="0.25">
+      <c r="B1395" s="99" t="s">
+        <v>2208</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:2" ht="58" x14ac:dyDescent="0.25">
+      <c r="B1396" s="99" t="s">
+        <v>2209</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1397" s="99" t="s">
+        <v>2210</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1398" s="99" t="s">
+        <v>2211</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1399" s="99" t="s">
+        <v>2212</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1400" s="99" t="s">
+        <v>2213</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1401" s="91" t="s">
+        <v>71</v>
+      </c>
+      <c r="B1401" s="99" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1402" s="101" t="s">
+        <v>2214</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1403" s="101" t="s">
+        <v>2215</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1404" s="99" t="s">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:2" ht="58" x14ac:dyDescent="0.25">
+      <c r="B1405" s="99" t="s">
+        <v>2217</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:2" ht="72.5" x14ac:dyDescent="0.25">
+      <c r="B1406" s="99" t="s">
+        <v>2218</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1407" s="99" t="s">
+        <v>2219</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1408" s="99" t="s">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="1409" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1409" s="103" t="s">
+        <v>2221</v>
+      </c>
+    </row>
+    <row r="1410" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1410" s="103" t="s">
+        <v>2222</v>
+      </c>
+    </row>
+    <row r="1411" spans="2:2" ht="72.5" x14ac:dyDescent="0.25">
+      <c r="B1411" s="100" t="s">
+        <v>2223</v>
+      </c>
+    </row>
+    <row r="1412" spans="2:2" ht="72.5" x14ac:dyDescent="0.25">
+      <c r="B1412" s="100" t="s">
+        <v>2224</v>
+      </c>
+    </row>
+    <row r="1413" spans="2:2" ht="72.5" x14ac:dyDescent="0.25">
+      <c r="B1413" s="100" t="s">
+        <v>2225</v>
+      </c>
+    </row>
+    <row r="1414" spans="2:2" ht="72.5" x14ac:dyDescent="0.25">
+      <c r="B1414" s="100" t="s">
+        <v>2226</v>
+      </c>
+    </row>
+    <row r="1415" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1415" s="99" t="s">
+        <v>2227</v>
+      </c>
+    </row>
+    <row r="1416" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1416" s="99" t="s">
+        <v>2228</v>
+      </c>
+    </row>
+    <row r="1417" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1417" s="99" t="s">
+        <v>2229</v>
+      </c>
+    </row>
+    <row r="1418" spans="2:2" ht="72.5" x14ac:dyDescent="0.25">
+      <c r="B1418" s="100" t="s">
+        <v>2230</v>
+      </c>
+    </row>
+    <row r="1419" spans="2:2" ht="72.5" x14ac:dyDescent="0.25">
+      <c r="B1419" s="100" t="s">
+        <v>2231</v>
+      </c>
+    </row>
+    <row r="1420" spans="2:2" ht="72.5" x14ac:dyDescent="0.25">
+      <c r="B1420" s="100" t="s">
+        <v>2232</v>
+      </c>
+    </row>
+    <row r="1421" spans="2:2" ht="72.5" x14ac:dyDescent="0.25">
+      <c r="B1421" s="100" t="s">
+        <v>2233</v>
+      </c>
+    </row>
+    <row r="1422" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1422" s="99" t="s">
+        <v>2234</v>
+      </c>
+    </row>
+    <row r="1423" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1423" s="99" t="s">
+        <v>2235</v>
+      </c>
+    </row>
+    <row r="1424" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1424" s="99" t="s">
+        <v>2236</v>
+      </c>
+    </row>
+    <row r="1425" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1425" s="99" t="s">
+        <v>2237</v>
+      </c>
+    </row>
+    <row r="1426" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1426" s="99" t="s">
+        <v>2238</v>
+      </c>
+    </row>
+    <row r="1427" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1427" s="99" t="s">
+        <v>2239</v>
+      </c>
+    </row>
+    <row r="1428" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1428" s="99" t="s">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="1429" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1429" s="99" t="s">
+        <v>2241</v>
+      </c>
+    </row>
+    <row r="1430" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1430" s="99" t="s">
+        <v>2242</v>
+      </c>
+    </row>
+    <row r="1431" spans="2:2" ht="58" x14ac:dyDescent="0.25">
+      <c r="B1431" s="99" t="s">
+        <v>2243</v>
+      </c>
+    </row>
+    <row r="1432" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1432" s="99" t="s">
+        <v>2244</v>
+      </c>
+    </row>
+    <row r="1433" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1433" s="99" t="s">
+        <v>2245</v>
+      </c>
+    </row>
+    <row r="1434" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1434" s="99" t="s">
+        <v>2246</v>
+      </c>
+    </row>
+    <row r="1435" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1435" s="99" t="s">
+        <v>2247</v>
+      </c>
+    </row>
+    <row r="1436" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1436" s="99" t="s">
+        <v>2248</v>
+      </c>
+    </row>
+    <row r="1437" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1437" s="99" t="s">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="1438" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1438" s="99" t="s">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="1439" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1439" s="99" t="s">
+        <v>2251</v>
+      </c>
+    </row>
+    <row r="1440" spans="2:2" s="92" customFormat="1" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1440" s="99" t="s">
+        <v>2252</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1441" s="99" t="s">
+        <v>2253</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1442" s="99" t="s">
+        <v>2254</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1443" s="99" t="s">
+        <v>2255</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1444" s="99" t="s">
+        <v>2256</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1445" s="91" t="s">
         <v>814</v>
       </c>
-    </row>
-[...6 lines deleted...]
-      <c r="B241" s="14" t="s">
+      <c r="B1445" s="99" t="s">
         <v>816</v>
       </c>
     </row>
-    <row r="242" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
-[...1663 lines deleted...]
-      <c r="B541" s="14" t="s">
+    <row r="1446" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1446" s="99" t="s">
+        <v>2257</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1447" s="99" t="s">
+        <v>2258</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1448" s="99" t="s">
+        <v>2259</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1449" s="99" t="s">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1450" s="99" t="s">
+        <v>2261</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1451" s="99" t="s">
+        <v>2262</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1452" s="99" t="s">
+        <v>2263</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1453" s="99" t="s">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1454" s="99" t="s">
+        <v>2265</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1455" s="99" t="s">
+        <v>2266</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1456" s="99" t="s">
+        <v>2267</v>
+      </c>
+    </row>
+    <row r="1457" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1457" s="99" t="s">
+        <v>2268</v>
+      </c>
+    </row>
+    <row r="1458" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1458" s="99" t="s">
+        <v>2269</v>
+      </c>
+    </row>
+    <row r="1459" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1459" s="99" t="s">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="1460" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1460" s="99" t="s">
+        <v>2271</v>
+      </c>
+    </row>
+    <row r="1461" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1461" s="99" t="s">
+        <v>2272</v>
+      </c>
+    </row>
+    <row r="1462" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1462" s="99" t="s">
+        <v>2273</v>
+      </c>
+    </row>
+    <row r="1463" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1463" s="99" t="s">
+        <v>2274</v>
+      </c>
+    </row>
+    <row r="1464" spans="2:2" ht="58" x14ac:dyDescent="0.25">
+      <c r="B1464" s="99" t="s">
+        <v>2275</v>
+      </c>
+    </row>
+    <row r="1465" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1465" s="99" t="s">
+        <v>2276</v>
+      </c>
+    </row>
+    <row r="1466" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1466" s="99" t="s">
+        <v>2277</v>
+      </c>
+    </row>
+    <row r="1467" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1467" s="99" t="s">
+        <v>2278</v>
+      </c>
+    </row>
+    <row r="1468" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1468" s="99" t="s">
+        <v>2279</v>
+      </c>
+    </row>
+    <row r="1469" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1469" s="99" t="s">
+        <v>2280</v>
+      </c>
+    </row>
+    <row r="1470" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1470" s="99" t="s">
+        <v>2281</v>
+      </c>
+    </row>
+    <row r="1471" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1471" s="99" t="s">
+        <v>2282</v>
+      </c>
+    </row>
+    <row r="1472" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1472" s="99" t="s">
+        <v>2283</v>
+      </c>
+    </row>
+    <row r="1473" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1473" s="99" t="s">
+        <v>2284</v>
+      </c>
+    </row>
+    <row r="1474" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1474" s="99" t="s">
+        <v>2285</v>
+      </c>
+    </row>
+    <row r="1475" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1475" s="99" t="s">
+        <v>2286</v>
+      </c>
+    </row>
+    <row r="1476" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1476" s="99" t="s">
+        <v>2287</v>
+      </c>
+    </row>
+    <row r="1477" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1477" s="99" t="s">
+        <v>2288</v>
+      </c>
+    </row>
+    <row r="1478" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1478" s="99" t="s">
+        <v>2289</v>
+      </c>
+    </row>
+    <row r="1479" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1479" s="99" t="s">
+        <v>2290</v>
+      </c>
+    </row>
+    <row r="1480" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1480" s="99" t="s">
+        <v>2291</v>
+      </c>
+    </row>
+    <row r="1481" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1481" s="99" t="s">
+        <v>2292</v>
+      </c>
+    </row>
+    <row r="1482" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1482" s="99" t="s">
+        <v>2293</v>
+      </c>
+    </row>
+    <row r="1483" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1483" s="99" t="s">
+        <v>2294</v>
+      </c>
+    </row>
+    <row r="1484" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1484" s="99" t="s">
+        <v>2295</v>
+      </c>
+    </row>
+    <row r="1485" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1485" s="99" t="s">
+        <v>2296</v>
+      </c>
+    </row>
+    <row r="1486" spans="2:2" ht="58" x14ac:dyDescent="0.25">
+      <c r="B1486" s="99" t="s">
+        <v>2297</v>
+      </c>
+    </row>
+    <row r="1487" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1487" s="99" t="s">
+        <v>2298</v>
+      </c>
+    </row>
+    <row r="1488" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1488" s="99" t="s">
+        <v>2299</v>
+      </c>
+    </row>
+    <row r="1489" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1489" s="99" t="s">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="1490" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1490" s="101" t="s">
+        <v>2301</v>
+      </c>
+    </row>
+    <row r="1491" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1491" s="102" t="s">
+        <v>2302</v>
+      </c>
+    </row>
+    <row r="1492" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1492" s="102" t="s">
+        <v>2303</v>
+      </c>
+    </row>
+    <row r="1493" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1493" s="102" t="s">
+        <v>2304</v>
+      </c>
+    </row>
+    <row r="1494" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1494" s="102" t="s">
+        <v>2305</v>
+      </c>
+    </row>
+    <row r="1495" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1495" s="99" t="s">
+        <v>2306</v>
+      </c>
+    </row>
+    <row r="1496" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1496" s="99" t="s">
+        <v>2307</v>
+      </c>
+    </row>
+    <row r="1497" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1497" s="99" t="s">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="1498" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1498" s="99" t="s">
+        <v>2309</v>
+      </c>
+    </row>
+    <row r="1499" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1499" s="99" t="s">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="1500" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1500" s="99" t="s">
+        <v>2311</v>
+      </c>
+    </row>
+    <row r="1501" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1501" s="99" t="s">
+        <v>2312</v>
+      </c>
+    </row>
+    <row r="1502" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1502" s="101" t="s">
+        <v>2313</v>
+      </c>
+    </row>
+    <row r="1503" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1503" s="101" t="s">
+        <v>2314</v>
+      </c>
+    </row>
+    <row r="1504" spans="2:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1504" s="99" t="s">
+        <v>2315</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1505" s="99" t="s">
+        <v>2316</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1506" s="99" t="s">
+        <v>2317</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1507" s="99" t="s">
+        <v>2318</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1508" s="99" t="s">
+        <v>2319</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="B1509" s="99" t="s">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:2" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="B1510" s="99" t="s">
+        <v>2321</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1511" s="99" t="s">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1512" s="99" t="s">
+        <v>2323</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1513" s="99" t="s">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:2" ht="29" x14ac:dyDescent="0.25">
+      <c r="B1514" s="99" t="s">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
+      <c r="A1515" s="91" t="s">
+        <v>417</v>
+      </c>
+      <c r="B1515" s="99" t="s">
         <v>1101</v>
       </c>
     </row>
-    <row r="542" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-[...5408 lines deleted...]
-    </row>
     <row r="1516" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B1516" s="14" t="s">
-        <v>1964</v>
+      <c r="B1516" s="99" t="s">
+        <v>2326</v>
       </c>
     </row>
     <row r="1517" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B1517" s="14" t="s">
-        <v>1965</v>
+      <c r="B1517" s="99" t="s">
+        <v>2327</v>
       </c>
     </row>
     <row r="1518" spans="1:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B1518" s="14" t="s">
-        <v>1966</v>
+      <c r="B1518" s="99" t="s">
+        <v>2328</v>
       </c>
     </row>
     <row r="1519" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B1519" s="14" t="s">
-        <v>1967</v>
+      <c r="B1519" s="99" t="s">
+        <v>2329</v>
       </c>
     </row>
     <row r="1520" spans="1:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B1520" s="14" t="s">
-        <v>1967</v>
+      <c r="B1520" s="99" t="s">
+        <v>2329</v>
       </c>
     </row>
     <row r="1521" spans="2:2" ht="43.5" x14ac:dyDescent="0.25">
-      <c r="B1521" s="14" t="s">
-        <v>1968</v>
+      <c r="B1521" s="99" t="s">
+        <v>2330</v>
       </c>
     </row>
     <row r="1522" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B1522" s="14" t="s">
-        <v>1969</v>
+      <c r="B1522" s="99" t="s">
+        <v>2331</v>
       </c>
     </row>
     <row r="1523" spans="2:2" ht="14.5" x14ac:dyDescent="0.25">
-      <c r="B1523" s="14" t="s">
-        <v>1969</v>
+      <c r="B1523" s="99" t="s">
+        <v>2331</v>
       </c>
     </row>
     <row r="1524" spans="2:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B1524" s="14" t="s">
-        <v>1970</v>
+      <c r="B1524" s="99" t="s">
+        <v>2332</v>
       </c>
     </row>
     <row r="1525" spans="2:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B1525" s="14" t="s">
-        <v>1971</v>
+      <c r="B1525" s="99" t="s">
+        <v>2333</v>
       </c>
     </row>
     <row r="1526" spans="2:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B1526" s="14" t="s">
-        <v>1972</v>
+      <c r="B1526" s="99" t="s">
+        <v>2334</v>
       </c>
     </row>
     <row r="1527" spans="2:2" ht="29" x14ac:dyDescent="0.25">
-      <c r="B1527" s="14" t="s">
-        <v>1973</v>
+      <c r="B1527" s="99" t="s">
+        <v>2335</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:B1527" xr:uid="{5AA3B7A4-DD80-4071-99B7-93E97CE9D2FF}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;1#&amp;"Calibri"&amp;10&amp;K000000Fannie Mae Confidential</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...10 lines deleted...]
-    <xsd:import namespace="d85c6dc1-78f0-4893-9b06-38f429c0a525"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001317D550619EFA47A86B92A67471D84F" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0b76da11fc2a6de1c1b4892bc65a5763">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d498134c-35b7-4312-8405-792dcacb151c" xmlns:ns3="60843a60-82eb-4a13-80e9-316742e81b94" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="af92e3e32779ed46ed02f64744901e48" ns2:_="" ns3:_="">
+    <xsd:import namespace="d498134c-35b7-4312-8405-792dcacb151c"/>
     <xsd:import namespace="60843a60-82eb-4a13-80e9-316742e81b94"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d85c6dc1-78f0-4893-9b06-38f429c0a525" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d498134c-35b7-4312-8405-792dcacb151c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="16" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="16" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="17" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="60843a60-82eb-4a13-80e9-316742e81b94" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="14" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="15" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="4" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -28697,90 +28601,99 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B7AE962-6990-4AA5-9F10-E0F10432037F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="d85c6dc1-78f0-4893-9b06-38f429c0a525"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="60843a60-82eb-4a13-80e9-316742e81b94"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="d498134c-35b7-4312-8405-792dcacb151c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{316272A3-771C-49D4-927C-8F83FFBB8645}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF713BE8-C53F-4872-9280-6FDB4C1C69E2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{58D52C34-91FF-4483-BAFF-0CDC37BD76B5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="d85c6dc1-78f0-4893-9b06-38f429c0a525"/>
+    <ds:schemaRef ds:uri="d498134c-35b7-4312-8405-792dcacb151c"/>
     <ds:schemaRef ds:uri="60843a60-82eb-4a13-80e9-316742e81b94"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{316272A3-771C-49D4-927C-8F83FFBB8645}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Instructions</vt:lpstr>
       <vt:lpstr>External Rules Matrix</vt:lpstr>
       <vt:lpstr>Enumerations</vt:lpstr>
       <vt:lpstr>Acquisition Business Rules.v1</vt:lpstr>
@@ -28793,50 +28706,50 @@
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jonchhe, Neha</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100515492E1C9250C45BF33B0A39017EDA0</vt:lpwstr>
+    <vt:lpwstr>0x0101001317D550619EFA47A86B92A67471D84F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
     <vt:lpwstr>2023-05-17T21:24:26Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
     <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
     <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
     <vt:lpwstr>ec92e904-4c16-4328-8c0b-f441bbe206d0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
     <vt:lpwstr>2</vt:lpwstr>
   </property>
 </Properties>
 </file>