--- v0 (2025-10-31)
+++ v1 (2026-09-20)
@@ -1,640 +1,719 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="153222"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Work Saved Files\Migration Folder\SF Marketing Production\Web Portal Files for Publication\Guide Forms\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/m1ucjs_fanniemae_com/Documents/Work Saved Files/Migration Folder/SF Marketing Production/Web Portal Files for Publication/Guide Forms/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{13D005C3-683C-47F2-85F2-9160493EC3D5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="11595"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="2" r:id="rId1"/>
+    <sheet name="1037" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$1:$H$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'1037'!$B$1:$H$41</definedName>
   </definedNames>
-  <calcPr calcId="152511" fullPrecision="0"/>
+  <calcPr calcId="191028" fullPrecision="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="F20" i="2" l="1"/>
-[...13 lines deleted...]
-  <c r="F33" i="2" s="1"/>
+  <c r="H29" i="3" l="1"/>
+  <c r="G29" i="3"/>
+  <c r="F29" i="3"/>
+  <c r="H21" i="3"/>
+  <c r="H22" i="3" s="1"/>
+  <c r="G21" i="3"/>
+  <c r="G22" i="3" s="1"/>
+  <c r="F21" i="3"/>
+  <c r="F22" i="3" s="1"/>
+  <c r="H20" i="3"/>
+  <c r="G20" i="3"/>
+  <c r="F20" i="3"/>
+  <c r="F31" i="3" l="1"/>
+  <c r="F33" i="3"/>
+  <c r="F30" i="3"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="80" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="63">
   <si>
     <t>Rental Income Worksheet</t>
   </si>
   <si>
-    <t xml:space="preserve">Documentation Required:  </t>
-[...12 lines deleted...]
-      <t xml:space="preserve">  </t>
+    <t>Principal Residence, 2- to 4-unit Property:  Monthly Qualifying Rental Income</t>
+  </si>
+  <si>
+    <t>Address of Principal Residence:</t>
+  </si>
+  <si>
+    <t>Enter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rental Unit                                                        </t>
+  </si>
+  <si>
+    <t>Rental Unit</t>
+  </si>
+  <si>
+    <t>If Fair Rental Days are not reported, the property is considered to be in service for 12 months unless there is evidence of a shorter term of service.</t>
+  </si>
+  <si>
+    <r>
+      <t>Step 1.  Result:</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Lease Agreement or Fannie Mae Form 1007 or Form 1025</t>
-[...10 lines deleted...]
-      <rPr>
+      <t xml:space="preserve">  The number of months the property was in service:</t>
+    </r>
+  </si>
+  <si>
+    <t>Result</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Step 2 A.   Schedule E - Part I            </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>For each property complete ONLY 2A or 2B</t>
+    </r>
+  </si>
+  <si>
+    <t>A1</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Enter total rents received (from the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">.  When using Schedule E, determine the number of months the property was in service by dividing the Fair Rental Days by 30.  </t>
-[...7 lines deleted...]
-      <t>Step 1.  Result:</t>
+      <t xml:space="preserve">non-owner-occupied </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">  The number of months the property was in service:</t>
-[...52 lines deleted...]
-      <t xml:space="preserve">Add back any one-time extraordinary expense (e.g., casualty loss). </t>
+      <t xml:space="preserve">units). </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
+      <t>May enter rent from individual unit(s) or combine.</t>
+    </r>
+  </si>
+  <si>
+    <t>A2</t>
+  </si>
+  <si>
+    <t>Subtract total expenses.</t>
+  </si>
+  <si>
+    <t>Subtract</t>
+  </si>
+  <si>
+    <t>A3</t>
+  </si>
+  <si>
+    <t>Add back insurance expense.</t>
+  </si>
+  <si>
+    <t>Add</t>
+  </si>
+  <si>
+    <t>A4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Add back mortgage interest paid. </t>
+  </si>
+  <si>
+    <t>A5</t>
+  </si>
+  <si>
+    <t>Add back tax expense.</t>
+  </si>
+  <si>
+    <t>A6</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Add back homeowners’ association dues.  </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>This expense must be specifically identified on Schedule E in order to add it back.</t>
+    </r>
+  </si>
+  <si>
+    <t>A7</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Add back depreciation expense or depletion. </t>
+  </si>
+  <si>
+    <t>A8</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Add back any one-time extraordinary expense (e.g., casualty loss). </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
       <t>There must be evidence of the nature of the one-time extraordinary expense.</t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Equals adjusted rental income. </t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>A9</t>
   </si>
   <si>
     <t xml:space="preserve">Divide by the number of months the property was in service (Step 1 Result). </t>
   </si>
   <si>
     <t>Divide</t>
   </si>
   <si>
     <r>
       <t>Step 2A.  Result:</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Monthly qualifying rental income (or loss):</t>
     </r>
   </si>
   <si>
+    <r>
+      <t>This method is used when</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FF1F497D"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>the transaction is a purchase, the property was acquired subsequent to the most recent tax filing.</t>
+    </r>
+  </si>
+  <si>
     <t>B1</t>
   </si>
   <si>
     <t>B2</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Multiply gross monthly rent or market rent by 75% (.75).  </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">The remaining 25% accounts for vacancy loss, maintenance, and management expenses.      </t>
     </r>
   </si>
   <si>
     <t>Multiply</t>
   </si>
   <si>
-    <t>x.75</t>
+    <t>Equals monthly rental income per unit</t>
   </si>
   <si>
     <t>B3</t>
   </si>
   <si>
-    <t>DU Data Entry</t>
-[...58 lines deleted...]
-      <t xml:space="preserve">.  Calculate monthly qualifying rental income using Step 2A:  Schedule E </t>
+    <t>Combine the monthly rental income of all non-owner-occupied rental units (up to a maximum of 3 rental units since rental income is not eligible on the unit occupied by the borrower).</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Step 2B.  Result: </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">OR </t>
+      <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Step 2B:  Lease Agreement or Fannie Mae Form  1025.</t>
-[...21 lines deleted...]
-        <sz val="9"/>
+      <t>Monthly qualifying rental income:</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Step 3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>the transaction is a purchase, the property was acquired subsequent to the most recent tax filing.</t>
-[...7 lines deleted...]
-      <t xml:space="preserve">Step 2B.  Result: </t>
+      <t xml:space="preserve">.  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> </t>
-[...25 lines deleted...]
-    <t>Include as the borrower’s primary housing expense.</t>
+      <t xml:space="preserve"> Determine the qualifying impact using the combined result of Step 2A or Step 2B.    </t>
+    </r>
   </si>
   <si>
     <t>3A</t>
   </si>
   <si>
     <t>Add the monthly qualifying rental income to the borrower’s monthly qualifying income.</t>
   </si>
   <si>
     <t>3B</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Identify the full amount of the PITIA as the borrower’s primary housing expense 
 and include it in the debt-to-income ratio.
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="9"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Use proposed PITIA when the subject property; existing PITIA when not the subject property.</t>
     </r>
   </si>
   <si>
-    <r>
-      <t xml:space="preserve">Enter total rents received (from the </t>
+    <t>DU Data Entry</t>
+  </si>
+  <si>
+    <t>Monthly Income and Combined Housing Expenses</t>
+  </si>
+  <si>
+    <t>Mortgage Liabilities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Subject Property </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enter the amount of the monthly qualifying income “Subject Net Cash.” </t>
+  </si>
+  <si>
+    <t>Include as the borrower’s primary housing expense.  For refinance transactions, identify the mortgage as a subject property lien.</t>
+  </si>
+  <si>
+    <t>Non-Subject Property</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Enter the amount of the monthly qualifying income “Net Rental.”  </t>
+  </si>
+  <si>
+    <t>Include as the borrower’s primary housing expense.</t>
+  </si>
+  <si>
+    <t>Refer to the Rental Income topic in the Selling Guide for additional guidance.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Documentation Required:  
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">- Schedule E (IRS Form 1040) OR
+- </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Lease Agreement; Fannie Mae Form 1007 or 1025;</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF00B050"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>or Rental Information Section of the Uniform Residential Appraisal Report (URAR)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Step 1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">.  When using Schedule E, determine the number of months the property was in service by dividing the Fair Rental Days by 30. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">(This should only be done if the property was newly placed in service or was temporarily out of service for an acceptable reason, as noted in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Selling Guide</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">) </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Step 2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">.  Calculate monthly qualifying rental income using Step 2A:  Schedule E </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">non-owner-occupied </t>
+      <t xml:space="preserve">OR </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">units). </t>
-[...31 lines deleted...]
-      <t>Step 3</t>
+      <t xml:space="preserve">Step 2B:  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Lease Agreement; Fannie Mae Form 1007 or 1025;</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">.  </t>
+      <t xml:space="preserve"> or</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Rental Information Section of the URAR.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Step 2B.  Lease Agreement </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
-        <color theme="1"/>
-[...12 lines deleted...]
-      <t xml:space="preserve">Step 2 A.   Schedule E - Part I            </t>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>OR Fannie Mae Form 1025 OR Rental Information Section of the URAR</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FF00B050"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>For each property complete ONLY 2A or 2B</t>
-[...19 lines deleted...]
-    <t>Address of Principal Residence:</t>
+      <t xml:space="preserve">   For each property complete ONLY 2A or 2B</t>
+    </r>
+  </si>
+  <si>
+    <t>Enter the gross monthly rent (from the lease agreement) or market rent (reported on Form 1025 or the Rental Information Section of the URAR) for the applicable rental unit</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0_);[Red]\(0\)"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...10 lines deleted...]
-      <family val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -654,50 +733,92 @@
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF1F497D"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF00B050"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF00B050"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBE5F1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -705,51 +826,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF8DB3E2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDAEEF3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC2D69B"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFDE9D9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="52">
+  <borders count="53">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
@@ -1328,504 +1449,513 @@
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color rgb="FF808080"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF808080"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="144">
+  <cellXfs count="140">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment vertical="top"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="42" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="8" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="29" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="48" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="5"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="5"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="5"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="37" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="2" borderId="50" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="52" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="40" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="41" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="5"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...256 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1" indent="5"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFF00FF"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -2063,707 +2193,740 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71AE6BAD-2F2E-412C-94B1-25EE9246ACFC}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:H38"/>
+  <dimension ref="B1:I38"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="120" zoomScaleNormal="120" zoomScalePageLayoutView="175" workbookViewId="0">
-      <selection activeCell="F34" sqref="F34:H34"/>
+      <selection activeCell="B7" sqref="B7:H7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="2.5703125" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="17.5703125" customWidth="1"/>
+    <col min="1" max="1" width="2.54296875" customWidth="1"/>
+    <col min="2" max="2" width="4.54296875" customWidth="1"/>
+    <col min="3" max="3" width="10.81640625" customWidth="1"/>
+    <col min="4" max="4" width="63.1796875" customWidth="1"/>
+    <col min="5" max="5" width="17.54296875" customWidth="1"/>
     <col min="6" max="6" width="13" customWidth="1"/>
-    <col min="7" max="7" width="13.140625" customWidth="1"/>
-    <col min="8" max="8" width="11.28515625" style="9" customWidth="1"/>
+    <col min="7" max="7" width="13.1796875" customWidth="1"/>
+    <col min="8" max="8" width="11.26953125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="51" t="s">
+    <row r="1" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="120" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="52"/>
-[...18 lines deleted...]
-      <c r="B3" s="31" t="s">
+      <c r="C1" s="121"/>
+      <c r="D1" s="121"/>
+      <c r="E1" s="121"/>
+      <c r="F1" s="121"/>
+      <c r="G1" s="121"/>
+      <c r="H1" s="122"/>
+    </row>
+    <row r="2" spans="2:8" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B2" s="123" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="1"/>
-[...20 lines deleted...]
-      <c r="B5" s="38" t="s">
+      <c r="C2" s="124"/>
+      <c r="D2" s="124"/>
+      <c r="E2" s="124"/>
+      <c r="F2" s="124"/>
+      <c r="G2" s="124"/>
+      <c r="H2" s="125"/>
+    </row>
+    <row r="3" spans="2:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="126" t="s">
+        <v>58</v>
+      </c>
+      <c r="C3" s="127"/>
+      <c r="D3" s="127"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="132" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="39"/>
-[...1 lines deleted...]
-      <c r="E5" s="60" t="s">
+      <c r="G3" s="133"/>
+      <c r="H3" s="134"/>
+    </row>
+    <row r="4" spans="2:8" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="128"/>
+      <c r="C4" s="129"/>
+      <c r="D4" s="129"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="135"/>
+      <c r="G4" s="136"/>
+      <c r="H4" s="137"/>
+    </row>
+    <row r="5" spans="2:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B5" s="128"/>
+      <c r="C5" s="129"/>
+      <c r="D5" s="129"/>
+      <c r="E5" s="138" t="s">
         <v>3</v>
       </c>
-      <c r="F5" s="40" t="s">
-[...19 lines deleted...]
-      <c r="B7" s="67" t="s">
+      <c r="F5" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="68"/>
-[...7 lines deleted...]
-      <c r="B8" s="87" t="s">
+      <c r="G5" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="88"/>
-[...7 lines deleted...]
-      <c r="B9" s="46" t="s">
+      <c r="H5" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="2:8" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B6" s="130"/>
+      <c r="C6" s="131"/>
+      <c r="D6" s="131"/>
+      <c r="E6" s="139"/>
+      <c r="F6" s="32"/>
+      <c r="G6" s="33"/>
+      <c r="H6" s="32"/>
+    </row>
+    <row r="7" spans="2:8" ht="48" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B7" s="105" t="s">
+        <v>59</v>
+      </c>
+      <c r="C7" s="106"/>
+      <c r="D7" s="106"/>
+      <c r="E7" s="106"/>
+      <c r="F7" s="106"/>
+      <c r="G7" s="106"/>
+      <c r="H7" s="107"/>
+    </row>
+    <row r="8" spans="2:8" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B8" s="108" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="47"/>
-[...1 lines deleted...]
-      <c r="E9" s="6" t="s">
+      <c r="C8" s="109"/>
+      <c r="D8" s="109"/>
+      <c r="E8" s="109"/>
+      <c r="F8" s="109"/>
+      <c r="G8" s="109"/>
+      <c r="H8" s="110"/>
+    </row>
+    <row r="9" spans="2:8" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="111" t="s">
         <v>7</v>
       </c>
-      <c r="F9" s="36"/>
-[...26 lines deleted...]
-      <c r="B12" s="17" t="s">
+      <c r="C9" s="112"/>
+      <c r="D9" s="113"/>
+      <c r="E9" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="49" t="s">
-[...3 lines deleted...]
-      <c r="E12" s="18" t="s">
+      <c r="F9" s="26"/>
+      <c r="G9" s="30"/>
+      <c r="H9" s="29"/>
+    </row>
+    <row r="10" spans="2:8" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B10" s="114" t="s">
+        <v>60</v>
+      </c>
+      <c r="C10" s="115"/>
+      <c r="D10" s="115"/>
+      <c r="E10" s="115"/>
+      <c r="F10" s="115"/>
+      <c r="G10" s="115"/>
+      <c r="H10" s="116"/>
+    </row>
+    <row r="11" spans="2:8" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B11" s="117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="118"/>
+      <c r="D11" s="118"/>
+      <c r="E11" s="118"/>
+      <c r="F11" s="118"/>
+      <c r="G11" s="118"/>
+      <c r="H11" s="119"/>
+    </row>
+    <row r="12" spans="2:8" ht="27.65" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="C12" s="79" t="s">
+        <v>11</v>
+      </c>
+      <c r="D12" s="80"/>
+      <c r="E12" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="F12" s="26"/>
-[...19 lines deleted...]
-      <c r="B14" s="28" t="s">
+      <c r="F12" s="18"/>
+      <c r="G12" s="17"/>
+      <c r="H12" s="17"/>
+    </row>
+    <row r="13" spans="2:8" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="49" t="s">
+      <c r="C13" s="79" t="s">
         <v>13</v>
       </c>
-      <c r="D14" s="50"/>
-      <c r="E14" s="3" t="s">
+      <c r="D13" s="80"/>
+      <c r="E13" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="F14" s="24"/>
-[...4 lines deleted...]
-      <c r="B15" s="28" t="s">
+      <c r="F13" s="16"/>
+      <c r="G13" s="17"/>
+      <c r="H13" s="17"/>
+    </row>
+    <row r="14" spans="2:8" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="49" t="s">
+      <c r="C14" s="79" t="s">
         <v>16</v>
       </c>
-      <c r="D15" s="50"/>
-[...8 lines deleted...]
-      <c r="B16" s="28" t="s">
+      <c r="D14" s="80"/>
+      <c r="E14" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C16" s="49" t="s">
+      <c r="F14" s="16"/>
+      <c r="G14" s="17"/>
+      <c r="H14" s="17"/>
+    </row>
+    <row r="15" spans="2:8" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="D16" s="50"/>
-[...8 lines deleted...]
-      <c r="B17" s="17" t="s">
+      <c r="C15" s="79" t="s">
         <v>19</v>
       </c>
-      <c r="C17" s="90" t="s">
-[...11 lines deleted...]
-      <c r="B18" s="28" t="s">
+      <c r="D15" s="80"/>
+      <c r="E15" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F15" s="16"/>
+      <c r="G15" s="17"/>
+      <c r="H15" s="17"/>
+    </row>
+    <row r="16" spans="2:8" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B16" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="C18" s="49" t="s">
+      <c r="C16" s="79" t="s">
         <v>21</v>
       </c>
-      <c r="D18" s="50"/>
-[...8 lines deleted...]
-      <c r="B19" s="28" t="s">
+      <c r="D16" s="80"/>
+      <c r="E16" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F16" s="16"/>
+      <c r="G16" s="17"/>
+      <c r="H16" s="17"/>
+    </row>
+    <row r="17" spans="2:9" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="12" t="s">
         <v>22</v>
       </c>
-      <c r="C19" s="49" t="s">
+      <c r="C17" s="70" t="s">
         <v>23</v>
       </c>
-      <c r="D19" s="50"/>
-[...9 lines deleted...]
-      <c r="C20" s="49" t="s">
+      <c r="D17" s="72"/>
+      <c r="E17" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="F17" s="25"/>
+      <c r="G17" s="21"/>
+      <c r="H17" s="21"/>
+    </row>
+    <row r="18" spans="2:9" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="D20" s="50"/>
-      <c r="E20" s="3" t="s">
+      <c r="C18" s="79" t="s">
         <v>25</v>
       </c>
-      <c r="F20" s="22">
+      <c r="D18" s="80"/>
+      <c r="E18" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F18" s="16"/>
+      <c r="G18" s="17"/>
+      <c r="H18" s="17"/>
+    </row>
+    <row r="19" spans="2:9" ht="26.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="C19" s="79" t="s">
+        <v>27</v>
+      </c>
+      <c r="D19" s="80"/>
+      <c r="E19" s="1" t="s">
+        <v>17</v>
+      </c>
+      <c r="F19" s="16"/>
+      <c r="G19" s="17"/>
+      <c r="H19" s="17"/>
+    </row>
+    <row r="20" spans="2:9" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="10"/>
+      <c r="C20" s="79" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20" s="80"/>
+      <c r="E20" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="F20" s="7">
         <f>SUM(F12,F14:F19)-F13</f>
         <v>0</v>
       </c>
-      <c r="G20" s="23">
+      <c r="G20" s="6">
         <f>SUM(G12,G14:G19)-G13</f>
         <v>0</v>
       </c>
-      <c r="H20" s="23">
+      <c r="H20" s="6">
         <f>SUM(H12,H14:H19)-H13</f>
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="2:8" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="F21" s="10">
+    <row r="21" spans="2:9" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" s="81" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21" s="82"/>
+      <c r="E21" s="1" t="s">
+        <v>32</v>
+      </c>
+      <c r="F21" s="7">
         <f>F9</f>
         <v>0</v>
       </c>
-      <c r="G21" s="8">
+      <c r="G21" s="6">
         <f>G9</f>
         <v>0</v>
       </c>
-      <c r="H21" s="8">
+      <c r="H21" s="6">
         <f>H9</f>
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="2:8" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="F22" s="43">
+    <row r="22" spans="2:9" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="83" t="s">
+        <v>33</v>
+      </c>
+      <c r="C22" s="84"/>
+      <c r="D22" s="85"/>
+      <c r="E22" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22" s="31">
         <f>IF(F21=0,0,F20/F21)</f>
         <v>0</v>
       </c>
-      <c r="G22" s="43">
+      <c r="G22" s="31">
         <f t="shared" ref="G22:H22" si="0">IF(G21=0,0,G20/G21)</f>
         <v>0</v>
       </c>
-      <c r="H22" s="43">
+      <c r="H22" s="31">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="2:8" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-      <c r="C25" s="98" t="s">
+    <row r="23" spans="2:9" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B23" s="86" t="s">
+        <v>61</v>
+      </c>
+      <c r="C23" s="87"/>
+      <c r="D23" s="87"/>
+      <c r="E23" s="87"/>
+      <c r="F23" s="87"/>
+      <c r="G23" s="87"/>
+      <c r="H23" s="88"/>
+    </row>
+    <row r="24" spans="2:9" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="89" t="s">
+        <v>34</v>
+      </c>
+      <c r="C24" s="90"/>
+      <c r="D24" s="90"/>
+      <c r="E24" s="90"/>
+      <c r="F24" s="90"/>
+      <c r="G24" s="90"/>
+      <c r="H24" s="91"/>
+    </row>
+    <row r="25" spans="2:9" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B25" s="92" t="s">
+        <v>35</v>
+      </c>
+      <c r="C25" s="95" t="s">
         <v>62</v>
       </c>
-      <c r="D25" s="99"/>
-      <c r="E25" s="106" t="s">
+      <c r="D25" s="96"/>
+      <c r="E25" s="101" t="s">
         <v>3</v>
       </c>
-      <c r="F25" s="70"/>
-[...52 lines deleted...]
-        <f>F25*0.75</f>
+      <c r="F25" s="103"/>
+      <c r="G25" s="103"/>
+      <c r="H25" s="76"/>
+    </row>
+    <row r="26" spans="2:9" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B26" s="93"/>
+      <c r="C26" s="97"/>
+      <c r="D26" s="98"/>
+      <c r="E26" s="101"/>
+      <c r="F26" s="103"/>
+      <c r="G26" s="103"/>
+      <c r="H26" s="77"/>
+    </row>
+    <row r="27" spans="2:9" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="94"/>
+      <c r="C27" s="99"/>
+      <c r="D27" s="100"/>
+      <c r="E27" s="102"/>
+      <c r="F27" s="104"/>
+      <c r="G27" s="104"/>
+      <c r="H27" s="78"/>
+    </row>
+    <row r="28" spans="2:9" ht="28.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B28" s="19" t="s">
+        <v>36</v>
+      </c>
+      <c r="C28" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28" s="50"/>
+      <c r="E28" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="F28" s="34">
+        <v>0.75</v>
+      </c>
+      <c r="G28" s="34">
+        <v>0.75</v>
+      </c>
+      <c r="H28" s="35">
+        <v>0.75</v>
+      </c>
+      <c r="I28" s="36"/>
+    </row>
+    <row r="29" spans="2:9" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B29" s="11"/>
+      <c r="C29" s="49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D29" s="50"/>
+      <c r="E29" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F29" s="5">
+        <f>F25*F28</f>
         <v>0</v>
       </c>
-      <c r="G29" s="11">
-        <f t="shared" ref="G29:H29" si="1">G25*0.75</f>
+      <c r="G29" s="8">
+        <f>G25*G28</f>
         <v>0</v>
       </c>
-      <c r="H29" s="21">
-        <f t="shared" si="1"/>
+      <c r="H29" s="15">
+        <f>H25*H28</f>
         <v>0</v>
       </c>
     </row>
-    <row r="30" spans="2:8" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-      <c r="F30" s="108">
+    <row r="30" spans="2:9" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="19" t="s">
+        <v>40</v>
+      </c>
+      <c r="C30" s="51" t="s">
+        <v>41</v>
+      </c>
+      <c r="D30" s="52"/>
+      <c r="E30" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F30" s="53">
         <f>F22+G22+H22</f>
         <v>0</v>
       </c>
-      <c r="G30" s="109"/>
-[...11 lines deleted...]
-      <c r="F31" s="123">
+      <c r="G30" s="54"/>
+      <c r="H30" s="55"/>
+    </row>
+    <row r="31" spans="2:9" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="56" t="s">
+        <v>42</v>
+      </c>
+      <c r="C31" s="57"/>
+      <c r="D31" s="58"/>
+      <c r="E31" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="F31" s="59">
         <f>F29+G29+H29</f>
         <v>0</v>
       </c>
-      <c r="G31" s="124"/>
-[...22 lines deleted...]
-      <c r="F33" s="78">
+      <c r="G31" s="60"/>
+      <c r="H31" s="61"/>
+    </row>
+    <row r="32" spans="2:9" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="62" t="s">
+        <v>43</v>
+      </c>
+      <c r="C32" s="63"/>
+      <c r="D32" s="63"/>
+      <c r="E32" s="63"/>
+      <c r="F32" s="63"/>
+      <c r="G32" s="63"/>
+      <c r="H32" s="64"/>
+    </row>
+    <row r="33" spans="2:8" ht="37.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="27" t="s">
+        <v>44</v>
+      </c>
+      <c r="C33" s="65" t="s">
+        <v>45</v>
+      </c>
+      <c r="D33" s="65"/>
+      <c r="E33" s="66"/>
+      <c r="F33" s="67">
         <f>F22+G22+H22+F31</f>
         <v>0</v>
       </c>
-      <c r="G33" s="79"/>
-[...3 lines deleted...]
-      <c r="B34" s="37" t="s">
+      <c r="G33" s="68"/>
+      <c r="H33" s="69"/>
+    </row>
+    <row r="34" spans="2:8" ht="42.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="27" t="s">
+        <v>46</v>
+      </c>
+      <c r="C34" s="70" t="s">
+        <v>47</v>
+      </c>
+      <c r="D34" s="71"/>
+      <c r="E34" s="72"/>
+      <c r="F34" s="73"/>
+      <c r="G34" s="74"/>
+      <c r="H34" s="75"/>
+    </row>
+    <row r="35" spans="2:8" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="45" t="s">
+        <v>48</v>
+      </c>
+      <c r="C35" s="46"/>
+      <c r="D35" s="47" t="s">
+        <v>49</v>
+      </c>
+      <c r="E35" s="47"/>
+      <c r="F35" s="47" t="s">
+        <v>50</v>
+      </c>
+      <c r="G35" s="47"/>
+      <c r="H35" s="48"/>
+    </row>
+    <row r="36" spans="2:8" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="C36" s="38"/>
+      <c r="D36" s="39" t="s">
+        <v>52</v>
+      </c>
+      <c r="E36" s="38"/>
+      <c r="F36" s="40" t="s">
+        <v>53</v>
+      </c>
+      <c r="G36" s="41"/>
+      <c r="H36" s="42"/>
+    </row>
+    <row r="37" spans="2:8" ht="32.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="43" t="s">
+        <v>54</v>
+      </c>
+      <c r="C37" s="44"/>
+      <c r="D37" s="39" t="s">
+        <v>55</v>
+      </c>
+      <c r="E37" s="38"/>
+      <c r="F37" s="40" t="s">
+        <v>56</v>
+      </c>
+      <c r="G37" s="41"/>
+      <c r="H37" s="42"/>
+    </row>
+    <row r="38" spans="2:8" x14ac:dyDescent="0.35">
+      <c r="B38" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="C34" s="90" t="s">
-[...56 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="fC8g9YB6xmNzpux0fbp6I+sChxaj70mNakrawPav3ZCWKWABoQIFSTP5+Likpa5VS0aOICZ9PIvQ0RMuKfj16A==" saltValue="G/3HTGSZqLKyE1VEEe9OnA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <dataConsolidate/>
   <mergeCells count="50">
-    <mergeCell ref="F36:H36"/>
-[...41 lines deleted...]
-    <mergeCell ref="C15:D15"/>
     <mergeCell ref="B1:H1"/>
+    <mergeCell ref="B2:H2"/>
+    <mergeCell ref="B3:D6"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="F4:H4"/>
     <mergeCell ref="E5:E6"/>
-    <mergeCell ref="B4:D4"/>
-    <mergeCell ref="B2:H2"/>
+    <mergeCell ref="C18:D18"/>
     <mergeCell ref="B7:H7"/>
+    <mergeCell ref="B8:H8"/>
+    <mergeCell ref="B9:D9"/>
+    <mergeCell ref="B10:H10"/>
+    <mergeCell ref="B11:H11"/>
+    <mergeCell ref="C12:D12"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="C14:D14"/>
+    <mergeCell ref="C15:D15"/>
+    <mergeCell ref="C16:D16"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="H25:H27"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B23:H23"/>
+    <mergeCell ref="B24:H24"/>
+    <mergeCell ref="B25:B27"/>
+    <mergeCell ref="C25:D27"/>
+    <mergeCell ref="E25:E27"/>
+    <mergeCell ref="F25:F27"/>
+    <mergeCell ref="G25:G27"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:H35"/>
+    <mergeCell ref="C28:D28"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="F30:H30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="F31:H31"/>
+    <mergeCell ref="B32:H32"/>
+    <mergeCell ref="C33:E33"/>
+    <mergeCell ref="F33:H33"/>
+    <mergeCell ref="C34:E34"/>
+    <mergeCell ref="F34:H34"/>
+    <mergeCell ref="B36:C36"/>
+    <mergeCell ref="D36:E36"/>
+    <mergeCell ref="F36:H36"/>
+    <mergeCell ref="B37:C37"/>
+    <mergeCell ref="D37:E37"/>
+    <mergeCell ref="F37:H37"/>
   </mergeCells>
   <dataValidations count="3">
-    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Must enter a number between 1-12" sqref="F9:H9">
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please enter a positive number" sqref="F12:H19" xr:uid="{FED6D166-BA69-4485-9BD9-47FD788C80F3}">
+      <formula1>0</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Number must be positive" sqref="F30" xr:uid="{A14BD2E4-F08A-4BA7-AE11-6443E9D196CA}">
+      <formula1>0</formula1>
+    </dataValidation>
+    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Must enter a number between 1-12" sqref="F9:H9" xr:uid="{C8C64BCB-F108-4618-81D1-320C6C47B121}">
       <formula1>1</formula1>
       <formula2>12</formula2>
-    </dataValidation>
-[...4 lines deleted...]
-      <formula1>0</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="1" right="1" top="1" bottom="1" header="0.3" footer="0.3"/>
   <pageSetup scale="66" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;LFannie Mae Form 1037&amp;R02/23/16</oddFooter>
+    <oddFooter>&amp;LFannie Mae Form 1037_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Fannie Mae Confidential&amp;R02/23/16</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
-      <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
+      <vt:lpstr>1037</vt:lpstr>
+      <vt:lpstr>'1037'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Rowland, Darian</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
+    <vt:lpwstr>2026-08-03T19:36:38Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
+    <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
+    <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
+    <vt:lpwstr>16576899-3128-4192-8dd4-364c745b27bf</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>