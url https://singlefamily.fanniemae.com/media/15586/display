--- v0 (2025-10-19)
+++ v1 (2026-09-15)
@@ -1,152 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="153222"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Work Saved Files\Migration Folder\SF Marketing Production\Web Portal Files for Publication\Guide Forms\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/m1ucjs_fanniemae_com/Documents/Work Saved Files/Migration Folder/SF Marketing Production/Web Portal Files for Publication/Guide Forms/"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6B78B51B-DC24-4845-9D63-402F9A0DAFED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="19200" windowHeight="11595"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="2" r:id="rId1"/>
+    <sheet name="1038a" sheetId="4" r:id="rId1"/>
+    <sheet name="pick list" sheetId="3" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$1:$O$42</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'1038a'!$B$1:$O$43</definedName>
   </definedNames>
-  <calcPr calcId="152511" fullPrecision="0"/>
+  <calcPr calcId="191029" fullPrecision="0"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="N32" i="2" l="1"/>
-[...60 lines deleted...]
-  <c r="F37" i="2"/>
+  <c r="O33" i="4" l="1"/>
+  <c r="O35" i="4" s="1"/>
+  <c r="N33" i="4"/>
+  <c r="N35" i="4" s="1"/>
+  <c r="M33" i="4"/>
+  <c r="M35" i="4" s="1"/>
+  <c r="L33" i="4"/>
+  <c r="L35" i="4" s="1"/>
+  <c r="K33" i="4"/>
+  <c r="K35" i="4" s="1"/>
+  <c r="J33" i="4"/>
+  <c r="J35" i="4" s="1"/>
+  <c r="I33" i="4"/>
+  <c r="I35" i="4" s="1"/>
+  <c r="H33" i="4"/>
+  <c r="H35" i="4" s="1"/>
+  <c r="G33" i="4"/>
+  <c r="G35" i="4" s="1"/>
+  <c r="O32" i="4"/>
+  <c r="N32" i="4"/>
+  <c r="M32" i="4"/>
+  <c r="L32" i="4"/>
+  <c r="K32" i="4"/>
+  <c r="J32" i="4"/>
+  <c r="I32" i="4"/>
+  <c r="H32" i="4"/>
+  <c r="G32" i="4"/>
+  <c r="F32" i="4"/>
+  <c r="F33" i="4" s="1"/>
+  <c r="F35" i="4" s="1"/>
+  <c r="O25" i="4"/>
+  <c r="O22" i="4"/>
+  <c r="N22" i="4"/>
+  <c r="N25" i="4" s="1"/>
+  <c r="O21" i="4"/>
+  <c r="N21" i="4"/>
+  <c r="M21" i="4"/>
+  <c r="M22" i="4" s="1"/>
+  <c r="M25" i="4" s="1"/>
+  <c r="L21" i="4"/>
+  <c r="L22" i="4" s="1"/>
+  <c r="L25" i="4" s="1"/>
+  <c r="K21" i="4"/>
+  <c r="K22" i="4" s="1"/>
+  <c r="K25" i="4" s="1"/>
+  <c r="J21" i="4"/>
+  <c r="J22" i="4" s="1"/>
+  <c r="J25" i="4" s="1"/>
+  <c r="I21" i="4"/>
+  <c r="I22" i="4" s="1"/>
+  <c r="I25" i="4" s="1"/>
+  <c r="H21" i="4"/>
+  <c r="H22" i="4" s="1"/>
+  <c r="H25" i="4" s="1"/>
+  <c r="G21" i="4"/>
+  <c r="G22" i="4" s="1"/>
+  <c r="G25" i="4" s="1"/>
+  <c r="F21" i="4"/>
+  <c r="F22" i="4" s="1"/>
+  <c r="F25" i="4" s="1"/>
+  <c r="O20" i="4"/>
+  <c r="N20" i="4"/>
+  <c r="M20" i="4"/>
+  <c r="L20" i="4"/>
+  <c r="K20" i="4"/>
+  <c r="J20" i="4"/>
+  <c r="I20" i="4"/>
+  <c r="H20" i="4"/>
+  <c r="G20" i="4"/>
+  <c r="F20" i="4"/>
+  <c r="F38" i="4" l="1"/>
+  <c r="F37" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="100" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="74">
   <si>
     <t>Rental Income Worksheet</t>
   </si>
   <si>
     <t>Individual Rental Income from Investment Property(s): Monthly Qualifying Rental Income (or Loss)</t>
   </si>
   <si>
-    <t xml:space="preserve">Documentation Required:  </t>
-[...1 lines deleted...]
-  <si>
     <t>Enter</t>
   </si>
   <si>
     <t>Investment Property Address</t>
   </si>
   <si>
     <t>If Fair Rental Days are not reported, the property is considered to be in service for 12 months unless there is evidence of a shorter term of service.</t>
   </si>
   <si>
     <t>Result</t>
   </si>
   <si>
     <t>A1</t>
   </si>
   <si>
     <t xml:space="preserve">Enter total rents received. </t>
   </si>
   <si>
     <t>A2</t>
   </si>
   <si>
     <t>Subtract</t>
   </si>
   <si>
     <t>A3</t>
@@ -178,515 +200,543 @@
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>A9</t>
   </si>
   <si>
     <t>Divide</t>
   </si>
   <si>
     <t>Equals adjusted monthly rental income</t>
   </si>
   <si>
     <t>A10</t>
   </si>
   <si>
     <t>existing PITIA (for non-subject property).</t>
   </si>
   <si>
     <t>B1</t>
   </si>
   <si>
     <t xml:space="preserve">Enter the gross monthly rent (from the lease agreement) or </t>
   </si>
   <si>
-    <t xml:space="preserve">market rent (reported on Form 1007 or Form 1025). </t>
-[...1 lines deleted...]
-  <si>
     <t>B2</t>
   </si>
   <si>
     <t>Multiply</t>
   </si>
   <si>
-    <t>x.75</t>
-[...1 lines deleted...]
-  <si>
     <t>Equals adjusted monthly rental income.</t>
   </si>
   <si>
-    <t>B3</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Subtract </t>
   </si>
   <si>
     <t>DU Data Entry</t>
   </si>
   <si>
     <t>Monthly Income and Combined Housing Expenses</t>
   </si>
   <si>
     <t>Mortgage Liabilities</t>
   </si>
   <si>
     <t xml:space="preserve">Subject Property </t>
   </si>
   <si>
     <t xml:space="preserve">Enter the amount of the monthly qualifying income (positive result) or monthly qualifying loss (negative result) in “Subject Net Cash.” </t>
   </si>
   <si>
     <t>For refinance transactions, identify the mortgage as a subject property lien.</t>
   </si>
   <si>
     <t>Non-Subject Property</t>
   </si>
   <si>
     <t xml:space="preserve">Enter the amount of the monthly qualifying income (positive result) or monthly qualifying loss (negative result) in “Net Rental.”  </t>
   </si>
   <si>
     <t>Identify the mortgage as a rental property lien.</t>
   </si>
   <si>
     <t>Refer to the Rental Income topic in the Selling Guide for additional guidance.</t>
   </si>
   <si>
-    <t xml:space="preserve">The remaining 25% accounts for vacancy loss, maintenance, and management expenses.      </t>
-[...1 lines deleted...]
-  <si>
     <t>Enter total expenses.</t>
   </si>
   <si>
     <t>Enter insurance expense.</t>
   </si>
   <si>
     <t xml:space="preserve">Enter mortgage interest paid. </t>
   </si>
   <si>
     <t>Enter tax expense.</t>
   </si>
   <si>
     <t xml:space="preserve">Enter homeowners’ association dues. </t>
   </si>
   <si>
     <t xml:space="preserve">Enter depreciation expense or depletion. </t>
   </si>
   <si>
     <t xml:space="preserve">Enter the number of months the property was in service (Step 1 Result). </t>
   </si>
   <si>
     <t xml:space="preserve">Enter proposed PITIA (for subject property) or </t>
   </si>
   <si>
     <t>Enter proposed PITIA (for subject property) or existing PITIA (for non-subject property).</t>
-  </si>
-[...45 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Step 2B.  Result: </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Monthly qualifying rental income (loss):</t>
     </r>
   </si>
   <si>
     <r>
-      <t>Step 2</t>
-[...49 lines deleted...]
-    <r>
       <t xml:space="preserve">Step 2A.   Schedule E - Part I    </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">             For each property complete ONLY 2A or 2B</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Step 2B.  Lease Agreement OR Fannie Mae Form 1007 or Form 1025  </t>
+      <t>This method is used when</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color rgb="FF1F497D"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>the transaction is a purchase, the property was acquired subsequent to the most recent tax filing, or the lender has justification for using a lease agreement.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Step 3</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">.  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Determine the qualifying impact using the result of Step 2A or Step 2B.     </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">If the result of Step 2A or 2B is </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">negative, </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>include the amount of the loss in the borrower’s monthly expenses when calculating the DTI ratio.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">If the result of Step 2A or 2B is </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>positive,</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> add the positive amount to the borrower’s monthly qualifying income. </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Because the PITIA expense was included in the calculations above, do not add it to the debt-to-income (DTI) ratio.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Enter any one-time extraordinary expense (e.g., casualty loss). </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>There must be evidence of the nature of the one-time extraordinary expense.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Step 2A.  Result:</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Monthly qualifying rental income (or loss):</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Step 1.  Result: </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Enter the number of months the property was in service:</t>
+    </r>
+  </si>
+  <si>
+    <t>Rental Type</t>
+  </si>
+  <si>
+    <t>Select One</t>
+  </si>
+  <si>
+    <t>Select</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Documentation Required:  
+</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>- Schedule E (IRS Form 1040) OR
+- Lease Agreement; Fannie Mae Form 1007 or 1025; Rental Information Section of the Uniform Residential Appraisal Report (URAR), or Gross Monthly Rents from  Market Analysis Tools</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Step 1</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">.  When using Schedule E, determine the number of months the property was in service by dividing the Fair Rental Days by 30.  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">
+(This should only be done if the property was newly placed in service or was temporarily out of service for an acceptable reason, as noted in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="16"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Selling Guide</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Step 2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">.  Calculate monthly qualifying rental income (loss) using Step 2A:  Schedule E </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">OR </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Step 2B:  Lease Agreement; Fannie Mae Form 1007 or 1025; Rental Information Section of the URAR, or Gross Monthly Rents from Market Analysis Tools.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Step 2B.  Lease Agreement; Fannie Mae Form 1007 or 1025; Rental Information Section of the URAR, or Gross Motnly Rents from Market Analysis Tools</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="16"/>
         <color rgb="FFFF0000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>For each property complete ONLY 2A or 2B</t>
     </r>
   </si>
   <si>
-    <r>
-      <t>This method is used when</t>
+    <t>market rent (reported on Form 1007, Form 1025, Rental Information Section of the URAR or Market Analysis Tools).</t>
+  </si>
+  <si>
+    <t>Is this a short-term rental?</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve"> For multi-unit properties, combine gross rent from all rental units.  </t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
-        <color rgb="FF1F497D"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
+        <i/>
         <sz val="16"/>
-        <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>the transaction is a purchase, the property was acquired subsequent to the most recent tax filing, or the lender has justification for using a lease agreement.</t>
-[...4 lines deleted...]
-      <t>Step 3</t>
+      <t xml:space="preserve">   </t>
     </r>
     <r>
       <rPr>
         <sz val="16"/>
-        <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">.  </t>
-[...62 lines deleted...]
-      <t xml:space="preserve"> add the positive amount to the borrower’s monthly qualifying income. </t>
+      <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="16"/>
-        <color theme="1"/>
-[...79 lines deleted...]
-        <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
-    <r>
-[...23 lines deleted...]
-    </r>
+  </si>
+  <si>
+    <t>B3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The remaining 25%  or 50% accounts for vacancy loss, maintenance, and management expenses.   (Short-term rental properties have a 50% vacancy factor)         </t>
+  </si>
+  <si>
+    <t>B4</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0_);\(0\)"/>
     <numFmt numFmtId="165" formatCode="0_);[Red]\(0\)"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
@@ -705,95 +755,111 @@
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FFC0504D"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="14"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="16"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color rgb="FF1F497D"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="16"/>
-      <color theme="1"/>
-[...7 lines deleted...]
-      <family val="1"/>
+      <color rgb="FFC00000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
-      <color rgb="FFC00000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="16"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="16"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBE5F1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -1151,61 +1217,50 @@
       </right>
       <top style="medium">
         <color rgb="FF808080"/>
       </top>
       <bottom style="medium">
         <color rgb="FF808080"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...9 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color rgb="FF808080"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color rgb="FF808080"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FF808080"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
@@ -1309,89 +1364,50 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF808080"/>
       </left>
       <right style="medium">
         <color rgb="FF808080"/>
       </right>
       <top style="medium">
         <color rgb="FF808080"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF808080"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top/>
-[...37 lines deleted...]
-      </right>
       <top style="medium">
         <color rgb="FF808080"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF0F243E"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color rgb="FF0F243E"/>
       </top>
       <bottom style="medium">
         <color rgb="FF0F243E"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -1410,619 +1426,670 @@
       <left style="medium">
         <color rgb="FF808080"/>
       </left>
       <right/>
       <top style="medium">
         <color rgb="FF808080"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF808080"/>
       </left>
       <right style="medium">
         <color rgb="FF808080"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF808080"/>
+      </left>
+      <right style="medium">
+        <color theme="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF808080"/>
+      </left>
+      <right style="medium">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF808080"/>
+      </left>
+      <right style="medium">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color rgb="FF808080"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color rgb="FF808080"/>
+      </left>
+      <right style="medium">
+        <color theme="1"/>
+      </right>
+      <top style="medium">
+        <color rgb="FF808080"/>
+      </top>
+      <bottom style="medium">
+        <color rgb="FF808080"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="173">
+  <cellXfs count="170">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...36 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-      <protection locked="0"/>
-[...3 lines deleted...]
-      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
       <protection locked="0"/>
-    </xf>
-[...17 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...284 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="4" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <colors>
+    <mruColors>
+      <color rgb="FFFF00FF"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2247,1270 +2314,1376 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{FCA9BF98-419A-4C16-92B6-D78B57620CF6}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B1:O41"/>
+  <dimension ref="B1:O42"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScalePageLayoutView="175" workbookViewId="0">
-      <selection activeCell="G14" sqref="G14"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="B1" zoomScale="70" zoomScaleNormal="70" zoomScalePageLayoutView="175" workbookViewId="0">
+      <selection activeCell="C31" sqref="C31:D31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="21" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="21" x14ac:dyDescent="0.5"/>
   <cols>
-    <col min="1" max="1" width="2.140625" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="15" max="15" width="22" customWidth="1"/>
+    <col min="1" max="1" width="2.1796875" customWidth="1"/>
+    <col min="2" max="2" width="7.453125" customWidth="1"/>
+    <col min="3" max="3" width="11.7265625" customWidth="1"/>
+    <col min="4" max="4" width="71.1796875" customWidth="1"/>
+    <col min="5" max="5" width="13.54296875" style="37" customWidth="1"/>
+    <col min="6" max="15" width="22" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-[...18 lines deleted...]
-      <c r="B2" s="147" t="s">
+    <row r="1" spans="2:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B1" s="50" t="s">
+        <v>0</v>
+      </c>
+      <c r="C1" s="51"/>
+      <c r="D1" s="51"/>
+      <c r="E1" s="51"/>
+      <c r="F1" s="51"/>
+      <c r="G1" s="51"/>
+      <c r="H1" s="51"/>
+      <c r="I1" s="51"/>
+      <c r="J1" s="51"/>
+      <c r="K1" s="51"/>
+      <c r="L1" s="51"/>
+      <c r="M1" s="51"/>
+      <c r="N1" s="51"/>
+      <c r="O1" s="52"/>
+    </row>
+    <row r="2" spans="2:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B2" s="53" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="148"/>
-[...14 lines deleted...]
-      <c r="B3" s="72" t="s">
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+      <c r="N2" s="54"/>
+      <c r="O2" s="55"/>
+    </row>
+    <row r="3" spans="2:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="56" t="s">
+        <v>64</v>
+      </c>
+      <c r="C3" s="57"/>
+      <c r="D3" s="58"/>
+      <c r="E3" s="65" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="73"/>
-[...1 lines deleted...]
-      <c r="E3" s="94" t="s">
+      <c r="F3" s="68" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="65" t="s">
+      <c r="G3" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="H3" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="I3" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="J3" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="K3" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="L3" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="M3" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="N3" s="68" t="s">
+        <v>3</v>
+      </c>
+      <c r="O3" s="68" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="2:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B4" s="59"/>
+      <c r="C4" s="60"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="69"/>
+      <c r="G4" s="69"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="69"/>
+      <c r="O4" s="69"/>
+    </row>
+    <row r="5" spans="2:15" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B5" s="62"/>
+      <c r="C5" s="63"/>
+      <c r="D5" s="64"/>
+      <c r="E5" s="67"/>
+      <c r="F5" s="70"/>
+      <c r="G5" s="70"/>
+      <c r="H5" s="70"/>
+      <c r="I5" s="70"/>
+      <c r="J5" s="70"/>
+      <c r="K5" s="70"/>
+      <c r="L5" s="70"/>
+      <c r="M5" s="70"/>
+      <c r="N5" s="70"/>
+      <c r="O5" s="70"/>
+    </row>
+    <row r="6" spans="2:15" ht="44.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="73" t="s">
+        <v>65</v>
+      </c>
+      <c r="C6" s="74"/>
+      <c r="D6" s="74"/>
+      <c r="E6" s="74"/>
+      <c r="F6" s="74"/>
+      <c r="G6" s="74"/>
+      <c r="H6" s="74"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="74"/>
+      <c r="K6" s="74"/>
+      <c r="L6" s="74"/>
+      <c r="M6" s="74"/>
+      <c r="N6" s="74"/>
+      <c r="O6" s="75"/>
+    </row>
+    <row r="7" spans="2:15" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B7" s="76" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="65" t="s">
-[...28 lines deleted...]
-      <c r="B4" s="18" t="s">
+      <c r="C7" s="77"/>
+      <c r="D7" s="77"/>
+      <c r="E7" s="77"/>
+      <c r="F7" s="77"/>
+      <c r="G7" s="77"/>
+      <c r="H7" s="77"/>
+      <c r="I7" s="77"/>
+      <c r="J7" s="77"/>
+      <c r="K7" s="77"/>
+      <c r="L7" s="77"/>
+      <c r="M7" s="77"/>
+      <c r="N7" s="77"/>
+      <c r="O7" s="78"/>
+    </row>
+    <row r="8" spans="2:15" ht="51.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.55000000000000004">
+      <c r="B8" s="79" t="s">
+        <v>58</v>
+      </c>
+      <c r="C8" s="80"/>
+      <c r="D8" s="81"/>
+      <c r="E8" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="F8" s="19"/>
+      <c r="G8" s="20"/>
+      <c r="H8" s="21"/>
+      <c r="I8" s="21"/>
+      <c r="J8" s="21"/>
+      <c r="K8" s="21"/>
+      <c r="L8" s="21"/>
+      <c r="M8" s="21"/>
+      <c r="N8" s="21"/>
+      <c r="O8" s="20"/>
+    </row>
+    <row r="9" spans="2:15" ht="30.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B9" s="82" t="s">
         <v>66</v>
       </c>
-      <c r="C4" s="11"/>
-[...14 lines deleted...]
-      <c r="B5" s="19" t="s">
+      <c r="C9" s="83"/>
+      <c r="D9" s="83"/>
+      <c r="E9" s="83"/>
+      <c r="F9" s="83"/>
+      <c r="G9" s="83"/>
+      <c r="H9" s="83"/>
+      <c r="I9" s="83"/>
+      <c r="J9" s="83"/>
+      <c r="K9" s="83"/>
+      <c r="L9" s="83"/>
+      <c r="M9" s="83"/>
+      <c r="N9" s="83"/>
+      <c r="O9" s="84"/>
+    </row>
+    <row r="10" spans="2:15" ht="24.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B10" s="85" t="s">
+        <v>51</v>
+      </c>
+      <c r="C10" s="86"/>
+      <c r="D10" s="86"/>
+      <c r="E10" s="86"/>
+      <c r="F10" s="86"/>
+      <c r="G10" s="86"/>
+      <c r="H10" s="86"/>
+      <c r="I10" s="86"/>
+      <c r="J10" s="86"/>
+      <c r="K10" s="86"/>
+      <c r="L10" s="86"/>
+      <c r="M10" s="86"/>
+      <c r="N10" s="86"/>
+      <c r="O10" s="87"/>
+    </row>
+    <row r="11" spans="2:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B11" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="C11" s="71" t="s">
+        <v>7</v>
+      </c>
+      <c r="D11" s="72"/>
+      <c r="E11" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="F11" s="9"/>
+      <c r="G11" s="10"/>
+      <c r="H11" s="10"/>
+      <c r="I11" s="11"/>
+      <c r="J11" s="11"/>
+      <c r="K11" s="11"/>
+      <c r="L11" s="11"/>
+      <c r="M11" s="11"/>
+      <c r="N11" s="11"/>
+      <c r="O11" s="11"/>
+    </row>
+    <row r="12" spans="2:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B12" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="71" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="72"/>
+      <c r="E12" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F12" s="12"/>
+      <c r="G12" s="10"/>
+      <c r="H12" s="10"/>
+      <c r="I12" s="11"/>
+      <c r="J12" s="11"/>
+      <c r="K12" s="11"/>
+      <c r="L12" s="11"/>
+      <c r="M12" s="11"/>
+      <c r="N12" s="11"/>
+      <c r="O12" s="11"/>
+    </row>
+    <row r="13" spans="2:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B13" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="C13" s="71" t="s">
+        <v>42</v>
+      </c>
+      <c r="D13" s="72"/>
+      <c r="E13" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" s="12"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="11"/>
+      <c r="J13" s="11"/>
+      <c r="K13" s="11"/>
+      <c r="L13" s="11"/>
+      <c r="M13" s="11"/>
+      <c r="N13" s="11"/>
+      <c r="O13" s="11"/>
+    </row>
+    <row r="14" spans="2:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B14" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="71" t="s">
+        <v>43</v>
+      </c>
+      <c r="D14" s="72"/>
+      <c r="E14" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="12"/>
+      <c r="G14" s="10"/>
+      <c r="H14" s="10"/>
+      <c r="I14" s="11"/>
+      <c r="J14" s="11"/>
+      <c r="K14" s="11"/>
+      <c r="L14" s="11"/>
+      <c r="M14" s="11"/>
+      <c r="N14" s="11"/>
+      <c r="O14" s="11"/>
+    </row>
+    <row r="15" spans="2:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B15" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="C15" s="71" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" s="72"/>
+      <c r="E15" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="12"/>
+      <c r="G15" s="10"/>
+      <c r="H15" s="10"/>
+      <c r="I15" s="11"/>
+      <c r="J15" s="11"/>
+      <c r="K15" s="11"/>
+      <c r="L15" s="11"/>
+      <c r="M15" s="11"/>
+      <c r="N15" s="11"/>
+      <c r="O15" s="11"/>
+    </row>
+    <row r="16" spans="2:15" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B16" s="88" t="s">
+        <v>14</v>
+      </c>
+      <c r="C16" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D16" s="6"/>
+      <c r="E16" s="90" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="92"/>
+      <c r="G16" s="94"/>
+      <c r="H16" s="94"/>
+      <c r="I16" s="94"/>
+      <c r="J16" s="96"/>
+      <c r="K16" s="96"/>
+      <c r="L16" s="94"/>
+      <c r="M16" s="94"/>
+      <c r="N16" s="94"/>
+      <c r="O16" s="98"/>
+    </row>
+    <row r="17" spans="2:15" ht="43.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B17" s="89"/>
+      <c r="C17" s="100" t="s">
+        <v>15</v>
+      </c>
+      <c r="D17" s="101"/>
+      <c r="E17" s="91"/>
+      <c r="F17" s="93"/>
+      <c r="G17" s="95"/>
+      <c r="H17" s="95"/>
+      <c r="I17" s="95"/>
+      <c r="J17" s="97"/>
+      <c r="K17" s="97"/>
+      <c r="L17" s="95"/>
+      <c r="M17" s="95"/>
+      <c r="N17" s="95"/>
+      <c r="O17" s="99"/>
+    </row>
+    <row r="18" spans="2:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B18" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="71" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" s="72"/>
+      <c r="E18" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="12"/>
+      <c r="G18" s="10"/>
+      <c r="H18" s="10"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="11"/>
+      <c r="K18" s="11"/>
+      <c r="L18" s="11"/>
+      <c r="M18" s="11"/>
+      <c r="N18" s="11"/>
+      <c r="O18" s="11"/>
+    </row>
+    <row r="19" spans="2:15" ht="66" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B19" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="71" t="s">
+        <v>56</v>
+      </c>
+      <c r="D19" s="72"/>
+      <c r="E19" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="12"/>
+      <c r="G19" s="10"/>
+      <c r="H19" s="10"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="11"/>
+      <c r="K19" s="11"/>
+      <c r="L19" s="11"/>
+      <c r="M19" s="11"/>
+      <c r="N19" s="11"/>
+      <c r="O19" s="11"/>
+    </row>
+    <row r="20" spans="2:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B20" s="3"/>
+      <c r="C20" s="71" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="72"/>
+      <c r="E20" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="F20" s="13">
+        <f>SUM(F11,F13:F19)-F12</f>
+        <v>0</v>
+      </c>
+      <c r="G20" s="14">
+        <f t="shared" ref="G20:O20" si="0">SUM(G11,G13:G19)-G12</f>
+        <v>0</v>
+      </c>
+      <c r="H20" s="14">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="I20" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="J20" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="K20" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="L20" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="M20" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="N20" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="O20" s="15">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="2:15" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B21" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="102" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21" s="103"/>
+      <c r="E21" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="F21" s="13">
+        <f>F8</f>
+        <v>0</v>
+      </c>
+      <c r="G21" s="14">
+        <f>G8</f>
+        <v>0</v>
+      </c>
+      <c r="H21" s="14">
+        <f>H8</f>
+        <v>0</v>
+      </c>
+      <c r="I21" s="15">
+        <f>I8</f>
+        <v>0</v>
+      </c>
+      <c r="J21" s="15">
+        <f t="shared" ref="J21:N21" si="1">J8</f>
+        <v>0</v>
+      </c>
+      <c r="K21" s="15">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L21" s="15">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M21" s="15">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N21" s="15">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="O21" s="15">
+        <f>O8</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="2:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B22" s="3"/>
+      <c r="C22" s="102" t="s">
+        <v>22</v>
+      </c>
+      <c r="D22" s="103"/>
+      <c r="E22" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" s="16">
+        <f t="shared" ref="F22:G22" si="2">IF(F21=0,0,F20/F21)</f>
+        <v>0</v>
+      </c>
+      <c r="G22" s="17">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H22" s="17">
+        <f>IF(H21=0,0,H20/H21)</f>
+        <v>0</v>
+      </c>
+      <c r="I22" s="18">
+        <f>IF(I21=0,0,I20/I21)</f>
+        <v>0</v>
+      </c>
+      <c r="J22" s="18">
+        <f t="shared" ref="J22:N22" si="3">IF(J21=0,0,J20/J21)</f>
+        <v>0</v>
+      </c>
+      <c r="K22" s="18">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L22" s="18">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="M22" s="18">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N22" s="18">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="O22" s="18">
+        <f>IF(O21=0,0,O20/O21)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="2:15" ht="20.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B23" s="88" t="s">
+        <v>23</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="D23" s="6"/>
+      <c r="E23" s="65" t="s">
+        <v>9</v>
+      </c>
+      <c r="F23" s="104"/>
+      <c r="G23" s="108"/>
+      <c r="H23" s="108"/>
+      <c r="I23" s="108"/>
+      <c r="J23" s="108"/>
+      <c r="K23" s="108"/>
+      <c r="L23" s="108"/>
+      <c r="M23" s="108"/>
+      <c r="N23" s="108"/>
+      <c r="O23" s="110"/>
+    </row>
+    <row r="24" spans="2:15" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B24" s="89"/>
+      <c r="C24" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D24" s="8"/>
+      <c r="E24" s="67"/>
+      <c r="F24" s="105"/>
+      <c r="G24" s="109"/>
+      <c r="H24" s="109"/>
+      <c r="I24" s="109"/>
+      <c r="J24" s="109"/>
+      <c r="K24" s="109"/>
+      <c r="L24" s="109"/>
+      <c r="M24" s="109"/>
+      <c r="N24" s="109"/>
+      <c r="O24" s="111"/>
+    </row>
+    <row r="25" spans="2:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B25" s="112" t="s">
+        <v>57</v>
+      </c>
+      <c r="C25" s="113"/>
+      <c r="D25" s="114"/>
+      <c r="E25" s="35" t="s">
+        <v>5</v>
+      </c>
+      <c r="F25" s="38">
+        <f>F22-F23</f>
+        <v>0</v>
+      </c>
+      <c r="G25" s="39">
+        <f>G22-G23</f>
+        <v>0</v>
+      </c>
+      <c r="H25" s="39">
+        <f>H22-H23</f>
+        <v>0</v>
+      </c>
+      <c r="I25" s="39">
+        <f>I22-I23</f>
+        <v>0</v>
+      </c>
+      <c r="J25" s="39">
+        <f t="shared" ref="J25:N25" si="4">J22-J23</f>
+        <v>0</v>
+      </c>
+      <c r="K25" s="39">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="L25" s="39">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M25" s="39">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N25" s="39">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="O25" s="39">
+        <f>O22-O23</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="2:15" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B26" s="115" t="s">
         <v>67</v>
       </c>
-      <c r="C5" s="9"/>
-[...32 lines deleted...]
-      <c r="B7" s="161" t="s">
+      <c r="C26" s="116"/>
+      <c r="D26" s="116"/>
+      <c r="E26" s="116"/>
+      <c r="F26" s="116"/>
+      <c r="G26" s="116"/>
+      <c r="H26" s="116"/>
+      <c r="I26" s="116"/>
+      <c r="J26" s="116"/>
+      <c r="K26" s="116"/>
+      <c r="L26" s="116"/>
+      <c r="M26" s="116"/>
+      <c r="N26" s="116"/>
+      <c r="O26" s="117"/>
+    </row>
+    <row r="27" spans="2:15" ht="27" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B27" s="118" t="s">
+        <v>52</v>
+      </c>
+      <c r="C27" s="119"/>
+      <c r="D27" s="119"/>
+      <c r="E27" s="119"/>
+      <c r="F27" s="119"/>
+      <c r="G27" s="119"/>
+      <c r="H27" s="119"/>
+      <c r="I27" s="119"/>
+      <c r="J27" s="119"/>
+      <c r="K27" s="119"/>
+      <c r="L27" s="119"/>
+      <c r="M27" s="119"/>
+      <c r="N27" s="119"/>
+      <c r="O27" s="120"/>
+    </row>
+    <row r="28" spans="2:15" ht="17.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B28" s="140" t="s">
+        <v>25</v>
+      </c>
+      <c r="C28" s="45" t="s">
+        <v>26</v>
+      </c>
+      <c r="D28" s="46"/>
+      <c r="E28" s="142" t="s">
+        <v>2</v>
+      </c>
+      <c r="F28" s="106"/>
+      <c r="G28" s="106"/>
+      <c r="H28" s="106"/>
+      <c r="I28" s="139"/>
+      <c r="J28" s="139"/>
+      <c r="K28" s="139"/>
+      <c r="L28" s="139"/>
+      <c r="M28" s="139"/>
+      <c r="N28" s="139"/>
+      <c r="O28" s="127"/>
+    </row>
+    <row r="29" spans="2:15" ht="48.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="B29" s="140"/>
+      <c r="C29" s="130" t="s">
+        <v>68</v>
+      </c>
+      <c r="D29" s="131"/>
+      <c r="E29" s="142"/>
+      <c r="F29" s="106"/>
+      <c r="G29" s="106"/>
+      <c r="H29" s="106"/>
+      <c r="I29" s="106"/>
+      <c r="J29" s="106"/>
+      <c r="K29" s="106"/>
+      <c r="L29" s="106"/>
+      <c r="M29" s="106"/>
+      <c r="N29" s="106"/>
+      <c r="O29" s="128"/>
+    </row>
+    <row r="30" spans="2:15" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B30" s="141"/>
+      <c r="C30" s="132" t="s">
+        <v>70</v>
+      </c>
+      <c r="D30" s="133"/>
+      <c r="E30" s="143"/>
+      <c r="F30" s="107"/>
+      <c r="G30" s="107"/>
+      <c r="H30" s="107"/>
+      <c r="I30" s="107"/>
+      <c r="J30" s="107"/>
+      <c r="K30" s="107"/>
+      <c r="L30" s="107"/>
+      <c r="M30" s="107"/>
+      <c r="N30" s="107"/>
+      <c r="O30" s="129"/>
+    </row>
+    <row r="31" spans="2:15" ht="33.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B31" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="C31" s="134" t="s">
+        <v>69</v>
+      </c>
+      <c r="D31" s="135"/>
+      <c r="E31" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="F31" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="G31" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="H31" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="I31" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="J31" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="K31" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="L31" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="M31" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="N31" s="40" t="s">
+        <v>60</v>
+      </c>
+      <c r="O31" s="41" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="32" spans="2:15" ht="71.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B32" s="47" t="s">
+        <v>71</v>
+      </c>
+      <c r="C32" s="136" t="s">
+        <v>72</v>
+      </c>
+      <c r="D32" s="137"/>
+      <c r="E32" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="F32" s="22" t="str">
+        <f>IF(F31="Yes","0.50",IF(F31="No","0.75",""))</f>
+        <v/>
+      </c>
+      <c r="G32" s="22" t="str">
+        <f t="shared" ref="G32:O32" si="5">IF(G31="Yes","0.50",IF(G31="No","0.75",""))</f>
+        <v/>
+      </c>
+      <c r="H32" s="22" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="I32" s="22" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="J32" s="22" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="K32" s="22" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="L32" s="22" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="M32" s="22" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="N32" s="22" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+      <c r="O32" s="42" t="str">
+        <f t="shared" si="5"/>
+        <v/>
+      </c>
+    </row>
+    <row r="33" spans="2:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B33" s="49"/>
+      <c r="C33" s="138" t="s">
+        <v>29</v>
+      </c>
+      <c r="D33" s="137"/>
+      <c r="E33" s="48" t="s">
+        <v>19</v>
+      </c>
+      <c r="F33" s="23">
+        <f>IFERROR(F28*F32,0)</f>
+        <v>0</v>
+      </c>
+      <c r="G33" s="23">
+        <f t="shared" ref="G33:O33" si="6">IFERROR(G28*G32,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H33" s="23">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="I33" s="23">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="J33" s="23">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="K33" s="23">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="L33" s="23">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="M33" s="23">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="N33" s="23">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="O33" s="43">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="2:15" ht="39.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B34" s="47" t="s">
+        <v>73</v>
+      </c>
+      <c r="C34" s="138" t="s">
+        <v>49</v>
+      </c>
+      <c r="D34" s="137"/>
+      <c r="E34" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="F34" s="24"/>
+      <c r="G34" s="25"/>
+      <c r="H34" s="26"/>
+      <c r="I34" s="27"/>
+      <c r="J34" s="27"/>
+      <c r="K34" s="27"/>
+      <c r="L34" s="27"/>
+      <c r="M34" s="27"/>
+      <c r="N34" s="27"/>
+      <c r="O34" s="44"/>
+    </row>
+    <row r="35" spans="2:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B35" s="144" t="s">
+        <v>50</v>
+      </c>
+      <c r="C35" s="145"/>
+      <c r="D35" s="146"/>
+      <c r="E35" s="36" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="162"/>
-[...419 lines deleted...]
-      <c r="C23" s="14" t="s">
+      <c r="F35" s="28">
+        <f t="shared" ref="F35:O35" si="7">F33-F34</f>
+        <v>0</v>
+      </c>
+      <c r="G35" s="29">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="H35" s="28">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="I35" s="30">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J35" s="30">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="K35" s="30">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="L35" s="30">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="M35" s="30">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="N35" s="30">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="O35" s="31">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="2:15" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B36" s="147" t="s">
         <v>53</v>
       </c>
-      <c r="D23" s="15"/>
-[...160 lines deleted...]
-      <c r="C30" s="70" t="s">
+      <c r="C36" s="148"/>
+      <c r="D36" s="148"/>
+      <c r="E36" s="148"/>
+      <c r="F36" s="148"/>
+      <c r="G36" s="148"/>
+      <c r="H36" s="148"/>
+      <c r="I36" s="148"/>
+      <c r="J36" s="148"/>
+      <c r="K36" s="148"/>
+      <c r="L36" s="148"/>
+      <c r="M36" s="148"/>
+      <c r="N36" s="148"/>
+      <c r="O36" s="149"/>
+    </row>
+    <row r="37" spans="2:15" ht="69.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B37" s="150" t="s">
         <v>55</v>
       </c>
-      <c r="D30" s="71"/>
-[...23 lines deleted...]
-      <c r="F31" s="36" t="s">
+      <c r="C37" s="151"/>
+      <c r="D37" s="151"/>
+      <c r="E37" s="152"/>
+      <c r="F37" s="153" t="str">
+        <f>IF(SUM(F25:O25,F35:O35)&gt;0,SUM(F25:O25,F35:O35),"")</f>
+        <v/>
+      </c>
+      <c r="G37" s="154"/>
+      <c r="H37" s="154"/>
+      <c r="I37" s="154"/>
+      <c r="J37" s="154"/>
+      <c r="K37" s="154"/>
+      <c r="L37" s="154"/>
+      <c r="M37" s="154"/>
+      <c r="N37" s="154"/>
+      <c r="O37" s="155"/>
+    </row>
+    <row r="38" spans="2:15" ht="45.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B38" s="71" t="s">
+        <v>54</v>
+      </c>
+      <c r="C38" s="121"/>
+      <c r="D38" s="122"/>
+      <c r="E38" s="123"/>
+      <c r="F38" s="124" t="str">
+        <f>IF(SUM(F25:O25,F35:O35)&lt;0,SUM(F25:O25,F35:O35),"")</f>
+        <v/>
+      </c>
+      <c r="G38" s="125"/>
+      <c r="H38" s="125"/>
+      <c r="I38" s="125"/>
+      <c r="J38" s="125"/>
+      <c r="K38" s="125"/>
+      <c r="L38" s="125"/>
+      <c r="M38" s="125"/>
+      <c r="N38" s="125"/>
+      <c r="O38" s="126"/>
+    </row>
+    <row r="39" spans="2:15" ht="27.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B39" s="163" t="s">
         <v>31</v>
       </c>
-      <c r="G31" s="37" t="s">
-[...29 lines deleted...]
-      <c r="C32" s="128" t="s">
+      <c r="C39" s="164"/>
+      <c r="D39" s="165" t="s">
         <v>32</v>
       </c>
-      <c r="D32" s="127"/>
-[...45 lines deleted...]
-      <c r="B33" s="5" t="s">
+      <c r="E39" s="165"/>
+      <c r="F39" s="166" t="s">
         <v>33</v>
       </c>
-      <c r="C33" s="128" t="s">
-[...3 lines deleted...]
-      <c r="E33" s="58" t="s">
+      <c r="G39" s="166"/>
+      <c r="H39" s="166"/>
+      <c r="I39" s="167"/>
+      <c r="J39" s="167"/>
+      <c r="K39" s="167"/>
+      <c r="L39" s="167"/>
+      <c r="M39" s="167"/>
+      <c r="N39" s="167"/>
+      <c r="O39" s="168"/>
+    </row>
+    <row r="40" spans="2:15" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B40" s="169" t="s">
         <v>34</v>
       </c>
-      <c r="F33" s="45"/>
-[...121 lines deleted...]
-      <c r="B38" s="134" t="s">
+      <c r="C40" s="159"/>
+      <c r="D40" s="158" t="s">
         <v>35</v>
       </c>
-      <c r="C38" s="135"/>
-      <c r="D38" s="136" t="s">
+      <c r="E40" s="159"/>
+      <c r="F40" s="160" t="s">
         <v>36</v>
       </c>
-      <c r="E38" s="136"/>
-      <c r="F38" s="97" t="s">
+      <c r="G40" s="161"/>
+      <c r="H40" s="161"/>
+      <c r="I40" s="161"/>
+      <c r="J40" s="161"/>
+      <c r="K40" s="161"/>
+      <c r="L40" s="161"/>
+      <c r="M40" s="161"/>
+      <c r="N40" s="161"/>
+      <c r="O40" s="162"/>
+    </row>
+    <row r="41" spans="2:15" ht="44.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="B41" s="156" t="s">
         <v>37</v>
       </c>
-      <c r="G38" s="97"/>
-[...10 lines deleted...]
-      <c r="B39" s="137" t="s">
+      <c r="C41" s="157"/>
+      <c r="D41" s="158" t="s">
         <v>38</v>
       </c>
-      <c r="C39" s="130"/>
-      <c r="D39" s="129" t="s">
+      <c r="E41" s="159"/>
+      <c r="F41" s="160" t="s">
         <v>39</v>
       </c>
-      <c r="E39" s="130"/>
-      <c r="F39" s="100" t="s">
+      <c r="G41" s="161"/>
+      <c r="H41" s="161"/>
+      <c r="I41" s="161"/>
+      <c r="J41" s="161"/>
+      <c r="K41" s="161"/>
+      <c r="L41" s="161"/>
+      <c r="M41" s="161"/>
+      <c r="N41" s="161"/>
+      <c r="O41" s="162"/>
+    </row>
+    <row r="42" spans="2:15" x14ac:dyDescent="0.5">
+      <c r="B42" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="G39" s="101"/>
-[...34 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="AcG60Ke4DgYbADbcOAXCDCDEU+Y2tcvakLNtIm7eUwDn/hwc+ouezO+gDSC+KuFv41UpdBdiQ37A464a0smqQw==" saltValue="UBvQV4Bek5ggDGcHyaDGxA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <dataConsolidate/>
-  <mergeCells count="88">
-[...1 lines deleted...]
-    <mergeCell ref="B26:O26"/>
+  <mergeCells count="90">
+    <mergeCell ref="B41:C41"/>
+    <mergeCell ref="D41:E41"/>
+    <mergeCell ref="F41:O41"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:O39"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="F40:O40"/>
+    <mergeCell ref="C34:D34"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="F37:O37"/>
+    <mergeCell ref="B38:E38"/>
+    <mergeCell ref="F38:O38"/>
     <mergeCell ref="O28:O30"/>
-    <mergeCell ref="B27:O27"/>
-[...15 lines deleted...]
-    <mergeCell ref="B36:E36"/>
+    <mergeCell ref="C29:D29"/>
+    <mergeCell ref="C30:D30"/>
     <mergeCell ref="C31:D31"/>
     <mergeCell ref="C32:D32"/>
-    <mergeCell ref="D40:E40"/>
-[...7 lines deleted...]
-    <mergeCell ref="F36:O36"/>
     <mergeCell ref="C33:D33"/>
-    <mergeCell ref="F38:O38"/>
-[...1 lines deleted...]
-    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="I28:I30"/>
+    <mergeCell ref="J28:J30"/>
+    <mergeCell ref="K28:K30"/>
+    <mergeCell ref="L28:L30"/>
+    <mergeCell ref="M28:M30"/>
+    <mergeCell ref="N28:N30"/>
+    <mergeCell ref="B28:B30"/>
+    <mergeCell ref="E28:E30"/>
+    <mergeCell ref="N23:N24"/>
+    <mergeCell ref="O23:O24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="J23:J24"/>
+    <mergeCell ref="K23:K24"/>
+    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="M23:M24"/>
+    <mergeCell ref="F28:F30"/>
+    <mergeCell ref="G28:G30"/>
+    <mergeCell ref="H28:H30"/>
+    <mergeCell ref="H23:H24"/>
+    <mergeCell ref="I23:I24"/>
+    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="C21:D21"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="B23:B24"/>
+    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="F23:F24"/>
+    <mergeCell ref="N16:N17"/>
+    <mergeCell ref="O16:O17"/>
+    <mergeCell ref="C17:D17"/>
+    <mergeCell ref="C18:D18"/>
+    <mergeCell ref="C19:D19"/>
+    <mergeCell ref="L16:L17"/>
+    <mergeCell ref="M16:M17"/>
+    <mergeCell ref="C20:D20"/>
+    <mergeCell ref="H16:H17"/>
+    <mergeCell ref="I16:I17"/>
+    <mergeCell ref="J16:J17"/>
+    <mergeCell ref="K16:K17"/>
+    <mergeCell ref="G16:G17"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="B16:B17"/>
+    <mergeCell ref="E16:E17"/>
     <mergeCell ref="F16:F17"/>
-    <mergeCell ref="E16:E17"/>
-[...2 lines deleted...]
-    <mergeCell ref="E23:E24"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="L3:L5"/>
+    <mergeCell ref="M3:M5"/>
+    <mergeCell ref="N3:N5"/>
+    <mergeCell ref="O3:O5"/>
+    <mergeCell ref="B6:O6"/>
+    <mergeCell ref="B7:O7"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="B9:O9"/>
+    <mergeCell ref="B10:O10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="C12:D12"/>
-    <mergeCell ref="C13:D13"/>
-[...2 lines deleted...]
-    <mergeCell ref="K23:K24"/>
     <mergeCell ref="B1:O1"/>
-    <mergeCell ref="F28:F30"/>
-[...10 lines deleted...]
-    <mergeCell ref="G23:G24"/>
+    <mergeCell ref="B2:O2"/>
+    <mergeCell ref="B3:D5"/>
     <mergeCell ref="E3:E5"/>
-    <mergeCell ref="O3:O4"/>
-[...23 lines deleted...]
-    <mergeCell ref="L23:L24"/>
+    <mergeCell ref="F3:F5"/>
+    <mergeCell ref="G3:G5"/>
+    <mergeCell ref="H3:H5"/>
+    <mergeCell ref="I3:I5"/>
+    <mergeCell ref="J3:J5"/>
+    <mergeCell ref="K3:K5"/>
   </mergeCells>
-  <dataValidations count="15">
-    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Must enter a number between 1-12" sqref="F8:O8">
+  <dataValidations count="9">
+    <dataValidation type="custom" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Positive value must be less than total expenses" sqref="F19:O19" xr:uid="{B06082A0-2FA0-4213-9374-B68052AD24D5}">
+      <formula1>AND(F19&gt;=0,F19&lt;F12)</formula1>
+    </dataValidation>
+    <dataValidation type="custom" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Positive value must be less than total expenses" sqref="F18:O18" xr:uid="{67CA68EB-6E5F-4BA9-8A5C-5BE5817B9C5E}">
+      <formula1>AND(F18&gt;=0,F18&lt;F12)</formula1>
+    </dataValidation>
+    <dataValidation type="custom" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Positive value must be less than total expenses" sqref="F16:O17" xr:uid="{42BBC21C-D6C9-4232-B9EA-3C01102606DE}">
+      <formula1>AND(F16&gt;=0,F16&lt;F12)</formula1>
+    </dataValidation>
+    <dataValidation type="custom" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Positive value must be less than total expenses" sqref="F15:O15" xr:uid="{DEC767B7-B661-4503-B585-7B125941E3AB}">
+      <formula1>AND(F15&gt;=0,F15&lt;F12)</formula1>
+    </dataValidation>
+    <dataValidation type="custom" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Positive value must be less than total expenses" sqref="F14:O14" xr:uid="{446708CB-83BF-4738-84EE-42B30EC32522}">
+      <formula1>AND(F14&gt;=0,F14&lt;F12)</formula1>
+    </dataValidation>
+    <dataValidation type="custom" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Positive value must be less than total expenses" sqref="F13:O13" xr:uid="{D86E7692-D424-4F8F-BAA4-7F171895BBC3}">
+      <formula1>AND(F13&gt;=0,F13&lt;F12)</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Number must be positive" sqref="F34:O34 F23:H24 O23:O24 I23:N23" xr:uid="{9BB7C94F-D3EE-4245-8D69-D4297983870F}">
+      <formula1>0</formula1>
+    </dataValidation>
+    <dataValidation type="whole" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Please enter a positive number" sqref="F11:O12" xr:uid="{75C06FDF-A444-4089-99D7-A874B2FA5B4D}">
+      <formula1>0</formula1>
+    </dataValidation>
+    <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Must enter a number between 1-12" sqref="F8:O8" xr:uid="{A7CB56CC-D522-484F-AED2-10BB5BCF2A99}">
       <formula1>1</formula1>
       <formula2>12</formula2>
-    </dataValidation>
-[...40 lines deleted...]
-      <formula1>AND(F19&gt;=0,F19&lt;F12)</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.47" right="0.25" top="0.61" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="40" orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;L&amp;16Fannie Mae Form 1038&amp;R&amp;16 02/23/16</oddFooter>
+    <oddFooter>&amp;L&amp;16Fannie Mae Form 1038_x000D_&amp;1#&amp;"Aptos"&amp;10&amp;K000000 Fannie Mae Confidential&amp;R&amp;16 02/23/16</oddFooter>
   </headerFooter>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
+      <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{81215D98-B310-4019-9E2F-EB9161E7187E}">
+          <x14:formula1>
+            <xm:f>'pick list'!$B$3:$B$5</xm:f>
+          </x14:formula1>
+          <xm:sqref>F31:O31</xm:sqref>
+        </x14:dataValidation>
+      </x14:dataValidations>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A93830A-EA21-4C6C-A7EF-06F687D87323}">
+  <dimension ref="B2:B5"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B2" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="3" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B3" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="4" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B4" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.35">
+      <c r="B5" t="s">
+        <v>63</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Sheet1!Print_Area</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>1038a</vt:lpstr>
+      <vt:lpstr>pick list</vt:lpstr>
+      <vt:lpstr>'1038a'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rowland, Darian</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SetDate">
+    <vt:lpwstr>2026-08-03T19:36:59Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Name">
+    <vt:lpwstr>Confidential - Internal Distribution</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_SiteId">
+    <vt:lpwstr>e6baca02-d986-4077-8053-30de7d5e0d58</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ActionId">
+    <vt:lpwstr>99c8e3e8-c5a6-4473-a9cd-0c4158ac7ee4</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_ContentBits">
+    <vt:lpwstr>2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_a9455cd2-ef3f-47ad-8dee-f10882ec60d9_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>