--- v0 (2025-11-12)
+++ v1 (2026-06-25)
@@ -2,60 +2,60 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25726"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://fnma-my.sharepoint.com/personal/g9udat_fanniemae_com/Documents/Desktop/IR Schedule forms/Final Forms/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\TRAINING\TRAINING_Servicing\Job Aids\Investor Reporting Job Aids\Investor Reporting form within Job Aids\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="6" documentId="8_{FF4D11B2-F414-43ED-BA3B-5230BC2F5812}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1CE27ED8-E52D-48E2-8B40-8AE31A70CEDC}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{61BEE8DD-5C1D-4077-B106-F2DABAD1244D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28690" yWindow="-110" windowWidth="29020" windowHeight="15820" tabRatio="703" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-30830" yWindow="-130" windowWidth="30940" windowHeight="16780" tabRatio="703" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Schedule 3 - Form 472" sheetId="6" r:id="rId1"/>
     <sheet name="Instructions" sheetId="8" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="30">
   <si>
     <t>Month Reconciled</t>
@@ -322,228 +322,219 @@
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="2"/>
+    </xf>
+    <xf numFmtId="40" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="40" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="40" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...43 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
@@ -583,197 +574,163 @@
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="44450"/>
           <a:ext cx="1720850" cy="512448"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -906,551 +863,486 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://singlefamily.fanniemae.com/job-aid/investor-reporting-reconciliation/topic/Completing_the_Shortage_Surplus_Reconciliation_for_Reporting_Period_-_Schedule_3_(Form_472).htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://singlefamily.fanniemae.com/media/document/xlsx/form-472-excel" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I31"/>
+  <dimension ref="A1:F31"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="B9" sqref="B9:D9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="13" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.1796875" style="6" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="3.1796875" style="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15.1796875" style="1" customWidth="1"/>
     <col min="3" max="3" width="30.81640625" style="1" customWidth="1"/>
     <col min="4" max="4" width="36.1796875" style="1" customWidth="1"/>
     <col min="5" max="5" width="25.7265625" style="1" customWidth="1"/>
-    <col min="6" max="6" width="3.1796875" style="8" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="16384" width="9.1796875" style="1"/>
+    <col min="6" max="6" width="3.1796875" style="7" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.54296875" style="1" customWidth="1"/>
+    <col min="8" max="16384" width="9.1796875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D1" s="7" t="s">
+    <row r="1" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="45"/>
+      <c r="B1" s="45"/>
+      <c r="D1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E1" s="3"/>
     </row>
-    <row r="2" spans="1:9" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D2" s="7" t="s">
+    <row r="2" spans="1:6" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="46"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="6" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="3"/>
     </row>
-    <row r="3" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D3" s="24" t="s">
+    <row r="3" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="46"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="21" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="3"/>
     </row>
-    <row r="4" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="D4" s="7" t="s">
+    <row r="4" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="46"/>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="E4" s="5"/>
-[...2 lines deleted...]
-      <c r="A5" s="25" t="s">
+      <c r="E4" s="4"/>
+    </row>
+    <row r="5" spans="1:6" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="B5" s="22"/>
-[...5 lines deleted...]
-      <c r="A6" s="9" t="s">
+      <c r="B5" s="19"/>
+      <c r="C5" s="19"/>
+      <c r="D5" s="6"/>
+      <c r="E5" s="20"/>
+    </row>
+    <row r="6" spans="1:6" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="8" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="9"/>
-[...1 lines deleted...]
-      <c r="D6" s="11"/>
+      <c r="B6" s="8"/>
+      <c r="C6" s="9"/>
+      <c r="D6" s="10"/>
       <c r="E6" s="2"/>
     </row>
-    <row r="7" spans="1:9" ht="25" customHeight="1" x14ac:dyDescent="0.35">
-[...6 lines deleted...]
-      <c r="A8" s="12">
+    <row r="7" spans="1:6" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="52"/>
+      <c r="B7" s="52"/>
+      <c r="C7" s="52"/>
+      <c r="D7" s="52"/>
+    </row>
+    <row r="8" spans="1:6" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="11">
         <v>1</v>
       </c>
-      <c r="B8" s="47" t="s">
+      <c r="B8" s="42" t="s">
         <v>25</v>
       </c>
-      <c r="C8" s="47"/>
-[...2 lines deleted...]
-      <c r="F8" s="14">
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="34"/>
+      <c r="F8" s="13">
         <v>1</v>
       </c>
-      <c r="G8" s="15"/>
-[...4 lines deleted...]
-      <c r="A9" s="12">
+    </row>
+    <row r="9" spans="1:6" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="11">
         <v>2</v>
       </c>
-      <c r="B9" s="47" t="s">
+      <c r="B9" s="42" t="s">
         <v>5</v>
       </c>
-      <c r="C9" s="47"/>
-[...2 lines deleted...]
-      <c r="F9" s="14">
+      <c r="C9" s="42"/>
+      <c r="D9" s="42"/>
+      <c r="E9" s="35"/>
+      <c r="F9" s="13">
         <v>2</v>
       </c>
-      <c r="G9" s="15"/>
-[...4 lines deleted...]
-      <c r="A10" s="12" t="s">
+    </row>
+    <row r="10" spans="1:6" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="54" t="s">
+      <c r="B10" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="C10" s="47"/>
-[...2 lines deleted...]
-      <c r="F10" s="14" t="s">
+      <c r="C10" s="42"/>
+      <c r="D10" s="42"/>
+      <c r="E10" s="35"/>
+      <c r="F10" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="G10" s="15"/>
-[...4 lines deleted...]
-      <c r="B11" s="62" t="s">
+    </row>
+    <row r="11" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="B11" s="43" t="s">
         <v>10</v>
       </c>
-      <c r="C11" s="63"/>
-[...5 lines deleted...]
-      <c r="B12" s="16" t="s">
+      <c r="C11" s="44"/>
+      <c r="D11" s="44"/>
+      <c r="E11" s="39"/>
+    </row>
+    <row r="12" spans="1:6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="11"/>
+      <c r="B12" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="13"/>
-[...7 lines deleted...]
-      <c r="A13" s="12" t="s">
+      <c r="C12" s="12"/>
+      <c r="E12" s="37"/>
+      <c r="F12" s="13"/>
+    </row>
+    <row r="13" spans="1:6" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="11" t="s">
         <v>28</v>
       </c>
-      <c r="B13" s="47" t="s">
+      <c r="B13" s="42" t="s">
         <v>6</v>
       </c>
-      <c r="C13" s="47"/>
-[...2 lines deleted...]
-      <c r="F13" s="14" t="s">
+      <c r="C13" s="42"/>
+      <c r="D13" s="42"/>
+      <c r="E13" s="34"/>
+      <c r="F13" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="G13" s="15"/>
-[...5 lines deleted...]
-      <c r="B14" s="16" t="s">
+    </row>
+    <row r="14" spans="1:6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="11"/>
+      <c r="B14" t="s">
         <v>9</v>
       </c>
-      <c r="C14" s="13"/>
-[...8 lines deleted...]
-      <c r="B15" s="45" t="s">
+      <c r="C14" s="12"/>
+      <c r="E14" s="40"/>
+      <c r="F14" s="13"/>
+    </row>
+    <row r="15" spans="1:6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="11"/>
+      <c r="B15" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="C15" s="45"/>
-[...37 lines deleted...]
-      <c r="A19" s="12">
+      <c r="C15" s="42"/>
+      <c r="E15" s="37"/>
+      <c r="F15" s="13"/>
+    </row>
+    <row r="16" spans="1:6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="11"/>
+      <c r="B16" s="50"/>
+      <c r="C16" s="50"/>
+      <c r="E16" s="37"/>
+      <c r="F16" s="13"/>
+    </row>
+    <row r="17" spans="1:6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="11"/>
+      <c r="B17" s="51"/>
+      <c r="C17" s="51"/>
+      <c r="E17" s="37"/>
+      <c r="F17" s="13"/>
+    </row>
+    <row r="18" spans="1:6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="11"/>
+      <c r="B18" s="51"/>
+      <c r="C18" s="51"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="13"/>
+    </row>
+    <row r="19" spans="1:6" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="11">
         <v>4</v>
       </c>
-      <c r="B19" s="47" t="s">
+      <c r="B19" s="42" t="s">
         <v>16</v>
       </c>
-      <c r="C19" s="47"/>
-[...2 lines deleted...]
-      <c r="F19" s="14">
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="34"/>
+      <c r="F19" s="13">
         <v>4</v>
       </c>
-      <c r="G19" s="15"/>
-[...5 lines deleted...]
-      <c r="B20" s="34" t="s">
+    </row>
+    <row r="20" spans="1:6" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="11"/>
+      <c r="B20" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="C20" s="34"/>
-[...41 lines deleted...]
-      <c r="A24" s="12">
+      <c r="C20" s="31"/>
+      <c r="D20" s="31"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="13"/>
+    </row>
+    <row r="21" spans="1:6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="11"/>
+      <c r="B21" s="47"/>
+      <c r="C21" s="47"/>
+      <c r="D21" s="58"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="13"/>
+    </row>
+    <row r="22" spans="1:6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="11"/>
+      <c r="B22" s="48"/>
+      <c r="C22" s="48"/>
+      <c r="D22" s="58"/>
+      <c r="E22" s="37"/>
+      <c r="F22" s="13"/>
+    </row>
+    <row r="23" spans="1:6" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="11"/>
+      <c r="B23" s="48"/>
+      <c r="C23" s="48"/>
+      <c r="D23" s="58"/>
+      <c r="E23" s="37"/>
+      <c r="F23" s="13"/>
+    </row>
+    <row r="24" spans="1:6" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="11">
         <v>5</v>
       </c>
-      <c r="B24" s="46" t="s">
+      <c r="B24" s="57" t="s">
         <v>17</v>
       </c>
-      <c r="C24" s="46"/>
-[...2 lines deleted...]
-      <c r="F24" s="14">
+      <c r="C24" s="57"/>
+      <c r="D24" s="42"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="13">
         <v>5</v>
       </c>
-      <c r="G24" s="15"/>
-[...4 lines deleted...]
-      <c r="A25" s="12">
+    </row>
+    <row r="25" spans="1:6" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="11">
         <v>6</v>
       </c>
-      <c r="B25" s="49" t="s">
+      <c r="B25" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="C25" s="49"/>
-[...2 lines deleted...]
-      <c r="F25" s="14">
+      <c r="C25" s="41"/>
+      <c r="D25" s="41"/>
+      <c r="E25" s="35"/>
+      <c r="F25" s="13">
         <v>6</v>
       </c>
-      <c r="G25" s="15"/>
-[...15 lines deleted...]
-      <c r="A27" s="12">
+    </row>
+    <row r="26" spans="1:6" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="5"/>
+      <c r="B26" s="41"/>
+      <c r="C26" s="41"/>
+      <c r="D26" s="41"/>
+      <c r="E26" s="18"/>
+      <c r="F26" s="13"/>
+    </row>
+    <row r="27" spans="1:6" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="11">
         <v>7</v>
       </c>
-      <c r="B27" s="47" t="s">
+      <c r="B27" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="C27" s="47"/>
-[...2 lines deleted...]
-      <c r="F27" s="14">
+      <c r="C27" s="42"/>
+      <c r="D27" s="42"/>
+      <c r="E27" s="34"/>
+      <c r="F27" s="13">
         <v>7</v>
       </c>
-      <c r="G27" s="15"/>
-[...5 lines deleted...]
-      <c r="B28" s="47" t="s">
+    </row>
+    <row r="28" spans="1:6" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="11"/>
+      <c r="B28" s="42" t="s">
         <v>18</v>
       </c>
-      <c r="C28" s="47"/>
-[...15 lines deleted...]
-      <c r="A30" s="41" t="s">
+      <c r="C28" s="42"/>
+      <c r="D28" s="42"/>
+      <c r="E28" s="18"/>
+      <c r="F28" s="13"/>
+    </row>
+    <row r="29" spans="1:6" ht="25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="38"/>
+      <c r="B29" s="38"/>
+      <c r="C29" s="38"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="38"/>
+    </row>
+    <row r="30" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="53" t="s">
         <v>13</v>
       </c>
-      <c r="B30" s="41"/>
-[...2 lines deleted...]
-      <c r="E30" s="17" t="s">
+      <c r="B30" s="53"/>
+      <c r="C30" s="54"/>
+      <c r="D30" s="15"/>
+      <c r="E30" s="14" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="31" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="43" t="s">
+    <row r="31" spans="1:6" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="55" t="s">
         <v>12</v>
       </c>
-      <c r="B31" s="43"/>
-[...2 lines deleted...]
-      <c r="E31" s="19" t="s">
+      <c r="B31" s="55"/>
+      <c r="C31" s="56"/>
+      <c r="D31" s="17"/>
+      <c r="E31" s="16" t="s">
         <v>14</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="29">
-    <mergeCell ref="E21:E23"/>
-[...8 lines deleted...]
-    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="B15:C15"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="D21:D23"/>
+    <mergeCell ref="B26:D26"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A3:C4"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B23:C23"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="B16:C16"/>
     <mergeCell ref="B17:C17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="B9:D9"/>
     <mergeCell ref="A7:D7"/>
-    <mergeCell ref="A30:C30"/>
-[...4 lines deleted...]
-    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="E21:E23"/>
+    <mergeCell ref="A29:E29"/>
+    <mergeCell ref="E11:E12"/>
+    <mergeCell ref="E14:E18"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B13:D13"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0.25" footer="0.5"/>
   <pageSetup scale="83" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;CConfidential - Internal Distribution</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:A34"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A14" sqref="A14"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K8" sqref="K8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.5" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="73.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="13" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="1:1" ht="13" thickTop="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="32"/>
+      <c r="A2" s="29"/>
     </row>
     <row r="3" spans="1:1" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A3" s="31" t="s">
+      <c r="A3" s="28" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:1" ht="13" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="33"/>
+      <c r="A4" s="30"/>
     </row>
     <row r="5" spans="1:1" ht="13" thickTop="1" x14ac:dyDescent="0.25"/>
     <row r="8" spans="1:1" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A8" s="26" t="s">
+      <c r="A8" s="23" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:1" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A9" s="26" t="s">
+      <c r="A9" s="23" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:1" ht="30.5" x14ac:dyDescent="0.25">
-      <c r="A10" s="30" t="s">
+      <c r="A10" s="27" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A11" s="30"/>
+      <c r="A11" s="27"/>
     </row>
     <row r="12" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A12" s="27"/>
+      <c r="A12" s="24"/>
     </row>
     <row r="13" spans="1:1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A13" s="28" t="s">
+      <c r="A13" s="25" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:1" x14ac:dyDescent="0.25">
-      <c r="A14" s="29" t="s">
+      <c r="A14" s="26" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="33" spans="1:1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-    </row>
     <row r="34" spans="1:1" ht="13" x14ac:dyDescent="0.3">
-      <c r="A34" s="35"/>
+      <c r="A34" s="32"/>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId2"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;CConfidential - Internal Distribution</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>